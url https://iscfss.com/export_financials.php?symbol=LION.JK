--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,564 +1133,590 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>15319118000.0</v>
+      </c>
+      <c r="C2">
         <v>26858198000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25841455000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23603401000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16897309000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10970214441.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15990109860.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18439592429.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24718005141.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17015212979.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14053994484.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17298227516.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11780136064.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9144998590.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12839675000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6640418000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10272260000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6619642000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9348982000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3860178000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5164367000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2924515000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3320701000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4037810000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1356000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1172000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>12572266000.0</v>
+      </c>
+      <c r="C5">
         <v>10318000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10118000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10018000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>9968000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>9918000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9868000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9768000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>9668000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9168000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8668000000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>1954630220.0</v>
       </c>
       <c r="C9">
         <v>1954630220.0</v>
       </c>
       <c r="D9">
         <v>1954630220.0</v>
       </c>
       <c r="E9">
         <v>1954630220.0</v>
       </c>
       <c r="F9">
         <v>1954630220.0</v>
       </c>
       <c r="G9">
         <v>1954630220.0</v>
       </c>
       <c r="H9">
         <v>1954630220.0</v>
       </c>
       <c r="I9">
         <v>1954630220.0</v>
       </c>
       <c r="J9">
         <v>1954630220.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>1954630220.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>164776124000.0</v>
+      </c>
+      <c r="C10">
         <v>144076150000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64111821000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47307401000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>99398874000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>129156773909.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>135571040816.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>151270510307.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>153660008953.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>255064426464.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>202395371009.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>172587451609.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>203832669561.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>202359152678.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>148965833000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>127049613000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>80467053000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>63152323000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8818944000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5054219000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4005483000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4025637000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6632485000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3499000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7200000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>135006479380.0</v>
+      </c>
+      <c r="C11">
         <v>104647598510.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>40185028370.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>47307400930.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>99398874410.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>129156773910.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>119433571470.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>151270510310.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>153660008950.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>209849771600.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>164776124000.0</v>
+      </c>
+      <c r="C12">
         <v>146351605000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>69827196000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>95392121000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>136892371000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>188632431531.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>192727563021.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>218118930333.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>179208918573.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>273894867658.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>262395127709.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>174200862429.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>203832669561.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>202359152678.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>52016000000.0</v>
       </c>
       <c r="C13">
         <v>52016000000.0</v>
       </c>
       <c r="D13">
         <v>52016000000.0</v>
       </c>
       <c r="E13">
         <v>52016000000.0</v>
       </c>
       <c r="F13">
         <v>52016000000.0</v>
       </c>
       <c r="G13">
         <v>52016000000.0</v>
       </c>
       <c r="H13">
         <v>52016000000.0</v>
       </c>
       <c r="I13">
         <v>52016000000.0</v>
       </c>
@@ -1742,3104 +1749,3218 @@
       </c>
       <c r="S13">
         <v>52016000000.0</v>
       </c>
       <c r="T13">
         <v>52016000000.0</v>
       </c>
       <c r="U13">
         <v>52016000000.0</v>
       </c>
       <c r="V13">
         <v>52016000000.0</v>
       </c>
       <c r="W13">
         <v>52016000000.0</v>
       </c>
       <c r="X13">
         <v>52016000000.0</v>
       </c>
       <c r="Y13">
         <v>52016000000.0</v>
       </c>
       <c r="Z13">
         <v>52016000000.0</v>
       </c>
+      <c r="AA13">
+        <v>52016000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>520160000.0</v>
       </c>
       <c r="C14">
         <v>520160000.0</v>
       </c>
       <c r="D14">
         <v>520160000.0</v>
       </c>
       <c r="E14">
         <v>520160000.0</v>
       </c>
       <c r="F14">
-        <v>520159999.0</v>
+        <v>520160000.0</v>
       </c>
       <c r="G14">
         <v>520159999.0</v>
       </c>
       <c r="H14">
         <v>520159999.0</v>
       </c>
       <c r="I14">
         <v>520159999.0</v>
       </c>
       <c r="J14">
         <v>520159999.0</v>
       </c>
       <c r="K14">
         <v>520159999.0</v>
       </c>
       <c r="L14">
         <v>520159999.0</v>
       </c>
       <c r="M14">
+        <v>520159999.0</v>
+      </c>
+      <c r="N14">
         <v>520171491.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>520254244.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16">
+        <v>24848376000.0</v>
+      </c>
+      <c r="C16">
         <v>52640527000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2327360000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52836037000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>74875982000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42217535344.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>65032562650.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>69578321700.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>77140799773.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>84018852998.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6194188173.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>86904174000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>87973143000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>92288243000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>78832192000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>136612464000.0</v>
+      </c>
+      <c r="C22">
         <v>176511146000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>218803175000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>236211429000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>194752662000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>150442791488.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>184353971747.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>159632545584.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>171507363814.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>158314582527.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>148459722422.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>152663366101.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>131686421880.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>100544652271.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>103979115000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>81373479000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>68593266000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>91074476000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>69094886000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>58930489000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>58718925000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>48471222000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>26098091000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>30406411000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>27279000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16555000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>625290035000.0</v>
+      </c>
+      <c r="C23">
         <v>714173449000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>742886860000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>684497878000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>686806548000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>647829858922.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>688017892312.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>696192628101.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>681937947736.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>685812995987.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>639330150373.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>558088716676.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>479513017969.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>10236085330.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>27022727260.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1989525730.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000000.0</v>
       </c>
       <c r="G24">
         <v>35000000000.0</v>
       </c>
-      <c r="H24"/>
+      <c r="H24">
+        <v>35000000000.0</v>
+      </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>57558000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
         <v>10930935710.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28363541200.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1989525730.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000000.0</v>
       </c>
       <c r="G25">
         <v>35000000000.0</v>
       </c>
       <c r="H25">
-        <v>0.0</v>
+        <v>35000000000.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-139081274000.0</v>
+      </c>
+      <c r="C28">
         <v>-92584236000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7809523000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9715140000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-64398874000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-94156773909.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-100571040816.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-116270510307.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-118660008953.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-220064426464.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-167395371009.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-137587451609.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-203832669561.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-202359152678.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>92515358000.0</v>
+      </c>
+      <c r="C30">
         <v>143620543000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>188935881000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>141775823000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>141987543000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>126528294279.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>125696636140.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>137952918961.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>151168268775.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>110388634823.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>96861786712.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>79221770890.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60832254547.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>63770337446.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>37414962000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34269453000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>36276527000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36704983000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>39784270000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26273179000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24178007000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>25219869000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16940274000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10729151000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8595000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12550000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>474814738259.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>445343601495.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>443141451746.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>468699629730.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>475170562075.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>452307088017.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>470603093171.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>454599496171.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>230698016000.0</v>
+      </c>
+      <c r="C33">
         <v>247690155000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>261121309000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>211118506000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>213173972000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>182226341624.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>184883888404.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>180005988972.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>178781614062.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>142999141977.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>130984950528.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>117801957691.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>69746846934.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>30423508490.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>73620384000.0</v>
+      </c>
+      <c r="C35">
         <v>74285849000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>92248130000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>74385770000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>75063398000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>129234008759.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>87523052639.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>74122021021.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>75824040171.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>62676337254.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>51037129224.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="C36">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>6303738000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>178072068470.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-86904174000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-87973143000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-92288243179.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-78832191819.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>91428642807.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>81203620272.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>22605020395.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>18030143526.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>16195591148.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9305876180.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-30423508490.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>77565769540.0</v>
+      </c>
+      <c r="C38">
         <v>103558740870.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>117139890340.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="E38">
         <v>1.0</v>
       </c>
       <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38">
         <v>128938098445.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>106051696585.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>91428642807.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>81203620272.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>22605020395.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>18030143526.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>16195591148.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>9305876180.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8270616077.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19448285000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>14423092000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13679931000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13571470000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>13914468000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>15247155000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>14231501000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>12644712000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>11494517000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>10540824000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>10407000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>9754000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="C39">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>688073000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>4199298000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4004133218.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4306994086.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3451846185.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>355833000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6926147603.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8437092738.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4910417795.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9833721629.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>81277954128.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>32469704239.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29447085178.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>642423000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25547000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>757220000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>206630000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>510101000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1163434000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>620936000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>602168000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4518488000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1793987000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3705000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>879000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>13694004000.0</v>
+      </c>
+      <c r="C40">
         <v>18773400000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>85201096000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>17081081000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>90950212000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-12733351368.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15772537433.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19636165583.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>16709308733.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>16058225003.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>80674346246.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>79856819765.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>51948544062.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>37813633619.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>33313047000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>22092399000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>19483163000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>31987768000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>24629677000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21858769000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>16195157000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>15865545000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>10163975000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9537222000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>9248000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>9769000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>74385770226.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>101318685713.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>94234008759.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>87523052639.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>74122021021.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>75824040171.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>62676337255.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>51037129224.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>23968712000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>19054879000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>19418274000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>17602563000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>15238641000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>13811730000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13326393000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>12281194000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>12197635000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>9338531000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7402641000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2907863000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>1954630000.0</v>
       </c>
       <c r="C42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="D42">
         <v>-8163370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1954630000.0</v>
       </c>
       <c r="E42">
         <v>1954630000.0</v>
       </c>
       <c r="F42">
-        <v>1954630221.0</v>
+        <v>1954630000.0</v>
       </c>
       <c r="G42">
         <v>1954630221.0</v>
       </c>
       <c r="H42">
         <v>1954630221.0</v>
       </c>
       <c r="I42">
         <v>1954630221.0</v>
       </c>
       <c r="J42">
         <v>1954630221.0</v>
       </c>
       <c r="K42">
         <v>1954630221.0</v>
       </c>
       <c r="L42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="M42">
         <v>10122630221.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>9622630221.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1954630221.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>80579571000.0</v>
+      </c>
+      <c r="C46">
         <v>83456548000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>83049241000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>86904174000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>87973143000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>92288243179.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>78832191819.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>88577346166.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>97577993791.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>120394121583.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>112954807003.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>101606366543.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>60440970754.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>30423508490.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>80579570550.0</v>
+      </c>
+      <c r="C47">
         <v>83456548330.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>83049240710.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>86904173860.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>87973142651.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>92288243179.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>78832191819.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>88577346166.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>97577993790.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>120394121580.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>112954807003.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>101606367000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>60440971000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>30423508000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>18552159000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>18208724000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>19613638000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>18837324000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>17166384000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>16516475000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>17433335000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>18224938000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>15420380000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>15869402000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>16570000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>17871000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>405570407000.0</v>
+      </c>
+      <c r="C48">
         <v>436765866000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>437413025000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>410826108000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>401884095000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>379252821525.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>404860999509.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>411431931854.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>388668457796.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>407464462950.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>391960865950.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>371963039174.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>361813707622.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>317858756806.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>248089835000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>205957887000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>173828588000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>147237419000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>115899026000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>95802242000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>76693456000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>63372102000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>46776260000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>38367225000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>30112000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>29829000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>25694850000.0</v>
+      </c>
+      <c r="C51">
         <v>51491914000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>71921344000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>37592261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000000.0</v>
       </c>
       <c r="F51">
         <v>35000000000.0</v>
       </c>
       <c r="G51">
         <v>35000000000.0</v>
       </c>
       <c r="H51">
         <v>35000000000.0</v>
       </c>
       <c r="I51">
         <v>35000000000.0</v>
       </c>
       <c r="J51">
         <v>35000000000.0</v>
       </c>
       <c r="K51">
         <v>35000000000.0</v>
       </c>
       <c r="L51">
         <v>35000000000.0</v>
       </c>
-      <c r="M51"/>
+      <c r="M51">
+        <v>35000000000.0</v>
+      </c>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>25694850000.0</v>
+      </c>
+      <c r="C52">
         <v>40560979000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>43557803000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>35602735000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>-39178478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000000.0</v>
       </c>
       <c r="G52">
         <v>35000000000.0</v>
       </c>
       <c r="H52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="I52">
         <v>-33056637967.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>-39804628942.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>-47684854913.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000000.0</v>
       </c>
       <c r="L52">
         <v>35000000000.0</v>
       </c>
-      <c r="M52"/>
+      <c r="M52">
+        <v>35000000000.0</v>
+      </c>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>2275455000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5715375000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>48084720000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>37493497000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>59475657622.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>57156522205.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>66848420026.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>25548909620.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>18830441195.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>59999756701.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1613410820.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>19612208000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>6633847000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4274173000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>11097903000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>11221785000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>60739778000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>44793218000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>37535041000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>41367600000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>32290314000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>30044000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>39910000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>625290035000.0</v>
+      </c>
+      <c r="C55">
         <v>714173449000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>742886860000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>684497878000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>686806548000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>647829858922.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>688017892312.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>696192628101.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>681937947736.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>685812995987.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>639330150373.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>605165911239.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>498567897161.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>433497042140.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>365815750000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>303899975000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>271366371000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>253141852000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>216129509000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>187689454000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>165030141000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>146703433000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>119864987000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>108262574000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>100099000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>104719000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>394592019000.0</v>
+      </c>
+      <c r="C56">
         <v>466483294000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>481765550000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>473379373000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>473632576000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>465603517298.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>503134003908.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>516186639128.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>503156333673.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>542813854009.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>508345199844.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>487363953548.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>428821050227.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>394802917573.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>79556348000.0</v>
+      </c>
+      <c r="C57">
         <v>138833104000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>159255074000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>135297370000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>145920424000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>75454398417.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>131795209943.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>146900045005.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>153806819548.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>152533565561.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>133693524978.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>132155047281.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>63728680126.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>42249381295.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>46152722000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28732816000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>29755423000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>38607410000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>33978659000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>25718947000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>21359524000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>18790060000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>13542234000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13699160000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>14348000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>20920000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>153176732000.0</v>
+      </c>
+      <c r="C58">
         <v>213118953000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>251503204000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>209683140000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>220983822000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>204688407176.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>219318262582.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>221022066026.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>229630859719.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>215209902816.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>184730654202.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>132155047281.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>63728680126.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>42249381295.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>63755284000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>43971457000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>43567153000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>51933803000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>46259853000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>37916582000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>30698055000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>26192701000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>16450097000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13756718000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>14348000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>20920000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>472113303000.0</v>
+      </c>
+      <c r="C60">
         <v>501054496000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>491383656000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>474814738000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>465822726000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>443141451746.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>468699629730.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>475170562075.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>452307088017.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>470603093171.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>454599496171.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>425933669395.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>415784337843.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>371829387027.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>302060465000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>259928518000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>227799218000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>201208049000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>169869656000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>149772872000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>134332086000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>120510732000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>103414890000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>94505856000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>85751000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>83799000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>12951207000.0</v>
+      </c>
+      <c r="C2">
+        <v>15319118000.0</v>
+      </c>
+      <c r="D2">
         <v>8438598000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12024008000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12170565000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>26858198000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>11196632000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14960977842.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6219677000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>25841455000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22392018057.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>20701478665.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16156042854.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>23603400660.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13146238513.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14630263493.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>20928289974.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>16897309385.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18585530566.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7298837545.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12217205849.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10970214441.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10885093916.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11150075625.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14552451686.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>15990109860.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16500222892.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11730991588.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15207959787.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>18439592429.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>16841533049.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>14896176370.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>17900402185.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>24718005141.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>9943385234.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>11321918886.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11964500936.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>17015212979.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8839685233.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>10303975274.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>12807704066.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14053994484.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>14863517064.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>14303821935.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>17377586814.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>17298227516.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10885199576.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13932956287.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>10391281823.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>11780136064.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>16593995214.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>13543725278.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>14850242513.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>9144998590.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>9032080400.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>9668052700.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>11991357500.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>12839674500.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>9281522900.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>15725083000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>7653503400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>6640417600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>5301460700.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>6072520600.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>4543411100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>10272260300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>6773817000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>8088954800.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>3924370900.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>6619642300.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>5236351700.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>12107541100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>9584954500.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>9348981600.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>10415270000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>5745922400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>8795973200.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>5656328000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>4421881000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>4231855000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5164367000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>3631388000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1680439000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>6350296000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>2924515000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>3265621000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>4061493000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2793836000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>3320701000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1545000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>4037810000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1356000000.0</v>
       </c>
       <c r="CO2"/>
       <c r="CP2">
+        <v>1356000000.0</v>
+      </c>
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>1172000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4891,54 +5012,19870 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5">
+        <v>12572266000.0</v>
+      </c>
+      <c r="C5">
+        <v>12572266000.0</v>
+      </c>
+      <c r="D5">
+        <v>10518000000.0</v>
+      </c>
+      <c r="E5">
+        <v>10318000000.0</v>
+      </c>
+      <c r="F5">
+        <v>10318000000.0</v>
+      </c>
+      <c r="G5">
+        <v>10318000000.0</v>
+      </c>
+      <c r="H5">
+        <v>10318000000.0</v>
+      </c>
+      <c r="I5">
+        <v>10118000000.0</v>
+      </c>
+      <c r="J5">
+        <v>10118000000.0</v>
+      </c>
+      <c r="K5">
+        <v>10118000000.0</v>
+      </c>
+      <c r="L5">
+        <v>10118000000.0</v>
+      </c>
+      <c r="M5">
+        <v>10118000000.0</v>
+      </c>
+      <c r="N5">
+        <v>10018000000.0</v>
+      </c>
+      <c r="O5">
+        <v>10018000000.0</v>
+      </c>
+      <c r="P5">
+        <v>9918000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>9918000000.0</v>
+      </c>
+      <c r="R5">
+        <v>9918000000.0</v>
+      </c>
+      <c r="S5">
+        <v>9918000000.0</v>
+      </c>
+      <c r="T5">
+        <v>9918000000.0</v>
+      </c>
+      <c r="U5">
+        <v>9918000000.0</v>
+      </c>
+      <c r="V5">
+        <v>9918000000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5">
+        <v>-27944879.0</v>
+      </c>
+      <c r="BA5">
+        <v>-27944879.0</v>
+      </c>
+      <c r="BB5">
+        <v>-27944879.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="D9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="E9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="F9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="G9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="H9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="M9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="N9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="O9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="P9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="Q9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="R9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="S9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="T9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="U9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="V9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="W9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="X9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="Y9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="Z9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="AA9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="AB9">
+        <v>1954630220.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10">
+        <v>159949585000.0</v>
+      </c>
+      <c r="C10">
+        <v>164776124000.0</v>
+      </c>
+      <c r="D10">
+        <v>147450550000.0</v>
+      </c>
+      <c r="E10">
+        <v>160363574000.0</v>
+      </c>
+      <c r="F10">
+        <v>121595219000.0</v>
+      </c>
+      <c r="G10">
+        <v>144076150000.0</v>
+      </c>
+      <c r="H10">
+        <v>132228653000.0</v>
+      </c>
+      <c r="I10">
+        <v>99068579000.0</v>
+      </c>
+      <c r="J10">
+        <v>99958070000.0</v>
+      </c>
+      <c r="K10">
+        <v>64111821000.0</v>
+      </c>
+      <c r="L10">
+        <v>67715942204.0</v>
+      </c>
+      <c r="M10">
+        <v>64757542873.0</v>
+      </c>
+      <c r="N10">
+        <v>37757840428.0</v>
+      </c>
+      <c r="O10">
+        <v>47307400933.0</v>
+      </c>
+      <c r="P10">
+        <v>44599247604.0</v>
+      </c>
+      <c r="Q10">
+        <v>59287470031.0</v>
+      </c>
+      <c r="R10">
+        <v>78348108282.0</v>
+      </c>
+      <c r="S10">
+        <v>99398874411.0</v>
+      </c>
+      <c r="T10">
+        <v>92570664057.0</v>
+      </c>
+      <c r="U10">
+        <v>127136403789.0</v>
+      </c>
+      <c r="V10">
+        <v>134847537952.0</v>
+      </c>
+      <c r="W10">
+        <v>129156773909.0</v>
+      </c>
+      <c r="X10">
+        <v>125746525195.0</v>
+      </c>
+      <c r="Y10">
+        <v>124397003596.0</v>
+      </c>
+      <c r="Z10">
+        <v>152165091418.0</v>
+      </c>
+      <c r="AA10">
+        <v>135571040816.0</v>
+      </c>
+      <c r="AB10">
+        <v>135850990259.0</v>
+      </c>
+      <c r="AC10">
+        <v>145392243831.0</v>
+      </c>
+      <c r="AD10">
+        <v>141522182268.0</v>
+      </c>
+      <c r="AE10">
+        <v>151270510307.0</v>
+      </c>
+      <c r="AF10">
+        <v>134489537308.0</v>
+      </c>
+      <c r="AG10">
+        <v>138360522109.0</v>
+      </c>
+      <c r="AH10">
+        <v>147750615840.0</v>
+      </c>
+      <c r="AI10">
+        <v>153660008953.0</v>
+      </c>
+      <c r="AJ10">
+        <v>155786011306.0</v>
+      </c>
+      <c r="AK10">
+        <v>184176699116.0</v>
+      </c>
+      <c r="AL10">
+        <v>203074757665.0</v>
+      </c>
+      <c r="AM10">
+        <v>209849771599.0</v>
+      </c>
+      <c r="AN10">
+        <v>192565949968.0</v>
+      </c>
+      <c r="AO10">
+        <v>204817300127.0</v>
+      </c>
+      <c r="AP10">
+        <v>201173799710.0</v>
+      </c>
+      <c r="AQ10">
+        <v>202395371009.0</v>
+      </c>
+      <c r="AR10">
+        <v>185190694734.0</v>
+      </c>
+      <c r="AS10">
+        <v>192603384912.0</v>
+      </c>
+      <c r="AT10">
+        <v>173288674075.0</v>
+      </c>
+      <c r="AU10">
+        <v>172587451609.0</v>
+      </c>
+      <c r="AV10">
+        <v>151373652281.0</v>
+      </c>
+      <c r="AW10">
+        <v>178296378718.0</v>
+      </c>
+      <c r="AX10">
+        <v>193413331981.0</v>
+      </c>
+      <c r="AY10">
+        <v>203832669561.0</v>
+      </c>
+      <c r="AZ10">
+        <v>209587171430.0</v>
+      </c>
+      <c r="BA10">
+        <v>237052289508.0</v>
+      </c>
+      <c r="BB10">
+        <v>214131809715.0</v>
+      </c>
+      <c r="BC10">
+        <v>202359152678.0</v>
+      </c>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>135006479380.0</v>
+      </c>
+      <c r="D11">
+        <v>130888597620.0</v>
+      </c>
+      <c r="E11">
+        <v>117700935680.0</v>
+      </c>
+      <c r="F11">
+        <v>106709655150.0</v>
+      </c>
+      <c r="G11">
+        <v>104647598510.0</v>
+      </c>
+      <c r="H11">
+        <v>108872135480.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>40028136890.0</v>
+      </c>
+      <c r="M11">
+        <v>42955588580.0</v>
+      </c>
+      <c r="N11">
+        <v>18736228320.0</v>
+      </c>
+      <c r="O11">
+        <v>47307400930.0</v>
+      </c>
+      <c r="P11">
+        <v>44599247600.0</v>
+      </c>
+      <c r="Q11">
+        <v>59287470030.0</v>
+      </c>
+      <c r="R11">
+        <v>78348108280.0</v>
+      </c>
+      <c r="S11">
+        <v>99398874410.0</v>
+      </c>
+      <c r="T11">
+        <v>92570664060.0</v>
+      </c>
+      <c r="U11">
+        <v>127136403790.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>159949585000.0</v>
+      </c>
+      <c r="C12">
+        <v>164776124000.0</v>
+      </c>
+      <c r="D12">
+        <v>147450550000.0</v>
+      </c>
+      <c r="E12">
+        <v>160363574000.0</v>
+      </c>
+      <c r="F12">
+        <v>127655894000.0</v>
+      </c>
+      <c r="G12">
+        <v>146351605000.0</v>
+      </c>
+      <c r="H12">
+        <v>138233381000.0</v>
+      </c>
+      <c r="I12">
+        <v>104894238000.0</v>
+      </c>
+      <c r="J12">
+        <v>105783729000.0</v>
+      </c>
+      <c r="K12">
+        <v>69827196000.0</v>
+      </c>
+      <c r="L12">
+        <v>129138704208.0</v>
+      </c>
+      <c r="M12">
+        <v>112664518473.0</v>
+      </c>
+      <c r="N12">
+        <v>79119719668.0</v>
+      </c>
+      <c r="O12">
+        <v>95392120850.0</v>
+      </c>
+      <c r="P12">
+        <v>85527119525.0</v>
+      </c>
+      <c r="Q12">
+        <v>100061147421.0</v>
+      </c>
+      <c r="R12">
+        <v>118759015923.0</v>
+      </c>
+      <c r="S12">
+        <v>136892371233.0</v>
+      </c>
+      <c r="T12">
+        <v>129552124254.0</v>
+      </c>
+      <c r="U12">
+        <v>147964193077.0</v>
+      </c>
+      <c r="V12">
+        <v>155288391683.0</v>
+      </c>
+      <c r="W12">
+        <v>149632431531.0</v>
+      </c>
+      <c r="X12">
+        <v>145307796303.0</v>
+      </c>
+      <c r="Y12">
+        <v>143675603646.0</v>
+      </c>
+      <c r="Z12">
+        <v>170724764743.0</v>
+      </c>
+      <c r="AA12">
+        <v>192727563021.0</v>
+      </c>
+      <c r="AB12">
+        <v>153432535074.0</v>
+      </c>
+      <c r="AC12">
+        <v>174720462166.0</v>
+      </c>
+      <c r="AD12">
+        <v>170447589895.0</v>
+      </c>
+      <c r="AE12">
+        <v>218118930333.0</v>
+      </c>
+      <c r="AF12">
+        <v>161564615307.0</v>
+      </c>
+      <c r="AG12">
+        <v>164843920641.0</v>
+      </c>
+      <c r="AH12">
+        <v>173965394664.0</v>
+      </c>
+      <c r="AI12">
+        <v>218208918573.0</v>
+      </c>
+      <c r="AJ12">
+        <v>173658930607.0</v>
+      </c>
+      <c r="AK12">
+        <v>201536661449.0</v>
+      </c>
+      <c r="AL12">
+        <v>222468759807.0</v>
+      </c>
+      <c r="AM12">
+        <v>273894867658.0</v>
+      </c>
+      <c r="AN12">
+        <v>192565949968.0</v>
+      </c>
+      <c r="AO12">
+        <v>204817300127.0</v>
+      </c>
+      <c r="AP12">
+        <v>201173799710.0</v>
+      </c>
+      <c r="AQ12">
+        <v>256853897693.0</v>
+      </c>
+      <c r="AR12">
+        <v>185525461928.0</v>
+      </c>
+      <c r="AS12">
+        <v>192603384912.0</v>
+      </c>
+      <c r="AT12">
+        <v>175016895059.0</v>
+      </c>
+      <c r="AU12">
+        <v>174200862429.0</v>
+      </c>
+      <c r="AV12">
+        <v>152684130674.0</v>
+      </c>
+      <c r="AW12">
+        <v>179590524663.0</v>
+      </c>
+      <c r="AX12">
+        <v>193413331981.0</v>
+      </c>
+      <c r="AY12">
+        <v>203832669561.0</v>
+      </c>
+      <c r="AZ12">
+        <v>209587171430.0</v>
+      </c>
+      <c r="BA12">
+        <v>237052289508.0</v>
+      </c>
+      <c r="BB12">
+        <v>214131809715.0</v>
+      </c>
+      <c r="BC12">
+        <v>202359152678.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="C13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="D13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="E13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="F13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="G13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="H13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="I13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="J13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="K13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="L13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="M13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="N13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="O13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="P13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="R13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="S13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="T13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="U13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="V13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="W13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="X13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BP13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CH13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CI13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CK13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CL13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CM13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CN13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CO13"/>
+      <c r="CP13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CQ13"/>
+      <c r="CR13">
+        <v>52016000000.0</v>
+      </c>
+      <c r="CS13"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>520160000.0</v>
+      </c>
+      <c r="C14">
+        <v>520159999.0</v>
+      </c>
+      <c r="D14">
+        <v>520160000.0</v>
+      </c>
+      <c r="E14">
+        <v>520160000.0</v>
+      </c>
+      <c r="F14">
+        <v>520160000.0</v>
+      </c>
+      <c r="G14">
+        <v>520160000.0</v>
+      </c>
+      <c r="H14">
+        <v>520160000.0</v>
+      </c>
+      <c r="I14">
+        <v>520159999.0</v>
+      </c>
+      <c r="J14">
+        <v>520160000.0</v>
+      </c>
+      <c r="K14">
+        <v>520160000.0</v>
+      </c>
+      <c r="L14">
+        <v>520159999.0</v>
+      </c>
+      <c r="M14">
+        <v>520159999.0</v>
+      </c>
+      <c r="N14">
+        <v>520159999.0</v>
+      </c>
+      <c r="O14">
+        <v>520159999.0</v>
+      </c>
+      <c r="P14">
+        <v>520159999.0</v>
+      </c>
+      <c r="Q14">
+        <v>520159999.0</v>
+      </c>
+      <c r="R14">
+        <v>520159999.0</v>
+      </c>
+      <c r="S14">
+        <v>520159999.0</v>
+      </c>
+      <c r="T14">
+        <v>520159999.0</v>
+      </c>
+      <c r="U14">
+        <v>520160000.0</v>
+      </c>
+      <c r="V14">
+        <v>520159900.0</v>
+      </c>
+      <c r="W14">
+        <v>520159999.0</v>
+      </c>
+      <c r="X14">
+        <v>557165624.0</v>
+      </c>
+      <c r="Y14">
+        <v>483154376.0</v>
+      </c>
+      <c r="Z14">
+        <v>520159999.0</v>
+      </c>
+      <c r="AA14">
+        <v>550147502.0</v>
+      </c>
+      <c r="AB14">
+        <v>513364690.0</v>
+      </c>
+      <c r="AC14">
+        <v>517578184.0</v>
+      </c>
+      <c r="AD14">
+        <v>499549623.0</v>
+      </c>
+      <c r="AE14">
+        <v>520159999.0</v>
+      </c>
+      <c r="AF14">
+        <v>520159999.0</v>
+      </c>
+      <c r="AG14">
+        <v>520159999.0</v>
+      </c>
+      <c r="AH14">
+        <v>520159999.0</v>
+      </c>
+      <c r="AI14">
+        <v>548124629.0</v>
+      </c>
+      <c r="AJ14">
+        <v>507567069.0</v>
+      </c>
+      <c r="AK14">
+        <v>519259804.0</v>
+      </c>
+      <c r="AL14">
+        <v>505688498.0</v>
+      </c>
+      <c r="AM14">
+        <v>510021047.0</v>
+      </c>
+      <c r="AN14">
+        <v>535364331.0</v>
+      </c>
+      <c r="AO14">
+        <v>503287123.0</v>
+      </c>
+      <c r="AP14">
+        <v>531967499.0</v>
+      </c>
+      <c r="AQ14">
+        <v>519533141.0</v>
+      </c>
+      <c r="AR14">
+        <v>529385579.0</v>
+      </c>
+      <c r="AS14">
+        <v>489484500.0</v>
+      </c>
+      <c r="AT14">
+        <v>542236780.0</v>
+      </c>
+      <c r="AU14">
+        <v>519627760.0</v>
+      </c>
+      <c r="AV14">
+        <v>522363404.0</v>
+      </c>
+      <c r="AW14">
+        <v>519351705.0</v>
+      </c>
+      <c r="AX14">
+        <v>519297129.0</v>
+      </c>
+      <c r="AY14">
+        <v>519299569.0</v>
+      </c>
+      <c r="AZ14">
+        <v>521737862.0</v>
+      </c>
+      <c r="BA14">
+        <v>520181769.0</v>
+      </c>
+      <c r="BB14">
+        <v>519466767.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>22297496000.0</v>
+      </c>
+      <c r="C16">
+        <v>24848376000.0</v>
+      </c>
+      <c r="D16">
+        <v>27728911000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>52640527000.0</v>
+      </c>
+      <c r="H16">
+        <v>44280494000.0</v>
+      </c>
+      <c r="I16">
+        <v>47641954000.0</v>
+      </c>
+      <c r="J16">
+        <v>66327315000.0</v>
+      </c>
+      <c r="K16">
+        <v>69342526000.0</v>
+      </c>
+      <c r="L16">
+        <v>52324594243.0</v>
+      </c>
+      <c r="M16">
+        <v>45240524638.0</v>
+      </c>
+      <c r="N16">
+        <v>51090557669.0</v>
+      </c>
+      <c r="O16">
+        <v>52836036678.0</v>
+      </c>
+      <c r="P16">
+        <v>51800872015.0</v>
+      </c>
+      <c r="Q16">
+        <v>51546254762.0</v>
+      </c>
+      <c r="R16">
+        <v>68607997487.0</v>
+      </c>
+      <c r="S16">
+        <v>74875981914.0</v>
+      </c>
+      <c r="T16">
+        <v>56151016796.0</v>
+      </c>
+      <c r="U16">
+        <v>59410632343.0</v>
+      </c>
+      <c r="V16">
+        <v>49643130567.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>82264452449.0</v>
+      </c>
+      <c r="M21">
+        <v>84324114750.0</v>
+      </c>
+      <c r="N21">
+        <v>84823550686.0</v>
+      </c>
+      <c r="O21">
+        <v>86904173859.0</v>
+      </c>
+      <c r="P21">
+        <v>83812990967.0</v>
+      </c>
+      <c r="Q21">
+        <v>85846031889.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>129473865000.0</v>
+      </c>
+      <c r="C22">
+        <v>136612464000.0</v>
+      </c>
+      <c r="D22">
+        <v>150049709000.0</v>
+      </c>
+      <c r="E22">
+        <v>150965831000.0</v>
+      </c>
+      <c r="F22">
+        <v>155952621000.0</v>
+      </c>
+      <c r="G22">
+        <v>176511146000.0</v>
+      </c>
+      <c r="H22">
+        <v>178735863000.0</v>
+      </c>
+      <c r="I22">
+        <v>153261581000.0</v>
+      </c>
+      <c r="J22">
+        <v>211655209000.0</v>
+      </c>
+      <c r="K22">
+        <v>222498333000.0</v>
+      </c>
+      <c r="L22">
+        <v>194766305679.0</v>
+      </c>
+      <c r="M22">
+        <v>257961193884.0</v>
+      </c>
+      <c r="N22">
+        <v>232817931443.0</v>
+      </c>
+      <c r="O22">
+        <v>236211429388.0</v>
+      </c>
+      <c r="P22">
+        <v>217872786166.0</v>
+      </c>
+      <c r="Q22">
+        <v>215069488351.0</v>
+      </c>
+      <c r="R22">
+        <v>218694343747.0</v>
+      </c>
+      <c r="S22">
+        <v>194752661764.0</v>
+      </c>
+      <c r="T22">
+        <v>181529078322.0</v>
+      </c>
+      <c r="U22">
+        <v>158484840772.0</v>
+      </c>
+      <c r="V22">
+        <v>149717674475.0</v>
+      </c>
+      <c r="W22">
+        <v>148996220302.0</v>
+      </c>
+      <c r="X22">
+        <v>163281947587.0</v>
+      </c>
+      <c r="Y22">
+        <v>180489996509.0</v>
+      </c>
+      <c r="Z22">
+        <v>185391417478.0</v>
+      </c>
+      <c r="AA22">
+        <v>179591791919.0</v>
+      </c>
+      <c r="AB22">
+        <v>177387247626.0</v>
+      </c>
+      <c r="AC22">
+        <v>155810750162.0</v>
+      </c>
+      <c r="AD22">
+        <v>161547319446.0</v>
+      </c>
+      <c r="AE22">
+        <v>156407632232.0</v>
+      </c>
+      <c r="AF22">
+        <v>171298632792.0</v>
+      </c>
+      <c r="AG22">
+        <v>174339653502.0</v>
+      </c>
+      <c r="AH22">
+        <v>176979886404.0</v>
+      </c>
+      <c r="AI22">
+        <v>168528042587.0</v>
+      </c>
+      <c r="AJ22">
+        <v>149021654752.0</v>
+      </c>
+      <c r="AK22">
+        <v>153487248163.0</v>
+      </c>
+      <c r="AL22">
+        <v>159458251416.0</v>
+      </c>
+      <c r="AM22">
+        <v>156466742733.0</v>
+      </c>
+      <c r="AN22">
+        <v>149976125624.0</v>
+      </c>
+      <c r="AO22">
+        <v>145652248515.0</v>
+      </c>
+      <c r="AP22">
+        <v>150994565602.0</v>
+      </c>
+      <c r="AQ22">
+        <v>147350263810.0</v>
+      </c>
+      <c r="AR22">
+        <v>161805387198.0</v>
+      </c>
+      <c r="AS22">
+        <v>155681961089.0</v>
+      </c>
+      <c r="AT22">
+        <v>164399584587.0</v>
+      </c>
+      <c r="AU22">
+        <v>152663366101.0</v>
+      </c>
+      <c r="AV22">
+        <v>146944765530.0</v>
+      </c>
+      <c r="AW22">
+        <v>143319894558.0</v>
+      </c>
+      <c r="AX22">
+        <v>131206545920.0</v>
+      </c>
+      <c r="AY22">
+        <v>131686421880.0</v>
+      </c>
+      <c r="AZ22">
+        <v>107400900107.0</v>
+      </c>
+      <c r="BA22">
+        <v>100905229295.0</v>
+      </c>
+      <c r="BB22">
+        <v>99426905652.0</v>
+      </c>
+      <c r="BC22">
+        <v>100544652271.0</v>
+      </c>
+      <c r="BD22">
+        <v>119469147700.0</v>
+      </c>
+      <c r="BE22">
+        <v>104807931100.0</v>
+      </c>
+      <c r="BF22">
+        <v>108775863900.0</v>
+      </c>
+      <c r="BG22">
+        <v>103979114600.0</v>
+      </c>
+      <c r="BH22">
+        <v>102444236200.0</v>
+      </c>
+      <c r="BI22">
+        <v>88822709200.0</v>
+      </c>
+      <c r="BJ22">
+        <v>81523106300.0</v>
+      </c>
+      <c r="BK22">
+        <v>81373479100.0</v>
+      </c>
+      <c r="BL22">
+        <v>78698638800.0</v>
+      </c>
+      <c r="BM22">
+        <v>77249185000.0</v>
+      </c>
+      <c r="BN22">
+        <v>71400574200.0</v>
+      </c>
+      <c r="BO22">
+        <v>68593265700.0</v>
+      </c>
+      <c r="BP22">
+        <v>76052745300.0</v>
+      </c>
+      <c r="BQ22">
+        <v>85024424500.0</v>
+      </c>
+      <c r="BR22">
+        <v>90809240100.0</v>
+      </c>
+      <c r="BS22">
+        <v>91074476400.0</v>
+      </c>
+      <c r="BT22">
+        <v>111148395800.0</v>
+      </c>
+      <c r="BU22">
+        <v>109968292800.0</v>
+      </c>
+      <c r="BV22">
+        <v>82256238000.0</v>
+      </c>
+      <c r="BW22">
+        <v>69094885700.0</v>
+      </c>
+      <c r="BX22">
+        <v>90590342100.0</v>
+      </c>
+      <c r="BY22">
+        <v>75948491500.0</v>
+      </c>
+      <c r="BZ22">
+        <v>70683410500.0</v>
+      </c>
+      <c r="CA22">
+        <v>65162839000.0</v>
+      </c>
+      <c r="CB22">
+        <v>62422560000.0</v>
+      </c>
+      <c r="CC22">
+        <v>59692942000.0</v>
+      </c>
+      <c r="CD22">
+        <v>58718925000.0</v>
+      </c>
+      <c r="CE22">
+        <v>55281932000.0</v>
+      </c>
+      <c r="CF22">
+        <v>51638179000.0</v>
+      </c>
+      <c r="CG22">
+        <v>46351270000.0</v>
+      </c>
+      <c r="CH22">
+        <v>48471222000.0</v>
+      </c>
+      <c r="CI22">
+        <v>41818543000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>40863264000.0</v>
+      </c>
+      <c r="CK22">
+        <v>33814876000.0</v>
+      </c>
+      <c r="CL22">
+        <v>26098091000.0</v>
+      </c>
+      <c r="CM22">
+        <v>29831000000.0</v>
+      </c>
+      <c r="CN22">
+        <v>30406411000.0</v>
+      </c>
+      <c r="CO22">
+        <v>25114000000.0</v>
+      </c>
+      <c r="CP22">
+        <v>27279000000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>20360000000.0</v>
+      </c>
+      <c r="CR22">
+        <v>16555000000.0</v>
+      </c>
+      <c r="CS22">
+        <v>16919000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>603273049000.0</v>
+      </c>
+      <c r="C23">
+        <v>625290035000.0</v>
+      </c>
+      <c r="D23">
+        <v>608268885000.0</v>
+      </c>
+      <c r="E23">
+        <v>642292723000.0</v>
+      </c>
+      <c r="F23">
+        <v>664201667000.0</v>
+      </c>
+      <c r="G23">
+        <v>714173449000.0</v>
+      </c>
+      <c r="H23">
+        <v>671070551000.0</v>
+      </c>
+      <c r="I23">
+        <v>682720784000.0</v>
+      </c>
+      <c r="J23">
+        <v>724142433000.0</v>
+      </c>
+      <c r="K23">
+        <v>742886860000.0</v>
+      </c>
+      <c r="L23">
+        <v>738747913730.0</v>
+      </c>
+      <c r="M23">
+        <v>705542256103.0</v>
+      </c>
+      <c r="N23">
+        <v>672275858886.0</v>
+      </c>
+      <c r="O23">
+        <v>684497878481.0</v>
+      </c>
+      <c r="P23">
+        <v>675593016276.0</v>
+      </c>
+      <c r="Q23">
+        <v>669495024061.0</v>
+      </c>
+      <c r="R23">
+        <v>697368807745.0</v>
+      </c>
+      <c r="S23">
+        <v>692582711193.0</v>
+      </c>
+      <c r="T23">
+        <v>646963501128.0</v>
+      </c>
+      <c r="U23">
+        <v>642704948650.0</v>
+      </c>
+      <c r="V23">
+        <v>656164691571.0</v>
+      </c>
+      <c r="W23">
+        <v>553595850163.0</v>
+      </c>
+      <c r="X23">
+        <v>584421250352.0</v>
+      </c>
+      <c r="Y23">
+        <v>587937870367.0</v>
+      </c>
+      <c r="Z23">
+        <v>612124349923.0</v>
+      </c>
+      <c r="AA23">
+        <v>688017892312.0</v>
+      </c>
+      <c r="AB23">
+        <v>683414424906.0</v>
+      </c>
+      <c r="AC23">
+        <v>605778912645.0</v>
+      </c>
+      <c r="AD23">
+        <v>617208614782.0</v>
+      </c>
+      <c r="AE23">
+        <v>622070607080.0</v>
+      </c>
+      <c r="AF23">
+        <v>604677497906.0</v>
+      </c>
+      <c r="AG23">
+        <v>675295684028.0</v>
+      </c>
+      <c r="AH23">
+        <v>612175556466.0</v>
+      </c>
+      <c r="AI23">
+        <v>606113907565.0</v>
+      </c>
+      <c r="AJ23">
+        <v>655099051652.0</v>
+      </c>
+      <c r="AK23">
+        <v>603505889767.0</v>
+      </c>
+      <c r="AL23">
+        <v>624058608429.0</v>
+      </c>
+      <c r="AM23">
+        <v>685812995987.0</v>
+      </c>
+      <c r="AN23">
+        <v>600872694265.0</v>
+      </c>
+      <c r="AO23">
+        <v>593740706014.0</v>
+      </c>
+      <c r="AP23">
+        <v>649910324554.0</v>
+      </c>
+      <c r="AQ23">
+        <v>588293021149.0</v>
+      </c>
+      <c r="AR23">
+        <v>597137655475.0</v>
+      </c>
+      <c r="AS23">
+        <v>619842824780.0</v>
+      </c>
+      <c r="AT23">
+        <v>591255398893.0</v>
+      </c>
+      <c r="AU23">
+        <v>558088716676.0</v>
+      </c>
+      <c r="AV23">
+        <v>539727872659.0</v>
+      </c>
+      <c r="AW23">
+        <v>543773559925.0</v>
+      </c>
+      <c r="AX23">
+        <v>527124804214.0</v>
+      </c>
+      <c r="AY23">
+        <v>479513017969.0</v>
+      </c>
+      <c r="AZ23">
+        <v>447965616697.0</v>
+      </c>
+      <c r="BA23">
+        <v>445883652671.0</v>
+      </c>
+      <c r="BB23">
+        <v>450036296549.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
+        <v>10236085340.0</v>
+      </c>
+      <c r="F24">
+        <v>10236085340.0</v>
+      </c>
+      <c r="G24">
+        <v>10236085330.0</v>
+      </c>
+      <c r="H24">
+        <v>14471706860.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>33000000000.0</v>
+      </c>
+      <c r="M24">
+        <v>35250000000.0</v>
+      </c>
+      <c r="N24">
+        <v>1969409770.0</v>
+      </c>
+      <c r="O24">
+        <v>1989525730.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>35000000000.0</v>
+      </c>
+      <c r="U24">
+        <v>35000000000.0</v>
+      </c>
+      <c r="V24">
+        <v>35000000000.0</v>
+      </c>
+      <c r="W24">
+        <v>35000000000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24">
+        <v>58000000.0</v>
+      </c>
+      <c r="CN24">
+        <v>57558000.0</v>
+      </c>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>10930935720.0</v>
+      </c>
+      <c r="F25">
+        <v>10930935720.0</v>
+      </c>
+      <c r="G25">
+        <v>10930935710.0</v>
+      </c>
+      <c r="H25">
+        <v>15813242090.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>34346845470.0</v>
+      </c>
+      <c r="M25">
+        <v>35250000000.0</v>
+      </c>
+      <c r="N25">
+        <v>1969409770.0</v>
+      </c>
+      <c r="O25">
+        <v>1989525730.0</v>
+      </c>
+      <c r="P25">
+        <v>0.0</v>
+      </c>
+      <c r="Q25">
+        <v>0.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>35000000000.0</v>
+      </c>
+      <c r="U25">
+        <v>35000000000.0</v>
+      </c>
+      <c r="V25">
+        <v>35000000000.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>-134246451000.0</v>
+      </c>
+      <c r="C28">
+        <v>-139081274000.0</v>
+      </c>
+      <c r="D28">
+        <v>-121763886000.0</v>
+      </c>
+      <c r="E28">
+        <v>-111619587000.0</v>
+      </c>
+      <c r="F28">
+        <v>-71808703000.0</v>
+      </c>
+      <c r="G28">
+        <v>-93246914000.0</v>
+      </c>
+      <c r="H28">
+        <v>-81698041000.0</v>
+      </c>
+      <c r="I28">
+        <v>-47479061000.0</v>
+      </c>
+      <c r="J28">
+        <v>-29310562000.0</v>
+      </c>
+      <c r="K28">
+        <v>7809523000.0</v>
+      </c>
+      <c r="L28">
+        <v>11250143718.0</v>
+      </c>
+      <c r="M28">
+        <v>17146896643.0</v>
+      </c>
+      <c r="N28">
+        <v>-134674473.0</v>
+      </c>
+      <c r="O28">
+        <v>-9715140086.0</v>
+      </c>
+      <c r="P28">
+        <v>-9599247604.0</v>
+      </c>
+      <c r="Q28">
+        <v>-24287470031.0</v>
+      </c>
+      <c r="R28">
+        <v>-43348108282.0</v>
+      </c>
+      <c r="S28">
+        <v>-64398874411.0</v>
+      </c>
+      <c r="T28">
+        <v>-57570664057.0</v>
+      </c>
+      <c r="U28">
+        <v>-127136403789.0</v>
+      </c>
+      <c r="V28">
+        <v>-134847537952.0</v>
+      </c>
+      <c r="W28">
+        <v>-94156773909.0</v>
+      </c>
+      <c r="X28">
+        <v>-90746525195.0</v>
+      </c>
+      <c r="Y28">
+        <v>-89397003596.0</v>
+      </c>
+      <c r="Z28">
+        <v>-117165091418.0</v>
+      </c>
+      <c r="AA28">
+        <v>-100571040816.0</v>
+      </c>
+      <c r="AB28">
+        <v>-100850990259.0</v>
+      </c>
+      <c r="AC28">
+        <v>-110392243831.0</v>
+      </c>
+      <c r="AD28">
+        <v>-106522182268.0</v>
+      </c>
+      <c r="AE28">
+        <v>-116270510307.0</v>
+      </c>
+      <c r="AF28">
+        <v>-99489537308.0</v>
+      </c>
+      <c r="AG28">
+        <v>-103360522109.0</v>
+      </c>
+      <c r="AH28">
+        <v>-112750615840.0</v>
+      </c>
+      <c r="AI28">
+        <v>-118660008953.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-120786011306.0</v>
+      </c>
+      <c r="AK28">
+        <v>-149176699116.0</v>
+      </c>
+      <c r="AL28">
+        <v>-168074757665.0</v>
+      </c>
+      <c r="AM28">
+        <v>-174849771599.0</v>
+      </c>
+      <c r="AN28">
+        <v>-157565949968.0</v>
+      </c>
+      <c r="AO28">
+        <v>-169817300127.0</v>
+      </c>
+      <c r="AP28">
+        <v>-166173799710.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-167395371009.0</v>
+      </c>
+      <c r="AR28">
+        <v>-150190694734.0</v>
+      </c>
+      <c r="AS28">
+        <v>-157603384912.0</v>
+      </c>
+      <c r="AT28">
+        <v>-138288674075.0</v>
+      </c>
+      <c r="AU28">
+        <v>-137587451609.0</v>
+      </c>
+      <c r="AV28">
+        <v>-116373652281.0</v>
+      </c>
+      <c r="AW28">
+        <v>-143296378718.0</v>
+      </c>
+      <c r="AX28">
+        <v>-158413331981.0</v>
+      </c>
+      <c r="AY28">
+        <v>-203832669561.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-209587171430.0</v>
+      </c>
+      <c r="BA28">
+        <v>-237052289508.0</v>
+      </c>
+      <c r="BB28">
+        <v>-214131809715.0</v>
+      </c>
+      <c r="BC28">
+        <v>-202359152678.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>78695403000.0</v>
+      </c>
+      <c r="C30">
+        <v>92515358000.0</v>
+      </c>
+      <c r="D30">
+        <v>77107570000.0</v>
+      </c>
+      <c r="E30">
+        <v>90995978000.0</v>
+      </c>
+      <c r="F30">
+        <v>130083340000.0</v>
+      </c>
+      <c r="G30">
+        <v>143620543000.0</v>
+      </c>
+      <c r="H30">
+        <v>104498341000.0</v>
+      </c>
+      <c r="I30">
+        <v>150420897000.0</v>
+      </c>
+      <c r="J30">
+        <v>144802076000.0</v>
+      </c>
+      <c r="K30">
+        <v>189440021000.0</v>
+      </c>
+      <c r="L30">
+        <v>208770806743.0</v>
+      </c>
+      <c r="M30">
+        <v>120354157188.0</v>
+      </c>
+      <c r="N30">
+        <v>151691267759.0</v>
+      </c>
+      <c r="O30">
+        <v>141775822666.0</v>
+      </c>
+      <c r="P30">
+        <v>154722502922.0</v>
+      </c>
+      <c r="Q30">
+        <v>132640781901.0</v>
+      </c>
+      <c r="R30">
+        <v>141367505872.0</v>
+      </c>
+      <c r="S30">
+        <v>141987543451.0</v>
+      </c>
+      <c r="T30">
+        <v>117433511859.0</v>
+      </c>
+      <c r="U30">
+        <v>110518716124.0</v>
+      </c>
+      <c r="V30">
+        <v>127209853761.0</v>
+      </c>
+      <c r="W30">
+        <v>124523019279.0</v>
+      </c>
+      <c r="X30">
+        <v>126261803667.0</v>
+      </c>
+      <c r="Y30">
+        <v>117559710618.0</v>
+      </c>
+      <c r="Z30">
+        <v>113477704242.0</v>
+      </c>
+      <c r="AA30">
+        <v>125696636140.0</v>
+      </c>
+      <c r="AB30">
+        <v>119595700916.0</v>
+      </c>
+      <c r="AC30">
+        <v>111888904541.0</v>
+      </c>
+      <c r="AD30">
+        <v>130601541889.0</v>
+      </c>
+      <c r="AE30">
+        <v>135089763960.0</v>
+      </c>
+      <c r="AF30">
+        <v>130487387742.0</v>
+      </c>
+      <c r="AG30">
+        <v>113069141995.0</v>
+      </c>
+      <c r="AH30">
+        <v>113424076202.0</v>
+      </c>
+      <c r="AI30">
+        <v>109192118775.0</v>
+      </c>
+      <c r="AJ30">
+        <v>96869310647.0</v>
+      </c>
+      <c r="AK30">
+        <v>101813941688.0</v>
+      </c>
+      <c r="AL30">
+        <v>105077148220.0</v>
+      </c>
+      <c r="AM30">
+        <v>107757594823.0</v>
+      </c>
+      <c r="AN30">
+        <v>110413647949.0</v>
+      </c>
+      <c r="AO30">
+        <v>94552992774.0</v>
+      </c>
+      <c r="AP30">
+        <v>102602933840.0</v>
+      </c>
+      <c r="AQ30">
+        <v>94307316712.0</v>
+      </c>
+      <c r="AR30">
+        <v>80889308054.0</v>
+      </c>
+      <c r="AS30">
+        <v>79717806635.0</v>
+      </c>
+      <c r="AT30">
+        <v>79273696444.0</v>
+      </c>
+      <c r="AU30">
+        <v>79221770890.0</v>
+      </c>
+      <c r="AV30">
+        <v>75961310068.0</v>
+      </c>
+      <c r="AW30">
+        <v>63928783122.0</v>
+      </c>
+      <c r="AX30">
+        <v>63012829277.0</v>
+      </c>
+      <c r="AY30">
+        <v>60832254547.0</v>
+      </c>
+      <c r="AZ30">
+        <v>62832978212.0</v>
+      </c>
+      <c r="BA30">
+        <v>49914583444.0</v>
+      </c>
+      <c r="BB30">
+        <v>55905201678.0</v>
+      </c>
+      <c r="BC30">
+        <v>62452027446.0</v>
+      </c>
+      <c r="BD30">
+        <v>39580898100.0</v>
+      </c>
+      <c r="BE30">
+        <v>46824800500.0</v>
+      </c>
+      <c r="BF30">
+        <v>37102619400.0</v>
+      </c>
+      <c r="BG30">
+        <v>37414962400.0</v>
+      </c>
+      <c r="BH30">
+        <v>40827928400.0</v>
+      </c>
+      <c r="BI30">
+        <v>50794814700.0</v>
+      </c>
+      <c r="BJ30">
+        <v>35635797200.0</v>
+      </c>
+      <c r="BK30">
+        <v>34269453300.0</v>
+      </c>
+      <c r="BL30">
+        <v>29952045700.0</v>
+      </c>
+      <c r="BM30">
+        <v>30111907900.0</v>
+      </c>
+      <c r="BN30">
+        <v>23340235800.0</v>
+      </c>
+      <c r="BO30">
+        <v>37398531400.0</v>
+      </c>
+      <c r="BP30">
+        <v>24076049100.0</v>
+      </c>
+      <c r="BQ30">
+        <v>26858190900.0</v>
+      </c>
+      <c r="BR30">
+        <v>25431086800.0</v>
+      </c>
+      <c r="BS30">
+        <v>36704982600.0</v>
+      </c>
+      <c r="BT30">
+        <v>41113532600.0</v>
+      </c>
+      <c r="BU30">
+        <v>43171612900.0</v>
+      </c>
+      <c r="BV30">
+        <v>39176406700.0</v>
+      </c>
+      <c r="BW30">
+        <v>39784269200.0</v>
+      </c>
+      <c r="BX30">
+        <v>24141490500.0</v>
+      </c>
+      <c r="BY30">
+        <v>29853875600.0</v>
+      </c>
+      <c r="BZ30">
+        <v>26424886000.0</v>
+      </c>
+      <c r="CA30">
+        <v>22013132000.0</v>
+      </c>
+      <c r="CB30">
+        <v>22254070000.0</v>
+      </c>
+      <c r="CC30">
+        <v>23612216000.0</v>
+      </c>
+      <c r="CD30">
+        <v>24178007000.0</v>
+      </c>
+      <c r="CE30">
+        <v>25890441000.0</v>
+      </c>
+      <c r="CF30">
+        <v>27910754000.0</v>
+      </c>
+      <c r="CG30">
+        <v>27004185000.0</v>
+      </c>
+      <c r="CH30">
+        <v>25219870000.0</v>
+      </c>
+      <c r="CI30">
+        <v>15990486000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>15830245000.0</v>
+      </c>
+      <c r="CK30">
+        <v>15310267000.0</v>
+      </c>
+      <c r="CL30">
+        <v>16940274000.0</v>
+      </c>
+      <c r="CM30">
+        <v>14515000000.0</v>
+      </c>
+      <c r="CN30">
+        <v>10729151000.0</v>
+      </c>
+      <c r="CO30">
+        <v>14347000000.0</v>
+      </c>
+      <c r="CP30">
+        <v>8595000000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>13419000000.0</v>
+      </c>
+      <c r="CR30">
+        <v>12550000000.0</v>
+      </c>
+      <c r="CS30">
+        <v>11973000000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>473520280863.0</v>
+      </c>
+      <c r="N31">
+        <v>481485079338.0</v>
+      </c>
+      <c r="O31">
+        <v>474814738259.0</v>
+      </c>
+      <c r="P31">
+        <v>463712496379.0</v>
+      </c>
+      <c r="Q31">
+        <v>456320401416.0</v>
+      </c>
+      <c r="R31">
+        <v>454840452873.0</v>
+      </c>
+      <c r="S31">
+        <v>445343601495.0</v>
+      </c>
+      <c r="T31">
+        <v>428818746251.0</v>
+      </c>
+      <c r="U31">
+        <v>428442096821.0</v>
+      </c>
+      <c r="V31">
+        <v>444948955291.0</v>
+      </c>
+      <c r="W31">
+        <v>443141451746.0</v>
+      </c>
+      <c r="X31">
+        <v>471935182536.0</v>
+      </c>
+      <c r="Y31">
+        <v>465188029412.0</v>
+      </c>
+      <c r="Z31">
+        <v>481867823306.0</v>
+      </c>
+      <c r="AA31">
+        <v>468699629730.0</v>
+      </c>
+      <c r="AB31">
+        <v>479662081237.0</v>
+      </c>
+      <c r="AC31">
+        <v>480256201124.0</v>
+      </c>
+      <c r="AD31">
+        <v>477668310194.0</v>
+      </c>
+      <c r="AE31">
+        <v>475170562075.0</v>
+      </c>
+      <c r="AF31">
+        <v>464595072724.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+    </row>
+    <row r="33" spans="1:97">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>229760413000.0</v>
+      </c>
+      <c r="C33">
+        <v>230698016000.0</v>
+      </c>
+      <c r="D33">
+        <v>224711366000.0</v>
+      </c>
+      <c r="E33">
+        <v>230040735000.0</v>
+      </c>
+      <c r="F33">
+        <v>239909427000.0</v>
+      </c>
+      <c r="G33">
+        <v>247690155000.0</v>
+      </c>
+      <c r="H33">
+        <v>242034885000.0</v>
+      </c>
+      <c r="I33">
+        <v>266966780000.0</v>
+      </c>
+      <c r="J33">
+        <v>261781921000.0</v>
+      </c>
+      <c r="K33">
+        <v>261121309000.0</v>
+      </c>
+      <c r="L33">
+        <v>205518793907.0</v>
+      </c>
+      <c r="M33">
+        <v>207718978645.0</v>
+      </c>
+      <c r="N33">
+        <v>208646940016.0</v>
+      </c>
+      <c r="O33">
+        <v>211118505576.0</v>
+      </c>
+      <c r="P33">
+        <v>214804523107.0</v>
+      </c>
+      <c r="Q33">
+        <v>216837564301.0</v>
+      </c>
+      <c r="R33">
+        <v>218547942203.0</v>
+      </c>
+      <c r="S33">
+        <v>218950134743.0</v>
+      </c>
+      <c r="T33">
+        <v>216321698234.0</v>
+      </c>
+      <c r="U33">
+        <v>91153906031.0</v>
+      </c>
+      <c r="V33">
+        <v>89622273653.0</v>
+      </c>
+      <c r="W33">
+        <v>221226341624.0</v>
+      </c>
+      <c r="X33">
+        <v>188970342883.0</v>
+      </c>
+      <c r="Y33">
+        <v>188676258698.0</v>
+      </c>
+      <c r="Z33">
+        <v>187532514583.0</v>
+      </c>
+      <c r="AA33">
+        <v>184883888404.0</v>
+      </c>
+      <c r="AB33">
+        <v>180149273896.0</v>
+      </c>
+      <c r="AC33">
+        <v>175309934186.0</v>
+      </c>
+      <c r="AD33">
+        <v>177808214907.0</v>
+      </c>
+      <c r="AE33">
+        <v>180005988973.0</v>
+      </c>
+      <c r="AF33">
+        <v>174625306131.0</v>
+      </c>
+      <c r="AG33">
+        <v>176800914734.0</v>
+      </c>
+      <c r="AH33">
+        <v>179526512927.0</v>
+      </c>
+      <c r="AI33">
+        <v>178781614063.0</v>
+      </c>
+      <c r="AJ33">
+        <v>171565187715.0</v>
+      </c>
+      <c r="AK33">
+        <v>151815233677.0</v>
+      </c>
+      <c r="AL33">
+        <v>144293955710.0</v>
+      </c>
+      <c r="AM33">
+        <v>142999141978.0</v>
+      </c>
+      <c r="AN33">
+        <v>128212945972.0</v>
+      </c>
+      <c r="AO33">
+        <v>127990988735.0</v>
+      </c>
+      <c r="AP33">
+        <v>128477311537.0</v>
+      </c>
+      <c r="AQ33">
+        <v>130984950529.0</v>
+      </c>
+      <c r="AR33">
+        <v>110139487740.0</v>
+      </c>
+      <c r="AS33">
+        <v>111636388282.0</v>
+      </c>
+      <c r="AT33">
+        <v>112563867207.0</v>
+      </c>
+      <c r="AU33">
+        <v>117801957691.0</v>
+      </c>
+      <c r="AV33">
+        <v>90598283119.0</v>
+      </c>
+      <c r="AW33">
+        <v>85409021957.0</v>
+      </c>
+      <c r="AX33">
+        <v>76019389197.0</v>
+      </c>
+      <c r="AY33">
+        <v>69746846934.0</v>
+      </c>
+      <c r="AZ33">
+        <v>37288867333.0</v>
+      </c>
+      <c r="BA33">
+        <v>36920863500.0</v>
+      </c>
+      <c r="BB33">
+        <v>37333033833.0</v>
+      </c>
+      <c r="BC33">
+        <v>30423508490.0</v>
+      </c>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+    </row>
+    <row r="34" spans="1:97">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+    </row>
+    <row r="35" spans="1:97">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>73177525000.0</v>
+      </c>
+      <c r="C35">
+        <v>73620384000.0</v>
+      </c>
+      <c r="D35">
+        <v>63354914000.0</v>
+      </c>
+      <c r="E35">
+        <v>74285849000.0</v>
+      </c>
+      <c r="F35">
+        <v>74285849000.0</v>
+      </c>
+      <c r="G35">
+        <v>74285849000.0</v>
+      </c>
+      <c r="H35">
+        <v>79697831000.0</v>
+      </c>
+      <c r="I35">
+        <v>79713825000.0</v>
+      </c>
+      <c r="J35">
+        <v>91589681000.0</v>
+      </c>
+      <c r="K35">
+        <v>92248130000.0</v>
+      </c>
+      <c r="L35">
+        <v>111743089968.0</v>
+      </c>
+      <c r="M35">
+        <v>108646244496.0</v>
+      </c>
+      <c r="N35">
+        <v>72588643416.0</v>
+      </c>
+      <c r="O35">
+        <v>74385770226.0</v>
+      </c>
+      <c r="P35">
+        <v>95369285643.0</v>
+      </c>
+      <c r="Q35">
+        <v>97063638662.0</v>
+      </c>
+      <c r="R35">
+        <v>98974518063.0</v>
+      </c>
+      <c r="S35">
+        <v>101318685712.0</v>
+      </c>
+      <c r="T35">
+        <v>126303773134.0</v>
+      </c>
+      <c r="U35">
+        <v>35000000000.0</v>
+      </c>
+      <c r="V35">
+        <v>35000000000.0</v>
+      </c>
+      <c r="W35"/>
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35">
+        <v>122523052639.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35"/>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+    </row>
+    <row r="36" spans="1:97">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>6303738000.0</v>
+      </c>
+      <c r="C36">
+        <v>6303738000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
+        <v>-1000.0</v>
+      </c>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36">
+        <v>183202528000.0</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36">
+        <v>178072068000.0</v>
+      </c>
+      <c r="L36">
+        <v>-82264452449.0</v>
+      </c>
+      <c r="M36">
+        <v>-84324114750.0</v>
+      </c>
+      <c r="N36">
+        <v>-84823550686.0</v>
+      </c>
+      <c r="O36">
+        <v>-86904173860.0</v>
+      </c>
+      <c r="P36">
+        <v>-83812990968.0</v>
+      </c>
+      <c r="Q36">
+        <v>-85846031890.0</v>
+      </c>
+      <c r="R36">
+        <v>130461275138.0</v>
+      </c>
+      <c r="S36">
+        <v>125200828899.0</v>
+      </c>
+      <c r="T36">
+        <v>127504802856.0</v>
+      </c>
+      <c r="U36">
+        <v>-91153906031.0</v>
+      </c>
+      <c r="V36">
+        <v>-89622273653.0</v>
+      </c>
+      <c r="W36">
+        <v>128938098445.0</v>
+      </c>
+      <c r="X36">
+        <v>107238748387.0</v>
+      </c>
+      <c r="Y36">
+        <v>106395064921.0</v>
+      </c>
+      <c r="Z36">
+        <v>106548046449.0</v>
+      </c>
+      <c r="AA36">
+        <v>106051696585.0</v>
+      </c>
+      <c r="AB36">
+        <v>99131080055.0</v>
+      </c>
+      <c r="AC36">
+        <v>91788644157.0</v>
+      </c>
+      <c r="AD36">
+        <v>91682140136.0</v>
+      </c>
+      <c r="AE36">
+        <v>91428642807.0</v>
+      </c>
+      <c r="AF36">
+        <v>84384705197.0</v>
+      </c>
+      <c r="AG36">
+        <v>83588965719.0</v>
+      </c>
+      <c r="AH36">
+        <v>83194624933.0</v>
+      </c>
+      <c r="AI36">
+        <v>81203620272.0</v>
+      </c>
+      <c r="AJ36">
+        <v>22076175165.0</v>
+      </c>
+      <c r="AK36">
+        <v>22149756723.0</v>
+      </c>
+      <c r="AL36">
+        <v>22391174764.0</v>
+      </c>
+      <c r="AM36">
+        <v>22605020395.0</v>
+      </c>
+      <c r="AN36">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AO36">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AP36">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AQ36">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AR36">
+        <v>10227737066.0</v>
+      </c>
+      <c r="AS36">
+        <v>10227737066.0</v>
+      </c>
+      <c r="AT36">
+        <v>10227737066.0</v>
+      </c>
+      <c r="AU36">
+        <v>16195591148.0</v>
+      </c>
+      <c r="AV36">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AW36">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AX36">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AY36">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AZ36">
+        <v>8270616077.0</v>
+      </c>
+      <c r="BA36">
+        <v>8270616077.0</v>
+      </c>
+      <c r="BB36">
+        <v>8270616077.0</v>
+      </c>
+      <c r="BC36">
+        <v>-30423508490.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+    </row>
+    <row r="37" spans="1:97">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+    </row>
+    <row r="38" spans="1:97">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>77565769540.0</v>
+      </c>
+      <c r="D38">
+        <v>83054466320.0</v>
+      </c>
+      <c r="E38">
+        <v>88719592210.0</v>
+      </c>
+      <c r="F38">
+        <v>97619990520.0</v>
+      </c>
+      <c r="G38">
+        <v>103558740870.0</v>
+      </c>
+      <c r="H38">
+        <v>96135905490.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>62322163320.0</v>
+      </c>
+      <c r="M38">
+        <v>123394863895.0</v>
+      </c>
+      <c r="N38">
+        <v>123823389330.0</v>
+      </c>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
+        <v>130461275138.0</v>
+      </c>
+      <c r="S38">
+        <v>125200828899.0</v>
+      </c>
+      <c r="T38">
+        <v>127504802856.0</v>
+      </c>
+      <c r="U38">
+        <v>128351151240.0</v>
+      </c>
+      <c r="V38">
+        <v>89722339454.0</v>
+      </c>
+      <c r="W38">
+        <v>128938098445.0</v>
+      </c>
+      <c r="X38">
+        <v>107238748387.0</v>
+      </c>
+      <c r="Y38">
+        <v>106395064921.0</v>
+      </c>
+      <c r="Z38">
+        <v>106548046449.0</v>
+      </c>
+      <c r="AA38">
+        <v>106051696585.0</v>
+      </c>
+      <c r="AB38">
+        <v>99131080055.0</v>
+      </c>
+      <c r="AC38">
+        <v>91788644157.0</v>
+      </c>
+      <c r="AD38">
+        <v>91682140136.0</v>
+      </c>
+      <c r="AE38">
+        <v>91428642807.0</v>
+      </c>
+      <c r="AF38">
+        <v>84384705197.0</v>
+      </c>
+      <c r="AG38">
+        <v>83588965719.0</v>
+      </c>
+      <c r="AH38">
+        <v>83194624933.0</v>
+      </c>
+      <c r="AI38">
+        <v>81203620272.0</v>
+      </c>
+      <c r="AJ38">
+        <v>22076175165.0</v>
+      </c>
+      <c r="AK38">
+        <v>22149756723.0</v>
+      </c>
+      <c r="AL38">
+        <v>22391174764.0</v>
+      </c>
+      <c r="AM38">
+        <v>22605020395.0</v>
+      </c>
+      <c r="AN38">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AO38">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AP38">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AQ38">
+        <v>18030143526.0</v>
+      </c>
+      <c r="AR38">
+        <v>10227737066.0</v>
+      </c>
+      <c r="AS38">
+        <v>10227737066.0</v>
+      </c>
+      <c r="AT38">
+        <v>10227737066.0</v>
+      </c>
+      <c r="AU38">
+        <v>16195591148.0</v>
+      </c>
+      <c r="AV38">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AW38">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AX38">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AY38">
+        <v>9305876180.0</v>
+      </c>
+      <c r="AZ38">
+        <v>8270616077.0</v>
+      </c>
+      <c r="BA38">
+        <v>8270616077.0</v>
+      </c>
+      <c r="BB38">
+        <v>8270616077.0</v>
+      </c>
+      <c r="BC38">
+        <v>8270616077.0</v>
+      </c>
+      <c r="BD38">
+        <v>17127659600.0</v>
+      </c>
+      <c r="BE38">
+        <v>19561723900.0</v>
+      </c>
+      <c r="BF38">
+        <v>19465819900.0</v>
+      </c>
+      <c r="BG38">
+        <v>19448284900.0</v>
+      </c>
+      <c r="BH38">
+        <v>16192172800.0</v>
+      </c>
+      <c r="BI38">
+        <v>15677541500.0</v>
+      </c>
+      <c r="BJ38">
+        <v>15146141500.0</v>
+      </c>
+      <c r="BK38">
+        <v>14423091500.0</v>
+      </c>
+      <c r="BL38">
+        <v>14852375200.0</v>
+      </c>
+      <c r="BM38">
+        <v>14920231200.0</v>
+      </c>
+      <c r="BN38">
+        <v>14874436200.0</v>
+      </c>
+      <c r="BO38">
+        <v>13679931200.0</v>
+      </c>
+      <c r="BP38">
+        <v>14665160000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>14642390000.0</v>
+      </c>
+      <c r="BR38">
+        <v>14678701500.0</v>
+      </c>
+      <c r="BS38">
+        <v>14753483000.0</v>
+      </c>
+      <c r="BT38">
+        <v>15161620100.0</v>
+      </c>
+      <c r="BU38">
+        <v>15165577800.0</v>
+      </c>
+      <c r="BV38">
+        <v>15168264300.0</v>
+      </c>
+      <c r="BW38">
+        <v>15199760800.0</v>
+      </c>
+      <c r="BX38">
+        <v>15294882700.0</v>
+      </c>
+      <c r="BY38">
+        <v>15305957700.0</v>
+      </c>
+      <c r="BZ38">
+        <v>15278490700.0</v>
+      </c>
+      <c r="CA38">
+        <v>14515347000.0</v>
+      </c>
+      <c r="CB38">
+        <v>14450170000.0</v>
+      </c>
+      <c r="CC38">
+        <v>14219631000.0</v>
+      </c>
+      <c r="CD38">
+        <v>14231501000.0</v>
+      </c>
+      <c r="CE38">
+        <v>12716007000.0</v>
+      </c>
+      <c r="CF38">
+        <v>12674331000.0</v>
+      </c>
+      <c r="CG38">
+        <v>12647004000.0</v>
+      </c>
+      <c r="CH38">
+        <v>12644713000.0</v>
+      </c>
+      <c r="CI38">
+        <v>11600080000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>11593254000.0</v>
+      </c>
+      <c r="CK38">
+        <v>11526518000.0</v>
+      </c>
+      <c r="CL38">
+        <v>11494517000.0</v>
+      </c>
+      <c r="CM38">
+        <v>10530000000.0</v>
+      </c>
+      <c r="CN38">
+        <v>10540824000.0</v>
+      </c>
+      <c r="CO38">
+        <v>10377000000.0</v>
+      </c>
+      <c r="CP38">
+        <v>10407000000.0</v>
+      </c>
+      <c r="CQ38"/>
+      <c r="CR38">
+        <v>9754000000.0</v>
+      </c>
+      <c r="CS38">
+        <v>8728000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:97">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>5393783000.0</v>
+      </c>
+      <c r="C39">
+        <v>688073000.0</v>
+      </c>
+      <c r="D39">
+        <v>8949690000.0</v>
+      </c>
+      <c r="E39">
+        <v>9926604000.0</v>
+      </c>
+      <c r="F39">
+        <v>10600386000.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39">
+        <v>7568082000.0</v>
+      </c>
+      <c r="I39">
+        <v>7177288000.0</v>
+      </c>
+      <c r="J39">
+        <v>119498000.0</v>
+      </c>
+      <c r="K39">
+        <v>4199298152.0</v>
+      </c>
+      <c r="L39">
+        <v>3110280679.0</v>
+      </c>
+      <c r="M39">
+        <v>6487968205.0</v>
+      </c>
+      <c r="N39">
+        <v>3494254358.0</v>
+      </c>
+      <c r="O39">
+        <v>3233073219.0</v>
+      </c>
+      <c r="P39">
+        <v>7650531493.0</v>
+      </c>
+      <c r="Q39">
+        <v>54776742787.0</v>
+      </c>
+      <c r="R39">
+        <v>8227429864.0</v>
+      </c>
+      <c r="S39">
+        <v>4306994086.0</v>
+      </c>
+      <c r="T39">
+        <v>10209051613.0</v>
+      </c>
+      <c r="U39">
+        <v>6232141405.0</v>
+      </c>
+      <c r="V39">
+        <v>44604158544.0</v>
+      </c>
+      <c r="W39">
+        <v>3451846186.0</v>
+      </c>
+      <c r="X39">
+        <v>47971686051.0</v>
+      </c>
+      <c r="Y39">
+        <v>51908091520.0</v>
+      </c>
+      <c r="Z39">
+        <v>45467114466.0</v>
+      </c>
+      <c r="AA39">
+        <v>8319570828.0</v>
+      </c>
+      <c r="AB39">
+        <v>52849667394.0</v>
+      </c>
+      <c r="AC39">
+        <v>61010698161.0</v>
+      </c>
+      <c r="AD39">
+        <v>50925969666.0</v>
+      </c>
+      <c r="AE39">
+        <v>6570312603.0</v>
+      </c>
+      <c r="AF39">
+        <v>46936335389.0</v>
+      </c>
+      <c r="AG39">
+        <v>46242053156.0</v>
+      </c>
+      <c r="AH39">
+        <v>44103726440.0</v>
+      </c>
+      <c r="AI39">
+        <v>7227253738.0</v>
+      </c>
+      <c r="AJ39">
+        <v>63983967931.0</v>
+      </c>
+      <c r="AK39">
+        <v>69376674615.0</v>
+      </c>
+      <c r="AL39">
+        <v>55436830531.0</v>
+      </c>
+      <c r="AM39">
+        <v>4694648795.0</v>
+      </c>
+      <c r="AN39">
+        <v>74858798216.0</v>
+      </c>
+      <c r="AO39">
+        <v>71764305087.0</v>
+      </c>
+      <c r="AP39">
+        <v>66661713865.0</v>
+      </c>
+      <c r="AQ39">
+        <v>9833721629.0</v>
+      </c>
+      <c r="AR39">
+        <v>80435380044.0</v>
+      </c>
+      <c r="AS39">
+        <v>80203283862.0</v>
+      </c>
+      <c r="AT39">
+        <v>82935247685.0</v>
+      </c>
+      <c r="AU39">
+        <v>81277954128.0</v>
+      </c>
+      <c r="AV39">
+        <v>91678467960.0</v>
+      </c>
+      <c r="AW39">
+        <v>89664420317.0</v>
+      </c>
+      <c r="AX39">
+        <v>82527587028.0</v>
+      </c>
+      <c r="AY39">
+        <v>32469704239.0</v>
+      </c>
+      <c r="AZ39">
+        <v>48537393433.0</v>
+      </c>
+      <c r="BA39">
+        <v>39427805242.0</v>
+      </c>
+      <c r="BB39">
+        <v>43239345671.0</v>
+      </c>
+      <c r="BC39">
+        <v>29447085178.0</v>
+      </c>
+      <c r="BD39">
+        <v>4841108500.0</v>
+      </c>
+      <c r="BE39">
+        <v>7068850800.0</v>
+      </c>
+      <c r="BF39">
+        <v>3062904400.0</v>
+      </c>
+      <c r="BG39">
+        <v>642422900.0</v>
+      </c>
+      <c r="BH39">
+        <v>2530875700.0</v>
+      </c>
+      <c r="BI39">
+        <v>5218225600.0</v>
+      </c>
+      <c r="BJ39">
+        <v>3677348300.0</v>
+      </c>
+      <c r="BK39">
+        <v>25546600.0</v>
+      </c>
+      <c r="BL39">
+        <v>2107015600.0</v>
+      </c>
+      <c r="BM39">
+        <v>1018540600.0</v>
+      </c>
+      <c r="BN39">
+        <v>2300174600.0</v>
+      </c>
+      <c r="BO39">
+        <v>757219700.0</v>
+      </c>
+      <c r="BP39">
+        <v>1063145400.0</v>
+      </c>
+      <c r="BQ39">
+        <v>3452546900.0</v>
+      </c>
+      <c r="BR39">
+        <v>864667600.0</v>
+      </c>
+      <c r="BS39">
+        <v>206629900.0</v>
+      </c>
+      <c r="BT39">
+        <v>1137912100.0</v>
+      </c>
+      <c r="BU39">
+        <v>1797053400.0</v>
+      </c>
+      <c r="BV39">
+        <v>7977673500.0</v>
+      </c>
+      <c r="BW39">
+        <v>510100900.0</v>
+      </c>
+      <c r="BX39">
+        <v>415757100.0</v>
+      </c>
+      <c r="BY39">
+        <v>3410048700.0</v>
+      </c>
+      <c r="BZ39">
+        <v>534832400.0</v>
+      </c>
+      <c r="CA39">
+        <v>1217828000.0</v>
+      </c>
+      <c r="CB39">
+        <v>2647386000.0</v>
+      </c>
+      <c r="CC39">
+        <v>2135310000.0</v>
+      </c>
+      <c r="CD39">
+        <v>620936000.0</v>
+      </c>
+      <c r="CE39">
+        <v>784696000.0</v>
+      </c>
+      <c r="CF39">
+        <v>663363000.0</v>
+      </c>
+      <c r="CG39">
+        <v>3466155000.0</v>
+      </c>
+      <c r="CH39">
+        <v>602167000.0</v>
+      </c>
+      <c r="CI39">
+        <v>2619717000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>598221000.0</v>
+      </c>
+      <c r="CK39">
+        <v>812803000.0</v>
+      </c>
+      <c r="CL39">
+        <v>4518488000.0</v>
+      </c>
+      <c r="CM39">
+        <v>1184000000.0</v>
+      </c>
+      <c r="CN39">
+        <v>1793987000.0</v>
+      </c>
+      <c r="CO39">
+        <v>34550000000.0</v>
+      </c>
+      <c r="CP39">
+        <v>3705000000.0</v>
+      </c>
+      <c r="CQ39"/>
+      <c r="CR39">
+        <v>879000000.0</v>
+      </c>
+      <c r="CS39">
+        <v>43108000000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:97">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>10301539000.0</v>
+      </c>
+      <c r="C40">
+        <v>13694004000.0</v>
+      </c>
+      <c r="D40">
+        <v>10708954000.0</v>
+      </c>
+      <c r="E40">
+        <v>39920084000.0</v>
+      </c>
+      <c r="F40">
+        <v>54202952000.0</v>
+      </c>
+      <c r="G40">
+        <v>19436078000.0</v>
+      </c>
+      <c r="H40">
+        <v>8772700000.0</v>
+      </c>
+      <c r="I40">
+        <v>12813751978.0</v>
+      </c>
+      <c r="J40">
+        <v>18759133000.0</v>
+      </c>
+      <c r="K40">
+        <v>18185930000.0</v>
+      </c>
+      <c r="L40">
+        <v>14119820428.0</v>
+      </c>
+      <c r="M40">
+        <v>9939569302.0</v>
+      </c>
+      <c r="N40">
+        <v>14462060801.0</v>
+      </c>
+      <c r="O40">
+        <v>17081081775.0</v>
+      </c>
+      <c r="P40">
+        <v>16259329401.0</v>
+      </c>
+      <c r="Q40">
+        <v>14629671402.0</v>
+      </c>
+      <c r="R40">
+        <v>15056497826.0</v>
+      </c>
+      <c r="S40">
+        <v>16771732433.0</v>
+      </c>
+      <c r="T40">
+        <v>17104434381.0</v>
+      </c>
+      <c r="U40">
+        <v>78735721276.0</v>
+      </c>
+      <c r="V40">
+        <v>69764521672.0</v>
+      </c>
+      <c r="W40">
+        <v>63637760594.0</v>
+      </c>
+      <c r="X40">
+        <v>66600973900.0</v>
+      </c>
+      <c r="Y40">
+        <v>76599765330.0</v>
+      </c>
+      <c r="Z40">
+        <v>80704074931.0</v>
+      </c>
+      <c r="AA40">
+        <v>115805100083.0</v>
+      </c>
+      <c r="AB40">
+        <v>81908618076.0</v>
+      </c>
+      <c r="AC40">
+        <v>78791719933.0</v>
+      </c>
+      <c r="AD40">
+        <v>89332344801.0</v>
+      </c>
+      <c r="AE40">
+        <v>93460452576.0</v>
+      </c>
+      <c r="AF40">
+        <v>88240892133.0</v>
+      </c>
+      <c r="AG40">
+        <v>86501214818.0</v>
+      </c>
+      <c r="AH40">
+        <v>99482466459.0</v>
+      </c>
+      <c r="AI40">
+        <v>94088814407.0</v>
+      </c>
+      <c r="AJ40">
+        <v>88347011588.0</v>
+      </c>
+      <c r="AK40">
+        <v>76843868829.0</v>
+      </c>
+      <c r="AL40">
+        <v>100928440840.0</v>
+      </c>
+      <c r="AM40">
+        <v>100518352582.0</v>
+      </c>
+      <c r="AN40">
+        <v>88162756223.0</v>
+      </c>
+      <c r="AO40">
+        <v>75720278651.0</v>
+      </c>
+      <c r="AP40">
+        <v>89550417595.0</v>
+      </c>
+      <c r="AQ40">
+        <v>84639530494.0</v>
+      </c>
+      <c r="AR40">
+        <v>88196123580.0</v>
+      </c>
+      <c r="AS40">
+        <v>90468082014.0</v>
+      </c>
+      <c r="AT40">
+        <v>88934250450.0</v>
+      </c>
+      <c r="AU40">
+        <v>79856819765.0</v>
+      </c>
+      <c r="AV40">
+        <v>67904659113.0</v>
+      </c>
+      <c r="AW40">
+        <v>63580398142.0</v>
+      </c>
+      <c r="AX40">
+        <v>57432711629.0</v>
+      </c>
+      <c r="AY40">
+        <v>51948544062.0</v>
+      </c>
+      <c r="AZ40">
+        <v>40793512279.0</v>
+      </c>
+      <c r="BA40">
+        <v>33739590527.0</v>
+      </c>
+      <c r="BB40">
+        <v>30536150594.0</v>
+      </c>
+      <c r="BC40">
+        <v>33104382705.0</v>
+      </c>
+      <c r="BD40">
+        <v>31316063000.0</v>
+      </c>
+      <c r="BE40">
+        <v>36201021000.0</v>
+      </c>
+      <c r="BF40">
+        <v>37995518000.0</v>
+      </c>
+      <c r="BG40">
+        <v>33771365000.0</v>
+      </c>
+      <c r="BH40">
+        <v>21090044000.0</v>
+      </c>
+      <c r="BI40">
+        <v>21101777000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>18518196000.0</v>
+      </c>
+      <c r="BK40">
+        <v>22092399000.0</v>
+      </c>
+      <c r="BL40">
+        <v>20109768000.0</v>
+      </c>
+      <c r="BM40">
+        <v>16960618000.0</v>
+      </c>
+      <c r="BN40">
+        <v>17364705000.0</v>
+      </c>
+      <c r="BO40">
+        <v>19483163000.0</v>
+      </c>
+      <c r="BP40">
+        <v>26994771000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>25586862000.0</v>
+      </c>
+      <c r="BR40">
+        <v>30404214000.0</v>
+      </c>
+      <c r="BS40">
+        <v>31987767000.0</v>
+      </c>
+      <c r="BT40">
+        <v>31601750000.0</v>
+      </c>
+      <c r="BU40">
+        <v>28671084000.0</v>
+      </c>
+      <c r="BV40">
+        <v>20712245000.0</v>
+      </c>
+      <c r="BW40">
+        <v>24629677000.0</v>
+      </c>
+      <c r="BX40">
+        <v>35054294000.0</v>
+      </c>
+      <c r="BY40">
+        <v>26893570000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>24563185000.0</v>
+      </c>
+      <c r="CA40">
+        <v>15420711000.0</v>
+      </c>
+      <c r="CB40">
+        <v>22392191000.0</v>
+      </c>
+      <c r="CC40">
+        <v>15726746000.0</v>
+      </c>
+      <c r="CD40">
+        <v>16195157000.0</v>
+      </c>
+      <c r="CE40">
+        <v>12293076000.0</v>
+      </c>
+      <c r="CF40">
+        <v>10974222000.0</v>
+      </c>
+      <c r="CG40">
+        <v>10679207000.0</v>
+      </c>
+      <c r="CH40">
+        <v>15865545000.0</v>
+      </c>
+      <c r="CI40">
+        <v>20229546000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>22175518000.0</v>
+      </c>
+      <c r="CK40">
+        <v>12422314000.0</v>
+      </c>
+      <c r="CL40">
+        <v>10163975000.0</v>
+      </c>
+      <c r="CM40">
+        <v>10466000000.0</v>
+      </c>
+      <c r="CN40">
+        <v>9537222000.0</v>
+      </c>
+      <c r="CO40"/>
+      <c r="CP40">
+        <v>7799000000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
+        <v>5845000000.0</v>
+      </c>
+      <c r="CS40"/>
+    </row>
+    <row r="41" spans="1:97">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>73396244496.0</v>
+      </c>
+      <c r="N41">
+        <v>70619233646.0</v>
+      </c>
+      <c r="O41">
+        <v>74385770226.0</v>
+      </c>
+      <c r="P41">
+        <v>95369285643.0</v>
+      </c>
+      <c r="Q41">
+        <v>97063638663.0</v>
+      </c>
+      <c r="R41">
+        <v>98974518063.0</v>
+      </c>
+      <c r="S41">
+        <v>101318685713.0</v>
+      </c>
+      <c r="T41">
+        <v>91303773134.0</v>
+      </c>
+      <c r="U41">
+        <v>93228293008.0</v>
+      </c>
+      <c r="V41">
+        <v>94234008759.0</v>
+      </c>
+      <c r="W41">
+        <v>94234008759.0</v>
+      </c>
+      <c r="X41">
+        <v>87372326139.0</v>
+      </c>
+      <c r="Y41">
+        <v>87372326139.0</v>
+      </c>
+      <c r="Z41">
+        <v>87372326139.0</v>
+      </c>
+      <c r="AA41">
+        <v>87523052639.0</v>
+      </c>
+      <c r="AB41">
+        <v>70343502701.0</v>
+      </c>
+      <c r="AC41">
+        <v>72961836571.0</v>
+      </c>
+      <c r="AD41">
+        <v>74122021021.0</v>
+      </c>
+      <c r="AE41">
+        <v>74122021021.0</v>
+      </c>
+      <c r="AF41">
+        <v>75824040171.0</v>
+      </c>
+      <c r="AG41">
+        <v>75318166400.0</v>
+      </c>
+      <c r="AH41">
+        <v>75824040200.0</v>
+      </c>
+      <c r="AI41">
+        <v>75824040200.0</v>
+      </c>
+      <c r="AJ41">
+        <v>61795192500.0</v>
+      </c>
+      <c r="AK41">
+        <v>62676337300.0</v>
+      </c>
+      <c r="AL41">
+        <v>62676337300.0</v>
+      </c>
+      <c r="AM41">
+        <v>62676337300.0</v>
+      </c>
+      <c r="AN41">
+        <v>51037129200.0</v>
+      </c>
+      <c r="AO41">
+        <v>51037129200.0</v>
+      </c>
+      <c r="AP41">
+        <v>51037129200.0</v>
+      </c>
+      <c r="AQ41">
+        <v>51037129200.0</v>
+      </c>
+      <c r="AR41">
+        <v>21657369500.0</v>
+      </c>
+      <c r="AS41">
+        <v>22163726500.0</v>
+      </c>
+      <c r="AT41">
+        <v>22933892100.0</v>
+      </c>
+      <c r="AU41">
+        <v>23968711800.0</v>
+      </c>
+      <c r="AV41">
+        <v>18139084700.0</v>
+      </c>
+      <c r="AW41">
+        <v>18139084700.0</v>
+      </c>
+      <c r="AX41">
+        <v>19054879200.0</v>
+      </c>
+      <c r="AY41">
+        <v>19054879200.0</v>
+      </c>
+      <c r="AZ41">
+        <v>17681693800.0</v>
+      </c>
+      <c r="BA41">
+        <v>18337118300.0</v>
+      </c>
+      <c r="BB41">
+        <v>19418273800.0</v>
+      </c>
+      <c r="BC41">
+        <v>19418273800.0</v>
+      </c>
+      <c r="BD41">
+        <v>14921919800.0</v>
+      </c>
+      <c r="BE41">
+        <v>16088366800.0</v>
+      </c>
+      <c r="BF41">
+        <v>16957874800.0</v>
+      </c>
+      <c r="BG41">
+        <v>17144244800.0</v>
+      </c>
+      <c r="BH41">
+        <v>13703848200.0</v>
+      </c>
+      <c r="BI41">
+        <v>14093369700.0</v>
+      </c>
+      <c r="BJ41">
+        <v>14502681200.0</v>
+      </c>
+      <c r="BK41">
+        <v>15238640900.0</v>
+      </c>
+      <c r="BL41">
+        <v>12303726400.0</v>
+      </c>
+      <c r="BM41">
+        <v>12972991100.0</v>
+      </c>
+      <c r="BN41">
+        <v>13458522100.0</v>
+      </c>
+      <c r="BO41">
+        <v>13811729600.0</v>
+      </c>
+      <c r="BP41">
+        <v>11600484600.0</v>
+      </c>
+      <c r="BQ41">
+        <v>12657163100.0</v>
+      </c>
+      <c r="BR41">
+        <v>12976460600.0</v>
+      </c>
+      <c r="BS41">
+        <v>13326393100.0</v>
+      </c>
+      <c r="BT41">
+        <v>11310243000.0</v>
+      </c>
+      <c r="BU41">
+        <v>11576267000.0</v>
+      </c>
+      <c r="BV41">
+        <v>11859257700.0</v>
+      </c>
+      <c r="BW41">
+        <v>12281193700.0</v>
+      </c>
+      <c r="BX41">
+        <v>7320252700.0</v>
+      </c>
+      <c r="BY41">
+        <v>12197635200.0</v>
+      </c>
+      <c r="BZ41">
+        <v>12197635200.0</v>
+      </c>
+      <c r="CA41">
+        <v>9338531000.0</v>
+      </c>
+      <c r="CB41">
+        <v>9338531000.0</v>
+      </c>
+      <c r="CC41">
+        <v>9338531000.0</v>
+      </c>
+      <c r="CD41">
+        <v>9338531000.0</v>
+      </c>
+      <c r="CE41">
+        <v>7402641000.0</v>
+      </c>
+      <c r="CF41">
+        <v>7402641000.0</v>
+      </c>
+      <c r="CG41">
+        <v>7402641000.0</v>
+      </c>
+      <c r="CH41">
+        <v>7402641000.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41">
+        <v>2907863000.0</v>
+      </c>
+      <c r="CL41">
+        <v>2907863000.0</v>
+      </c>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+    </row>
+    <row r="42" spans="1:97">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="C42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="D42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="E42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="F42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="G42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="H42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="I42">
+        <v>-8163370000.0</v>
+      </c>
+      <c r="J42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="K42">
+        <v>1954630000.0</v>
+      </c>
+      <c r="L42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="M42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="N42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="O42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="P42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="Q42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="R42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="S42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="T42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="U42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="V42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="W42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="X42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="Y42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="Z42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AA42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AB42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AC42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AD42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AE42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AF42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AG42">
+        <v>11722630221.0</v>
+      </c>
+      <c r="AH42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AI42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AK42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AL42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AM42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AN42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AO42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AP42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AR42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AS42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AT42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AU42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AV42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AW42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AX42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AY42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="AZ42">
+        <v>1982575100.0</v>
+      </c>
+      <c r="BA42">
+        <v>1982575100.0</v>
+      </c>
+      <c r="BB42">
+        <v>1982575100.0</v>
+      </c>
+      <c r="BC42">
+        <v>1954630221.0</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+    </row>
+    <row r="43" spans="1:97">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+    </row>
+    <row r="44" spans="1:97">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+    </row>
+    <row r="45" spans="1:97">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+    </row>
+    <row r="46" spans="1:97">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>79492537000.0</v>
+      </c>
+      <c r="C46">
+        <v>80579571000.0</v>
+      </c>
+      <c r="D46">
+        <v>79890996000.0</v>
+      </c>
+      <c r="E46">
+        <v>80646278000.0</v>
+      </c>
+      <c r="F46">
+        <v>81614571000.0</v>
+      </c>
+      <c r="G46">
+        <v>83456548000.0</v>
+      </c>
+      <c r="H46">
+        <v>85098260000.0</v>
+      </c>
+      <c r="I46">
+        <v>83764252000.0</v>
+      </c>
+      <c r="J46">
+        <v>81218818000.0</v>
+      </c>
+      <c r="K46">
+        <v>83049241000.0</v>
+      </c>
+      <c r="L46">
+        <v>82264452449.0</v>
+      </c>
+      <c r="M46">
+        <v>84324114750.0</v>
+      </c>
+      <c r="N46">
+        <v>84823550686.0</v>
+      </c>
+      <c r="O46">
+        <v>86904173860.0</v>
+      </c>
+      <c r="P46">
+        <v>83812990968.0</v>
+      </c>
+      <c r="Q46">
+        <v>85846031890.0</v>
+      </c>
+      <c r="R46">
+        <v>88086667065.0</v>
+      </c>
+      <c r="S46">
+        <v>87973142651.0</v>
+      </c>
+      <c r="T46">
+        <v>88816895379.0</v>
+      </c>
+      <c r="U46">
+        <v>91153906031.0</v>
+      </c>
+      <c r="V46">
+        <v>89622273653.0</v>
+      </c>
+      <c r="W46">
+        <v>92288243179.0</v>
+      </c>
+      <c r="X46">
+        <v>81731594496.0</v>
+      </c>
+      <c r="Y46">
+        <v>82281193777.0</v>
+      </c>
+      <c r="Z46">
+        <v>80984468134.0</v>
+      </c>
+      <c r="AA46">
+        <v>78832191819.0</v>
+      </c>
+      <c r="AB46">
+        <v>81018193841.0</v>
+      </c>
+      <c r="AC46">
+        <v>83521290029.0</v>
+      </c>
+      <c r="AD46">
+        <v>86126074771.0</v>
+      </c>
+      <c r="AE46">
+        <v>88577346166.0</v>
+      </c>
+      <c r="AF46">
+        <v>90240600934.0</v>
+      </c>
+      <c r="AG46">
+        <v>93211949015.0</v>
+      </c>
+      <c r="AH46">
+        <v>96331887994.0</v>
+      </c>
+      <c r="AI46">
+        <v>97577993791.0</v>
+      </c>
+      <c r="AJ46">
+        <v>149489012550.0</v>
+      </c>
+      <c r="AK46">
+        <v>129665476954.0</v>
+      </c>
+      <c r="AL46">
+        <v>121902780946.0</v>
+      </c>
+      <c r="AM46">
+        <v>120394121583.0</v>
+      </c>
+      <c r="AN46">
+        <v>110182802446.0</v>
+      </c>
+      <c r="AO46">
+        <v>109960845209.0</v>
+      </c>
+      <c r="AP46">
+        <v>110447168011.0</v>
+      </c>
+      <c r="AQ46">
+        <v>112954807003.0</v>
+      </c>
+      <c r="AR46">
+        <v>99911750674.0</v>
+      </c>
+      <c r="AS46">
+        <v>101408651216.0</v>
+      </c>
+      <c r="AT46">
+        <v>102336130141.0</v>
+      </c>
+      <c r="AU46">
+        <v>101606366543.0</v>
+      </c>
+      <c r="AV46">
+        <v>81292406939.0</v>
+      </c>
+      <c r="AW46">
+        <v>76103145777.0</v>
+      </c>
+      <c r="AX46">
+        <v>66713513017.0</v>
+      </c>
+      <c r="AY46">
+        <v>60440970754.0</v>
+      </c>
+      <c r="AZ46">
+        <v>29018251256.0</v>
+      </c>
+      <c r="BA46">
+        <v>28650247423.0</v>
+      </c>
+      <c r="BB46">
+        <v>29062417756.0</v>
+      </c>
+      <c r="BC46">
+        <v>30423508490.0</v>
+      </c>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+    </row>
+    <row r="47" spans="1:97">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>80579570550.0</v>
+      </c>
+      <c r="D47">
+        <v>79890995950.0</v>
+      </c>
+      <c r="E47">
+        <v>80646277640.0</v>
+      </c>
+      <c r="F47">
+        <v>81614570550.0</v>
+      </c>
+      <c r="G47">
+        <v>83456548330.0</v>
+      </c>
+      <c r="H47">
+        <v>85098260410.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>82264452450.0</v>
+      </c>
+      <c r="M47">
+        <v>84324114750.0</v>
+      </c>
+      <c r="N47">
+        <v>84823550686.0</v>
+      </c>
+      <c r="O47">
+        <v>86904173860.0</v>
+      </c>
+      <c r="P47">
+        <v>83812990968.0</v>
+      </c>
+      <c r="Q47">
+        <v>85846031890.0</v>
+      </c>
+      <c r="R47">
+        <v>88086667065.0</v>
+      </c>
+      <c r="S47">
+        <v>87973142651.0</v>
+      </c>
+      <c r="T47">
+        <v>88816895379.0</v>
+      </c>
+      <c r="U47">
+        <v>91153906031.0</v>
+      </c>
+      <c r="V47">
+        <v>89622273653.0</v>
+      </c>
+      <c r="W47">
+        <v>92288243179.0</v>
+      </c>
+      <c r="X47">
+        <v>81731594496.0</v>
+      </c>
+      <c r="Y47">
+        <v>82281193777.0</v>
+      </c>
+      <c r="Z47">
+        <v>80984468134.0</v>
+      </c>
+      <c r="AA47">
+        <v>78832191819.0</v>
+      </c>
+      <c r="AB47">
+        <v>81018193840.0</v>
+      </c>
+      <c r="AC47">
+        <v>83521290029.0</v>
+      </c>
+      <c r="AD47">
+        <v>86126074771.0</v>
+      </c>
+      <c r="AE47">
+        <v>88577346166.0</v>
+      </c>
+      <c r="AF47">
+        <v>90240600934.0</v>
+      </c>
+      <c r="AG47">
+        <v>93211949000.0</v>
+      </c>
+      <c r="AH47">
+        <v>96331888000.0</v>
+      </c>
+      <c r="AI47">
+        <v>97577993800.0</v>
+      </c>
+      <c r="AJ47">
+        <v>149489012600.0</v>
+      </c>
+      <c r="AK47">
+        <v>129665477000.0</v>
+      </c>
+      <c r="AL47">
+        <v>121902780900.0</v>
+      </c>
+      <c r="AM47">
+        <v>120394121600.0</v>
+      </c>
+      <c r="AN47">
+        <v>110182802400.0</v>
+      </c>
+      <c r="AO47">
+        <v>109960845200.0</v>
+      </c>
+      <c r="AP47">
+        <v>110447168000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>112954807000.0</v>
+      </c>
+      <c r="AR47">
+        <v>99911750700.0</v>
+      </c>
+      <c r="AS47">
+        <v>101408651200.0</v>
+      </c>
+      <c r="AT47">
+        <v>102336130100.0</v>
+      </c>
+      <c r="AU47">
+        <v>101606366500.0</v>
+      </c>
+      <c r="AV47">
+        <v>81292406900.0</v>
+      </c>
+      <c r="AW47">
+        <v>76103145800.0</v>
+      </c>
+      <c r="AX47">
+        <v>66713513000.0</v>
+      </c>
+      <c r="AY47">
+        <v>60440970800.0</v>
+      </c>
+      <c r="AZ47">
+        <v>29018251300.0</v>
+      </c>
+      <c r="BA47">
+        <v>28650247400.0</v>
+      </c>
+      <c r="BB47">
+        <v>29062417800.0</v>
+      </c>
+      <c r="BC47">
+        <v>30423508500.0</v>
+      </c>
+      <c r="BD47">
+        <v>21579064400.0</v>
+      </c>
+      <c r="BE47">
+        <v>17728488900.0</v>
+      </c>
+      <c r="BF47">
+        <v>18307801600.0</v>
+      </c>
+      <c r="BG47">
+        <v>18552158700.0</v>
+      </c>
+      <c r="BH47">
+        <v>18194362300.0</v>
+      </c>
+      <c r="BI47">
+        <v>18730914800.0</v>
+      </c>
+      <c r="BJ47">
+        <v>17911973600.0</v>
+      </c>
+      <c r="BK47">
+        <v>18208724200.0</v>
+      </c>
+      <c r="BL47">
+        <v>18684106700.0</v>
+      </c>
+      <c r="BM47">
+        <v>19323322300.0</v>
+      </c>
+      <c r="BN47">
+        <v>19432317400.0</v>
+      </c>
+      <c r="BO47">
+        <v>19613637500.0</v>
+      </c>
+      <c r="BP47">
+        <v>19052117700.0</v>
+      </c>
+      <c r="BQ47">
+        <v>18014836900.0</v>
+      </c>
+      <c r="BR47">
+        <v>18162334600.0</v>
+      </c>
+      <c r="BS47">
+        <v>18837324500.0</v>
+      </c>
+      <c r="BT47">
+        <v>18714501100.0</v>
+      </c>
+      <c r="BU47">
+        <v>19203028000.0</v>
+      </c>
+      <c r="BV47">
+        <v>18598401600.0</v>
+      </c>
+      <c r="BW47">
+        <v>17166383900.0</v>
+      </c>
+      <c r="BX47">
+        <v>18037381500.0</v>
+      </c>
+      <c r="BY47">
+        <v>16378571100.0</v>
+      </c>
+      <c r="BZ47">
+        <v>16640341200.0</v>
+      </c>
+      <c r="CA47">
+        <v>16913249000.0</v>
+      </c>
+      <c r="CB47">
+        <v>17296811000.0</v>
+      </c>
+      <c r="CC47">
+        <v>17254074000.0</v>
+      </c>
+      <c r="CD47">
+        <v>17433335000.0</v>
+      </c>
+      <c r="CE47">
+        <v>18166015000.0</v>
+      </c>
+      <c r="CF47">
+        <v>17799030000.0</v>
+      </c>
+      <c r="CG47">
+        <v>17925526000.0</v>
+      </c>
+      <c r="CH47">
+        <v>18224938000.0</v>
+      </c>
+      <c r="CI47">
+        <v>17806893000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>17780378000.0</v>
+      </c>
+      <c r="CK47">
+        <v>18058775000.0</v>
+      </c>
+      <c r="CL47">
+        <v>15420380000.0</v>
+      </c>
+      <c r="CM47">
+        <v>15843000000.0</v>
+      </c>
+      <c r="CN47">
+        <v>15869402000.0</v>
+      </c>
+      <c r="CO47">
+        <v>16337000000.0</v>
+      </c>
+      <c r="CP47">
+        <v>16570000000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>17215000000.0</v>
+      </c>
+      <c r="CR47">
+        <v>17871000000.0</v>
+      </c>
+      <c r="CS47">
+        <v>18398000000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:97">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>392299250000.0</v>
+      </c>
+      <c r="C48">
+        <v>405570407000.0</v>
+      </c>
+      <c r="D48">
+        <v>407862214000.0</v>
+      </c>
+      <c r="E48">
+        <v>424279099000.0</v>
+      </c>
+      <c r="F48">
+        <v>430716091000.0</v>
+      </c>
+      <c r="G48">
+        <v>436765866000.0</v>
+      </c>
+      <c r="H48">
+        <v>426775359000.0</v>
+      </c>
+      <c r="I48">
+        <v>435822117000.0</v>
+      </c>
+      <c r="J48">
+        <v>431888300000.0</v>
+      </c>
+      <c r="K48">
+        <v>427295025000.0</v>
+      </c>
+      <c r="L48">
+        <v>429460520363.0</v>
+      </c>
+      <c r="M48">
+        <v>409431650642.0</v>
+      </c>
+      <c r="N48">
+        <v>417496449117.0</v>
+      </c>
+      <c r="O48">
+        <v>410826108038.0</v>
+      </c>
+      <c r="P48">
+        <v>399823866158.0</v>
+      </c>
+      <c r="Q48">
+        <v>392431771195.0</v>
+      </c>
+      <c r="R48">
+        <v>390951822652.0</v>
+      </c>
+      <c r="S48">
+        <v>381454971274.0</v>
+      </c>
+      <c r="T48">
+        <v>364930116030.0</v>
+      </c>
+      <c r="U48">
+        <v>374471466600.0</v>
+      </c>
+      <c r="V48">
+        <v>390978325070.0</v>
+      </c>
+      <c r="W48">
+        <v>389170821525.0</v>
+      </c>
+      <c r="X48">
+        <v>417964552315.0</v>
+      </c>
+      <c r="Y48">
+        <v>411217399191.0</v>
+      </c>
+      <c r="Z48">
+        <v>427897193085.0</v>
+      </c>
+      <c r="AA48">
+        <v>414728999509.0</v>
+      </c>
+      <c r="AB48">
+        <v>425691451016.0</v>
+      </c>
+      <c r="AC48">
+        <v>426285570903.0</v>
+      </c>
+      <c r="AD48">
+        <v>423697679973.0</v>
+      </c>
+      <c r="AE48">
+        <v>421199931854.0</v>
+      </c>
+      <c r="AF48">
+        <v>410624442503.0</v>
+      </c>
+      <c r="AG48">
+        <v>409609496197.0</v>
+      </c>
+      <c r="AH48">
+        <v>405822057601.0</v>
+      </c>
+      <c r="AI48">
+        <v>398336457796.0</v>
+      </c>
+      <c r="AJ48">
+        <v>406042832104.0</v>
+      </c>
+      <c r="AK48">
+        <v>426369471831.0</v>
+      </c>
+      <c r="AL48">
+        <v>422195036432.0</v>
+      </c>
+      <c r="AM48">
+        <v>416632462950.0</v>
+      </c>
+      <c r="AN48">
+        <v>414899622588.0</v>
+      </c>
+      <c r="AO48">
+        <v>418745821868.0</v>
+      </c>
+      <c r="AP48">
+        <v>407544443447.0</v>
+      </c>
+      <c r="AQ48">
+        <v>400628865950.0</v>
+      </c>
+      <c r="AR48">
+        <v>405107384610.0</v>
+      </c>
+      <c r="AS48">
+        <v>403936564121.0</v>
+      </c>
+      <c r="AT48">
+        <v>395972931408.0</v>
+      </c>
+      <c r="AU48">
+        <v>371963039174.0</v>
+      </c>
+      <c r="AV48">
+        <v>371967383749.0</v>
+      </c>
+      <c r="AW48">
+        <v>377289575275.0</v>
+      </c>
+      <c r="AX48">
+        <v>370330180541.0</v>
+      </c>
+      <c r="AY48">
+        <v>361813707622.0</v>
+      </c>
+      <c r="AZ48">
+        <v>336607478983.0</v>
+      </c>
+      <c r="BA48">
+        <v>344629706645.0</v>
+      </c>
+      <c r="BB48">
+        <v>331260999403.0</v>
+      </c>
+      <c r="BC48">
+        <v>317858756806.0</v>
+      </c>
+      <c r="BD48">
+        <v>296126401100.0</v>
+      </c>
+      <c r="BE48">
+        <v>277798436600.0</v>
+      </c>
+      <c r="BF48">
+        <v>264429743000.0</v>
+      </c>
+      <c r="BG48">
+        <v>248089835200.0</v>
+      </c>
+      <c r="BH48">
+        <v>235544544100.0</v>
+      </c>
+      <c r="BI48">
+        <v>232550145300.0</v>
+      </c>
+      <c r="BJ48">
+        <v>217234438100.0</v>
+      </c>
+      <c r="BK48">
+        <v>205957887500.0</v>
+      </c>
+      <c r="BL48">
+        <v>194941376600.0</v>
+      </c>
+      <c r="BM48">
+        <v>191254841100.0</v>
+      </c>
+      <c r="BN48">
+        <v>181842435900.0</v>
+      </c>
+      <c r="BO48">
+        <v>173828588100.0</v>
+      </c>
+      <c r="BP48">
+        <v>157581513400.0</v>
+      </c>
+      <c r="BQ48">
+        <v>157731890200.0</v>
+      </c>
+      <c r="BR48">
+        <v>154103849500.0</v>
+      </c>
+      <c r="BS48">
+        <v>147237419000.0</v>
+      </c>
+      <c r="BT48">
+        <v>132271578300.0</v>
+      </c>
+      <c r="BU48">
+        <v>128846883700.0</v>
+      </c>
+      <c r="BV48">
+        <v>123341054700.0</v>
+      </c>
+      <c r="BW48">
+        <v>115899026000.0</v>
+      </c>
+      <c r="BX48">
+        <v>107401854200.0</v>
+      </c>
+      <c r="BY48">
+        <v>106744232200.0</v>
+      </c>
+      <c r="BZ48">
+        <v>101606079400.0</v>
+      </c>
+      <c r="CA48">
+        <v>85681393000.0</v>
+      </c>
+      <c r="CB48">
+        <v>84566897000.0</v>
+      </c>
+      <c r="CC48">
+        <v>80832322000.0</v>
+      </c>
+      <c r="CD48">
+        <v>76693456000.0</v>
+      </c>
+      <c r="CE48">
+        <v>77663980000.0</v>
+      </c>
+      <c r="CF48">
+        <v>76883219000.0</v>
+      </c>
+      <c r="CG48">
+        <v>70660716000.0</v>
+      </c>
+      <c r="CH48">
+        <v>63372102000.0</v>
+      </c>
+      <c r="CI48">
+        <v>56218841000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>52083483000.0</v>
+      </c>
+      <c r="CK48">
+        <v>50136179000.0</v>
+      </c>
+      <c r="CL48">
+        <v>46776260000.0</v>
+      </c>
+      <c r="CM48">
+        <v>44978000000.0</v>
+      </c>
+      <c r="CN48">
+        <v>38367225000.0</v>
+      </c>
+      <c r="CO48">
+        <v>37949000000.0</v>
+      </c>
+      <c r="CP48">
+        <v>30112000000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>37826000000.0</v>
+      </c>
+      <c r="CR48">
+        <v>29829000000.0</v>
+      </c>
+      <c r="CS48">
+        <v>25538000000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:97">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+    </row>
+    <row r="50" spans="1:97">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+    </row>
+    <row r="51" spans="1:97">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>25703134000.0</v>
+      </c>
+      <c r="C51">
+        <v>25694850000.0</v>
+      </c>
+      <c r="D51">
+        <v>25686664000.0</v>
+      </c>
+      <c r="E51">
+        <v>48743987000.0</v>
+      </c>
+      <c r="F51">
+        <v>49786515000.0</v>
+      </c>
+      <c r="G51">
+        <v>50829236000.0</v>
+      </c>
+      <c r="H51">
+        <v>51872147000.0</v>
+      </c>
+      <c r="I51">
+        <v>53626765000.0</v>
+      </c>
+      <c r="J51">
+        <v>70647508000.0</v>
+      </c>
+      <c r="K51">
+        <v>71921344000.0</v>
+      </c>
+      <c r="L51">
+        <v>78966085922.0</v>
+      </c>
+      <c r="M51">
+        <v>81904439516.0</v>
+      </c>
+      <c r="N51">
+        <v>37623165955.0</v>
+      </c>
+      <c r="O51">
+        <v>37592260847.0</v>
+      </c>
+      <c r="P51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="R51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="S51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="T51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="U51">
+        <v>35849636850.0</v>
+      </c>
+      <c r="V51">
+        <v>35839626770.0</v>
+      </c>
+      <c r="W51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="X51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+    </row>
+    <row r="52" spans="1:97">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>25703134000.0</v>
+      </c>
+      <c r="C52">
+        <v>25694850000.0</v>
+      </c>
+      <c r="D52">
+        <v>25686664000.0</v>
+      </c>
+      <c r="E52">
+        <v>37813052000.0</v>
+      </c>
+      <c r="F52">
+        <v>38855579000.0</v>
+      </c>
+      <c r="G52">
+        <v>39898300000.0</v>
+      </c>
+      <c r="H52">
+        <v>36058905000.0</v>
+      </c>
+      <c r="I52">
+        <v>37797529000.0</v>
+      </c>
+      <c r="J52">
+        <v>42942337000.0</v>
+      </c>
+      <c r="K52">
+        <v>43557803000.0</v>
+      </c>
+      <c r="L52">
+        <v>44619240450.0</v>
+      </c>
+      <c r="M52">
+        <v>46654439516.0</v>
+      </c>
+      <c r="N52">
+        <v>35653756184.0</v>
+      </c>
+      <c r="O52">
+        <v>35602735117.0</v>
+      </c>
+      <c r="P52">
+        <v>-14208409807.0</v>
+      </c>
+      <c r="Q52">
+        <v>-16140420092.0</v>
+      </c>
+      <c r="R52">
+        <v>-33607997487.0</v>
+      </c>
+      <c r="S52">
+        <v>-39178478439.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>849636850.0</v>
+      </c>
+      <c r="V52">
+        <v>839626770.0</v>
+      </c>
+      <c r="W52">
+        <v>35846423382.0</v>
+      </c>
+      <c r="X52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="Y52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>35000000000.0</v>
+      </c>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+    </row>
+    <row r="53" spans="1:97">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
+        <v>0.0</v>
+      </c>
+      <c r="F53">
+        <v>6060675000.0</v>
+      </c>
+      <c r="G53">
+        <v>2275455000.0</v>
+      </c>
+      <c r="H53">
+        <v>6004727000.0</v>
+      </c>
+      <c r="I53">
+        <v>5825659000.0</v>
+      </c>
+      <c r="J53">
+        <v>5825659000.0</v>
+      </c>
+      <c r="K53">
+        <v>5715375000.0</v>
+      </c>
+      <c r="L53">
+        <v>61422762004.0</v>
+      </c>
+      <c r="M53">
+        <v>47906975600.0</v>
+      </c>
+      <c r="N53">
+        <v>41361879240.0</v>
+      </c>
+      <c r="O53">
+        <v>48084719917.0</v>
+      </c>
+      <c r="P53">
+        <v>40927871921.0</v>
+      </c>
+      <c r="Q53">
+        <v>40773677390.0</v>
+      </c>
+      <c r="R53">
+        <v>40410907641.0</v>
+      </c>
+      <c r="S53">
+        <v>37493496823.0</v>
+      </c>
+      <c r="T53">
+        <v>36981460197.0</v>
+      </c>
+      <c r="U53">
+        <v>20827789288.0</v>
+      </c>
+      <c r="V53">
+        <v>20440853731.0</v>
+      </c>
+      <c r="W53">
+        <v>20475657622.0</v>
+      </c>
+      <c r="X53">
+        <v>19561271108.0</v>
+      </c>
+      <c r="Y53">
+        <v>19278600050.0</v>
+      </c>
+      <c r="Z53">
+        <v>18559673325.0</v>
+      </c>
+      <c r="AA53">
+        <v>57156522205.0</v>
+      </c>
+      <c r="AB53">
+        <v>17581544814.0</v>
+      </c>
+      <c r="AC53">
+        <v>29328218335.0</v>
+      </c>
+      <c r="AD53">
+        <v>28925407627.0</v>
+      </c>
+      <c r="AE53">
+        <v>66848420026.0</v>
+      </c>
+      <c r="AF53">
+        <v>27075078000.0</v>
+      </c>
+      <c r="AG53">
+        <v>26483398532.0</v>
+      </c>
+      <c r="AH53">
+        <v>26214778824.0</v>
+      </c>
+      <c r="AI53">
+        <v>64548909620.0</v>
+      </c>
+      <c r="AJ53">
+        <v>17872919301.0</v>
+      </c>
+      <c r="AK53">
+        <v>17359962333.0</v>
+      </c>
+      <c r="AL53">
+        <v>19394002142.0</v>
+      </c>
+      <c r="AM53">
+        <v>64045096060.0</v>
+      </c>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53">
+        <v>54458526684.0</v>
+      </c>
+      <c r="AR53">
+        <v>334767194.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53">
+        <v>1728220984.0</v>
+      </c>
+      <c r="AU53">
+        <v>1613410820.0</v>
+      </c>
+      <c r="AV53">
+        <v>1310478393.0</v>
+      </c>
+      <c r="AW53">
+        <v>1294145945.0</v>
+      </c>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+    </row>
+    <row r="54" spans="1:97">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+    </row>
+    <row r="55" spans="1:97">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>603273049000.0</v>
+      </c>
+      <c r="C55">
+        <v>625290035000.0</v>
+      </c>
+      <c r="D55">
+        <v>608268885000.0</v>
+      </c>
+      <c r="E55">
+        <v>642292723000.0</v>
+      </c>
+      <c r="F55">
+        <v>664201667000.0</v>
+      </c>
+      <c r="G55">
+        <v>714173449000.0</v>
+      </c>
+      <c r="H55">
+        <v>671070551000.0</v>
+      </c>
+      <c r="I55">
+        <v>682720784000.0</v>
+      </c>
+      <c r="J55">
+        <v>724142433000.0</v>
+      </c>
+      <c r="K55">
+        <v>742886860000.0</v>
+      </c>
+      <c r="L55">
+        <v>738747913730.0</v>
+      </c>
+      <c r="M55">
+        <v>705542256103.0</v>
+      </c>
+      <c r="N55">
+        <v>672275858886.0</v>
+      </c>
+      <c r="O55">
+        <v>684497878481.0</v>
+      </c>
+      <c r="P55">
+        <v>675593016276.0</v>
+      </c>
+      <c r="Q55">
+        <v>669495024061.0</v>
+      </c>
+      <c r="R55">
+        <v>697368807745.0</v>
+      </c>
+      <c r="S55">
+        <v>692582711193.0</v>
+      </c>
+      <c r="T55">
+        <v>646963501128.0</v>
+      </c>
+      <c r="U55">
+        <v>642704948650.0</v>
+      </c>
+      <c r="V55">
+        <v>656164691571.0</v>
+      </c>
+      <c r="W55">
+        <v>647829858922.0</v>
+      </c>
+      <c r="X55">
+        <v>671793576491.0</v>
+      </c>
+      <c r="Y55">
+        <v>675310196506.0</v>
+      </c>
+      <c r="Z55">
+        <v>699496676062.0</v>
+      </c>
+      <c r="AA55">
+        <v>688017892312.0</v>
+      </c>
+      <c r="AB55">
+        <v>683414424906.0</v>
+      </c>
+      <c r="AC55">
+        <v>678740749216.0</v>
+      </c>
+      <c r="AD55">
+        <v>691330635803.0</v>
+      </c>
+      <c r="AE55">
+        <v>696192628101.0</v>
+      </c>
+      <c r="AF55">
+        <v>680501538077.0</v>
+      </c>
+      <c r="AG55">
+        <v>675295684028.0</v>
+      </c>
+      <c r="AH55">
+        <v>687999596637.0</v>
+      </c>
+      <c r="AI55">
+        <v>681937947736.0</v>
+      </c>
+      <c r="AJ55">
+        <v>655099051652.0</v>
+      </c>
+      <c r="AK55">
+        <v>666182227022.0</v>
+      </c>
+      <c r="AL55">
+        <v>686734945684.0</v>
+      </c>
+      <c r="AM55">
+        <v>685812995987.0</v>
+      </c>
+      <c r="AN55">
+        <v>651909823489.0</v>
+      </c>
+      <c r="AO55">
+        <v>644777835238.0</v>
+      </c>
+      <c r="AP55">
+        <v>649910324554.0</v>
+      </c>
+      <c r="AQ55">
+        <v>639330150373.0</v>
+      </c>
+      <c r="AR55">
+        <v>618795024964.0</v>
+      </c>
+      <c r="AS55">
+        <v>619842824780.0</v>
+      </c>
+      <c r="AT55">
+        <v>614189290982.0</v>
+      </c>
+      <c r="AU55">
+        <v>605165911239.0</v>
+      </c>
+      <c r="AV55">
+        <v>557866957351.0</v>
+      </c>
+      <c r="AW55">
+        <v>561912644617.0</v>
+      </c>
+      <c r="AX55">
+        <v>546179683403.0</v>
+      </c>
+      <c r="AY55">
+        <v>498567897161.0</v>
+      </c>
+      <c r="AZ55">
+        <v>465647310515.0</v>
+      </c>
+      <c r="BA55">
+        <v>464220770989.0</v>
+      </c>
+      <c r="BB55">
+        <v>450036296549.0</v>
+      </c>
+      <c r="BC55">
+        <v>433497042140.0</v>
+      </c>
+      <c r="BD55">
+        <v>405367095000.0</v>
+      </c>
+      <c r="BE55">
+        <v>393726507000.0</v>
+      </c>
+      <c r="BF55">
+        <v>385345123600.0</v>
+      </c>
+      <c r="BG55">
+        <v>365815749600.0</v>
+      </c>
+      <c r="BH55">
+        <v>333590588700.0</v>
+      </c>
+      <c r="BI55">
+        <v>337441005600.0</v>
+      </c>
+      <c r="BJ55">
+        <v>311879448000.0</v>
+      </c>
+      <c r="BK55">
+        <v>303899974800.0</v>
+      </c>
+      <c r="BL55">
+        <v>286626961900.0</v>
+      </c>
+      <c r="BM55">
+        <v>281231601000.0</v>
+      </c>
+      <c r="BN55">
+        <v>271179704700.0</v>
+      </c>
+      <c r="BO55">
+        <v>271366371300.0</v>
+      </c>
+      <c r="BP55">
+        <v>256921216000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>258035500600.0</v>
+      </c>
+      <c r="BR55">
+        <v>255379525500.0</v>
+      </c>
+      <c r="BS55">
+        <v>253141852400.0</v>
+      </c>
+      <c r="BT55">
+        <v>234390553000.0</v>
+      </c>
+      <c r="BU55">
+        <v>235172406100.0</v>
+      </c>
+      <c r="BV55">
+        <v>219468142600.0</v>
+      </c>
+      <c r="BW55">
+        <v>216129508800.0</v>
+      </c>
+      <c r="BX55">
+        <v>214162301100.0</v>
+      </c>
+      <c r="BY55">
+        <v>205551990200.0</v>
+      </c>
+      <c r="BZ55">
+        <v>201133503800.0</v>
+      </c>
+      <c r="CA55">
+        <v>174235595000.0</v>
+      </c>
+      <c r="CB55">
+        <v>178858130000.0</v>
+      </c>
+      <c r="CC55">
+        <v>167768083000.0</v>
+      </c>
+      <c r="CD55">
+        <v>165030141000.0</v>
+      </c>
+      <c r="CE55">
+        <v>158756481000.0</v>
+      </c>
+      <c r="CF55">
+        <v>154832685000.0</v>
+      </c>
+      <c r="CG55">
+        <v>152654047000.0</v>
+      </c>
+      <c r="CH55">
+        <v>146703433000.0</v>
+      </c>
+      <c r="CI55">
+        <v>136852639000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>135466557000.0</v>
+      </c>
+      <c r="CK55">
+        <v>124920745000.0</v>
+      </c>
+      <c r="CL55">
+        <v>119864987000.0</v>
+      </c>
+      <c r="CM55">
+        <v>113251000000.0</v>
+      </c>
+      <c r="CN55">
+        <v>108262574000.0</v>
+      </c>
+      <c r="CO55">
+        <v>100725000000.0</v>
+      </c>
+      <c r="CP55">
+        <v>100099000000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>110473000000.0</v>
+      </c>
+      <c r="CR55">
+        <v>104719000000.0</v>
+      </c>
+      <c r="CS55">
+        <v>99126000000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:97">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>373512636000.0</v>
+      </c>
+      <c r="C56">
+        <v>394592019000.0</v>
+      </c>
+      <c r="D56">
+        <v>383557519000.0</v>
+      </c>
+      <c r="E56">
+        <v>412251987000.0</v>
+      </c>
+      <c r="F56">
+        <v>424292240000.0</v>
+      </c>
+      <c r="G56">
+        <v>466483294000.0</v>
+      </c>
+      <c r="H56">
+        <v>429035667000.0</v>
+      </c>
+      <c r="I56">
+        <v>415754004000.0</v>
+      </c>
+      <c r="J56">
+        <v>462360512000.0</v>
+      </c>
+      <c r="K56">
+        <v>481765550000.0</v>
+      </c>
+      <c r="L56">
+        <v>533229119823.0</v>
+      </c>
+      <c r="M56">
+        <v>497823277458.0</v>
+      </c>
+      <c r="N56">
+        <v>463628918870.0</v>
+      </c>
+      <c r="O56">
+        <v>473379372904.0</v>
+      </c>
+      <c r="P56">
+        <v>460788493168.0</v>
+      </c>
+      <c r="Q56">
+        <v>452657459759.0</v>
+      </c>
+      <c r="R56">
+        <v>478820865542.0</v>
+      </c>
+      <c r="S56">
+        <v>473632576449.0</v>
+      </c>
+      <c r="T56">
+        <v>430641802893.0</v>
+      </c>
+      <c r="U56">
+        <v>423199891379.0</v>
+      </c>
+      <c r="V56">
+        <v>476820078464.0</v>
+      </c>
+      <c r="W56">
+        <v>426603517298.0</v>
+      </c>
+      <c r="X56">
+        <v>482823233608.0</v>
+      </c>
+      <c r="Y56">
+        <v>486633937808.0</v>
+      </c>
+      <c r="Z56">
+        <v>511964161479.0</v>
+      </c>
+      <c r="AA56">
+        <v>503134003908.0</v>
+      </c>
+      <c r="AB56">
+        <v>503265151010.0</v>
+      </c>
+      <c r="AC56">
+        <v>503430815030.0</v>
+      </c>
+      <c r="AD56">
+        <v>513522420896.0</v>
+      </c>
+      <c r="AE56">
+        <v>516186639128.0</v>
+      </c>
+      <c r="AF56">
+        <v>505876231946.0</v>
+      </c>
+      <c r="AG56">
+        <v>498494769294.0</v>
+      </c>
+      <c r="AH56">
+        <v>508473083710.0</v>
+      </c>
+      <c r="AI56">
+        <v>503156333673.0</v>
+      </c>
+      <c r="AJ56">
+        <v>483533863937.0</v>
+      </c>
+      <c r="AK56">
+        <v>514366993345.0</v>
+      </c>
+      <c r="AL56">
+        <v>542440989974.0</v>
+      </c>
+      <c r="AM56">
+        <v>542813854009.0</v>
+      </c>
+      <c r="AN56">
+        <v>523696877517.0</v>
+      </c>
+      <c r="AO56">
+        <v>516786846503.0</v>
+      </c>
+      <c r="AP56">
+        <v>521433013017.0</v>
+      </c>
+      <c r="AQ56">
+        <v>508345199844.0</v>
+      </c>
+      <c r="AR56">
+        <v>508655537224.0</v>
+      </c>
+      <c r="AS56">
+        <v>508206436498.0</v>
+      </c>
+      <c r="AT56">
+        <v>501625423775.0</v>
+      </c>
+      <c r="AU56">
+        <v>487363953548.0</v>
+      </c>
+      <c r="AV56">
+        <v>467268674232.0</v>
+      </c>
+      <c r="AW56">
+        <v>476503622660.0</v>
+      </c>
+      <c r="AX56">
+        <v>470160294206.0</v>
+      </c>
+      <c r="AY56">
+        <v>428821050227.0</v>
+      </c>
+      <c r="AZ56">
+        <v>428358443182.0</v>
+      </c>
+      <c r="BA56">
+        <v>427299907489.0</v>
+      </c>
+      <c r="BB56">
+        <v>412703262716.0</v>
+      </c>
+      <c r="BC56">
+        <v>394802917573.0</v>
+      </c>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+    </row>
+    <row r="57" spans="1:97">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>71253377000.0</v>
+      </c>
+      <c r="C57">
+        <v>79556348000.0</v>
+      </c>
+      <c r="D57">
+        <v>72563127000.0</v>
+      </c>
+      <c r="E57">
+        <v>89757144000.0</v>
+      </c>
+      <c r="F57">
+        <v>105229096000.0</v>
+      </c>
+      <c r="G57">
+        <v>138833104000.0</v>
+      </c>
+      <c r="H57">
+        <v>100308730000.0</v>
+      </c>
+      <c r="I57">
+        <v>113214212000.0</v>
+      </c>
+      <c r="J57">
+        <v>136575822000.0</v>
+      </c>
+      <c r="K57">
+        <v>159255074000.0</v>
+      </c>
+      <c r="L57">
+        <v>133455673178.0</v>
+      </c>
+      <c r="M57">
+        <v>123375730744.0</v>
+      </c>
+      <c r="N57">
+        <v>118202136131.0</v>
+      </c>
+      <c r="O57">
+        <v>135297369996.0</v>
+      </c>
+      <c r="P57">
+        <v>116511234254.0</v>
+      </c>
+      <c r="Q57">
+        <v>116110983982.0</v>
+      </c>
+      <c r="R57">
+        <v>143553836809.0</v>
+      </c>
+      <c r="S57">
+        <v>145920423985.0</v>
+      </c>
+      <c r="T57">
+        <v>91840981743.0</v>
+      </c>
+      <c r="U57">
+        <v>86034558821.0</v>
+      </c>
+      <c r="V57">
+        <v>81981727521.0</v>
+      </c>
+      <c r="W57">
+        <v>110454398417.0</v>
+      </c>
+      <c r="X57">
+        <v>112486067816.0</v>
+      </c>
+      <c r="Y57">
+        <v>122749840955.0</v>
+      </c>
+      <c r="Z57">
+        <v>130256526617.0</v>
+      </c>
+      <c r="AA57">
+        <v>96795209943.0</v>
+      </c>
+      <c r="AB57">
+        <v>133408840968.0</v>
+      </c>
+      <c r="AC57">
+        <v>125522711521.0</v>
+      </c>
+      <c r="AD57">
+        <v>139540304588.0</v>
+      </c>
+      <c r="AE57">
+        <v>146900045005.0</v>
+      </c>
+      <c r="AF57">
+        <v>140082425182.0</v>
+      </c>
+      <c r="AG57">
+        <v>136397391188.0</v>
+      </c>
+      <c r="AH57">
+        <v>152382868644.0</v>
+      </c>
+      <c r="AI57">
+        <v>153806819548.0</v>
+      </c>
+      <c r="AJ57">
+        <v>133290396822.0</v>
+      </c>
+      <c r="AK57">
+        <v>123165787715.0</v>
+      </c>
+      <c r="AL57">
+        <v>147892941776.0</v>
+      </c>
+      <c r="AM57">
+        <v>152533565561.0</v>
+      </c>
+      <c r="AN57">
+        <v>132002441456.0</v>
+      </c>
+      <c r="AO57">
+        <v>121024253925.0</v>
+      </c>
+      <c r="AP57">
+        <v>137358121661.0</v>
+      </c>
+      <c r="AQ57">
+        <v>133693524978.0</v>
+      </c>
+      <c r="AR57">
+        <v>138059640644.0</v>
+      </c>
+      <c r="AS57">
+        <v>139771903949.0</v>
+      </c>
+      <c r="AT57">
+        <v>141311837264.0</v>
+      </c>
+      <c r="AU57">
+        <v>132155047281.0</v>
+      </c>
+      <c r="AV57">
+        <v>113789858689.0</v>
+      </c>
+      <c r="AW57">
+        <v>112513354429.0</v>
+      </c>
+      <c r="AX57">
+        <v>102823993452.0</v>
+      </c>
+      <c r="AY57">
+        <v>63728680126.0</v>
+      </c>
+      <c r="AZ57">
+        <v>57387507493.0</v>
+      </c>
+      <c r="BA57">
+        <v>47283315805.0</v>
+      </c>
+      <c r="BB57">
+        <v>45386393107.0</v>
+      </c>
+      <c r="BC57">
+        <v>42249381295.0</v>
+      </c>
+      <c r="BD57">
+        <v>40348143900.0</v>
+      </c>
+      <c r="BE57">
+        <v>45869073400.0</v>
+      </c>
+      <c r="BF57">
+        <v>49986875600.0</v>
+      </c>
+      <c r="BG57">
+        <v>46611039400.0</v>
+      </c>
+      <c r="BH57">
+        <v>30371566200.0</v>
+      </c>
+      <c r="BI57">
+        <v>36826860400.0</v>
+      </c>
+      <c r="BJ57">
+        <v>26171698500.0</v>
+      </c>
+      <c r="BK57">
+        <v>28732816200.0</v>
+      </c>
+      <c r="BL57">
+        <v>25411228700.0</v>
+      </c>
+      <c r="BM57">
+        <v>23033138600.0</v>
+      </c>
+      <c r="BN57">
+        <v>21908116400.0</v>
+      </c>
+      <c r="BO57">
+        <v>29755423400.0</v>
+      </c>
+      <c r="BP57">
+        <v>33768587700.0</v>
+      </c>
+      <c r="BQ57">
+        <v>33675817100.0</v>
+      </c>
+      <c r="BR57">
+        <v>34328585200.0</v>
+      </c>
+      <c r="BS57">
+        <v>38607410000.0</v>
+      </c>
+      <c r="BT57">
+        <v>36838101500.0</v>
+      </c>
+      <c r="BU57">
+        <v>40778625200.0</v>
+      </c>
+      <c r="BV57">
+        <v>30297200000.0</v>
+      </c>
+      <c r="BW57">
+        <v>33978658900.0</v>
+      </c>
+      <c r="BX57">
+        <v>45469564000.0</v>
+      </c>
+      <c r="BY57">
+        <v>32639492500.0</v>
+      </c>
+      <c r="BZ57">
+        <v>33359158900.0</v>
+      </c>
+      <c r="CA57">
+        <v>21077040000.0</v>
+      </c>
+      <c r="CB57">
+        <v>26814072000.0</v>
+      </c>
+      <c r="CC57">
+        <v>19958600000.0</v>
+      </c>
+      <c r="CD57">
+        <v>21359524000.0</v>
+      </c>
+      <c r="CE57">
+        <v>16051231000.0</v>
+      </c>
+      <c r="CF57">
+        <v>12908195000.0</v>
+      </c>
+      <c r="CG57">
+        <v>17452060000.0</v>
+      </c>
+      <c r="CH57">
+        <v>18790061000.0</v>
+      </c>
+      <c r="CI57">
+        <v>23495168000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>26244445000.0</v>
+      </c>
+      <c r="CK57">
+        <v>15238073000.0</v>
+      </c>
+      <c r="CL57">
+        <v>13542234000.0</v>
+      </c>
+      <c r="CM57">
+        <v>12076000000.0</v>
+      </c>
+      <c r="CN57">
+        <v>13699160000.0</v>
+      </c>
+      <c r="CO57">
+        <v>8805000000.0</v>
+      </c>
+      <c r="CP57">
+        <v>14348000000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>18677000000.0</v>
+      </c>
+      <c r="CR57">
+        <v>20920000000.0</v>
+      </c>
+      <c r="CS57">
+        <v>18800000000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:97">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>144430902000.0</v>
+      </c>
+      <c r="C58">
+        <v>153176732000.0</v>
+      </c>
+      <c r="D58">
+        <v>135918041000.0</v>
+      </c>
+      <c r="E58">
+        <v>164042994000.0</v>
+      </c>
+      <c r="F58">
+        <v>179514945000.0</v>
+      </c>
+      <c r="G58">
+        <v>213118953000.0</v>
+      </c>
+      <c r="H58">
+        <v>180006562000.0</v>
+      </c>
+      <c r="I58">
+        <v>192928037000.0</v>
+      </c>
+      <c r="J58">
+        <v>228165503000.0</v>
+      </c>
+      <c r="K58">
+        <v>251503204000.0</v>
+      </c>
+      <c r="L58">
+        <v>245198763146.0</v>
+      </c>
+      <c r="M58">
+        <v>232021975240.0</v>
+      </c>
+      <c r="N58">
+        <v>190790779548.0</v>
+      </c>
+      <c r="O58">
+        <v>209683140222.0</v>
+      </c>
+      <c r="P58">
+        <v>211880519897.0</v>
+      </c>
+      <c r="Q58">
+        <v>213174622645.0</v>
+      </c>
+      <c r="R58">
+        <v>242528354872.0</v>
+      </c>
+      <c r="S58">
+        <v>247239109698.0</v>
+      </c>
+      <c r="T58">
+        <v>218144754877.0</v>
+      </c>
+      <c r="U58">
+        <v>214262851829.0</v>
+      </c>
+      <c r="V58">
+        <v>211215736280.0</v>
+      </c>
+      <c r="W58">
+        <v>110454398417.0</v>
+      </c>
+      <c r="X58">
+        <v>112486067816.0</v>
+      </c>
+      <c r="Y58">
+        <v>122749840955.0</v>
+      </c>
+      <c r="Z58">
+        <v>130256526617.0</v>
+      </c>
+      <c r="AA58">
+        <v>219318262582.0</v>
+      </c>
+      <c r="AB58">
+        <v>133408840968.0</v>
+      </c>
+      <c r="AC58">
+        <v>125522711521.0</v>
+      </c>
+      <c r="AD58">
+        <v>139540304588.0</v>
+      </c>
+      <c r="AE58">
+        <v>146900045005.0</v>
+      </c>
+      <c r="AF58">
+        <v>140082425182.0</v>
+      </c>
+      <c r="AG58">
+        <v>136397391188.0</v>
+      </c>
+      <c r="AH58">
+        <v>152382868644.0</v>
+      </c>
+      <c r="AI58">
+        <v>153806819548.0</v>
+      </c>
+      <c r="AJ58">
+        <v>133290396822.0</v>
+      </c>
+      <c r="AK58">
+        <v>123165787715.0</v>
+      </c>
+      <c r="AL58">
+        <v>147892941776.0</v>
+      </c>
+      <c r="AM58">
+        <v>152533565561.0</v>
+      </c>
+      <c r="AN58">
+        <v>132002441456.0</v>
+      </c>
+      <c r="AO58">
+        <v>121024253925.0</v>
+      </c>
+      <c r="AP58">
+        <v>137358121661.0</v>
+      </c>
+      <c r="AQ58">
+        <v>133693524978.0</v>
+      </c>
+      <c r="AR58">
+        <v>138059640644.0</v>
+      </c>
+      <c r="AS58">
+        <v>139771903949.0</v>
+      </c>
+      <c r="AT58">
+        <v>141311837264.0</v>
+      </c>
+      <c r="AU58">
+        <v>132155047281.0</v>
+      </c>
+      <c r="AV58">
+        <v>113789858689.0</v>
+      </c>
+      <c r="AW58">
+        <v>112513354429.0</v>
+      </c>
+      <c r="AX58">
+        <v>102823993452.0</v>
+      </c>
+      <c r="AY58">
+        <v>63728680126.0</v>
+      </c>
+      <c r="AZ58">
+        <v>57387507493.0</v>
+      </c>
+      <c r="BA58">
+        <v>47283315805.0</v>
+      </c>
+      <c r="BB58">
+        <v>45386393107.0</v>
+      </c>
+      <c r="BC58">
+        <v>42249381295.0</v>
+      </c>
+      <c r="BD58">
+        <v>55270064000.0</v>
+      </c>
+      <c r="BE58">
+        <v>61957440000.0</v>
+      </c>
+      <c r="BF58">
+        <v>66944750000.0</v>
+      </c>
+      <c r="BG58">
+        <v>63755284000.0</v>
+      </c>
+      <c r="BH58">
+        <v>44075414000.0</v>
+      </c>
+      <c r="BI58">
+        <v>50920230000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>40674380000.0</v>
+      </c>
+      <c r="BK58">
+        <v>43971457000.0</v>
+      </c>
+      <c r="BL58">
+        <v>37714955000.0</v>
+      </c>
+      <c r="BM58">
+        <v>36006130000.0</v>
+      </c>
+      <c r="BN58">
+        <v>35366639000.0</v>
+      </c>
+      <c r="BO58">
+        <v>43567153000.0</v>
+      </c>
+      <c r="BP58">
+        <v>45369072000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>46332980200.0</v>
+      </c>
+      <c r="BR58">
+        <v>47305046000.0</v>
+      </c>
+      <c r="BS58">
+        <v>51933803000.0</v>
+      </c>
+      <c r="BT58">
+        <v>48148344000.0</v>
+      </c>
+      <c r="BU58">
+        <v>52354892000.0</v>
+      </c>
+      <c r="BV58">
+        <v>42156458000.0</v>
+      </c>
+      <c r="BW58">
+        <v>46259853000.0</v>
+      </c>
+      <c r="BX58">
+        <v>52789817000.0</v>
+      </c>
+      <c r="BY58">
+        <v>44837128000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>45556794000.0</v>
+      </c>
+      <c r="CA58">
+        <v>30415571000.0</v>
+      </c>
+      <c r="CB58">
+        <v>36152603000.0</v>
+      </c>
+      <c r="CC58">
+        <v>29297131000.0</v>
+      </c>
+      <c r="CD58">
+        <v>30698055000.0</v>
+      </c>
+      <c r="CE58">
+        <v>23453872000.0</v>
+      </c>
+      <c r="CF58">
+        <v>20310836000.0</v>
+      </c>
+      <c r="CG58">
+        <v>24854701000.0</v>
+      </c>
+      <c r="CH58">
+        <v>26192702000.0</v>
+      </c>
+      <c r="CI58">
+        <v>23495168000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>26244445000.0</v>
+      </c>
+      <c r="CK58">
+        <v>18145936000.0</v>
+      </c>
+      <c r="CL58">
+        <v>16450097000.0</v>
+      </c>
+      <c r="CM58">
+        <v>12134000000.0</v>
+      </c>
+      <c r="CN58">
+        <v>13756718000.0</v>
+      </c>
+      <c r="CO58">
+        <v>8805000000.0</v>
+      </c>
+      <c r="CP58">
+        <v>14348000000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>18677000000.0</v>
+      </c>
+      <c r="CR58">
+        <v>20920000000.0</v>
+      </c>
+      <c r="CS58">
+        <v>18800000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:97">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+    </row>
+    <row r="60" spans="1:97">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>458842147000.0</v>
+      </c>
+      <c r="C60">
+        <v>472113303000.0</v>
+      </c>
+      <c r="D60">
+        <v>472350844000.0</v>
+      </c>
+      <c r="E60">
+        <v>478249729000.0</v>
+      </c>
+      <c r="F60">
+        <v>484686721000.0</v>
+      </c>
+      <c r="G60">
+        <v>501054496000.0</v>
+      </c>
+      <c r="H60">
+        <v>491063990000.0</v>
+      </c>
+      <c r="I60">
+        <v>489792747000.0</v>
+      </c>
+      <c r="J60">
+        <v>495976930000.0</v>
+      </c>
+      <c r="K60">
+        <v>491383656000.0</v>
+      </c>
+      <c r="L60">
+        <v>493549150584.0</v>
+      </c>
+      <c r="M60">
+        <v>473520280863.0</v>
+      </c>
+      <c r="N60">
+        <v>481485079338.0</v>
+      </c>
+      <c r="O60">
+        <v>474814738259.0</v>
+      </c>
+      <c r="P60">
+        <v>463712496379.0</v>
+      </c>
+      <c r="Q60">
+        <v>456320401416.0</v>
+      </c>
+      <c r="R60">
+        <v>454840452873.0</v>
+      </c>
+      <c r="S60">
+        <v>445343601495.0</v>
+      </c>
+      <c r="T60">
+        <v>428818746251.0</v>
+      </c>
+      <c r="U60">
+        <v>428442096821.0</v>
+      </c>
+      <c r="V60">
+        <v>444948955291.0</v>
+      </c>
+      <c r="W60">
+        <v>443141451746.0</v>
+      </c>
+      <c r="X60">
+        <v>471935182536.0</v>
+      </c>
+      <c r="Y60">
+        <v>465188029412.0</v>
+      </c>
+      <c r="Z60">
+        <v>481867823306.0</v>
+      </c>
+      <c r="AA60">
+        <v>468699629730.0</v>
+      </c>
+      <c r="AB60">
+        <v>479662081237.0</v>
+      </c>
+      <c r="AC60">
+        <v>480256201124.0</v>
+      </c>
+      <c r="AD60">
+        <v>477668310194.0</v>
+      </c>
+      <c r="AE60">
+        <v>475170562075.0</v>
+      </c>
+      <c r="AF60">
+        <v>464595072724.0</v>
+      </c>
+      <c r="AG60">
+        <v>463580126418.0</v>
+      </c>
+      <c r="AH60">
+        <v>459792687822.0</v>
+      </c>
+      <c r="AI60">
+        <v>452307088017.0</v>
+      </c>
+      <c r="AJ60">
+        <v>460013462325.0</v>
+      </c>
+      <c r="AK60">
+        <v>480340102052.0</v>
+      </c>
+      <c r="AL60">
+        <v>476165666653.0</v>
+      </c>
+      <c r="AM60">
+        <v>470603093171.0</v>
+      </c>
+      <c r="AN60">
+        <v>468870252809.0</v>
+      </c>
+      <c r="AO60">
+        <v>472716452089.0</v>
+      </c>
+      <c r="AP60">
+        <v>461515073668.0</v>
+      </c>
+      <c r="AQ60">
+        <v>454599496171.0</v>
+      </c>
+      <c r="AR60">
+        <v>459078014831.0</v>
+      </c>
+      <c r="AS60">
+        <v>457907194342.0</v>
+      </c>
+      <c r="AT60">
+        <v>449943561629.0</v>
+      </c>
+      <c r="AU60">
+        <v>425933669395.0</v>
+      </c>
+      <c r="AV60">
+        <v>425938013970.0</v>
+      </c>
+      <c r="AW60">
+        <v>431260205496.0</v>
+      </c>
+      <c r="AX60">
+        <v>424300810762.0</v>
+      </c>
+      <c r="AY60">
+        <v>415784337843.0</v>
+      </c>
+      <c r="AZ60">
+        <v>390578109204.0</v>
+      </c>
+      <c r="BA60">
+        <v>398600336866.0</v>
+      </c>
+      <c r="BB60">
+        <v>385231629624.0</v>
+      </c>
+      <c r="BC60">
+        <v>371829387027.0</v>
+      </c>
+      <c r="BD60">
+        <v>350097031300.0</v>
+      </c>
+      <c r="BE60">
+        <v>331769066800.0</v>
+      </c>
+      <c r="BF60">
+        <v>318400373200.0</v>
+      </c>
+      <c r="BG60">
+        <v>302060465400.0</v>
+      </c>
+      <c r="BH60">
+        <v>289515174300.0</v>
+      </c>
+      <c r="BI60">
+        <v>286520775500.0</v>
+      </c>
+      <c r="BJ60">
+        <v>271205068300.0</v>
+      </c>
+      <c r="BK60">
+        <v>259928517700.0</v>
+      </c>
+      <c r="BL60">
+        <v>248912006900.0</v>
+      </c>
+      <c r="BM60">
+        <v>245225471300.0</v>
+      </c>
+      <c r="BN60">
+        <v>235813066100.0</v>
+      </c>
+      <c r="BO60">
+        <v>227799218300.0</v>
+      </c>
+      <c r="BP60">
+        <v>211552143700.0</v>
+      </c>
+      <c r="BQ60">
+        <v>211702520400.0</v>
+      </c>
+      <c r="BR60">
+        <v>208074479700.0</v>
+      </c>
+      <c r="BS60">
+        <v>201208049200.0</v>
+      </c>
+      <c r="BT60">
+        <v>186242208600.0</v>
+      </c>
+      <c r="BU60">
+        <v>182817513900.0</v>
+      </c>
+      <c r="BV60">
+        <v>177311684900.0</v>
+      </c>
+      <c r="BW60">
+        <v>169869656200.0</v>
+      </c>
+      <c r="BX60">
+        <v>161372484400.0</v>
+      </c>
+      <c r="BY60">
+        <v>160714862400.0</v>
+      </c>
+      <c r="BZ60">
+        <v>155576709700.0</v>
+      </c>
+      <c r="CA60">
+        <v>143820024000.0</v>
+      </c>
+      <c r="CB60">
+        <v>142705527000.0</v>
+      </c>
+      <c r="CC60">
+        <v>138470952000.0</v>
+      </c>
+      <c r="CD60">
+        <v>134332086000.0</v>
+      </c>
+      <c r="CE60">
+        <v>135302610000.0</v>
+      </c>
+      <c r="CF60">
+        <v>134521850000.0</v>
+      </c>
+      <c r="CG60">
+        <v>127799346000.0</v>
+      </c>
+      <c r="CH60">
+        <v>120510732000.0</v>
+      </c>
+      <c r="CI60">
+        <v>113357471000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>109222113000.0</v>
+      </c>
+      <c r="CK60">
+        <v>106774810000.0</v>
+      </c>
+      <c r="CL60">
+        <v>103414890000.0</v>
+      </c>
+      <c r="CM60">
+        <v>101117000000.0</v>
+      </c>
+      <c r="CN60">
+        <v>94505856000.0</v>
+      </c>
+      <c r="CO60">
+        <v>91920000000.0</v>
+      </c>
+      <c r="CP60">
+        <v>85751000000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>91796000000.0</v>
+      </c>
+      <c r="CR60">
+        <v>83799000000.0</v>
+      </c>
+      <c r="CS60">
+        <v>80326000000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:97">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+    </row>
+    <row r="62" spans="1:97">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>264755070000.0</v>
+      </c>
+      <c r="C2">
+        <v>305548098000.0</v>
+      </c>
+      <c r="D2">
+        <v>313822403000.0</v>
+      </c>
+      <c r="E2">
+        <v>265734884000.0</v>
+      </c>
+      <c r="F2">
+        <v>202992656000.0</v>
+      </c>
+      <c r="G2">
+        <v>203184589000.0</v>
+      </c>
+      <c r="H2">
+        <v>241195446000.0</v>
+      </c>
+      <c r="I2">
+        <v>273130255689.0</v>
+      </c>
+      <c r="J2">
+        <v>231406055859.0</v>
+      </c>
+      <c r="K2">
+        <v>228108600603.0</v>
+      </c>
+      <c r="L2">
+        <v>250807616134.0</v>
+      </c>
+      <c r="M2">
+        <v>234326797859.0</v>
+      </c>
+      <c r="N2">
+        <v>198857708277.0</v>
+      </c>
+      <c r="O2">
+        <v>201985043437.0</v>
+      </c>
+      <c r="P2">
+        <v>153123324000.0</v>
+      </c>
+      <c r="Q2">
+        <v>113547825000.0</v>
+      </c>
+      <c r="R2">
+        <v>107806018000.0</v>
+      </c>
+      <c r="S2">
+        <v>131794156000.0</v>
+      </c>
+      <c r="T2">
+        <v>108339275000.0</v>
+      </c>
+      <c r="U2">
+        <v>81630757000.0</v>
+      </c>
+      <c r="V2">
+        <v>71762720000.0</v>
+      </c>
+      <c r="W2">
+        <v>56332609000.0</v>
+      </c>
+      <c r="X2">
+        <v>49100624000.0</v>
+      </c>
+      <c r="Y2">
+        <v>47697577000.0</v>
+      </c>
+      <c r="Z2">
+        <v>40976000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>32077000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>7646388000.0</v>
+      </c>
+      <c r="C3">
+        <v>7629023000.0</v>
+      </c>
+      <c r="D3">
+        <v>7349354000.0</v>
+      </c>
+      <c r="E3">
+        <v>8615957000.0</v>
+      </c>
+      <c r="F3">
+        <v>9824162000.0</v>
+      </c>
+      <c r="G3">
+        <v>10319775000.0</v>
+      </c>
+      <c r="H3">
+        <v>9951332000.0</v>
+      </c>
+      <c r="I3">
+        <v>12244165200.0</v>
+      </c>
+      <c r="J3">
+        <v>12776278792.0</v>
+      </c>
+      <c r="K3">
+        <v>11620353671.0</v>
+      </c>
+      <c r="L3">
+        <v>12313205963.0</v>
+      </c>
+      <c r="M3">
+        <v>10289741281.0</v>
+      </c>
+      <c r="N3">
+        <v>4452863927.0</v>
+      </c>
+      <c r="O3">
+        <v>4237104369.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>-31999943000.0</v>
+      </c>
+      <c r="C5">
+        <v>22949718000.0</v>
+      </c>
+      <c r="D5">
+        <v>16355559000.0</v>
+      </c>
+      <c r="E5">
+        <v>9687948000.0</v>
+      </c>
+      <c r="F5">
+        <v>1476360000.0</v>
+      </c>
+      <c r="G5">
+        <v>-11999595000.0</v>
+      </c>
+      <c r="H5">
+        <v>6280403000.0</v>
+      </c>
+      <c r="I5">
+        <v>14485936840.0</v>
+      </c>
+      <c r="J5">
+        <v>14268078010.0</v>
+      </c>
+      <c r="K5">
+        <v>51774318313.0</v>
+      </c>
+      <c r="L5">
+        <v>58987871759.0</v>
+      </c>
+      <c r="M5">
+        <v>49419454799.0</v>
+      </c>
+      <c r="N5">
+        <v>59751310208.0</v>
+      </c>
+      <c r="O5">
+        <v>103652045377.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>-24353555000.0</v>
+      </c>
+      <c r="C6">
+        <v>30578741000.0</v>
+      </c>
+      <c r="D6">
+        <v>23704913000.0</v>
+      </c>
+      <c r="E6">
+        <v>18303905000.0</v>
+      </c>
+      <c r="F6">
+        <v>11300522000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1679820000.0</v>
+      </c>
+      <c r="H6">
+        <v>16231735000.0</v>
+      </c>
+      <c r="I6">
+        <v>26730102040.0</v>
+      </c>
+      <c r="J6">
+        <v>27044356802.0</v>
+      </c>
+      <c r="K6">
+        <v>63394671984.0</v>
+      </c>
+      <c r="L6">
+        <v>71301077722.0</v>
+      </c>
+      <c r="M6">
+        <v>59709196080.0</v>
+      </c>
+      <c r="N6">
+        <v>64204174135.0</v>
+      </c>
+      <c r="O6">
+        <v>107889149746.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>74369046000.0</v>
+      </c>
+      <c r="C9">
+        <v>119875887000.0</v>
+      </c>
+      <c r="D9">
+        <v>138312026000.0</v>
+      </c>
+      <c r="E9">
+        <v>143076613000.0</v>
+      </c>
+      <c r="F9">
+        <v>97287629000.0</v>
+      </c>
+      <c r="G9">
+        <v>95368331000.0</v>
+      </c>
+      <c r="H9">
+        <v>131293577000.0</v>
+      </c>
+      <c r="I9">
+        <v>150998165038.0</v>
+      </c>
+      <c r="J9">
+        <v>118284740282.0</v>
+      </c>
+      <c r="K9">
+        <v>151028548433.0</v>
+      </c>
+      <c r="L9">
+        <v>138443576275.0</v>
+      </c>
+      <c r="M9">
+        <v>143295824291.0</v>
+      </c>
+      <c r="N9">
+        <v>134816641689.0</v>
+      </c>
+      <c r="O9">
+        <v>131936906770.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>-26796562000.0</v>
+      </c>
+      <c r="C10">
+        <v>18844472000.0</v>
+      </c>
+      <c r="D10">
+        <v>15636327000.0</v>
+      </c>
+      <c r="E10">
+        <v>7494044000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1376215000.0</v>
+      </c>
+      <c r="G10">
+        <v>-7110199000.0</v>
+      </c>
+      <c r="H10">
+        <v>5763388000.0</v>
+      </c>
+      <c r="I10">
+        <v>23908625171.0</v>
+      </c>
+      <c r="J10">
+        <v>20175438794.0</v>
+      </c>
+      <c r="K10">
+        <v>54671394698.0</v>
+      </c>
+      <c r="L10">
+        <v>58451801513.0</v>
+      </c>
+      <c r="M10">
+        <v>62576422459.0</v>
+      </c>
+      <c r="N10">
+        <v>85027065076.0</v>
+      </c>
+      <c r="O10">
+        <v>103652045381.0</v>
+      </c>
+      <c r="P10">
+        <v>67194615000.0</v>
+      </c>
+      <c r="Q10">
+        <v>50270401000.0</v>
+      </c>
+      <c r="R10">
+        <v>44985949000.0</v>
+      </c>
+      <c r="S10">
+        <v>57060602000.0</v>
+      </c>
+      <c r="T10">
+        <v>36739532000.0</v>
+      </c>
+      <c r="U10">
+        <v>29747930000.0</v>
+      </c>
+      <c r="V10">
+        <v>28093076000.0</v>
+      </c>
+      <c r="W10">
+        <v>34216986000.0</v>
+      </c>
+      <c r="X10">
+        <v>18415440000.0</v>
+      </c>
+      <c r="Y10">
+        <v>17446064000.0</v>
+      </c>
+      <c r="Z10">
+        <v>16427000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>17693000000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>-755106000.0</v>
+      </c>
+      <c r="C11">
+        <v>8278058000.0</v>
+      </c>
+      <c r="D11">
+        <v>9010002000.0</v>
+      </c>
+      <c r="E11">
+        <v>5179681000.0</v>
+      </c>
+      <c r="F11">
+        <v>7361475000.0</v>
+      </c>
+      <c r="G11">
+        <v>2461129000.0</v>
+      </c>
+      <c r="H11">
+        <v>4836925000.0</v>
+      </c>
+      <c r="I11">
+        <v>9228951178.0</v>
+      </c>
+      <c r="J11">
+        <v>10892495785.0</v>
+      </c>
+      <c r="K11">
+        <v>12325977643.0</v>
+      </c>
+      <c r="L11">
+        <v>12433164026.0</v>
+      </c>
+      <c r="M11">
+        <v>13863444789.0</v>
+      </c>
+      <c r="N11">
+        <v>20265714260.0</v>
+      </c>
+      <c r="O11">
+        <v>18278323727.0</v>
+      </c>
+      <c r="P11">
+        <v>14659467000.0</v>
+      </c>
+      <c r="Q11">
+        <v>11639101000.0</v>
+      </c>
+      <c r="R11">
+        <v>11372620000.0</v>
+      </c>
+      <c r="S11">
+        <v>19220209000.0</v>
+      </c>
+      <c r="T11">
+        <v>11441147000.0</v>
+      </c>
+      <c r="U11">
+        <v>9105544000.0</v>
+      </c>
+      <c r="V11">
+        <v>9070122000.0</v>
+      </c>
+      <c r="W11">
+        <v>10664052000.0</v>
+      </c>
+      <c r="X11">
+        <v>5865285000.0</v>
+      </c>
+      <c r="Y11">
+        <v>5570051000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4698000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>5418000000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>2365953000.0</v>
+      </c>
+      <c r="C12">
+        <v>4105246000.0</v>
+      </c>
+      <c r="D12">
+        <v>5523244000.0</v>
+      </c>
+      <c r="E12">
+        <v>2193904000.0</v>
+      </c>
+      <c r="F12">
+        <v>2852574000.0</v>
+      </c>
+      <c r="G12">
+        <v>2259395000.0</v>
+      </c>
+      <c r="H12">
+        <v>2676928000.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13">
+        <v>5472262870.0</v>
+      </c>
+      <c r="C13">
+        <v>2959640080.0</v>
+      </c>
+      <c r="D13">
+        <v>712281640.0</v>
+      </c>
+      <c r="E13">
+        <v>969158600.0</v>
+      </c>
+      <c r="F13">
+        <v>1174608230.0</v>
+      </c>
+      <c r="G13">
+        <v>1760450360.0</v>
+      </c>
+      <c r="H13">
+        <v>3417837110.0</v>
+      </c>
+      <c r="I13">
+        <v>3331844070.0</v>
+      </c>
+      <c r="J13">
+        <v>5115558840.0</v>
+      </c>
+      <c r="K13">
+        <v>6133553620.0</v>
+      </c>
+      <c r="L13">
+        <v>8453093180.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>-26041456000.0</v>
+      </c>
+      <c r="C15">
+        <v>10566414000.0</v>
+      </c>
+      <c r="D15">
+        <v>6626324000.0</v>
+      </c>
+      <c r="E15">
+        <v>2314363000.0</v>
+      </c>
+      <c r="F15">
+        <v>-8737690000.0</v>
+      </c>
+      <c r="G15">
+        <v>-9571329000.0</v>
+      </c>
+      <c r="H15">
+        <v>926463000.0</v>
+      </c>
+      <c r="I15">
+        <v>14679673993.0</v>
+      </c>
+      <c r="J15">
+        <v>9282943009.0</v>
+      </c>
+      <c r="K15">
+        <v>42345417055.0</v>
+      </c>
+      <c r="L15">
+        <v>46018637487.0</v>
+      </c>
+      <c r="M15">
+        <v>48712977670.0</v>
+      </c>
+      <c r="N15">
+        <v>64761350816.0</v>
+      </c>
+      <c r="O15">
+        <v>85373721654.0</v>
+      </c>
+      <c r="P15">
+        <v>52535148000.0</v>
+      </c>
+      <c r="Q15">
+        <v>38631299000.0</v>
+      </c>
+      <c r="R15">
+        <v>33613329000.0</v>
+      </c>
+      <c r="S15">
+        <v>37840393000.0</v>
+      </c>
+      <c r="T15">
+        <v>25298384000.0</v>
+      </c>
+      <c r="U15">
+        <v>20642386000.0</v>
+      </c>
+      <c r="V15">
+        <v>19022954000.0</v>
+      </c>
+      <c r="W15">
+        <v>23552934000.0</v>
+      </c>
+      <c r="X15">
+        <v>12550155000.0</v>
+      </c>
+      <c r="Y15">
+        <v>11876013000.0</v>
+      </c>
+      <c r="Z15">
+        <v>11729000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>12275000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16">
+        <v>-26041456450.0</v>
+      </c>
+      <c r="C16">
+        <v>10566413520.0</v>
+      </c>
+      <c r="D16">
+        <v>6626324370.0</v>
+      </c>
+      <c r="E16">
+        <v>2314362759.0</v>
+      </c>
+      <c r="F16">
+        <v>-4303093348.0</v>
+      </c>
+      <c r="G16">
+        <v>-9571328569.0</v>
+      </c>
+      <c r="H16">
+        <v>926463199.0</v>
+      </c>
+      <c r="I16">
+        <v>14679673993.0</v>
+      </c>
+      <c r="J16">
+        <v>9282943009.0</v>
+      </c>
+      <c r="K16">
+        <v>42345417055.0</v>
+      </c>
+      <c r="L16">
+        <v>46018637490.0</v>
+      </c>
+      <c r="M16">
+        <v>49001630000.0</v>
+      </c>
+      <c r="N16">
+        <v>64761351000.0</v>
+      </c>
+      <c r="O16">
+        <v>85373722000.0</v>
+      </c>
+      <c r="P16">
+        <v>52535148000.0</v>
+      </c>
+      <c r="Q16">
+        <v>38631299000.0</v>
+      </c>
+      <c r="R16">
+        <v>33613329000.0</v>
+      </c>
+      <c r="S16">
+        <v>37840393000.0</v>
+      </c>
+      <c r="T16">
+        <v>25298384000.0</v>
+      </c>
+      <c r="U16">
+        <v>20642386000.0</v>
+      </c>
+      <c r="V16">
+        <v>19022954000.0</v>
+      </c>
+      <c r="W16">
+        <v>23552934000.0</v>
+      </c>
+      <c r="X16">
+        <v>12550155000.0</v>
+      </c>
+      <c r="Y16">
+        <v>11876013000.0</v>
+      </c>
+      <c r="Z16">
+        <v>11729000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>12275000000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>14679673993.0</v>
+      </c>
+      <c r="J17">
+        <v>9282943009.0</v>
+      </c>
+      <c r="K17">
+        <v>42345417055.0</v>
+      </c>
+      <c r="L17">
+        <v>46018637487.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-31999943000.0</v>
+      </c>
+      <c r="C21">
+        <v>20809695000.0</v>
+      </c>
+      <c r="D21">
+        <v>27420203000.0</v>
+      </c>
+      <c r="E21">
+        <v>5211578000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2210120000.0</v>
+      </c>
+      <c r="G21">
+        <v>-11999595000.0</v>
+      </c>
+      <c r="H21">
+        <v>6280403000.0</v>
+      </c>
+      <c r="I21">
+        <v>14485936840.0</v>
+      </c>
+      <c r="J21">
+        <v>14061054000.0</v>
+      </c>
+      <c r="K21">
+        <v>50139190960.0</v>
+      </c>
+      <c r="L21">
+        <v>38679412760.0</v>
+      </c>
+      <c r="M21">
+        <v>49419454799.0</v>
+      </c>
+      <c r="N21">
+        <v>59751310208.0</v>
+      </c>
+      <c r="O21">
+        <v>93473536967.0</v>
+      </c>
+      <c r="P21">
+        <v>58918115000.0</v>
+      </c>
+      <c r="Q21">
+        <v>45516372000.0</v>
+      </c>
+      <c r="R21">
+        <v>43554252000.0</v>
+      </c>
+      <c r="S21">
+        <v>49048189000.0</v>
+      </c>
+      <c r="T21">
+        <v>31183764000.0</v>
+      </c>
+      <c r="U21">
+        <v>26019074000.0</v>
+      </c>
+      <c r="V21">
+        <v>25026189000.0</v>
+      </c>
+      <c r="W21">
+        <v>30355209000.0</v>
+      </c>
+      <c r="X21">
+        <v>17419267000.0</v>
+      </c>
+      <c r="Y21">
+        <v>17448778000.0</v>
+      </c>
+      <c r="Z21">
+        <v>11640000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>11323000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>371124059000.0</v>
+      </c>
+      <c r="C23">
+        <v>404614291000.0</v>
+      </c>
+      <c r="D23">
+        <v>424714226000.0</v>
+      </c>
+      <c r="E23">
+        <v>403599920000.0</v>
+      </c>
+      <c r="F23">
+        <v>302490405000.0</v>
+      </c>
+      <c r="G23">
+        <v>310552515000.0</v>
+      </c>
+      <c r="H23">
+        <v>366208620000.0</v>
+      </c>
+      <c r="I23">
+        <v>409642483887.0</v>
+      </c>
+      <c r="J23">
+        <v>335629742134.0</v>
+      </c>
+      <c r="K23">
+        <v>328997958077.0</v>
+      </c>
+      <c r="L23">
+        <v>350571779645.0</v>
+      </c>
+      <c r="M23">
+        <v>325623329714.0</v>
+      </c>
+      <c r="N23">
+        <v>259199590130.0</v>
+      </c>
+      <c r="O23">
+        <v>237389555043.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>17421628000.0</v>
+      </c>
+      <c r="I26">
+        <v>19863221155.0</v>
+      </c>
+      <c r="J26">
+        <v>16539515596.0</v>
+      </c>
+      <c r="K26">
+        <v>14091109203.0</v>
+      </c>
+      <c r="L26">
+        <v>14091109203.0</v>
+      </c>
+      <c r="M26">
+        <v>13938671407.0</v>
+      </c>
+      <c r="N26">
+        <v>11540939827.0</v>
+      </c>
+      <c r="O26">
+        <v>9278708000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
+        <v>2215118000.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>29298013000.0</v>
+      </c>
+      <c r="D27">
+        <v>29178459000.0</v>
+      </c>
+      <c r="E27">
+        <v>31965970000.0</v>
+      </c>
+      <c r="F27">
+        <v>31201275000.0</v>
+      </c>
+      <c r="G27">
+        <v>31229733000.0</v>
+      </c>
+      <c r="H27">
+        <v>15701057000.0</v>
+      </c>
+      <c r="I27">
+        <v>22744267873.0</v>
+      </c>
+      <c r="J27">
+        <v>9617167769.0</v>
+      </c>
+      <c r="K27">
+        <v>18813129739.0</v>
+      </c>
+      <c r="L27">
+        <v>767710175.0</v>
+      </c>
+      <c r="M27">
+        <v>22214632902.0</v>
+      </c>
+      <c r="N27">
+        <v>7263051404.0</v>
+      </c>
+      <c r="O27">
+        <v>13275719669.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28">
+        <v>100211400240.0</v>
+      </c>
+      <c r="C28">
+        <v>74414339000.0</v>
+      </c>
+      <c r="D28">
+        <v>79841958000.0</v>
+      </c>
+      <c r="E28">
+        <v>85424748000.0</v>
+      </c>
+      <c r="F28">
+        <v>76798495000.0</v>
+      </c>
+      <c r="G28">
+        <v>76798708000.0</v>
+      </c>
+      <c r="H28">
+        <v>7459138000.0</v>
+      </c>
+      <c r="I28">
+        <v>10078431124.0</v>
+      </c>
+      <c r="J28">
+        <v>8924240103.0</v>
+      </c>
+      <c r="K28">
+        <v>5650529595.0</v>
+      </c>
+      <c r="L28">
+        <v>99996642498.0</v>
+      </c>
+      <c r="M28">
+        <v>5277804497.0</v>
+      </c>
+      <c r="N28">
+        <v>4661779456.0</v>
+      </c>
+      <c r="O28">
+        <v>4868449961.0</v>
+      </c>
+      <c r="P28">
+        <v>52627357000.0</v>
+      </c>
+      <c r="Q28">
+        <v>43588286000.0</v>
+      </c>
+      <c r="R28">
+        <v>42043601000.0</v>
+      </c>
+      <c r="S28">
+        <v>43145940000.0</v>
+      </c>
+      <c r="T28">
+        <v>37533425000.0</v>
+      </c>
+      <c r="U28">
+        <v>33085177000.0</v>
+      </c>
+      <c r="V28">
+        <v>29093969000.0</v>
+      </c>
+      <c r="W28">
+        <v>22864914000.0</v>
+      </c>
+      <c r="X28">
+        <v>19581119000.0</v>
+      </c>
+      <c r="Y28">
+        <v>16742236000.0</v>
+      </c>
+      <c r="Z28">
+        <v>12578000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>13855000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29">
+        <v>-755105610.0</v>
+      </c>
+      <c r="C29">
+        <v>8278058140.0</v>
+      </c>
+      <c r="D29">
+        <v>9010002460.0</v>
+      </c>
+      <c r="E29">
+        <v>5179680930.0</v>
+      </c>
+      <c r="F29">
+        <v>609842710.0</v>
+      </c>
+      <c r="G29">
+        <v>2461129240.0</v>
+      </c>
+      <c r="H29">
+        <v>4836925090.0</v>
+      </c>
+      <c r="I29">
+        <v>9228951180.0</v>
+      </c>
+      <c r="J29">
+        <v>10892495790.0</v>
+      </c>
+      <c r="K29">
+        <v>12325977640.0</v>
+      </c>
+      <c r="L29">
+        <v>12433164030.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>106368989000.0</v>
+      </c>
+      <c r="C30">
+        <v>99066193000.0</v>
+      </c>
+      <c r="D30">
+        <v>110891823000.0</v>
+      </c>
+      <c r="E30">
+        <v>137865036000.0</v>
+      </c>
+      <c r="F30">
+        <v>99497749000.0</v>
+      </c>
+      <c r="G30">
+        <v>107367926000.0</v>
+      </c>
+      <c r="H30">
+        <v>125013174000.0</v>
+      </c>
+      <c r="I30">
+        <v>136512228198.0</v>
+      </c>
+      <c r="J30">
+        <v>104223686279.0</v>
+      </c>
+      <c r="K30">
+        <v>100889357476.0</v>
+      </c>
+      <c r="L30">
+        <v>99764163511.0</v>
+      </c>
+      <c r="M30">
+        <v>91296531855.0</v>
+      </c>
+      <c r="N30">
+        <v>60341881853.0</v>
+      </c>
+      <c r="O30">
+        <v>35404511606.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>5203381000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1965223000.0</v>
+      </c>
+      <c r="D31">
+        <v>-11783876000.0</v>
+      </c>
+      <c r="E31">
+        <v>2282466000.0</v>
+      </c>
+      <c r="F31">
+        <v>833905000.0</v>
+      </c>
+      <c r="G31">
+        <v>4889396000.0</v>
+      </c>
+      <c r="H31">
+        <v>-517014000.0</v>
+      </c>
+      <c r="I31">
+        <v>9769128217.0</v>
+      </c>
+      <c r="J31">
+        <v>5115558843.0</v>
+      </c>
+      <c r="K31">
+        <v>6133553619.0</v>
+      </c>
+      <c r="L31">
+        <v>8453093175.0</v>
+      </c>
+      <c r="M31">
+        <v>10577130023.0</v>
+      </c>
+      <c r="N31">
+        <v>10552305240.0</v>
+      </c>
+      <c r="O31">
+        <v>10178508414.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>339124116000.0</v>
+      </c>
+      <c r="C32">
+        <v>425423986000.0</v>
+      </c>
+      <c r="D32">
+        <v>452134429000.0</v>
+      </c>
+      <c r="E32">
+        <v>408811498000.0</v>
+      </c>
+      <c r="F32">
+        <v>300280286000.0</v>
+      </c>
+      <c r="G32">
+        <v>298552921000.0</v>
+      </c>
+      <c r="H32">
+        <v>372489023000.0</v>
+      </c>
+      <c r="I32">
+        <v>424128420727.0</v>
+      </c>
+      <c r="J32">
+        <v>349690796141.0</v>
+      </c>
+      <c r="K32">
+        <v>379137149036.0</v>
+      </c>
+      <c r="L32">
+        <v>389251192409.0</v>
+      </c>
+      <c r="M32">
+        <v>377622622150.0</v>
+      </c>
+      <c r="N32">
+        <v>333674349966.0</v>
+      </c>
+      <c r="O32">
+        <v>333921950207.0</v>
+      </c>
+      <c r="P32">
+        <v>268414285000.0</v>
+      </c>
+      <c r="Q32">
+        <v>207832623000.0</v>
+      </c>
+      <c r="R32">
+        <v>197507850000.0</v>
+      </c>
+      <c r="S32">
+        <v>229607016000.0</v>
+      </c>
+      <c r="T32">
+        <v>179568434000.0</v>
+      </c>
+      <c r="U32">
+        <v>143271657000.0</v>
+      </c>
+      <c r="V32">
+        <v>128842432000.0</v>
+      </c>
+      <c r="W32">
+        <v>111114161000.0</v>
+      </c>
+      <c r="X32">
+        <v>87997277000.0</v>
+      </c>
+      <c r="Y32">
+        <v>83535033000.0</v>
+      </c>
+      <c r="Z32">
+        <v>66834000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>59093000000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B2">
+        <v>57701945000.0</v>
+      </c>
+      <c r="C2">
+        <v>61737547309.0</v>
+      </c>
+      <c r="D2">
+        <v>50655732000.0</v>
+      </c>
+      <c r="E2">
+        <v>57762461000.0</v>
+      </c>
+      <c r="F2">
+        <v>93836596000.0</v>
+      </c>
+      <c r="G2">
+        <v>82387835000.0</v>
+      </c>
+      <c r="H2">
+        <v>49815918000.0</v>
+      </c>
+      <c r="I2">
+        <v>86363131456.0</v>
+      </c>
+      <c r="J2">
+        <v>65444246000.0</v>
+      </c>
+      <c r="K2">
+        <v>56077594000.0</v>
+      </c>
+      <c r="L2">
+        <v>134719338446.0</v>
+      </c>
+      <c r="M2">
+        <v>37310615074.0</v>
+      </c>
+      <c r="N2">
+        <v>87072284334.0</v>
+      </c>
+      <c r="O2">
+        <v>63702928935.0</v>
+      </c>
+      <c r="P2">
+        <v>76778914985.0</v>
+      </c>
+      <c r="Q2">
+        <v>69644151874.0</v>
+      </c>
+      <c r="R2">
+        <v>55608888509.0</v>
+      </c>
+      <c r="S2">
+        <v>60695238941.0</v>
+      </c>
+      <c r="T2">
+        <v>52984338610.0</v>
+      </c>
+      <c r="U2">
+        <v>44705295703.0</v>
+      </c>
+      <c r="V2">
+        <v>44607783073.0</v>
+      </c>
+      <c r="W2">
+        <v>49514439598.0</v>
+      </c>
+      <c r="X2">
+        <v>51896595990.0</v>
+      </c>
+      <c r="Y2">
+        <v>47003186081.0</v>
+      </c>
+      <c r="Z2">
+        <v>52329988939.0</v>
+      </c>
+      <c r="AA2">
+        <v>72306983118.0</v>
+      </c>
+      <c r="AB2">
+        <v>54420630417.0</v>
+      </c>
+      <c r="AC2">
+        <v>53938446009.0</v>
+      </c>
+      <c r="AD2">
+        <v>59756808662.0</v>
+      </c>
+      <c r="AE2">
+        <v>71087949205.0</v>
+      </c>
+      <c r="AF2">
+        <v>69806848254.0</v>
+      </c>
+      <c r="AG2">
+        <v>62240576059.0</v>
+      </c>
+      <c r="AH2">
+        <v>68604578410.0</v>
+      </c>
+      <c r="AI2">
+        <v>50749544294.0</v>
+      </c>
+      <c r="AJ2">
+        <v>64600321003.0</v>
+      </c>
+      <c r="AK2">
+        <v>54475233261.0</v>
+      </c>
+      <c r="AL2">
+        <v>59039477658.0</v>
+      </c>
+      <c r="AM2">
+        <v>51127956887.0</v>
+      </c>
+      <c r="AN2">
+        <v>50383295961.0</v>
+      </c>
+      <c r="AO2">
+        <v>64170210800.0</v>
+      </c>
+      <c r="AP2">
+        <v>61000079347.0</v>
+      </c>
+      <c r="AQ2">
+        <v>68821733184.0</v>
+      </c>
+      <c r="AR2">
+        <v>54638464212.0</v>
+      </c>
+      <c r="AS2">
+        <v>70142446846.0</v>
+      </c>
+      <c r="AT2">
+        <v>55777702888.0</v>
+      </c>
+      <c r="AU2">
+        <v>61798754070.0</v>
+      </c>
+      <c r="AV2">
+        <v>60894084809.0</v>
+      </c>
+      <c r="AW2">
+        <v>53911568189.0</v>
+      </c>
+      <c r="AX2">
+        <v>57722390791.0</v>
+      </c>
+      <c r="AY2">
+        <v>42160929762.0</v>
+      </c>
+      <c r="AZ2">
+        <v>60899993114.0</v>
+      </c>
+      <c r="BA2">
+        <v>46674456755.0</v>
+      </c>
+      <c r="BB2">
+        <v>49122328646.0</v>
+      </c>
+      <c r="BC2">
+        <v>57464827900.0</v>
+      </c>
+      <c r="BD2">
+        <v>45268437900.0</v>
+      </c>
+      <c r="BE2">
+        <v>56765246900.0</v>
+      </c>
+      <c r="BF2">
+        <v>39920906800.0</v>
+      </c>
+      <c r="BG2">
+        <v>40980553200.0</v>
+      </c>
+      <c r="BH2">
+        <v>34783506100.0</v>
+      </c>
+      <c r="BI2">
+        <v>42705704900.0</v>
+      </c>
+      <c r="BJ2">
+        <v>36032432800.0</v>
+      </c>
+      <c r="BK2">
+        <v>34839914100.0</v>
+      </c>
+      <c r="BL2">
+        <v>26848793900.0</v>
+      </c>
+      <c r="BM2">
+        <v>29844170700.0</v>
+      </c>
+      <c r="BN2">
+        <v>22014946100.0</v>
+      </c>
+      <c r="BO2">
+        <v>37705306800.0</v>
+      </c>
+      <c r="BP2">
+        <v>30853236700.0</v>
+      </c>
+      <c r="BQ2">
+        <v>23057827300.0</v>
+      </c>
+      <c r="BR2">
+        <v>16189647500.0</v>
+      </c>
+      <c r="BS2">
+        <v>33587404500.0</v>
+      </c>
+      <c r="BT2">
+        <v>36089538500.0</v>
+      </c>
+      <c r="BU2">
+        <v>30648747100.0</v>
+      </c>
+      <c r="BV2">
+        <v>31468465400.0</v>
+      </c>
+      <c r="BW2">
+        <v>49508050400.0</v>
+      </c>
+      <c r="BX2">
+        <v>19035129500.0</v>
+      </c>
+      <c r="BY2">
+        <v>22140311700.0</v>
+      </c>
+      <c r="BZ2">
+        <v>17655783000.0</v>
+      </c>
+      <c r="CA2">
+        <v>24172775000.0</v>
+      </c>
+      <c r="CB2">
+        <v>19273592000.0</v>
+      </c>
+      <c r="CC2">
+        <v>18619029000.0</v>
+      </c>
+      <c r="CD2">
+        <v>19279359000.0</v>
+      </c>
+      <c r="CE2">
+        <v>16786664000.0</v>
+      </c>
+      <c r="CF2">
+        <v>18511701000.0</v>
+      </c>
+      <c r="CG2">
+        <v>20144549000.0</v>
+      </c>
+      <c r="CH2">
+        <v>16884477000.0</v>
+      </c>
+      <c r="CI2">
+        <v>13792567000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>13365051000.0</v>
+      </c>
+      <c r="CK2">
+        <v>14208558000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B3">
+        <v>1888671000.0</v>
+      </c>
+      <c r="C3">
+        <v>1996554702.0</v>
+      </c>
+      <c r="D3">
+        <v>1912954000.0</v>
+      </c>
+      <c r="E3">
+        <v>1697629000.0</v>
+      </c>
+      <c r="F3">
+        <v>1712372000.0</v>
+      </c>
+      <c r="G3">
+        <v>1935783000.0</v>
+      </c>
+      <c r="H3">
+        <v>1970846000.0</v>
+      </c>
+      <c r="I3">
+        <v>1697757934.0</v>
+      </c>
+      <c r="J3">
+        <v>1859461000.0</v>
+      </c>
+      <c r="K3">
+        <v>1680806000.0</v>
+      </c>
+      <c r="L3">
+        <v>2157162301.0</v>
+      </c>
+      <c r="M3">
+        <v>2084519437.0</v>
+      </c>
+      <c r="N3">
+        <v>2080623173.0</v>
+      </c>
+      <c r="O3">
+        <v>2189520534.0</v>
+      </c>
+      <c r="P3">
+        <v>1963990922.0</v>
+      </c>
+      <c r="Q3">
+        <v>2240635176.0</v>
+      </c>
+      <c r="R3">
+        <v>2221810586.0</v>
+      </c>
+      <c r="S3">
+        <v>2261905572.0</v>
+      </c>
+      <c r="T3">
+        <v>2337010653.0</v>
+      </c>
+      <c r="U3">
+        <v>2559276713.0</v>
+      </c>
+      <c r="V3">
+        <v>2665969526.0</v>
+      </c>
+      <c r="W3">
+        <v>2455674177.0</v>
+      </c>
+      <c r="X3">
+        <v>2399263781.0</v>
+      </c>
+      <c r="Y3">
+        <v>3795783317.0</v>
+      </c>
+      <c r="Z3">
+        <v>877155975.0</v>
+      </c>
+      <c r="AA3">
+        <v>2223332174.0</v>
+      </c>
+      <c r="AB3">
+        <v>2293000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>4364558152.0</v>
+      </c>
+      <c r="AD3">
+        <v>1070441848.0</v>
+      </c>
+      <c r="AE3">
+        <v>8729851883.0</v>
+      </c>
+      <c r="AF3">
+        <v>1130430061.0</v>
+      </c>
+      <c r="AG3">
+        <v>1170184161.0</v>
+      </c>
+      <c r="AH3">
+        <v>1213703073.0</v>
+      </c>
+      <c r="AI3">
+        <v>8917151045.0</v>
+      </c>
+      <c r="AJ3">
+        <v>1302242694.0</v>
+      </c>
+      <c r="AK3">
+        <v>1268842261.0</v>
+      </c>
+      <c r="AL3">
+        <v>1288042793.0</v>
+      </c>
+      <c r="AM3">
+        <v>8643916609.0</v>
+      </c>
+      <c r="AN3">
+        <v>978337485.0</v>
+      </c>
+      <c r="AO3">
+        <v>1002867389.0</v>
+      </c>
+      <c r="AP3">
+        <v>995232188.0</v>
+      </c>
+      <c r="AQ3">
+        <v>9455477412.0</v>
+      </c>
+      <c r="AR3">
+        <v>975689868.0</v>
+      </c>
+      <c r="AS3">
+        <v>985357209.0</v>
+      </c>
+      <c r="AT3">
+        <v>896681472.0</v>
+      </c>
+      <c r="AU3">
+        <v>8403739280.0</v>
+      </c>
+      <c r="AV3">
+        <v>672300662.0</v>
+      </c>
+      <c r="AW3">
+        <v>708013760.0</v>
+      </c>
+      <c r="AX3">
+        <v>505687579.0</v>
+      </c>
+      <c r="AY3">
+        <v>3275750076.0</v>
+      </c>
+      <c r="AZ3">
+        <v>402839885.0</v>
+      </c>
+      <c r="BA3">
+        <v>392032213.0</v>
+      </c>
+      <c r="BB3">
+        <v>382241753.0</v>
+      </c>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>162</v>
+      </c>
+      <c r="B5">
+        <v>-15364821000.0</v>
+      </c>
+      <c r="C5">
+        <v>1422643986.0</v>
+      </c>
+      <c r="D5">
+        <v>-2063975000.0</v>
+      </c>
+      <c r="E5">
+        <v>-1307527000.0</v>
+      </c>
+      <c r="F5">
+        <v>-27250271000.0</v>
+      </c>
+      <c r="G5">
+        <v>16939522000.0</v>
+      </c>
+      <c r="H5">
+        <v>4793667000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1530806936.0</v>
+      </c>
+      <c r="J5">
+        <v>7728663000.0</v>
+      </c>
+      <c r="K5">
+        <v>-10579356000.0</v>
+      </c>
+      <c r="L5">
+        <v>26932167970.0</v>
+      </c>
+      <c r="M5">
+        <v>-6598448832.0</v>
+      </c>
+      <c r="N5">
+        <v>9175235440.0</v>
+      </c>
+      <c r="O5">
+        <v>-14869555402.0</v>
+      </c>
+      <c r="P5">
+        <v>9734810906.0</v>
+      </c>
+      <c r="Q5">
+        <v>-545850463.0</v>
+      </c>
+      <c r="R5">
+        <v>11315993541.0</v>
+      </c>
+      <c r="S5">
+        <v>9809817465.0</v>
+      </c>
+      <c r="T5">
+        <v>2396883654.0</v>
+      </c>
+      <c r="U5">
+        <v>-16177006819.0</v>
+      </c>
+      <c r="V5">
+        <v>-1223859683.0</v>
+      </c>
+      <c r="W5">
+        <v>-6198622971.0</v>
+      </c>
+      <c r="X5">
+        <v>2156154760.0</v>
+      </c>
+      <c r="Y5">
+        <v>-8805568800.0</v>
+      </c>
+      <c r="Z5">
+        <v>848442166.0</v>
+      </c>
+      <c r="AA5">
+        <v>-5875379933.0</v>
+      </c>
+      <c r="AB5">
+        <v>4568323317.0</v>
+      </c>
+      <c r="AC5">
+        <v>3625195929.0</v>
+      </c>
+      <c r="AD5">
+        <v>3962263276.0</v>
+      </c>
+      <c r="AE5">
+        <v>-240682703.0</v>
+      </c>
+      <c r="AF5">
+        <v>13182957530.0</v>
+      </c>
+      <c r="AG5">
+        <v>7684873355.0</v>
+      </c>
+      <c r="AH5">
+        <v>7700048979.0</v>
+      </c>
+      <c r="AI5">
+        <v>6337630162.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-1605437550.0</v>
+      </c>
+      <c r="AK5">
+        <v>4167245987.0</v>
+      </c>
+      <c r="AL5">
+        <v>5368639410.0</v>
+      </c>
+      <c r="AM5">
+        <v>6184681664.0</v>
+      </c>
+      <c r="AN5">
+        <v>20858787491.0</v>
+      </c>
+      <c r="AO5">
+        <v>13845700281.0</v>
+      </c>
+      <c r="AP5">
+        <v>10885148877.0</v>
+      </c>
+      <c r="AQ5">
+        <v>16820076124.0</v>
+      </c>
+      <c r="AR5">
+        <v>16370626199.0</v>
+      </c>
+      <c r="AS5">
+        <v>6060147571.0</v>
+      </c>
+      <c r="AT5">
+        <v>195789245.0</v>
+      </c>
+      <c r="AU5">
+        <v>16991024785.0</v>
+      </c>
+      <c r="AV5">
+        <v>15637174517.0</v>
+      </c>
+      <c r="AW5">
+        <v>3226478718.0</v>
+      </c>
+      <c r="AX5">
+        <v>13564776779.0</v>
+      </c>
+      <c r="AY5">
+        <v>25902863721.0</v>
+      </c>
+      <c r="AZ5">
+        <v>6046493772.0</v>
+      </c>
+      <c r="BA5">
+        <v>14086674980.0</v>
+      </c>
+      <c r="BB5">
+        <v>13715277735.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>163</v>
+      </c>
+      <c r="B6">
+        <v>-13476150000.0</v>
+      </c>
+      <c r="C6">
+        <v>3419198688.0</v>
+      </c>
+      <c r="D6">
+        <v>-151021000.0</v>
+      </c>
+      <c r="E6">
+        <v>390102000.0</v>
+      </c>
+      <c r="F6">
+        <v>-25537899000.0</v>
+      </c>
+      <c r="G6">
+        <v>18875305000.0</v>
+      </c>
+      <c r="H6">
+        <v>6764513000.0</v>
+      </c>
+      <c r="I6">
+        <v>166950998.0</v>
+      </c>
+      <c r="J6">
+        <v>9588124000.0</v>
+      </c>
+      <c r="K6">
+        <v>-8898550000.0</v>
+      </c>
+      <c r="L6">
+        <v>29089330271.0</v>
+      </c>
+      <c r="M6">
+        <v>-4513929395.0</v>
+      </c>
+      <c r="N6">
+        <v>11255858613.0</v>
+      </c>
+      <c r="O6">
+        <v>-12680034868.0</v>
+      </c>
+      <c r="P6">
+        <v>11698801828.0</v>
+      </c>
+      <c r="Q6">
+        <v>1694784713.0</v>
+      </c>
+      <c r="R6">
+        <v>13537804127.0</v>
+      </c>
+      <c r="S6">
+        <v>12071723037.0</v>
+      </c>
+      <c r="T6">
+        <v>4733894307.0</v>
+      </c>
+      <c r="U6">
+        <v>-13617730106.0</v>
+      </c>
+      <c r="V6">
+        <v>1442109843.0</v>
+      </c>
+      <c r="W6">
+        <v>-3742948794.0</v>
+      </c>
+      <c r="X6">
+        <v>4555418541.0</v>
+      </c>
+      <c r="Y6">
+        <v>-5009785483.0</v>
+      </c>
+      <c r="Z6">
+        <v>1725598141.0</v>
+      </c>
+      <c r="AA6">
+        <v>-3652047759.0</v>
+      </c>
+      <c r="AB6">
+        <v>6861323317.0</v>
+      </c>
+      <c r="AC6">
+        <v>7989754081.0</v>
+      </c>
+      <c r="AD6">
+        <v>5032705124.0</v>
+      </c>
+      <c r="AE6">
+        <v>8489169180.0</v>
+      </c>
+      <c r="AF6">
+        <v>14313387591.0</v>
+      </c>
+      <c r="AG6">
+        <v>8855057516.0</v>
+      </c>
+      <c r="AH6">
+        <v>8913752052.0</v>
+      </c>
+      <c r="AI6">
+        <v>15254781207.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-303194856.0</v>
+      </c>
+      <c r="AK6">
+        <v>5436088248.0</v>
+      </c>
+      <c r="AL6">
+        <v>6656682203.0</v>
+      </c>
+      <c r="AM6">
+        <v>14828598273.0</v>
+      </c>
+      <c r="AN6">
+        <v>21837124976.0</v>
+      </c>
+      <c r="AO6">
+        <v>14848567670.0</v>
+      </c>
+      <c r="AP6">
+        <v>11880381065.0</v>
+      </c>
+      <c r="AQ6">
+        <v>26275553536.0</v>
+      </c>
+      <c r="AR6">
+        <v>17346316067.0</v>
+      </c>
+      <c r="AS6">
+        <v>7045504780.0</v>
+      </c>
+      <c r="AT6">
+        <v>1092470717.0</v>
+      </c>
+      <c r="AU6">
+        <v>25394764065.0</v>
+      </c>
+      <c r="AV6">
+        <v>16309475179.0</v>
+      </c>
+      <c r="AW6">
+        <v>3934492478.0</v>
+      </c>
+      <c r="AX6">
+        <v>14070464358.0</v>
+      </c>
+      <c r="AY6">
+        <v>29178613797.0</v>
+      </c>
+      <c r="AZ6">
+        <v>6449333657.0</v>
+      </c>
+      <c r="BA6">
+        <v>14478707193.0</v>
+      </c>
+      <c r="BB6">
+        <v>14097519488.0</v>
+      </c>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>166</v>
+      </c>
+      <c r="B9">
+        <v>8987357000.0</v>
+      </c>
+      <c r="C9">
+        <v>33776235729.0</v>
+      </c>
+      <c r="D9">
+        <v>16339287000.0</v>
+      </c>
+      <c r="E9">
+        <v>23356839000.0</v>
+      </c>
+      <c r="F9">
+        <v>1659420000.0</v>
+      </c>
+      <c r="G9">
+        <v>49785570000.0</v>
+      </c>
+      <c r="H9">
+        <v>25433611000.0</v>
+      </c>
+      <c r="I9">
+        <v>22637394089.0</v>
+      </c>
+      <c r="J9">
+        <v>31199355000.0</v>
+      </c>
+      <c r="K9">
+        <v>31444466000.0</v>
+      </c>
+      <c r="L9">
+        <v>55067240541.0</v>
+      </c>
+      <c r="M9">
+        <v>15554555313.0</v>
+      </c>
+      <c r="N9">
+        <v>34888335533.0</v>
+      </c>
+      <c r="O9">
+        <v>47010427756.0</v>
+      </c>
+      <c r="P9">
+        <v>34972862606.0</v>
+      </c>
+      <c r="Q9">
+        <v>24326046573.0</v>
+      </c>
+      <c r="R9">
+        <v>36767276309.0</v>
+      </c>
+      <c r="S9">
+        <v>45622324003.0</v>
+      </c>
+      <c r="T9">
+        <v>22913882166.0</v>
+      </c>
+      <c r="U9">
+        <v>5860197306.0</v>
+      </c>
+      <c r="V9">
+        <v>22891225712.0</v>
+      </c>
+      <c r="W9">
+        <v>32366729889.0</v>
+      </c>
+      <c r="X9">
+        <v>24160758417.0</v>
+      </c>
+      <c r="Y9">
+        <v>14973126875.0</v>
+      </c>
+      <c r="Z9">
+        <v>26308094790.0</v>
+      </c>
+      <c r="AA9">
+        <v>37182854568.0</v>
+      </c>
+      <c r="AB9">
+        <v>31674274034.0</v>
+      </c>
+      <c r="AC9">
+        <v>33008315058.0</v>
+      </c>
+      <c r="AD9">
+        <v>30200711062.0</v>
+      </c>
+      <c r="AE9">
+        <v>52309511856.0</v>
+      </c>
+      <c r="AF9">
+        <v>34674162292.0</v>
+      </c>
+      <c r="AG9">
+        <v>29105963227.0</v>
+      </c>
+      <c r="AH9">
+        <v>36298831424.0</v>
+      </c>
+      <c r="AI9">
+        <v>44284066400.0</v>
+      </c>
+      <c r="AJ9">
+        <v>21975208782.0</v>
+      </c>
+      <c r="AK9">
+        <v>24573711980.0</v>
+      </c>
+      <c r="AL9">
+        <v>29993232763.0</v>
+      </c>
+      <c r="AM9">
+        <v>41402673781.0</v>
+      </c>
+      <c r="AN9">
+        <v>40589778457.0</v>
+      </c>
+      <c r="AO9">
+        <v>35906196828.0</v>
+      </c>
+      <c r="AP9">
+        <v>34556956975.0</v>
+      </c>
+      <c r="AQ9">
+        <v>49118470983.0</v>
+      </c>
+      <c r="AR9">
+        <v>37507376933.0</v>
+      </c>
+      <c r="AS9">
+        <v>28697868620.0</v>
+      </c>
+      <c r="AT9">
+        <v>24547128743.0</v>
+      </c>
+      <c r="AU9">
+        <v>50477484282.0</v>
+      </c>
+      <c r="AV9">
+        <v>34444560462.0</v>
+      </c>
+      <c r="AW9">
+        <v>21064841773.0</v>
+      </c>
+      <c r="AX9">
+        <v>37308937774.0</v>
+      </c>
+      <c r="AY9">
+        <v>52025263088.0</v>
+      </c>
+      <c r="AZ9">
+        <v>22497071135.0</v>
+      </c>
+      <c r="BA9">
+        <v>30682955448.0</v>
+      </c>
+      <c r="BB9">
+        <v>29611352018.0</v>
+      </c>
+      <c r="BC9">
+        <v>59330147000.0</v>
+      </c>
+      <c r="BD9">
+        <v>49045998000.0</v>
+      </c>
+      <c r="BE9">
+        <v>28177961000.0</v>
+      </c>
+      <c r="BF9">
+        <v>28959058000.0</v>
+      </c>
+      <c r="BG9">
+        <v>33783557000.0</v>
+      </c>
+      <c r="BH9">
+        <v>25755284000.0</v>
+      </c>
+      <c r="BI9">
+        <v>28738566000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>25734474000.0</v>
+      </c>
+      <c r="BK9">
+        <v>32135553000.0</v>
+      </c>
+      <c r="BL9">
+        <v>22564506000.0</v>
+      </c>
+      <c r="BM9">
+        <v>20173220000.0</v>
+      </c>
+      <c r="BN9">
+        <v>19411519000.0</v>
+      </c>
+      <c r="BO9">
+        <v>37722806000.0</v>
+      </c>
+      <c r="BP9">
+        <v>20028239000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>16493006000.0</v>
+      </c>
+      <c r="BR9">
+        <v>15457780000.0</v>
+      </c>
+      <c r="BS9">
+        <v>38621161000.0</v>
+      </c>
+      <c r="BT9">
+        <v>25856575000.0</v>
+      </c>
+      <c r="BU9">
+        <v>14958438000.0</v>
+      </c>
+      <c r="BV9">
+        <v>18376685000.0</v>
+      </c>
+      <c r="BW9">
+        <v>27548387000.0</v>
+      </c>
+      <c r="BX9">
+        <v>17511798000.0</v>
+      </c>
+      <c r="BY9">
+        <v>13586740000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>13233470000.0</v>
+      </c>
+      <c r="CA9">
+        <v>16153376000.0</v>
+      </c>
+      <c r="CB9">
+        <v>10177929000.0</v>
+      </c>
+      <c r="CC9">
+        <v>12374668000.0</v>
+      </c>
+      <c r="CD9">
+        <v>12098903000.0</v>
+      </c>
+      <c r="CE9">
+        <v>13698749000.0</v>
+      </c>
+      <c r="CF9">
+        <v>13923827000.0</v>
+      </c>
+      <c r="CG9">
+        <v>14398680000.0</v>
+      </c>
+      <c r="CH9">
+        <v>19809549000.0</v>
+      </c>
+      <c r="CI9">
+        <v>12079711000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>11187045000.0</v>
+      </c>
+      <c r="CK9">
+        <v>9787203000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B10">
+        <v>-13050273000.0</v>
+      </c>
+      <c r="C10">
+        <v>-2172728812.0</v>
+      </c>
+      <c r="D10">
+        <v>-2735353000.0</v>
+      </c>
+      <c r="E10">
+        <v>-852522000.0</v>
+      </c>
+      <c r="F10">
+        <v>-21035958000.0</v>
+      </c>
+      <c r="G10">
+        <v>15372518000.0</v>
+      </c>
+      <c r="H10">
+        <v>4644823000.0</v>
+      </c>
+      <c r="I10">
+        <v>-586434672.0</v>
+      </c>
+      <c r="J10">
+        <v>6290233000.0</v>
+      </c>
+      <c r="K10">
+        <v>-12492963000.0</v>
+      </c>
+      <c r="L10">
+        <v>27315679118.0</v>
+      </c>
+      <c r="M10">
+        <v>-7653957640.0</v>
+      </c>
+      <c r="N10">
+        <v>8467567906.0</v>
+      </c>
+      <c r="O10">
+        <v>-14148497424.0</v>
+      </c>
+      <c r="P10">
+        <v>9108836971.0</v>
+      </c>
+      <c r="Q10">
+        <v>668078227.0</v>
+      </c>
+      <c r="R10">
+        <v>11865625913.0</v>
+      </c>
+      <c r="S10">
+        <v>9196159270.0</v>
+      </c>
+      <c r="T10">
+        <v>1223297812.0</v>
+      </c>
+      <c r="U10">
+        <v>-16195022854.0</v>
+      </c>
+      <c r="V10">
+        <v>2082315136.0</v>
+      </c>
+      <c r="W10">
+        <v>-9782731820.0</v>
+      </c>
+      <c r="X10">
+        <v>5993469658.0</v>
+      </c>
+      <c r="Y10">
+        <v>-20837306372.0</v>
+      </c>
+      <c r="Z10">
+        <v>17516369201.0</v>
+      </c>
+      <c r="AA10">
+        <v>-6973311045.0</v>
+      </c>
+      <c r="AB10">
+        <v>5930546383.0</v>
+      </c>
+      <c r="AC10">
+        <v>3560821409.0</v>
+      </c>
+      <c r="AD10">
+        <v>3245331540.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1745681058.0</v>
+      </c>
+      <c r="AF10">
+        <v>10681335569.0</v>
+      </c>
+      <c r="AG10">
+        <v>5068186116.0</v>
+      </c>
+      <c r="AH10">
+        <v>9904784544.0</v>
+      </c>
+      <c r="AI10">
+        <v>7985095910.0</v>
+      </c>
+      <c r="AJ10">
+        <v>731104581.0</v>
+      </c>
+      <c r="AK10">
+        <v>5191721690.0</v>
+      </c>
+      <c r="AL10">
+        <v>6267516613.0</v>
+      </c>
+      <c r="AM10">
+        <v>10770110310.0</v>
+      </c>
+      <c r="AN10">
+        <v>20722670970.0</v>
+      </c>
+      <c r="AO10">
+        <v>14099653921.0</v>
+      </c>
+      <c r="AP10">
+        <v>9078959497.0</v>
+      </c>
+      <c r="AQ10">
+        <v>12920491975.0</v>
+      </c>
+      <c r="AR10">
+        <v>28286256739.0</v>
+      </c>
+      <c r="AS10">
+        <v>9826257963.0</v>
+      </c>
+      <c r="AT10">
+        <v>7418794836.0</v>
+      </c>
+      <c r="AU10">
+        <v>23886877082.0</v>
+      </c>
+      <c r="AV10">
+        <v>19140378224.0</v>
+      </c>
+      <c r="AW10">
+        <v>8645916984.0</v>
+      </c>
+      <c r="AX10">
+        <v>10903250169.0</v>
+      </c>
+      <c r="AY10">
+        <v>33779914899.0</v>
+      </c>
+      <c r="AZ10">
+        <v>16730119338.0</v>
+      </c>
+      <c r="BA10">
+        <v>17685240242.0</v>
+      </c>
+      <c r="BB10">
+        <v>16831790597.0</v>
+      </c>
+      <c r="BC10">
+        <v>28883335400.0</v>
+      </c>
+      <c r="BD10">
+        <v>37238116300.0</v>
+      </c>
+      <c r="BE10">
+        <v>17105132800.0</v>
+      </c>
+      <c r="BF10">
+        <v>20425460800.0</v>
+      </c>
+      <c r="BG10">
+        <v>16949699800.0</v>
+      </c>
+      <c r="BH10">
+        <v>16802795600.0</v>
+      </c>
+      <c r="BI10">
+        <v>18997471200.0</v>
+      </c>
+      <c r="BJ10">
+        <v>14444648600.0</v>
+      </c>
+      <c r="BK10">
+        <v>15168979300.0</v>
+      </c>
+      <c r="BL10">
+        <v>13153474600.0</v>
+      </c>
+      <c r="BM10">
+        <v>12300255900.0</v>
+      </c>
+      <c r="BN10">
+        <v>9647691100.0</v>
+      </c>
+      <c r="BO10">
+        <v>22015480800.0</v>
+      </c>
+      <c r="BP10">
+        <v>9093867500.0</v>
+      </c>
+      <c r="BQ10">
+        <v>4690564000.0</v>
+      </c>
+      <c r="BR10">
+        <v>9186037000.0</v>
+      </c>
+      <c r="BS10">
+        <v>24388920300.0</v>
+      </c>
+      <c r="BT10">
+        <v>14340245000.0</v>
+      </c>
+      <c r="BU10">
+        <v>7834824400.0</v>
+      </c>
+      <c r="BV10">
+        <v>10496612100.0</v>
+      </c>
+      <c r="BW10">
+        <v>13218236400.0</v>
+      </c>
+      <c r="BX10">
+        <v>8324742100.0</v>
+      </c>
+      <c r="BY10">
+        <v>7115150600.0</v>
+      </c>
+      <c r="BZ10">
+        <v>8081402600.0</v>
+      </c>
+      <c r="CA10">
+        <v>9396847000.0</v>
+      </c>
+      <c r="CB10">
+        <v>5851967000.0</v>
+      </c>
+      <c r="CC10">
+        <v>5762002000.0</v>
+      </c>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>8465870000.0</v>
+      </c>
+      <c r="CF10">
+        <v>9675791000.0</v>
+      </c>
+      <c r="CG10">
+        <v>10404149000.0</v>
+      </c>
+      <c r="CH10">
+        <v>13307692000.0</v>
+      </c>
+      <c r="CI10">
+        <v>5961283000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>10206427000.0</v>
+      </c>
+      <c r="CK10">
+        <v>4741584000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11">
+        <v>220883000.0</v>
+      </c>
+      <c r="C11">
+        <v>-2234124047.0</v>
+      </c>
+      <c r="D11">
+        <v>562732000.0</v>
+      </c>
+      <c r="E11">
+        <v>5584471000.0</v>
+      </c>
+      <c r="F11">
+        <v>4668184000.0</v>
+      </c>
+      <c r="G11">
+        <v>7087238000.0</v>
+      </c>
+      <c r="H11">
+        <v>772780000.0</v>
+      </c>
+      <c r="I11">
+        <v>209019683.0</v>
+      </c>
+      <c r="J11">
+        <v>1696958000.0</v>
+      </c>
+      <c r="K11">
+        <v>1695765000.0</v>
+      </c>
+      <c r="L11">
+        <v>5206169397.0</v>
+      </c>
+      <c r="M11">
+        <v>310840835.0</v>
+      </c>
+      <c r="N11">
+        <v>1797226827.0</v>
+      </c>
+      <c r="O11">
+        <v>1906034701.0</v>
+      </c>
+      <c r="P11">
+        <v>1716742008.0</v>
+      </c>
+      <c r="Q11">
+        <v>-811870316.0</v>
+      </c>
+      <c r="R11">
+        <v>2368774535.0</v>
+      </c>
+      <c r="S11">
+        <v>-823452877.0</v>
+      </c>
+      <c r="T11">
+        <v>846648382.0</v>
+      </c>
+      <c r="U11">
+        <v>311835616.0</v>
+      </c>
+      <c r="V11">
+        <v>274811591.0</v>
+      </c>
+      <c r="W11">
+        <v>3024149555.0</v>
+      </c>
+      <c r="X11">
+        <v>-753683466.0</v>
+      </c>
+      <c r="Y11">
+        <v>-4157512477.0</v>
+      </c>
+      <c r="Z11">
+        <v>4348175625.0</v>
+      </c>
+      <c r="AA11">
+        <v>1793344918.0</v>
+      </c>
+      <c r="AB11">
+        <v>1323066270.0</v>
+      </c>
+      <c r="AC11">
+        <v>972930479.0</v>
+      </c>
+      <c r="AD11">
+        <v>747583421.0</v>
+      </c>
+      <c r="AE11">
+        <v>3665029656.0</v>
+      </c>
+      <c r="AF11">
+        <v>1863989263.0</v>
+      </c>
+      <c r="AG11">
+        <v>1280747520.0</v>
+      </c>
+      <c r="AH11">
+        <v>2419184739.0</v>
+      </c>
+      <c r="AI11">
+        <v>8918922055.0</v>
+      </c>
+      <c r="AJ11">
+        <v>251344308.0</v>
+      </c>
+      <c r="AK11">
+        <v>1017286291.0</v>
+      </c>
+      <c r="AL11">
+        <v>704943131.0</v>
+      </c>
+      <c r="AM11">
+        <v>3501849893.0</v>
+      </c>
+      <c r="AN11">
+        <v>3762470250.0</v>
+      </c>
+      <c r="AO11">
+        <v>2898275500.0</v>
+      </c>
+      <c r="AP11">
+        <v>2163382000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>2807312276.0</v>
+      </c>
+      <c r="AR11">
+        <v>6309036250.0</v>
+      </c>
+      <c r="AS11">
+        <v>1862625250.0</v>
+      </c>
+      <c r="AT11">
+        <v>1454190250.0</v>
+      </c>
+      <c r="AU11">
+        <v>6133975539.0</v>
+      </c>
+      <c r="AV11">
+        <v>3656169750.0</v>
+      </c>
+      <c r="AW11">
+        <v>1686522250.0</v>
+      </c>
+      <c r="AX11">
+        <v>2386777250.0</v>
+      </c>
+      <c r="AY11">
+        <v>8573686260.0</v>
+      </c>
+      <c r="AZ11">
+        <v>3945947000.0</v>
+      </c>
+      <c r="BA11">
+        <v>4316533000.0</v>
+      </c>
+      <c r="BB11">
+        <v>3429548000.0</v>
+      </c>
+      <c r="BC11">
+        <v>7150979700.0</v>
+      </c>
+      <c r="BD11">
+        <v>3305351800.0</v>
+      </c>
+      <c r="BE11">
+        <v>3736439300.0</v>
+      </c>
+      <c r="BF11">
+        <v>4085553000.0</v>
+      </c>
+      <c r="BG11">
+        <v>4404408700.0</v>
+      </c>
+      <c r="BH11">
+        <v>3405196800.0</v>
+      </c>
+      <c r="BI11">
+        <v>3681764000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>3168098000.0</v>
+      </c>
+      <c r="BK11">
+        <v>4152468500.0</v>
+      </c>
+      <c r="BL11">
+        <v>2964939000.0</v>
+      </c>
+      <c r="BM11">
+        <v>2887850800.0</v>
+      </c>
+      <c r="BN11">
+        <v>1633843300.0</v>
+      </c>
+      <c r="BO11">
+        <v>5768406200.0</v>
+      </c>
+      <c r="BP11">
+        <v>2222084200.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1062523300.0</v>
+      </c>
+      <c r="BR11">
+        <v>2319606500.0</v>
+      </c>
+      <c r="BS11">
+        <v>9423079600.0</v>
+      </c>
+      <c r="BT11">
+        <v>4413550400.0</v>
+      </c>
+      <c r="BU11">
+        <v>2328995400.0</v>
+      </c>
+      <c r="BV11">
+        <v>3054583300.0</v>
+      </c>
+      <c r="BW11">
+        <v>4721064600.0</v>
+      </c>
+      <c r="BX11">
+        <v>2465520200.0</v>
+      </c>
+      <c r="BY11">
+        <v>1976997800.0</v>
+      </c>
+      <c r="BZ11">
+        <v>2277564800.0</v>
+      </c>
+      <c r="CA11">
+        <v>3080751000.0</v>
+      </c>
+      <c r="CB11">
+        <v>1617392000.0</v>
+      </c>
+      <c r="CC11">
+        <v>1623135000.0</v>
+      </c>
+      <c r="CD11">
+        <v>517789000.0</v>
+      </c>
+      <c r="CE11">
+        <v>2483510000.0</v>
+      </c>
+      <c r="CF11">
+        <v>2953288000.0</v>
+      </c>
+      <c r="CG11">
+        <v>3115535000.0</v>
+      </c>
+      <c r="CH11">
+        <v>4378779000.0</v>
+      </c>
+      <c r="CI11">
+        <v>1825925000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>3077683000.0</v>
+      </c>
+      <c r="CK11">
+        <v>1381665000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12">
+        <v>192659000.0</v>
+      </c>
+      <c r="C12">
+        <v>376086577.0</v>
+      </c>
+      <c r="D12">
+        <v>671379000.0</v>
+      </c>
+      <c r="E12">
+        <v>633652000.0</v>
+      </c>
+      <c r="F12">
+        <v>684835000.0</v>
+      </c>
+      <c r="G12">
+        <v>1567004000.0</v>
+      </c>
+      <c r="H12">
+        <v>148843000.0</v>
+      </c>
+      <c r="I12">
+        <v>950969178.0</v>
+      </c>
+      <c r="J12">
+        <v>1438430000.0</v>
+      </c>
+      <c r="K12">
+        <v>1913607000.0</v>
+      </c>
+      <c r="L12">
+        <v>1846460849.0</v>
+      </c>
+      <c r="M12">
+        <v>1055508806.0</v>
+      </c>
+      <c r="N12">
+        <v>707667532.0</v>
+      </c>
+      <c r="O12">
+        <v>458394644.0</v>
+      </c>
+      <c r="P12">
+        <v>625973935.0</v>
+      </c>
+      <c r="Q12">
+        <v>471021717.0</v>
+      </c>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12">
+        <v>2333689540.0</v>
+      </c>
+      <c r="V12">
+        <v>2873863440.0</v>
+      </c>
+      <c r="W12">
+        <v>4744238550.0</v>
+      </c>
+      <c r="X12">
+        <v>3644208850.0</v>
+      </c>
+      <c r="Y12">
+        <v>12868917270.0</v>
+      </c>
+      <c r="Z12">
+        <v>16355571300.0</v>
+      </c>
+      <c r="AA12">
+        <v>1774643590.0</v>
+      </c>
+      <c r="AB12">
+        <v>188580870.0</v>
+      </c>
+      <c r="AC12">
+        <v>514305555.0</v>
+      </c>
+      <c r="AD12">
+        <v>503125000.0</v>
+      </c>
+      <c r="AE12">
+        <v>508715277.0</v>
+      </c>
+      <c r="AF12">
+        <v>514305555.0</v>
+      </c>
+      <c r="AG12">
+        <v>493645800.0</v>
+      </c>
+      <c r="AH12">
+        <v>487083300.0</v>
+      </c>
+      <c r="AI12">
+        <v>508715300.0</v>
+      </c>
+      <c r="AJ12">
+        <v>514305600.0</v>
+      </c>
+      <c r="AK12">
+        <v>514305600.0</v>
+      </c>
+      <c r="AL12">
+        <v>503125000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2046041700.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12">
+        <v>1023020800.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>651676160.0</v>
+      </c>
+      <c r="D13">
+        <v>2076394000.0</v>
+      </c>
+      <c r="E13">
+        <v>348954640.0</v>
+      </c>
+      <c r="F13">
+        <v>2395238070.0</v>
+      </c>
+      <c r="G13">
+        <v>736999840.0</v>
+      </c>
+      <c r="H13">
+        <v>536995710.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>193559590.0</v>
+      </c>
+      <c r="M13">
+        <v>32455210.0</v>
+      </c>
+      <c r="N13">
+        <v>316101060.0</v>
+      </c>
+      <c r="O13">
+        <v>238184200.0</v>
+      </c>
+      <c r="P13">
+        <v>274583080.0</v>
+      </c>
+      <c r="Q13">
+        <v>247942840.0</v>
+      </c>
+      <c r="R13">
+        <v>208448460.0</v>
+      </c>
+      <c r="S13">
+        <v>339140990.0</v>
+      </c>
+      <c r="T13">
+        <v>90117990.0</v>
+      </c>
+      <c r="U13">
+        <v>313037870.0</v>
+      </c>
+      <c r="V13">
+        <v>432311380.0</v>
+      </c>
+      <c r="W13">
+        <v>421603310.0</v>
+      </c>
+      <c r="X13">
+        <v>138475650.0</v>
+      </c>
+      <c r="Y13">
+        <v>835103370.0</v>
+      </c>
+      <c r="Z13">
+        <v>365268040.0</v>
+      </c>
+      <c r="AA13">
+        <v>753392800.0</v>
+      </c>
+      <c r="AB13">
+        <v>1098782020.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15">
+        <v>-13271156000.0</v>
+      </c>
+      <c r="C15">
+        <v>61395235.0</v>
+      </c>
+      <c r="D15">
+        <v>-3298085000.0</v>
+      </c>
+      <c r="E15">
+        <v>-6436993000.0</v>
+      </c>
+      <c r="F15">
+        <v>-16367774000.0</v>
+      </c>
+      <c r="G15">
+        <v>8285280000.0</v>
+      </c>
+      <c r="H15">
+        <v>3872043000.0</v>
+      </c>
+      <c r="I15">
+        <v>-795454355.0</v>
+      </c>
+      <c r="J15">
+        <v>4593275000.0</v>
+      </c>
+      <c r="K15">
+        <v>-14188728000.0</v>
+      </c>
+      <c r="L15">
+        <v>22109509721.0</v>
+      </c>
+      <c r="M15">
+        <v>-7964798475.0</v>
+      </c>
+      <c r="N15">
+        <v>6670341079.0</v>
+      </c>
+      <c r="O15">
+        <v>-16054532125.0</v>
+      </c>
+      <c r="P15">
+        <v>7392094963.0</v>
+      </c>
+      <c r="Q15">
+        <v>1479948543.0</v>
+      </c>
+      <c r="R15">
+        <v>9496851378.0</v>
+      </c>
+      <c r="S15">
+        <v>10019612147.0</v>
+      </c>
+      <c r="T15">
+        <v>376649430.0</v>
+      </c>
+      <c r="U15">
+        <v>-16506858470.0</v>
+      </c>
+      <c r="V15">
+        <v>1807503545.0</v>
+      </c>
+      <c r="W15">
+        <v>-12806881375.0</v>
+      </c>
+      <c r="X15">
+        <v>6747153124.0</v>
+      </c>
+      <c r="Y15">
+        <v>-16679793893.0</v>
+      </c>
+      <c r="Z15">
+        <v>13168193576.0</v>
+      </c>
+      <c r="AA15">
+        <v>-8766655963.0</v>
+      </c>
+      <c r="AB15">
+        <v>4607480113.0</v>
+      </c>
+      <c r="AC15">
+        <v>2587890930.0</v>
+      </c>
+      <c r="AD15">
+        <v>2497748119.0</v>
+      </c>
+      <c r="AE15">
+        <v>-5410710714.0</v>
+      </c>
+      <c r="AF15">
+        <v>8817346306.0</v>
+      </c>
+      <c r="AG15">
+        <v>3787438596.0</v>
+      </c>
+      <c r="AH15">
+        <v>7485599805.0</v>
+      </c>
+      <c r="AI15">
+        <v>-933826145.0</v>
+      </c>
+      <c r="AJ15">
+        <v>479760273.0</v>
+      </c>
+      <c r="AK15">
+        <v>4174435399.0</v>
+      </c>
+      <c r="AL15">
+        <v>5562573482.0</v>
+      </c>
+      <c r="AM15">
+        <v>7268260417.0</v>
+      </c>
+      <c r="AN15">
+        <v>16960200720.0</v>
+      </c>
+      <c r="AO15">
+        <v>11201378421.0</v>
+      </c>
+      <c r="AP15">
+        <v>6915577497.0</v>
+      </c>
+      <c r="AQ15">
+        <v>10113179699.0</v>
+      </c>
+      <c r="AR15">
+        <v>21977220489.0</v>
+      </c>
+      <c r="AS15">
+        <v>7963632713.0</v>
+      </c>
+      <c r="AT15">
+        <v>5964604586.0</v>
+      </c>
+      <c r="AU15">
+        <v>17752901543.0</v>
+      </c>
+      <c r="AV15">
+        <v>15484208474.0</v>
+      </c>
+      <c r="AW15">
+        <v>6959394734.0</v>
+      </c>
+      <c r="AX15">
+        <v>8516472919.0</v>
+      </c>
+      <c r="AY15">
+        <v>25206228639.0</v>
+      </c>
+      <c r="AZ15">
+        <v>12784172338.0</v>
+      </c>
+      <c r="BA15">
+        <v>13368707242.0</v>
+      </c>
+      <c r="BB15">
+        <v>13402242597.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>61395240.0</v>
+      </c>
+      <c r="D16">
+        <v>-3298084800.0</v>
+      </c>
+      <c r="E16">
+        <v>-6436992550.0</v>
+      </c>
+      <c r="F16">
+        <v>-16367774330.0</v>
+      </c>
+      <c r="G16">
+        <v>8285279580.0</v>
+      </c>
+      <c r="H16">
+        <v>3872042650.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>22109509720.0</v>
+      </c>
+      <c r="M16">
+        <v>-7964798475.0</v>
+      </c>
+      <c r="N16">
+        <v>6670341079.0</v>
+      </c>
+      <c r="O16">
+        <v>-16054532125.0</v>
+      </c>
+      <c r="P16">
+        <v>7392094963.0</v>
+      </c>
+      <c r="Q16">
+        <v>1479948543.0</v>
+      </c>
+      <c r="R16">
+        <v>9496851378.0</v>
+      </c>
+      <c r="S16">
+        <v>10019612147.0</v>
+      </c>
+      <c r="T16">
+        <v>376649430.0</v>
+      </c>
+      <c r="U16">
+        <v>-16506858470.0</v>
+      </c>
+      <c r="V16">
+        <v>1807503545.0</v>
+      </c>
+      <c r="W16">
+        <v>-12806881375.0</v>
+      </c>
+      <c r="X16">
+        <v>6747153124.0</v>
+      </c>
+      <c r="Y16">
+        <v>-16679793894.0</v>
+      </c>
+      <c r="Z16">
+        <v>13168193576.0</v>
+      </c>
+      <c r="AA16">
+        <v>-8766655963.0</v>
+      </c>
+      <c r="AB16">
+        <v>4607480110.0</v>
+      </c>
+      <c r="AC16">
+        <v>2587890930.0</v>
+      </c>
+      <c r="AD16">
+        <v>2497748119.0</v>
+      </c>
+      <c r="AE16">
+        <v>-5410710714.0</v>
+      </c>
+      <c r="AF16">
+        <v>8817346306.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>4607480113.0</v>
+      </c>
+      <c r="AC17">
+        <v>2587890930.0</v>
+      </c>
+      <c r="AD17">
+        <v>2497748119.0</v>
+      </c>
+      <c r="AE17">
+        <v>-5410710714.0</v>
+      </c>
+      <c r="AF17">
+        <v>8817346306.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>175</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>176</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>177</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>178</v>
+      </c>
+      <c r="B21">
+        <v>-15364821000.0</v>
+      </c>
+      <c r="C21">
+        <v>1422643986.0</v>
+      </c>
+      <c r="D21">
+        <v>-5010416000.0</v>
+      </c>
+      <c r="E21">
+        <v>-1307527000.0</v>
+      </c>
+      <c r="F21">
+        <v>-27250271000.0</v>
+      </c>
+      <c r="G21">
+        <v>19893876000.0</v>
+      </c>
+      <c r="H21">
+        <v>3464774000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1530806936.0</v>
+      </c>
+      <c r="J21">
+        <v>5703072000.0</v>
+      </c>
+      <c r="K21">
+        <v>-11624685000.0</v>
+      </c>
+      <c r="L21">
+        <v>27461400810.0</v>
+      </c>
+      <c r="M21">
+        <v>-6880611630.0</v>
+      </c>
+      <c r="N21">
+        <v>8893929990.0</v>
+      </c>
+      <c r="O21">
+        <v>-14690544810.0</v>
+      </c>
+      <c r="P21">
+        <v>8713522070.0</v>
+      </c>
+      <c r="Q21">
+        <v>-412471190.0</v>
+      </c>
+      <c r="R21">
+        <v>11601071580.0</v>
+      </c>
+      <c r="S21">
+        <v>9534460340.0</v>
+      </c>
+      <c r="T21">
+        <v>3069499290.0</v>
+      </c>
+      <c r="U21">
+        <v>-16112041020.0</v>
+      </c>
+      <c r="V21">
+        <v>-1019074220.0</v>
+      </c>
+      <c r="W21">
+        <v>-6198622971.0</v>
+      </c>
+      <c r="X21">
+        <v>2156154760.0</v>
+      </c>
+      <c r="Y21">
+        <v>-8805568800.0</v>
+      </c>
+      <c r="Z21">
+        <v>848442166.0</v>
+      </c>
+      <c r="AA21">
+        <v>-5875379933.0</v>
+      </c>
+      <c r="AB21">
+        <v>4568323317.0</v>
+      </c>
+      <c r="AC21">
+        <v>3625195929.0</v>
+      </c>
+      <c r="AD21">
+        <v>3962263276.0</v>
+      </c>
+      <c r="AE21">
+        <v>-240682703.0</v>
+      </c>
+      <c r="AF21">
+        <v>6533588796.0</v>
+      </c>
+      <c r="AG21">
+        <v>492981768.0</v>
+      </c>
+      <c r="AH21">
+        <v>7700048979.0</v>
+      </c>
+      <c r="AI21">
+        <v>6337630162.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-1605437550.0</v>
+      </c>
+      <c r="AK21">
+        <v>4167245987.0</v>
+      </c>
+      <c r="AL21">
+        <v>5368639410.0</v>
+      </c>
+      <c r="AM21">
+        <v>6184681664.0</v>
+      </c>
+      <c r="AN21">
+        <v>20858787491.0</v>
+      </c>
+      <c r="AO21">
+        <v>13845700281.0</v>
+      </c>
+      <c r="AP21">
+        <v>10885148877.0</v>
+      </c>
+      <c r="AQ21">
+        <v>16820076124.0</v>
+      </c>
+      <c r="AR21">
+        <v>16370626199.0</v>
+      </c>
+      <c r="AS21">
+        <v>6060147571.0</v>
+      </c>
+      <c r="AT21">
+        <v>195789245.0</v>
+      </c>
+      <c r="AU21">
+        <v>16991024785.0</v>
+      </c>
+      <c r="AV21">
+        <v>15637174517.0</v>
+      </c>
+      <c r="AW21">
+        <v>3226478718.0</v>
+      </c>
+      <c r="AX21">
+        <v>13564776779.0</v>
+      </c>
+      <c r="AY21">
+        <v>25902863721.0</v>
+      </c>
+      <c r="AZ21">
+        <v>6046493772.0</v>
+      </c>
+      <c r="BA21">
+        <v>14086674980.0</v>
+      </c>
+      <c r="BB21">
+        <v>13715277735.0</v>
+      </c>
+      <c r="BC21">
+        <v>26146602000.0</v>
+      </c>
+      <c r="BD21">
+        <v>35237685000.0</v>
+      </c>
+      <c r="BE21">
+        <v>13995323000.0</v>
+      </c>
+      <c r="BF21">
+        <v>18093926000.0</v>
+      </c>
+      <c r="BG21">
+        <v>14655677000.0</v>
+      </c>
+      <c r="BH21">
+        <v>13286480000.0</v>
+      </c>
+      <c r="BI21">
+        <v>17455018000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>13837205000.0</v>
+      </c>
+      <c r="BK21">
+        <v>14101085000.0</v>
+      </c>
+      <c r="BL21">
+        <v>11411392000.0</v>
+      </c>
+      <c r="BM21">
+        <v>10913010000.0</v>
+      </c>
+      <c r="BN21">
+        <v>9090886000.0</v>
+      </c>
+      <c r="BO21">
+        <v>22431968000.0</v>
+      </c>
+      <c r="BP21">
+        <v>9079134000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>6875337000.0</v>
+      </c>
+      <c r="BR21">
+        <v>5709432000.0</v>
+      </c>
+      <c r="BS21">
+        <v>18721441000.0</v>
+      </c>
+      <c r="BT21">
+        <v>13551326000.0</v>
+      </c>
+      <c r="BU21">
+        <v>7101799000.0</v>
+      </c>
+      <c r="BV21">
+        <v>9673624000.0</v>
+      </c>
+      <c r="BW21">
+        <v>11323161000.0</v>
+      </c>
+      <c r="BX21">
+        <v>7072506000.0</v>
+      </c>
+      <c r="BY21">
+        <v>6154167000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>6633931000.0</v>
+      </c>
+      <c r="CA21">
+        <v>9742876000.0</v>
+      </c>
+      <c r="CB21">
+        <v>4955024000.0</v>
+      </c>
+      <c r="CC21">
+        <v>7181050000.0</v>
+      </c>
+      <c r="CD21"/>
+      <c r="CE21">
+        <v>7947190000.0</v>
+      </c>
+      <c r="CF21">
+        <v>9168461000.0</v>
+      </c>
+      <c r="CG21">
+        <v>10056067000.0</v>
+      </c>
+      <c r="CH21">
+        <v>12715466000.0</v>
+      </c>
+      <c r="CI21">
+        <v>6428577000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>8189304000.0</v>
+      </c>
+      <c r="CK21">
+        <v>4407300000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>179</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>180</v>
+      </c>
+      <c r="B23">
+        <v>82054124000.0</v>
+      </c>
+      <c r="C23">
+        <v>94091139052.0</v>
+      </c>
+      <c r="D23">
+        <v>72005434000.0</v>
+      </c>
+      <c r="E23">
+        <v>82426827000.0</v>
+      </c>
+      <c r="F23">
+        <v>122746286000.0</v>
+      </c>
+      <c r="G23">
+        <v>112279529000.0</v>
+      </c>
+      <c r="H23">
+        <v>71784755000.0</v>
+      </c>
+      <c r="I23">
+        <v>110531332481.0</v>
+      </c>
+      <c r="J23">
+        <v>90940529000.0</v>
+      </c>
+      <c r="K23">
+        <v>99146745000.0</v>
+      </c>
+      <c r="L23">
+        <v>162325178173.0</v>
+      </c>
+      <c r="M23">
+        <v>59745782021.0</v>
+      </c>
+      <c r="N23">
+        <v>113066689875.0</v>
+      </c>
+      <c r="O23">
+        <v>125403901505.0</v>
+      </c>
+      <c r="P23">
+        <v>103038255516.0</v>
+      </c>
+      <c r="Q23">
+        <v>94382669639.0</v>
+      </c>
+      <c r="R23">
+        <v>80775093238.0</v>
+      </c>
+      <c r="S23">
+        <v>96783102606.0</v>
+      </c>
+      <c r="T23">
+        <v>72828721492.0</v>
+      </c>
+      <c r="U23">
+        <v>66677534025.0</v>
+      </c>
+      <c r="V23">
+        <v>68518083000.0</v>
+      </c>
+      <c r="W23">
+        <v>92085504611.0</v>
+      </c>
+      <c r="X23">
+        <v>70202360394.0</v>
+      </c>
+      <c r="Y23">
+        <v>83648722694.0</v>
+      </c>
+      <c r="Z23">
+        <v>61486982569.0</v>
+      </c>
+      <c r="AA23">
+        <v>117216541527.0</v>
+      </c>
+      <c r="AB23">
+        <v>81263140086.0</v>
+      </c>
+      <c r="AC23">
+        <v>83961697282.0</v>
+      </c>
+      <c r="AD23">
+        <v>87702092852.0</v>
+      </c>
+      <c r="AE23">
+        <v>126526569517.0</v>
+      </c>
+      <c r="AF23">
+        <v>94537490204.0</v>
+      </c>
+      <c r="AG23">
+        <v>86666050671.0</v>
+      </c>
+      <c r="AH23">
+        <v>95821529233.0</v>
+      </c>
+      <c r="AI23">
+        <v>88306627510.0</v>
+      </c>
+      <c r="AJ23">
+        <v>86793831519.0</v>
+      </c>
+      <c r="AK23">
+        <v>74959672412.0</v>
+      </c>
+      <c r="AL23">
+        <v>84570784749.0</v>
+      </c>
+      <c r="AM23">
+        <v>83342203019.0</v>
+      </c>
+      <c r="AN23">
+        <v>71786633513.0</v>
+      </c>
+      <c r="AO23">
+        <v>87259966807.0</v>
+      </c>
+      <c r="AP23">
+        <v>88210504617.0</v>
+      </c>
+      <c r="AQ23">
+        <v>108660426806.0</v>
+      </c>
+      <c r="AR23">
+        <v>65254444151.0</v>
+      </c>
+      <c r="AS23">
+        <v>90395179521.0</v>
+      </c>
+      <c r="AT23">
+        <v>74942433592.0</v>
+      </c>
+      <c r="AU23">
+        <v>92455857665.0</v>
+      </c>
+      <c r="AV23">
+        <v>78227313759.0</v>
+      </c>
+      <c r="AW23">
+        <v>68352185428.0</v>
+      </c>
+      <c r="AX23">
+        <v>86587972861.0</v>
+      </c>
+      <c r="AY23">
+        <v>62817451575.0</v>
+      </c>
+      <c r="AZ23">
+        <v>69557395893.0</v>
+      </c>
+      <c r="BA23">
+        <v>62169888547.0</v>
+      </c>
+      <c r="BB23">
+        <v>64654854113.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
+        <v>11046486559.0</v>
+      </c>
+      <c r="X26">
+        <v>3502493052.0</v>
+      </c>
+      <c r="Y26">
+        <v>3751806961.0</v>
+      </c>
+      <c r="Z26">
+        <v>3792186546.0</v>
+      </c>
+      <c r="AA26">
+        <v>4299507472.0</v>
+      </c>
+      <c r="AB26">
+        <v>3859460522.0</v>
+      </c>
+      <c r="AC26">
+        <v>4940236868.0</v>
+      </c>
+      <c r="AD26">
+        <v>4322423567.0</v>
+      </c>
+      <c r="AE26">
+        <v>19863221155.0</v>
+      </c>
+      <c r="AF26">
+        <v>4214150719.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
+        <v>4171259675.0</v>
+      </c>
+      <c r="AJ26">
+        <v>4119410955.0</v>
+      </c>
+      <c r="AK26">
+        <v>4288098984.0</v>
+      </c>
+      <c r="AL26">
+        <v>3960745980.0</v>
+      </c>
+      <c r="AM26">
+        <v>3651143604.0</v>
+      </c>
+      <c r="AN26">
+        <v>10439965599.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>3822412211.0</v>
+      </c>
+      <c r="AV26">
+        <v>3370770582.0</v>
+      </c>
+      <c r="AW26">
+        <v>3418618480.0</v>
+      </c>
+      <c r="AX26">
+        <v>3326870134.0</v>
+      </c>
+      <c r="AY26">
+        <v>3016433078.0</v>
+      </c>
+      <c r="AZ26">
+        <v>8524506749.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>7888051000.0</v>
+      </c>
+      <c r="F27">
+        <v>7008440000.0</v>
+      </c>
+      <c r="G27">
+        <v>11409184000.0</v>
+      </c>
+      <c r="H27">
+        <v>5728328000.0</v>
+      </c>
+      <c r="I27">
+        <v>6080250708.0</v>
+      </c>
+      <c r="J27">
+        <v>6087742000.0</v>
+      </c>
+      <c r="K27">
+        <v>8210126000.0</v>
+      </c>
+      <c r="L27">
+        <v>6956098684.0</v>
+      </c>
+      <c r="M27">
+        <v>7200694236.0</v>
+      </c>
+      <c r="N27">
+        <v>6811540162.0</v>
+      </c>
+      <c r="O27">
+        <v>7531475886.0</v>
+      </c>
+      <c r="P27">
+        <v>8188095773.0</v>
+      </c>
+      <c r="Q27">
+        <v>7248947288.0</v>
+      </c>
+      <c r="R27">
+        <v>8997451068.0</v>
+      </c>
+      <c r="S27">
+        <v>9848715788.0</v>
+      </c>
+      <c r="T27">
+        <v>6557296100.0</v>
+      </c>
+      <c r="U27">
+        <v>6421562996.0</v>
+      </c>
+      <c r="V27">
+        <v>8373699721.0</v>
+      </c>
+      <c r="W27">
+        <v>23005889869.0</v>
+      </c>
+      <c r="X27">
+        <v>3037407322.0</v>
+      </c>
+      <c r="Y27">
+        <v>1882216776.0</v>
+      </c>
+      <c r="Z27">
+        <v>3304219525.0</v>
+      </c>
+      <c r="AA27">
+        <v>5477492200.0</v>
+      </c>
+      <c r="AB27">
+        <v>4653071206.0</v>
+      </c>
+      <c r="AC27">
+        <v>2734372470.0</v>
+      </c>
+      <c r="AD27">
+        <v>2836121184.0</v>
+      </c>
+      <c r="AE27">
+        <v>22636210609.0</v>
+      </c>
+      <c r="AF27">
+        <v>31282480.0</v>
+      </c>
+      <c r="AG27">
+        <v>52462320.0</v>
+      </c>
+      <c r="AH27">
+        <v>24312464.0</v>
+      </c>
+      <c r="AI27">
+        <v>5686659741.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1453756707.0</v>
+      </c>
+      <c r="AK27">
+        <v>1595339291.0</v>
+      </c>
+      <c r="AL27">
+        <v>881412030.0</v>
+      </c>
+      <c r="AM27">
+        <v>13769103900.0</v>
+      </c>
+      <c r="AN27">
+        <v>4976354639.0</v>
+      </c>
+      <c r="AO27">
+        <v>55401200.0</v>
+      </c>
+      <c r="AP27">
+        <v>12270000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>767710175.0</v>
+      </c>
+      <c r="AR27">
+        <v>539379666.0</v>
+      </c>
+      <c r="AS27">
+        <v>94299494.0</v>
+      </c>
+      <c r="AT27">
+        <v>445080172.0</v>
+      </c>
+      <c r="AU27">
+        <v>16632624598.0</v>
+      </c>
+      <c r="AV27">
+        <v>2047711441.0</v>
+      </c>
+      <c r="AW27">
+        <v>1790599454.0</v>
+      </c>
+      <c r="AX27">
+        <v>1743697408.0</v>
+      </c>
+      <c r="AY27">
+        <v>2182718150.0</v>
+      </c>
+      <c r="AZ27">
+        <v>4998592908.0</v>
+      </c>
+      <c r="BA27">
+        <v>63382346.0</v>
+      </c>
+      <c r="BB27">
+        <v>18358000.0</v>
+      </c>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>34016815630.0</v>
+      </c>
+      <c r="D28">
+        <v>18922035660.0</v>
+      </c>
+      <c r="E28">
+        <v>14661312000.0</v>
+      </c>
+      <c r="F28">
+        <v>21901251000.0</v>
+      </c>
+      <c r="G28">
+        <v>24075533000.0</v>
+      </c>
+      <c r="H28">
+        <v>14162906000.0</v>
+      </c>
+      <c r="I28">
+        <v>18087950317.0</v>
+      </c>
+      <c r="J28">
+        <v>19971565000.0</v>
+      </c>
+      <c r="K28">
+        <v>24174582000.0</v>
+      </c>
+      <c r="L28">
+        <v>19650585038.0</v>
+      </c>
+      <c r="M28">
+        <v>16753905976.0</v>
+      </c>
+      <c r="N28">
+        <v>19262884702.0</v>
+      </c>
+      <c r="O28">
+        <v>33679132204.0</v>
+      </c>
+      <c r="P28">
+        <v>17031622105.0</v>
+      </c>
+      <c r="Q28">
+        <v>18003232573.0</v>
+      </c>
+      <c r="R28">
+        <v>16710760666.0</v>
+      </c>
+      <c r="S28">
+        <v>30680376621.0</v>
+      </c>
+      <c r="T28">
+        <v>13253620359.0</v>
+      </c>
+      <c r="U28">
+        <v>16336193154.0</v>
+      </c>
+      <c r="V28">
+        <v>16528304780.0</v>
+      </c>
+      <c r="W28">
+        <v>72914861210.0</v>
+      </c>
+      <c r="X28">
+        <v>1434069801.0</v>
+      </c>
+      <c r="Y28">
+        <v>772575726.0</v>
+      </c>
+      <c r="Z28">
+        <v>1677200947.0</v>
+      </c>
+      <c r="AA28">
+        <v>2043026222.0</v>
+      </c>
+      <c r="AB28">
+        <v>1877268852.0</v>
+      </c>
+      <c r="AC28">
+        <v>2270056258.0</v>
+      </c>
+      <c r="AD28">
+        <v>1268786723.0</v>
+      </c>
+      <c r="AE28">
+        <v>10078431124.0</v>
+      </c>
+      <c r="AF28">
+        <v>26682312576.0</v>
+      </c>
+      <c r="AG28">
+        <v>28654588139.0</v>
+      </c>
+      <c r="AH28">
+        <v>28654959535.0</v>
+      </c>
+      <c r="AI28">
+        <v>4050193852.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2179119509.0</v>
+      </c>
+      <c r="AK28">
+        <v>1311743779.0</v>
+      </c>
+      <c r="AL28">
+        <v>1383182963.0</v>
+      </c>
+      <c r="AM28">
+        <v>1954757158.0</v>
+      </c>
+      <c r="AN28">
+        <v>3695772437.0</v>
+      </c>
+      <c r="AO28">
+        <v>22788332138.0</v>
+      </c>
+      <c r="AP28">
+        <v>24492996307.0</v>
+      </c>
+      <c r="AQ28">
+        <v>32382576507.0</v>
+      </c>
+      <c r="AR28">
+        <v>20542269214.0</v>
+      </c>
+      <c r="AS28">
+        <v>21959118119.0</v>
+      </c>
+      <c r="AT28">
+        <v>24033919326.0</v>
+      </c>
+      <c r="AU28">
+        <v>1106308947.0</v>
+      </c>
+      <c r="AV28">
+        <v>1388395606.0</v>
+      </c>
+      <c r="AW28">
+        <v>1093188456.0</v>
+      </c>
+      <c r="AX28">
+        <v>1689911488.0</v>
+      </c>
+      <c r="AY28">
+        <v>1377353362.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3284426094.0</v>
+      </c>
+      <c r="BA28">
+        <v>16481860842.0</v>
+      </c>
+      <c r="BB28">
+        <v>16190547583.0</v>
+      </c>
+      <c r="BC28">
+        <v>29679315300.0</v>
+      </c>
+      <c r="BD28">
+        <v>11032831600.0</v>
+      </c>
+      <c r="BE28">
+        <v>11772115300.0</v>
+      </c>
+      <c r="BF28">
+        <v>8656293500.0</v>
+      </c>
+      <c r="BG28">
+        <v>10502288400.0</v>
+      </c>
+      <c r="BH28">
+        <v>11823113500.0</v>
+      </c>
+      <c r="BI28">
+        <v>10930178100.0</v>
+      </c>
+      <c r="BJ28">
+        <v>11606891800.0</v>
+      </c>
+      <c r="BK28">
+        <v>13710081500.0</v>
+      </c>
+      <c r="BL28">
+        <v>10852891600.0</v>
+      </c>
+      <c r="BM28">
+        <v>9533583700.0</v>
+      </c>
+      <c r="BN28">
+        <v>9491728900.0</v>
+      </c>
+      <c r="BO28">
+        <v>14126908200.0</v>
+      </c>
+      <c r="BP28">
+        <v>10155578000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>8831484700.0</v>
+      </c>
+      <c r="BR28">
+        <v>8929630500.0</v>
+      </c>
+      <c r="BS28">
+        <v>17099683200.0</v>
+      </c>
+      <c r="BT28">
+        <v>11446970900.0</v>
+      </c>
+      <c r="BU28">
+        <v>6971296200.0</v>
+      </c>
+      <c r="BV28">
+        <v>7923545100.0</v>
+      </c>
+      <c r="BW28">
+        <v>15369485400.0</v>
+      </c>
+      <c r="BX28">
+        <v>9446535300.0</v>
+      </c>
+      <c r="BY28">
+        <v>6773955100.0</v>
+      </c>
+      <c r="BZ28">
+        <v>5943449400.0</v>
+      </c>
+      <c r="CA28">
+        <v>7255579000.0</v>
+      </c>
+      <c r="CB28">
+        <v>6038385000.0</v>
+      </c>
+      <c r="CC28">
+        <v>6061663000.0</v>
+      </c>
+      <c r="CD28">
+        <v>12959382000.0</v>
+      </c>
+      <c r="CE28">
+        <v>6423308000.0</v>
+      </c>
+      <c r="CF28">
+        <v>4927824000.0</v>
+      </c>
+      <c r="CG28">
+        <v>4783455000.0</v>
+      </c>
+      <c r="CH28">
+        <v>8622767000.0</v>
+      </c>
+      <c r="CI28">
+        <v>5782213000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>3490998000.0</v>
+      </c>
+      <c r="CK28">
+        <v>5745235000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>186</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-2234124050.0</v>
+      </c>
+      <c r="D29">
+        <v>562731650.0</v>
+      </c>
+      <c r="E29">
+        <v>5584470530.0</v>
+      </c>
+      <c r="F29">
+        <v>-4668183740.0</v>
+      </c>
+      <c r="G29">
+        <v>7087238410.0</v>
+      </c>
+      <c r="H29">
+        <v>772780370.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>5206169400.0</v>
+      </c>
+      <c r="M29">
+        <v>310840840.0</v>
+      </c>
+      <c r="N29">
+        <v>1797226830.0</v>
+      </c>
+      <c r="O29">
+        <v>1906034700.0</v>
+      </c>
+      <c r="P29">
+        <v>1716742010.0</v>
+      </c>
+      <c r="Q29">
+        <v>-811870320.0</v>
+      </c>
+      <c r="R29">
+        <v>2368774540.0</v>
+      </c>
+      <c r="S29">
+        <v>-823452880.0</v>
+      </c>
+      <c r="T29">
+        <v>846648380.0</v>
+      </c>
+      <c r="U29">
+        <v>311835620.0</v>
+      </c>
+      <c r="V29">
+        <v>274811590.0</v>
+      </c>
+      <c r="W29">
+        <v>3024149560.0</v>
+      </c>
+      <c r="X29">
+        <v>-753683470.0</v>
+      </c>
+      <c r="Y29">
+        <v>-4157512480.0</v>
+      </c>
+      <c r="Z29">
+        <v>4348175630.0</v>
+      </c>
+      <c r="AA29">
+        <v>1793344920.0</v>
+      </c>
+      <c r="AB29">
+        <v>1323066270.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B30">
+        <v>24352178000.0</v>
+      </c>
+      <c r="C30">
+        <v>32353591744.0</v>
+      </c>
+      <c r="D30">
+        <v>21349703000.0</v>
+      </c>
+      <c r="E30">
+        <v>24664366000.0</v>
+      </c>
+      <c r="F30">
+        <v>28909690000.0</v>
+      </c>
+      <c r="G30">
+        <v>29891694000.0</v>
+      </c>
+      <c r="H30">
+        <v>21968837000.0</v>
+      </c>
+      <c r="I30">
+        <v>24168201025.0</v>
+      </c>
+      <c r="J30">
+        <v>25496284000.0</v>
+      </c>
+      <c r="K30">
+        <v>43069151000.0</v>
+      </c>
+      <c r="L30">
+        <v>27605839727.0</v>
+      </c>
+      <c r="M30">
+        <v>22435166947.0</v>
+      </c>
+      <c r="N30">
+        <v>25994405541.0</v>
+      </c>
+      <c r="O30">
+        <v>61700972570.0</v>
+      </c>
+      <c r="P30">
+        <v>26259340534.0</v>
+      </c>
+      <c r="Q30">
+        <v>24738517765.0</v>
+      </c>
+      <c r="R30">
+        <v>25166204729.0</v>
+      </c>
+      <c r="S30">
+        <v>36087863665.0</v>
+      </c>
+      <c r="T30">
+        <v>19844382878.0</v>
+      </c>
+      <c r="U30">
+        <v>21972238322.0</v>
+      </c>
+      <c r="V30">
+        <v>23910299927.0</v>
+      </c>
+      <c r="W30">
+        <v>42571065013.0</v>
+      </c>
+      <c r="X30">
+        <v>18305764404.0</v>
+      </c>
+      <c r="Y30">
+        <v>36645536613.0</v>
+      </c>
+      <c r="Z30">
+        <v>9156993630.0</v>
+      </c>
+      <c r="AA30">
+        <v>44909558409.0</v>
+      </c>
+      <c r="AB30">
+        <v>26842509669.0</v>
+      </c>
+      <c r="AC30">
+        <v>30023251273.0</v>
+      </c>
+      <c r="AD30">
+        <v>27945284190.0</v>
+      </c>
+      <c r="AE30">
+        <v>55438620312.0</v>
+      </c>
+      <c r="AF30">
+        <v>24730641950.0</v>
+      </c>
+      <c r="AG30">
+        <v>24425474612.0</v>
+      </c>
+      <c r="AH30">
+        <v>27216950823.0</v>
+      </c>
+      <c r="AI30">
+        <v>37557083216.0</v>
+      </c>
+      <c r="AJ30">
+        <v>22193510516.0</v>
+      </c>
+      <c r="AK30">
+        <v>20484439151.0</v>
+      </c>
+      <c r="AL30">
+        <v>25531307091.0</v>
+      </c>
+      <c r="AM30">
+        <v>32214246132.0</v>
+      </c>
+      <c r="AN30">
+        <v>21403337552.0</v>
+      </c>
+      <c r="AO30">
+        <v>23089756007.0</v>
+      </c>
+      <c r="AP30">
+        <v>27210425270.0</v>
+      </c>
+      <c r="AQ30">
+        <v>39838693622.0</v>
+      </c>
+      <c r="AR30">
+        <v>10615979939.0</v>
+      </c>
+      <c r="AS30">
+        <v>20252732675.0</v>
+      </c>
+      <c r="AT30">
+        <v>19164730704.0</v>
+      </c>
+      <c r="AU30">
+        <v>30657103595.0</v>
+      </c>
+      <c r="AV30">
+        <v>17333228950.0</v>
+      </c>
+      <c r="AW30">
+        <v>14440617239.0</v>
+      </c>
+      <c r="AX30">
+        <v>28865582070.0</v>
+      </c>
+      <c r="AY30">
+        <v>20656521813.0</v>
+      </c>
+      <c r="AZ30">
+        <v>8657402779.0</v>
+      </c>
+      <c r="BA30">
+        <v>15495431792.0</v>
+      </c>
+      <c r="BB30">
+        <v>15532525467.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>188</v>
+      </c>
+      <c r="B31">
+        <v>2314548000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3595372798.0</v>
+      </c>
+      <c r="D31">
+        <v>2275063000.0</v>
+      </c>
+      <c r="E31">
+        <v>455005000.0</v>
+      </c>
+      <c r="F31">
+        <v>6214313000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4521358000.0</v>
+      </c>
+      <c r="H31">
+        <v>1180049000.0</v>
+      </c>
+      <c r="I31">
+        <v>944372264.0</v>
+      </c>
+      <c r="J31">
+        <v>587161000.0</v>
+      </c>
+      <c r="K31">
+        <v>-868278000.0</v>
+      </c>
+      <c r="L31">
+        <v>-145721692.0</v>
+      </c>
+      <c r="M31">
+        <v>-773346010.0</v>
+      </c>
+      <c r="N31">
+        <v>-426362084.0</v>
+      </c>
+      <c r="O31">
+        <v>542047386.0</v>
+      </c>
+      <c r="P31">
+        <v>686812892.0</v>
+      </c>
+      <c r="Q31">
+        <v>1080549417.0</v>
+      </c>
+      <c r="R31">
+        <v>264554333.0</v>
+      </c>
+      <c r="S31">
+        <v>-338301068.0</v>
+      </c>
+      <c r="T31">
+        <v>-1846201472.0</v>
+      </c>
+      <c r="U31">
+        <v>-82981834.0</v>
+      </c>
+      <c r="V31">
+        <v>3101389356.0</v>
+      </c>
+      <c r="W31">
+        <v>-3904008343.0</v>
+      </c>
+      <c r="X31">
+        <v>3907833415.0</v>
+      </c>
+      <c r="Y31">
+        <v>-12031737572.0</v>
+      </c>
+      <c r="Z31">
+        <v>16824584343.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1097931112.0</v>
+      </c>
+      <c r="AB31">
+        <v>1417038428.0</v>
+      </c>
+      <c r="AC31">
+        <v>-11746190.0</v>
+      </c>
+      <c r="AD31">
+        <v>-412684862.0</v>
+      </c>
+      <c r="AE31">
+        <v>-1475938111.0</v>
+      </c>
+      <c r="AF31">
+        <v>4104071382.0</v>
+      </c>
+      <c r="AG31">
+        <v>4575204348.0</v>
+      </c>
+      <c r="AH31">
+        <v>2204735565.0</v>
+      </c>
+      <c r="AI31">
+        <v>1258112726.0</v>
+      </c>
+      <c r="AJ31">
+        <v>949406315.0</v>
+      </c>
+      <c r="AK31">
+        <v>1102448861.0</v>
+      </c>
+      <c r="AL31">
+        <v>898877203.0</v>
+      </c>
+      <c r="AM31">
+        <v>1581682662.0</v>
+      </c>
+      <c r="AN31">
+        <v>1536230065.0</v>
+      </c>
+      <c r="AO31">
+        <v>1283213100.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1806189380.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-3899584149.0</v>
+      </c>
+      <c r="AR31">
+        <v>1394859746.0</v>
+      </c>
+      <c r="AS31">
+        <v>3766110392.0</v>
+      </c>
+      <c r="AT31">
+        <v>7223005591.0</v>
+      </c>
+      <c r="AU31">
+        <v>4066496395.0</v>
+      </c>
+      <c r="AV31">
+        <v>2029046712.0</v>
+      </c>
+      <c r="AW31">
+        <v>5419438266.0</v>
+      </c>
+      <c r="AX31">
+        <v>2459894467.0</v>
+      </c>
+      <c r="AY31">
+        <v>2411173625.0</v>
+      </c>
+      <c r="AZ31">
+        <v>2890450983.0</v>
+      </c>
+      <c r="BA31">
+        <v>3598565262.0</v>
+      </c>
+      <c r="BB31">
+        <v>3116512862.0</v>
+      </c>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>189</v>
+      </c>
+      <c r="B32">
+        <v>66689302000.0</v>
+      </c>
+      <c r="C32">
+        <v>95513783038.0</v>
+      </c>
+      <c r="D32">
+        <v>66995018000.0</v>
+      </c>
+      <c r="E32">
+        <v>81119300000.0</v>
+      </c>
+      <c r="F32">
+        <v>95496015000.0</v>
+      </c>
+      <c r="G32">
+        <v>132173406000.0</v>
+      </c>
+      <c r="H32">
+        <v>75249529000.0</v>
+      </c>
+      <c r="I32">
+        <v>109000525545.0</v>
+      </c>
+      <c r="J32">
+        <v>96643601000.0</v>
+      </c>
+      <c r="K32">
+        <v>87522060000.0</v>
+      </c>
+      <c r="L32">
+        <v>189786578987.0</v>
+      </c>
+      <c r="M32">
+        <v>52865170387.0</v>
+      </c>
+      <c r="N32">
+        <v>121960619867.0</v>
+      </c>
+      <c r="O32">
+        <v>110713356691.0</v>
+      </c>
+      <c r="P32">
+        <v>111751777591.0</v>
+      </c>
+      <c r="Q32">
+        <v>93970198447.0</v>
+      </c>
+      <c r="R32">
+        <v>92376164818.0</v>
+      </c>
+      <c r="S32">
+        <v>106317562944.0</v>
+      </c>
+      <c r="T32">
+        <v>75898220776.0</v>
+      </c>
+      <c r="U32">
+        <v>50565493009.0</v>
+      </c>
+      <c r="V32">
+        <v>67499008785.0</v>
+      </c>
+      <c r="W32">
+        <v>81881169487.0</v>
+      </c>
+      <c r="X32">
+        <v>76057354407.0</v>
+      </c>
+      <c r="Y32">
+        <v>61976312956.0</v>
+      </c>
+      <c r="Z32">
+        <v>78638083729.0</v>
+      </c>
+      <c r="AA32">
+        <v>109489837686.0</v>
+      </c>
+      <c r="AB32">
+        <v>86094904451.0</v>
+      </c>
+      <c r="AC32">
+        <v>86946761067.0</v>
+      </c>
+      <c r="AD32">
+        <v>89957519724.0</v>
+      </c>
+      <c r="AE32">
+        <v>123397461061.0</v>
+      </c>
+      <c r="AF32">
+        <v>104481010546.0</v>
+      </c>
+      <c r="AG32">
+        <v>91346539286.0</v>
+      </c>
+      <c r="AH32">
+        <v>104903409834.0</v>
+      </c>
+      <c r="AI32">
+        <v>95033610694.0</v>
+      </c>
+      <c r="AJ32">
+        <v>86575529785.0</v>
+      </c>
+      <c r="AK32">
+        <v>79048945241.0</v>
+      </c>
+      <c r="AL32">
+        <v>89032710421.0</v>
+      </c>
+      <c r="AM32">
+        <v>92530630668.0</v>
+      </c>
+      <c r="AN32">
+        <v>90973074418.0</v>
+      </c>
+      <c r="AO32">
+        <v>100076407628.0</v>
+      </c>
+      <c r="AP32">
+        <v>95557036322.0</v>
+      </c>
+      <c r="AQ32">
+        <v>117940204167.0</v>
+      </c>
+      <c r="AR32">
+        <v>92145841145.0</v>
+      </c>
+      <c r="AS32">
+        <v>98840315466.0</v>
+      </c>
+      <c r="AT32">
+        <v>80324831631.0</v>
+      </c>
+      <c r="AU32">
+        <v>112276238352.0</v>
+      </c>
+      <c r="AV32">
+        <v>95338645271.0</v>
+      </c>
+      <c r="AW32">
+        <v>74976409962.0</v>
+      </c>
+      <c r="AX32">
+        <v>95031328565.0</v>
+      </c>
+      <c r="AY32">
+        <v>94186192850.0</v>
+      </c>
+      <c r="AZ32">
+        <v>83397064249.0</v>
+      </c>
+      <c r="BA32">
+        <v>77357412203.0</v>
+      </c>
+      <c r="BB32">
+        <v>78733680664.0</v>
+      </c>
+      <c r="BC32">
+        <v>116794975500.0</v>
+      </c>
+      <c r="BD32">
+        <v>94314436200.0</v>
+      </c>
+      <c r="BE32">
+        <v>84943208400.0</v>
+      </c>
+      <c r="BF32">
+        <v>68879965200.0</v>
+      </c>
+      <c r="BG32">
+        <v>74764110500.0</v>
+      </c>
+      <c r="BH32">
+        <v>60538789900.0</v>
+      </c>
+      <c r="BI32">
+        <v>71444271200.0</v>
+      </c>
+      <c r="BJ32">
+        <v>61766906800.0</v>
+      </c>
+      <c r="BK32">
+        <v>66975467000.0</v>
+      </c>
+      <c r="BL32">
+        <v>49413299900.0</v>
+      </c>
+      <c r="BM32">
+        <v>50017391000.0</v>
+      </c>
+      <c r="BN32">
+        <v>41426464900.0</v>
+      </c>
+      <c r="BO32">
+        <v>75428113100.0</v>
+      </c>
+      <c r="BP32">
+        <v>50881476000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>39550832900.0</v>
+      </c>
+      <c r="BR32">
+        <v>31647428500.0</v>
+      </c>
+      <c r="BS32">
+        <v>72208566300.0</v>
+      </c>
+      <c r="BT32">
+        <v>61946114400.0</v>
+      </c>
+      <c r="BU32">
+        <v>45607185100.0</v>
+      </c>
+      <c r="BV32">
+        <v>49845150300.0</v>
+      </c>
+      <c r="BW32">
+        <v>77056437000.0</v>
+      </c>
+      <c r="BX32">
+        <v>36546927600.0</v>
+      </c>
+      <c r="BY32">
+        <v>35727052100.0</v>
+      </c>
+      <c r="BZ32">
+        <v>30889252700.0</v>
+      </c>
+      <c r="CA32">
+        <v>40326151000.0</v>
+      </c>
+      <c r="CB32">
+        <v>29451521000.0</v>
+      </c>
+      <c r="CC32">
+        <v>30993697000.0</v>
+      </c>
+      <c r="CD32">
+        <v>31378262000.0</v>
+      </c>
+      <c r="CE32">
+        <v>30485413000.0</v>
+      </c>
+      <c r="CF32">
+        <v>32435528000.0</v>
+      </c>
+      <c r="CG32">
+        <v>34543229000.0</v>
+      </c>
+      <c r="CH32">
+        <v>36694026000.0</v>
+      </c>
+      <c r="CI32">
+        <v>25872278000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>24552096000.0</v>
+      </c>
+      <c r="CK32">
+        <v>23995761000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>144076150000.0</v>
+      </c>
+      <c r="C2">
+        <v>64111821000.0</v>
+      </c>
+      <c r="D2">
+        <v>47307401000.0</v>
+      </c>
+      <c r="E2">
+        <v>99398874411.0</v>
+      </c>
+      <c r="F2">
+        <v>129156773909.0</v>
+      </c>
+      <c r="G2">
+        <v>135571041000.0</v>
+      </c>
+      <c r="H2">
+        <v>151270510000.0</v>
+      </c>
+      <c r="I2">
+        <v>153660008953.0</v>
+      </c>
+      <c r="J2">
+        <v>255064426464.0</v>
+      </c>
+      <c r="K2">
+        <v>202395371009.0</v>
+      </c>
+      <c r="L2">
+        <v>172587451609.0</v>
+      </c>
+      <c r="M2">
+        <v>203832669561.0</v>
+      </c>
+      <c r="N2">
+        <v>202359152678.0</v>
+      </c>
+      <c r="O2">
+        <v>173116991549.0</v>
+      </c>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>4379745000</v>
+      </c>
+      <c r="C3">
+        <v>8036331000</v>
+      </c>
+      <c r="D3">
+        <v>4148177000</v>
+      </c>
+      <c r="E3">
+        <v>4278207500</v>
+      </c>
+      <c r="F3">
+        <v>1009061936</v>
+      </c>
+      <c r="G3">
+        <v>11167926000</v>
+      </c>
+      <c r="H3">
+        <v>206178000</v>
+      </c>
+      <c r="I3">
+        <v>3243521553</v>
+      </c>
+      <c r="J3">
+        <v>11193033635</v>
+      </c>
+      <c r="K3">
+        <v>18015306251</v>
+      </c>
+      <c r="L3">
+        <v>23917496421</v>
+      </c>
+      <c r="M3">
+        <v>51455137069</v>
+      </c>
+      <c r="N3">
+        <v>34518903341</v>
+      </c>
+      <c r="O3">
+        <v>6493742900</v>
+      </c>
+      <c r="P3">
+        <v>8294804000</v>
+      </c>
+      <c r="Q3">
+        <v>1927875000</v>
+      </c>
+      <c r="R3">
+        <v>4237724000</v>
+      </c>
+      <c r="S3">
+        <v>5038275000</v>
+      </c>
+      <c r="T3">
+        <v>3483408000</v>
+      </c>
+      <c r="U3">
+        <v>1771245000</v>
+      </c>
+      <c r="V3">
+        <v>2741108000</v>
+      </c>
+      <c r="W3">
+        <v>5498901000</v>
+      </c>
+      <c r="X3">
+        <v>1447245000</v>
+      </c>
+      <c r="Y3">
+        <v>697916000</v>
+      </c>
+      <c r="Z3">
+        <v>339000000</v>
+      </c>
+      <c r="AA3">
+        <v>842000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>192</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>20699974000.0</v>
+      </c>
+      <c r="C6">
+        <v>79964329000.0</v>
+      </c>
+      <c r="D6">
+        <v>16804420000.0</v>
+      </c>
+      <c r="E6">
+        <v>-52091473478.0</v>
+      </c>
+      <c r="F6">
+        <v>-29757899498.0</v>
+      </c>
+      <c r="G6">
+        <v>-6414267000.0</v>
+      </c>
+      <c r="H6">
+        <v>-15699469000.0</v>
+      </c>
+      <c r="I6">
+        <v>-2389498646.0</v>
+      </c>
+      <c r="J6">
+        <v>-101404417511.0</v>
+      </c>
+      <c r="K6">
+        <v>52669055455.0</v>
+      </c>
+      <c r="L6">
+        <v>29807919400.0</v>
+      </c>
+      <c r="M6">
+        <v>-31245217952.0</v>
+      </c>
+      <c r="N6">
+        <v>1473516883.0</v>
+      </c>
+      <c r="O6">
+        <v>29242161129.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7">
+        <v>-331180254320.0</v>
+      </c>
+      <c r="C7">
+        <v>-351279099080.0</v>
+      </c>
+      <c r="D7">
+        <v>-402390938880.0</v>
+      </c>
+      <c r="E7">
+        <v>-423755757000.0</v>
+      </c>
+      <c r="F7">
+        <v>-332939634370.0</v>
+      </c>
+      <c r="G7">
+        <v>-257754307920.0</v>
+      </c>
+      <c r="H7">
+        <v>-376041490150.0</v>
+      </c>
+      <c r="I7">
+        <v>-132515302750.0</v>
+      </c>
+      <c r="J7">
+        <v>-147809735760.0</v>
+      </c>
+      <c r="K7">
+        <v>-145611351260.0</v>
+      </c>
+      <c r="L7">
+        <v>-130968860020.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-42365251223.0</v>
+      </c>
+      <c r="F12">
+        <v>-17068789794.0</v>
+      </c>
+      <c r="G12">
+        <v>4400895345.0</v>
+      </c>
+      <c r="H12">
+        <v>-16039408377.0</v>
+      </c>
+      <c r="I12">
+        <v>-17946648969.0</v>
+      </c>
+      <c r="J12">
+        <v>-12397510103.0</v>
+      </c>
+      <c r="K12">
+        <v>-665710469.0</v>
+      </c>
+      <c r="L12">
+        <v>-8826065376.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>7646388000.0</v>
+      </c>
+      <c r="C14">
+        <v>7629023000.0</v>
+      </c>
+      <c r="D14">
+        <v>8003111000.0</v>
+      </c>
+      <c r="E14">
+        <v>8615957218.0</v>
+      </c>
+      <c r="F14">
+        <v>9824162463.0</v>
+      </c>
+      <c r="G14">
+        <v>10319775000.0</v>
+      </c>
+      <c r="H14">
+        <v>9951332000.0</v>
+      </c>
+      <c r="I14">
+        <v>12244165200.0</v>
+      </c>
+      <c r="J14">
+        <v>12776278792.0</v>
+      </c>
+      <c r="K14">
+        <v>11620353671.0</v>
+      </c>
+      <c r="L14">
+        <v>12313205963.0</v>
+      </c>
+      <c r="M14">
+        <v>10289741281.0</v>
+      </c>
+      <c r="N14">
+        <v>4452863927.0</v>
+      </c>
+      <c r="O14">
+        <v>4237104368.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15">
+        <v>2584935000.0</v>
+      </c>
+      <c r="C15">
+        <v>2556299000.0</v>
+      </c>
+      <c r="D15">
+        <v>2067882000.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>5169762000.0</v>
+      </c>
+      <c r="I15">
+        <v>7997504750.0</v>
+      </c>
+      <c r="J15">
+        <v>21012107000.0</v>
+      </c>
+      <c r="K15">
+        <v>20612164000.0</v>
+      </c>
+      <c r="L15">
+        <v>20486754000.0</v>
+      </c>
+      <c r="M15">
+        <v>20525197750.0</v>
+      </c>
+      <c r="N15">
+        <v>20557419062.0</v>
+      </c>
+      <c r="O15">
+        <v>15332542500.0</v>
+      </c>
+      <c r="P15">
+        <v>10204577000.0</v>
+      </c>
+      <c r="Q15">
+        <v>6406074000.0</v>
+      </c>
+      <c r="R15">
+        <v>6909837000.0</v>
+      </c>
+      <c r="S15">
+        <v>6405464000.0</v>
+      </c>
+      <c r="T15">
+        <v>5136854000.0</v>
+      </c>
+      <c r="U15">
+        <v>5130568000.0</v>
+      </c>
+      <c r="V15">
+        <v>5120047000.0</v>
+      </c>
+      <c r="W15">
+        <v>4635436000.0</v>
+      </c>
+      <c r="X15">
+        <v>3583877000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3126318000.0</v>
+      </c>
+      <c r="Z15">
+        <v>9575000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1419000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>204</v>
+      </c>
+      <c r="B16">
+        <v>164776124000.0</v>
+      </c>
+      <c r="C16">
+        <v>144076150000.0</v>
+      </c>
+      <c r="D16">
+        <v>64111821000.0</v>
+      </c>
+      <c r="E16">
+        <v>47307400933.0</v>
+      </c>
+      <c r="F16">
+        <v>99398874411.0</v>
+      </c>
+      <c r="G16">
+        <v>129156774000.0</v>
+      </c>
+      <c r="H16">
+        <v>135571041000.0</v>
+      </c>
+      <c r="I16">
+        <v>151270510307.0</v>
+      </c>
+      <c r="J16">
+        <v>153660008953.0</v>
+      </c>
+      <c r="K16">
+        <v>255064426464.0</v>
+      </c>
+      <c r="L16">
+        <v>202395371009.0</v>
+      </c>
+      <c r="M16">
+        <v>172587451609.0</v>
+      </c>
+      <c r="N16">
+        <v>203832669561.0</v>
+      </c>
+      <c r="O16">
+        <v>202359152678.0</v>
+      </c>
+      <c r="P16">
+        <v>173116991549.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>205</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>17911004000.0</v>
+      </c>
+      <c r="C18">
+        <v>84389437000.0</v>
+      </c>
+      <c r="D18">
+        <v>-199446000.0</v>
+      </c>
+      <c r="E18">
+        <v>-46643458723.0</v>
+      </c>
+      <c r="F18">
+        <v>-12556782614.0</v>
+      </c>
+      <c r="G18">
+        <v>-5751124000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5367791000.0</v>
+      </c>
+      <c r="I18">
+        <v>5733672649.0</v>
+      </c>
+      <c r="J18">
+        <v>-1531321937.0</v>
+      </c>
+      <c r="K18">
+        <v>35284754006.0</v>
+      </c>
+      <c r="L18">
+        <v>35386657108.0</v>
+      </c>
+      <c r="M18">
+        <v>9410394609.0</v>
+      </c>
+      <c r="N18">
+        <v>18037801278.0</v>
+      </c>
+      <c r="O18">
+        <v>60112476213.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-6591223094.0</v>
+      </c>
+      <c r="F19">
+        <v>-17017839201.0</v>
+      </c>
+      <c r="G19">
+        <v>-2319135417.0</v>
+      </c>
+      <c r="H19">
+        <v>9691897821.0</v>
+      </c>
+      <c r="I19">
+        <v>9691897821.0</v>
+      </c>
+      <c r="J19">
+        <v>9691897821.0</v>
+      </c>
+      <c r="K19"/>
+      <c r="L19">
+        <v>14908016292.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>209</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-720000000.0</v>
+      </c>
+      <c r="F21">
+        <v>-853000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-854000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-854000000.0</v>
+      </c>
+      <c r="I21">
+        <v>-854000000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22">
+        <v>-26041456000.0</v>
+      </c>
+      <c r="C22">
+        <v>10566414000.0</v>
+      </c>
+      <c r="D22">
+        <v>6626324000.0</v>
+      </c>
+      <c r="E22">
+        <v>2314362759.0</v>
+      </c>
+      <c r="F22">
+        <v>-8737689655.0</v>
+      </c>
+      <c r="G22">
+        <v>-9571329000.0</v>
+      </c>
+      <c r="H22">
+        <v>-8766656000.0</v>
+      </c>
+      <c r="I22">
+        <v>14679673993.0</v>
+      </c>
+      <c r="J22">
+        <v>9282943009.0</v>
+      </c>
+      <c r="K22">
+        <v>42345417055.0</v>
+      </c>
+      <c r="L22">
+        <v>46018637487.0</v>
+      </c>
+      <c r="M22">
+        <v>48712977670.0</v>
+      </c>
+      <c r="N22">
+        <v>64761350816.0</v>
+      </c>
+      <c r="O22">
+        <v>85373721654.0</v>
+      </c>
+      <c r="P22">
+        <v>52535148000.0</v>
+      </c>
+      <c r="Q22">
+        <v>38631299000.0</v>
+      </c>
+      <c r="R22">
+        <v>33613329000.0</v>
+      </c>
+      <c r="S22">
+        <v>37840393000.0</v>
+      </c>
+      <c r="T22">
+        <v>25298384000.0</v>
+      </c>
+      <c r="U22">
+        <v>20642386000.0</v>
+      </c>
+      <c r="V22">
+        <v>19022954000.0</v>
+      </c>
+      <c r="W22">
+        <v>23552934000.0</v>
+      </c>
+      <c r="X22">
+        <v>12550155000.0</v>
+      </c>
+      <c r="Y22">
+        <v>11876013000.0</v>
+      </c>
+      <c r="Z22">
+        <v>11729000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>12275000000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>210</v>
+      </c>
+      <c r="B23">
+        <v>-662679000.0</v>
+      </c>
+      <c r="C23">
+        <v>-631997000.0</v>
+      </c>
+      <c r="D23">
+        <v>-602735000.0</v>
+      </c>
+      <c r="E23">
+        <v>-43479921.0</v>
+      </c>
+      <c r="F23">
+        <v>-853000000.0</v>
+      </c>
+      <c r="G23">
+        <v>-854000000.0</v>
+      </c>
+      <c r="H23">
+        <v>-1558985024.0</v>
+      </c>
+      <c r="I23">
+        <v>-9573844159.0</v>
+      </c>
+      <c r="J23">
+        <v>-45667345985.0</v>
+      </c>
+      <c r="K23">
+        <v>-21962145610.0</v>
+      </c>
+      <c r="L23">
+        <v>-9009480129.0</v>
+      </c>
+      <c r="M23">
+        <v>35000000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-29204752798.0</v>
+      </c>
+      <c r="O23">
+        <v>-24792591600.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>211</v>
+      </c>
+      <c r="B24">
+        <v>30038771720.0</v>
+      </c>
+      <c r="C24">
+        <v>-2275455000.0</v>
+      </c>
+      <c r="D24">
+        <v>-14924247000.0</v>
+      </c>
+      <c r="E24">
+        <v>-6522173090.0</v>
+      </c>
+      <c r="F24">
+        <v>-16871389201.0</v>
+      </c>
+      <c r="G24">
+        <v>-1916447000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1133320036.0</v>
+      </c>
+      <c r="I24">
+        <v>-6330322606.0</v>
+      </c>
+      <c r="J24">
+        <v>-503813560.0</v>
+      </c>
+      <c r="K24">
+        <v>-4045339359.0</v>
+      </c>
+      <c r="L24">
+        <v>14908016292.0</v>
+      </c>
+      <c r="M24">
+        <v>-55130414811.0</v>
+      </c>
+      <c r="N24">
+        <v>5314150543.0</v>
+      </c>
+      <c r="O24">
+        <v>-18298848700.0</v>
+      </c>
+      <c r="P24">
+        <v>8131222000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25">
+        <v>40685817000.0</v>
+      </c>
+      <c r="C25">
+        <v>74230331000.0</v>
+      </c>
+      <c r="D25">
+        <v>-10680704000.0</v>
+      </c>
+      <c r="E25">
+        <v>-53295571200.0</v>
+      </c>
+      <c r="F25">
+        <v>-12634193486.0</v>
+      </c>
+      <c r="G25">
+        <v>4389035000.0</v>
+      </c>
+      <c r="H25">
+        <v>-6346289000.0</v>
+      </c>
+      <c r="I25">
+        <v>6541685409.0</v>
+      </c>
+      <c r="J25">
+        <v>13155047481.0</v>
+      </c>
+      <c r="K25">
+        <v>22574996873.0</v>
+      </c>
+      <c r="L25">
+        <v>25598722005.0</v>
+      </c>
+      <c r="M25">
+        <v>1862812727.0</v>
+      </c>
+      <c r="N25">
+        <v>-16657510124.0</v>
+      </c>
+      <c r="O25">
+        <v>-23004606909.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>213</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>215</v>
+      </c>
+      <c r="B28">
+        <v>-27719321000.0</v>
+      </c>
+      <c r="C28">
+        <v>-23648407000.0</v>
+      </c>
+      <c r="D28">
+        <v>32261201000.0</v>
+      </c>
+      <c r="E28">
+        <v>-720000000.0</v>
+      </c>
+      <c r="F28">
+        <v>-853000000.0</v>
+      </c>
+      <c r="G28">
+        <v>-854000000.0</v>
+      </c>
+      <c r="H28">
+        <v>-5169762000.0</v>
+      </c>
+      <c r="I28">
+        <v>-7997504750.0</v>
+      </c>
+      <c r="J28">
+        <v>-21012107000.0</v>
+      </c>
+      <c r="K28">
+        <v>-20612164000.0</v>
+      </c>
+      <c r="L28">
+        <v>-20486754000.0</v>
+      </c>
+      <c r="M28">
+        <v>14474802250.0</v>
+      </c>
+      <c r="N28">
+        <v>-20557419062.0</v>
+      </c>
+      <c r="O28">
+        <v>-15332542500.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>22290749000.0</v>
+      </c>
+      <c r="C29">
+        <v>92425767000.0</v>
+      </c>
+      <c r="D29">
+        <v>3948731000.0</v>
+      </c>
+      <c r="E29">
+        <v>-42365251223.0</v>
+      </c>
+      <c r="F29">
+        <v>-11547720678.0</v>
+      </c>
+      <c r="G29">
+        <v>5137481000.0</v>
+      </c>
+      <c r="H29">
+        <v>-5161613000.0</v>
+      </c>
+      <c r="I29">
+        <v>8977194202.0</v>
+      </c>
+      <c r="J29">
+        <v>9661711698.0</v>
+      </c>
+      <c r="K29">
+        <v>53300060257.0</v>
+      </c>
+      <c r="L29">
+        <v>59304153529.0</v>
+      </c>
+      <c r="M29">
+        <v>60865531678.0</v>
+      </c>
+      <c r="N29">
+        <v>52556704619.0</v>
+      </c>
+      <c r="O29">
+        <v>66606219113.0</v>
+      </c>
+      <c r="P29">
+        <v>40207285000.0</v>
+      </c>
+      <c r="Q29">
+        <v>32525842000.0</v>
+      </c>
+      <c r="R29">
+        <v>50456391000.0</v>
+      </c>
+      <c r="S29">
+        <v>28539587000.0</v>
+      </c>
+      <c r="T29">
+        <v>13321147000.0</v>
+      </c>
+      <c r="U29">
+        <v>26486098000.0</v>
+      </c>
+      <c r="V29">
+        <v>15645147000.0</v>
+      </c>
+      <c r="W29">
+        <v>6244683000.0</v>
+      </c>
+      <c r="X29">
+        <v>11607038000.0</v>
+      </c>
+      <c r="Y29">
+        <v>12799255000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3400000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>15370000000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>217</v>
+      </c>
+      <c r="B30">
+        <v>25659027000.0</v>
+      </c>
+      <c r="C30">
+        <v>10661125000.0</v>
+      </c>
+      <c r="D30">
+        <v>-19180975000.0</v>
+      </c>
+      <c r="E30">
+        <v>-10800380594.0</v>
+      </c>
+      <c r="F30">
+        <v>-17880451137.0</v>
+      </c>
+      <c r="G30">
+        <v>-13084373000.0</v>
+      </c>
+      <c r="H30">
+        <v>-1558985000.0</v>
+      </c>
+      <c r="I30">
+        <v>-9573844159.0</v>
+      </c>
+      <c r="J30">
+        <v>-45667345985.0</v>
+      </c>
+      <c r="K30">
+        <v>-21962145610.0</v>
+      </c>
+      <c r="L30">
+        <v>-9009480129.0</v>
+      </c>
+      <c r="M30">
+        <v>-106585551880.0</v>
+      </c>
+      <c r="N30">
+        <v>-29204752798.0</v>
+      </c>
+      <c r="O30">
+        <v>-24792591600.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30">
+        <v>3036006000.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CQ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:95">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:95">
+      <c r="A2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2">
+        <v>164776124077.0</v>
+      </c>
+      <c r="C2">
+        <v>147450550000.0</v>
+      </c>
+      <c r="D2">
+        <v>160363574000.0</v>
+      </c>
+      <c r="E2">
+        <v>121595219000.0</v>
+      </c>
+      <c r="F2">
+        <v>144076150000.0</v>
+      </c>
+      <c r="G2">
+        <v>132228653000.0</v>
+      </c>
+      <c r="H2">
+        <v>99068579000.0</v>
+      </c>
+      <c r="I2">
+        <v>99958070000.0</v>
+      </c>
+      <c r="J2">
+        <v>64111821000.0</v>
+      </c>
+      <c r="K2">
+        <v>67715942000.0</v>
+      </c>
+      <c r="L2">
+        <v>64757542873.0</v>
+      </c>
+      <c r="M2">
+        <v>37757840428.0</v>
+      </c>
+      <c r="N2">
+        <v>47307400933.0</v>
+      </c>
+      <c r="O2">
+        <v>44599247604.0</v>
+      </c>
+      <c r="P2">
+        <v>59287470031.0</v>
+      </c>
+      <c r="Q2">
+        <v>78348108282.0</v>
+      </c>
+      <c r="R2">
+        <v>99398874411.0</v>
+      </c>
+      <c r="S2">
+        <v>92570664057.0</v>
+      </c>
+      <c r="T2">
+        <v>127136403789.0</v>
+      </c>
+      <c r="U2">
+        <v>134847537952.0</v>
+      </c>
+      <c r="V2">
+        <v>129156773909.0</v>
+      </c>
+      <c r="W2">
+        <v>125746525195.0</v>
+      </c>
+      <c r="X2">
+        <v>124397003596.0</v>
+      </c>
+      <c r="Y2">
+        <v>152165091418.0</v>
+      </c>
+      <c r="Z2">
+        <v>135571040816.0</v>
+      </c>
+      <c r="AA2">
+        <v>135850990259.0</v>
+      </c>
+      <c r="AB2">
+        <v>145392243831.0</v>
+      </c>
+      <c r="AC2">
+        <v>141522182268.0</v>
+      </c>
+      <c r="AD2">
+        <v>151270510307.0</v>
+      </c>
+      <c r="AE2">
+        <v>134489537308.0</v>
+      </c>
+      <c r="AF2">
+        <v>138360522109.0</v>
+      </c>
+      <c r="AG2">
+        <v>147750615840.0</v>
+      </c>
+      <c r="AH2">
+        <v>153660008953.0</v>
+      </c>
+      <c r="AI2">
+        <v>155786011306.0</v>
+      </c>
+      <c r="AJ2">
+        <v>184176699116.0</v>
+      </c>
+      <c r="AK2">
+        <v>203074757665.0</v>
+      </c>
+      <c r="AL2">
+        <v>209849771599.0</v>
+      </c>
+      <c r="AM2">
+        <v>192565949968.0</v>
+      </c>
+      <c r="AN2">
+        <v>204817300127.0</v>
+      </c>
+      <c r="AO2">
+        <v>201173799710.0</v>
+      </c>
+      <c r="AP2">
+        <v>202395371009.0</v>
+      </c>
+      <c r="AQ2">
+        <v>185190694734.0</v>
+      </c>
+      <c r="AR2">
+        <v>192603384912.0</v>
+      </c>
+      <c r="AS2">
+        <v>173286674075.0</v>
+      </c>
+      <c r="AT2">
+        <v>172587451609.0</v>
+      </c>
+      <c r="AU2">
+        <v>151373652281.0</v>
+      </c>
+      <c r="AV2">
+        <v>178296378718.0</v>
+      </c>
+      <c r="AW2">
+        <v>193413331981.0</v>
+      </c>
+      <c r="AX2">
+        <v>203832669561.0</v>
+      </c>
+      <c r="AY2">
+        <v>209587171430.0</v>
+      </c>
+      <c r="AZ2">
+        <v>237052289508.0</v>
+      </c>
+      <c r="BA2">
+        <v>214131809715.0</v>
+      </c>
+      <c r="BB2">
+        <v>202359152678.0</v>
+      </c>
+      <c r="BC2">
+        <v>188997485315.0</v>
+      </c>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+    </row>
+    <row r="3" spans="1:95">
+      <c r="A3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B3">
+        <v>801637387</v>
+      </c>
+      <c r="C3">
+        <v>2272151000</v>
+      </c>
+      <c r="D3">
+        <v>1180985000</v>
+      </c>
+      <c r="E3">
+        <v>892775000</v>
+      </c>
+      <c r="F3">
+        <v>33833000</v>
+      </c>
+      <c r="G3">
+        <v>294071000</v>
+      </c>
+      <c r="H3">
+        <v>3304855000</v>
+      </c>
+      <c r="I3">
+        <v>2218703000</v>
+      </c>
+      <c r="J3">
+        <v>29039000</v>
+      </c>
+      <c r="K3">
+        <v>2465594000</v>
+      </c>
+      <c r="L3">
+        <v>97500000</v>
+      </c>
+      <c r="M3">
+        <v>1585083500</v>
+      </c>
+      <c r="N3">
+        <v>1585083500</v>
+      </c>
+      <c r="O3">
+        <v>1942872500</v>
+      </c>
+      <c r="P3">
+        <v>1942872500</v>
+      </c>
+      <c r="Q3">
+        <v>582075818</v>
+      </c>
+      <c r="R3">
+        <v>2335335000</v>
+      </c>
+      <c r="S3">
+        <v>3081847155</v>
+      </c>
+      <c r="T3">
+        <v>3081847155</v>
+      </c>
+      <c r="U3">
+        <v>4090909091</v>
+      </c>
+      <c r="V3">
+        <v>4090909091</v>
+      </c>
+      <c r="W3">
+        <v>4090909091</v>
+      </c>
+      <c r="X3">
+        <v>1912664500</v>
+      </c>
+      <c r="Y3">
+        <v>3619110450</v>
+      </c>
+      <c r="Z3">
+        <v>4502830800</v>
+      </c>
+      <c r="AA3">
+        <v>172625000</v>
+      </c>
+      <c r="AB3">
+        <v>378802830</v>
+      </c>
+      <c r="AC3">
+        <v>52340100</v>
+      </c>
+      <c r="AD3">
+        <v>326462726</v>
+      </c>
+      <c r="AE3">
+        <v>1210368903</v>
+      </c>
+      <c r="AF3">
+        <v>1210368903</v>
+      </c>
+      <c r="AG3">
+        <v>2033152700</v>
+      </c>
+      <c r="AH3">
+        <v>2033152650</v>
+      </c>
+      <c r="AI3">
+        <v>27333019570</v>
+      </c>
+      <c r="AJ3">
+        <v>23221603051</v>
+      </c>
+      <c r="AK3">
+        <v>10730402454</v>
+      </c>
+      <c r="AL3">
+        <v>4574047700</v>
+      </c>
+      <c r="AM3">
+        <v>11918889227</v>
+      </c>
+      <c r="AN3">
+        <v>3094455300</v>
+      </c>
+      <c r="AO3">
+        <v>2438443000</v>
+      </c>
+      <c r="AP3">
+        <v>563518724</v>
+      </c>
+      <c r="AQ3">
+        <v>16188122645</v>
+      </c>
+      <c r="AR3">
+        <v>1558401100</v>
+      </c>
+      <c r="AS3">
+        <v>2304847151</v>
+      </c>
+      <c r="AT3">
+        <v>3866125525</v>
+      </c>
+      <c r="AU3">
+        <v>23675456613</v>
+      </c>
+      <c r="AV3">
+        <v>7468948717</v>
+      </c>
+      <c r="AW3">
+        <v>11770775454</v>
+      </c>
+      <c r="AX3">
+        <v>8539956285</v>
+      </c>
+      <c r="AY3">
+        <v>31884704171</v>
+      </c>
+      <c r="AZ3">
+        <v>1328101006</v>
+      </c>
+      <c r="BA3">
+        <v>527600545</v>
+      </c>
+      <c r="BB3">
+        <v>778497619</v>
+      </c>
+      <c r="BC3">
+        <v>290669177</v>
+      </c>
+      <c r="BD3">
+        <v>6203073700</v>
+      </c>
+      <c r="BE3">
+        <v>1294960900</v>
+      </c>
+      <c r="BF3">
+        <v>776622100</v>
+      </c>
+      <c r="BG3">
+        <v>8294804300</v>
+      </c>
+      <c r="BH3">
+        <v>2773236700</v>
+      </c>
+      <c r="BI3">
+        <v>2405006000</v>
+      </c>
+      <c r="BJ3">
+        <v>508113600</v>
+      </c>
+      <c r="BK3">
+        <v>1927874700</v>
+      </c>
+      <c r="BL3">
+        <v>1643244100</v>
+      </c>
+      <c r="BM3">
+        <v>1441249900</v>
+      </c>
+      <c r="BN3">
+        <v>692584200</v>
+      </c>
+      <c r="BO3">
+        <v>4237724200</v>
+      </c>
+      <c r="BP3">
+        <v>2613221400</v>
+      </c>
+      <c r="BQ3">
+        <v>414360500</v>
+      </c>
+      <c r="BR3">
+        <v>143728000</v>
+      </c>
+      <c r="BS3">
+        <v>5038275400</v>
+      </c>
+      <c r="BT3">
+        <v>4276238000</v>
+      </c>
+      <c r="BU3">
+        <v>3906486200</v>
+      </c>
+      <c r="BV3">
+        <v>2416516400</v>
+      </c>
+      <c r="BW3">
+        <v>3483407600</v>
+      </c>
+      <c r="BX3">
+        <v>3581352300</v>
+      </c>
+      <c r="BY3">
+        <v>1222303600</v>
+      </c>
+      <c r="BZ3">
+        <v>779955800</v>
+      </c>
+      <c r="CA3">
+        <v>1620112000</v>
+      </c>
+      <c r="CB3">
+        <v>1256575000</v>
+      </c>
+      <c r="CC3">
+        <v>521230000</v>
+      </c>
+      <c r="CD3">
+        <v>2741108000</v>
+      </c>
+      <c r="CE3">
+        <v>2516590000</v>
+      </c>
+      <c r="CF3">
+        <v>1461887000</v>
+      </c>
+      <c r="CG3">
+        <v>982822000</v>
+      </c>
+      <c r="CH3">
+        <v>5498901000</v>
+      </c>
+      <c r="CI3">
+        <v>4278282000</v>
+      </c>
+      <c r="CJ3">
+        <v>3649939000</v>
+      </c>
+      <c r="CK3">
+        <v>3322947000</v>
+      </c>
+      <c r="CL3">
+        <v>1447245000</v>
+      </c>
+      <c r="CM3">
+        <v>939000000</v>
+      </c>
+      <c r="CN3">
+        <v>697916000</v>
+      </c>
+      <c r="CO3">
+        <v>0</v>
+      </c>
+      <c r="CP3">
+        <v>339000000</v>
+      </c>
+      <c r="CQ3">
+        <v>842000000</v>
+      </c>
     </row>
     <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4993,321 +24930,431 @@
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>29</v>
-[...57 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
-[...7 lines deleted...]
-      </c>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
     </row>
     <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>30</v>
-[...54 lines deleted...]
-      <c r="BC6"/>
+        <v>194</v>
+      </c>
+      <c r="B6">
+        <v>-4826538693.0</v>
+      </c>
+      <c r="C6">
+        <v>17325574000.0</v>
+      </c>
+      <c r="D6">
+        <v>-12913024000.0</v>
+      </c>
+      <c r="E6">
+        <v>38768356000.0</v>
+      </c>
+      <c r="F6">
+        <v>-22480931000.0</v>
+      </c>
+      <c r="G6">
+        <v>11847496000.0</v>
+      </c>
+      <c r="H6">
+        <v>33160075000.0</v>
+      </c>
+      <c r="I6">
+        <v>-889491000.0</v>
+      </c>
+      <c r="J6">
+        <v>35846249000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3604121000.0</v>
+      </c>
+      <c r="L6">
+        <v>2958399331.0</v>
+      </c>
+      <c r="M6">
+        <v>26999702445.0</v>
+      </c>
+      <c r="N6">
+        <v>-9549560505.0</v>
+      </c>
+      <c r="O6">
+        <v>2708153329.0</v>
+      </c>
+      <c r="P6">
+        <v>-14688222427.0</v>
+      </c>
+      <c r="Q6">
+        <v>-19060638251.0</v>
+      </c>
+      <c r="R6">
+        <v>-21050766129.0</v>
+      </c>
+      <c r="S6">
+        <v>6828210354.0</v>
+      </c>
+      <c r="T6">
+        <v>-34565739732.0</v>
+      </c>
+      <c r="U6">
+        <v>-7711134163.0</v>
+      </c>
+      <c r="V6">
+        <v>5690764043.0</v>
+      </c>
+      <c r="W6">
+        <v>3410248714.0</v>
+      </c>
+      <c r="X6">
+        <v>1349521599.0</v>
+      </c>
+      <c r="Y6">
+        <v>-27768087822.0</v>
+      </c>
+      <c r="Z6">
+        <v>16594050602.0</v>
+      </c>
+      <c r="AA6">
+        <v>-279949443.0</v>
+      </c>
+      <c r="AB6">
+        <v>-9541253572.0</v>
+      </c>
+      <c r="AC6">
+        <v>3870061563.0</v>
+      </c>
+      <c r="AD6">
+        <v>-9748328039.0</v>
+      </c>
+      <c r="AE6">
+        <v>16780973000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-3870984801.0</v>
+      </c>
+      <c r="AG6">
+        <v>-9390093731.0</v>
+      </c>
+      <c r="AH6">
+        <v>-5909393113.0</v>
+      </c>
+      <c r="AI6">
+        <v>-2126002353.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-28390687810.0</v>
+      </c>
+      <c r="AK6">
+        <v>-18898058549.0</v>
+      </c>
+      <c r="AL6">
+        <v>-6775013934.0</v>
+      </c>
+      <c r="AM6">
+        <v>17283821631.0</v>
+      </c>
+      <c r="AN6">
+        <v>-12251350159.0</v>
+      </c>
+      <c r="AO6">
+        <v>3643500417.0</v>
+      </c>
+      <c r="AP6">
+        <v>-1221571299.0</v>
+      </c>
+      <c r="AQ6">
+        <v>17204676275.0</v>
+      </c>
+      <c r="AR6">
+        <v>-7412690178.0</v>
+      </c>
+      <c r="AS6">
+        <v>19316710837.0</v>
+      </c>
+      <c r="AT6">
+        <v>699222466.0</v>
+      </c>
+      <c r="AU6">
+        <v>21213799328.0</v>
+      </c>
+      <c r="AV6">
+        <v>-26922726437.0</v>
+      </c>
+      <c r="AW6">
+        <v>-15116953263.0</v>
+      </c>
+      <c r="AX6">
+        <v>-10419337580.0</v>
+      </c>
+      <c r="AY6">
+        <v>-5754501869.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-27465118078.0</v>
+      </c>
+      <c r="BA6">
+        <v>22920479793.0</v>
+      </c>
+      <c r="BB6">
+        <v>11772657037.0</v>
+      </c>
+      <c r="BC6">
+        <v>13361667363.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
     </row>
     <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-[...4 lines deleted...]
-      <c r="H7"/>
+      <c r="C7">
+        <v>-331180254320.0</v>
+      </c>
+      <c r="D7">
+        <v>-265030497690.0</v>
+      </c>
+      <c r="E7">
+        <v>-196001183180.0</v>
+      </c>
+      <c r="F7">
+        <v>-114497386830.0</v>
+      </c>
+      <c r="G7">
+        <v>-351279099080.0</v>
+      </c>
+      <c r="H7">
+        <v>-257046396030.0</v>
+      </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7"/>
-[...15 lines deleted...]
-      <c r="AB7"/>
+      <c r="L7">
+        <v>-305275480760.0</v>
+      </c>
+      <c r="M7">
+        <v>-192334097010.0</v>
+      </c>
+      <c r="N7">
+        <v>-109875782030.0</v>
+      </c>
+      <c r="O7">
+        <v>-423755757000.0</v>
+      </c>
+      <c r="P7">
+        <v>-305053995280.0</v>
+      </c>
+      <c r="Q7">
+        <v>-204362997310.0</v>
+      </c>
+      <c r="R7">
+        <v>-102187021370.0</v>
+      </c>
+      <c r="S7">
+        <v>-332939634370.0</v>
+      </c>
+      <c r="T7">
+        <v>-230816448270.0</v>
+      </c>
+      <c r="U7">
+        <v>-153915890890.0</v>
+      </c>
+      <c r="V7">
+        <v>-73268381980.0</v>
+      </c>
+      <c r="W7">
+        <v>-257754307920.0</v>
+      </c>
+      <c r="X7">
+        <v>-225497976980.0</v>
+      </c>
+      <c r="Y7">
+        <v>-160248426800.0</v>
+      </c>
+      <c r="Z7">
+        <v>-88649009550.0</v>
+      </c>
+      <c r="AA7">
+        <v>-376041490150.0</v>
+      </c>
+      <c r="AB7">
+        <v>-115566256670.0</v>
+      </c>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -5334,51 +25381,51 @@
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
     </row>
     <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -5433,121 +25480,77 @@
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
     </row>
     <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...49 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
@@ -5576,316 +25579,222 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
     </row>
     <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>34</v>
-[...156 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
     </row>
     <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>35</v>
-[...15 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...7 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
-        <v>47307400930.0</v>
+        <v>0.0</v>
       </c>
       <c r="N11">
-        <v>44599247600.0</v>
+        <v>0.0</v>
       </c>
       <c r="O11">
-        <v>59287470030.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
-        <v>78348108280.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>99398874410.0</v>
+        <v>0.0</v>
       </c>
       <c r="R11">
-        <v>92570664060.0</v>
+        <v>0.0</v>
       </c>
       <c r="S11">
-        <v>127136403790.0</v>
-[...13 lines deleted...]
-      <c r="AF11"/>
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -5908,968 +25817,892 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
     </row>
     <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>36</v>
-[...33 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
-        <v>95392120850.0</v>
+        <v>-10477769769.0</v>
       </c>
       <c r="N12">
-        <v>85527119525.0</v>
+        <v>-2343868007.0</v>
       </c>
       <c r="O12">
-        <v>100061147421.0</v>
+        <v>32857081622.0</v>
       </c>
       <c r="P12">
-        <v>118759015923.0</v>
+        <v>-24198293592.0</v>
       </c>
       <c r="Q12">
-        <v>136892371233.0</v>
+        <v>-23275388065.0</v>
       </c>
       <c r="R12">
-        <v>129552124254.0</v>
+        <v>-27748651188.0</v>
       </c>
       <c r="S12">
-        <v>147964193077.0</v>
+        <v>-13715351310.0</v>
       </c>
       <c r="T12">
-        <v>155288391683.0</v>
+        <v>-12916528269.0</v>
       </c>
       <c r="U12">
-        <v>149632431531.0</v>
+        <v>11754007770.0</v>
       </c>
       <c r="V12">
-        <v>145307796303.0</v>
+        <v>-2190917985.0</v>
       </c>
       <c r="W12">
-        <v>143675603646.0</v>
+        <v>19868103643.0</v>
       </c>
       <c r="X12">
-        <v>170724764743.0</v>
+        <v>-9155768593.0</v>
       </c>
       <c r="Y12">
-        <v>192727563021.0</v>
+        <v>3796275709.0</v>
       </c>
       <c r="Z12">
-        <v>153432535074.0</v>
+        <v>-9840255357.0</v>
       </c>
       <c r="AA12">
-        <v>174720462166.0</v>
+        <v>6650944113.0</v>
       </c>
       <c r="AB12">
-        <v>170447589895.0</v>
+        <v>-9200469140.0</v>
       </c>
       <c r="AC12">
-        <v>218118930333.0</v>
+        <v>-523253398.0</v>
       </c>
       <c r="AD12">
-        <v>161564615307.0</v>
+        <v>-12966629952.0</v>
       </c>
       <c r="AE12">
-        <v>164843920641.0</v>
+        <v>16550810561.0</v>
       </c>
       <c r="AF12">
-        <v>173965394664.0</v>
-[...63 lines deleted...]
-      </c>
+        <v>-7047738621.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
     </row>
     <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>37</v>
-[...267 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
       <c r="CM13"/>
-      <c r="CN13">
-[...1 lines deleted...]
-      </c>
+      <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
-[...1 lines deleted...]
-      </c>
+      <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>202</v>
       </c>
       <c r="B14">
-        <v>520160000.0</v>
+        <v>1888671371.0</v>
       </c>
       <c r="C14">
-        <v>520160000.0</v>
+        <v>1996555000.0</v>
       </c>
       <c r="D14">
-        <v>520160000.0</v>
+        <v>1912954000.0</v>
       </c>
       <c r="E14">
-        <v>520160000.0</v>
+        <v>2187946000.0</v>
       </c>
       <c r="F14">
-        <v>520160000.0</v>
+        <v>1875811000.0</v>
       </c>
       <c r="G14">
-        <v>520159999.0</v>
+        <v>1935783000.0</v>
       </c>
       <c r="H14">
-        <v>520160000.0</v>
+        <v>1970846000.0</v>
       </c>
       <c r="I14">
-        <v>520160000.0</v>
+        <v>1861197000.0</v>
       </c>
       <c r="J14">
-        <v>520159999.0</v>
+        <v>1859461000.0</v>
       </c>
       <c r="K14">
-        <v>520159999.0</v>
+        <v>1680806000.0</v>
       </c>
       <c r="L14">
-        <v>520159999.0</v>
+        <v>2157162301.0</v>
       </c>
       <c r="M14">
-        <v>520159999.0</v>
+        <v>2084519437.0</v>
       </c>
       <c r="N14">
-        <v>520159999.0</v>
+        <v>2080623173.0</v>
       </c>
       <c r="O14">
-        <v>520159999.0</v>
+        <v>2189520534.0</v>
       </c>
       <c r="P14">
-        <v>520159999.0</v>
+        <v>1963990922.0</v>
       </c>
       <c r="Q14">
-        <v>520159999.0</v>
+        <v>2240635176.0</v>
       </c>
       <c r="R14">
-        <v>520159999.0</v>
+        <v>2221810586.0</v>
       </c>
       <c r="S14">
-        <v>520160000.0</v>
+        <v>2261905572.0</v>
       </c>
       <c r="T14">
-        <v>520159900.0</v>
+        <v>2337010653.0</v>
       </c>
       <c r="U14">
-        <v>520159999.0</v>
+        <v>2559276713.0</v>
       </c>
       <c r="V14">
-        <v>557165624.0</v>
+        <v>2665969526.0</v>
       </c>
       <c r="W14">
-        <v>483154376.0</v>
+        <v>10307914638.0</v>
       </c>
       <c r="X14">
-        <v>520159999.0</v>
+        <v>-4672939292.0</v>
       </c>
       <c r="Y14">
-        <v>550147502.0</v>
+        <v>3795783317.0</v>
       </c>
       <c r="Z14">
-        <v>513364690.0</v>
+        <v>877155975.0</v>
       </c>
       <c r="AA14">
-        <v>517578184.0</v>
+        <v>2223332174.0</v>
       </c>
       <c r="AB14">
-        <v>499549623.0</v>
+        <v>2293000000.0</v>
       </c>
       <c r="AC14">
-        <v>520159999.0</v>
+        <v>4364558152.0</v>
       </c>
       <c r="AD14">
-        <v>520159999.0</v>
+        <v>1070441847.0</v>
       </c>
       <c r="AE14">
-        <v>520159999.0</v>
+        <v>8729851883.0</v>
       </c>
       <c r="AF14">
-        <v>520159999.0</v>
+        <v>1130430061.0</v>
       </c>
       <c r="AG14">
-        <v>548124629.0</v>
+        <v>1170184161.0</v>
       </c>
       <c r="AH14">
-        <v>507567069.0</v>
+        <v>1213703073.0</v>
       </c>
       <c r="AI14">
-        <v>519259804.0</v>
+        <v>8917151045.0</v>
       </c>
       <c r="AJ14">
-        <v>505688498.0</v>
+        <v>1302242694.0</v>
       </c>
       <c r="AK14">
-        <v>510021047.0</v>
+        <v>1268842260.0</v>
       </c>
       <c r="AL14">
-        <v>535364331.0</v>
+        <v>1288042793.0</v>
       </c>
       <c r="AM14">
-        <v>503287123.0</v>
+        <v>8643916609.0</v>
       </c>
       <c r="AN14">
-        <v>531967499.0</v>
+        <v>978337485.0</v>
       </c>
       <c r="AO14">
-        <v>519533141.0</v>
+        <v>1002867389.0</v>
       </c>
       <c r="AP14">
-        <v>529385579.0</v>
+        <v>995232188.0</v>
       </c>
       <c r="AQ14">
-        <v>489484500.0</v>
+        <v>9455477412.0</v>
       </c>
       <c r="AR14">
-        <v>542236780.0</v>
+        <v>975689868.0</v>
       </c>
       <c r="AS14">
-        <v>519627760.0</v>
+        <v>985357209.0</v>
       </c>
       <c r="AT14">
-        <v>522363404.0</v>
+        <v>896681472.0</v>
       </c>
       <c r="AU14">
-        <v>519351705.0</v>
+        <v>8403739280.0</v>
       </c>
       <c r="AV14">
-        <v>519297129.0</v>
+        <v>672300662.0</v>
       </c>
       <c r="AW14">
-        <v>519299569.0</v>
+        <v>708013760.0</v>
       </c>
       <c r="AX14">
-        <v>521737862.0</v>
+        <v>505687579.0</v>
       </c>
       <c r="AY14">
-        <v>520181769.0</v>
+        <v>3275750076.0</v>
       </c>
       <c r="AZ14">
-        <v>519466767.0</v>
-[...3 lines deleted...]
-      <c r="BC14"/>
+        <v>402839885.0</v>
+      </c>
+      <c r="BA14">
+        <v>392032213.0</v>
+      </c>
+      <c r="BB14">
+        <v>382241753.0</v>
+      </c>
+      <c r="BC14">
+        <v>2991332444.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
     </row>
     <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
-      <c r="D15"/>
+      <c r="C15">
+        <v>2584935500.0</v>
+      </c>
+      <c r="D15">
+        <v>2584935000.0</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15"/>
-      <c r="H15"/>
+      <c r="G15">
+        <v>2556298970.0</v>
+      </c>
+      <c r="H15">
+        <v>2556299000.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15"/>
+      <c r="L15">
+        <v>2067882400.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15"/>
-[...5 lines deleted...]
-      <c r="AG15"/>
+      <c r="AA15">
+        <v>672717200.0</v>
+      </c>
+      <c r="AB15">
+        <v>4497044800.0</v>
+      </c>
+      <c r="AC15">
+        <v>8994089600.0</v>
+      </c>
+      <c r="AD15">
+        <v>8994089600.0</v>
+      </c>
+      <c r="AE15">
+        <v>1077584421.0</v>
+      </c>
+      <c r="AF15">
+        <v>8834839671.0</v>
+      </c>
+      <c r="AG15">
+        <v>240249500.0</v>
+      </c>
       <c r="AH15"/>
-      <c r="AI15"/>
-      <c r="AJ15"/>
+      <c r="AI15">
+        <v>3238904600.0</v>
+      </c>
+      <c r="AJ15">
+        <v>17773202400.0</v>
+      </c>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15"/>
-      <c r="AN15"/>
+      <c r="AM15">
+        <v>2470878000.0</v>
+      </c>
+      <c r="AN15">
+        <v>18141286000.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15"/>
-      <c r="AR15"/>
+      <c r="AQ15">
+        <v>319646000.0</v>
+      </c>
+      <c r="AR15">
+        <v>20806400000.0</v>
+      </c>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15"/>
-      <c r="AV15"/>
+      <c r="AU15">
+        <v>281202250.0</v>
+      </c>
+      <c r="AV15">
+        <v>20806400000.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15"/>
-      <c r="AZ15"/>
+      <c r="AY15">
+        <v>248980938.0</v>
+      </c>
+      <c r="AZ15">
+        <v>20806400000.0</v>
+      </c>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15"/>
-      <c r="BD15"/>
+      <c r="BC15">
+        <v>272257500.0</v>
+      </c>
+      <c r="BD15">
+        <v>15604800000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
-      <c r="BG15"/>
-      <c r="BH15"/>
+      <c r="BG15">
+        <v>10204577000.0</v>
+      </c>
+      <c r="BH15">
+        <v>8884040000.0</v>
+      </c>
       <c r="BI15"/>
       <c r="BJ15"/>
-      <c r="BK15"/>
-      <c r="BL15"/>
+      <c r="BK15">
+        <v>6406073500.0</v>
+      </c>
+      <c r="BL15">
+        <v>6400971900.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15"/>
-      <c r="BP15"/>
+      <c r="BO15">
+        <v>6909836600.0</v>
+      </c>
+      <c r="BP15">
+        <v>7022160000.0</v>
+      </c>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15"/>
-      <c r="BT15"/>
+      <c r="BS15">
+        <v>6405463900.0</v>
+      </c>
+      <c r="BT15">
+        <v>6502000000.0</v>
+      </c>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15"/>
-      <c r="BX15"/>
+      <c r="BW15">
+        <v>5136854000.0</v>
+      </c>
+      <c r="BX15">
+        <v>5201600000.0</v>
+      </c>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>5201600000.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15"/>
-      <c r="CE15"/>
+      <c r="CD15">
+        <v>5120047000.0</v>
+      </c>
+      <c r="CE15">
+        <v>5201600000.0</v>
+      </c>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15"/>
-[...1 lines deleted...]
-      <c r="CJ15"/>
+      <c r="CH15">
+        <v>4635436000.0</v>
+      </c>
+      <c r="CI15">
+        <v>4681440000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>4681440000.0</v>
+      </c>
       <c r="CK15"/>
-      <c r="CL15"/>
+      <c r="CL15">
+        <v>3583877000.0</v>
+      </c>
       <c r="CM15"/>
-      <c r="CN15"/>
+      <c r="CN15">
+        <v>3126318000.0</v>
+      </c>
       <c r="CO15"/>
-      <c r="CP15"/>
-      <c r="CQ15"/>
+      <c r="CP15">
+        <v>9575000000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>1419000000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="B16">
-        <v>27728911000.0</v>
-[...2 lines deleted...]
-      <c r="D16"/>
+        <v>159949585384.0</v>
+      </c>
+      <c r="C16">
+        <v>164776124000.0</v>
+      </c>
+      <c r="D16">
+        <v>147450550000.0</v>
+      </c>
       <c r="E16">
-        <v>52640527000.0</v>
+        <v>160363574000.0</v>
       </c>
       <c r="F16">
-        <v>44280494000.0</v>
+        <v>121595219000.0</v>
       </c>
       <c r="G16">
-        <v>47641954000.0</v>
+        <v>144076150000.0</v>
       </c>
       <c r="H16">
-        <v>66327315000.0</v>
+        <v>132228653000.0</v>
       </c>
       <c r="I16">
-        <v>69342526000.0</v>
+        <v>99068579000.0</v>
       </c>
       <c r="J16">
-        <v>52324594243.0</v>
+        <v>99958070000.0</v>
       </c>
       <c r="K16">
-        <v>45240524638.0</v>
+        <v>64111821000.0</v>
       </c>
       <c r="L16">
-        <v>51090557669.0</v>
+        <v>67715942204.0</v>
       </c>
       <c r="M16">
-        <v>52836036678.0</v>
+        <v>64757542873.0</v>
       </c>
       <c r="N16">
-        <v>51800872015.0</v>
+        <v>37757840428.0</v>
       </c>
       <c r="O16">
-        <v>51546254762.0</v>
+        <v>47307400933.0</v>
       </c>
       <c r="P16">
-        <v>68607997487.0</v>
+        <v>44599247604.0</v>
       </c>
       <c r="Q16">
-        <v>74875981914.0</v>
+        <v>59287470031.0</v>
       </c>
       <c r="R16">
-        <v>56151016796.0</v>
+        <v>78348108282.0</v>
       </c>
       <c r="S16">
-        <v>59410632343.0</v>
+        <v>99398874411.0</v>
       </c>
       <c r="T16">
-        <v>49643130567.0</v>
-[...36 lines deleted...]
-      <c r="BD16"/>
+        <v>92570664057.0</v>
+      </c>
+      <c r="U16">
+        <v>127136403789.0</v>
+      </c>
+      <c r="V16">
+        <v>134847537952.0</v>
+      </c>
+      <c r="W16">
+        <v>129156773909.0</v>
+      </c>
+      <c r="X16">
+        <v>125746525195.0</v>
+      </c>
+      <c r="Y16">
+        <v>124397003596.0</v>
+      </c>
+      <c r="Z16">
+        <v>152165091418.0</v>
+      </c>
+      <c r="AA16">
+        <v>135571040816.0</v>
+      </c>
+      <c r="AB16">
+        <v>135850990259.0</v>
+      </c>
+      <c r="AC16">
+        <v>145392243831.0</v>
+      </c>
+      <c r="AD16">
+        <v>141522182268.0</v>
+      </c>
+      <c r="AE16">
+        <v>151270510307.0</v>
+      </c>
+      <c r="AF16">
+        <v>134489537308.0</v>
+      </c>
+      <c r="AG16">
+        <v>138360522109.0</v>
+      </c>
+      <c r="AH16">
+        <v>147750615840.0</v>
+      </c>
+      <c r="AI16">
+        <v>153660008953.0</v>
+      </c>
+      <c r="AJ16">
+        <v>155786011306.0</v>
+      </c>
+      <c r="AK16">
+        <v>184176699116.0</v>
+      </c>
+      <c r="AL16">
+        <v>203074757665.0</v>
+      </c>
+      <c r="AM16">
+        <v>209849771599.0</v>
+      </c>
+      <c r="AN16">
+        <v>192565949968.0</v>
+      </c>
+      <c r="AO16">
+        <v>204817300127.0</v>
+      </c>
+      <c r="AP16">
+        <v>201173799710.0</v>
+      </c>
+      <c r="AQ16">
+        <v>202395371009.0</v>
+      </c>
+      <c r="AR16">
+        <v>185190694734.0</v>
+      </c>
+      <c r="AS16">
+        <v>192603384912.0</v>
+      </c>
+      <c r="AT16">
+        <v>173286674075.0</v>
+      </c>
+      <c r="AU16">
+        <v>172587451609.0</v>
+      </c>
+      <c r="AV16">
+        <v>151373652281.0</v>
+      </c>
+      <c r="AW16">
+        <v>178296378718.0</v>
+      </c>
+      <c r="AX16">
+        <v>193413331981.0</v>
+      </c>
+      <c r="AY16">
+        <v>203832669561.0</v>
+      </c>
+      <c r="AZ16">
+        <v>209587171430.0</v>
+      </c>
+      <c r="BA16">
+        <v>237052289508.0</v>
+      </c>
+      <c r="BB16">
+        <v>214131809715.0</v>
+      </c>
+      <c r="BC16">
+        <v>202359152678.0</v>
+      </c>
+      <c r="BD16">
+        <v>188997485315.0</v>
+      </c>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
     </row>
     <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6924,175 +26757,309 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
     </row>
     <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>42</v>
-[...54 lines deleted...]
-      <c r="BC18"/>
+        <v>206</v>
+      </c>
+      <c r="B18">
+        <v>-4196941960.0</v>
+      </c>
+      <c r="C18">
+        <v>11329560000.0</v>
+      </c>
+      <c r="D18">
+        <v>8231593000.0</v>
+      </c>
+      <c r="E18">
+        <v>25832994000.0</v>
+      </c>
+      <c r="F18">
+        <v>-27483143000.0</v>
+      </c>
+      <c r="G18">
+        <v>13611075000.0</v>
+      </c>
+      <c r="H18">
+        <v>12571544000.0</v>
+      </c>
+      <c r="I18">
+        <v>29103409000.0</v>
+      </c>
+      <c r="J18">
+        <v>40262389000.0</v>
+      </c>
+      <c r="K18">
+        <v>2795886000.0</v>
+      </c>
+      <c r="L18">
+        <v>20162352858.0</v>
+      </c>
+      <c r="M18">
+        <v>-20813817522.0</v>
+      </c>
+      <c r="N18">
+        <v>-2343868007.0</v>
+      </c>
+      <c r="O18">
+        <v>6118877554.0</v>
+      </c>
+      <c r="P18">
+        <v>-14842207706.0</v>
+      </c>
+      <c r="Q18">
+        <v>-18972728529.0</v>
+      </c>
+      <c r="R18">
+        <v>-18365324224.0</v>
+      </c>
+      <c r="S18">
+        <v>8616347430.0</v>
+      </c>
+      <c r="T18">
+        <v>-17171202052.0</v>
+      </c>
+      <c r="U18">
+        <v>-6878406103.0</v>
+      </c>
+      <c r="V18">
+        <v>2876478111.0</v>
+      </c>
+      <c r="W18">
+        <v>10029473776.0</v>
+      </c>
+      <c r="X18">
+        <v>-1922016188.0</v>
+      </c>
+      <c r="Y18">
+        <v>-14180243828.0</v>
+      </c>
+      <c r="Z18">
+        <v>1175661904.0</v>
+      </c>
+      <c r="AA18">
+        <v>4739794338.0</v>
+      </c>
+      <c r="AB18">
+        <v>-6759397002.0</v>
+      </c>
+      <c r="AC18">
+        <v>4669422271.0</v>
+      </c>
+      <c r="AD18">
+        <v>-8017610438.0</v>
+      </c>
+      <c r="AE18">
+        <v>10823754044.0</v>
+      </c>
+      <c r="AF18">
+        <v>6480306837.0</v>
+      </c>
+      <c r="AG18">
+        <v>-7058556115.0</v>
+      </c>
+      <c r="AH18">
+        <v>-4511832117.0</v>
+      </c>
+      <c r="AI18">
+        <v>35008501662.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-10031903853.0</v>
+      </c>
+      <c r="AK18">
+        <v>-20891750967.0</v>
+      </c>
+      <c r="AL18">
+        <v>-5616168779.0</v>
+      </c>
+      <c r="AM18">
+        <v>19882085680.0</v>
+      </c>
+      <c r="AN18">
+        <v>7980789712.0</v>
+      </c>
+      <c r="AO18">
+        <v>8770974578.0</v>
+      </c>
+      <c r="AP18">
+        <v>-1349095964.0</v>
+      </c>
+      <c r="AQ18">
+        <v>2504743065.0</v>
+      </c>
+      <c r="AR18">
+        <v>-4892960708.0</v>
+      </c>
+      <c r="AS18">
+        <v>26595052074.0</v>
+      </c>
+      <c r="AT18">
+        <v>1381447220.0</v>
+      </c>
+      <c r="AU18">
+        <v>49048899731.0</v>
+      </c>
+      <c r="AV18">
+        <v>-28128304113.0</v>
+      </c>
+      <c r="AW18">
+        <v>-24889027320.0</v>
+      </c>
+      <c r="AX18">
+        <v>13378826311.0</v>
+      </c>
+      <c r="AY18">
+        <v>-2304733264.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-44508064355.0</v>
+      </c>
+      <c r="BA18">
+        <v>34410044660.0</v>
+      </c>
+      <c r="BB18">
+        <v>30440554237.0</v>
+      </c>
+      <c r="BC18">
+        <v>17161250665.0</v>
+      </c>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
     </row>
     <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19"/>
-[...11 lines deleted...]
-      <c r="Y19"/>
+      <c r="M19">
+        <v>3589542467.0</v>
+      </c>
+      <c r="N19">
+        <v>-6722840677.0</v>
+      </c>
+      <c r="O19">
+        <v>-3156847996.0</v>
+      </c>
+      <c r="P19">
+        <v>-154194531.0</v>
+      </c>
+      <c r="Q19">
+        <v>-362769749.0</v>
+      </c>
+      <c r="R19">
+        <v>-2917410818.0</v>
+      </c>
+      <c r="S19">
+        <v>-17017839201.0</v>
+      </c>
+      <c r="T19">
+        <v>-17017839201.0</v>
+      </c>
+      <c r="U19">
+        <v>-17017839201.0</v>
+      </c>
+      <c r="V19">
+        <v>-17017839201.0</v>
+      </c>
+      <c r="W19">
+        <v>-2319135417.0</v>
+      </c>
+      <c r="X19">
+        <v>-2319135417.0</v>
+      </c>
+      <c r="Y19">
+        <v>-2319135417.0</v>
+      </c>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
@@ -7122,51 +27089,51 @@
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
     </row>
     <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7221,85 +27188,89 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
     </row>
     <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>209</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...7 lines deleted...]
-      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
-        <v>86904173859.0</v>
+        <v>44250000000.0</v>
       </c>
       <c r="N21">
-        <v>83812990967.0</v>
+        <v>44250000000.0</v>
       </c>
       <c r="O21">
-        <v>85846031889.0</v>
-[...1 lines deleted...]
-      <c r="P21"/>
+        <v>-720000000.0</v>
+      </c>
+      <c r="P21">
+        <v>-720000000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21"/>
-[...2 lines deleted...]
-      <c r="V21"/>
+      <c r="S21">
+        <v>-853000000.0</v>
+      </c>
+      <c r="T21">
+        <v>-853000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-853000000.0</v>
+      </c>
+      <c r="V21">
+        <v>-853000000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
@@ -7332,801 +27303,933 @@
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
     </row>
     <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>172</v>
       </c>
       <c r="B22">
-        <v>150049709000.0</v>
+        <v>-13271156239.0</v>
       </c>
       <c r="C22">
-        <v>150965831000.0</v>
+        <v>61395000.0</v>
       </c>
       <c r="D22">
-        <v>155952621000.0</v>
+        <v>-3298085000.0</v>
       </c>
       <c r="E22">
-        <v>176511146000.0</v>
+        <v>-6436993000.0</v>
       </c>
       <c r="F22">
-        <v>178735863000.0</v>
+        <v>-16367774000.0</v>
       </c>
       <c r="G22">
-        <v>153261581000.0</v>
+        <v>8285280000.0</v>
       </c>
       <c r="H22">
-        <v>211655209000.0</v>
+        <v>3872043000.0</v>
       </c>
       <c r="I22">
-        <v>222498333000.0</v>
+        <v>-795454000.0</v>
       </c>
       <c r="J22">
-        <v>194766305679.0</v>
+        <v>4593275000.0</v>
       </c>
       <c r="K22">
-        <v>257961193884.0</v>
+        <v>-14188728000.0</v>
       </c>
       <c r="L22">
-        <v>232817931443.0</v>
+        <v>22109509721.0</v>
       </c>
       <c r="M22">
-        <v>236211429388.0</v>
+        <v>-7964798475.0</v>
       </c>
       <c r="N22">
-        <v>217872786166.0</v>
+        <v>6670341079.0</v>
       </c>
       <c r="O22">
-        <v>215069488351.0</v>
+        <v>-16054532125.0</v>
       </c>
       <c r="P22">
-        <v>218694343747.0</v>
+        <v>7392094963.0</v>
       </c>
       <c r="Q22">
-        <v>194752661764.0</v>
+        <v>1479948543.0</v>
       </c>
       <c r="R22">
-        <v>181529078322.0</v>
+        <v>9496851378.0</v>
       </c>
       <c r="S22">
-        <v>158484840772.0</v>
+        <v>10019612147.0</v>
       </c>
       <c r="T22">
-        <v>149717674475.0</v>
+        <v>376649430.0</v>
       </c>
       <c r="U22">
-        <v>148996220302.0</v>
+        <v>-16506858470.0</v>
       </c>
       <c r="V22">
-        <v>163281947587.0</v>
+        <v>1807503545.0</v>
       </c>
       <c r="W22">
-        <v>180489996509.0</v>
+        <v>-12806881375.0</v>
       </c>
       <c r="X22">
-        <v>185391417478.0</v>
+        <v>6747153124.0</v>
       </c>
       <c r="Y22">
-        <v>179591791919.0</v>
+        <v>-16679793893.0</v>
       </c>
       <c r="Z22">
-        <v>177387247626.0</v>
+        <v>13168193576.0</v>
       </c>
       <c r="AA22">
-        <v>155810750162.0</v>
+        <v>-8766655963.0</v>
       </c>
       <c r="AB22">
-        <v>161547319446.0</v>
+        <v>4607480113.0</v>
       </c>
       <c r="AC22">
-        <v>156407632232.0</v>
+        <v>2587890930.0</v>
       </c>
       <c r="AD22">
-        <v>171298632792.0</v>
+        <v>2497748119.0</v>
       </c>
       <c r="AE22">
-        <v>174339653502.0</v>
+        <v>-5410710714.0</v>
       </c>
       <c r="AF22">
-        <v>176979886404.0</v>
+        <v>8817346306.0</v>
       </c>
       <c r="AG22">
-        <v>168528042587.0</v>
+        <v>3787438596.0</v>
       </c>
       <c r="AH22">
-        <v>149021654752.0</v>
+        <v>7485599805.0</v>
       </c>
       <c r="AI22">
-        <v>153487248163.0</v>
+        <v>-933826145.0</v>
       </c>
       <c r="AJ22">
-        <v>159458251416.0</v>
+        <v>479760273.0</v>
       </c>
       <c r="AK22">
-        <v>156466742733.0</v>
+        <v>4174435399.0</v>
       </c>
       <c r="AL22">
-        <v>149976125624.0</v>
+        <v>5562573482.0</v>
       </c>
       <c r="AM22">
-        <v>145652248515.0</v>
+        <v>7268260417.0</v>
       </c>
       <c r="AN22">
-        <v>150994565602.0</v>
+        <v>16960200720.0</v>
       </c>
       <c r="AO22">
-        <v>147350263810.0</v>
+        <v>11201378421.0</v>
       </c>
       <c r="AP22">
-        <v>161805387198.0</v>
+        <v>6915577497.0</v>
       </c>
       <c r="AQ22">
-        <v>155681961089.0</v>
+        <v>10113179699.0</v>
       </c>
       <c r="AR22">
-        <v>164399584587.0</v>
+        <v>21977220489.0</v>
       </c>
       <c r="AS22">
-        <v>152663366101.0</v>
+        <v>7963632713.0</v>
       </c>
       <c r="AT22">
-        <v>146944765530.0</v>
+        <v>5964604586.0</v>
       </c>
       <c r="AU22">
-        <v>143319894558.0</v>
+        <v>17752901543.0</v>
       </c>
       <c r="AV22">
-        <v>131206545920.0</v>
+        <v>15484208474.0</v>
       </c>
       <c r="AW22">
-        <v>131686421880.0</v>
+        <v>6959394734.0</v>
       </c>
       <c r="AX22">
-        <v>107400900107.0</v>
+        <v>8516472919.0</v>
       </c>
       <c r="AY22">
-        <v>100905229295.0</v>
+        <v>25206228639.0</v>
       </c>
       <c r="AZ22">
-        <v>99426905652.0</v>
+        <v>12784172338.0</v>
       </c>
       <c r="BA22">
-        <v>100544652271.0</v>
+        <v>13368707242.0</v>
       </c>
       <c r="BB22">
-        <v>119469147700.0</v>
+        <v>13402242597.0</v>
       </c>
       <c r="BC22">
-        <v>104807931100.0</v>
+        <v>21732355717.0</v>
       </c>
       <c r="BD22">
-        <v>108775863900.0</v>
+        <v>33932764500.0</v>
       </c>
       <c r="BE22">
-        <v>103979114600.0</v>
+        <v>13368693600.0</v>
       </c>
       <c r="BF22">
-        <v>102444236200.0</v>
+        <v>16339907800.0</v>
       </c>
       <c r="BG22">
-        <v>88822709200.0</v>
+        <v>12545291000.0</v>
       </c>
       <c r="BH22">
-        <v>81523106300.0</v>
+        <v>13397598800.0</v>
       </c>
       <c r="BI22">
-        <v>81373479100.0</v>
+        <v>15315707200.0</v>
       </c>
       <c r="BJ22">
-        <v>78698638800.0</v>
+        <v>11276550600.0</v>
       </c>
       <c r="BK22">
-        <v>77249185000.0</v>
+        <v>11016510800.0</v>
       </c>
       <c r="BL22">
-        <v>71400574200.0</v>
+        <v>10188535600.0</v>
       </c>
       <c r="BM22">
-        <v>68593265700.0</v>
+        <v>9412405200.0</v>
       </c>
       <c r="BN22">
-        <v>76052745300.0</v>
+        <v>8013847800.0</v>
       </c>
       <c r="BO22">
-        <v>85024424500.0</v>
+        <v>16247074600.0</v>
       </c>
       <c r="BP22">
-        <v>90809240100.0</v>
+        <v>6871783300.0</v>
       </c>
       <c r="BQ22">
-        <v>91074476400.0</v>
+        <v>3628040700.0</v>
       </c>
       <c r="BR22">
-        <v>111148395800.0</v>
+        <v>6866430500.0</v>
       </c>
       <c r="BS22">
-        <v>109968292800.0</v>
+        <v>14965840700.0</v>
       </c>
       <c r="BT22">
-        <v>82256238000.0</v>
+        <v>9926694600.0</v>
       </c>
       <c r="BU22">
-        <v>69094885700.0</v>
+        <v>5505829000.0</v>
       </c>
       <c r="BV22">
-        <v>90590342100.0</v>
+        <v>7442028800.0</v>
       </c>
       <c r="BW22">
-        <v>75948491500.0</v>
+        <v>8497171800.0</v>
       </c>
       <c r="BX22">
-        <v>70683410500.0</v>
+        <v>5859221900.0</v>
       </c>
       <c r="BY22">
-        <v>65162839000.0</v>
+        <v>5138152800.0</v>
       </c>
       <c r="BZ22">
-        <v>62422560000.0</v>
+        <v>5803837800.0</v>
       </c>
       <c r="CA22">
-        <v>59692942000.0</v>
+        <v>6316096000.0</v>
       </c>
       <c r="CB22">
-        <v>58718925000.0</v>
+        <v>4234575000.0</v>
       </c>
       <c r="CC22">
-        <v>55281932000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4138867000.0</v>
+      </c>
+      <c r="CD22"/>
       <c r="CE22">
-        <v>46351270000.0</v>
+        <v>5982360000.0</v>
       </c>
       <c r="CF22">
-        <v>48471222000.0</v>
+        <v>6722503000.0</v>
       </c>
       <c r="CG22">
-        <v>41818543000.0</v>
+        <v>7288614000.0</v>
       </c>
       <c r="CH22">
-        <v>40863264000.0</v>
+        <v>8928913000.0</v>
       </c>
       <c r="CI22">
-        <v>33814876000.0</v>
+        <v>4135358000.0</v>
       </c>
       <c r="CJ22">
-        <v>26098091000.0</v>
+        <v>7128744000.0</v>
       </c>
       <c r="CK22">
-        <v>29831000000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>3359919000.0</v>
+      </c>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>210</v>
       </c>
       <c r="B23">
-        <v>608268885000.0</v>
+        <v>8284053.0</v>
       </c>
       <c r="C23">
-        <v>642292723000.0</v>
+        <v>8186000.0</v>
       </c>
       <c r="D23">
-        <v>664201667000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-703428000.0</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
       <c r="G23">
-        <v>682720784000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-608277000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23"/>
       <c r="J23">
-        <v>738747913730.0</v>
+        <v>-23719000.0</v>
       </c>
       <c r="K23">
-        <v>705542256103.0</v>
+        <v>-1112051088.0</v>
       </c>
       <c r="L23">
-        <v>672275858886.0</v>
+        <v>-3000000000.0</v>
       </c>
       <c r="M23">
-        <v>684497878481.0</v>
+        <v>44250000000.0</v>
       </c>
       <c r="N23">
-        <v>675593016276.0</v>
+        <v>-6722840677.0</v>
       </c>
       <c r="O23">
-        <v>669495024061.0</v>
+        <v>-676520079.0</v>
       </c>
       <c r="P23">
-        <v>697368807745.0</v>
+        <v>-154194531.0</v>
       </c>
       <c r="Q23">
-        <v>692582711193.0</v>
+        <v>-231968913.0</v>
       </c>
       <c r="R23">
-        <v>646963501128.0</v>
+        <v>-5252745818.0</v>
       </c>
       <c r="S23">
-        <v>642704948650.0</v>
+        <v>-853000000.0</v>
       </c>
       <c r="T23">
-        <v>656164691571.0</v>
+        <v>-16153670909.0</v>
       </c>
       <c r="U23">
-        <v>553595850163.0</v>
+        <v>-4477844648.0</v>
       </c>
       <c r="V23">
-        <v>584421250352.0</v>
+        <v>34803891.0</v>
       </c>
       <c r="W23">
-        <v>587937870367.0</v>
+        <v>-854000000.0</v>
       </c>
       <c r="X23">
-        <v>612124349923.0</v>
+        <v>7130862877.0</v>
       </c>
       <c r="Y23">
-        <v>688017892312.0</v>
+        <v>-4338037175.0</v>
       </c>
       <c r="Z23">
-        <v>683414424906.0</v>
+        <v>-5440013403.0</v>
       </c>
       <c r="AA23">
-        <v>605778912645.0</v>
+        <v>-2399757992.0</v>
       </c>
       <c r="AB23">
-        <v>617208614782.0</v>
+        <v>3749654103.0</v>
       </c>
       <c r="AC23">
-        <v>622070607080.0</v>
+        <v>-851700808.0</v>
       </c>
       <c r="AD23">
-        <v>604677497906.0</v>
+        <v>-2057180327.0</v>
       </c>
       <c r="AE23">
-        <v>675295684028.0</v>
+        <v>-2535390430.0</v>
       </c>
       <c r="AF23">
-        <v>612175556466.0</v>
+        <v>-1516451967.0</v>
       </c>
       <c r="AG23">
-        <v>606113907565.0</v>
+        <v>-2091288116.0</v>
       </c>
       <c r="AH23">
-        <v>655099051652.0</v>
+        <v>-3430713646.0</v>
       </c>
       <c r="AI23">
-        <v>603505889767.0</v>
+        <v>-7390558486.0</v>
       </c>
       <c r="AJ23">
-        <v>624058608429.0</v>
+        <v>-23807184608.0</v>
       </c>
       <c r="AK23">
-        <v>685812995987.0</v>
+        <v>-8736710036.0</v>
       </c>
       <c r="AL23">
-        <v>600872694265.0</v>
+        <v>-5732892855.0</v>
       </c>
       <c r="AM23">
-        <v>593740706014.0</v>
+        <v>-8774925219.0</v>
       </c>
       <c r="AN23">
-        <v>649910324554.0</v>
+        <v>-5185309171.0</v>
       </c>
       <c r="AO23">
-        <v>588293021149.0</v>
+        <v>-7565917161.0</v>
       </c>
       <c r="AP23">
-        <v>597137655475.0</v>
+        <v>-435994059.0</v>
       </c>
       <c r="AQ23">
-        <v>619842824780.0</v>
+        <v>639292000.0</v>
       </c>
       <c r="AR23">
-        <v>591255398893.0</v>
+        <v>16728269430.0</v>
       </c>
       <c r="AS23">
-        <v>558088716676.0</v>
+        <v>-9583188388.0</v>
       </c>
       <c r="AT23">
-        <v>539727872659.0</v>
+        <v>-5453009438.0</v>
       </c>
       <c r="AU23">
-        <v>543773559925.0</v>
+        <v>35562404500.0</v>
       </c>
       <c r="AV23">
-        <v>527124804214.0</v>
+        <v>14191239834.0</v>
       </c>
       <c r="AW23">
-        <v>479513017969.0</v>
+        <v>-10191239834.0</v>
       </c>
       <c r="AX23">
-        <v>447965616697.0</v>
+        <v>-4000000000.0</v>
       </c>
       <c r="AY23">
-        <v>445883652671.0</v>
+        <v>497961876.0</v>
       </c>
       <c r="AZ23">
-        <v>450036296549.0</v>
-[...3 lines deleted...]
-      <c r="BC23"/>
+        <v>36521245271.0</v>
+      </c>
+      <c r="BA23">
+        <v>-12017165412.0</v>
+      </c>
+      <c r="BB23">
+        <v>-19446394819.0</v>
+      </c>
+      <c r="BC23">
+        <v>544515000.0</v>
+      </c>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
-        <v>10236085340.0</v>
+        <v>-21300712000.0</v>
       </c>
       <c r="D24">
-        <v>10236085340.0</v>
+        <v>21300711000.0</v>
       </c>
       <c r="E24">
-        <v>10236085330.0</v>
+        <v>19998317330.0</v>
       </c>
       <c r="F24">
-        <v>14471706860.0</v>
-[...2 lines deleted...]
-      <c r="H24"/>
+        <v>5623939180.0</v>
+      </c>
+      <c r="G24">
+        <v>-21822372000.0</v>
+      </c>
+      <c r="H24">
+        <v>19546916000.0</v>
+      </c>
       <c r="I24"/>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
+      <c r="J24"/>
       <c r="K24">
-        <v>35250000000.0</v>
+        <v>16494890000.0</v>
       </c>
       <c r="L24">
-        <v>1969409770.0</v>
+        <v>-13361591873.0</v>
       </c>
       <c r="M24">
-        <v>1989525730.0</v>
-[...4 lines deleted...]
-      <c r="Q24"/>
+        <v>3589542467.0</v>
+      </c>
+      <c r="N24">
+        <v>-6722840677.0</v>
+      </c>
+      <c r="O24">
+        <v>-3087797996.0</v>
+      </c>
+      <c r="P24">
+        <v>-154194531.0</v>
+      </c>
+      <c r="Q24">
+        <v>-944845567.0</v>
+      </c>
       <c r="R24">
-        <v>35000000000.0</v>
+        <v>-2335335000.0</v>
       </c>
       <c r="S24">
-        <v>35000000000.0</v>
+        <v>-365586626.0</v>
       </c>
       <c r="T24">
-        <v>35000000000.0</v>
+        <v>-16153670909.0</v>
       </c>
       <c r="U24">
-        <v>35000000000.0</v>
-[...3 lines deleted...]
-      <c r="X24"/>
+        <v>-386935557.0</v>
+      </c>
+      <c r="V24">
+        <v>34803891.0</v>
+      </c>
+      <c r="W24">
+        <v>-1020986514.0</v>
+      </c>
+      <c r="X24">
+        <v>-372671058.0</v>
+      </c>
       <c r="Y24">
-        <v>35000000000.0</v>
-[...30 lines deleted...]
-      <c r="BC24"/>
+        <v>-718926725.0</v>
+      </c>
+      <c r="Z24">
+        <v>-937182603.0</v>
+      </c>
+      <c r="AA24">
+        <v>-2572382991.0</v>
+      </c>
+      <c r="AB24">
+        <v>3749654103.0</v>
+      </c>
+      <c r="AC24">
+        <v>-799360708.0</v>
+      </c>
+      <c r="AD24">
+        <v>-1730717601.0</v>
+      </c>
+      <c r="AE24">
+        <v>-1325021527.0</v>
+      </c>
+      <c r="AF24">
+        <v>-1516451967.0</v>
+      </c>
+      <c r="AG24">
+        <v>-2091288116.0</v>
+      </c>
+      <c r="AH24">
+        <v>-1397560996.0</v>
+      </c>
+      <c r="AI24">
+        <v>-34723578056.0</v>
+      </c>
+      <c r="AJ24">
+        <v>-585581557.0</v>
+      </c>
+      <c r="AK24">
+        <v>1993692418.0</v>
+      </c>
+      <c r="AL24">
+        <v>-1158845155.0</v>
+      </c>
+      <c r="AM24">
+        <v>3143964008.0</v>
+      </c>
+      <c r="AN24">
+        <v>-2090853871.0</v>
+      </c>
+      <c r="AO24">
+        <v>-5127474161.0</v>
+      </c>
+      <c r="AP24">
+        <v>127524665.0</v>
+      </c>
+      <c r="AQ24">
+        <v>5486570912.0</v>
+      </c>
+      <c r="AR24">
+        <v>18286670530.0</v>
+      </c>
+      <c r="AS24">
+        <v>-7278341237.0</v>
+      </c>
+      <c r="AT24">
+        <v>-1586883913.0</v>
+      </c>
+      <c r="AU24">
+        <v>-63116302653.0</v>
+      </c>
+      <c r="AV24">
+        <v>7820737842.0</v>
+      </c>
+      <c r="AW24">
+        <v>19963313890.0</v>
+      </c>
+      <c r="AX24">
+        <v>-19798163891.0</v>
+      </c>
+      <c r="AY24">
+        <v>-2377733666.0</v>
+      </c>
+      <c r="AZ24">
+        <v>37849346277.0</v>
+      </c>
+      <c r="BA24">
+        <v>-11489564867.0</v>
+      </c>
+      <c r="BB24">
+        <v>-18667897200.0</v>
+      </c>
+      <c r="BC24">
+        <v>-6832916918.0</v>
+      </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24"/>
+      <c r="BG24">
+        <v>8131222000.0</v>
+      </c>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
-[...4 lines deleted...]
-      </c>
+      <c r="CK24"/>
+      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
     </row>
     <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>212</v>
       </c>
       <c r="B25">
-        <v>0.0</v>
+        <v>7987180295.0</v>
       </c>
       <c r="C25">
-        <v>10930935720.0</v>
+        <v>11543762000.0</v>
       </c>
       <c r="D25">
-        <v>10930935720.0</v>
+        <v>10797708000.0</v>
       </c>
       <c r="E25">
-        <v>10930935710.0</v>
+        <v>30974816000.0</v>
       </c>
       <c r="F25">
-        <v>15813242090.0</v>
-[...3 lines deleted...]
-      <c r="I25"/>
+        <v>-12957346000.0</v>
+      </c>
+      <c r="G25">
+        <v>3684084000.0</v>
+      </c>
+      <c r="H25">
+        <v>10033510000.0</v>
+      </c>
+      <c r="I25">
+        <v>21287052000.0</v>
+      </c>
       <c r="J25">
-        <v>34346845470.0</v>
+        <v>33838692000.0</v>
       </c>
       <c r="K25">
-        <v>35250000000.0</v>
+        <v>17769403000.0</v>
       </c>
       <c r="L25">
-        <v>1969409770.0</v>
+        <v>307505438.0</v>
       </c>
       <c r="M25">
-        <v>1989525730.0</v>
+        <v>-9179416110.0</v>
       </c>
       <c r="N25">
-        <v>0.0</v>
+        <v>-6933585912.0</v>
       </c>
       <c r="O25">
-        <v>0.0</v>
+        <v>26305802713.0</v>
       </c>
       <c r="P25">
-        <v>0.0</v>
+        <v>-20270311747.0</v>
       </c>
       <c r="Q25">
-        <v>0.0</v>
+        <v>-18794117714.0</v>
       </c>
       <c r="R25">
-        <v>35000000000.0</v>
+        <v>-23305030016.0</v>
       </c>
       <c r="S25">
-        <v>35000000000.0</v>
+        <v>-2223206300.0</v>
       </c>
       <c r="T25">
-        <v>35000000000.0</v>
-[...35 lines deleted...]
-      <c r="BC25"/>
+        <v>-15210840829.0</v>
+      </c>
+      <c r="U25">
+        <v>16278638171.0</v>
+      </c>
+      <c r="V25">
+        <v>3734944092.0</v>
+      </c>
+      <c r="W25">
+        <v>12528440513.0</v>
+      </c>
+      <c r="X25">
+        <v>-2083565520.0</v>
+      </c>
+      <c r="Y25">
+        <v>2322877198.0</v>
+      </c>
+      <c r="Z25">
+        <v>-8366856847.0</v>
+      </c>
+      <c r="AA25">
+        <v>11110493128.0</v>
+      </c>
+      <c r="AB25">
+        <v>-13659877115.0</v>
+      </c>
+      <c r="AC25">
+        <v>-2230686711.0</v>
+      </c>
+      <c r="AD25">
+        <v>-11259337678.0</v>
+      </c>
+      <c r="AE25">
+        <v>8714981778.0</v>
+      </c>
+      <c r="AF25">
+        <v>-3467469530.0</v>
+      </c>
+      <c r="AG25">
+        <v>-12016178872.0</v>
+      </c>
+      <c r="AH25">
+        <v>-11177982345.0</v>
+      </c>
+      <c r="AI25">
+        <v>-307842808.0</v>
+      </c>
+      <c r="AJ25">
+        <v>11407696231.0</v>
+      </c>
+      <c r="AK25">
+        <v>-15604626172.0</v>
+      </c>
+      <c r="AL25">
+        <v>-7892737354.0</v>
+      </c>
+      <c r="AM25">
+        <v>15888797881.0</v>
+      </c>
+      <c r="AN25">
+        <v>-6863293193.0</v>
+      </c>
+      <c r="AO25">
+        <v>-994828232.0</v>
+      </c>
+      <c r="AP25">
+        <v>-8696386925.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-875791401.0</v>
+      </c>
+      <c r="AR25">
+        <v>-26287469965.0</v>
+      </c>
+      <c r="AS25">
+        <v>19950909303.0</v>
+      </c>
+      <c r="AT25">
+        <v>-1613713313.0</v>
+      </c>
+      <c r="AU25">
+        <v>46567715521.0</v>
+      </c>
+      <c r="AV25">
+        <v>-36815864532.0</v>
+      </c>
+      <c r="AW25">
+        <v>-20785660360.0</v>
+      </c>
+      <c r="AX25">
+        <v>12896622098.0</v>
+      </c>
+      <c r="AY25">
+        <v>1097992192.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-56366975572.0</v>
+      </c>
+      <c r="BA25">
+        <v>21176905750.0</v>
+      </c>
+      <c r="BB25">
+        <v>17434567506.0</v>
+      </c>
+      <c r="BC25">
+        <v>-7271768319.0</v>
+      </c>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
     </row>
     <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8181,51 +28284,51 @@
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
     </row>
     <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8280,20150 +28383,732 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
     </row>
     <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>215</v>
       </c>
       <c r="B28">
-        <v>-121763886000.0</v>
+        <v>8284053.0</v>
       </c>
       <c r="C28">
-        <v>-111619587000.0</v>
+        <v>8186000.0</v>
       </c>
       <c r="D28">
-        <v>-71808703000.0</v>
+        <v>-25642259000.0</v>
       </c>
       <c r="E28">
-        <v>-93246914000.0</v>
+        <v>-1042528000.0</v>
       </c>
       <c r="F28">
-        <v>-81698041000.0</v>
+        <v>-1042721000.0</v>
       </c>
       <c r="G28">
-        <v>-47479061000.0</v>
+        <v>-1667183000.0</v>
       </c>
       <c r="H28">
-        <v>-29310562000.0</v>
+        <v>-3615204000.0</v>
       </c>
       <c r="I28">
-        <v>7809523000.0</v>
+        <v>-16365028000.0</v>
       </c>
       <c r="J28">
-        <v>11250143718.0</v>
+        <v>-2000992000.0</v>
       </c>
       <c r="K28">
-        <v>17146896643.0</v>
+        <v>-7670917000.0</v>
       </c>
       <c r="L28">
-        <v>-134674473.0</v>
+        <v>-4317882400.0</v>
       </c>
       <c r="M28">
-        <v>-9715140086.0</v>
+        <v>44250000000.0</v>
       </c>
       <c r="N28">
-        <v>-9599247604.0</v>
+        <v>44250000000.0</v>
       </c>
       <c r="O28">
-        <v>-24287470031.0</v>
+        <v>-720000000.0</v>
       </c>
       <c r="P28">
-        <v>-43348108282.0</v>
+        <v>-720000000.0</v>
       </c>
       <c r="Q28">
-        <v>-64398874411.0</v>
+        <v>-231968913.0</v>
       </c>
       <c r="R28">
-        <v>-57570664057.0</v>
+        <v>0.0</v>
       </c>
       <c r="S28">
-        <v>-127136403789.0</v>
+        <v>-853000000.0</v>
       </c>
       <c r="T28">
-        <v>-134847537952.0</v>
+        <v>-853000000.0</v>
       </c>
       <c r="U28">
-        <v>-94156773909.0</v>
+        <v>-853000000.0</v>
       </c>
       <c r="V28">
-        <v>-90746525195.0</v>
+        <v>-853000000.0</v>
       </c>
       <c r="W28">
-        <v>-89397003596.0</v>
+        <v>-854000000.0</v>
       </c>
       <c r="X28">
-        <v>-117165091418.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>7130862877.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
       <c r="AA28">
-        <v>-110392243831.0</v>
+        <v>-672717200.0</v>
       </c>
       <c r="AB28">
-        <v>-106522182268.0</v>
+        <v>-4497044800.0</v>
       </c>
       <c r="AC28">
-        <v>-116270510307.0</v>
+        <v>-8994089600.0</v>
       </c>
       <c r="AD28">
-        <v>-99489537308.0</v>
+        <v>-8994089600.0</v>
       </c>
       <c r="AE28">
-        <v>-103360522109.0</v>
+        <v>1077584421.0</v>
       </c>
       <c r="AF28">
-        <v>-112750615840.0</v>
+        <v>-8834839671.0</v>
       </c>
       <c r="AG28">
-        <v>-118660008953.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-240249500.0</v>
+      </c>
+      <c r="AH28"/>
       <c r="AI28">
-        <v>-149176699116.0</v>
+        <v>-3238904600.0</v>
       </c>
       <c r="AJ28">
-        <v>-168074757665.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-17773202400.0</v>
+      </c>
+      <c r="AK28"/>
+      <c r="AL28"/>
       <c r="AM28">
-        <v>-169817300127.0</v>
+        <v>-2470878000.0</v>
       </c>
       <c r="AN28">
-        <v>-166173799710.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-18141286000.0</v>
+      </c>
+      <c r="AO28"/>
+      <c r="AP28"/>
       <c r="AQ28">
-        <v>-157603384912.0</v>
+        <v>319646000.0</v>
       </c>
       <c r="AR28">
-        <v>-138288674075.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-20806400000.0</v>
+      </c>
+      <c r="AS28"/>
+      <c r="AT28"/>
       <c r="AU28">
-        <v>-143296378718.0</v>
+        <v>35281202250.0</v>
       </c>
       <c r="AV28">
-        <v>-158413331981.0</v>
+        <v>-6615160166.0</v>
       </c>
       <c r="AW28">
-        <v>-203832669561.0</v>
+        <v>-10191239834.0</v>
       </c>
       <c r="AX28">
-        <v>-209587171430.0</v>
+        <v>-4000000000.0</v>
       </c>
       <c r="AY28">
-        <v>-237052289508.0</v>
+        <v>248980938.0</v>
       </c>
       <c r="AZ28">
-        <v>-214131809715.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-20806400000.0</v>
+      </c>
+      <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28"/>
+      <c r="BC28">
+        <v>272257500.0</v>
+      </c>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
     </row>
     <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>53</v>
-[...70 lines deleted...]
-      <c r="BS29"/>
+        <v>216</v>
+      </c>
+      <c r="B29">
+        <v>-3395304573.0</v>
+      </c>
+      <c r="C29">
+        <v>13601712000.0</v>
+      </c>
+      <c r="D29">
+        <v>9412577000.0</v>
+      </c>
+      <c r="E29">
+        <v>26725769000.0</v>
+      </c>
+      <c r="F29">
+        <v>-27449309000.0</v>
+      </c>
+      <c r="G29">
+        <v>13905146000.0</v>
+      </c>
+      <c r="H29">
+        <v>15876399000.0</v>
+      </c>
+      <c r="I29">
+        <v>22352794000.0</v>
+      </c>
+      <c r="J29">
+        <v>40291428000.0</v>
+      </c>
+      <c r="K29">
+        <v>5261480000.0</v>
+      </c>
+      <c r="L29">
+        <v>20259852858.0</v>
+      </c>
+      <c r="M29">
+        <v>-19228734022.0</v>
+      </c>
+      <c r="N29">
+        <v>-2343868007.0</v>
+      </c>
+      <c r="O29">
+        <v>8061750054.0</v>
+      </c>
+      <c r="P29">
+        <v>-14842207706.0</v>
+      </c>
+      <c r="Q29">
+        <v>-19554804347.0</v>
+      </c>
+      <c r="R29">
+        <v>-16029989224.0</v>
+      </c>
+      <c r="S29">
+        <v>5534500275.0</v>
+      </c>
+      <c r="T29">
+        <v>-17171202052.0</v>
+      </c>
+      <c r="U29">
+        <v>-2787497012.0</v>
+      </c>
+      <c r="V29">
+        <v>2876478111.0</v>
+      </c>
+      <c r="W29">
+        <v>10029473776.0</v>
+      </c>
+      <c r="X29">
+        <v>-9351688.0</v>
+      </c>
+      <c r="Y29">
+        <v>-10561133378.0</v>
+      </c>
+      <c r="Z29">
+        <v>5678492704.0</v>
+      </c>
+      <c r="AA29">
+        <v>4567169339.0</v>
+      </c>
+      <c r="AB29">
+        <v>-6759397002.0</v>
+      </c>
+      <c r="AC29">
+        <v>4721762371.0</v>
+      </c>
+      <c r="AD29">
+        <v>-7691147712.0</v>
+      </c>
+      <c r="AE29">
+        <v>12034122947.0</v>
+      </c>
+      <c r="AF29">
+        <v>6480306837.0</v>
+      </c>
+      <c r="AG29">
+        <v>-7058556115.0</v>
+      </c>
+      <c r="AH29">
+        <v>-2478679467.0</v>
+      </c>
+      <c r="AI29">
+        <v>7675482092.0</v>
+      </c>
+      <c r="AJ29">
+        <v>13189699198.0</v>
+      </c>
+      <c r="AK29">
+        <v>-10161348513.0</v>
+      </c>
+      <c r="AL29">
+        <v>-1042121079.0</v>
+      </c>
+      <c r="AM29">
+        <v>31800974907.0</v>
+      </c>
+      <c r="AN29">
+        <v>11075245012.0</v>
+      </c>
+      <c r="AO29">
+        <v>11209417578.0</v>
+      </c>
+      <c r="AP29">
+        <v>-785577240.0</v>
+      </c>
+      <c r="AQ29">
+        <v>18692865710.0</v>
+      </c>
+      <c r="AR29">
+        <v>-3334559608.0</v>
+      </c>
+      <c r="AS29">
+        <v>28899899225.0</v>
+      </c>
+      <c r="AT29">
+        <v>5247572745.0</v>
+      </c>
+      <c r="AU29">
+        <v>72724356344.0</v>
+      </c>
+      <c r="AV29">
+        <v>-20659355396.0</v>
+      </c>
+      <c r="AW29">
+        <v>-13118251866.0</v>
+      </c>
+      <c r="AX29">
+        <v>21918782596.0</v>
+      </c>
+      <c r="AY29">
+        <v>29579970907.0</v>
+      </c>
+      <c r="AZ29">
+        <v>-43179963349.0</v>
+      </c>
+      <c r="BA29">
+        <v>34937645205.0</v>
+      </c>
+      <c r="BB29">
+        <v>31219051856.0</v>
+      </c>
+      <c r="BC29">
+        <v>17451919842.0</v>
+      </c>
+      <c r="BD29">
+        <v>49154299300.0</v>
+      </c>
+      <c r="BE29">
+        <v>16989715400.0</v>
+      </c>
+      <c r="BF29">
+        <v>28871147500.0</v>
+      </c>
+      <c r="BG29">
+        <v>40207285400.0</v>
+      </c>
+      <c r="BH29">
+        <v>6141294800.0</v>
+      </c>
+      <c r="BI29">
+        <v>6821709100.0</v>
+      </c>
+      <c r="BJ29">
+        <v>5562569100.0</v>
+      </c>
+      <c r="BK29">
+        <v>32525842400.0</v>
+      </c>
+      <c r="BL29">
+        <v>30359568900.0</v>
+      </c>
+      <c r="BM29">
+        <v>17844187500.0</v>
+      </c>
+      <c r="BN29">
+        <v>19568009200.0</v>
+      </c>
+      <c r="BO29">
+        <v>50456390600.0</v>
+      </c>
+      <c r="BP29">
+        <v>61228378100.0</v>
+      </c>
+      <c r="BQ29">
+        <v>36080684700.0</v>
+      </c>
+      <c r="BR29">
+        <v>27835480100.0</v>
+      </c>
+      <c r="BS29">
+        <v>28539587000.0</v>
+      </c>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29"/>
-      <c r="BX29"/>
+      <c r="BW29">
+        <v>13321147400.0</v>
+      </c>
+      <c r="BX29">
+        <v>953748300.0</v>
+      </c>
       <c r="BY29"/>
-      <c r="BZ29"/>
-[...16 lines deleted...]
-      <c r="CQ29"/>
+      <c r="BZ29">
+        <v>8326445500.0</v>
+      </c>
+      <c r="CA29">
+        <v>16679438000.0</v>
+      </c>
+      <c r="CB29">
+        <v>22547256000.0</v>
+      </c>
+      <c r="CC29">
+        <v>4820293000.0</v>
+      </c>
+      <c r="CD29">
+        <v>15645147000.0</v>
+      </c>
+      <c r="CE29">
+        <v>15043430000.0</v>
+      </c>
+      <c r="CF29">
+        <v>3728328000.0</v>
+      </c>
+      <c r="CG29">
+        <v>5585635000.0</v>
+      </c>
+      <c r="CH29">
+        <v>6244683000.0</v>
+      </c>
+      <c r="CI29">
+        <v>12106057000.0</v>
+      </c>
+      <c r="CJ29">
+        <v>8964186000.0</v>
+      </c>
+      <c r="CK29">
+        <v>3483673000.0</v>
+      </c>
+      <c r="CL29">
+        <v>11607038000.0</v>
+      </c>
+      <c r="CM29">
+        <v>9380000000.0</v>
+      </c>
+      <c r="CN29">
+        <v>12799255000.0</v>
+      </c>
+      <c r="CO29">
+        <v>1951000000.0</v>
+      </c>
+      <c r="CP29">
+        <v>3400000000.0</v>
+      </c>
+      <c r="CQ29">
+        <v>15370000000.0</v>
+      </c>
     </row>
     <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>217</v>
       </c>
       <c r="B30">
-        <v>77107570000.0</v>
+        <v>-1569811459.0</v>
       </c>
       <c r="C30">
-        <v>90995978000.0</v>
+        <v>3639619000.0</v>
       </c>
       <c r="D30">
-        <v>130083340000.0</v>
+        <v>2947699000.0</v>
       </c>
       <c r="E30">
-        <v>143620543000.0</v>
+        <v>13481603000.0</v>
       </c>
       <c r="F30">
-        <v>104498341000.0</v>
+        <v>5590106000.0</v>
       </c>
       <c r="G30">
-        <v>150420897000.0</v>
+        <v>-1143531000.0</v>
       </c>
       <c r="H30">
-        <v>144802076000.0</v>
+        <v>22004562000.0</v>
       </c>
       <c r="I30">
-        <v>189440021000.0</v>
+        <v>-7373152000.0</v>
       </c>
       <c r="J30">
-        <v>208770806743.0</v>
+        <v>-2826753000.0</v>
       </c>
       <c r="K30">
-        <v>120354157188.0</v>
+        <v>-1112051000.0</v>
       </c>
       <c r="L30">
-        <v>151691267759.0</v>
+        <v>-13350541873.0</v>
       </c>
       <c r="M30">
-        <v>141775822666.0</v>
+        <v>2004458967.0</v>
       </c>
       <c r="N30">
-        <v>154722502922.0</v>
+        <v>-6722840677.0</v>
       </c>
       <c r="O30">
-        <v>132640781901.0</v>
+        <v>-5030670496.0</v>
       </c>
       <c r="P30">
-        <v>141367505872.0</v>
+        <v>-154194531.0</v>
       </c>
       <c r="Q30">
-        <v>141987543451.0</v>
+        <v>-362769749.0</v>
       </c>
       <c r="R30">
-        <v>117433511859.0</v>
+        <v>-5252745818.0</v>
       </c>
       <c r="S30">
-        <v>110518716124.0</v>
+        <v>2716260529.0</v>
       </c>
       <c r="T30">
-        <v>127209853761.0</v>
+        <v>-16153670909.0</v>
       </c>
       <c r="U30">
-        <v>124523019279.0</v>
+        <v>-4477844648.0</v>
       </c>
       <c r="V30">
-        <v>126261803667.0</v>
+        <v>34803891.0</v>
       </c>
       <c r="W30">
-        <v>117559710618.0</v>
+        <v>-1020986514.0</v>
       </c>
       <c r="X30">
-        <v>113477704242.0</v>
+        <v>-2285335558.0</v>
       </c>
       <c r="Y30">
-        <v>125696636140.0</v>
+        <v>-4338037175.0</v>
       </c>
       <c r="Z30">
-        <v>119595700916.0</v>
+        <v>-5440013403.0</v>
       </c>
       <c r="AA30">
-        <v>111888904541.0</v>
+        <v>-2399757992.0</v>
       </c>
       <c r="AB30">
-        <v>130601541889.0</v>
+        <v>3749654103.0</v>
       </c>
       <c r="AC30">
-        <v>135089763960.0</v>
+        <v>-851700808.0</v>
       </c>
       <c r="AD30">
-        <v>130487387742.0</v>
+        <v>-2057180327.0</v>
       </c>
       <c r="AE30">
-        <v>113069141995.0</v>
+        <v>-2535390430.0</v>
       </c>
       <c r="AF30">
-        <v>113424076202.0</v>
+        <v>-1516451967.0</v>
       </c>
       <c r="AG30">
-        <v>109192118775.0</v>
+        <v>-2091288116.0</v>
       </c>
       <c r="AH30">
-        <v>96869310647.0</v>
+        <v>-3430713646.0</v>
       </c>
       <c r="AI30">
-        <v>101813941688.0</v>
+        <v>-7390558486.0</v>
       </c>
       <c r="AJ30">
-        <v>105077148220.0</v>
+        <v>-23807184608.0</v>
       </c>
       <c r="AK30">
-        <v>107757594823.0</v>
+        <v>-8736710036.0</v>
       </c>
       <c r="AL30">
-        <v>110413647949.0</v>
+        <v>-5732892855.0</v>
       </c>
       <c r="AM30">
-        <v>94552992774.0</v>
+        <v>-8774925219.0</v>
       </c>
       <c r="AN30">
-        <v>102602933840.0</v>
+        <v>-5185309171.0</v>
       </c>
       <c r="AO30">
-        <v>94307316712.0</v>
+        <v>-7565917161.0</v>
       </c>
       <c r="AP30">
-        <v>80889308054.0</v>
+        <v>-435994059.0</v>
       </c>
       <c r="AQ30">
-        <v>79717806635.0</v>
+        <v>-10701551733.0</v>
       </c>
       <c r="AR30">
-        <v>79273696444.0</v>
+        <v>16728269430.0</v>
       </c>
       <c r="AS30">
-        <v>79221770890.0</v>
+        <v>-9583188388.0</v>
       </c>
       <c r="AT30">
-        <v>75961310068.0</v>
+        <v>-5453009438.0</v>
       </c>
       <c r="AU30">
-        <v>63928783122.0</v>
+        <v>-86791759266.0</v>
       </c>
       <c r="AV30">
-        <v>63012829277.0</v>
+        <v>351789125.0</v>
       </c>
       <c r="AW30">
-        <v>60832254547.0</v>
+        <v>8192538436.0</v>
       </c>
       <c r="AX30">
-        <v>62832978212.0</v>
+        <v>-28338120176.0</v>
       </c>
       <c r="AY30">
-        <v>49914583444.0</v>
+        <v>-34262437837.0</v>
       </c>
       <c r="AZ30">
-        <v>55905201678.0</v>
+        <v>36521245271.0</v>
       </c>
       <c r="BA30">
-        <v>62452027446.0</v>
+        <v>-12017165412.0</v>
       </c>
       <c r="BB30">
-        <v>39580898100.0</v>
+        <v>-19446394819.0</v>
       </c>
       <c r="BC30">
-        <v>46824800500.0</v>
-[...12667 lines deleted...]
-      <c r="BC30"/>
+        <v>-7123586095.0</v>
+      </c>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-      <c r="BH30"/>
+      <c r="BH30">
+        <v>544078500.0</v>
+      </c>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30"/>
+      <c r="BO30">
+        <v>3036005800.0</v>
+      </c>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30"/>
-[...1 lines deleted...]
-      <c r="BV30"/>
+      <c r="BT30">
+        <v>14296731800.0</v>
+      </c>
+      <c r="BU30">
+        <v>13988604000.0</v>
+      </c>
+      <c r="BV30">
+        <v>10339192400.0</v>
+      </c>
       <c r="BW30"/>
-      <c r="BX30"/>
-[...6922 lines deleted...]
-      <c r="BV30">
+      <c r="BX30">
         <v>371576400.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1517218900.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>