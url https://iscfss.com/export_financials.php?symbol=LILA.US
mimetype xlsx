--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2198,51 +2198,51 @@
       <c r="I35">
         <v>7714500000.0</v>
       </c>
       <c r="J35">
         <v>7339400000.0</v>
       </c>
       <c r="K35">
         <v>7107300000.0</v>
       </c>
       <c r="L35">
         <v>2598200000.0</v>
       </c>
       <c r="M35">
         <v>2274000000.0</v>
       </c>
       <c r="N35">
         <v>1434500000.0</v>
       </c>
       <c r="O35"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>4866200000.0</v>
+        <v>1415900000.0</v>
       </c>
       <c r="C36">
         <v>1397500000.0</v>
       </c>
       <c r="D36">
         <v>1201500000.0</v>
       </c>
       <c r="E36">
         <v>1500500000.0</v>
       </c>
       <c r="F36">
         <v>2816400000.0</v>
       </c>
       <c r="G36">
         <v>1167300000.0</v>
       </c>
       <c r="H36">
         <v>2144800000.0</v>
       </c>
       <c r="I36">
         <v>703400000.0</v>
       </c>
       <c r="J36">
         <v>341300000.0</v>
       </c>
@@ -12031,51 +12031,51 @@
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
     </row>
     <row r="5" spans="1:50">
       <c r="A5" t="s">
         <v>116</v>
       </c>
       <c r="B5">
-        <v>152600000.0</v>
+        <v>-153700000.0</v>
       </c>
       <c r="C5">
         <v>192200000.0</v>
       </c>
       <c r="D5">
         <v>176100000.0</v>
       </c>
       <c r="E5">
         <v>-405400000.0</v>
       </c>
       <c r="F5">
         <v>40700000.0</v>
       </c>
       <c r="G5">
         <v>168000000.0</v>
       </c>
       <c r="H5">
         <v>-415600000.0</v>
       </c>
       <c r="I5">
         <v>83400000.0</v>
       </c>
       <c r="J5">
         <v>160500000.0</v>
       </c>
@@ -12183,51 +12183,51 @@
       </c>
       <c r="AS5">
         <v>72100000.0</v>
       </c>
       <c r="AT5">
         <v>56900000.0</v>
       </c>
       <c r="AU5">
         <v>53800000.0</v>
       </c>
       <c r="AV5">
         <v>62600000.0</v>
       </c>
       <c r="AW5">
         <v>64900000.0</v>
       </c>
       <c r="AX5">
         <v>57200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:50">
       <c r="A6" t="s">
         <v>117</v>
       </c>
       <c r="B6">
-        <v>369700000.0</v>
+        <v>63400000.0</v>
       </c>
       <c r="C6">
         <v>437200000.0</v>
       </c>
       <c r="D6">
         <v>389700000.0</v>
       </c>
       <c r="E6">
         <v>-187900000.0</v>
       </c>
       <c r="F6">
         <v>269500000.0</v>
       </c>
       <c r="G6">
         <v>406400000.0</v>
       </c>
       <c r="H6">
         <v>-170200000.0</v>
       </c>
       <c r="I6">
         <v>320100000.0</v>
       </c>
       <c r="J6">
         <v>408300000.0</v>
       </c>
@@ -15678,57 +15678,57 @@
       </c>
       <c r="K6">
         <v>278100000.0</v>
       </c>
       <c r="L6">
         <v>167400000.0</v>
       </c>
       <c r="M6">
         <v>-67900000.0</v>
       </c>
       <c r="N6">
         <v>128300000.0</v>
       </c>
       <c r="O6">
         <v>-22000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>149</v>
       </c>
       <c r="B7">
         <v>-37100000.0</v>
       </c>
       <c r="C7">
-        <v>295600000.0</v>
+        <v>-7000000.0</v>
       </c>
       <c r="D7">
         <v>-78100000.0</v>
       </c>
       <c r="E7">
-        <v>-180900000.0</v>
+        <v>-173300000.0</v>
       </c>
       <c r="F7">
         <v>-170800000.0</v>
       </c>
       <c r="G7">
         <v>-208100000.0</v>
       </c>
       <c r="H7">
         <v>-163700000.0</v>
       </c>
       <c r="I7">
         <v>-133200000.0</v>
       </c>
       <c r="J7">
         <v>-122800000.0</v>
       </c>
       <c r="K7">
         <v>-121200000.0</v>
       </c>
       <c r="L7">
         <v>33800000.0</v>
       </c>
       <c r="M7">
         <v>-66600000.0</v>
       </c>
@@ -15750,51 +15750,51 @@
         <v>-85000000.0</v>
       </c>
       <c r="F8">
         <v>-62400000.0</v>
       </c>
       <c r="G8">
         <v>-122900000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>151</v>
       </c>
       <c r="B9">
         <v>134400000.0</v>
       </c>
       <c r="C9">
-        <v>295600000.0</v>
+        <v>311700000.0</v>
       </c>
       <c r="D9">
         <v>51900000.0</v>
       </c>
       <c r="E9">
         <v>-85000000.0</v>
       </c>
       <c r="F9">
         <v>-48500000.0</v>
       </c>
       <c r="G9">
         <v>-122900000.0</v>
       </c>
       <c r="H9">
         <v>-11900000.0</v>
       </c>
       <c r="I9">
         <v>-66200000.0</v>
       </c>
       <c r="J9">
         <v>118300000.0</v>
       </c>
       <c r="K9">
         <v>-83700000.0</v>
       </c>
@@ -16231,57 +16231,57 @@
       <c r="J21">
         <v>289500000.0</v>
       </c>
       <c r="K21">
         <v>364100000.0</v>
       </c>
       <c r="L21">
         <v>260300000.0</v>
       </c>
       <c r="M21">
         <v>-80600000.0</v>
       </c>
       <c r="N21">
         <v>32400000.0</v>
       </c>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>126</v>
       </c>
       <c r="B22">
         <v>-554300000.0</v>
       </c>
       <c r="C22">
-        <v>-627300000.0</v>
+        <v>-659700000.0</v>
       </c>
       <c r="D22">
         <v>-86800000.0</v>
       </c>
       <c r="E22">
-        <v>-201900000.0</v>
+        <v>-207800000.0</v>
       </c>
       <c r="F22">
         <v>-490100000.0</v>
       </c>
       <c r="G22">
         <v>-808900000.0</v>
       </c>
       <c r="H22">
         <v>-182400000.0</v>
       </c>
       <c r="I22">
         <v>-635800000.0</v>
       </c>
       <c r="J22">
         <v>-798700000.0</v>
       </c>
       <c r="K22">
         <v>-227200000.0</v>
       </c>
       <c r="L22">
         <v>51700000.0</v>
       </c>
       <c r="M22">
         <v>9700000.0</v>
       </c>
@@ -16322,101 +16322,101 @@
       </c>
       <c r="J23">
         <v>-22500000.0</v>
       </c>
       <c r="K23">
         <v>-34000000.0</v>
       </c>
       <c r="L23">
         <v>99700000.0</v>
       </c>
       <c r="M23">
         <v>-37400000.0</v>
       </c>
       <c r="N23">
         <v>68800000.0</v>
       </c>
       <c r="O23">
         <v>115200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>165</v>
       </c>
       <c r="B24">
-        <v>-585600000.0</v>
+        <v>-12300000.0</v>
       </c>
       <c r="C24">
         <v>-5400000.0</v>
       </c>
       <c r="D24">
         <v>-30800000.0</v>
       </c>
       <c r="E24">
         <v>-42900000.0</v>
       </c>
       <c r="F24">
         <v>-32500000.0</v>
       </c>
       <c r="G24">
         <v>-1885000000.0</v>
       </c>
       <c r="H24">
         <v>37500000.0</v>
       </c>
       <c r="I24">
         <v>22300000.0</v>
       </c>
       <c r="J24">
         <v>500000.0</v>
       </c>
       <c r="K24">
         <v>-456700000.0</v>
       </c>
       <c r="L24">
         <v>-216100000.0</v>
       </c>
       <c r="M24">
         <v>-230200000.0</v>
       </c>
       <c r="N24">
         <v>-257900000.0</v>
       </c>
       <c r="O24">
         <v>-94600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>166</v>
       </c>
       <c r="B25">
         <v>676800000.0</v>
       </c>
       <c r="C25">
-        <v>165000000.0</v>
+        <v>511000000.0</v>
       </c>
       <c r="D25">
         <v>52300000.0</v>
       </c>
       <c r="E25">
         <v>254100000.0</v>
       </c>
       <c r="F25">
         <v>490300000.0</v>
       </c>
       <c r="G25">
         <v>710100000.0</v>
       </c>
       <c r="H25">
         <v>368500000.0</v>
       </c>
       <c r="I25">
         <v>749100000.0</v>
       </c>
       <c r="J25">
         <v>822600000.0</v>
       </c>
       <c r="K25">
         <v>268900000.0</v>
       </c>
@@ -16462,51 +16462,51 @@
         <v>-20900000.0</v>
       </c>
       <c r="J26">
         <v>-53000000.0</v>
       </c>
       <c r="K26">
         <v>-20000000.0</v>
       </c>
       <c r="L26">
         <v>98700000.0</v>
       </c>
       <c r="M26">
         <v>98700000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>168</v>
       </c>
       <c r="B27">
         <v>54400000.0</v>
       </c>
       <c r="C27">
-        <v>84000000.0</v>
+        <v>73000000.0</v>
       </c>
       <c r="D27">
         <v>88700000.0</v>
       </c>
       <c r="E27">
         <v>93500000.0</v>
       </c>
       <c r="F27">
         <v>118100000.0</v>
       </c>
       <c r="G27">
         <v>97500000.0</v>
       </c>
       <c r="H27">
         <v>57500000.0</v>
       </c>
       <c r="I27">
         <v>39800000.0</v>
       </c>
       <c r="J27">
         <v>14200000.0</v>
       </c>
       <c r="K27">
         <v>15400000.0</v>
       </c>
@@ -16986,63 +16986,63 @@
       </c>
       <c r="AT2">
         <v>107100000.0</v>
       </c>
       <c r="AU2">
         <v>71100000.0</v>
       </c>
       <c r="AV2">
         <v>112000000.0</v>
       </c>
       <c r="AW2">
         <v>114700000.0</v>
       </c>
       <c r="AX2">
         <v>175000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:50">
       <c r="A3" t="s">
         <v>145</v>
       </c>
       <c r="B3">
         <v>99300000</v>
       </c>
       <c r="C3">
-        <v>151725493</v>
+        <v>141800000</v>
       </c>
       <c r="D3">
         <v>122200000</v>
       </c>
       <c r="E3">
         <v>139300000</v>
       </c>
       <c r="F3">
         <v>96700000</v>
       </c>
       <c r="G3">
-        <v>151882549</v>
+        <v>163700000</v>
       </c>
       <c r="H3">
         <v>125317217</v>
       </c>
       <c r="I3">
         <v>140500000</v>
       </c>
       <c r="J3">
         <v>109700000</v>
       </c>
       <c r="K3">
         <v>162100000</v>
       </c>
       <c r="L3">
         <v>149800000</v>
       </c>
       <c r="M3">
         <v>159000000</v>
       </c>
       <c r="N3">
         <v>114100000</v>
       </c>
       <c r="O3">
         <v>162400000</v>
       </c>
@@ -17286,51 +17286,51 @@
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
     </row>
     <row r="6" spans="1:50">
       <c r="A6" t="s">
         <v>148</v>
       </c>
       <c r="B6">
         <v>-102500000.0</v>
       </c>
       <c r="C6">
-        <v>187200000.0</v>
+        <v>186900000.0</v>
       </c>
       <c r="D6">
         <v>82300000.0</v>
       </c>
       <c r="E6">
         <v>-60700000.0</v>
       </c>
       <c r="F6">
         <v>-78800000.0</v>
       </c>
       <c r="G6">
         <v>65700000.0</v>
       </c>
       <c r="H6">
         <v>-10000000.0</v>
       </c>
       <c r="I6">
         <v>-65200000.0</v>
       </c>
       <c r="J6">
         <v>-320100000.0</v>
       </c>
       <c r="K6">
         <v>417100000.0</v>
       </c>
@@ -17438,66 +17438,66 @@
       </c>
       <c r="AT6">
         <v>-27100000.0</v>
       </c>
       <c r="AU6">
         <v>36000000.0</v>
       </c>
       <c r="AV6">
         <v>-40900000.0</v>
       </c>
       <c r="AW6">
         <v>-2700000.0</v>
       </c>
       <c r="AX6">
         <v>-60300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" t="s">
         <v>149</v>
       </c>
       <c r="B7">
         <v>-140700000.0</v>
       </c>
       <c r="C7">
-        <v>219817230.0</v>
+        <v>221200000.0</v>
       </c>
       <c r="D7">
         <v>-20600000.0</v>
       </c>
       <c r="E7">
         <v>-61800000.0</v>
       </c>
       <c r="F7">
         <v>-175900000.0</v>
       </c>
       <c r="G7">
-        <v>161138940.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="H7">
-        <v>2011696.0</v>
+        <v>900000.0</v>
       </c>
       <c r="I7">
         <v>-37400000.0</v>
       </c>
       <c r="J7">
         <v>-162900000.0</v>
       </c>
       <c r="K7">
         <v>159900000.0</v>
       </c>
       <c r="L7">
         <v>-44900000.0</v>
       </c>
       <c r="M7">
         <v>-43200000.0</v>
       </c>
       <c r="N7">
         <v>-153900000.0</v>
       </c>
       <c r="O7">
         <v>135000000.0</v>
       </c>
       <c r="P7">
         <v>-104200000.0</v>
       </c>
@@ -18564,63 +18564,63 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
     </row>
     <row r="18" spans="1:50">
       <c r="A18" t="s">
         <v>160</v>
       </c>
       <c r="B18">
         <v>-57100000.0</v>
       </c>
       <c r="C18">
-        <v>325521580.0</v>
+        <v>320100000.0</v>
       </c>
       <c r="D18">
         <v>56000000.0</v>
       </c>
       <c r="E18">
         <v>1900000.0</v>
       </c>
       <c r="F18">
-        <v>24600000.0</v>
+        <v>-72100000.0</v>
       </c>
       <c r="G18">
-        <v>230452120.0</v>
+        <v>234900000.0</v>
       </c>
       <c r="H18">
         <v>51470270.0</v>
       </c>
       <c r="I18">
         <v>16400000.0</v>
       </c>
       <c r="J18">
         <v>-86400000.0</v>
       </c>
       <c r="K18">
         <v>228400000.0</v>
       </c>
       <c r="L18">
         <v>68700000.0</v>
       </c>
       <c r="M18">
         <v>66600000.0</v>
       </c>
       <c r="N18">
         <v>-51700000.0</v>
       </c>
       <c r="O18">
         <v>214600000.0</v>
       </c>
@@ -19009,69 +19009,69 @@
         <v>34200000.0</v>
       </c>
       <c r="AL21">
         <v>62600000.0</v>
       </c>
       <c r="AM21">
         <v>17600000.0</v>
       </c>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
     </row>
     <row r="22" spans="1:50">
       <c r="A22" t="s">
         <v>126</v>
       </c>
       <c r="B22">
-        <v>-22700000.0</v>
+        <v>-16200000.0</v>
       </c>
       <c r="C22">
-        <v>-554300000.0</v>
+        <v>-28400000.0</v>
       </c>
       <c r="D22">
         <v>15900000.0</v>
       </c>
       <c r="E22">
         <v>-415100000.0</v>
       </c>
       <c r="F22">
         <v>-126700000.0</v>
       </c>
       <c r="G22">
-        <v>-178000000.0</v>
+        <v>-160800000.0</v>
       </c>
       <c r="H22">
-        <v>-435800000.0</v>
+        <v>-429100000.0</v>
       </c>
       <c r="I22">
         <v>-36900000.0</v>
       </c>
       <c r="J22">
         <v>-500000.0</v>
       </c>
       <c r="K22">
         <v>-82700000.0</v>
       </c>
       <c r="L22">
         <v>47900000.0</v>
       </c>
       <c r="M22">
         <v>19200000.0</v>
       </c>
       <c r="N22">
         <v>-68100000.0</v>
       </c>
       <c r="O22">
         <v>133700000.0</v>
       </c>
       <c r="P22">
         <v>78800000.0</v>
       </c>
@@ -19164,63 +19164,63 @@
       </c>
       <c r="AT22">
         <v>34400000.0</v>
       </c>
       <c r="AU22">
         <v>7700000.0</v>
       </c>
       <c r="AV22">
         <v>57800000.0</v>
       </c>
       <c r="AW22">
         <v>11100000.0</v>
       </c>
       <c r="AX22">
         <v>-64300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:50">
       <c r="A23" t="s">
         <v>164</v>
       </c>
       <c r="B23">
         <v>-52500000.0</v>
       </c>
       <c r="C23">
-        <v>405223.0</v>
+        <v>-51500000.0</v>
       </c>
       <c r="D23">
         <v>-2800000.0</v>
       </c>
       <c r="E23">
         <v>-1600000.0</v>
       </c>
       <c r="F23">
         <v>-58400000.0</v>
       </c>
       <c r="G23">
-        <v>-1760850.0</v>
+        <v>-46800000.0</v>
       </c>
       <c r="H23">
         <v>30875179.0</v>
       </c>
       <c r="I23">
         <v>-11300000.0</v>
       </c>
       <c r="J23">
         <v>-4400000.0</v>
       </c>
       <c r="K23">
         <v>-36200000.0</v>
       </c>
       <c r="L23">
         <v>5200000.0</v>
       </c>
       <c r="M23">
         <v>-40800000.0</v>
       </c>
       <c r="N23">
         <v>-9200000.0</v>
       </c>
       <c r="O23">
         <v>22300000.0</v>
       </c>
@@ -19316,63 +19316,63 @@
       </c>
       <c r="AT23">
         <v>3100000.0</v>
       </c>
       <c r="AU23">
         <v>-1400000.0</v>
       </c>
       <c r="AV23">
         <v>26700000.0</v>
       </c>
       <c r="AW23">
         <v>-11700000.0</v>
       </c>
       <c r="AX23">
         <v>-112200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:50">
       <c r="A24" t="s">
         <v>165</v>
       </c>
       <c r="B24">
         <v>-9000000.0</v>
       </c>
       <c r="C24">
-        <v>-232028760.0</v>
+        <v>-32900000.0</v>
       </c>
       <c r="D24">
         <v>-48500000.0</v>
       </c>
       <c r="E24">
         <v>-12600000.0</v>
       </c>
       <c r="F24">
-        <v>-95000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="G24">
-        <v>35978473.0</v>
+        <v>-11500000.0</v>
       </c>
       <c r="H24">
         <v>-8836035.0</v>
       </c>
       <c r="I24">
         <v>-25000000.0</v>
       </c>
       <c r="J24">
         <v>-7200000.0</v>
       </c>
       <c r="K24">
         <v>24800887.0</v>
       </c>
       <c r="L24">
         <v>-11600000.0</v>
       </c>
       <c r="M24">
         <v>41054182.0</v>
       </c>
       <c r="N24">
         <v>-18000000.0</v>
       </c>
       <c r="O24">
         <v>-26500000.0</v>
       </c>
@@ -19465,69 +19465,69 @@
       </c>
       <c r="AS24">
         <v>-59900000.0</v>
       </c>
       <c r="AT24">
         <v>-47500000.0</v>
       </c>
       <c r="AU24">
         <v>-66200000.0</v>
       </c>
       <c r="AV24">
         <v>-57400000.0</v>
       </c>
       <c r="AW24">
         <v>-100000.0</v>
       </c>
       <c r="AX24">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:50">
       <c r="A25" t="s">
         <v>166</v>
       </c>
       <c r="B25">
-        <v>9800000.0</v>
+        <v>-21500000.0</v>
       </c>
       <c r="C25">
-        <v>811729843.0</v>
+        <v>-5200000.0</v>
       </c>
       <c r="D25">
         <v>13800000.0</v>
       </c>
       <c r="E25">
         <v>575500000.0</v>
       </c>
       <c r="F25">
         <v>87000000.0</v>
       </c>
       <c r="G25">
-        <v>8965157.0</v>
+        <v>-9400000.0</v>
       </c>
       <c r="H25">
-        <v>560533856.0</v>
+        <v>543400000.0</v>
       </c>
       <c r="I25">
         <v>36900000.0</v>
       </c>
       <c r="J25">
         <v>-59900000.0</v>
       </c>
       <c r="K25">
         <v>74400000.0</v>
       </c>
       <c r="L25">
         <v>-36100000.0</v>
       </c>
       <c r="M25">
         <v>-25000000.0</v>
       </c>
       <c r="N25">
         <v>39000000.0</v>
       </c>
       <c r="O25">
         <v>-129900000.0</v>
       </c>
       <c r="P25">
         <v>-106900000.0</v>
       </c>
@@ -19890,63 +19890,63 @@
       </c>
       <c r="AT27">
         <v>-1100000.0</v>
       </c>
       <c r="AU27">
         <v>5100000.0</v>
       </c>
       <c r="AV27">
         <v>2400000.0</v>
       </c>
       <c r="AW27">
         <v>1900000.0</v>
       </c>
       <c r="AX27">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:50">
       <c r="A28" t="s">
         <v>169</v>
       </c>
       <c r="B28">
         <v>-39100000.0</v>
       </c>
       <c r="C28">
-        <v>-51840225.0</v>
+        <v>-96800000.0</v>
       </c>
       <c r="D28">
         <v>85400000.0</v>
       </c>
       <c r="E28">
         <v>-35600000.0</v>
       </c>
       <c r="F28">
         <v>3400000.0</v>
       </c>
       <c r="G28">
-        <v>-115045822.0</v>
+        <v>-152900000.0</v>
       </c>
       <c r="H28">
         <v>60390324.0</v>
       </c>
       <c r="I28">
         <v>-54800000.0</v>
       </c>
       <c r="J28">
         <v>-225700000.0</v>
       </c>
       <c r="K28">
         <v>192500000.0</v>
       </c>
       <c r="L28">
         <v>-122200000.0</v>
       </c>
       <c r="M28">
         <v>-97300000.0</v>
       </c>
       <c r="N28">
         <v>-35400000.0</v>
       </c>
       <c r="O28">
         <v>-51100000.0</v>
       </c>
@@ -20042,63 +20042,63 @@
       </c>
       <c r="AT28">
         <v>2900000.0</v>
       </c>
       <c r="AU28">
         <v>-1500000.0</v>
       </c>
       <c r="AV28">
         <v>7400000.0</v>
       </c>
       <c r="AW28">
         <v>-11700000.0</v>
       </c>
       <c r="AX28">
         <v>-112200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:50">
       <c r="A29" t="s">
         <v>170</v>
       </c>
       <c r="B29">
         <v>42200000.0</v>
       </c>
       <c r="C29">
-        <v>477247073.0</v>
+        <v>461900000.0</v>
       </c>
       <c r="D29">
         <v>178200000.0</v>
       </c>
       <c r="E29">
         <v>141200000.0</v>
       </c>
       <c r="F29">
         <v>24600000.0</v>
       </c>
       <c r="G29">
-        <v>382334669.0</v>
+        <v>398600000.0</v>
       </c>
       <c r="H29">
         <v>176787487.0</v>
       </c>
       <c r="I29">
         <v>156900000.0</v>
       </c>
       <c r="J29">
         <v>23300000.0</v>
       </c>
       <c r="K29">
         <v>390500000.0</v>
       </c>
       <c r="L29">
         <v>218500000.0</v>
       </c>
       <c r="M29">
         <v>225600000.0</v>
       </c>
       <c r="N29">
         <v>62400000.0</v>
       </c>
       <c r="O29">
         <v>377000000.0</v>
       </c>
@@ -20194,63 +20194,63 @@
       </c>
       <c r="AT29">
         <v>20000000.0</v>
       </c>
       <c r="AU29">
         <v>86100000.0</v>
       </c>
       <c r="AV29">
         <v>32800000.0</v>
       </c>
       <c r="AW29">
         <v>76900000.0</v>
       </c>
       <c r="AX29">
         <v>93200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" t="s">
         <v>171</v>
       </c>
       <c r="B30">
         <v>-108300000.0</v>
       </c>
       <c r="C30">
-        <v>-232028760.0</v>
+        <v>-174700000.0</v>
       </c>
       <c r="D30">
         <v>-170700000.0</v>
       </c>
       <c r="E30">
         <v>-151900000.0</v>
       </c>
       <c r="F30">
         <v>-95000000.0</v>
       </c>
       <c r="G30">
-        <v>-189552312.0</v>
+        <v>-175200000.0</v>
       </c>
       <c r="H30">
         <v>-241466865.0</v>
       </c>
       <c r="I30">
         <v>-165500000.0</v>
       </c>
       <c r="J30">
         <v>-116900000.0</v>
       </c>
       <c r="K30">
         <v>-163300000.0</v>
       </c>
       <c r="L30">
         <v>-161400000.0</v>
       </c>
       <c r="M30">
         <v>-159000000.0</v>
       </c>
       <c r="N30">
         <v>-132100000.0</v>
       </c>
       <c r="O30">
         <v>-378000000.0</v>
       </c>