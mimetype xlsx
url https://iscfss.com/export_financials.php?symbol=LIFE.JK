--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -241,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -875,2873 +881,3056 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>1244000000.0</v>
+      </c>
+      <c r="C2">
         <v>131338000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115458000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>132289000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>114200000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>118602000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>101002000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114536000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>159044000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112129000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>137218000000.0</v>
       </c>
-      <c r="L2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>314892000000.0</v>
+      </c>
+      <c r="C5">
         <v>183503000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>301039000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>250532000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>294455000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>335181000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>236648000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-117685000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>334892000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-62032000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-62105000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-98738000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>15453000000.0</v>
+      </c>
+      <c r="C7">
         <v>6876000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14696000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9050000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20474000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>34787000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>210000000000.0</v>
       </c>
       <c r="C8">
         <v>210000000000.0</v>
       </c>
       <c r="D8">
         <v>210000000000.0</v>
       </c>
       <c r="E8">
         <v>210000000000.0</v>
       </c>
       <c r="F8">
         <v>210000000000.0</v>
       </c>
       <c r="G8">
         <v>210000000000.0</v>
       </c>
       <c r="H8">
+        <v>210000000000.0</v>
+      </c>
+      <c r="I8">
         <v>105000000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9">
         <v>6842500000000.0</v>
       </c>
       <c r="C9">
         <v>6842500000000.0</v>
       </c>
       <c r="D9">
         <v>6842500000000.0</v>
       </c>
       <c r="E9">
         <v>6842500000000.0</v>
       </c>
       <c r="F9">
         <v>6842500000000.0</v>
       </c>
       <c r="G9">
         <v>6842500000000.0</v>
       </c>
       <c r="H9">
-        <v>6947500000000.0</v>
+        <v>6842500000000.0</v>
       </c>
       <c r="I9">
         <v>6947500000000.0</v>
       </c>
       <c r="J9">
         <v>6947500000000.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>6947500000000.0</v>
+      </c>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>1001539000000.0</v>
+      </c>
+      <c r="C10">
         <v>668876000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>780815000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1363572000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1524001000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>825427000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>681866000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>744579000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>981000000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>439797000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>333532000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>173461000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>1001539000000.0</v>
+      </c>
+      <c r="C12">
         <v>8517444000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>780815000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7540927000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7394505000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6983735000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7433761000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7990930000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8855881000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8766753000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>333532000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>173461000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
         <v>210000000000.0</v>
       </c>
       <c r="C13">
         <v>210000000000.0</v>
       </c>
       <c r="D13">
         <v>210000000000.0</v>
       </c>
       <c r="E13">
         <v>210000000000.0</v>
       </c>
       <c r="F13">
         <v>210000000000.0</v>
       </c>
       <c r="G13">
         <v>210000000000.0</v>
       </c>
       <c r="H13">
-        <v>105000000000.0</v>
+        <v>210000000000.0</v>
       </c>
       <c r="I13">
         <v>105000000000.0</v>
       </c>
       <c r="J13">
         <v>105000000000.0</v>
       </c>
       <c r="K13">
         <v>105000000000.0</v>
       </c>
       <c r="L13">
         <v>105000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13">
+        <v>105000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
         <v>2100000000.0</v>
       </c>
       <c r="C14">
         <v>2100000000.0</v>
       </c>
       <c r="D14">
         <v>2100000000.0</v>
       </c>
       <c r="E14">
         <v>2100000000.0</v>
       </c>
       <c r="F14">
         <v>2100000000.0</v>
       </c>
       <c r="G14">
+        <v>2100000000.0</v>
+      </c>
+      <c r="H14">
         <v>1331918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000000.0</v>
       </c>
       <c r="I14">
         <v>2100000000.0</v>
       </c>
       <c r="J14">
         <v>2100000000.0</v>
       </c>
       <c r="K14">
         <v>2100000000.0</v>
       </c>
       <c r="L14">
         <v>2100000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14">
+        <v>2100000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>27</v>
+      </c>
+      <c r="B16">
+        <v>4754000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>57642000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61076000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42158000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35751000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>37800000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35270000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32342000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>627000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>306667000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>333333000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>360000000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>386667000000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>20374000000.0</v>
+      </c>
+      <c r="C21">
         <v>11236000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7292000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7423000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7241000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5507000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5235000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>89603000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>33</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>-10535523000000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>15871202000000.0</v>
+      </c>
+      <c r="C23">
         <v>14591426000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14953956000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15536442000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16344767000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15847556000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16234424000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15554489000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16765210000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16501483000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7433317000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9276888000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25">
+        <v>15453000000.0</v>
+      </c>
+      <c r="C25">
         <v>6876000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14696000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9050000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20474000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>34787000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
         <v>111902000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26">
+        <v>13302943000000.0</v>
+      </c>
+      <c r="C26">
         <v>12180049000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>12188800000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>12316668000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>12742776000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11408655000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>11465391000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11790832000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11965538000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12829130000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>14184567000000.0</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>-986086000000.0</v>
+      </c>
+      <c r="C28">
         <v>-662000000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-766119000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1354522000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1503527000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-790640000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-681866000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-744579000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-981000000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-439797000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-333532000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-173461000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>8510391000000.0</v>
+      </c>
+      <c r="C29">
         <v>7655162000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7491535000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7684570000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7567616000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8047323000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7765675000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7206499000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8692896000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>4728000000.0</v>
+      </c>
+      <c r="C30">
         <v>326150000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>254876000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>104767000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60797000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>64947000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>61039000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>48583000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>601781000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36024000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>56445000000.0</v>
       </c>
-      <c r="L30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:12">
+      <c r="M30"/>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>7677147000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7560375000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8041816000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7760440000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7202500000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8692896000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7963143000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7373422000000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>14864935000000.0</v>
+      </c>
+      <c r="C33">
         <v>14265276000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14173141000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12512007000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>12965899000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11610170000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11647473000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11997504000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12045973000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>13950718000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15315432000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>20022716000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>7360811000000.0</v>
+      </c>
+      <c r="C35">
         <v>6798050000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6675985000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>93108000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>100421000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>134536000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>72046000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>114536000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>159044000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10051000000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
-    </row>
-    <row r="36" spans="1:12">
+      <c r="M35"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>587686000000.0</v>
+      </c>
+      <c r="C36">
         <v>1897278000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1805232000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-12512007000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-12965899000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-11610170000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-11647473000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-11997504000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-12045973000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-13950718000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>14293313000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>19153508000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:12">
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>12732319000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>-4516492000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-4015637000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-2746349000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-2846810000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-4433945000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-4136644000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-6215988000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>25767000000.0</v>
       </c>
-      <c r="L38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:12">
+      <c r="M38"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>50</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>2018079000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-254876000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2579916000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2866846000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3676600000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4047448000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>45960000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>48944000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>31580000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11220000000.0</v>
       </c>
-      <c r="L39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:12">
+      <c r="M39"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>-20207000000.0</v>
+      </c>
+      <c r="C40">
         <v>-4603000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>554084000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-61076000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-42158000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-36484000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-41727000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-117131000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-162233000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-122994000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>59895000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>40112000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:12">
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>7084122000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>8073487000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>7189587000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>7923985000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>7612579000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>7585550000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>7921566000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>8016903000000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
         <v>6842500000000.0</v>
       </c>
       <c r="C42">
         <v>6842500000000.0</v>
       </c>
       <c r="D42">
         <v>6842500000000.0</v>
       </c>
       <c r="E42">
         <v>6842500000000.0</v>
       </c>
       <c r="F42">
         <v>6842500000000.0</v>
       </c>
       <c r="G42">
         <v>6842500000000.0</v>
       </c>
       <c r="H42">
-        <v>6947500000000.0</v>
+        <v>6842500000000.0</v>
       </c>
       <c r="I42">
         <v>6947500000000.0</v>
       </c>
       <c r="J42">
         <v>6947500000000.0</v>
       </c>
       <c r="K42">
         <v>6947500000000.0</v>
       </c>
       <c r="L42">
         <v>6947500000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:12">
+      <c r="M42">
+        <v>6947500000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>385313000000.0</v>
+      </c>
+      <c r="C45">
         <v>367204000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>364598000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>350097000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>354052000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>355655000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>298474000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>179523000000.0</v>
+      </c>
+      <c r="C46">
         <v>176713000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>171817000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>187916000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>215882000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>196008000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>176847000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>206672000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>80435000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1121588000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1022119000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>869208000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47">
+        <v>179523000000.0</v>
+      </c>
+      <c r="C47">
         <v>176713000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>171817000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>187916000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>215882000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>196008000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>176847000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>206672000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>80435000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1121588000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1022119000000.0</v>
       </c>
-      <c r="L47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:12">
+      <c r="M47"/>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>1142999000000.0</v>
+      </c>
+      <c r="C48">
         <v>419159000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>137996000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>381538000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>220661000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>659642000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>476527000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>271684000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1305504000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>972675000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>383027000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2283014000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>15453000000.0</v>
+      </c>
+      <c r="C51">
         <v>6876000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14696000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>17133000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>31307000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>35520000000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>111902000000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
-    </row>
-    <row r="52" spans="1:12">
+      <c r="M51"/>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>15453000000.0</v>
+      </c>
+      <c r="C52">
         <v>6820000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>16922000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8083000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>10833000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>733000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>63202000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
-    </row>
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53">
+        <v>8611165000000.0</v>
+      </c>
+      <c r="C53">
         <v>7848568000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1010617000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6177355000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>5870504000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>6158308000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>6751895000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>7246351000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7874881000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8326956000000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
-    </row>
-    <row r="54" spans="1:12">
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>15871202000000.0</v>
+      </c>
+      <c r="C55">
         <v>14591426000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>14953956000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15536442000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16344767000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15847556000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16234424000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15554489000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16765210000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>16501483000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>15648964000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>20196177000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>1006267000000.0</v>
+      </c>
+      <c r="C56">
         <v>326150000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>780815000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7540927000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7394505000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6983735000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7433761000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7990930000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8855881000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8766753000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>333532000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>173461000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B57">
+        <v>68</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57">
         <v>138214000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>752784000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>140372000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>125033000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>118602000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>101002000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>114536000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>159044000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>112129000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>59895000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>40112000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>7360811000000.0</v>
+      </c>
+      <c r="C58">
         <v>6936264000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7462421000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7851872000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8777151000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7800233000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8468749000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8347990000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8072314000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8538340000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>59895000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>40112000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>8510391000000.0</v>
+      </c>
+      <c r="C60">
         <v>7655162000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7491535000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7684570000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7567616000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8047323000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7765675000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>7206499000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8692896000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7963143000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7373422000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>9236776000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN62"/>
+  <dimension ref="A1:AP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>13</v>
+      </c>
+      <c r="B2">
+        <v>3457000000.0</v>
+      </c>
       <c r="C2">
+        <v>1244000000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>5306741000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>168927000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>131338000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>141091000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>133969000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>169969000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>115458000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>118115000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>152266000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>109108000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>132289000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>105637000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>79893000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>212417000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>114200000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>123789000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>108241000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>95335000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>118602000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>79183000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>116911000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>127817000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>101002000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>91247000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>269452000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>140763930000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>114536000000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3"/>
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>16</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>201561000000.0</v>
+      </c>
+      <c r="D5">
         <v>204181000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>130932000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>54740000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>65274000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>236878000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>83405000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>164838000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>193782000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>135927000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>267258000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>176990000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>139273000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>52646000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>126053000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>228886000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>166733000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>170089000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>100632000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>90721000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>335181000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>92841000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>53557000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-163308000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>236648000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>179578000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>176222000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>188537230000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-117685000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-105785770000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-41203130000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>303330480000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>334892000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>528618300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>419605560000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>340878180000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>179952000000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>301718090000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>207845370000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>18</v>
+      </c>
+      <c r="B7">
+        <v>13190000000.0</v>
+      </c>
       <c r="C7">
+        <v>15453000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>2431000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6818000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6876000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>8156000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>10349000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>12630000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>14696000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>549000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2972000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5623000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>9050000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11885000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>14975000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>17787000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>20474000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>21894000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>25436000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>31077000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>34787000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>9775000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>16237000000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>19</v>
+      </c>
+      <c r="B8">
+        <v>210000000000.0</v>
+      </c>
       <c r="C8">
         <v>210000000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>210000000000.0</v>
       </c>
       <c r="F8">
         <v>210000000000.0</v>
       </c>
       <c r="G8">
         <v>210000000000.0</v>
       </c>
       <c r="H8">
         <v>210000000000.0</v>
       </c>
       <c r="I8">
         <v>210000000000.0</v>
       </c>
       <c r="J8">
         <v>210000000000.0</v>
       </c>
       <c r="K8">
         <v>210000000000.0</v>
       </c>
       <c r="L8">
         <v>210000000000.0</v>
       </c>
       <c r="M8">
         <v>210000000000.0</v>
       </c>
       <c r="N8">
         <v>210000000000.0</v>
       </c>
       <c r="O8">
         <v>210000000000.0</v>
       </c>
       <c r="P8">
         <v>210000000000.0</v>
       </c>
       <c r="Q8">
         <v>210000000000.0</v>
       </c>
       <c r="R8">
         <v>210000000000.0</v>
       </c>
       <c r="S8">
         <v>210000000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>210000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>210000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>6842500000000.0</v>
       </c>
       <c r="D9">
         <v>6842500000000.0</v>
       </c>
       <c r="E9">
         <v>6842500000000.0</v>
       </c>
       <c r="F9">
         <v>6842500000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>6842500000000.0</v>
+      </c>
+      <c r="H9">
+        <v>6842500000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>6842500000000.0</v>
       </c>
       <c r="M9">
         <v>6842500000000.0</v>
       </c>
       <c r="N9">
         <v>6842500000000.0</v>
       </c>
       <c r="O9">
         <v>6842500000000.0</v>
       </c>
       <c r="P9">
         <v>6842500000000.0</v>
       </c>
       <c r="Q9">
         <v>6842500000000.0</v>
       </c>
       <c r="R9">
         <v>6842500000000.0</v>
       </c>
       <c r="S9">
         <v>6842500000000.0</v>
       </c>
       <c r="T9">
         <v>6842500000000.0</v>
       </c>
       <c r="U9">
         <v>6842500000000.0</v>
       </c>
       <c r="V9">
         <v>6842500000000.0</v>
       </c>
       <c r="W9">
         <v>6842500000000.0</v>
       </c>
       <c r="X9">
         <v>6842500000000.0</v>
       </c>
       <c r="Y9">
         <v>6842500000000.0</v>
       </c>
       <c r="Z9">
         <v>6842500000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>6842500000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>6842500000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>936317000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1001539000000.0</v>
+      </c>
+      <c r="D10">
         <v>795834000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>738310000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>787325000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>668876000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>666479000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>668653000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>694670000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>780815000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>874959000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>786719000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>887462000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1363572000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1188793000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1124761000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1298047000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1524001000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1035667000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1010205000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>998269000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>825427000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>954493000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>885476000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>953014000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>681866000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>736589000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>773611000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>698024980000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>744579000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>611828240000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>720491910000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>904220520000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>981000000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>586306330000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>375174380000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>328608330000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>396620000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>17664340000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>200230690000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>293689290000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>9081420000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1001539000000.0</v>
+      </c>
+      <c r="D12">
         <v>795834000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>8890334000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>8736363000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8517444000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7739215000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>7498918000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>7431064000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>780815000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>7339792000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>7558294000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6209223000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7540927000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6893393000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6821475000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7032071000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7394505000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7070763000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7120684000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7073524000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6983735000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6838566000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6841948000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6753403000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7433761000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7921581000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>773611000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>698024980000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7990930000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>611828240000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>720491910000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>904220520000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>981000000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>586306330000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>375174380000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>328608330000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>396620000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>17664340000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>200230690000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>293689290000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:40">
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
         <v>210000000000.0</v>
       </c>
       <c r="C13">
         <v>210000000000.0</v>
       </c>
       <c r="D13">
         <v>210000000000.0</v>
       </c>
       <c r="E13">
         <v>210000000000.0</v>
       </c>
       <c r="F13">
         <v>210000000000.0</v>
       </c>
       <c r="G13">
         <v>210000000000.0</v>
       </c>
       <c r="H13">
         <v>210000000000.0</v>
       </c>
       <c r="I13">
         <v>210000000000.0</v>
       </c>
@@ -3775,95 +3964,101 @@
       <c r="S13">
         <v>210000000000.0</v>
       </c>
       <c r="T13">
         <v>210000000000.0</v>
       </c>
       <c r="U13">
         <v>210000000000.0</v>
       </c>
       <c r="V13">
         <v>210000000000.0</v>
       </c>
       <c r="W13">
         <v>210000000000.0</v>
       </c>
       <c r="X13">
         <v>210000000000.0</v>
       </c>
       <c r="Y13">
         <v>210000000000.0</v>
       </c>
       <c r="Z13">
         <v>210000000000.0</v>
       </c>
       <c r="AA13">
-        <v>105000000000.0</v>
+        <v>210000000000.0</v>
       </c>
       <c r="AB13">
-        <v>105000000000.0</v>
+        <v>210000000000.0</v>
       </c>
       <c r="AC13">
         <v>105000000000.0</v>
       </c>
       <c r="AD13">
         <v>105000000000.0</v>
       </c>
       <c r="AE13">
         <v>105000000000.0</v>
       </c>
       <c r="AF13">
         <v>105000000000.0</v>
       </c>
       <c r="AG13">
         <v>105000000000.0</v>
       </c>
       <c r="AH13">
         <v>105000000000.0</v>
       </c>
       <c r="AI13">
         <v>105000000000.0</v>
       </c>
       <c r="AJ13">
         <v>105000000000.0</v>
       </c>
       <c r="AK13">
         <v>105000000000.0</v>
       </c>
       <c r="AL13">
-        <v>24500000000.0</v>
+        <v>105000000000.0</v>
       </c>
       <c r="AM13">
         <v>105000000000.0</v>
       </c>
       <c r="AN13">
+        <v>24500000000.0</v>
+      </c>
+      <c r="AO13">
         <v>105000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AP13">
+        <v>105000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
         <v>2100000000.0</v>
       </c>
       <c r="C14">
         <v>2100000000.0</v>
       </c>
       <c r="D14">
         <v>2100000000.0</v>
       </c>
       <c r="E14">
         <v>2100000000.0</v>
       </c>
       <c r="F14">
         <v>2100000000.0</v>
       </c>
       <c r="G14">
         <v>2100000000.0</v>
       </c>
       <c r="H14">
         <v>2100000000.0</v>
       </c>
       <c r="I14">
         <v>2100000000.0</v>
       </c>
@@ -3938,9596 +4133,10098 @@
       </c>
       <c r="AG14">
         <v>2100000000.0</v>
       </c>
       <c r="AH14">
         <v>2100000000.0</v>
       </c>
       <c r="AI14">
         <v>2100000000.0</v>
       </c>
       <c r="AJ14">
         <v>2100000000.0</v>
       </c>
       <c r="AK14">
         <v>2100000000.0</v>
       </c>
       <c r="AL14">
         <v>2100000000.0</v>
       </c>
       <c r="AM14">
         <v>2100000000.0</v>
       </c>
       <c r="AN14">
         <v>2100000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14">
+        <v>2100000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2100000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>27</v>
+      </c>
+      <c r="B16">
+        <v>6622000000.0</v>
+      </c>
+      <c r="C16">
+        <v>4754000000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>55482000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>57416000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>58950000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>57642000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>57896000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>60116000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>61238000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>61076000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>58911000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>41687000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>41392000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>42158000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>40982000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>39665000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>35380000000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>306667000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>313333000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>320000000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>326667000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>333333000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>340000000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>346667000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>353333000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>360000000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>366667000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>373333000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>380000000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>386667000000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>20822000000.0</v>
+      </c>
+      <c r="C21">
+        <v>20374000000.0</v>
+      </c>
+      <c r="D21">
         <v>18770000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10851000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>11118000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11236000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8067000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6178000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6561000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7292000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9423000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6657000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7302000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7423000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6902000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6458000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6657000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7241000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>7775000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6280000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>5403000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5507000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6113000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7662000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4958000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>5235000000.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21">
         <v>98415280000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>89603000000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>15668721000000.0</v>
+      </c>
+      <c r="C23">
+        <v>15871202000000.0</v>
+      </c>
+      <c r="D23">
         <v>15152269000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>15028662000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>14646724000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>14591426000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>14783207000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>14519986000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>14858715000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14920304000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>14757244000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>15395632000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>15393048000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>15536442000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15701189000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>15476134000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>15975928000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>16344767000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>15962008000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16003809000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>16000188000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>15847556000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>14671488000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>14835595000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>14888964000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>16234424000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>15939206000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7698765000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7432873700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15554489000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>7148715020000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>7117824630000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8494128000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>8814545000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>8483986830000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>8229052820000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>8167809330000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8058600000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>215619420000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7770427480000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>7552325720000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>36</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>15453000000.0</v>
+      </c>
+      <c r="D25">
         <v>514000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2431000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6818000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6876000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8156000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>549000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2972000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5623000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9050000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>11885000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>14975000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>17787000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>20474000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>21894000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>25436000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>31077000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>34787000000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>37</v>
+      </c>
+      <c r="B26">
+        <v>12924857000000.0</v>
+      </c>
       <c r="C26">
+        <v>13302943000000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>12828892000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>12358347000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>12180049000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>12258713000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>12150418000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>12126017000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>12188800000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>11762620000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>12071062000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>11974829000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>12316668000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>12879152000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>12406492000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>12593761000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12742776000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>12693941000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>11913096000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>11954620000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>11408655000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>10321247000000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>10479302000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>9973789000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>11465391000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>11845610000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>9634873000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>12644826800000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>10241042000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>-923127000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-986086000000.0</v>
+      </c>
+      <c r="D28">
         <v>-795320000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-735879000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-780507000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-662000000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-658323000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-658304000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-682040000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-766119000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-874410000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-783747000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-881839000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1354522000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1176908000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1109786000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1280260000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1503527000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1013773000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-984769000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-967192000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-790640000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-944718000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-869239000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-953014000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-681866000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-736589000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-773611000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-698024980000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-744579000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-611828240000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-720491910000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-904220520000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-981000000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-586306330000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-375174380000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-328608330000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-396620000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-17664340000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-200230690000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-293689290000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>40</v>
+      </c>
+      <c r="B29">
+        <v>8396975000000.0</v>
+      </c>
       <c r="C29">
+        <v>8510391000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>8321232000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7674911000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7655162000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7690119000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7453375000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7550884000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>7491535000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7440971000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7599480000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7789973000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7684570000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7487762000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7512697000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7625535000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7567616000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7579976000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7517563000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7977938000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8047323000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7727490000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7603431000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7444721000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>358476000000.0</v>
+      </c>
+      <c r="C30">
+        <v>4728000000.0</v>
+      </c>
+      <c r="D30">
         <v>3193000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>195260000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>393063000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>326150000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>406924000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>279410000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>296683000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>254876000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>92105000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>75299000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>76917000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>68488000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>48251000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>39737000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30473000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>77880000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>59686000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>52851000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>49490000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>61458000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>56790000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>51421000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>52368000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>61039000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>68769000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>68116000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>348637620000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>48583000000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30"/>
+      <c r="AP30"/>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>7599480000000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>7677147000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7480860000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7506239000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>7618878000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>7560375000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>7572201000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>7511283000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>7972535000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>8041816000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>7721377000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>7595769000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>7439763000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7760440000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>7678567000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>7600316000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>7337831390000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>7206499000000.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31"/>
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32"/>
+      <c r="AP32"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>6089288000000.0</v>
+      </c>
+      <c r="C33">
+        <v>14864935000000.0</v>
+      </c>
+      <c r="D33">
         <v>14353242000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>15028662000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>5756457000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5923118000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>12768324000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>12673782000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>12299817000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>12732319000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>11934194000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>12248565000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>12161638000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>12512007000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>13079482000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>12613614000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>12808169000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>12965899000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>12877095000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>12102105000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>12151439000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>11610170000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>10496497000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>10657174000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>10151641000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>11647473000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>12030032000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>14939010000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>14059748410000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>11997504000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>14615569600000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>14051053030000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>14683523210000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>15784210000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>15735615820000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>16019260100000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>15830901360000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>15830939000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>405399650000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>16424140840000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>16279232540000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:40">
+    <row r="34" spans="1:42">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34"/>
+      <c r="AP34"/>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>1124169000000.0</v>
+      </c>
+      <c r="C35">
+        <v>7360811000000.0</v>
+      </c>
+      <c r="D35">
         <v>6687099000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>6707430000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>6796068000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>6798050000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6956730000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>7081663000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>96916000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6675985000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>91158000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>106058000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>114295000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>93108000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>116520000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>90939000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>223117000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>125033000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>123789000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>119981000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>113853000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>134536000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>80932000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>84257000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>65815000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>72046000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>67269000000.0</v>
       </c>
-      <c r="AA35"/>
-[...1 lines deleted...]
-      <c r="AC35">
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35">
         <v>61760000000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35"/>
+      <c r="AP35"/>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>5892705000000.0</v>
+      </c>
+      <c r="C36">
+        <v>587686000000.0</v>
+      </c>
+      <c r="D36">
         <v>564945000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2021578000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>13521800000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>-6444880000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>341096000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>633187000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-12299817000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>680534000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-11934194000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-12248565000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-12161638000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-12512007000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-13079482000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-12613614000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-12808169000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-12965899000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-12877095000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-12102105000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-12151439000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-11610170000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-10496497000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-10657174000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-10151641000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-11647473000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-12030032000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>14748411000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>13764744150000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-11997504000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>14541970050000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>13974858540000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>14602373070000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>15703775000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>14644409090000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>14926108060000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>14715686440000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>14709351000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>405399650000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>15413220820000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>15256268190000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:40">
+    <row r="37" spans="1:42">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37"/>
+      <c r="AP37"/>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>49</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>15152269000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>15028662000000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="F38"/>
+      <c r="G38">
         <v>14591426000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>14795744000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>14535038000000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>14858715000000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>14953956000000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>-4516742000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>-4411227000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>-2977813000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>-4516492000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>-4271686000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>-3958955000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>-3864312000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>-4015637000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>-3985850000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>-3218980000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>-3224775000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>-2746349000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>-2663575000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>-2663527000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>-2016080000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>-2846810000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>-4012407000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>131224000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>201278360000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>-4433945000000.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38"/>
+      <c r="AP38"/>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="C39">
+        <v>50</v>
+      </c>
+      <c r="B39">
+        <v>139537000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39">
         <v>-9085594000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>-239159000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>-175286000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>-4666289000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>-5932124000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>-296683000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>-254876000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2444186000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2736539000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2807167000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2579916000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2155834000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2390401000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>162145000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>152461000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>151348000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>150822000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>138465000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>127323000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>29677000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>35931000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>52047000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>50207000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>23648000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>23125000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>71140000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>38117000000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39"/>
+      <c r="AP39"/>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>6114995000000.0</v>
+      </c>
+      <c r="C40">
+        <v>-20207000000.0</v>
+      </c>
+      <c r="D40">
         <v>-514000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>-5318715000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-5039000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>136609000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>634979000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>646313000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-10359000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>562545000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-57896000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-60116000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-61238000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-61076000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-58911000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-41687000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-223117000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-125033000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-127476000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-154507000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-98880000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-122168000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-82051000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-135804000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-130916000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-104929000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-94248000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>98449000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>95042310000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-2595000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>106587880000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>103175760000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>121211790000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>121649000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>96174180000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>72093770000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>92544170000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>93727000000.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40">
+      <c r="AN40"/>
+      <c r="AO40">
         <v>63688180000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>48053330000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:40">
+    <row r="41" spans="1:42">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>6611749000000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>7084122000000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>7473427000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>7268746000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>7605270000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>8073487000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>7625808000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>7524789000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>7395451000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>7189587000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>6443856000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>6571263000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>6955529000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>7923985000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>7791564000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>7657058000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>206763890000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>7611670000000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41"/>
+      <c r="AP41"/>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>6969090000000.0</v>
+      </c>
+      <c r="C42">
+        <v>6955831000000.0</v>
+      </c>
+      <c r="D42">
         <v>6957055000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>6958279000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>6959505000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>6960729000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>6946754000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>6947755000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>6948756000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>6949757000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>6950757000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>6951758000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>6952811000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>6953759000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>6964216000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>6966192000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>7197055000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>7136955000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>6930270000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>6932670000000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>6935069000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6842500000000.0</v>
       </c>
       <c r="W42">
         <v>6842500000000.0</v>
       </c>
       <c r="X42">
         <v>6842500000000.0</v>
       </c>
       <c r="Y42">
         <v>6842500000000.0</v>
       </c>
       <c r="Z42">
         <v>6842500000000.0</v>
       </c>
       <c r="AA42">
+        <v>6842500000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>6842500000000.0</v>
+      </c>
+      <c r="AC42">
         <v>7053161000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6947500000000.0</v>
       </c>
       <c r="AD42">
         <v>6947500000000.0</v>
       </c>
       <c r="AE42">
         <v>6947500000000.0</v>
       </c>
       <c r="AF42">
         <v>6947500000000.0</v>
       </c>
       <c r="AG42">
         <v>6947500000000.0</v>
       </c>
       <c r="AH42">
         <v>6947500000000.0</v>
       </c>
       <c r="AI42">
         <v>6947500000000.0</v>
       </c>
       <c r="AJ42">
         <v>6947500000000.0</v>
       </c>
       <c r="AK42">
         <v>6947500000000.0</v>
       </c>
-      <c r="AL42"/>
+      <c r="AL42">
+        <v>6947500000000.0</v>
+      </c>
       <c r="AM42">
         <v>6947500000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AN42"/>
+      <c r="AO42">
         <v>6947500000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AP42">
+        <v>6947500000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43"/>
+      <c r="AP43"/>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44"/>
+      <c r="AP44"/>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>56</v>
+      </c>
+      <c r="B45">
+        <v>386617000000.0</v>
+      </c>
       <c r="C45">
+        <v>385313000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>368324000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>368251000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>367204000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>367205000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>366704000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>365281000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>364598000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>347876000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>348533000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>349034000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>350097000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>353998000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45"/>
+      <c r="AP45"/>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>175761000000.0</v>
+      </c>
+      <c r="C46">
+        <v>179523000000.0</v>
+      </c>
+      <c r="D46">
         <v>162983000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>167341000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>172577000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>176713000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>160448000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>164414000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>167239000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>171817000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>162151000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>170846000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>179507000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>187916000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>193428000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>200664000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>207751000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>215882000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>175379000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>182729000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>191416000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>196008000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>169137000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>170210000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>172894000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>176847000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>184422000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>190599000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>196588980000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>206672000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>73599550000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>76194490000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>81150140000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>80435000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1091206730000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1093152040000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1115214920000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1121588000000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>1010920020000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1022964350000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:42">
       <c r="A47" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>58</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>179523000000.0</v>
+      </c>
+      <c r="D47">
         <v>162983000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>167610000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>172577000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>176713000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>160448000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>162151000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>170846000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>179507000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>187916000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>193428000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>200664000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>207751000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>215882000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>175379000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>182729000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>191416000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>196008000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>169137000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>170210000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>172894000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>176847000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>184422000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>190599000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>196588980000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>206672000000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
-    </row>
-    <row r="48" spans="1:40">
+      <c r="AO47"/>
+      <c r="AP47"/>
+    </row>
+    <row r="48" spans="1:42">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>1217885000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1142999000000.0</v>
+      </c>
+      <c r="D48">
         <v>1093934000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1022021000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>431958000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>419159000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>296487000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>212215000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>227290000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>137996000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>144287000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>170464000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>450172000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>381538000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>260900000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>210452000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>218480000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>220661000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>269617000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>274261000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>742148000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>659642000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>582149000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>497374000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>555529000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>476527000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>446489000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>371594000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>96794160000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>271684000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>95412910000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>3352000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>1017085730000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>1305504000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>806694350000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>684853490000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>681886980000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>732421000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>191119420000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>352521210000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>243927020000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:40">
+    <row r="49" spans="1:42">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
-    </row>
-    <row r="50" spans="1:40">
+      <c r="AO49"/>
+      <c r="AP49"/>
+    </row>
+    <row r="50" spans="1:42">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-    </row>
-    <row r="51" spans="1:40">
+      <c r="AO50"/>
+      <c r="AP50"/>
+    </row>
+    <row r="51" spans="1:42">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>13190000000.0</v>
+      </c>
+      <c r="C51">
+        <v>15453000000.0</v>
+      </c>
+      <c r="D51">
         <v>514000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2431000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>6818000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6876000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>8156000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>10349000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>12630000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>14696000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>640000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>5497000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>10810000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>17133000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>22768000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>26021000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>28487000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>31307000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>21894000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>25436000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>31077000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>34787000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>9775000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>16237000000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
-    </row>
-    <row r="52" spans="1:40">
+      <c r="AO51"/>
+      <c r="AP51"/>
+    </row>
+    <row r="52" spans="1:42">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>13190000000.0</v>
+      </c>
+      <c r="C52">
+        <v>15453000000.0</v>
+      </c>
+      <c r="D52">
         <v>514000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2431000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6820000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>7804000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>16050000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>8432000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>8461000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>91000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2525000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5187000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>8083000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>10883000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>11046000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>10700000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>10833000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>0.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52">
         <v>733000000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
-    </row>
-    <row r="53" spans="1:40">
+      <c r="AO52"/>
+      <c r="AP52"/>
+    </row>
+    <row r="53" spans="1:42">
       <c r="A53" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>64</v>
+      </c>
+      <c r="B53">
+        <v>8145103000000.0</v>
+      </c>
       <c r="C53">
+        <v>8611165000000.0</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53">
         <v>8152024000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>7949038000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>7848568000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>7072736000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>6830004000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>6736394000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>1010617000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>6464833000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>6771575000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>5321761000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>6177355000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>5704600000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>5696714000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>5734024000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>5870504000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>6035096000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>6110479000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>6075255000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>6158308000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>5884073000000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>5956472000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>5800389000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>6751895000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>7184992000000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>498861370000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>7246351000000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-    </row>
-    <row r="54" spans="1:40">
+      <c r="AO53"/>
+      <c r="AP53"/>
+    </row>
+    <row r="54" spans="1:42">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
-    </row>
-    <row r="55" spans="1:40">
+      <c r="AO54"/>
+      <c r="AP54"/>
+    </row>
+    <row r="55" spans="1:42">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>15668721000000.0</v>
+      </c>
+      <c r="C55">
+        <v>15871202000000.0</v>
+      </c>
+      <c r="D55">
         <v>15152269000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>15028662000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>14646724000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>14591426000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>14795744000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>14519986000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>14858715000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>14920304000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>14757244000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>15395632000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>15393048000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>15536442000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>15701189000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>15476134000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>15975928000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>16344767000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>15962008000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>16003809000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>16000188000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>15847556000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>14671488000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>14835595000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>14888964000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>16234424000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>15939206000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>15712621000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>14757773390000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>15554489000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>15227397840000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>14771544940000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>15587743730000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>16765210000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>16321922150000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>16394434480000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>16159509690000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>16227559000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>423063990000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>16624371530000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>16572921830000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:40">
+    <row r="56" spans="1:42">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>9579433000000.0</v>
+      </c>
+      <c r="C56">
+        <v>1006267000000.0</v>
+      </c>
+      <c r="D56">
         <v>799027000000.0</v>
       </c>
-      <c r="C56"/>
-      <c r="D56">
+      <c r="E56"/>
+      <c r="F56">
         <v>8890267000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>8668308000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>3479850000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1846204000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>7431064000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>780815000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>7339792000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>7558294000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>6209223000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>7540927000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>6893393000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>6821475000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>7032071000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>7394505000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>7070763000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>7120684000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>7073524000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>6983735000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>6838566000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>6841948000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>6753403000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>7433761000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>7921581000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>773611000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>698024980000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>7990930000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>611828240000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>720491910000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>904220520000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>981000000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>586306330000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>375174380000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>328608330000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>396620000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>17664340000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>200230690000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>293689290000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:40">
+    <row r="57" spans="1:42">
       <c r="A57" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B57"/>
+        <v>68</v>
+      </c>
+      <c r="B57">
+        <v>6147577000000.0</v>
+      </c>
       <c r="C57"/>
-      <c r="D57">
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57">
         <v>175745000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>138214000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>846666000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>860057000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>178401000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>752784000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>118206000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>154791000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>114295000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>140372000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>116520000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>90939000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>223117000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>125033000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>123789000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>108241000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>95335000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>118602000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>79183000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>116911000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>127817000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>101002000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>91247000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>98449000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>95042310000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>114536000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>106587880000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>103175760000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>121211790000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>121649000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>96174180000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>72093770000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>92544170000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>93727000000.0</v>
       </c>
-      <c r="AL57"/>
-      <c r="AM57">
+      <c r="AN57"/>
+      <c r="AO57">
         <v>63688180000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>48053330000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:40">
+    <row r="58" spans="1:42">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>7271746000000.0</v>
+      </c>
+      <c r="C58">
+        <v>7360811000000.0</v>
+      </c>
+      <c r="D58">
         <v>6687099000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>6707430000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6971813000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>6924379000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>7105625000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>7066611000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>7307831000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7428769000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>7316273000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>7796152000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>7603075000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>7851872000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>8213427000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>7963437000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>8350393000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>8777151000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8382032000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>8486246000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8022250000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>7800233000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>6943998000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>7232164000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>7444243000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>8468749000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>8260639000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>98449000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>95042310000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>8347990000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>106587880000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>103175760000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>121211790000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>121649000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>96174180000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>72093770000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>92544170000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>93727000000.0</v>
       </c>
-      <c r="AL58"/>
-      <c r="AM58">
+      <c r="AN58"/>
+      <c r="AO58">
         <v>63688180000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>48053330000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:40">
+    <row r="59" spans="1:42">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
-    </row>
-    <row r="60" spans="1:40">
+      <c r="AO59"/>
+      <c r="AP59"/>
+    </row>
+    <row r="60" spans="1:42">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>8396975000000.0</v>
+      </c>
+      <c r="C60">
+        <v>8510391000000.0</v>
+      </c>
+      <c r="D60">
         <v>8465170000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>8321232000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>7674911000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>7655162000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>7690119000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>7453375000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>7550884000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>7491535000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>7440971000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>7599480000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>7789973000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>7684570000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>7487762000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>7512697000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>7625535000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>7567616000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>7579976000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>7517563000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>7977938000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>8047323000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>7727490000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>7603431000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>7444721000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>7765675000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>7678567000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>7600316000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>7337831390000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>7206499000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>7042127140000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>7014648870000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>8372916210000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>8692896000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>8387812650000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>8156959050000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>8075265160000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>7964873000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>215619420000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>7706739300000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>7504272390000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:40">
+    <row r="61" spans="1:42">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
-    </row>
-    <row r="62" spans="1:40">
+      <c r="AO61"/>
+      <c r="AP61"/>
+    </row>
+    <row r="62" spans="1:42">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>105</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>785821000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>742957000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>473546000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>392687000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>296679000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>318448000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>340538000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>333279000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>272459000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7024581000000.0</v>
       </c>
-      <c r="L2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>106</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>24132000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37184000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>35110000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>38778000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>43195000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>33430000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23537000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24120000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>37455000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1995583000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-293192000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>108</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>422205000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>199111000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>428661000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>139225000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>404484000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>350771000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>397041000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>529148000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>484920000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1854702000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>337713000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>206228000000.0</v>
+      </c>
+      <c r="C6">
         <v>446337000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>236295000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>463771000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>178003000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>447679000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>384201000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>420578000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>553268000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>522375000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>140881000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>44521000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>3114258000000.0</v>
+      </c>
+      <c r="C9">
         <v>2938108000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2715675000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2945785000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3646544000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4054524000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4128231000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4684777000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4871737000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7092587000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5284692000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8344254000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>206228000000.0</v>
+      </c>
+      <c r="C10">
         <v>422205000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>199111000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>428661000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>139225000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>404484000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>350771000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>397041000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>529148000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>484920000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1854702000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>337713000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>114</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>70748000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>72623000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>60888000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>65401000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>73545000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>64087000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>54505000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>73513000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>74766000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>46940000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>61591000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="C12"/>
+        <v>115</v>
+      </c>
+      <c r="B12">
+        <v>5468000000.0</v>
+      </c>
+      <c r="C12">
+        <v>2617000000.0</v>
+      </c>
       <c r="D12"/>
-      <c r="E12">
-[...1 lines deleted...]
-      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
         <v>6021000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>0.0</v>
       </c>
-      <c r="L12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>600694000000.0</v>
+      </c>
+      <c r="C13">
         <v>254678000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>752200000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24829000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>613773000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>31256000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>14227000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>110977000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>369348000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>812279000000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>206228000000.0</v>
+      </c>
+      <c r="C15">
         <v>351457000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>126488000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>367773000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>73824000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>330939000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>286684000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>342536000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>455635000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>410154000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1901642000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>276122000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16">
+        <v>206228000000.0</v>
+      </c>
+      <c r="C16">
         <v>351457000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>126488000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367773000000.0</v>
       </c>
       <c r="E16">
         <v>367773000000.0</v>
       </c>
       <c r="F16">
+        <v>367773000000.0</v>
+      </c>
+      <c r="G16">
         <v>330939000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>286684000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>342536000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>455635000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>410154000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1901642000000.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>206228000000.0</v>
+      </c>
+      <c r="C17">
         <v>351457000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>126488000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>367773000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>73824000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>330939000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>286684000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>342536000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>455635000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>410154000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1901642000000.0</v>
       </c>
-      <c r="L17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>8382000000.0</v>
+      </c>
+      <c r="C18">
         <v>6000000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5951000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20029000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>23976000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>17290000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15175000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10865000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9608000000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>206228000000.0</v>
+      </c>
+      <c r="C21">
         <v>422205000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>199111000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>428661000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>139225000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>404484000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>350771000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>397041000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>529148000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>484920000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1995583000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>293192000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>2908030000000.0</v>
+      </c>
+      <c r="C23">
         <v>3301724000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3259521000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2990670000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3900006000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3946719000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4095908000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4628274000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4675868000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6880126000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7139394000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8006541000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>128</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>24132000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37184000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35110000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>38778000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>43195000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>33430000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23537000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24120000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>130</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>87864000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>88397000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>72672000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>34630000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>50640000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>36227000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>45253000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>42960000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>25459000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20150000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>16335000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>318317000000.0</v>
+      </c>
+      <c r="C28">
         <v>167434000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>102727000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>78641000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>99392000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>69471000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69190000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>68150000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>88891000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>73374000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>235544000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>215508000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>75379000000.0</v>
+      </c>
+      <c r="C29">
         <v>-2553000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72623000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8060000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>65401000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10268000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2818000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4592000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5370000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>2908030000000.0</v>
+      </c>
+      <c r="C30">
         <v>2515903000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2516564000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2517124000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3507319000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3650040000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3777460000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4287736000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4342589000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6607667000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7139394000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8006541000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>0.0</v>
+      </c>
+      <c r="C31">
         <v>18764000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>127503000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>79957000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>72144000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-532000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-29539000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>87415000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>17129000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-45257000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6883700000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>44521000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>3114258000000.0</v>
+      </c>
+      <c r="C32">
         <v>3723929000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3458632000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3419331000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4039231000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4351203000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4446679000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5025315000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5205016000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7365046000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5284692000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8344254000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>105</v>
+      </c>
+      <c r="B2">
+        <v>171459000000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2">
         <v>337373000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>180065000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>221805000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>199590000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>181735000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>182691000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>261293000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>174691000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>166244000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>140729000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>128285000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>125797000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>108726000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>110738000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>140217000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>84606000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>95662000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>72202000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>63518000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>79579000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>73688000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>79894000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>93400000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>83211000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>68364000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>73473000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>104629000000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="C3">
+        <v>106</v>
+      </c>
+      <c r="B3">
+        <v>1109000000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
         <v>-3635000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5879000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5983000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6185000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5972000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5992000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8453000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>9671000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>9644000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9416000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7098000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9325000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9293000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9394000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>10112000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>8188000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>10242000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10236000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>23955000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6555000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>6403000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>10545000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8103000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8176000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>8549000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>8602000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5900000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-98406000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-19711580000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-77480420000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-160348960000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-121840360000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-107802300000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-131232380000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-394496850000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>70071770000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-108519490000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-1686430000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>108</v>
+      </c>
+      <c r="B5">
+        <v>74452000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>130768000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>12542000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>135007000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>137686000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>44708000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>86445000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>15042000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>24260000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>74975000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>84834000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>148264000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>61869000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>74025000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>144503000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-23699000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>8744000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>58755000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>95425000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>102114000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>94901000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>109058000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>98411000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>35459000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>74593000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>136697000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>104022000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>103647000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>134373000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>81540580000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>2615054620000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>168272960000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1268643080000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1334508530000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1451644480000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>341525900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-69063820000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2164742100000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>2118964210000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>75561000000.0</v>
+      </c>
+      <c r="C6">
+        <v>30470000000.0</v>
+      </c>
+      <c r="D6">
         <v>68647000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>127133000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>18421000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>140990000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>143871000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>50680000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>92437000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>23495000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>33931000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>84619000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>94250000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>155362000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>71194000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>83318000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>153897000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-13587000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>16932000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>68997000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>105661000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>126069000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>101456000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>115461000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>108956000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>43562000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>82769000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>145246000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>112624000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>109547000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>35967000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>61829000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2537574200000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>7924000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1146802720000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1226706230000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1320412100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-52970950000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1007950000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2056222610000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>2117277780000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>387857000000.0</v>
+      </c>
+      <c r="C9">
+        <v>878648000000.0</v>
+      </c>
+      <c r="D9">
         <v>871702000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>205436000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>608513000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>727524000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>919961000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>424543000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>866080000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>768129000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>690479000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>700785000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>556282000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>682873000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>899645000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>594962000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>761086000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1147469000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>768329000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>657168000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1078102000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1965496000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1055732000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>934993000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>98303000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1035468000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>965392000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>930262000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1197109000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>958608000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1538616000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>882011750000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1478396250000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1308306220000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1241144580000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1292869490000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1383916710000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>7281949500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-4255113150000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2132839640000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2183094010000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>74452000000.0</v>
+      </c>
+      <c r="C10">
+        <v>30470000000.0</v>
+      </c>
+      <c r="D10">
         <v>68647000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>130768000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>12542000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>135007000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>137686000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>44708000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>86445000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>15042000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>24260000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>74975000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>84834000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>148264000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>61869000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>74025000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>144503000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-23699000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>8744000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>58755000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>95425000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>102114000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>94901000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>109058000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>98411000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>35459000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>74593000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>136697000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>104022000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>103647000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>134373000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>81540580000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>77480420000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>168272960000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>121840360000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>107802300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>131232380000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>341525900000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-69063820000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>108519490000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1686430000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
+        <v>36199000000.0</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11">
         <v>15663000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>56560000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-19222000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-612000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>18802000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>51970000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-15300000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>17151000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>21797000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>14214000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>12483000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>12394000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>14475000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>17765000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>18893000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>14268000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>24320000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>14938000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>16844000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>17443000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>12301000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>4899000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>30356000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>16531000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>17750000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>9748000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>27007000000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AH11"/>
+      <c r="AI11">
         <v>73513000000.0</v>
       </c>
-      <c r="AH11"/>
-      <c r="AI11"/>
       <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11">
         <v>33217000000.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>115</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>891000000.0</v>
+      </c>
+      <c r="D12">
         <v>1824000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4535000000.0</v>
       </c>
-      <c r="D12"/>
-[...1 lines deleted...]
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12">
         <v>3458000000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>4076000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4763000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5550000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11235000000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>4754000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4060000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4352000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4433000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4835000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3670000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3246000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>44597000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3781000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3931000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1591000000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>149465000000.0</v>
+      </c>
       <c r="C13">
+        <v>134935000000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
         <v>51429000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>13104000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>268012000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>235000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>200970000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>216345000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>173364000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>56586000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>47152000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>5039000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>33957000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>107391000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>163384000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>169477000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>148767000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>243510000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>157546000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>264556000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>390637000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>37752000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>146179000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>605824000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>55914000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>136880000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>439515000000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>74452000000.0</v>
+      </c>
+      <c r="C15">
+        <v>30470000000.0</v>
+      </c>
+      <c r="D15">
         <v>68647000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>94569000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>12542000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>119344000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>81126000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>63930000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>87057000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-3760000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-27710000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>90275000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>67683000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>126467000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>47655000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>61542000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>132109000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-38174000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-9021000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>39862000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>81157000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>77794000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>79963000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>92214000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>80968000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>23158000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>69694000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>106341000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>87491000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>85897000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>124625000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>54533580000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>77480420000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>94759960000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>121840360000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>107802300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>131232380000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>308308900000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-69063820000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>108519490000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1686430000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:40">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>119</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>30470000000.0</v>
+      </c>
+      <c r="D16">
         <v>68647000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>107111000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>12542000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>119344000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>81126000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-27710000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>90275000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>90275000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>126467000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>47655000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>61542000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>132109000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>132109000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-9021000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>39862000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>81157000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>77794000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>79963000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>92214000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>80968000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>23158000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>69694000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>120314210000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>73517790000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>87140530000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>74452000000.0</v>
+      </c>
       <c r="C17">
+        <v>30470000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>94569000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>12542000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>119344000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>81126000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>63930000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>87057000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-3760000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-27710000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>90275000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>67683000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>126467000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>47655000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>61542000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>132109000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-38174000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-9021000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>39862000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>81157000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>77794000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>79963000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>92214000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>80968000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>23158000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>69694000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>106341000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>73517790000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>87140530000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>3040000000.0</v>
+      </c>
       <c r="C18">
+        <v>2023000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>2152000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2383000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1650000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1808000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1485000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1057000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-7624000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4054000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4511000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5010000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5640000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>4076000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4763000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5550000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>11235000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>3927000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>4754000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4060000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>4352000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4433000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4835000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3670000000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>74452000000.0</v>
+      </c>
+      <c r="C21">
+        <v>30470000000.0</v>
+      </c>
+      <c r="D21">
         <v>68647000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>130768000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12542000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>135007000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>137686000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>44708000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>86445000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>15042000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>24260000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>74975000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>84834000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>148264000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>61869000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>74025000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>144503000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-23699000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>8744000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>58755000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>95425000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>102114000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>94901000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>109058000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>98411000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>35459000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>74593000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>136697000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>104022000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>103647000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>98406000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>19711580000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>77480420000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>160348960000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>121840360000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>107802300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>131232380000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>394496850000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-70071770000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>108519490000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1686430000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>484864000000.0</v>
+      </c>
+      <c r="C23">
+        <v>848178000000.0</v>
+      </c>
+      <c r="D23">
         <v>803055000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>412041000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>776036000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>814322000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>981865000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>561570000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>962326000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1014380000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>840910000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>792054000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>612177000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>662894000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>963573000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>629663000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>727321000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1311385000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>844191000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>694075000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1054879000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1926900000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1040410000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>899623000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>79786000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1093409000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>974010000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>861929000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1166560000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>959590000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1404243000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>800471170000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1400915830000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1140033260000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1119304220000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1185067190000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1252684330000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>6940423600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4186049330000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2024320150000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2181407580000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="C25">
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>1109000000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>-3635000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5879000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5983000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6185000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5972000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5992000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>8453000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9671000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>9644000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9416000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7098000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9325000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9293000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9394000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>10112000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8188000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10242000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10236000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>23955000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6555000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6403000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6282000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>130</v>
+      </c>
+      <c r="B27">
+        <v>2903000000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>15454000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>17988000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>25032000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>20884000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>15538000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>26410000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>33916000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>21548000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>17080000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>15853000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>21907000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>21306000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>15643000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>13816000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1270000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6254000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>14568000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>15078000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>15745000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>13785000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11028000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>10082000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>806000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>15270000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>6615000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>15148000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>13697000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>8185000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>11785430000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>11585570000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>9030390000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>17030210000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>9951190000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>6948210000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>25410360000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>16094050000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>10568890000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>5573800000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:40">
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>14237000000.0</v>
+      </c>
+      <c r="C28">
+        <v>251610000000.0</v>
+      </c>
+      <c r="D28">
         <v>63822000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4737000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>31442000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>91801000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28862000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>23883000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>22888000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>50922000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>112866000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>19909000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>20874000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>26356000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>21663000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>16777000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13845000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>57206000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>11989000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>15166000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>15031000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>24550000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>14127000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>13967000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>16827000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>20338000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>16950000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>21314000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>10588000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>18057000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>57054000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>34269460000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>98934540000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>58226880000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>77311650000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>56212070000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>56556400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>276740790000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>125311360000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>66048140000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>60242430000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
-        <v>36199000000.0</v>
+        <v>19766000000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>36199000000.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>-2833000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1755000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-19222000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>17747000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>18802000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1492000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1380000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>471000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2317000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-862000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>12483000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>12394000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>14475000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1244000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>18893000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4153000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>8184000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1180000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2055000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1151000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1593000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>153000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>30356000000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>313405000000.0</v>
+      </c>
+      <c r="C30">
+        <v>848178000000.0</v>
+      </c>
+      <c r="D30">
         <v>803055000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>74668000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>595971000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>592517000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>782275000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>379835000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>779635000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>753087000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>666219000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>625810000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>471448000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>534609000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>837776000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>520937000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>616583000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1171168000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>759585000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>598413000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>982677000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1863382000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>960831000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>825935000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-108000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1000009000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>890799000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>793565000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1093087000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>854961000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1404243000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>800471170000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1400915830000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1140033260000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1119304220000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1185067190000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1252684330000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>6940423600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>4186049330000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2024320150000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2181407580000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>0.0</v>
+      </c>
+      <c r="C31">
+        <v>0.0</v>
+      </c>
+      <c r="D31">
         <v>-8073000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-12713000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>12713000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>28785000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-36810000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>15450000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>11339000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-3104000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>14155000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-711000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-21472000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>17014000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-4076000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-4763000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-5550000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-11235000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-6012000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2242000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>12085000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-40142000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>13864000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-65590000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>91336000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-13245000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>789000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2851000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-14232000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-26271000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>50449000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-796497230000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1230046890000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1065799990000.0</v>
       </c>
-      <c r="AH31"/>
-      <c r="AI31"/>
       <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31">
         <v>-52970950000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1007950000.0</v>
       </c>
-      <c r="AM31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:40">
+      <c r="AO31"/>
+      <c r="AP31"/>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>559316000000.0</v>
+      </c>
+      <c r="C32">
+        <v>878648000000.0</v>
+      </c>
+      <c r="D32">
         <v>871702000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>542809000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>788578000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>949329000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1119551000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>606278000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1048771000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1029422000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>865170000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>867029000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>697011000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>811158000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1025442000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>703688000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>871824000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1287686000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>852935000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>752830000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1150304000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2029014000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1135311000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1008681000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>178197000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1128868000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1048603000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>998626000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1270582000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1063237000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1538616000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>882011750000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1478396250000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1308306220000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>1241144580000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>1292869490000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1383916710000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>7281949500000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>-4255113150000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>2132839640000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>2183094010000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>668876000000.0</v>
+      </c>
+      <c r="C2">
         <v>782551000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1367342000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1532896000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>825427000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>681866000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>744579000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>981000000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>439797000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>359354000000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
-    </row>
-    <row r="3" spans="1:12">
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>5767000000</v>
+      </c>
+      <c r="C3">
         <v>16710000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2137000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11477000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20492000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5641000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7733000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9526000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>39934000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>34864000000</v>
       </c>
       <c r="K3">
         <v>34864000000</v>
       </c>
       <c r="L3">
+        <v>34864000000</v>
+      </c>
+      <c r="M3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>332663000000.0</v>
+      </c>
+      <c r="C6">
         <v>-111932000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-584791000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-165554000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>707469000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>143561000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-62713000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-236421000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>541203000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80443000000.0</v>
       </c>
       <c r="K6">
         <v>80443000000.0</v>
       </c>
-      <c r="L6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12">
+      <c r="L6">
+        <v>80443000000.0</v>
+      </c>
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-1249971000000.0</v>
+      </c>
+      <c r="C7">
         <v>-1175381000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1051324000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-732955000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-568651000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-581080000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-991038000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-590866000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-602548000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-477449000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:12">
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-1722057000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>789518000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1192152000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-683773000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-398623000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-2176191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1397420000000.0</v>
       </c>
       <c r="K12">
         <v>-1397420000000.0</v>
       </c>
-      <c r="L12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:12">
+      <c r="L12">
+        <v>-1397420000000.0</v>
+      </c>
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>148</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>20638000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34557000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>35110000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38778000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>43195000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33430000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23537000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24120000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37455000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>34652000000.0</v>
       </c>
-      <c r="L14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B15">
+        <v>336000000000.0</v>
+      </c>
+      <c r="C15">
         <v>79800000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>371700000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>71400000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>510300000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>155400000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>380000000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1100000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104835000000.0</v>
       </c>
       <c r="J15">
         <v>104835000000.0</v>
       </c>
       <c r="K15">
         <v>104835000000.0</v>
       </c>
-      <c r="L15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:12">
+      <c r="L15">
+        <v>104835000000.0</v>
+      </c>
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>1001539000000.0</v>
+      </c>
+      <c r="C16">
         <v>670619000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>782551000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1367342000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1532896000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>825427000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>681866000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>744579000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>981000000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>439797000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>359354000000.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>1228378000000.0</v>
+      </c>
+      <c r="C18">
         <v>-620639000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-877184000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1332965000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>879336000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-825989000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-373408000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>356547000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>439821000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>412745000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B19">
+        <v>-485619000000.0</v>
+      </c>
+      <c r="C19">
         <v>576954000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>674417000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>758554000000.0</v>
       </c>
       <c r="E19">
         <v>758554000000.0</v>
       </c>
       <c r="F19">
+        <v>758554000000.0</v>
+      </c>
+      <c r="G19">
         <v>918868000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-136352000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-177267000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>761948000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-422260000000.0</v>
       </c>
       <c r="K19">
         <v>-422260000000.0</v>
       </c>
-      <c r="L19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:12">
+      <c r="L19">
+        <v>-422260000000.0</v>
+      </c>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>-11753000000.0</v>
       </c>
       <c r="F21">
-        <v>-26922000000.0</v>
+        <v>-11753000000.0</v>
       </c>
       <c r="G21">
         <v>-26922000000.0</v>
       </c>
       <c r="H21">
         <v>-26922000000.0</v>
       </c>
       <c r="I21">
         <v>-26922000000.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>-26922000000.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>206228000000.0</v>
+      </c>
+      <c r="C22">
         <v>351457000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>126488000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>367773000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>73824000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>330939000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>286684000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>342536000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>455635000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>410154000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1901642000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>276122000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>156</v>
+      </c>
+      <c r="B23">
+        <v>-9250000000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-54353000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11753000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17532000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-26922000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>686521000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>893226000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2345373000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1033057000000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
-    </row>
-    <row r="24" spans="1:12">
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24">
+        <v>649330000000.0</v>
+      </c>
+      <c r="C24">
         <v>888552000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>530842000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>478061000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1759939000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1087423000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>122927000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1553066000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>586976000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1932222000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1380261000000.0</v>
       </c>
-      <c r="L24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>1027917000000.0</v>
+      </c>
+      <c r="C25">
         <v>-976024000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1036092000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1724371000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>787226000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1194482000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-685789000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-366073000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-479755000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-447609000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1901642000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-276122000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-345250000000.0</v>
+      </c>
+      <c r="C28">
         <v>-89259000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-382441000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-83153000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-527832000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-182322000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-380000000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1100000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-104835000000.0</v>
       </c>
       <c r="J28">
         <v>-104835000000.0</v>
       </c>
       <c r="K28">
         <v>-104835000000.0</v>
       </c>
-      <c r="L28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:12">
+      <c r="L28">
+        <v>-104835000000.0</v>
+      </c>
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>1234145000000.0</v>
+      </c>
+      <c r="C29">
         <v>-603929000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-875047000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1321488000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>899828000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-820348000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-365675000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>366073000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>479755000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>447609000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-952614000000.0</v>
       </c>
-      <c r="L29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-560366000000.0</v>
+      </c>
+      <c r="C30">
         <v>576954000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>674417000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1230020000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>334318000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1145245000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>686521000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>893226000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2345373000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033057000000.0</v>
       </c>
       <c r="K30">
         <v>1033057000000.0</v>
       </c>
-      <c r="L30"/>
+      <c r="L30">
+        <v>1033057000000.0</v>
+      </c>
+      <c r="M30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>1004158000000.0</v>
+      </c>
+      <c r="C2">
+        <v>795834000000.0</v>
+      </c>
+      <c r="D2">
         <v>738310000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>789741000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>670619000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>668040000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>668653000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>694670000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>782551000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>874959000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>789203000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>889839000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1367274000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1191346000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1128183000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1300633000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1532896000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1035667000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1010205000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>998269000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>825427000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>954493000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>885476000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>953014000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>681866000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>736589000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>773611000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>782679000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>744579000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>701604000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1052173000000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>10462000000</v>
+      </c>
+      <c r="C3">
+        <v>4483000000</v>
+      </c>
+      <c r="D3">
         <v>164000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>73000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4084000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6176000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1120000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5933000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2598000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3820000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1154000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1403000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4586000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>401000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2262000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5111000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3703000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>8329000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3880000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2715000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5568000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4252000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4891000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3030000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1972000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1270000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1173000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2826000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2464000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2428000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1453000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-65575000000.0</v>
+      </c>
+      <c r="C6">
+        <v>205705000000.0</v>
+      </c>
+      <c r="D6">
         <v>57524000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-48853000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>119122000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2579000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2208000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-26405000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-85898000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-94144000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>87418000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-100636000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-477435000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>175996000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>63163000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-172450000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-232263000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>497229000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>25462000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>11936000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>172842000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-129066000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>69017000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-67538000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>271148000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-54723000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-37022000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9068000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>38100000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>42975000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-350569000000.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>141</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-1249971000000.0</v>
+      </c>
+      <c r="D7">
         <v>-931524000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-608849000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-306010000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1175381000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-866601000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-741325000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-472806000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-226841000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-732955000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-512163000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-333141000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-139533000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-568651000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-540432000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-360479000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-199260000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-581080000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-505747000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-379874000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-236837000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-991038000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-984457000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -13535,1661 +14232,1751 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-422072000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-422072000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-478614000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-37327000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-458570000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-747546000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>476290000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-55317000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>78174000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>290371000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>159517000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-284252000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-597222000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-470195000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13395000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>105511000000.0</v>
       </c>
       <c r="AB12">
         <v>105511000000.0</v>
       </c>
       <c r="AC12">
         <v>105511000000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
+      <c r="AD12">
+        <v>105511000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>105511000000.0</v>
+      </c>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
+        <v>7028000000.0</v>
+      </c>
+      <c r="E14">
         <v>6124000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14"/>
+      <c r="G14">
         <v>4916000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6185000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1236000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5992000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8453000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>9671000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9644000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9416000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>7098000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9325000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9293000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>9394000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10112000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8188000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>10242000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10236000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>23955000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6555000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>6403000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>6282000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>8103000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>8176000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>8549000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>8602000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>5900000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5290000000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>149</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>336000000000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="D15">
+        <v>336000000000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>79800000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>79800000000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>371700000000.0</v>
       </c>
-      <c r="K15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="M15"/>
+      <c r="N15"/>
       <c r="O15">
         <v>71400000000.0</v>
       </c>
       <c r="P15">
         <v>71400000000.0</v>
       </c>
       <c r="Q15">
         <v>71400000000.0</v>
       </c>
       <c r="R15">
-        <v>510300000000.0</v>
+        <v>71400000000.0</v>
       </c>
       <c r="S15">
-        <v>510300000000.0</v>
+        <v>71400000000.0</v>
       </c>
       <c r="T15">
         <v>510300000000.0</v>
       </c>
       <c r="U15">
         <v>510300000000.0</v>
       </c>
       <c r="V15">
-        <v>155400000000.0</v>
+        <v>510300000000.0</v>
       </c>
       <c r="W15">
-        <v>155400000000.0</v>
+        <v>510300000000.0</v>
       </c>
       <c r="X15">
         <v>155400000000.0</v>
       </c>
       <c r="Y15">
         <v>155400000000.0</v>
       </c>
       <c r="Z15">
+        <v>155400000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>155400000000.0</v>
+      </c>
+      <c r="AB15">
         <v>380000000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>380000000000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>550000000000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>938583000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1001539000000.0</v>
+      </c>
+      <c r="D16">
         <v>795834000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>740888000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>789741000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>670619000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>666479000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>668653000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>696653000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>780815000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>876621000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>789203000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>889839000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1367342000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1191346000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1128183000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1300633000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1532896000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1035667000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1010205000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>998269000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>825427000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>954493000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>885476000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>953014000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>681866000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>736589000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>773611000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>782679000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>744579000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>701604000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1052173000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>87504000000.0</v>
+      </c>
+      <c r="C18">
+        <v>506564000000.0</v>
+      </c>
+      <c r="D18">
         <v>174256000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>189465000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>30537000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>67434000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5289000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10181000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-125228000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>109733000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-209678000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-341924000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>63097000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-346033000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>54718000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>65724000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>137800000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-36391000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-4713000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>47389000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>85825000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>97497000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>81627000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>95587000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>85278000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>29991000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>76697000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>112064000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>93629000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>89369000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>259700000000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>153</v>
+      </c>
+      <c r="B19">
+        <v>-269407000000.0</v>
+      </c>
       <c r="C19">
+        <v>-78494000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-231653000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>81976000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-74458000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>261840000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>129223000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>260349000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-44338000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>667633000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>22837000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>22837000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>447137000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-27947000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-47079000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>386443000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>386443000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>32234000000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>490481000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-385455000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-67726000000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>287515000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>342781000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>356298000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>303155000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-219858000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>609736000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1081361000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-1081361000000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-2768000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2768000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6944000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-6944000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>12978000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-17787000000.0</v>
       </c>
       <c r="R21">
         <v>-17787000000.0</v>
       </c>
       <c r="S21">
         <v>-17787000000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>-17787000000.0</v>
+      </c>
       <c r="U21">
-        <v>-26922000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-17787000000.0</v>
+      </c>
+      <c r="V21"/>
       <c r="W21">
         <v>-26922000000.0</v>
       </c>
       <c r="X21">
         <v>-26922000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
+      <c r="Y21">
+        <v>-26922000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-26922000000.0</v>
+      </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>74452000000.0</v>
+      </c>
+      <c r="C22">
+        <v>30470000000.0</v>
+      </c>
+      <c r="D22">
         <v>68647000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>94569000000.0</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="F22">
+        <v>4818000000.0</v>
+      </c>
+      <c r="G22">
         <v>119344000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>81126000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>48565000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>78820000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-3760000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-27710000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>90275000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>67683000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>126467000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>47655000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>61542000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>132109000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-38174000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-9021000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>39862000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>81157000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>77794000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>79963000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>92214000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>80968000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>23158000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>69694000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>106341000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>87491000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>85897000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>124625000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>54533580000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>77480420000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>94759960000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>121840360000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>107802300000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>131232380000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>308308900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-69063820000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>108519490000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1686430000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:40">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-2543000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-2631000000.0</v>
+      </c>
+      <c r="D23">
         <v>-1959000000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>0.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
         <v>260349000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-204565000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2480000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2768000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-3097000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-6944000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>112034000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12978000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-17787000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-17532000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>83614000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>395769000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-210645000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-26922000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-155400000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-597778000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>640492000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-95316000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-219858000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-380000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>391959000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1246723000000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23"/>
+      <c r="AP23"/>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B24">
+        <v>107809000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-29829000000.0</v>
+      </c>
+      <c r="D24">
         <v>2079000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-231580000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>456003000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>254892000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-259800000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>105062000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>197964000000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24">
+        <v>-43575000000.0</v>
+      </c>
+      <c r="L24">
         <v>559309000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-249049000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>144539000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>79878000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>511365000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>279446000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-4639000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>226084000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>778087000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>8895000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>746546000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-50087000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>101480000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>573456000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>471078000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1055259000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>89357000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>375448000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>713381000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1912827000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-610269000000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>97966000000.0</v>
+      </c>
+      <c r="C25">
+        <v>480577000000.0</v>
+      </c>
+      <c r="D25">
         <v>105773000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>88845000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>34621000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-50650000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-80902000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-206314000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-430645000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>108860000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-190485000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-440440000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-9416000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-479197000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-56980000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-70835000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-141503000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>28062000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>833000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-50104000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-91393000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-101749000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-86518000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-98617000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-87250000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-31261000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-77870000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-114890000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-96093000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-91797000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>131238000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-54533580000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-77480420000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-94759960000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-121840360000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-107802300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-131232380000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-308308900000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>69063820000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-108519490000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-1686430000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>-2543000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2631000000.0</v>
+      </c>
+      <c r="D28">
         <v>-337959000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-4472000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-188000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2190000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-82197000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2476000000.0</v>
       </c>
       <c r="I28">
         <v>-2396000000.0</v>
       </c>
       <c r="J28">
+        <v>-2476000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-2396000000.0</v>
+      </c>
+      <c r="L28">
         <v>-374180000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2768000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3097000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6944000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-71400000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12978000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-17787000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-17532000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-55670000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-433521000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>290432000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-26922000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-155400000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-597778000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-470685000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-155400000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-380000000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-380000000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-448253000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-550000000000.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28"/>
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>97966000000.0</v>
+      </c>
+      <c r="C29">
+        <v>511047000000.0</v>
+      </c>
+      <c r="D29">
         <v>174420000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>189538000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>34621000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>73610000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6409000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-156513000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-345833000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>113553000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-208524000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-340521000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>67683000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-345632000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>56980000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>70835000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>141503000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-28062000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-833000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>50104000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>91393000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>101749000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>86518000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>98617000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>87250000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>31261000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>77870000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>114890000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>96093000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>91797000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>261153000000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-163030000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-302347000000.0</v>
+      </c>
+      <c r="D30">
         <v>216177000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-231653000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>81976000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-74458000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>80238000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>129223000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>260349000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-204565000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>667633000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>242589000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-191467000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>526345000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>112034000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>200006000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>391635000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>65580000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>83614000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>395769000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-210645000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-359514000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>420382000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>443885000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>640492000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-95316000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-219858000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>609736000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>391959000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1246723000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-611722000000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>