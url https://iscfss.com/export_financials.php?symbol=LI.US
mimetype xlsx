--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -833,11201 +839,12024 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>23713783000.0</v>
+      </c>
+      <c r="C2">
         <v>40041977000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34839546000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15410150000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7089370000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2991538000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>633909000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>342248000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>41534000.0</v>
+      </c>
+      <c r="C5">
         <v>-171748000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>219709000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-194110000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1521871000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1005184000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15544000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12693000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>8297819000.0</v>
+      </c>
+      <c r="C7">
         <v>7912019000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4824398000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2642821000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1843070000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1602667000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>779416000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>691716000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>1450000.0</v>
+        <v>1464000.0</v>
       </c>
       <c r="C8">
         <v>1450000.0</v>
       </c>
       <c r="D8">
+        <v>1450000.0</v>
+      </c>
+      <c r="E8">
         <v>1423000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1411000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1245000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>800000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>165000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>56944318000.0</v>
+      </c>
+      <c r="C10">
         <v>65901123000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>91329030000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38478016000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>27854224000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8938341000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1296215000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>70192000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>101303955000.0</v>
+      </c>
+      <c r="C12">
         <v>112805671000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>103262285000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>56509411000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>47522463000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>28639723000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3568868000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>930105000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
-        <v>1450000.0</v>
+        <v>1464000.0</v>
       </c>
       <c r="C13">
         <v>1450000.0</v>
       </c>
       <c r="D13">
+        <v>1450000.0</v>
+      </c>
+      <c r="E13">
         <v>1423000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1411000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000.0</v>
       </c>
       <c r="H13">
         <v>165000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>165000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>1071364000.0</v>
+      </c>
+      <c r="C14">
         <v>1064636500.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1057688000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>970615500.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>926660224.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>904960661.0</v>
       </c>
       <c r="G14">
         <v>904960661.0</v>
       </c>
       <c r="H14">
         <v>904960661.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>904960661.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1245000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>165000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>1625364000.0</v>
+      </c>
+      <c r="C16">
         <v>1293191000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1607468000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>579734000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>315354000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>271510000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>87435000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1580168000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>5484000.0</v>
       </c>
       <c r="C20">
         <v>5484000.0</v>
       </c>
       <c r="D20">
         <v>5484000.0</v>
       </c>
       <c r="E20">
+        <v>5484000.0</v>
+      </c>
+      <c r="F20">
         <v>-289810000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>-181505000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>2700991000.0</v>
+      </c>
+      <c r="C21">
         <v>2436058000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>864180000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>832620000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1041270000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>864786000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>857250000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>850501000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>8758012000.0</v>
+      </c>
+      <c r="C22">
         <v>8185604000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6871979000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6804693000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1617890000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1048004000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>518086000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>155000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>154394072000.0</v>
+      </c>
+      <c r="C23">
         <v>162349078000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>143467471000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>86537951000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>61848913000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36373276000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9513422000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5780940000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>3299203000.0</v>
+      </c>
+      <c r="C24">
         <v>8151598000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1747070000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9230807000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5960899000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>511638000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>644602000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>848672000.0</v>
+      </c>
+      <c r="C26">
         <v>922897000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1595376000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1484491000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>156306000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>162853000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>126181000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>177141000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-39118207000.0</v>
+      </c>
+      <c r="C28">
         <v>-49556404000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-77782163000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-26213638000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-20013213000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6824036000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>414678000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1286126000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>82136203000.0</v>
+      </c>
+      <c r="C29">
         <v>79307584000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>68865093000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54480258000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5997941000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30315235000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7161298000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1731173000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>119899000.0</v>
+      </c>
+      <c r="C30">
         <v>135112000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>143523000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>48381000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>120541000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>115549000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8303000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1273073000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>44020597000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>40312842000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>29120316000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6348398000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3067159000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>51738341000.0</v>
+      </c>
+      <c r="C32">
         <v>57093886000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>41782875000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39619886000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>40272162000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>27081888000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2034809000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>544967000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>39034665000.0</v>
+      </c>
+      <c r="C33">
         <v>36039296000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>28941887000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>19545464000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>9468499000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4982167000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4447583000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3486600000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>3711414000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2142462000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>802259000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>184717000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5519000.0</v>
       </c>
-      <c r="H34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>17181404000.0</v>
+      </c>
+      <c r="C35">
         <v>21812800000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10149540000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13979043000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8676359000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2260458000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>252571000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6427342000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>248101000.0</v>
+      </c>
+      <c r="C36">
         <v>667781000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4792599000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2421293000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1981076000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>321184000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>33843000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>43318000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>2496060000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2000972000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>380340000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>342186000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>624893000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>5177541000.0</v>
+      </c>
+      <c r="C39">
         <v>5183395000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4247797000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3630002000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3119520000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1587833000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>970582000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1364080000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>30340872000.0</v>
+      </c>
+      <c r="C40">
         <v>23640032000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>28123856000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>9849660000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3916008000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>785554000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2488592000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-301058000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>2801869000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1345635000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>356684000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>11462000.0</v>
       </c>
-      <c r="H41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>61399900000.0</v>
+      </c>
+      <c r="C42">
         <v>60126549000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>57479767000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>53869238000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>49390397000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>37289761000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-5199039000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>40626167000.0</v>
+      </c>
+      <c r="C45">
         <v>34265405000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>24125420000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>14726809000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6559761000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3574188000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3347171000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>31894548000.0</v>
+      </c>
+      <c r="C46">
         <v>29464896000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>20434697000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14726809000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6559761000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3755693000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3133720000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2117177000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>14726809000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6559761000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3755693000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3305349000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2013182000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>11176357000.0</v>
+      </c>
+      <c r="C48">
         <v>10918633000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2441698000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-8817850000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-6805635000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6482225000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5690240000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2408633000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>6217745000.0</v>
+      </c>
+      <c r="C50">
         <v>281102000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6975399000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>390750000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>37042000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>931477000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>17826111000.0</v>
+      </c>
+      <c r="C51">
         <v>16344719000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>13546867000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>12264378000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7841011000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2114305000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1710893000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1356318000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>7908101000.0</v>
+      </c>
+      <c r="C52">
         <v>1814399000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8121836000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1087204000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>510287000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>210531000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1469784000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>128015000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>44359637000.0</v>
+      </c>
+      <c r="C53">
         <v>46904548000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>11933255000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>18031395000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>19668239000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>19701382000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2272653000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>859913000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>154394072000.0</v>
+      </c>
+      <c r="C55">
         <v>162349078000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>143467471000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>86537951000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>61848913000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>36373276000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9513422000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5780940000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>115359407000.0</v>
+      </c>
+      <c r="C56">
         <v>126309782000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>114525584000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>66992487000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>52380414000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>31391109000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5065839000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2294340000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>63588120000.0</v>
+      </c>
+      <c r="C57">
         <v>69215896000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>72742709000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>27372601000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>12108252000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4309221000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4679720000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1749373000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>81207755000.0</v>
+      </c>
+      <c r="C58">
         <v>91028696000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>82892249000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>41351644000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>20784611000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6569679000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4932291000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8176715000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>72665498000.0</v>
+      </c>
+      <c r="C60">
         <v>70874884000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>60142624000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>44858701000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>41064302000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>29803597000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4581131000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-2395775000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>89</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>35841436000.0</v>
+      </c>
+      <c r="C2">
+        <v>40605060000.0</v>
+      </c>
+      <c r="D2">
         <v>37765707000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>49967321000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>51958831000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>40041977000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>52002660000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>46832038000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>54586888000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>51879133000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>40561033000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>31269124000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>25335286000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>20025575000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15526142000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13096067000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11120540000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9383152000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7043912000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5159192000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4327358000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2991538000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2084233000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>862860000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>633909000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>350352000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>342248000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>41534000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
         <v>-415354000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-171748000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-171748000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-272368000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>219709000.0</v>
       </c>
       <c r="J5">
         <v>219709000.0</v>
       </c>
       <c r="K5">
+        <v>219709000.0</v>
+      </c>
+      <c r="L5">
+        <v>219709000.0</v>
+      </c>
+      <c r="M5">
         <v>-287312000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-166503000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-194110000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-236207000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-548779000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1606987000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1521871000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-1203769000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-897540000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1005184000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-362835000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>10456000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>15544000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>16728000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2395775000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>12693000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>7787206000.0</v>
+      </c>
+      <c r="C7">
+        <v>8297819000.0</v>
+      </c>
+      <c r="D7">
         <v>8430403000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>8690437000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>7979569000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7912019000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>6809597000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6559268000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6371491000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4824398000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3553492000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2941190000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2741544000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2642821000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2450557000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2554720000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1996936000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1843070000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2166546000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1917629000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1673447000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1602667000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1611825000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>794591000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8"/>
-      <c r="C8"/>
+      <c r="C8">
+        <v>1464000.0</v>
+      </c>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8">
         <v>1450000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
+      <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
-        <v>1423000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1450000.0</v>
+      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>1423000.0</v>
       </c>
       <c r="N8">
         <v>1423000.0</v>
       </c>
       <c r="O8">
-        <v>1411000.0</v>
+        <v>1423000.0</v>
       </c>
       <c r="P8">
-        <v>1411000.0</v>
+        <v>1423000.0</v>
       </c>
       <c r="Q8">
         <v>1411000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
+      <c r="R8">
+        <v>1411000.0</v>
+      </c>
+      <c r="S8">
+        <v>1411000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>42710459000.0</v>
+      </c>
+      <c r="C10">
+        <v>56944318000.0</v>
+      </c>
+      <c r="D10">
         <v>51107522000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>49790369000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>53233352000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>65901123000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>77588229000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>80783571000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>85124762000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>91329030000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>72992984000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>60741006000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>43624822000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>38478016000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>37472617000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>33888442000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>32055546000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>27854224000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>32073075000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>12095920000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>6070720000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>8938341000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6472280000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>1054352000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1296215000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2045018000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-930105000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>70192000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>92812278000.0</v>
+      </c>
+      <c r="C12">
+        <v>101303955000.0</v>
+      </c>
+      <c r="D12">
         <v>98677983000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>106918817000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>110678456000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>112805671000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>106536813000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>97246740000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>98888420000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>103262285000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>87421415000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>72254007000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>63337019000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>56509411000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>51965021000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>50441522000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>48527006000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>47522463000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>46944774000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>34796356000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>28246517000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>28639723000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>18577554000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>3405537000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3568868000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3871124000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>930105000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>930105000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>1464000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>72690847000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1464000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>71824262000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>66594761000.0</v>
       </c>
       <c r="G13">
         <v>1450000.0</v>
       </c>
       <c r="H13">
-        <v>61362324000.0</v>
+        <v>66594761000.0</v>
       </c>
       <c r="I13">
         <v>1450000.0</v>
       </c>
       <c r="J13">
+        <v>61362324000.0</v>
+      </c>
+      <c r="K13">
+        <v>1450000.0</v>
+      </c>
+      <c r="L13">
         <v>53611565000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="M13">
         <v>1423000.0</v>
       </c>
       <c r="N13">
         <v>1423000.0</v>
       </c>
       <c r="O13">
-        <v>1411000.0</v>
+        <v>1423000.0</v>
       </c>
       <c r="P13">
-        <v>1411000.0</v>
+        <v>1423000.0</v>
       </c>
       <c r="Q13">
         <v>1411000.0</v>
       </c>
       <c r="R13">
+        <v>1411000.0</v>
+      </c>
+      <c r="S13">
+        <v>1411000.0</v>
+      </c>
+      <c r="T13">
         <v>40746898000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1337000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1267000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1245000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1174000.0</v>
       </c>
-      <c r="W13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Y13"/>
       <c r="Z13">
         <v>165000.0</v>
       </c>
-      <c r="AA13"/>
+      <c r="AA13">
+        <v>165000.0</v>
+      </c>
       <c r="AB13">
         <v>165000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13">
+        <v>165000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>1013814503.0</v>
+      </c>
+      <c r="C14">
+        <v>1041928950.0</v>
+      </c>
+      <c r="D14">
         <v>1009414942.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1071261045.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1069104609.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1066897000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1062728000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1062428185.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1066436872.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1064538392.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1059821062.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1053427492.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1052402047.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1045583572.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>969759981.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>965395731.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>964870446.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1027358848.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>933507739.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>904644040.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>904960661.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>863519155.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>836344040.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>845522898.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>904960661.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>904644155.0</v>
       </c>
       <c r="AA14">
         <v>904644155.0</v>
       </c>
       <c r="AB14">
         <v>904644155.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>904644155.0</v>
+      </c>
+      <c r="AD14">
+        <v>904644155.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>1245000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>824000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>1390625000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>1580997000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1405462000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1322036000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1293191000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1693321000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1732534000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1400236000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1607468000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1245519000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1125700000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>555910000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>569234000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>547422000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>529339000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>336014000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>315354000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>244083000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>293205000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>235131000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>271510000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>157344000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>116999000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>1580168000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
-        <v>5484000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="C20">
-        <v>5484000.0</v>
+        <v>1198221000.0</v>
       </c>
       <c r="D20">
         <v>5484000.0</v>
       </c>
       <c r="E20">
         <v>5484000.0</v>
       </c>
       <c r="F20">
         <v>5484000.0</v>
       </c>
       <c r="G20">
         <v>5484000.0</v>
       </c>
       <c r="H20">
         <v>5484000.0</v>
       </c>
       <c r="I20">
         <v>5484000.0</v>
       </c>
       <c r="J20">
         <v>5484000.0</v>
       </c>
       <c r="K20">
         <v>5484000.0</v>
       </c>
       <c r="L20">
         <v>5484000.0</v>
       </c>
       <c r="M20">
         <v>5484000.0</v>
       </c>
-      <c r="N20"/>
-[...1 lines deleted...]
-      <c r="P20">
+      <c r="N20">
+        <v>5484000.0</v>
+      </c>
+      <c r="O20">
+        <v>5484000.0</v>
+      </c>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>-289810000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>-289810000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>-181505000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>1167700000.0</v>
+      </c>
+      <c r="C21">
+        <v>2700991000.0</v>
+      </c>
+      <c r="D21">
         <v>937775000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>933707000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>928846000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>914951000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>910477000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>892188000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>880571000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2113731000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>841512000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>840008000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>840674000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>832620000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>832030000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>801940000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>765464000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1041270000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>706527000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>693631000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>684555000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>864786000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>681675000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>673884000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>673867000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>675333000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>850501000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>7008016000.0</v>
+      </c>
+      <c r="C22">
+        <v>8758012000.0</v>
+      </c>
+      <c r="D22">
         <v>8225261000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11732340000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10092980000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8185604000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>8182199000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8307534000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12158602000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>6871979000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>6026648000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5659293000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>6262437000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6804693000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5515781000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3006695000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1916562000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1617890000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1534283000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1136785000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1383740000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1048004000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1165899000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>718779000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>518086000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>354344000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>155000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>144025613000.0</v>
+      </c>
+      <c r="C23">
+        <v>154394072000.0</v>
+      </c>
+      <c r="D23">
         <v>153115695000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>161286005000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>161854705000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>162349078000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>154820676000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>145110199000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>149659854000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>143467471000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>120135627000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>103123917000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>94012432000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>86537951000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>79230297000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>72486955000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>65794345000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>61848913000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>59015862000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>44664087000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>37744141000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>36373276000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>25382358000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>9351533000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>9513422000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>9482097000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2803264000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>5780940000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>3787859000.0</v>
+      </c>
+      <c r="C24">
+        <v>3299203000.0</v>
+      </c>
+      <c r="D24">
         <v>3141894000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1834260000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>8145201000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>8151598000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>7938390000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7982516000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1803030000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1747070000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1594120000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1449547000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>8516026000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>9230807000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>8964211000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>7865927000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>7040929000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>5960899000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>5988392000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5562062000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>518631000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>511638000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>504367000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>2013304000.0</v>
+      </c>
+      <c r="C26">
+        <v>848672000.0</v>
+      </c>
+      <c r="D26">
         <v>832582000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>827727000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>821563000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>922897000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1029625000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1492010000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1545525000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1595376000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1140764000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>777446000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1478869000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1484491000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1480987000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>709121000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>301685000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>156306000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>134526000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>148620000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>176068000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>162853000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>153286000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>151328000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-25038799000.0</v>
+      </c>
+      <c r="C28">
+        <v>-39118207000.0</v>
+      </c>
+      <c r="D28">
         <v>-33215733000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-32874449000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-36877480000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-49556404000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-61897759000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-65319568000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-69813716000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-77782163000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-61535877000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-50006115000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-31539384000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-26213638000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-25629486000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-23279853000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-22880937000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-20013213000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-23918137000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-4191110000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-3878642000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-6824036000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4356088000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>570858000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-123629000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-508306000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>930105000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1286126000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>80023605000.0</v>
+      </c>
+      <c r="C29">
+        <v>82136203000.0</v>
+      </c>
+      <c r="D29">
         <v>82152233000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>81347792000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>80200565000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>79307584000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>75475634000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>71789097000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>70301879000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>68865093000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>61515180000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>56688458000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>55643759000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>54480258000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>53349264000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>50509709000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7177673000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5997941000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5988392000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>5987181000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>518631000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>30315235000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>504367000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>6822676000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>128523000.0</v>
+      </c>
+      <c r="C30">
+        <v>119899000.0</v>
+      </c>
+      <c r="D30">
         <v>100867000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>85698000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>68538000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>135112000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>220385000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>157954000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>77255000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>143523000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>86764000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>84394000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>54033000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>48381000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32582000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>380879000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>439853000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>120541000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>267641000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>119477000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>114456000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>115549000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>111836000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>34704000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8303000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>52764569000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>48397985000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>44020597000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>43024958000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>41554198000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>40691298000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>40312842000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>40040371000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>28668037000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>29048105000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>29120316000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>19648929000.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-6587235000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-6348398000.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>-3067159000.0</v>
       </c>
-      <c r="AB31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:28">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>49415247000.0</v>
+      </c>
+      <c r="C32">
+        <v>51738341000.0</v>
+      </c>
+      <c r="D32">
         <v>50207416000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>52324320000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>58697803000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>57093886000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>51787515000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>47348161000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>40054402000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>41782875000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>39986645000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>35851150000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>39309024000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39619886000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>40169521000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>40074378000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>40385647000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>40272162000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>41795420000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>30966666000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>26785305000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>27081888000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>17623523000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="Y32"/>
+      <c r="Z32">
         <v>1866399000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>38815239000.0</v>
+      </c>
+      <c r="C33">
+        <v>39034665000.0</v>
+      </c>
+      <c r="D33">
         <v>40369459000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>37749429000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>35680088000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>36039296000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>35070990000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>35302567000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>34004855000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>28941887000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>22400997000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>20527089000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>20945416000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>19545464000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>17160106000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>14600518000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>11457352000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>9468499000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>7663732000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>6279302000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5409231000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>4982167000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4805597000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>4415305000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4447583000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>4242228000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>-930105000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3486600000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>6496091000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34">
         <v>6132776000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>6228174000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>5951991000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="G34"/>
+      <c r="H34">
         <v>5272970000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>4800203000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>4354846000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>3711414000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3459513000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>2924365000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>2474482000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>2142462000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>1805869000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1599082000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1233480000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>802259000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>510810000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>354490000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>253942000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>184717000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>110162000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>35295000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>17702738000.0</v>
+      </c>
+      <c r="C35">
+        <v>17619635000.0</v>
+      </c>
+      <c r="D35">
         <v>17379264000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>16445256000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>22051810000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>21812800000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>19828003000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>19336853000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>12265767000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>10149540000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>8437714000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7134762000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>13622800000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>13979043000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>13182468000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>12023170000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>10386237000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>8676359000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>8712254000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>7884300000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2461876000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2260458000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2098516000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>289647000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>252571000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1406218000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>6427342000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>1777209000.0</v>
+      </c>
+      <c r="C36">
+        <v>1756355000.0</v>
+      </c>
+      <c r="D36">
         <v>1916923000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1995054000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2164357000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4731068000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2099568000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>4620930000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2365248000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2802354000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2323638000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3960000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1642879000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2421293000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1520112000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1332810000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1055540000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1981076000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1182584000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1082891000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>610458000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>321184000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>183562000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>319652000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>342186000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>822930000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-930105000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>43318000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>2323638000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>2072851000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>2496060000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2208043000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2604694000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2387925000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2000972000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1184132000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1142047000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>669614000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>380340000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>183562000.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>319652000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>342186000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>5261558000.0</v>
+      </c>
+      <c r="C39">
+        <v>5177541000.0</v>
+      </c>
+      <c r="D39">
         <v>5742125000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4799721000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5334643000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5183395000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4810289000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4095404000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>4530722000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4247797000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4199803000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4599134000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3413527000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3630002000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4556807000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4057341000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3453572000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3119520000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2605432000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2332167000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2590197000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1587833000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>721472000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>777208000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>970582000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1014401000.0</v>
       </c>
-      <c r="AA39"/>
-      <c r="AB39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>1364080000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
-        <v>15246483000.0</v>
+        <v>11038691000.0</v>
       </c>
       <c r="C40">
-        <v>11714544000.0</v>
+        <v>15069923000.0</v>
       </c>
       <c r="D40">
+        <v>17388309241.0</v>
+      </c>
+      <c r="E40">
+        <v>13349397675.0</v>
+      </c>
+      <c r="F40">
         <v>12401447000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>34276136000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>12004141000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>11668976000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>11198977000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>11084269000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>8673244000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6253220000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5822710000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5813969000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4365213000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3004487000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1583690000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1937580000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1843199000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1000833000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>742154000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>785554000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>507215000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="Y40"/>
+      <c r="Z40">
         <v>705511000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>2576027000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2465903000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AC40"/>
+      <c r="AD40">
         <v>-301058000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>4248796000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>3557520000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>2801869000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2474768000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2269784000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1849425000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1345635000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>982832000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>721706000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>514760000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>356684000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>186770000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>48896000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>11462000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>49</v>
+      </c>
+      <c r="B42">
+        <v>69811204000.0</v>
+      </c>
       <c r="C42">
+        <v>72665498000.0</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42">
         <v>60874671000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>60126549000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>60126549000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>66594761000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>58573846000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57479766998.0</v>
       </c>
       <c r="J42">
         <v>57479767000.0</v>
       </c>
       <c r="K42">
+        <v>57479766998.0</v>
+      </c>
+      <c r="L42">
+        <v>57479767000.0</v>
+      </c>
+      <c r="M42">
         <v>54775675000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>54353127000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>53869238000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>53166560000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>50337973000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>49878839000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>49390397000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>40746898000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>37643736000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>37473080000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>37289761000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>27282037000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>11877530000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1.0</v>
       </c>
-      <c r="Z42"/>
-[...1 lines deleted...]
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42">
         <v>-5199039000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>30396376000.0</v>
+      </c>
+      <c r="C45">
+        <v>40626167000.0</v>
+      </c>
+      <c r="D45">
         <v>33455802000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>31131907000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>29018894000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>34265405000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>28617065000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>28291955000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>27217782000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>24125420000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>18089599000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>20273811000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>19398135000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>14726809000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>15191827000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>4295004000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>3878994000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>3574188000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>3787074000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>30282855000.0</v>
+      </c>
+      <c r="C46">
+        <v>31894548000.0</v>
+      </c>
+      <c r="D46">
         <v>33455802000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>31131907000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>29018894000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>29464896000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>28617065000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>28291955000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>27217782000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>20434697000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>18089599000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>17549641000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>16957806000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>14726809000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>13315484000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>11744995000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>9322852000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6559761000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5638547000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>4295004000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>3878994000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>3755693000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>3787074000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>3270441000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3305349000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2522061000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>2117177000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>18089599000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>16831300000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>14726809000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>12639046000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>10484763000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>8002278000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6559761000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5638547000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>4295004000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3878994000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>3755693000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>3787074000.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>3270441000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3305349000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B48"/>
+        <v>55</v>
+      </c>
+      <c r="B48">
+        <v>11176357000.0</v>
+      </c>
       <c r="C48">
+        <v>11176357000.0</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48">
         <v>12661528000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>10918633000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>10160161000.0</v>
       </c>
-      <c r="F48"/>
-      <c r="G48">
+      <c r="H48"/>
+      <c r="I48">
         <v>4581434000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2441698000.0</v>
       </c>
       <c r="J48">
         <v>2441698000.0</v>
       </c>
       <c r="K48">
+        <v>2441698000.0</v>
+      </c>
+      <c r="L48">
+        <v>2441698000.0</v>
+      </c>
+      <c r="M48">
         <v>-5595029000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-7888182000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-8817850000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-9074788000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-7434467000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-6816501000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-6805635000.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48">
+      <c r="T48"/>
+      <c r="U48">
         <v>-7079636000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-6844147000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-6482225000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-6589772000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="Y48"/>
+      <c r="Z48">
         <v>-5896753000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-5690240000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-4618501000.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48">
+      <c r="AC48"/>
+      <c r="AD48">
         <v>-2408633000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>6162841000.0</v>
+      </c>
+      <c r="C50">
+        <v>6217745000.0</v>
+      </c>
+      <c r="D50">
         <v>6319492000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>6391223000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>231102000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>281102000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>942483000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>922219000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>7136525000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>6975399000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>6309495000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>6344154000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>827868000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>390750000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>528065000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>287644000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>136744000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>37042000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="T50"/>
+      <c r="U50">
         <v>425119000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50">
         <v>830619000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>17671660000.0</v>
+      </c>
+      <c r="C51">
+        <v>17826111000.0</v>
+      </c>
+      <c r="D51">
         <v>17891789000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>16915920000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>16355872000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>16344719000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>15690470000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>15464003000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>15311046000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>13546867000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>11457107000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>10734891000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>12085438000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>12264378000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>11843131000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>10608589000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>9174609000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>7841011000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>8154938000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>7904810000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2192078000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2114305000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2116192000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>1625210000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1710893000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1704546000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>1356318000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>7708926000.0</v>
+      </c>
+      <c r="C52">
+        <v>7913137000.0</v>
+      </c>
+      <c r="D52">
         <v>7945633000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>8124929000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1794500000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1814399000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2262049000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2225923000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>8414496000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>8121836000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>7268189000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>7157649000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1581818000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1087204000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1135431000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>855203000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>637797000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>510287000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>425516000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>742216000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>244962000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>210531000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>204446000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>1384459000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1469784000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>298328000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>128015000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>50101820000.0</v>
+      </c>
+      <c r="C53">
+        <v>44359637000.0</v>
+      </c>
+      <c r="D53">
         <v>47570461000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>57128448000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>57445104000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>46904548000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>28948584000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>16463169000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>13763658000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>11933255000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>14428431000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>11513001000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>19712197000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>18031395000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>14492404000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>16553080000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>16471460000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>19668239000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>14871699000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>22700436000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>22175797000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>19701382000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>12105274000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>2351185000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>2272653000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>1826106000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>1860210000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>859913000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>144025613000.0</v>
+      </c>
+      <c r="C55">
+        <v>154394072000.0</v>
+      </c>
+      <c r="D55">
         <v>153115695000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>161286005000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>161854705000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>162349078000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>154820676000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>145110199000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>149659854000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>143467471000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>120135627000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>103123917000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>94012432000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>86537951000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>79230297000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>72486955000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>65794345000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>61848913000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>59015862000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>44664087000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>37744141000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>36373276000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>25382358000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="Y55"/>
+      <c r="Z55">
         <v>9351533000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>9513422000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>9482097000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55">
+      <c r="AC55"/>
+      <c r="AD55">
         <v>5780940000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>105210375000.0</v>
+      </c>
+      <c r="C56">
+        <v>115359407000.0</v>
+      </c>
+      <c r="D56">
         <v>112746236000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>123536576000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>126174617000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>126309782000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>119749686000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>109807632000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>115654999000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>114525584000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>97734630000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>82596828000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>73067016000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>66992487000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>62070191000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>57886437000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>54336993000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>52380414000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>51352130000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>38384785000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>32334910000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>31391109000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>20576761000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>4936228000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>5065839000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>5239869000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>930105000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2294340000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>55979678000.0</v>
+      </c>
+      <c r="C57">
+        <v>63588120000.0</v>
+      </c>
+      <c r="D57">
         <v>62538820000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>71212256000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>67476814000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>69215896000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>67962171000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>62459471000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>75600597000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>72742709000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>57747985000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>46745678000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>33757992000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>27372601000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>21900670000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>17812059000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>13951346000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>12108252000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>9556710000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7418119000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5549605000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>4309221000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>2953238000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57">
+      <c r="Y57"/>
+      <c r="Z57">
         <v>3069829000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>4679720000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>3114583000.0</v>
       </c>
-      <c r="AA57"/>
-      <c r="AB57">
+      <c r="AC57"/>
+      <c r="AD57">
         <v>1749373000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>73682416000.0</v>
+      </c>
+      <c r="C58">
+        <v>81207755000.0</v>
+      </c>
+      <c r="D58">
         <v>79918084000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>87657512000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>89528624000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>91028696000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>87790174000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>81796324000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>87866364000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>82892249000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>66185699000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>53880440000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>47380792000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>41351644000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>35083138000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>29835229000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>24337583000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>20784611000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>18268964000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>15302419000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8011481000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>6569679000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>5051754000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>3359476000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>4932291000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>4520801000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>-2803264000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8176715000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>69811204000.0</v>
+      </c>
+      <c r="C60">
+        <v>72665498000.0</v>
+      </c>
+      <c r="D60">
         <v>72690847000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>73122309000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>71824262000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>70874884000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>66594761000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>62884362000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>61362324000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>60142624000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>53611565000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>48894757000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>46299865000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>44858701000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>43856988000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>42356138000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>41456762000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>41064302000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>40746898000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>29361668000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>29732660000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>29803597000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>20330604000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>5992057000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>4581131000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>4961296000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2803264000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-2395775000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>88839252000.0</v>
+      </c>
+      <c r="C2">
         <v>114853529000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>96341564000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37276665000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21108342764.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7553996584.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>380729352.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>89698450.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>4635080000.0</v>
+      </c>
+      <c r="C3">
         <v>3059191000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1782426000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1235175000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>582753270.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>357061028.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>157301177.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>89698450.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>14373000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-20662000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-367022000.0</v>
       </c>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>1425294000.0</v>
+      </c>
+      <c r="C5">
         <v>9507497000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10536591000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2089074000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-88408389.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-112920870.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2165619601.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1107583831.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>6060374000.0</v>
+      </c>
+      <c r="C6">
         <v>12566688000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12319017000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-853899000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>494344881.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>244140158.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2008318424.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1017885381.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>20413324000.0</v>
+      </c>
+      <c r="C9">
         <v>29668979000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>27493036000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>8805558000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5551747072.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1386387919.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-97130065.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-89698450.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>1261795000.0</v>
+      </c>
+      <c r="C10">
         <v>9319664000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10450351000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2197281000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-150833578.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-178566433.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2411346417.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1210749859.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>153410000.0</v>
+      </c>
+      <c r="C11">
         <v>1270928000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1357179000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-129238000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>166459619.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-21599807.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-56447000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>29088000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>163499000.0</v>
+      </c>
+      <c r="C12">
         <v>187834000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>86239000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>108208000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>62425189.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>63263134.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>83441116.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>65942605.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>1918883000.0</v>
+      </c>
+      <c r="C13">
         <v>1819964000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2082948000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>976229000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>740432000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>254916000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>30256000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3582000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B14">
+        <v>-14990000.0</v>
+      </c>
+      <c r="C14">
         <v>-12900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-104992000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>1093803000.0</v>
+      </c>
+      <c r="C15">
         <v>8035832000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11702552000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2047557000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-317293197.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-159793405.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2431952642.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1592088029.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-2012215000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-321455000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-791985000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3281607000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-1849638000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>1139428000.0</v>
+      </c>
+      <c r="C17">
         <v>8045250000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>11809125000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2032348000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-321455000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-166030000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2417874000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1165296000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>1750805000.0</v>
+      </c>
+      <c r="C18">
         <v>1632209000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1996697000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>869889000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>677188000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>188000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-53411000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-59885000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>-967646000.0</v>
+      </c>
+      <c r="C21">
         <v>6358209000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7141702000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3719070000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1004148999.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-604076182.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1835579036.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1175029867.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>110220222000.0</v>
+      </c>
+      <c r="C23">
         <v>138164299000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>116692898000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>49801293000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27664238842.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9544460698.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2119178330.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1175029867.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>4635080000.0</v>
+      </c>
+      <c r="C25">
         <v>3057865000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1805001.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1213855000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>82777000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>320996000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>116391000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>60496000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B26">
+        <v>11314949000.0</v>
+      </c>
+      <c r="C26">
         <v>11076154000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10584699000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6844055000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3190431453.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>997295414.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1126442691.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>804456844.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>1010227000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1100769000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>264814000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>176383000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>35134000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>10664857000.0</v>
+      </c>
+      <c r="C28">
         <v>12229323000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9767955000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4423374000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2302424000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>816082000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>437280000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>261031000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>157707000.0</v>
+      </c>
+      <c r="C29">
         <v>1270374000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1357362000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-127007000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>168643000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-22847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>21380970000.0</v>
+      </c>
+      <c r="C30">
         <v>23310770000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20351334000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12524629000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6555896071.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1990464108.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1738448971.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1085331416.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>2229441000.0</v>
+      </c>
+      <c r="C31">
         <v>2961455000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3308649000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1521789000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>853315421.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>425509749.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-575767381.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-35719991.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>109252575000.0</v>
+      </c>
+      <c r="C32">
         <v>144522507000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>123834600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46082223000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26660089843.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8940384509.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>283599287.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>89</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>21046798771.0</v>
+      </c>
+      <c r="C2">
+        <v>23318445878.0</v>
+      </c>
+      <c r="D2">
         <v>22929152506.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>24264656756.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>20655051143.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>35303454000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>33890499000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>25470699285.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20343581089.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>31945214000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>27246623711.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23128642450.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15027138845.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14083543000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8586121922.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6945046544.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7402387650.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8240473000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5947962208.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4091324168.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3022691656.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3369903154.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1977965977.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1680239104.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>815329733.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>278238815.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>23478230.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>18028570.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-      <c r="D3">
+        <v>92</v>
+      </c>
+      <c r="B3">
+        <v>2914133000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3">
+        <v>1720947000.0</v>
+      </c>
+      <c r="F3">
         <v>764466000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>451250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>753271000.0</v>
       </c>
       <c r="H3">
         <v>451250250.0</v>
       </c>
       <c r="I3">
+        <v>753271000.0</v>
+      </c>
+      <c r="J3">
         <v>451250250.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
+        <v>451250250.0</v>
+      </c>
+      <c r="L3">
         <v>419348000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>796663993.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>412663896.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>428584000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>395896940.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>203604000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>201745000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>207822000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>157184000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>128115000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>159648978.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>103573000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>82159000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>79910000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>56221506.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>42537000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>25049000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>23478230.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>18028570.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-      <c r="X4">
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4">
         <v>14373000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-3591000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-4126000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-5509000.0</v>
       </c>
-      <c r="AB4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:28">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-      <c r="D5">
+        <v>94</v>
+      </c>
+      <c r="B5">
+        <v>9935946.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>1343524934.0</v>
+      </c>
+      <c r="F5">
         <v>271654250.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3703314000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3432673000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>468029000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-584902000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>3036426000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>2339378000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2455941875.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>199175027.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-133619000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1735298520.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-624100000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>29503000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>24103000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-97797000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-182514000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-323269085.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-78938000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-188234000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-145899000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-72550486.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-577170000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-525254000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-329124827.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-369389513.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>-2545035766.0</v>
+      </c>
+      <c r="C6">
+        <v>-525669131.0</v>
+      </c>
+      <c r="D6">
         <v>-707301832.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>3064471934.0</v>
+      </c>
+      <c r="F6">
         <v>824512325.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4154564000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3479185000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1219823643.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>703967176.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3487676250.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2985958000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3252605868.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1009939427.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>294965000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1339401580.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-632360777.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>29519772.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>231925000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>119614305.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-182744132.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-163620107.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>96325299.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-92381800.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-53633127.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-16328980.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-706683070.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-690471654.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-305646597.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-351360943.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>1797109803.0</v>
+      </c>
+      <c r="C9">
+        <v>5059815690.0</v>
+      </c>
+      <c r="D9">
         <v>4475538485.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>6088558184.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5330506814.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8970218000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>9290725000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6169488679.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5282807369.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>9786883000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>7704331511.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>6433092158.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3848080399.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3566331000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1148987087.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1903161658.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2165085381.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2379979000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1807328247.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>953981335.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>599128896.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>713503111.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>487851614.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>258580199.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>49692764.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-92920.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-23478230.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-18028570.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>-2585447862.0</v>
+      </c>
+      <c r="C10">
+        <v>-26966591.0</v>
+      </c>
+      <c r="D10">
         <v>-740011610.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1293575171.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>776182321.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4061704000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3424628000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1176643197.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>675375708.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4175931000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2974168438.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2426599645.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>977349202.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>168466000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1773476009.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-653812979.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>19376007.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>282770000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>100427511.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-202510013.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-338367408.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>83403205.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-105013342.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-74837042.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-92919767.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-706683098.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-690471640.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-351672212.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-420579975.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>-323181474.0</v>
+      </c>
+      <c r="C11">
+        <v>-46930198.0</v>
+      </c>
+      <c r="D11">
         <v>-114697981.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>192732171.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>128072738.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>529010000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>583939000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>77033770.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>84424666.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1576385000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>139272874.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>43213794.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>39129773.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-96836000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-58538079.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4281933.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>30248188.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-12741000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>121882503.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>33275903.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>26293439.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-22497200.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-57407000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-10242000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>5496000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>345659000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>248536000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>22750000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>86090000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>40412096.0</v>
+      </c>
+      <c r="C12">
+        <v>36902537.0</v>
+      </c>
+      <c r="D12">
         <v>32709742.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>49949755.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>48330019.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>39780000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>54557000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>43180431.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>28591490.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>13675000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>11789577.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>29342258.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>32590224.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>38393000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38177509.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>21452235.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10143764.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9685000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>19186807.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>19765887.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14772142.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12922081.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>12631569.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>21203928.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>19942715.0</v>
       </c>
-      <c r="Y12"/>
-[...1 lines deleted...]
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12">
         <v>19870334.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>16187847.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>394020000.0</v>
+      </c>
+      <c r="C13">
+        <v>430733000.0</v>
+      </c>
+      <c r="D13">
         <v>475435000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>496454000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>516261000.0</v>
       </c>
-      <c r="E13"/>
-[...1 lines deleted...]
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13">
         <v>370034000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1068888000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>794355000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>439800000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>430262000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>418531000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>255772000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>307921000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>249662000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>162874000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>179315000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>150123000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>232522000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>178472000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>169284000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>70269000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>31538000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7595000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B14">
+        <v>-13499000.0</v>
+      </c>
+      <c r="C14">
+        <v>-13724000.0</v>
+      </c>
+      <c r="D14">
         <v>-580000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-4365000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3679000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-9757000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-6228000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1653000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1432000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-94235000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10357000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-16945000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-4169000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-8364000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5417000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>-2275683736.0</v>
+      </c>
+      <c r="C15">
+        <v>6429017.0</v>
+      </c>
+      <c r="D15">
         <v>-625891104.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>1096464840.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>651797066.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3522937000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2834420000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1101257085.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>592380253.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>5658081000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2845333646.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2365903263.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>934030861.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>256938000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1709293148.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-626145555.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-10872174.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>295511000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-21454986.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-235785922.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-364660861.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>105900405.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-105013342.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-74837042.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-78321518.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-710195536.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-694664320.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-357162794.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-747902162.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>2823231000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2293153000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2293153000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>256938000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1640321000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-617966000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-10866000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>295511000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-21510000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-235489000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-359967000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>107547000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-320650000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-233732000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1071739000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-932152000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-480739000.0</v>
       </c>
-      <c r="AB16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>-2276032000.0</v>
+      </c>
+      <c r="C17">
+        <v>20243000.0</v>
+      </c>
+      <c r="D17">
         <v>-624396000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>1096936000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>646645000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>3532694000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2820490000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1100940000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>591126000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>5752316000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2812874000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>2310098000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>933837000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>265302000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1645738000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-641046000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-10866000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>295511000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-21510000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-235489000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-359967000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>107547000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-106929000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-75162000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-91486000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>353362000.0</v>
+      </c>
+      <c r="C18">
+        <v>393314000.0</v>
+      </c>
+      <c r="D18">
         <v>442772000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>446678000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>468041000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>341262000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-76146000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>326803000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1040290000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>780680000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>428102000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>401822000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>386093000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>217379000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>271284000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>228490000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>152736000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>169630000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>130887000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>212781000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>163890000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>156161000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>57407000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>10242000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-12040000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>-2945394629.0</v>
+      </c>
+      <c r="C21">
+        <v>-525669131.0</v>
+      </c>
+      <c r="D21">
         <v>-1276221836.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>540957064.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>274219230.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>3703314000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3301973000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>333851738.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-741956864.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>3036426000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2301385240.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1548070334.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>334062401.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-125255000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2219277671.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-991408102.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-413308875.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>24103000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-97546899.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-536610748.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-413007169.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-77729424.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-176732050.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-175517868.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-237832816.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-582214009.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-533742937.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-320886494.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-344182908.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>25789303204.0</v>
+      </c>
+      <c r="C23">
+        <v>28903930707.0</v>
+      </c>
+      <c r="D23">
         <v>28680912836.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>29812257876.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>25711338720.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>40570358000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>39879251000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>31306336233.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>26368345323.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>38695671000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>32649569990.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>28013664273.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>18541156843.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>17783493000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>11954386688.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>9839616311.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>9980781907.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>10596349000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7852837363.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5581916258.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4034827729.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4161135696.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2642549655.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2114337179.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1102855328.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>860359911.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>533742937.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>320886494.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>344182908.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>413667000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>358500000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>428584000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>379922000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>203604000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>201745000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>55354000.0</v>
       </c>
-      <c r="Y25"/>
-[...1 lines deleted...]
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25">
         <v>23557000.0</v>
       </c>
-      <c r="AB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B26">
+        <v>2705695166.0</v>
+      </c>
+      <c r="C26">
+        <v>3016587000.0</v>
+      </c>
+      <c r="D26">
         <v>2978689857.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2820170152.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2519546932.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2408357000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2605054000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3023929534.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3048022235.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3491026000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2839261475.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2502552145.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1860989689.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2070091000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1854903717.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1551917225.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1374743239.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1229991000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>886187930.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>654261900.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>508828566.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>368470836.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>328533885.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>200569092.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>182055150.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>342843843.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>336674659.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>201407317.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>208359808.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>363906000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>363906000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>251441000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>200976000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>193904000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>227542000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>332716000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>379350000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>161161000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>199286000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>61809000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3719000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>70805000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>77708000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4465000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>25518000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>2049203000.0</v>
+      </c>
+      <c r="C28">
+        <v>2647068000.0</v>
+      </c>
+      <c r="D28">
         <v>2769019000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2717761000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2531009000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3076993000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3359640000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2815105000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2977585000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3269668000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2543770000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2309210000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1192488000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1192488000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1097686000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1165087000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>968113000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>898343000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>688583000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>455927000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>348763000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>230049000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>342180000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>172734000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>112661000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>159377000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>119776000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>91858000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>108872000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>-325148000.0</v>
+      </c>
+      <c r="C29">
+        <v>-47587000.0</v>
+      </c>
+      <c r="D29">
         <v>-114534000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>192048000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>127780000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>529010000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>579789000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>77129000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>84446000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1576385000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>138191000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>41885000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>38947000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-96836000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-56176000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4226000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>30231000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12741000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>122195000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>33234000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>25955000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-22847000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>4742504432.0</v>
+      </c>
+      <c r="C30">
+        <v>5585484828.0</v>
+      </c>
+      <c r="D30">
         <v>5751760329.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5547601120.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5056287577.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5266904000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5988752000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5835636940.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6024764234.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6750457000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5402946271.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4885021816.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3514017990.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3699950000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3368264758.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2894569760.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2578394256.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2355876000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1904875147.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1490592083.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1012136072.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>791232542.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>664583671.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>434098068.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>287525588.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>582121088.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>533742937.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>297408257.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>326154331.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>359946767.0</v>
+      </c>
+      <c r="C31">
+        <v>498702540.0</v>
+      </c>
+      <c r="D31">
         <v>536210226.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>752618100.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>501963091.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>358390000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>122655000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>842791451.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1417332572.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1139505000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>672783198.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>878529304.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>643286793.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>302085000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>445801662.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>337595115.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>432684883.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>258667000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>197974417.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>334100728.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>74639760.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>161132630.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>71718708.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>100680819.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>144913048.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-124469081.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-156728695.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-30785718.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-76397066.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>22843908574.0</v>
+      </c>
+      <c r="C32">
+        <v>28378261568.0</v>
+      </c>
+      <c r="D32">
         <v>27404690999.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>30353214947.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>25985557957.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>44273672000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>43181224000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>31640187972.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>25626388458.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>41732097000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>34950955230.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>29561734615.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>18875219252.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>17649874000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>9735109017.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>8848208203.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9567473031.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>10620452000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>7755290463.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5045305503.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3621820560.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>4083406271.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2465817598.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1938819304.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>865022505.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>278145894.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>65907972000.0</v>
+      </c>
+      <c r="C2">
         <v>91329509000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40418158000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30493064000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10172519000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1436389000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>95523000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>521883000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>4205517000</v>
+      </c>
+      <c r="C3">
         <v>7730022000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6507190000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5127899000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3444573000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>675187000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>952901000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>970733000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-8999893000.0</v>
+      </c>
+      <c r="C6">
         <v>-25421537000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>50911351000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9925094000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>20320545000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8736130000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1340866000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-426360000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>-15125970000.0</v>
+      </c>
+      <c r="C7">
         <v>2070026000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3579635000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5035409000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6615922000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3067838000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-153561000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-310443000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>14103000.0</v>
+      </c>
+      <c r="C9">
         <v>8204000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-95100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>72211000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5459000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-107246000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8303000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>72209000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>-2578960000.0</v>
+      </c>
+      <c r="C10">
         <v>-3099014000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1247945000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5920182000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-611557000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-516867000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-510546000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3127000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>10598604000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6500842000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2874880000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>664914000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-62500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>9392481000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8524953000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-97373000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>681996000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>435460000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>732096000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>817071000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-299626000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-251070000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>4635080000.0</v>
+      </c>
+      <c r="C14">
         <v>3057865000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1805001000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1213855000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>590397000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>320996000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>116391000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>60496000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>56908079000.0</v>
+      </c>
+      <c r="C16">
         <v>65907972000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>91329509000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40418158000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>30493064000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10172519000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1436389000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>95523000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-12816914000.0</v>
+      </c>
+      <c r="C18">
         <v>8203138000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>44186331000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2252367000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4895812000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2464617000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2746611000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2317538000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>2202189000.0</v>
+      </c>
+      <c r="C19">
         <v>-41137169000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-12068.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4364661000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4257244000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18737725000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2574836000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-191512000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>1174319.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2462300000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>11004848000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>24855397000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5258124000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>688800000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>692741000.0</v>
+      </c>
+      <c r="C21">
         <v>-430306000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1000887000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3080364000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5703546000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-144700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>401357000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>150000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>1139428000.0</v>
+      </c>
+      <c r="C22">
         <v>8032350000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11704133000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2032348000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-321455000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-166030000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2417874000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1165296000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>60000000.0</v>
+      </c>
+      <c r="C23">
         <v>14658000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1185097681.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>96728000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1139000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3829757000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5254333000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>958658000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B24">
+        <v>1300203000.0</v>
+      </c>
+      <c r="C24">
         <v>970222000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6488910878.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4528000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>38000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>54240000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>473083000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-573550000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>407803000.0</v>
+      </c>
+      <c r="C25">
         <v>142014000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>31227866587.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1238523000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>185522000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-202948000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>661334000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>68438000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3791000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-15142000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>1257754000.0</v>
+      </c>
+      <c r="C27">
         <v>2630905000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2378689000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2053165000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1101356000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>142795000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>767402000.0</v>
+      </c>
+      <c r="C28">
         <v>-415648000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>185385000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5639392000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16709533000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>24710697000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5655690000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1108658000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>-8611397000.0</v>
+      </c>
+      <c r="C29">
         <v>15933160000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>50693521000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7380266000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8340385000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3139804000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1793710000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1346805000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-703125000.0</v>
+      </c>
+      <c r="C30">
         <v>-41137169000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12068000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4364661000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4257244000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18737725000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2574836000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-191512000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:28">
+        <v>89</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>51323386000.0</v>
+      </c>
+      <c r="C2">
+        <v>51323386000.0</v>
+      </c>
+      <c r="D2">
         <v>49796966000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>53238339000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>65907972000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>77593454000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>80788796000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>85129987000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>91329509000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>73689210000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>62255649000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>45284709000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>40418158000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>40569744000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>37095020000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>34716572000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30493064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>33961191000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13827058000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8182362000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10172519000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6810826000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1112102000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1060648000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1436389000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2219404000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>995422000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>95523000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>202073000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>2570376000</v>
+      </c>
+      <c r="C3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>1045905257</v>
+      </c>
+      <c r="E3">
         <v>1635141000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
+        <v>233422039</v>
+      </c>
+      <c r="G3">
         <v>2620969000</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3">
+      <c r="H3">
         <v>1972878000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3136175000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
+        <v>465736357</v>
+      </c>
+      <c r="K3">
         <v>2656107000</v>
       </c>
-      <c r="I3">
-[...2 lines deleted...]
-      <c r="J3">
+      <c r="L3">
         <v>1281759000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1491029000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1078295000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1668021000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1487135000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>640929000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1331814000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1658411000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1004543000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>425488000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>356131000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>222228000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>179880000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>150933000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>122146000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>246440000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>204895000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>219059000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>357204000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>5584693000.0</v>
+      </c>
+      <c r="C6">
+        <v>-10045916000.0</v>
+      </c>
+      <c r="D6">
         <v>1526420000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3441373000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-12669633000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-11685482000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3195342000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4341191000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-6199522000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>17640299000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>11433561000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>16970940000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>4866551000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-151586000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3474724000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2378448000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4223508000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3468127000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>20134133000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5644696000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1990157000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3361693000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5698724000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>51454000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-375741000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-783015000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1223982000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>583859000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-106550000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>127</v>
+      </c>
+      <c r="B7">
+        <v>-10070586000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
         <v>-5055384000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2967178000.0</v>
       </c>
-      <c r="E7"/>
-[...1 lines deleted...]
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7">
         <v>-2887246000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1350214000.0</v>
       </c>
       <c r="J7">
         <v>1350214000.0</v>
       </c>
       <c r="K7">
+        <v>1350214000.0</v>
+      </c>
+      <c r="L7">
+        <v>1350214000.0</v>
+      </c>
+      <c r="M7">
         <v>8051513000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6119197000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3263347000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-427466000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1081042000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1118486000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>517190000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-482446000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>405630000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>767433000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>298901000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>71074000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>103309000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-448038000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-252257000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-96587000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>85576000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>129</v>
+      </c>
+      <c r="B9">
+        <v>-35278000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>49381000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>22615000.0</v>
       </c>
-      <c r="E9"/>
-[...1 lines deleted...]
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
         <v>-14411000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-58965000.0</v>
       </c>
       <c r="J9">
         <v>-58965000.0</v>
       </c>
       <c r="K9">
+        <v>-58965000.0</v>
+      </c>
+      <c r="L9">
+        <v>-58965000.0</v>
+      </c>
+      <c r="M9">
         <v>-30529000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-5606000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-15166000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>49248000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>58071000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-19942000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>147175000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-148245000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-5165000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>776000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-32545000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-28832000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-48300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-26401000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-8303000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="C10">
+        <v>130</v>
+      </c>
+      <c r="B10">
+        <v>2196424000.0</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
         <v>-4775384000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>47864000.0</v>
       </c>
-      <c r="E10"/>
-[...1 lines deleted...]
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10">
         <v>-3146878000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1707192000.0</v>
       </c>
       <c r="J10">
         <v>-1707192000.0</v>
       </c>
       <c r="K10">
+        <v>-1707192000.0</v>
+      </c>
+      <c r="L10">
+        <v>-1707192000.0</v>
+      </c>
+      <c r="M10">
         <v>353804000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>105443000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1757397000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2724165000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1085385000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-353235000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-121185000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-395176000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>235057000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-330253000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-223447000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-39576000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-103799000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-189621000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-399677000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-93978000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>1233000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
+        <v>-5311449000.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>4986528000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2503658000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1532444000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1575974000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4474525000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1092727000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1092727000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1294644000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>874069000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>280326000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>513826000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>143871000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4618000.0</v>
       </c>
-      <c r="AB11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:28">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>11683301000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>15296939000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6850698000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4668412000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1132061000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>462727000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1844635000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3541387000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2191027000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2454253000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1286310000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-27008000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>124144000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>-144557000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>166722000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>190312000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>38067000.0</v>
       </c>
-      <c r="AB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:28">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-707911000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-707911000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>49382000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-256207000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>575912000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-84311000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>552175000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>552175000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-4183000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4183000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>530169000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>24724000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>39005000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-40058000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-158279000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-101205000.0</v>
       </c>
-      <c r="AB13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>134</v>
+      </c>
+      <c r="B14">
+        <v>2914133000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14">
         <v>1720947000.0</v>
       </c>
-      <c r="D14"/>
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="F14">
+        <v>1755072000.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
         <v>1302793000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1032834000.0</v>
       </c>
       <c r="J14">
         <v>1032834000.0</v>
       </c>
       <c r="K14">
+        <v>1032834000.0</v>
+      </c>
+      <c r="L14">
+        <v>1032834000.0</v>
+      </c>
+      <c r="M14">
         <v>413667000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>358500000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>428584000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>379922000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>203604000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>201745000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>207822000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>157184000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>125837000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>99554000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>185732000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>82159000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>79910000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>55354000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>42537000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>25049000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>23557000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>18139000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>2093000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>56908079000.0</v>
+      </c>
+      <c r="C16">
+        <v>56908079000.0</v>
+      </c>
+      <c r="D16">
         <v>51323386000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>49796966000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>53238339000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>65907972000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>77593454000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>80788796000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>85129987000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>91329509000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>73689210000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>62255649000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>45284709000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>40418158000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>40569744000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>37095020000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>34716572000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>30493064000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>33961191000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>13827058000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>8182362000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10172519000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6810826000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1112102000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1060648000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1436389000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2219404000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>679382000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>95523000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>950994000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4997494000.0</v>
+      </c>
+      <c r="D18">
         <v>-7395580000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4671360000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1700968000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>6059332000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>9051764000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3565572000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-3342386000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>14638121000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>13224773000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>9621366000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>6702071000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3257329000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1995395000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>488478000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>501955000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2178487000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1164974000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>982139000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>570212000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1599113000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>749879000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>300778000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-185153000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-697473000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-781536000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-612383000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-694143000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>139</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>8373137000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-226724000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-10959789000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-19987058000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-14212597000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3839308000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3098206000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-457048068.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4424152000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>7573941000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2692753000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-5308274000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>119880000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-63468000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1564251000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-7109624000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>6962534000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2535965000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2892396000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-8300693000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-9883509000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-372106000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-181417000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-448447000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>3141000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>2465441000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>196283000.0</v>
       </c>
       <c r="N21">
+        <v>196283000.0</v>
+      </c>
+      <c r="O21">
+        <v>196283000.0</v>
+      </c>
+      <c r="P21">
         <v>991093000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>936991000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>900000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>170308000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>170308000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5533238000.0</v>
       </c>
       <c r="U21">
         <v>5533238000.0</v>
       </c>
       <c r="V21">
         <v>5533238000.0</v>
       </c>
-      <c r="W21"/>
+      <c r="W21">
+        <v>5533238000.0</v>
+      </c>
       <c r="X21">
+        <v>5533238000.0</v>
+      </c>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-114700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>94550000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>30000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>276807000.0</v>
       </c>
-      <c r="AB21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:28">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>21509000.0</v>
+      </c>
+      <c r="C22">
+        <v>6519000.0</v>
+      </c>
+      <c r="D22">
         <v>-624976000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1092571000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>650324000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3522937000.0</v>
       </c>
-      <c r="F22">
-[...2 lines deleted...]
-      <c r="G22">
+      <c r="H22">
+        <v>392630818.0</v>
+      </c>
+      <c r="I22">
         <v>1102593000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>592558000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5658081000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2823231000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2310098000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>933837000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>265302000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1645738000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-641046000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-10866000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>295511000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-21510000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-235489000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-359967000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>107547000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-106929000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-75162000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-91486000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-726080000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-683616000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-352852000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-752483000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-528839000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>597470000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-70037000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>61406000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-734467000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>238305000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-104743000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>185257000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>863355000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1371433000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1979000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>462000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1256000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1988000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>89864000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2991000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>165030000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11010741000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5533762000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2892396000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9990955000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>14885719000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-30000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-21277000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>496549000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3251275000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1521059000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B24">
+        <v>2478438000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>8373137000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1408417000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-10959789000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-17366089000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-12239719000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-703133000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-3098206000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2187003000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-3142393000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>149433000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>41000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3768000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>36881000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-36121000.0</v>
       </c>
-      <c r="P24">
-[...2 lines deleted...]
-      <c r="Q24">
+      <c r="R24">
+        <v>246051581.0</v>
+      </c>
+      <c r="S24">
         <v>-7109624000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7967077000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-724990000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2535965000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-8043017000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-9703629000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-221173000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>60240000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-448864000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1354861000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>474592000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>514301000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>11327606000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>-7035303000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1165569000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2718931000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4644290000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11024642000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-349650000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-4620171000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>8426479000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>11028902000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-83867000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-150325000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>333098000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>817724000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>47652000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>40049000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3541387000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2159108000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>941258000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>210440000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1221299000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>901755000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>375889000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-130184000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>680548000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>334183000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>32558000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>335160000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>-2093000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-2093000.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>-34970000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-34970000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>254200000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>264699000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>371216000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>367639000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>513074000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="H27"/>
+      <c r="I27">
         <v>402113000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>685227000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>826620000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>654399000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>417441000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>480229000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>702301000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>405305000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>457609000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>487950000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>390856000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>357181000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>170391000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>182928000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7862000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>134933000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27">
         <v>-23331000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>178563000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>597470000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-70037000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>61406000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-734467000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>238305000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-104743000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>185257000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>863355000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1371433000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1853582000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-195821000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>251024000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3458522000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1026855000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>902991000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>165030000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>11010741000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5533762000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5533762000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9990955000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>14885719000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-30000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-135977000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>466549000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3281275000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1797866000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>3521370000.0</v>
+      </c>
+      <c r="C29">
+        <v>-791977000.0</v>
+      </c>
+      <c r="D29">
         <v>-7395580000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3036219000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1700968000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8680301000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11024642000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-429397000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-3342386000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>17294228000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14506532000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11112395000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7780366000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4925350000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-508260000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1129407000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1833769000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3836898000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2169517000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1407627000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>926343000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1821341000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>929759000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>451711000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-63007000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-451033000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-576641000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-393324000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-336939000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>2110251000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>8373137000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-226724000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-10959789000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-14212597000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3839308000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3098206000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-4424152000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7573941000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2692753000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-5308274000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>119880000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-740518000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1564251000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-7109624000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6962534000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1217758000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2892396000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-8300693000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-9883509000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-372106000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-181417000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-765304000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1559756000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-813767000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>182101000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>