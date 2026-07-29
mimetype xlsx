--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2253,51 +2253,53 @@
       <c r="X15">
         <v>73000.0</v>
       </c>
       <c r="Y15">
         <v>72000.0</v>
       </c>
       <c r="Z15">
         <v>60000.0</v>
       </c>
       <c r="AA15">
         <v>57000.0</v>
       </c>
       <c r="AB15">
         <v>100000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>621000.0</v>
+      </c>
       <c r="C16">
         <v>1899000.0</v>
       </c>
       <c r="D16">
         <v>1843000.0</v>
       </c>
       <c r="E16">
         <v>976000.0</v>
       </c>
       <c r="F16">
         <v>654000.0</v>
       </c>
       <c r="G16">
         <v>29435000.0</v>
       </c>
       <c r="H16">
         <v>2139000.0</v>
       </c>
       <c r="I16">
         <v>3286000.0</v>
       </c>
       <c r="J16">
         <v>173000.0</v>
       </c>
       <c r="K16"/>
@@ -4016,51 +4018,51 @@
       </c>
       <c r="AB39">
         <v>2100000.0</v>
       </c>
       <c r="AC39">
         <v>39000000.0</v>
       </c>
       <c r="AD39">
         <v>21800000.0</v>
       </c>
       <c r="AE39">
         <v>47500000.0</v>
       </c>
       <c r="AF39">
         <v>54700000.0</v>
       </c>
       <c r="AG39">
         <v>32800000.0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>31875000.0</v>
+        <v>31254000.0</v>
       </c>
       <c r="C40">
         <v>27491000.0</v>
       </c>
       <c r="D40">
         <v>12102000.0</v>
       </c>
       <c r="E40">
         <v>15117000.0</v>
       </c>
       <c r="F40">
         <v>31195000.0</v>
       </c>
       <c r="G40">
         <v>58414000.0</v>
       </c>
       <c r="H40">
         <v>11188000.0</v>
       </c>
       <c r="I40">
         <v>48347000.0</v>
       </c>
       <c r="J40">
         <v>4530000.0</v>
       </c>
@@ -6336,51 +6338,51 @@
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>32</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
-        <v>37109000.0</v>
+        <v>5264000.0</v>
       </c>
       <c r="C2">
         <v>3238000.0</v>
       </c>
       <c r="D2">
         <v>27763000.0</v>
       </c>
       <c r="E2">
         <v>8584000.0</v>
       </c>
       <c r="F2">
         <v>5366000.0</v>
       </c>
       <c r="G2">
         <v>5233000.0</v>
       </c>
       <c r="H2">
         <v>4694000.0</v>
       </c>
       <c r="I2">
         <v>1793000.0</v>
       </c>
       <c r="J2">
         <v>1893000.0</v>
       </c>
@@ -8196,51 +8198,51 @@
       <c r="F10">
         <v>47989000.0</v>
       </c>
       <c r="G10">
         <v>72307000.0</v>
       </c>
       <c r="H10">
         <v>63619000.0</v>
       </c>
       <c r="I10">
         <v>18139000.0</v>
       </c>
       <c r="J10">
         <v>50093000.0</v>
       </c>
       <c r="K10">
         <v>22954000.0</v>
       </c>
       <c r="L10">
         <v>19275000.0</v>
       </c>
       <c r="M10">
         <v>28445000.0</v>
       </c>
       <c r="N10">
-        <v>282665000.0</v>
+        <v>88728000.0</v>
       </c>
       <c r="O10">
         <v>45006000.0</v>
       </c>
       <c r="P10">
         <v>121407.0</v>
       </c>
       <c r="Q10">
         <v>5280000.0</v>
       </c>
       <c r="R10">
         <v>14993000.0</v>
       </c>
       <c r="S10">
         <v>19522000.0</v>
       </c>
       <c r="T10">
         <v>23430000.0</v>
       </c>
       <c r="U10">
         <v>21863000.0</v>
       </c>
       <c r="V10">
         <v>31853000.0</v>
       </c>
@@ -10127,66 +10129,70 @@
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
     </row>
     <row r="16" spans="1:130">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>621000.0</v>
+      </c>
+      <c r="C16">
+        <v>621000.0</v>
+      </c>
       <c r="D16">
         <v>135000.0</v>
       </c>
       <c r="E16">
         <v>732000.0</v>
       </c>
       <c r="F16">
         <v>722000.0</v>
       </c>
       <c r="G16">
         <v>1899000.0</v>
       </c>
       <c r="H16">
-        <v>1152000.0</v>
+        <v>1773000.0</v>
       </c>
       <c r="I16">
         <v>1817000.0</v>
       </c>
       <c r="J16">
         <v>1848000.0</v>
       </c>
       <c r="K16">
         <v>1843000.0</v>
       </c>
       <c r="L16">
         <v>621000.0</v>
       </c>
       <c r="M16">
         <v>621000.0</v>
       </c>
       <c r="N16">
         <v>257000.0</v>
       </c>
       <c r="O16">
         <v>976000.0</v>
       </c>
       <c r="P16">
         <v>9547.0</v>
       </c>
@@ -11232,51 +11238,51 @@
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
     </row>
     <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
-        <v>217341000.0</v>
+        <v>410877000.0</v>
       </c>
       <c r="C21">
         <v>422315000.0</v>
       </c>
       <c r="D21">
         <v>233535000.0</v>
       </c>
       <c r="E21">
         <v>250133000.0</v>
       </c>
       <c r="F21">
         <v>258391000.0</v>
       </c>
       <c r="G21">
         <v>266648000.0</v>
       </c>
       <c r="H21">
         <v>274905000.0</v>
       </c>
       <c r="I21">
         <v>283162000.0</v>
       </c>
       <c r="J21">
         <v>291420000.0</v>
       </c>
@@ -13164,51 +13170,51 @@
       <c r="F28">
         <v>-43541000.0</v>
       </c>
       <c r="G28">
         <v>-65202000.0</v>
       </c>
       <c r="H28">
         <v>-56262000.0</v>
       </c>
       <c r="I28">
         <v>-10556000.0</v>
       </c>
       <c r="J28">
         <v>-43899000.0</v>
       </c>
       <c r="K28">
         <v>-16789000.0</v>
       </c>
       <c r="L28">
         <v>-12946000.0</v>
       </c>
       <c r="M28">
         <v>-16774000.0</v>
       </c>
       <c r="N28">
-        <v>-193989000.0</v>
+        <v>-52000.0</v>
       </c>
       <c r="O28">
         <v>42740000.0</v>
       </c>
       <c r="P28">
         <v>-42414.0</v>
       </c>
       <c r="Q28">
         <v>139333000.0</v>
       </c>
       <c r="R28">
         <v>180207000.0</v>
       </c>
       <c r="S28">
         <v>304864000.0</v>
       </c>
       <c r="T28">
         <v>307152000.0</v>
       </c>
       <c r="U28">
         <v>300546000.0</v>
       </c>
       <c r="V28">
         <v>334151000.0</v>
       </c>
@@ -15502,51 +15508,51 @@
       <c r="DT35">
         <v>49600000.0</v>
       </c>
       <c r="DU35"/>
       <c r="DV35">
         <v>12000000.0</v>
       </c>
       <c r="DW35">
         <v>12300000.0</v>
       </c>
       <c r="DX35">
         <v>12300000.0</v>
       </c>
       <c r="DY35">
         <v>2400000.0</v>
       </c>
       <c r="DZ35">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="36" spans="1:130">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>307820000.0</v>
+        <v>2709000.0</v>
       </c>
       <c r="C36">
         <v>1788000.0</v>
       </c>
       <c r="D36">
         <v>325175000.0</v>
       </c>
       <c r="E36">
         <v>27069000.0</v>
       </c>
       <c r="F36">
         <v>25921000.0</v>
       </c>
       <c r="G36">
         <v>17507000.0</v>
       </c>
       <c r="H36">
         <v>27650000.0</v>
       </c>
       <c r="I36">
         <v>46427000.0</v>
       </c>
       <c r="J36">
         <v>11225000.0</v>
       </c>
@@ -16794,69 +16800,69 @@
       <c r="DT39">
         <v>60500000.0</v>
       </c>
       <c r="DU39"/>
       <c r="DV39">
         <v>25900000.0</v>
       </c>
       <c r="DW39">
         <v>32800000.0</v>
       </c>
       <c r="DX39">
         <v>33900000.0</v>
       </c>
       <c r="DY39">
         <v>29900000.0</v>
       </c>
       <c r="DZ39">
         <v>35800000.0</v>
       </c>
     </row>
     <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>577000.0</v>
+        <v>31801000.0</v>
       </c>
       <c r="C40">
-        <v>31875000.0</v>
+        <v>31254000.0</v>
       </c>
       <c r="D40">
         <v>463000.0</v>
       </c>
       <c r="E40">
         <v>52955000.0</v>
       </c>
       <c r="F40">
         <v>44322000.0</v>
       </c>
       <c r="G40">
         <v>27491000.0</v>
       </c>
       <c r="H40">
-        <v>15728000.0</v>
+        <v>15107000.0</v>
       </c>
       <c r="I40">
         <v>11696000.0</v>
       </c>
       <c r="J40">
         <v>11936000.0</v>
       </c>
       <c r="K40">
         <v>12102000.0</v>
       </c>
       <c r="L40">
         <v>10930000.0</v>
       </c>
       <c r="M40">
         <v>7118000.0</v>
       </c>
       <c r="N40">
         <v>15044000.0</v>
       </c>
       <c r="O40">
         <v>15117000.0</v>
       </c>
       <c r="P40">
         <v>97711.0</v>
       </c>
@@ -27352,51 +27358,53 @@
       </c>
       <c r="DT2">
         <v>-900000.0</v>
       </c>
       <c r="DU2"/>
       <c r="DV2">
         <v>-700000.0</v>
       </c>
       <c r="DW2">
         <v>6200000.0</v>
       </c>
       <c r="DX2">
         <v>6400000.0</v>
       </c>
       <c r="DY2">
         <v>6200000.0</v>
       </c>
       <c r="DZ2">
         <v>5900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>192</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>8216000.0</v>
+      </c>
       <c r="C3">
         <v>9624000.0</v>
       </c>
       <c r="D3">
         <v>8095000.0</v>
       </c>
       <c r="E3">
         <v>8522000.0</v>
       </c>
       <c r="F3">
         <v>8770000.0</v>
       </c>
       <c r="G3">
         <v>8627000.0</v>
       </c>
       <c r="H3">
         <v>8994000.0</v>
       </c>
       <c r="I3">
         <v>8853000.0</v>
       </c>
       <c r="J3">
         <v>8765000.0</v>
       </c>
       <c r="K3">
@@ -28030,110 +28038,112 @@
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>194</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-22512000.0</v>
+      </c>
       <c r="C5">
         <v>56780000.0</v>
       </c>
       <c r="D5">
         <v>141137000.0</v>
       </c>
       <c r="E5">
         <v>12376000.0</v>
       </c>
       <c r="F5">
         <v>-49313000.0</v>
       </c>
       <c r="G5">
         <v>-38317000.0</v>
       </c>
       <c r="H5">
         <v>-5598000.0</v>
       </c>
       <c r="I5">
         <v>-64122000.0</v>
       </c>
       <c r="J5">
         <v>113588000.0</v>
       </c>
       <c r="K5">
         <v>17228000.0</v>
       </c>
       <c r="L5">
         <v>-12143000.0</v>
       </c>
       <c r="M5">
         <v>3455000.0</v>
       </c>
       <c r="N5">
-        <v>14205000.0</v>
+        <v>55776000.0</v>
       </c>
       <c r="O5">
         <v>56170000.0</v>
       </c>
       <c r="P5">
         <v>12686000.0</v>
       </c>
       <c r="Q5">
         <v>9099000.0</v>
       </c>
       <c r="R5">
         <v>-8355000.0</v>
       </c>
       <c r="S5">
         <v>-2554000.0</v>
       </c>
       <c r="T5">
         <v>11906000.0</v>
       </c>
       <c r="U5">
         <v>11639000.0</v>
       </c>
       <c r="V5">
-        <v>4715000.0</v>
+        <v>11595000.0</v>
       </c>
       <c r="W5">
         <v>9760000.0</v>
       </c>
       <c r="X5">
         <v>-5343000.0</v>
       </c>
       <c r="Y5">
         <v>34332000.0</v>
       </c>
       <c r="Z5">
         <v>-21867000.0</v>
       </c>
       <c r="AA5">
         <v>659000.0</v>
       </c>
       <c r="AB5">
         <v>-10878000.0</v>
       </c>
       <c r="AC5">
         <v>-9016000.0</v>
       </c>
       <c r="AD5">
         <v>13746000.0</v>
       </c>
@@ -28419,111 +28429,111 @@
       <c r="DT5">
         <v>-7700000.0</v>
       </c>
       <c r="DU5"/>
       <c r="DV5">
         <v>-4100000.0</v>
       </c>
       <c r="DW5">
         <v>-4800000.0</v>
       </c>
       <c r="DX5">
         <v>-4800000.0</v>
       </c>
       <c r="DY5">
         <v>-5700000.0</v>
       </c>
       <c r="DZ5">
         <v>-5600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>195</v>
       </c>
       <c r="B6">
-        <v>17368000.0</v>
+        <v>-14296000.0</v>
       </c>
       <c r="C6">
         <v>66404000.0</v>
       </c>
       <c r="D6">
         <v>149232000.0</v>
       </c>
       <c r="E6">
         <v>20898000.0</v>
       </c>
       <c r="F6">
         <v>-40543000.0</v>
       </c>
       <c r="G6">
         <v>-29690000.0</v>
       </c>
       <c r="H6">
         <v>3396000.0</v>
       </c>
       <c r="I6">
         <v>-55269000.0</v>
       </c>
       <c r="J6">
         <v>122353000.0</v>
       </c>
       <c r="K6">
         <v>26149000.0</v>
       </c>
       <c r="L6">
         <v>-3532000.0</v>
       </c>
       <c r="M6">
         <v>12950000.0</v>
       </c>
       <c r="N6">
-        <v>23772000.0</v>
+        <v>65343000.0</v>
       </c>
       <c r="O6">
         <v>67304000.0</v>
       </c>
       <c r="P6">
         <v>26191000.0</v>
       </c>
       <c r="Q6">
         <v>22186000.0</v>
       </c>
       <c r="R6">
         <v>5289000.0</v>
       </c>
       <c r="S6">
         <v>10394000.0</v>
       </c>
       <c r="T6">
         <v>24519000.0</v>
       </c>
       <c r="U6">
         <v>23931000.0</v>
       </c>
       <c r="V6">
-        <v>17808000.0</v>
+        <v>24688000.0</v>
       </c>
       <c r="W6">
         <v>22576000.0</v>
       </c>
       <c r="X6">
         <v>-795000.0</v>
       </c>
       <c r="Y6">
         <v>38554000.0</v>
       </c>
       <c r="Z6">
         <v>-15487000.0</v>
       </c>
       <c r="AA6">
         <v>22695000.0</v>
       </c>
       <c r="AB6">
         <v>-2334000.0</v>
       </c>
       <c r="AC6">
         <v>-2143000.0</v>
       </c>
       <c r="AD6">
         <v>20024000.0</v>
       </c>
@@ -38715,54 +38725,54 @@
       </c>
       <c r="AD22">
         <v>-100200000.0</v>
       </c>
       <c r="AE22">
         <v>-37300000.0</v>
       </c>
       <c r="AF22">
         <v>-64200000.0</v>
       </c>
       <c r="AG22">
         <v>-27100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
         <v>242</v>
       </c>
       <c r="B23">
         <v>-9773000.0</v>
       </c>
       <c r="C23">
         <v>60026000.0</v>
       </c>
       <c r="D23">
-        <v>16952000.0</v>
+        <v>-5496000.0</v>
       </c>
       <c r="E23">
-        <v>-6751000.0</v>
+        <v>-18421000.0</v>
       </c>
       <c r="F23">
         <v>-7068000.0</v>
       </c>
       <c r="G23">
         <v>-789000.0</v>
       </c>
       <c r="H23">
         <v>-4801000.0</v>
       </c>
       <c r="I23">
         <v>-80873000.0</v>
       </c>
       <c r="J23">
         <v>-5557000.0</v>
       </c>
       <c r="K23">
         <v>5416000.0</v>
       </c>
       <c r="L23">
         <v>8849000.0</v>
       </c>
       <c r="M23">
         <v>-37655000.0</v>
       </c>
@@ -45846,81 +45856,81 @@
       <c r="D23">
         <v>-320000.0</v>
       </c>
       <c r="E23">
         <v>6764999.0</v>
       </c>
       <c r="F23">
         <v>-8891000.0</v>
       </c>
       <c r="G23">
         <v>17284000.0</v>
       </c>
       <c r="H23">
         <v>33695000.0</v>
       </c>
       <c r="I23">
         <v>9495000.0</v>
       </c>
       <c r="J23">
         <v>-3076000.0</v>
       </c>
       <c r="K23">
         <v>-217000.0</v>
       </c>
       <c r="L23">
-        <v>3284000.0</v>
+        <v>3387000.0</v>
       </c>
       <c r="M23">
-        <v>9110000.0</v>
+        <v>4129000.0</v>
       </c>
       <c r="N23">
-        <v>9072000.0</v>
+        <v>-4155000.0</v>
       </c>
       <c r="O23">
         <v>-12865000.0</v>
       </c>
       <c r="P23">
         <v>-3087000.0</v>
       </c>
       <c r="Q23">
         <v>-112000.0</v>
       </c>
       <c r="R23">
         <v>-1537000.0</v>
       </c>
       <c r="S23">
         <v>2677999.0</v>
       </c>
       <c r="T23">
         <v>96000.0</v>
       </c>
       <c r="U23">
         <v>-6437000.0</v>
       </c>
       <c r="V23">
-        <v>20988000.0</v>
+        <v>-3405000.0</v>
       </c>
       <c r="W23">
         <v>5730000.0</v>
       </c>
       <c r="X23">
         <v>384000.0</v>
       </c>
       <c r="Y23">
         <v>1129000.0</v>
       </c>
       <c r="Z23">
         <v>-2808000.0</v>
       </c>
       <c r="AA23">
         <v>-1751000.0</v>
       </c>
       <c r="AB23">
         <v>-2800000.0</v>
       </c>
       <c r="AC23">
         <v>741000.0</v>
       </c>
       <c r="AD23">
         <v>-991000.0</v>
       </c>