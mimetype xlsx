--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1224,51 +1224,51 @@
       </c>
       <c r="J12">
         <v>20350000.0</v>
       </c>
       <c r="K12">
         <v>20350000.0</v>
       </c>
       <c r="L12">
         <v>16253000.0</v>
       </c>
       <c r="M12">
         <v>9546000.0</v>
       </c>
       <c r="N12">
         <v>14567000.0</v>
       </c>
       <c r="O12">
         <v>23678000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
-        <v>6215000.0</v>
+        <v>9418000.0</v>
       </c>
       <c r="C13">
         <v>4590000.0</v>
       </c>
       <c r="D13">
         <v>4487000.0</v>
       </c>
       <c r="E13">
         <v>4487000.0</v>
       </c>
       <c r="F13">
         <v>4489000.0</v>
       </c>
       <c r="G13">
         <v>4489000.0</v>
       </c>
       <c r="H13">
         <v>4661000.0</v>
       </c>
       <c r="I13">
         <v>4661000.0</v>
       </c>
       <c r="J13">
         <v>1827000.0</v>
       </c>
@@ -1328,51 +1328,53 @@
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>920000.0</v>
+      </c>
       <c r="C16">
         <v>1248000.0</v>
       </c>
       <c r="D16">
         <v>1504000.0</v>
       </c>
       <c r="E16">
         <v>1504000.0</v>
       </c>
       <c r="F16">
         <v>301000.0</v>
       </c>
       <c r="G16">
         <v>301000.0</v>
       </c>
       <c r="H16">
         <v>316000.0</v>
       </c>
       <c r="I16">
         <v>316000.0</v>
       </c>
       <c r="J16">
         <v>441000.0</v>
       </c>
       <c r="K16">
@@ -1655,51 +1657,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-585000.0</v>
+        <v>2218000.0</v>
       </c>
       <c r="C28">
         <v>-6063000.0</v>
       </c>
       <c r="D28">
         <v>-26180000.0</v>
       </c>
       <c r="E28">
         <v>-26180000.0</v>
       </c>
       <c r="F28">
         <v>-66999000.0</v>
       </c>
       <c r="G28">
         <v>-66999000.0</v>
       </c>
       <c r="H28">
         <v>-87278000.0</v>
       </c>
       <c r="I28">
         <v>-87278000.0</v>
       </c>
       <c r="J28">
         <v>-18767000.0</v>
       </c>
@@ -2093,51 +2095,51 @@
       </c>
       <c r="J39">
         <v>672000.0</v>
       </c>
       <c r="K39">
         <v>120000.0</v>
       </c>
       <c r="L39">
         <v>657000.0</v>
       </c>
       <c r="M39">
         <v>693000.0</v>
       </c>
       <c r="N39">
         <v>1625000.0</v>
       </c>
       <c r="O39">
         <v>1291000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>6024000.0</v>
+        <v>2301000.0</v>
       </c>
       <c r="C40">
         <v>3097000.0</v>
       </c>
       <c r="D40">
         <v>3926000.0</v>
       </c>
       <c r="E40">
         <v>3926000.0</v>
       </c>
       <c r="F40">
         <v>1967000.0</v>
       </c>
       <c r="G40">
         <v>1967000.0</v>
       </c>
       <c r="H40">
         <v>1697000.0</v>
       </c>
       <c r="I40">
         <v>1697000.0</v>
       </c>
       <c r="J40">
         <v>1299000.0</v>
       </c>
@@ -2159,51 +2161,51 @@
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
-        <v>286932000.0</v>
+        <v>283729000.0</v>
       </c>
       <c r="C42">
         <v>279084000.0</v>
       </c>
       <c r="D42">
         <v>277906000.0</v>
       </c>
       <c r="E42">
         <v>277906000.0</v>
       </c>
       <c r="F42">
         <v>277426000.0</v>
       </c>
       <c r="G42">
         <v>277426000.0</v>
       </c>
       <c r="H42">
         <v>278903000.0</v>
       </c>
       <c r="I42">
         <v>278903000.0</v>
       </c>
       <c r="J42">
         <v>201392000.0</v>
       </c>
@@ -2430,98 +2432,98 @@
       </c>
       <c r="B50">
         <v>2803000.0</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50">
         <v>5438000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>1584000.0</v>
+        <v>4387000.0</v>
       </c>
       <c r="C51">
         <v>880000.0</v>
       </c>
       <c r="D51">
         <v>1903000.0</v>
       </c>
       <c r="E51">
         <v>1903000.0</v>
       </c>
       <c r="F51">
         <v>897000.0</v>
       </c>
       <c r="G51">
         <v>897000.0</v>
       </c>
       <c r="H51">
         <v>1059000.0</v>
       </c>
       <c r="I51">
         <v>1059000.0</v>
       </c>
       <c r="J51">
         <v>1583000.0</v>
       </c>
       <c r="K51">
         <v>1583000.0</v>
       </c>
       <c r="L51">
         <v>8917000.0</v>
       </c>
       <c r="M51">
         <v>8687000.0</v>
       </c>
       <c r="N51">
         <v>15352000.0</v>
       </c>
       <c r="O51">
         <v>18013000.0</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>425000.0</v>
+        <v>3228000.0</v>
       </c>
       <c r="C52">
         <v>858000.0</v>
       </c>
       <c r="D52">
         <v>1296000.0</v>
       </c>
       <c r="E52">
         <v>1296000.0</v>
       </c>
       <c r="F52">
         <v>564000.0</v>
       </c>
       <c r="G52">
         <v>564000.0</v>
       </c>
       <c r="H52">
         <v>641000.0</v>
       </c>
       <c r="I52">
         <v>641000.0</v>
       </c>
       <c r="J52">
         <v>660000.0</v>
       </c>
@@ -3135,51 +3137,53 @@
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>20</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1538000.0</v>
+      </c>
       <c r="C7">
         <v>1584000.0</v>
       </c>
       <c r="D7">
         <v>237000.0</v>
       </c>
       <c r="E7">
         <v>375000.0</v>
       </c>
       <c r="F7">
         <v>619000.0</v>
       </c>
       <c r="G7">
         <v>880000.0</v>
       </c>
       <c r="H7">
         <v>981000.0</v>
       </c>
       <c r="I7">
         <v>1290000.0</v>
       </c>
       <c r="J7">
         <v>1599000.0</v>
       </c>
       <c r="K7">
@@ -3188,51 +3192,53 @@
       <c r="L7">
         <v>1903000.0</v>
       </c>
       <c r="M7">
         <v>2101000.0</v>
       </c>
       <c r="N7">
         <v>1157000.0</v>
       </c>
       <c r="O7">
         <v>1281000.0</v>
       </c>
       <c r="P7">
         <v>897000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>21</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>9418000.0</v>
+      </c>
       <c r="C8">
         <v>9418000.0</v>
       </c>
       <c r="D8">
         <v>8652000.0</v>
       </c>
       <c r="E8">
         <v>8025000.0</v>
       </c>
       <c r="F8">
         <v>5461000.0</v>
       </c>
       <c r="G8">
         <v>4590000.0</v>
       </c>
       <c r="H8">
         <v>4589000.0</v>
       </c>
       <c r="I8">
         <v>4508000.0</v>
       </c>
       <c r="J8">
         <v>4494000.0</v>
       </c>
       <c r="K8">
@@ -3422,51 +3428,51 @@
       </c>
       <c r="P12">
         <v>74027000.0</v>
       </c>
       <c r="Q12">
         <v>78832000.0</v>
       </c>
       <c r="R12">
         <v>82632000.0</v>
       </c>
       <c r="S12">
         <v>88337000.0</v>
       </c>
       <c r="T12">
         <v>91227000.0</v>
       </c>
       <c r="U12">
         <v>64236000.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
-        <v>6215000.0</v>
+        <v>9418000.0</v>
       </c>
       <c r="C13">
         <v>9418000.0</v>
       </c>
       <c r="D13">
         <v>8652000.0</v>
       </c>
       <c r="E13">
         <v>8025000.0</v>
       </c>
       <c r="F13">
         <v>5461000.0</v>
       </c>
       <c r="G13">
         <v>4590000.0</v>
       </c>
       <c r="H13">
         <v>4589000.0</v>
       </c>
       <c r="I13">
         <v>4508000.0</v>
       </c>
       <c r="J13">
         <v>4494000.0</v>
       </c>
@@ -3576,52 +3582,56 @@
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>966000.0</v>
+      </c>
+      <c r="C16">
+        <v>920000.0</v>
+      </c>
       <c r="D16">
         <v>1164000.0</v>
       </c>
       <c r="E16">
         <v>1166000.0</v>
       </c>
       <c r="F16">
         <v>1327000.0</v>
       </c>
       <c r="G16">
         <v>1248000.0</v>
       </c>
       <c r="H16">
         <v>1358000.0</v>
       </c>
       <c r="I16">
         <v>1394000.0</v>
       </c>
       <c r="J16">
         <v>1430000.0</v>
       </c>
       <c r="K16">
         <v>1504000.0</v>
       </c>
       <c r="L16">
@@ -3930,51 +3940,53 @@
         <v>74236000.0</v>
       </c>
       <c r="P23">
         <v>80771000.0</v>
       </c>
       <c r="Q23">
         <v>85798000.0</v>
       </c>
       <c r="R23">
         <v>89998000.0</v>
       </c>
       <c r="S23">
         <v>94750000.0</v>
       </c>
       <c r="T23">
         <v>98718000.0</v>
       </c>
       <c r="U23">
         <v>71705000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>7276000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
@@ -4034,51 +4046,51 @@
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
         <v>-2608000.0</v>
       </c>
       <c r="C28">
-        <v>-585000.0</v>
+        <v>2218000.0</v>
       </c>
       <c r="D28">
         <v>-1953000.0</v>
       </c>
       <c r="E28">
         <v>-4764000.0</v>
       </c>
       <c r="F28">
         <v>-5109000.0</v>
       </c>
       <c r="G28">
         <v>-6063000.0</v>
       </c>
       <c r="H28">
         <v>-9672000.0</v>
       </c>
       <c r="I28">
         <v>-13841000.0</v>
       </c>
       <c r="J28">
         <v>-19145000.0</v>
       </c>
       <c r="K28">
         <v>-26180000.0</v>
       </c>
@@ -4095,51 +4107,53 @@
         <v>-66999000.0</v>
       </c>
       <c r="P28">
         <v>-73336000.0</v>
       </c>
       <c r="Q28">
         <v>-78015000.0</v>
       </c>
       <c r="R28">
         <v>-81664000.0</v>
       </c>
       <c r="S28">
         <v>-87278000.0</v>
       </c>
       <c r="T28">
         <v>-90053000.0</v>
       </c>
       <c r="U28">
         <v>-62934000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>42</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>13567000.0</v>
+      </c>
       <c r="C29">
         <v>11211000.0</v>
       </c>
       <c r="D29">
         <v>12755000.0</v>
       </c>
       <c r="E29">
         <v>15110000.0</v>
       </c>
       <c r="F29">
         <v>18456000.0</v>
       </c>
       <c r="G29">
         <v>18849000.0</v>
       </c>
       <c r="H29">
         <v>33893000.0</v>
       </c>
       <c r="I29">
         <v>36687000.0</v>
       </c>
       <c r="J29">
         <v>40615000.0</v>
       </c>
       <c r="K29">
@@ -4238,51 +4252,53 @@
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>45</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>14922000.0</v>
+      </c>
       <c r="C32">
         <v>3768000.0</v>
       </c>
       <c r="D32">
         <v>8293000.0</v>
       </c>
       <c r="E32">
         <v>10350000.0</v>
       </c>
       <c r="F32">
         <v>10747000.0</v>
       </c>
       <c r="G32">
         <v>11069000.0</v>
       </c>
       <c r="H32">
         <v>15957000.0</v>
       </c>
       <c r="I32">
         <v>19669000.0</v>
       </c>
       <c r="J32">
         <v>22694000.0</v>
       </c>
       <c r="K32">
@@ -4356,51 +4372,53 @@
         <v>1726000.0</v>
       </c>
       <c r="P33">
         <v>1876000.0</v>
       </c>
       <c r="Q33">
         <v>2045000.0</v>
       </c>
       <c r="R33">
         <v>2192000.0</v>
       </c>
       <c r="S33">
         <v>2229000.0</v>
       </c>
       <c r="T33">
         <v>2388000.0</v>
       </c>
       <c r="U33">
         <v>2510000.0</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>54000.0</v>
+      </c>
       <c r="C34">
         <v>61000.0</v>
       </c>
       <c r="D34">
         <v>63000.0</v>
       </c>
       <c r="E34">
         <v>51000.0</v>
       </c>
       <c r="F34">
         <v>61000.0</v>
       </c>
       <c r="G34">
         <v>67000.0</v>
       </c>
       <c r="H34">
         <v>874000.0</v>
       </c>
       <c r="I34">
         <v>2889000.0</v>
       </c>
       <c r="J34">
         <v>2793000.0</v>
       </c>
       <c r="K34">
@@ -4663,54 +4681,54 @@
       </c>
       <c r="P39">
         <v>1091000.0</v>
       </c>
       <c r="Q39">
         <v>957000.0</v>
       </c>
       <c r="R39">
         <v>1378000.0</v>
       </c>
       <c r="S39">
         <v>610000.0</v>
       </c>
       <c r="T39">
         <v>762000.0</v>
       </c>
       <c r="U39">
         <v>834000.0</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>3834000.0</v>
+        <v>2868000.0</v>
       </c>
       <c r="C40">
-        <v>6024000.0</v>
+        <v>2301000.0</v>
       </c>
       <c r="D40">
         <v>2489000.0</v>
       </c>
       <c r="E40">
         <v>2785000.0</v>
       </c>
       <c r="F40">
         <v>2707000.0</v>
       </c>
       <c r="G40">
         <v>3097000.0</v>
       </c>
       <c r="H40">
         <v>2371000.0</v>
       </c>
       <c r="I40">
         <v>2560000.0</v>
       </c>
       <c r="J40">
         <v>3139000.0</v>
       </c>
       <c r="K40">
         <v>3926000.0</v>
       </c>
@@ -4753,51 +4771,51 @@
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
-        <v>295608000.0</v>
+        <v>292405000.0</v>
       </c>
       <c r="C42">
         <v>283729000.0</v>
       </c>
       <c r="D42">
         <v>283494000.0</v>
       </c>
       <c r="E42">
         <v>283306000.0</v>
       </c>
       <c r="F42">
         <v>282654000.0</v>
       </c>
       <c r="G42">
         <v>279084000.0</v>
       </c>
       <c r="H42">
         <v>278851000.0</v>
       </c>
       <c r="I42">
         <v>278642000.0</v>
       </c>
       <c r="J42">
         <v>278280000.0</v>
       </c>
@@ -4867,51 +4885,53 @@
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2062000.0</v>
+      </c>
       <c r="C45">
         <v>9440000.0</v>
       </c>
       <c r="D45">
         <v>862000.0</v>
       </c>
       <c r="E45">
         <v>1084000.0</v>
       </c>
       <c r="F45">
         <v>1234000.0</v>
       </c>
       <c r="G45">
         <v>8449000.0</v>
       </c>
       <c r="H45">
         <v>2162000.0</v>
       </c>
       <c r="I45">
         <v>2514000.0</v>
       </c>
       <c r="J45">
         <v>2768000.0</v>
       </c>
       <c r="K45">
@@ -5131,51 +5151,51 @@
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
         <v>8814000.0</v>
       </c>
       <c r="C51">
-        <v>1584000.0</v>
+        <v>4387000.0</v>
       </c>
       <c r="D51">
         <v>237000.0</v>
       </c>
       <c r="E51">
         <v>375000.0</v>
       </c>
       <c r="F51">
         <v>619000.0</v>
       </c>
       <c r="G51">
         <v>880000.0</v>
       </c>
       <c r="H51">
         <v>981000.0</v>
       </c>
       <c r="I51">
         <v>1290000.0</v>
       </c>
       <c r="J51">
         <v>1599000.0</v>
       </c>
       <c r="K51">
         <v>1903000.0</v>
       </c>
@@ -5196,51 +5216,51 @@
       </c>
       <c r="Q51">
         <v>817000.0</v>
       </c>
       <c r="R51">
         <v>968000.0</v>
       </c>
       <c r="S51">
         <v>1059000.0</v>
       </c>
       <c r="T51">
         <v>1174000.0</v>
       </c>
       <c r="U51">
         <v>1302000.0</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
         <v>425000.0</v>
       </c>
       <c r="C52">
-        <v>425000.0</v>
+        <v>3228000.0</v>
       </c>
       <c r="D52">
         <v>149000.0</v>
       </c>
       <c r="E52">
         <v>296000.0</v>
       </c>
       <c r="F52">
         <v>571000.0</v>
       </c>
       <c r="G52">
         <v>858000.0</v>
       </c>
       <c r="H52">
         <v>936000.0</v>
       </c>
       <c r="I52">
         <v>1167000.0</v>
       </c>
       <c r="J52">
         <v>1245000.0</v>
       </c>
       <c r="K52">
         <v>1296000.0</v>
       </c>
@@ -5870,92 +5890,92 @@
       </c>
       <c r="K3">
         <v>696000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-16891000.0</v>
+        <v>-19674000.0</v>
       </c>
       <c r="C5">
         <v>-28771000.0</v>
       </c>
       <c r="D5">
-        <v>-23612000.0</v>
+        <v>-22125000.0</v>
       </c>
       <c r="E5">
         <v>-19102000.0</v>
       </c>
       <c r="F5">
         <v>-12655000.0</v>
       </c>
       <c r="G5">
         <v>-12018000.0</v>
       </c>
       <c r="H5">
         <v>-14045000.0</v>
       </c>
       <c r="I5">
         <v>-19256000.0</v>
       </c>
       <c r="J5">
         <v>-22117000.0</v>
       </c>
       <c r="K5">
         <v>-30490000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-16558000.0</v>
+        <v>-19341000.0</v>
       </c>
       <c r="C6">
         <v>-24930000.0</v>
       </c>
       <c r="D6">
-        <v>-21765000.0</v>
+        <v>-20278000.0</v>
       </c>
       <c r="E6">
         <v>-18900000.0</v>
       </c>
       <c r="F6">
         <v>-12389000.0</v>
       </c>
       <c r="G6">
         <v>-11733000.0</v>
       </c>
       <c r="H6">
         <v>-13724000.0</v>
       </c>
       <c r="I6">
         <v>-18793000.0</v>
       </c>
       <c r="J6">
         <v>-21475000.0</v>
       </c>
       <c r="K6">
         <v>-29794000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
@@ -6827,51 +6847,53 @@
         <v>1506000.0</v>
       </c>
       <c r="P2">
         <v>665000.0</v>
       </c>
       <c r="Q2">
         <v>824000.0</v>
       </c>
       <c r="R2">
         <v>611000.0</v>
       </c>
       <c r="S2">
         <v>913000.0</v>
       </c>
       <c r="T2">
         <v>832000.0</v>
       </c>
       <c r="U2">
         <v>709000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>89</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>5006000.0</v>
+      </c>
       <c r="C3">
         <v>72000.0</v>
       </c>
       <c r="D3">
         <v>83000.0</v>
       </c>
       <c r="E3">
         <v>88000.0</v>
       </c>
       <c r="F3">
         <v>90000.0</v>
       </c>
       <c r="G3">
         <v>966000.0</v>
       </c>
       <c r="H3">
         <v>966000.0</v>
       </c>
       <c r="I3">
         <v>953000.0</v>
       </c>
       <c r="J3">
         <v>956000.0</v>
       </c>
       <c r="K3">
@@ -6915,172 +6937,174 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>91</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-9853000.0</v>
+      </c>
       <c r="C5">
-        <v>-5118000.0</v>
+        <v>-5421000.0</v>
       </c>
       <c r="D5">
         <v>-3134000.0</v>
       </c>
       <c r="E5">
         <v>-3780000.0</v>
       </c>
       <c r="F5">
         <v>-4792000.0</v>
       </c>
       <c r="G5">
         <v>-5434000.0</v>
       </c>
       <c r="H5">
-        <v>-3174000.0</v>
+        <v>-6232000.0</v>
       </c>
       <c r="I5">
-        <v>-4443000.0</v>
+        <v>-4261000.0</v>
       </c>
       <c r="J5">
-        <v>-6502000.0</v>
+        <v>-6237000.0</v>
       </c>
       <c r="K5">
-        <v>-6137000.0</v>
+        <v>-5713000.0</v>
       </c>
       <c r="L5">
-        <v>-7942000.0</v>
+        <v>-7531000.0</v>
       </c>
       <c r="M5">
-        <v>-5158000.0</v>
+        <v>-4592000.0</v>
       </c>
       <c r="N5">
-        <v>-4375000.0</v>
+        <v>-4289000.0</v>
       </c>
       <c r="O5">
-        <v>-5005000.0</v>
+        <v>-4933000.0</v>
       </c>
       <c r="P5">
-        <v>-5433000.0</v>
+        <v>-5434000.0</v>
       </c>
       <c r="Q5">
-        <v>-4376000.0</v>
+        <v>-4415000.0</v>
       </c>
       <c r="R5">
-        <v>-4288000.0</v>
+        <v>-4303000.0</v>
       </c>
       <c r="S5">
         <v>-3818000.0</v>
       </c>
       <c r="T5">
-        <v>-2662000.0</v>
+        <v>-2684000.0</v>
       </c>
       <c r="U5">
-        <v>-3141000.0</v>
+        <v>-3127000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-10339000.0</v>
+        <v>-4847000.0</v>
       </c>
       <c r="C6">
-        <v>-5046000.0</v>
+        <v>-5349000.0</v>
       </c>
       <c r="D6">
         <v>-3051000.0</v>
       </c>
       <c r="E6">
         <v>-3692000.0</v>
       </c>
       <c r="F6">
         <v>-4702000.0</v>
       </c>
       <c r="G6">
         <v>-4468000.0</v>
       </c>
       <c r="H6">
-        <v>-2208000.0</v>
+        <v>-5266000.0</v>
       </c>
       <c r="I6">
-        <v>-3490000.0</v>
+        <v>-3308000.0</v>
       </c>
       <c r="J6">
-        <v>-5546000.0</v>
+        <v>-5281000.0</v>
       </c>
       <c r="K6">
-        <v>-5188000.0</v>
+        <v>-4764000.0</v>
       </c>
       <c r="L6">
-        <v>-7111000.0</v>
+        <v>-6700000.0</v>
       </c>
       <c r="M6">
-        <v>-5127000.0</v>
+        <v>-4561000.0</v>
       </c>
       <c r="N6">
-        <v>-4339000.0</v>
+        <v>-4253000.0</v>
       </c>
       <c r="O6">
-        <v>-4964000.0</v>
+        <v>-4892000.0</v>
       </c>
       <c r="P6">
-        <v>-5382000.0</v>
+        <v>-5383000.0</v>
       </c>
       <c r="Q6">
-        <v>-4319000.0</v>
+        <v>-4358000.0</v>
       </c>
       <c r="R6">
-        <v>-4235000.0</v>
+        <v>-4250000.0</v>
       </c>
       <c r="S6">
         <v>-3762000.0</v>
       </c>
       <c r="T6">
-        <v>-2593000.0</v>
+        <v>-2615000.0</v>
       </c>
       <c r="U6">
-        <v>-3070000.0</v>
+        <v>-3056000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -7292,51 +7316,51 @@
       </c>
       <c r="Q11">
         <v>26000.0</v>
       </c>
       <c r="R11">
         <v>38000.0</v>
       </c>
       <c r="S11">
         <v>54000.0</v>
       </c>
       <c r="T11">
         <v>-14000.0</v>
       </c>
       <c r="U11">
         <v>9000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>98</v>
       </c>
       <c r="B12">
         <v>448000.0</v>
       </c>
       <c r="C12">
-        <v>303000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="D12">
         <v>29000.0</v>
       </c>
       <c r="E12">
         <v>39000.0</v>
       </c>
       <c r="F12">
         <v>31000.0</v>
       </c>
       <c r="G12">
         <v>31000.0</v>
       </c>
       <c r="H12">
         <v>26000.0</v>
       </c>
       <c r="I12">
         <v>38000.0</v>
       </c>
       <c r="J12">
         <v>33000.0</v>
       </c>
       <c r="K12">
         <v>4000.0</v>
       </c>
@@ -7515,51 +7539,53 @@
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
         <v>103</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-10793000.0</v>
+      </c>
       <c r="C17">
         <v>-5348000.0</v>
       </c>
       <c r="D17">
         <v>-3170000.0</v>
       </c>
       <c r="E17">
         <v>-6562000.0</v>
       </c>
       <c r="F17">
         <v>-4834000.0</v>
       </c>
       <c r="G17">
         <v>-15278000.0</v>
       </c>
       <c r="H17">
         <v>-3084000.0</v>
       </c>
       <c r="I17">
         <v>-4304000.0</v>
       </c>
       <c r="J17">
         <v>-6276000.0</v>
       </c>
       <c r="K17">
@@ -7568,51 +7594,53 @@
       <c r="L17">
         <v>-5639000.0</v>
       </c>
       <c r="M17">
         <v>-7531000.0</v>
       </c>
       <c r="N17">
         <v>-4642000.0</v>
       </c>
       <c r="O17">
         <v>-4321000.0</v>
       </c>
       <c r="P17">
         <v>-5313000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>104</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-960000.0</v>
+      </c>
       <c r="C18">
         <v>-463000.0</v>
       </c>
       <c r="D18">
         <v>-25000.0</v>
       </c>
       <c r="E18">
         <v>26000.0</v>
       </c>
       <c r="F18">
         <v>25000.0</v>
       </c>
       <c r="G18">
         <v>21000.0</v>
       </c>
       <c r="H18">
         <v>81000.0</v>
       </c>
       <c r="I18">
         <v>158000.0</v>
       </c>
       <c r="J18">
         <v>255000.0</v>
       </c>
       <c r="K18">
@@ -7851,51 +7879,53 @@
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>111</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>5006000.0</v>
+      </c>
       <c r="C25">
         <v>72000.0</v>
       </c>
       <c r="D25">
         <v>83000.0</v>
       </c>
       <c r="E25">
         <v>88000.0</v>
       </c>
       <c r="F25">
         <v>90000.0</v>
       </c>
       <c r="G25">
         <v>966000.0</v>
       </c>
       <c r="H25">
         <v>966000.0</v>
       </c>
       <c r="I25">
         <v>953000.0</v>
       </c>
       <c r="J25">
         <v>956000.0</v>
       </c>
       <c r="K25">
@@ -8099,51 +8129,53 @@
         <v>1852000.0</v>
       </c>
       <c r="P28">
         <v>2001000.0</v>
       </c>
       <c r="Q28">
         <v>1819000.0</v>
       </c>
       <c r="R28">
         <v>1462000.0</v>
       </c>
       <c r="S28">
         <v>1576000.0</v>
       </c>
       <c r="T28">
         <v>1343000.0</v>
       </c>
       <c r="U28">
         <v>1445000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>115</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6000.0</v>
+      </c>
       <c r="C29">
         <v>-73000.0</v>
       </c>
       <c r="D29">
         <v>7000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>11000.0</v>
       </c>
       <c r="G29">
         <v>3000.0</v>
       </c>
       <c r="H29">
         <v>29000.0</v>
       </c>
       <c r="I29">
         <v>5000.0</v>
       </c>
       <c r="J29">
         <v>6000.0</v>
       </c>
       <c r="K29">
@@ -9030,51 +9062,51 @@
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
         <v>-1374000.0</v>
       </c>
       <c r="C25">
         <v>7076000.0</v>
       </c>
       <c r="D25">
         <v>-326000.0</v>
       </c>
       <c r="E25">
         <v>79000.0</v>
       </c>
       <c r="F25">
-        <v>1718000.0</v>
+        <v>833000.0</v>
       </c>
       <c r="G25">
         <v>-392000.0</v>
       </c>
       <c r="H25">
         <v>2637000.0</v>
       </c>
       <c r="I25">
         <v>2299000.0</v>
       </c>
       <c r="J25">
         <v>7423000.0</v>
       </c>
       <c r="K25">
         <v>4526000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
@@ -9866,51 +9898,53 @@
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
         <v>131</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>5006000.0</v>
+      </c>
       <c r="C14">
         <v>268000.0</v>
       </c>
       <c r="D14">
         <v>83000.0</v>
       </c>
       <c r="E14">
         <v>88000.0</v>
       </c>
       <c r="F14">
         <v>90000.0</v>
       </c>
       <c r="G14">
         <v>966000.0</v>
       </c>
       <c r="H14">
         <v>966000.0</v>
       </c>
       <c r="I14">
         <v>953000.0</v>
       </c>
       <c r="J14">
         <v>956000.0</v>
       </c>
       <c r="K14">
@@ -10160,51 +10194,53 @@
       <c r="L19">
         <v>-79000.0</v>
       </c>
       <c r="M19">
         <v>-18070000.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
         <v>137</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>2980000.0</v>
+      </c>
       <c r="C20">
         <v>778000.0</v>
       </c>
       <c r="D20">
         <v>646000.0</v>
       </c>
       <c r="E20">
         <v>3308000.0</v>
       </c>
       <c r="F20">
         <v>4471000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
@@ -10294,51 +10330,51 @@
       </c>
       <c r="P22">
         <v>-5460000.0</v>
       </c>
       <c r="Q22">
         <v>-4446000.0</v>
       </c>
       <c r="R22">
         <v>-4350000.0</v>
       </c>
       <c r="S22">
         <v>-3858000.0</v>
       </c>
       <c r="T22">
         <v>-2675000.0</v>
       </c>
       <c r="U22">
         <v>-3141000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
-        <v>6422000.0</v>
+        <v>1820000.0</v>
       </c>
       <c r="C23">
         <v>1563000.0</v>
       </c>
       <c r="D23">
         <v>646000.0</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>4471000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>-5707000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23">
         <v>-79000.0</v>
       </c>
       <c r="L23">
         <v>-18070000.0</v>
       </c>
       <c r="M23">
         <v>-18070000.0</v>
@@ -10376,51 +10412,51 @@
       <c r="G24">
         <v>81000.0</v>
       </c>
       <c r="H24">
         <v>18068000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>5708000.0</v>
+        <v>525000.0</v>
       </c>
       <c r="C25">
         <v>10469000.0</v>
       </c>
       <c r="D25">
         <v>-33000.0</v>
       </c>
       <c r="E25">
         <v>2112000.0</v>
       </c>
       <c r="F25">
         <v>-7000.0</v>
       </c>
       <c r="G25">
         <v>9549000.0</v>
       </c>
       <c r="H25">
         <v>-1992000.0</v>
       </c>
       <c r="I25">
         <v>-484000.0</v>
       </c>
       <c r="J25">
         <v>3000.0</v>
       </c>
@@ -10430,51 +10466,51 @@
       <c r="L25">
         <v>37000.0</v>
       </c>
       <c r="M25">
         <v>-26000.0</v>
       </c>
       <c r="N25">
         <v>11000.0</v>
       </c>
       <c r="O25">
         <v>-103000.0</v>
       </c>
       <c r="P25">
         <v>18000.0</v>
       </c>
       <c r="Q25">
         <v>164000.0</v>
       </c>
       <c r="R25">
         <v>153000.0</v>
       </c>
       <c r="S25">
         <v>234000.0</v>
       </c>
       <c r="T25">
-        <v>970000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="U25">
         <v>200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>6000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -10487,51 +10523,53 @@
       </c>
       <c r="M26">
         <v>-215000.0</v>
       </c>
       <c r="N26">
         <v>-771000.0</v>
       </c>
       <c r="O26">
         <v>-2317000.0</v>
       </c>
       <c r="P26">
         <v>-183000.0</v>
       </c>
       <c r="Q26">
         <v>-183000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>143</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>177000.0</v>
+      </c>
       <c r="C27">
         <v>622000.0</v>
       </c>
       <c r="D27">
         <v>174000.0</v>
       </c>
       <c r="E27">
         <v>182000.0</v>
       </c>
       <c r="F27">
         <v>220000.0</v>
       </c>
       <c r="G27">
         <v>234000.0</v>
       </c>
       <c r="H27">
         <v>290000.0</v>
       </c>
       <c r="I27">
         <v>376000.0</v>
       </c>
       <c r="J27">
         <v>381000.0</v>
       </c>
       <c r="K27">