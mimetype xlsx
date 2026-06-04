--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2162,3516 +2165,3645 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>4292000.0</v>
+      </c>
+      <c r="C2">
         <v>6122000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12215000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7792000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7415000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7242000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7282000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9973000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11938000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23209000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10400000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8044000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7709000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24370000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7947000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12941000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15136000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24609000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3074000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9958000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5913000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>15038000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>345000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>612000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>929000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>771000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2643000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2886000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2303000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4381000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4151000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2004000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3274000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-71750000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-166355000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>196190000.0</v>
+      </c>
+      <c r="C7">
         <v>194097000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>191562000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>190516000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>196692000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>198148000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>207638000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>214938000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>222984000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>227832000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>235119000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>249032000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>249550000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>251410000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>3878000.0</v>
+      </c>
+      <c r="C8">
         <v>3883000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>3890000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3891000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3888000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3827000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3826000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3833000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3821000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>3789000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3788000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3782000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3761000.0</v>
       </c>
       <c r="O8">
         <v>3761000.0</v>
       </c>
       <c r="P8">
+        <v>3761000.0</v>
+      </c>
+      <c r="Q8">
         <v>3763000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>3744000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>3743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3742000.0</v>
       </c>
       <c r="T8">
         <v>3742000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>3742000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>2108184000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2084324000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2050537000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2015665000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1958174000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1898357000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1790169000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1669480000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>194797000.0</v>
+      </c>
+      <c r="C10">
         <v>248642000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>203903000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>188929000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>134336000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>154571000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>102615000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>86969000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49451000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>78824000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>42605000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>79605000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>68294000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>108621000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>90336000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>96686000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>113990000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>148029000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>212123000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>276187000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>39494000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>18829000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-3481000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>194797000.0</v>
+      </c>
+      <c r="C12">
         <v>248642000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>203903000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>188929000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>134336000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>154571000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>102615000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>86969000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49451000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>78824000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>42605000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>79605000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68294000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>108621000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>90336000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>96686000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>113990000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>148029000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>212123000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>276187000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>39494000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18829000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>3481000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>3878000.0</v>
+      </c>
+      <c r="C13">
         <v>3883000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3890000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3891000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3888000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3827000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3826000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3833000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3821000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3789000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3788000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3782000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3761000.0</v>
       </c>
       <c r="O13">
         <v>3761000.0</v>
       </c>
       <c r="P13">
+        <v>3761000.0</v>
+      </c>
+      <c r="Q13">
         <v>3763000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3744000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3742000.0</v>
       </c>
       <c r="T13">
         <v>3742000.0</v>
       </c>
       <c r="U13">
+        <v>3742000.0</v>
+      </c>
+      <c r="V13">
         <v>1010509000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1009509000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>395084000.0</v>
+      </c>
+      <c r="C14">
         <v>391136000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>388895000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>385015000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>390666000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>382735000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>378713000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>379427000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>376331000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>378725000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>372476000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>363161000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>360902000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>375964000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>357520000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>353729000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>350849000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>327523000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>343394000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>313536000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>373648648.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>306943231.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373648648.0</v>
       </c>
       <c r="X14">
         <v>373648648.0</v>
       </c>
       <c r="Y14">
         <v>373648648.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>373648648.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3761000.0</v>
       </c>
       <c r="O15">
         <v>3761000.0</v>
       </c>
       <c r="P15">
+        <v>3761000.0</v>
+      </c>
+      <c r="Q15">
         <v>3763000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3744000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3742000.0</v>
       </c>
       <c r="T15">
         <v>3742000.0</v>
       </c>
       <c r="U15">
+        <v>3742000.0</v>
+      </c>
+      <c r="V15">
         <v>1010509000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>174648000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>115492000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-2145000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1323000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>76055000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1323000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1619000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3837000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3738000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>37569000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>38701000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>55408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54281000.0</v>
       </c>
       <c r="Q18">
         <v>54281000.0</v>
       </c>
       <c r="R18">
         <v>54281000.0</v>
       </c>
       <c r="S18">
+        <v>54281000.0</v>
+      </c>
+      <c r="T18">
         <v>81226000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>81219000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
-        <v>1293346000.0</v>
+        <v>1296999000.0</v>
       </c>
       <c r="C20">
         <v>1293346000.0</v>
       </c>
       <c r="D20">
         <v>1293346000.0</v>
       </c>
       <c r="E20">
         <v>1293346000.0</v>
       </c>
       <c r="F20">
         <v>1293346000.0</v>
       </c>
       <c r="G20">
         <v>1293346000.0</v>
       </c>
       <c r="H20">
         <v>1293346000.0</v>
       </c>
       <c r="I20">
         <v>1293346000.0</v>
       </c>
       <c r="J20">
         <v>1293346000.0</v>
       </c>
       <c r="K20">
+        <v>1293346000.0</v>
+      </c>
+      <c r="L20">
         <v>1293426000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1293502000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1293613000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1272939000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1249793000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1243721000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1229303000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1204544000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1160011000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1138734000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1099675000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1098659000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>175141000.0</v>
+      </c>
+      <c r="C21">
         <v>177665000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>180753000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>183966000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>187333000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>190799000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>195352000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>200058000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>208529000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>221072000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>233615000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>243788000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>253964000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>263294000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>272473000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>282088000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>291180000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>300355000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>307982000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>316534000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>323302000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>332796000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>47761000.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>2145882000.0</v>
+      </c>
+      <c r="C23">
         <v>2203933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2148969000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2146804000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2104672000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2118298000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2107941000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2119351000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2106316000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2109969000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2175066000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2170917000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2158562000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2173871000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1979662000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1968677000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1958386000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1927109000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1914756000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1914427000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1606283000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1569731000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>136558000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>262459000.0</v>
+      </c>
+      <c r="C24">
         <v>265927000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>269392000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>272856000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>276322000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>279790000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>279055000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>279459000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>279870000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>280285000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>248371000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>248718000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>224761000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>225079000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>212042000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>203364000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>177380000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>157416000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>157447000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>157067000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>387298000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>362534000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>224761000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>225079000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>212042000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>203364000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>177380000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>157416000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>157447000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>157067000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>1393000.0</v>
+      </c>
+      <c r="C28">
         <v>-54545000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>269739000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>285318000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>338678000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>330617000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>384078000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>410353000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>456328000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>432218000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>443480000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>418145000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>406017000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>370213000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>121706000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>106678000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>63390000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10710000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-54676000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-119120000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>347804000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>347443000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>3481000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>1739875000.0</v>
+      </c>
+      <c r="C29">
         <v>1801442000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1762133000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1746777000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1733421000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1733325000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1716148000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1709486000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1708867000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1709215000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1703419000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1743594000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1729890000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1746147000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1743545000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1734665000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1719898000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1702444000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1702316000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1701699000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1341307000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1360370000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>122916000.0</v>
+      </c>
+      <c r="C30">
         <v>95710000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>121073000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>129484000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>140370000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>132025000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>158161000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>167220000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>175937000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>125640000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>149716000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>121796000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>118382000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>101508000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>113284000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>99740000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>94991000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>95346000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>70059000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>60069000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>47768000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>46124000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-42414000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-42448000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17510000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>9237000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>5492000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>22035000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>40129000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>76876000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>89364000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-468968000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-395920000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>116179000.0</v>
+      </c>
+      <c r="C32">
         <v>164238000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>131817000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>116564000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>97248000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>83624000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>69506000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>50089000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36653000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22858000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>23376000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>57027000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>31368000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>57224000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>140315000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>132746000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>137700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>149768000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>223121000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>251502000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12821000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>359000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>1789971000.0</v>
+      </c>
+      <c r="C33">
         <v>1787733000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1788592000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1787955000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1800039000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1805788000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1820921000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1841603000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1862199000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1884238000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1910816000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1933036000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1946053000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1940648000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1727075000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1724391000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1695089000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1660589000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1586430000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1550367000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1496705000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1493451000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-3481000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>1046000.0</v>
+      </c>
+      <c r="C34">
         <v>68000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>105000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>182000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>254000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>309000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>381000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>571000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>760000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>952000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>855000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>2559000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>209962000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>215369000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>68437000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>68191000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>58610000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>53632000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>26009000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>18951000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>15243000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>17214000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>428734000.0</v>
+      </c>
+      <c r="C35">
         <v>430956000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>427668000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>430598000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>440188000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>443127000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>453334000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>461665000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>469855000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>478166000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>479144000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>495187000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>472292000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>479149000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>335887000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>325836000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>290271000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>265329000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>264682000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>257237000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>555517000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>460974000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>4837000.0</v>
+      </c>
+      <c r="C36">
         <v>5419000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6115000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6878000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7574000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7724000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>7414000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8460000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12051000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10895000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13023000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>11221000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8772000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10795000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11416000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7888000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3679000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3448000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3388000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3300000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2926000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2647000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-3481000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>5610000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>6369000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11416000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7888000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3679000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3448000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3388000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3300000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2926000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>38198000.0</v>
+      </c>
+      <c r="C39">
         <v>71848000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>35401000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>40436000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>29927000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>25914000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>26244000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23559000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>18729000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>21267000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>71929000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>36480000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>25833000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>23094000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>48967000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>47860000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>54316000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>23145000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>46144000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>27804000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>22316000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11327000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>188071000.0</v>
+      </c>
+      <c r="C40">
         <v>200296000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>156280000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>176533000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>152669000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>164945000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>161273000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>165574000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>142872000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>130264000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>184275000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>129364000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>131785000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>110460000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>104325000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>98599000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>110461000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>90820000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>102131000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>102600000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>90844000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>56699000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>40883000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>41484000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>123845000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>122472000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>112891000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>107913000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>107235000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>100170000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>96469000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>2267921000.0</v>
+      </c>
+      <c r="C42">
         <v>2325758000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2309145000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2291056000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2270179000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2259818000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2243673000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2228771000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2204233000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2183684000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2162766000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2141247000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2108184000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2084324000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2050537000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2015665000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1958174000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1898357000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1790169000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1669480000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2057000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1452000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>453195000.0</v>
+      </c>
+      <c r="C45">
         <v>443377000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>419101000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>407215000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>409323000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>406283000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>410421000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>417753000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>424466000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>427609000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>370752000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>384525000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>389704000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>393620000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>232820000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>91799000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>70802000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>312994000.0</v>
+      </c>
+      <c r="C46">
         <v>311303000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>308378000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>303765000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>311786000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>313919000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>324809000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>336155000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>348273000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>358925000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>370752000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>384525000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>389704000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>393620000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>193393000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>190694000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>170927000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>152242000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>115049000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>91799000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>70802000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>59349000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>384525000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>193511000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>194189000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>193393000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>190694000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>170927000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>152242000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>115049000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>91799000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>70802000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-794383000.0</v>
+      </c>
+      <c r="C48">
         <v>-808626000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-820294000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-821371000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-817580000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-818289000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-811177000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-805220000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-781943000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-760846000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-715887000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-654304000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-608826000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-572636000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-525980000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-488127000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-419400000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-357072000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-249042000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-128590000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-58557000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-13125000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-608826000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-572636000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-525980000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-488127000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-419400000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-357072000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-249042000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-128590000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>14500000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>7250000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>2925000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2595000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>2345000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>1323000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>196190000.0</v>
+      </c>
+      <c r="C51">
         <v>194097000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>473642000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>474247000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>473014000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>485188000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>486693000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>497322000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>505779000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>511042000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>486085000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>497750000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>474311000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>478834000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>214187000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>204864000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>177380000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>158739000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>157447000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>157067000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>387298000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>366272000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>47369000.0</v>
+      </c>
+      <c r="C52">
         <v>45544000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>60065000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>57960000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47301000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>56699000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>48959000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>52112000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>52654000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>49400000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>46199000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>43446000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>41647000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>41169000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2145000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323000.0</v>
       </c>
       <c r="R52">
         <v>1323000.0</v>
       </c>
       <c r="S52">
         <v>1323000.0</v>
       </c>
       <c r="T52">
+        <v>1323000.0</v>
+      </c>
+      <c r="U52">
         <v>1619000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3837000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3738000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>6962000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>2145882000.0</v>
+      </c>
+      <c r="C55">
         <v>2203933000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2148969000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2146804000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2104672000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2118298000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2107941000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2119351000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2106316000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2109969000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2175066000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2170917000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2158562000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2173871000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1979662000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1968677000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1958386000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1927109000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1914756000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1914427000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1606283000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1569731000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>355911000.0</v>
+      </c>
+      <c r="C56">
         <v>416200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>360377000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>358849000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>304633000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>312510000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>287020000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>277748000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>244117000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>225731000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>264250000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>237881000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>212509000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>233223000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>252587000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>244286000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>263297000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>266520000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>328326000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>364060000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>109578000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>76280000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>3481000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>239732000.0</v>
+      </c>
+      <c r="C57">
         <v>251962000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>228560000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>242285000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>207385000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>228886000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>217514000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>227659000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>207464000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>202873000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>240874000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>180854000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>181141000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>175999000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>112272000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>111540000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>125597000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>116752000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>105205000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>112558000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>96757000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>75921000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>668466000.0</v>
+      </c>
+      <c r="C58">
         <v>682918000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>656228000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>672883000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>647573000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>672013000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>670848000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>689324000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>677319000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>681039000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>720018000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>676041000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>653433000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>655148000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>448159000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>437376000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>415868000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>382081000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>369887000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>369795000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>652274000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>536895000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1477416000.0</v>
+      </c>
+      <c r="C60">
         <v>1521015000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1492741000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1473921000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1457099000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1446285000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1437093000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1430027000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1428997000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1428930000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1455048000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1494876000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1505129000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1518723000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1531503000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1531301000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1542518000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1545028000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1544869000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1544632000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>954009000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1032836000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>136558000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5696,2687 +5828,2760 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>1017939000.0</v>
       </c>
       <c r="C2">
         <v>848571000.0</v>
       </c>
       <c r="D2">
         <v>753569000.0</v>
       </c>
       <c r="E2">
         <v>622525000.0</v>
       </c>
       <c r="F2">
         <v>466003000.0</v>
       </c>
       <c r="G2">
         <v>242897000.0</v>
       </c>
       <c r="H2">
         <v>150122000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>54753000.0</v>
       </c>
       <c r="C3">
         <v>70950000.0</v>
       </c>
       <c r="D3">
         <v>80437000.0</v>
       </c>
       <c r="E3">
         <v>69198000.0</v>
       </c>
       <c r="F3">
         <v>54136000.0</v>
       </c>
       <c r="G3">
         <v>31045000.0</v>
       </c>
       <c r="H3">
         <v>6095000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>24025000.0</v>
       </c>
       <c r="C5">
         <v>-31078000.0</v>
       </c>
       <c r="D5">
         <v>-185363000.0</v>
       </c>
       <c r="E5">
         <v>-212802000.0</v>
       </c>
       <c r="F5">
         <v>-294194000.0</v>
       </c>
       <c r="G5">
         <v>-22279000.0</v>
       </c>
       <c r="H5">
         <v>15241000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>78778000.0</v>
       </c>
       <c r="C6">
         <v>39872000.0</v>
       </c>
       <c r="D6">
         <v>-104926000.0</v>
       </c>
       <c r="E6">
         <v>-143604000.0</v>
       </c>
       <c r="F6">
         <v>-240058000.0</v>
       </c>
       <c r="G6">
         <v>8766000.0</v>
       </c>
       <c r="H6">
         <v>21336000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>406346000.0</v>
       </c>
       <c r="C9">
         <v>402399000.0</v>
       </c>
       <c r="D9">
         <v>302096000.0</v>
       </c>
       <c r="E9">
         <v>237017000.0</v>
       </c>
       <c r="F9">
         <v>201508000.0</v>
       </c>
       <c r="G9">
         <v>134320000.0</v>
       </c>
       <c r="H9">
         <v>62396000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>12363000.0</v>
       </c>
       <c r="C10">
         <v>-57613000.0</v>
       </c>
       <c r="D10">
         <v>-206583000.0</v>
       </c>
       <c r="E10">
         <v>-232730000.0</v>
       </c>
       <c r="F10">
         <v>-333105000.0</v>
       </c>
       <c r="G10">
         <v>-44411000.0</v>
       </c>
       <c r="H10">
         <v>7875000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>2700000.0</v>
       </c>
       <c r="C11">
         <v>-170000.0</v>
       </c>
       <c r="D11">
         <v>-20321000.0</v>
       </c>
       <c r="E11">
         <v>-17166000.0</v>
       </c>
       <c r="F11">
         <v>-25908000.0</v>
       </c>
       <c r="G11">
         <v>-6341000.0</v>
       </c>
       <c r="H11">
         <v>2206000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>11662000.0</v>
       </c>
       <c r="C12">
         <v>26535000.0</v>
       </c>
       <c r="D12">
         <v>21220000.0</v>
       </c>
       <c r="E12">
         <v>19928000.0</v>
       </c>
       <c r="F12">
         <v>38911000.0</v>
       </c>
       <c r="G12">
         <v>22132000.0</v>
       </c>
       <c r="H12">
         <v>5409000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>9663000.0</v>
       </c>
       <c r="C15">
         <v>-57443000.0</v>
       </c>
       <c r="D15">
         <v>-186262000.0</v>
       </c>
       <c r="E15">
         <v>-215564000.0</v>
       </c>
       <c r="F15">
         <v>-307197000.0</v>
       </c>
       <c r="G15">
         <v>-38070000.0</v>
       </c>
       <c r="H15">
         <v>5669000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-215564000.0</v>
       </c>
       <c r="F16">
         <v>-343947000.0</v>
       </c>
       <c r="G16">
         <v>-286369000.0</v>
       </c>
       <c r="H16">
         <v>-58904000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
         <v>9663000.0</v>
       </c>
       <c r="C17">
         <v>-57443000.0</v>
       </c>
       <c r="D17">
         <v>-187959000.0</v>
       </c>
       <c r="E17">
         <v>-215564000.0</v>
       </c>
       <c r="F17">
         <v>-307197000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17">
         <v>5669000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
         <v>-11662000.0</v>
       </c>
       <c r="C18">
         <v>-26535000.0</v>
       </c>
       <c r="D18">
         <v>-20853000.0</v>
       </c>
       <c r="E18">
         <v>-19928000.0</v>
       </c>
       <c r="F18">
         <v>-38911000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18">
         <v>-5409000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2628000.0</v>
       </c>
       <c r="F19">
         <v>-7841000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>25706000.0</v>
       </c>
       <c r="C21">
         <v>-31613000.0</v>
       </c>
       <c r="D21">
         <v>-189134000.0</v>
       </c>
       <c r="E21">
         <v>-210174000.0</v>
       </c>
       <c r="F21">
         <v>-286353000.0</v>
       </c>
       <c r="G21">
         <v>15436000.0</v>
       </c>
       <c r="H21">
         <v>15241000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>1398579000.0</v>
       </c>
       <c r="C23">
         <v>1282583000.0</v>
       </c>
       <c r="D23">
         <v>1244799000.0</v>
       </c>
       <c r="E23">
         <v>1069716000.0</v>
       </c>
       <c r="F23">
         <v>953864000.0</v>
       </c>
       <c r="G23">
         <v>361781000.0</v>
       </c>
       <c r="H23">
         <v>197277000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
         <v>54753000.0</v>
       </c>
       <c r="C25">
         <v>70950000.0</v>
       </c>
       <c r="D25">
         <v>77107000.0</v>
       </c>
       <c r="E25">
         <v>69198000.0</v>
       </c>
       <c r="F25">
         <v>54136000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25">
         <v>6095000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1786000.0</v>
       </c>
       <c r="E27">
         <v>8632000.0</v>
       </c>
       <c r="F27">
         <v>1942000.0</v>
       </c>
       <c r="G27">
         <v>2605000.0</v>
       </c>
       <c r="H27">
         <v>646000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>382198000.0</v>
       </c>
       <c r="C28">
         <v>363062000.0</v>
       </c>
       <c r="D28">
         <v>410793000.0</v>
       </c>
       <c r="E28">
         <v>377993000.0</v>
       </c>
       <c r="F28">
         <v>433725000.0</v>
       </c>
       <c r="G28">
         <v>87839000.0</v>
       </c>
       <c r="H28">
         <v>41060000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>2700000.0</v>
       </c>
       <c r="C29">
         <v>-170000.0</v>
       </c>
       <c r="D29">
         <v>-34024000.0</v>
       </c>
       <c r="E29">
         <v>-17166000.0</v>
       </c>
       <c r="F29">
         <v>-25908000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
         <v>2206000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>380640000.0</v>
       </c>
       <c r="C30">
         <v>434012000.0</v>
       </c>
       <c r="D30">
         <v>491230000.0</v>
       </c>
       <c r="E30">
         <v>447191000.0</v>
       </c>
       <c r="F30">
         <v>487861000.0</v>
       </c>
       <c r="G30">
         <v>118884000.0</v>
       </c>
       <c r="H30">
         <v>47155000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-13343000.0</v>
       </c>
       <c r="C31">
         <v>-26000000.0</v>
       </c>
       <c r="D31">
         <v>-17449000.0</v>
       </c>
       <c r="E31">
         <v>-22556000.0</v>
       </c>
       <c r="F31">
         <v>-46752000.0</v>
       </c>
       <c r="G31">
         <v>-59847000.0</v>
       </c>
       <c r="H31">
         <v>-7366000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>1424285000.0</v>
       </c>
       <c r="C32">
         <v>1250970000.0</v>
       </c>
       <c r="D32">
         <v>1055665000.0</v>
       </c>
       <c r="E32">
         <v>859542000.0</v>
       </c>
       <c r="F32">
         <v>667511000.0</v>
       </c>
       <c r="G32">
         <v>377217000.0</v>
       </c>
       <c r="H32">
         <v>212518000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>280862000.0</v>
+      </c>
+      <c r="C2">
         <v>269334000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>247227000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>250886000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>223179000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>216044000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>212291000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>214525000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>205711000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>197289000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>186686000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>186607000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>182987000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>166668000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>157267000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>149697000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>148893000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>135745000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>121783000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>109341000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>99134000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>79142000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>68847000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>31275000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51634000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>13318000.0</v>
+      </c>
+      <c r="C3">
         <v>13434000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13557000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14006000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13756000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14671000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15115000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18600000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22564000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22217000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19621000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19530000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19069000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18887000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17884000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16743000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15684000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15357000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13777000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12774000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12228000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11368000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10910000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5432000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2175000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>22370000.0</v>
+      </c>
+      <c r="C5">
         <v>18078000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7386000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3042000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1603000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>520000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>31000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-16798000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14831000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-32784000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-72491000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-46901000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-33187000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-48551000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-38017000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-60671000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-65563000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-115036000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-125700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-50647000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2811000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>62000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2053000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-150000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5036000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>35688000.0</v>
+      </c>
+      <c r="C6">
         <v>31512000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20943000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10964000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15359000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>15191000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15146000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1802000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7733000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10567000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-52870000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-27371000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-14118000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-29664000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-20133000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-43928000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-49879000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-99679000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-111923000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-37873000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9417000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11430000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12963000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5282000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7211000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>122614000.0</v>
+      </c>
+      <c r="C9">
         <v>112861000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>116582000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>94425000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>109791000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>109436000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>100431000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>97806000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>94726000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>83314000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>76209000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>72971000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>69602000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>62692000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>60293000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>59830000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>54202000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>54250000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>52052000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>51208000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>43998000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>38979000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33135000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14178000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21472000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>19760000.0</v>
+      </c>
+      <c r="C10">
         <v>15203000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4572000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-5942000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1470000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8876000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5382000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22621000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-20734000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-38316000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-77968000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-52020000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-38279000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-53716000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-42206000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-67804000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-69004000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-118638000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-129203000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-73821000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-11443000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7067000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4368000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5712000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3356000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>5517000.0</v>
+      </c>
+      <c r="C11">
         <v>3535000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3495000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2151000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2179000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1764000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>575000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>656000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>363000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6643000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-16385000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-6542000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4037000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7060000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4353000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>923000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6676000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-10608000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-8751000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3788000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2761000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-1578000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1074000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1370000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>703000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>1793000.0</v>
+      </c>
+      <c r="C12">
         <v>2875000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2814000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3073000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9396000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5413000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5823000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5903000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5532000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5477000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5119000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5092000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5165000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4189000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7133000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3441000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3602000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3503000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23174000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8632000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7129000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6421000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5562000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1680000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>14243000.0</v>
+      </c>
+      <c r="C15">
         <v>11668000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1077000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3791000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>709000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7112000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5957000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-23277000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-21097000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-44959000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-61583000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-45478000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-34242000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-46656000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-37853000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-68727000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-62328000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-108030000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-120452000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-70033000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-8682000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-5489000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3294000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4342000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2653000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-45478000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-34242000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-46656000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-37853000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-68727000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-62328000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-108030000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-120452000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-70033000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-45432000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-3294000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-277141000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-445000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>14243000.0</v>
+      </c>
+      <c r="C17">
         <v>11668000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1077000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3791000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>709000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7112000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5957000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-23277000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-21097000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-44959000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-61583000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-45478000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-34242000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-46656000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-37853000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-68727000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-62328000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-108030000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-120452000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-70033000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-8682000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-3294000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4342000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2653000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-1793000.0</v>
+      </c>
+      <c r="C18">
         <v>-2875000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2814000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3073000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9396000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5413000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5823000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5903000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5532000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5477000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5119000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5092000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5165000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4189000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7133000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3441000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3602000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3503000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23174000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8632000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-6421000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5562000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1680000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>906000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2539000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>822000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-199000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-712000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-1032000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>390000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>22370000.0</v>
+      </c>
+      <c r="C21">
         <v>18449000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7410000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2950000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1604000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1059000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-15947000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-16772000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-32271000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-74357000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-48413000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-34093000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-46012000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-38839000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-60472000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-64851000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-113759000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-124668000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-47045000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-881000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3946000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2691000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>104000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5635000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>381106000.0</v>
+      </c>
+      <c r="C23">
         <v>363746000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>356399000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>348261000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>331366000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>324421000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>312675000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>328278000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>317209000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>312874000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>337252000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>307991000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>286682000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>275372000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>256399000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>269999000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>267946000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>303754000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>298503000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>207594000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>144013000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>114175000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>99291000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>45349000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>67471000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>13318000.0</v>
+      </c>
+      <c r="C25">
         <v>13434000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13557000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14006000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13756000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14671000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15115000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>22564000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22217000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>19621000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19530000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>19069000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18887000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17884000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16743000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>15684000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15357000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13777000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12774000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12228000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>10910000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5432000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2175000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>476000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>381000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>95000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>983000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>8632000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1942000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>2605000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>100330000.0</v>
+      </c>
+      <c r="C28">
         <v>94701000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>95691000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>97375000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>94431000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>93706000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>85269000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>95153000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>88934000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>93368000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>130945000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>101854000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>84626000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>89817000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>81248000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>103559000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>103369000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>152652000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>162943000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>85479000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>32651000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>23665000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19534000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8642000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>13662000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>5517000.0</v>
+      </c>
+      <c r="C29">
         <v>3535000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3495000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2151000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2179000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1764000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>575000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>656000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>363000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6643000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-16385000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-6542000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-4037000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7060000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4353000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>923000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6676000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10608000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-8751000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3788000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2761000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-1074000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1370000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>703000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>100244000.0</v>
+      </c>
+      <c r="C30">
         <v>94412000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>109172000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>97375000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>108187000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>108377000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>100384000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>113753000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>111498000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>115585000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>150566000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>121384000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>103695000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>108704000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>99132000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>120302000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>119053000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>168009000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>176720000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>98253000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44879000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>35033000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>30444000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14074000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15837000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-2610000.0</v>
+      </c>
+      <c r="C31">
         <v>-3246000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2838000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2992000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3074000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9935000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5429000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6674000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3962000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6045000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3611000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3607000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4186000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7704000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3367000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7332000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4153000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4879000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4535000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-26776000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10562000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11013000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7059000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5816000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2279000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>403476000.0</v>
+      </c>
+      <c r="C32">
         <v>382195000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>363809000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>345311000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>332970000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>325480000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>312722000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>312331000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>300437000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>280603000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>262895000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>259578000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>252589000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>229360000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>217560000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>209527000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>203095000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>189995000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>173835000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>160549000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>143132000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>118121000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>101982000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>45453000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>73106000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8403,2619 +8608,2686 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>154571000.0</v>
       </c>
       <c r="C2">
         <v>78824000.0</v>
       </c>
       <c r="D2">
         <v>108621000.0</v>
       </c>
       <c r="E2">
         <v>148029000.0</v>
       </c>
       <c r="F2">
         <v>18829000.0</v>
       </c>
       <c r="G2">
         <v>3481000.0</v>
       </c>
       <c r="H2">
         <v>11345000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>36125000</v>
       </c>
       <c r="C3">
         <v>21566000</v>
       </c>
       <c r="D3">
         <v>40520000</v>
       </c>
       <c r="E3">
         <v>79255000</v>
       </c>
       <c r="F3">
         <v>94492000</v>
       </c>
       <c r="G3">
         <v>38066000</v>
       </c>
       <c r="H3">
         <v>14314000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-39408000.0</v>
       </c>
       <c r="F4">
         <v>129200000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>6516000.0</v>
       </c>
       <c r="F5">
         <v>-44456000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>94071000.0</v>
       </c>
       <c r="C6">
         <v>75747000.0</v>
       </c>
       <c r="D6">
         <v>-29797000.0</v>
       </c>
       <c r="E6">
         <v>-39408000.0</v>
       </c>
       <c r="F6">
         <v>129200000.0</v>
       </c>
       <c r="G6">
         <v>15348000.0</v>
       </c>
       <c r="H6">
         <v>-7864000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-40344000.0</v>
       </c>
       <c r="C7">
         <v>-27367000.0</v>
       </c>
       <c r="D7">
         <v>-33723000.0</v>
       </c>
       <c r="E7">
         <v>-16938000.0</v>
       </c>
       <c r="F7">
         <v>2140000.0</v>
       </c>
       <c r="G7">
         <v>-753000.0</v>
       </c>
       <c r="H7">
         <v>2992000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-21663000.0</v>
       </c>
       <c r="F8">
         <v>-24213000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>36092000.0</v>
       </c>
       <c r="C9">
         <v>-6397000.0</v>
       </c>
       <c r="D9">
         <v>-24175000.0</v>
       </c>
       <c r="E9">
         <v>-21663000.0</v>
       </c>
       <c r="F9">
         <v>-24213000.0</v>
       </c>
       <c r="G9">
         <v>-13305000.0</v>
       </c>
       <c r="H9">
         <v>-5759000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>21325000.0</v>
       </c>
       <c r="F11">
         <v>623000.0</v>
       </c>
       <c r="G11">
         <v>829000.0</v>
       </c>
       <c r="H11">
         <v>2535000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>191028000.0</v>
       </c>
       <c r="F12">
         <v>258544000.0</v>
       </c>
       <c r="G12">
         <v>-1729000.0</v>
       </c>
       <c r="H12">
         <v>1585000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2942000.0</v>
       </c>
       <c r="F13">
         <v>25730000.0</v>
       </c>
       <c r="G13">
         <v>11723000.0</v>
       </c>
       <c r="H13">
         <v>6216000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>54753000.0</v>
       </c>
       <c r="C14">
         <v>70950000.0</v>
       </c>
       <c r="D14">
         <v>80437000.0</v>
       </c>
       <c r="E14">
         <v>69198000.0</v>
       </c>
       <c r="F14">
         <v>54136000.0</v>
       </c>
       <c r="G14">
         <v>31045000.0</v>
       </c>
       <c r="H14">
         <v>6095000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>248642000.0</v>
       </c>
       <c r="C16">
         <v>154571000.0</v>
       </c>
       <c r="D16">
         <v>78824000.0</v>
       </c>
       <c r="E16">
         <v>108621000.0</v>
       </c>
       <c r="F16">
         <v>148029000.0</v>
       </c>
       <c r="G16">
         <v>18829000.0</v>
       </c>
       <c r="H16">
         <v>3481000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>110026000.0</v>
       </c>
       <c r="C18">
         <v>85694000.0</v>
       </c>
       <c r="D18">
         <v>-57404000.0</v>
       </c>
       <c r="E18">
         <v>-26466000.0</v>
       </c>
       <c r="F18">
         <v>-85072000.0</v>
       </c>
       <c r="G18">
         <v>-46599000.0</v>
       </c>
       <c r="H18">
         <v>2734000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-21566000.0</v>
       </c>
       <c r="D19">
         <v>-79222000.0</v>
       </c>
       <c r="E19">
         <v>-139461000.0</v>
       </c>
       <c r="F19">
         <v>-194076000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19">
         <v>-73375000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>549905000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>-7250000.0</v>
       </c>
       <c r="C21">
         <v>-1685000.0</v>
       </c>
       <c r="D21">
         <v>55283000.0</v>
       </c>
       <c r="E21">
         <v>60683000.0</v>
       </c>
       <c r="F21">
         <v>-212590000.0</v>
       </c>
       <c r="G21">
         <v>291407000.0</v>
       </c>
       <c r="H21">
         <v>55450000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>9663000.0</v>
       </c>
       <c r="C22">
         <v>-57443000.0</v>
       </c>
       <c r="D22">
         <v>-186262000.0</v>
       </c>
       <c r="E22">
         <v>-215564000.0</v>
       </c>
       <c r="F22">
         <v>-307197000.0</v>
       </c>
       <c r="G22">
         <v>-38070000.0</v>
       </c>
       <c r="H22">
         <v>5669000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-8705000.0</v>
       </c>
       <c r="C23">
         <v>-8262000.0</v>
       </c>
       <c r="D23">
         <v>-7856000.0</v>
       </c>
       <c r="E23">
         <v>-21390000.0</v>
       </c>
       <c r="F23">
         <v>-12279000.0</v>
       </c>
       <c r="G23">
         <v>600867000.0</v>
       </c>
       <c r="H23">
         <v>-6987000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>-36125000.0</v>
       </c>
       <c r="C24">
         <v>-21566000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-60206000.0</v>
       </c>
       <c r="F24">
         <v>-99584000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>176832000.0</v>
+        <v>44956000.0</v>
       </c>
       <c r="C25">
         <v>45906000.0</v>
       </c>
       <c r="D25">
         <v>45196000.0</v>
       </c>
       <c r="E25">
         <v>45396000.0</v>
       </c>
       <c r="F25">
         <v>27847000.0</v>
       </c>
       <c r="G25">
         <v>-2207000.0</v>
       </c>
       <c r="H25">
         <v>478000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>-904000.0</v>
       </c>
       <c r="F26">
         <v>549905000.0</v>
       </c>
       <c r="G26">
         <v>-1000000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>74701000.0</v>
       </c>
       <c r="C27">
         <v>76172000.0</v>
       </c>
       <c r="D27">
         <v>99388000.0</v>
       </c>
       <c r="E27">
         <v>187430000.0</v>
       </c>
       <c r="F27">
         <v>259439000.0</v>
       </c>
       <c r="G27">
         <v>1452000.0</v>
       </c>
       <c r="H27">
         <v>54000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>-15955000.0</v>
       </c>
       <c r="C28">
         <v>-9947000.0</v>
       </c>
       <c r="D28">
         <v>47427000.0</v>
       </c>
       <c r="E28">
         <v>47264000.0</v>
       </c>
       <c r="F28">
         <v>313856000.0</v>
       </c>
       <c r="G28">
         <v>912274000.0</v>
       </c>
       <c r="H28">
         <v>48463000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>146151000.0</v>
       </c>
       <c r="C29">
         <v>107260000.0</v>
       </c>
       <c r="D29">
         <v>-16884000.0</v>
       </c>
       <c r="E29">
         <v>52789000.0</v>
       </c>
       <c r="F29">
         <v>9420000.0</v>
       </c>
       <c r="G29">
         <v>-8533000.0</v>
       </c>
       <c r="H29">
         <v>17048000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-36125000.0</v>
       </c>
       <c r="C30">
         <v>-21566000.0</v>
       </c>
       <c r="D30">
         <v>-60340000.0</v>
       </c>
       <c r="E30">
         <v>-139461000.0</v>
       </c>
       <c r="F30">
         <v>-194076000.0</v>
       </c>
       <c r="G30">
         <v>-861169000.0</v>
       </c>
       <c r="H30">
         <v>-73375000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>248642000.0</v>
+      </c>
+      <c r="C2">
         <v>203903000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>188929000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>134336000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>154571000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102615000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>86969000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49451000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>78824000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42605000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>79605000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>68294000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>108621000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>90336000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>96686000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>113990000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>148029000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>212123000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>276187000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>39494000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>18829000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25068000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13804000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20272000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3481000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>10767000</v>
+      </c>
+      <c r="C3">
         <v>25214000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10291000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7755000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7168000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6301000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5051000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5110000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5104000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11414000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9796000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11581000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7729000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10384000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15096000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>25865000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27910000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>38677000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>24012000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20722000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11081000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10609000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9533000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5120000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8643000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-40327000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>18285000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-6350000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-17304000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-34039000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4203000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12889000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1636000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6894000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11631000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-53845000.0</v>
+      </c>
+      <c r="C6">
         <v>44739000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14974000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>54593000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20235000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>51956000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15646000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>37518000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-29373000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>36219000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-37000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11311000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-40327000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>18285000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6350000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-17304000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-34039000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-64094000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-64064000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>236693000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20665000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6239000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11264000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13804000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16791000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-20750000.0</v>
+      </c>
+      <c r="C7">
         <v>1843000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-17183000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21976000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-46980000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23381000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38250000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13685000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-51935000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>27821000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-15926000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-19365000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-26253000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2416000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8742000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1706000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-12484000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>31357000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29546000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4719000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5048000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3701000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2865000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-44817000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2964000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-17138000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>12943000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-12706000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3779000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-18121000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-26953000.0</v>
+      </c>
+      <c r="C9">
         <v>25363000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8411000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10886000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8568000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26360000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9058000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8717000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-50532000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>24309000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-27926000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3420000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-17138000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12943000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-12706000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3779000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-18121000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3502000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8880000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8715000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3116000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3244000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2476000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2463000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-5514000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>71000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4164000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1988000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4424000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-121000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19554000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5236000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-6874000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-753000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3014000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>165000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2995000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3742000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>44352000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23911000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>35269000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>35014000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>61070000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>59855000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>91652000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>121595000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>44385000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>912000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>484000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3259000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>349000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-16016000.0</v>
       </c>
       <c r="N13">
+        <v>-16016000.0</v>
+      </c>
+      <c r="O13">
         <v>-15359000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4586000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2194000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5637000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>29623000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-13792000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4749000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5150000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>5176000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-5279000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6292000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
-        <v>-41319000.0</v>
+        <v>13318000.0</v>
       </c>
       <c r="C14">
+        <v>13434000.0</v>
+      </c>
+      <c r="D14">
         <v>13557000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14006000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13756000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15115000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22564000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22217000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19621000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19530000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19069000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19485000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17884000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16743000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15979000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15357000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13777000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12774000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12228000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11368000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10910000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5432000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2175000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>194797000.0</v>
+      </c>
+      <c r="C16">
         <v>248642000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>203903000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>188929000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>134336000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>154571000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>102615000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>86969000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49451000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>78824000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>42605000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>79605000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>68294000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>108621000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>90336000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>96686000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>113990000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>148029000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>212123000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>276187000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>39494000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18829000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>25068000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13804000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>20272000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>22342000.0</v>
+      </c>
+      <c r="C18">
         <v>82774000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16996000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>56641000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10260000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>56015000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17671000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>38950000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26942000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5381000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-35151000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12015000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15619000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>25534000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9366000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18032000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-24602000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-8042000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-38221000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-37637000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1172000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-6449000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1655000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-42437000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6247000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-10291000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7755000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7168000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6301000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5051000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5110000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5104000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-11414000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9796000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-11581000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-27549000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-30296000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-20272000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-38038000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-50855000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-79562000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-43585000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-59094000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-11835000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-20234000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-671213000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-17026000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>5264000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-1812000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1813000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1812000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1813000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>509000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-731000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>24413000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-586000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13314000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9392000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27101000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>19669000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-330000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-331000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-237344000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>25415000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-590000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>118916000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>34572000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
-        <v>2005000.0</v>
+        <v>14243000.0</v>
       </c>
       <c r="C22">
+        <v>11668000.0</v>
+      </c>
+      <c r="D22">
         <v>1077000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3791000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>709000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7112000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5957000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-23277000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-21097000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-44959000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-61583000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-45478000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-34242000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-46656000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-37853000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-68727000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-62328000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-108030000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-120452000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-70033000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-8682000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-5489000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3294000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4342000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2653000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-23936000.0</v>
+      </c>
+      <c r="C23">
         <v>-98000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-209000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-236000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-8162000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4568000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1294000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1266000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1201000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1087000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4302000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-225000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1282000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-14200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-5720000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-14837000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-675000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>550046000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2824000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4264000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>624974000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-3151000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-36125000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-19820000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-19912000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5176000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-12173000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-22945000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>153028000.0</v>
+        <v>26298000.0</v>
       </c>
       <c r="C25">
+        <v>11489000.0</v>
+      </c>
+      <c r="D25">
         <v>11539000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11089000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10839000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15230000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-38925000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9846000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8049000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12717000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>27393000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11801000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9670000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>30310000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-429000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4013000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2286000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10266000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-7428000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15548000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>710000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1015000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>134000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3252000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-171000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-49107000.0</v>
+      </c>
+      <c r="C26">
         <v>-8162000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8162000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-236000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-8162000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-426000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-37000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-441000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="V26">
         <v>0.0</v>
       </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
-        <v>-57997000.0</v>
+        <v>15201000.0</v>
       </c>
       <c r="C27">
+        <v>16704000.0</v>
+      </c>
+      <c r="D27">
         <v>18297000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21116000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18584000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>16146000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14895000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24550000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20581000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20919000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21525000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>33078000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>23866000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>35195000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>34870000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>57510000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>59855000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>108630000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>120689000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>29515000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>605000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>587000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>573000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>292000.0</v>
       </c>
-      <c r="Y27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-73043000.0</v>
+      </c>
+      <c r="C28">
         <v>-1910000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2022000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2048000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9975000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4059000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2025000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1432000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2431000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>30838000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1849000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23326000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4888000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12663000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8192000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12901000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13508000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-15167000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-6270000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>312702000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22591000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>134245000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20310000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>722334000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>31421000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>33109000.0</v>
+      </c>
+      <c r="C29">
         <v>57560000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27287000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>64396000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3092000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>62316000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22722000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>44060000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-21838000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16795000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-25355000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-434000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7890000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35918000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5730000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7833000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3308000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30635000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14209000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-16915000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9909000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4160000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11188000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-37317000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2396000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-13911000.0</v>
+      </c>
+      <c r="C30">
         <v>-10911000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10291000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7755000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7168000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6301000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5051000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5110000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5104000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11414000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-9796000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-11581000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-27549000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-30296000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-20272000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-38038000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-50855000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-79562000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-43585000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-59094000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11835000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-144644000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-20234000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-671213000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-17026000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>