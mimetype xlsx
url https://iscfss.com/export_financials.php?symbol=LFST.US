--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2955,99 +2955,99 @@
       </c>
       <c r="T13">
         <v>3742000.0</v>
       </c>
       <c r="U13">
         <v>3742000.0</v>
       </c>
       <c r="V13">
         <v>1010509000.0</v>
       </c>
       <c r="W13">
         <v>1009509000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>395084000.0</v>
       </c>
       <c r="C14">
-        <v>391136000.0</v>
+        <v>393110000.0</v>
       </c>
       <c r="D14">
         <v>388895000.0</v>
       </c>
       <c r="E14">
-        <v>385015000.0</v>
+        <v>386733000.0</v>
       </c>
       <c r="F14">
         <v>390666000.0</v>
       </c>
       <c r="G14">
-        <v>382735000.0</v>
+        <v>379753000.0</v>
       </c>
       <c r="H14">
-        <v>378713000.0</v>
+        <v>380359000.0</v>
       </c>
       <c r="I14">
         <v>379427000.0</v>
       </c>
       <c r="J14">
         <v>376331000.0</v>
       </c>
       <c r="K14">
-        <v>378725000.0</v>
+        <v>371894000.0</v>
       </c>
       <c r="L14">
         <v>372476000.0</v>
       </c>
       <c r="M14">
         <v>363161000.0</v>
       </c>
       <c r="N14">
         <v>360902000.0</v>
       </c>
       <c r="O14">
-        <v>375964000.0</v>
+        <v>356399000.0</v>
       </c>
       <c r="P14">
         <v>357520000.0</v>
       </c>
       <c r="Q14">
         <v>353729000.0</v>
       </c>
       <c r="R14">
         <v>350849000.0</v>
       </c>
       <c r="S14">
-        <v>327523000.0</v>
+        <v>339186000.0</v>
       </c>
       <c r="T14">
         <v>343394000.0</v>
       </c>
       <c r="U14">
         <v>313536000.0</v>
       </c>
       <c r="V14">
         <v>373648648.0</v>
       </c>
       <c r="W14">
         <v>306943231.0</v>
       </c>
       <c r="X14">
         <v>373648648.0</v>
       </c>
       <c r="Y14">
         <v>373648648.0</v>
       </c>
       <c r="Z14">
         <v>373648648.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
@@ -5831,51 +5831,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>88</v>
       </c>
       <c r="B2">
-        <v>1017939000.0</v>
+        <v>963186000.0</v>
       </c>
       <c r="C2">
         <v>848571000.0</v>
       </c>
       <c r="D2">
         <v>753569000.0</v>
       </c>
       <c r="E2">
         <v>622525000.0</v>
       </c>
       <c r="F2">
         <v>466003000.0</v>
       </c>
       <c r="G2">
         <v>242897000.0</v>
       </c>
       <c r="H2">
         <v>150122000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>89</v>
       </c>
       <c r="B3">
@@ -5913,109 +5913,109 @@
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
         <v>24025000.0</v>
       </c>
       <c r="C5">
         <v>-31078000.0</v>
       </c>
       <c r="D5">
         <v>-185363000.0</v>
       </c>
       <c r="E5">
         <v>-212802000.0</v>
       </c>
       <c r="F5">
         <v>-294194000.0</v>
       </c>
       <c r="G5">
         <v>-22279000.0</v>
       </c>
       <c r="H5">
-        <v>15241000.0</v>
+        <v>13284000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>78778000.0</v>
       </c>
       <c r="C6">
         <v>39872000.0</v>
       </c>
       <c r="D6">
         <v>-104926000.0</v>
       </c>
       <c r="E6">
         <v>-143604000.0</v>
       </c>
       <c r="F6">
         <v>-240058000.0</v>
       </c>
       <c r="G6">
         <v>8766000.0</v>
       </c>
       <c r="H6">
-        <v>21336000.0</v>
+        <v>19379000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>95</v>
       </c>
       <c r="B9">
-        <v>406346000.0</v>
+        <v>461099000.0</v>
       </c>
       <c r="C9">
         <v>402399000.0</v>
       </c>
       <c r="D9">
         <v>302096000.0</v>
       </c>
       <c r="E9">
         <v>237017000.0</v>
       </c>
       <c r="F9">
         <v>201508000.0</v>
       </c>
       <c r="G9">
         <v>134320000.0</v>
       </c>
       <c r="H9">
         <v>62396000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>96</v>
       </c>
       <c r="B10">
@@ -6221,89 +6221,89 @@
         <v>-2628000.0</v>
       </c>
       <c r="F19">
         <v>-7841000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>107</v>
       </c>
       <c r="B21">
-        <v>25706000.0</v>
+        <v>24148000.0</v>
       </c>
       <c r="C21">
         <v>-31613000.0</v>
       </c>
       <c r="D21">
         <v>-189134000.0</v>
       </c>
       <c r="E21">
         <v>-210174000.0</v>
       </c>
       <c r="F21">
         <v>-286353000.0</v>
       </c>
       <c r="G21">
         <v>15436000.0</v>
       </c>
       <c r="H21">
         <v>15241000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>109</v>
       </c>
       <c r="B23">
-        <v>1398579000.0</v>
+        <v>1400137000.0</v>
       </c>
       <c r="C23">
         <v>1282583000.0</v>
       </c>
       <c r="D23">
         <v>1244799000.0</v>
       </c>
       <c r="E23">
         <v>1069716000.0</v>
       </c>
       <c r="F23">
         <v>953864000.0</v>
       </c>
       <c r="G23">
         <v>361781000.0</v>
       </c>
       <c r="H23">
         <v>197277000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24"/>
@@ -6405,77 +6405,77 @@
       <c r="B29">
         <v>2700000.0</v>
       </c>
       <c r="C29">
         <v>-170000.0</v>
       </c>
       <c r="D29">
         <v>-34024000.0</v>
       </c>
       <c r="E29">
         <v>-17166000.0</v>
       </c>
       <c r="F29">
         <v>-25908000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29">
         <v>2206000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>116</v>
       </c>
       <c r="B30">
-        <v>380640000.0</v>
+        <v>436951000.0</v>
       </c>
       <c r="C30">
         <v>434012000.0</v>
       </c>
       <c r="D30">
         <v>491230000.0</v>
       </c>
       <c r="E30">
         <v>447191000.0</v>
       </c>
       <c r="F30">
         <v>487861000.0</v>
       </c>
       <c r="G30">
         <v>118884000.0</v>
       </c>
       <c r="H30">
         <v>47155000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>117</v>
       </c>
       <c r="B31">
-        <v>-13343000.0</v>
+        <v>-11785000.0</v>
       </c>
       <c r="C31">
         <v>-26000000.0</v>
       </c>
       <c r="D31">
         <v>-17449000.0</v>
       </c>
       <c r="E31">
         <v>-22556000.0</v>
       </c>
       <c r="F31">
         <v>-46752000.0</v>
       </c>
       <c r="G31">
         <v>-59847000.0</v>
       </c>
       <c r="H31">
         <v>-7366000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>118</v>
       </c>
       <c r="B32">
@@ -6620,60 +6620,60 @@
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>88</v>
       </c>
       <c r="B2">
-        <v>280862000.0</v>
+        <v>267544000.0</v>
       </c>
       <c r="C2">
-        <v>269334000.0</v>
+        <v>255900000.0</v>
       </c>
       <c r="D2">
         <v>247227000.0</v>
       </c>
       <c r="E2">
-        <v>250886000.0</v>
+        <v>236880000.0</v>
       </c>
       <c r="F2">
         <v>223179000.0</v>
       </c>
       <c r="G2">
         <v>216044000.0</v>
       </c>
       <c r="H2">
         <v>212291000.0</v>
       </c>
       <c r="I2">
         <v>214525000.0</v>
       </c>
       <c r="J2">
         <v>205711000.0</v>
       </c>
       <c r="K2">
         <v>197289000.0</v>
       </c>
       <c r="L2">
         <v>186686000.0</v>
       </c>
       <c r="M2">
         <v>186607000.0</v>
       </c>
@@ -6810,51 +6810,51 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>22370000.0</v>
+        <v>21553000.0</v>
       </c>
       <c r="C5">
         <v>18078000.0</v>
       </c>
       <c r="D5">
         <v>7386000.0</v>
       </c>
       <c r="E5">
         <v>-3042000.0</v>
       </c>
       <c r="F5">
         <v>1603000.0</v>
       </c>
       <c r="G5">
         <v>520000.0</v>
       </c>
       <c r="H5">
         <v>31000.0</v>
       </c>
       <c r="I5">
         <v>-16798000.0</v>
       </c>
       <c r="J5">
         <v>-14831000.0</v>
       </c>
@@ -6890,51 +6890,51 @@
       </c>
       <c r="U5">
         <v>-50647000.0</v>
       </c>
       <c r="V5">
         <v>-2811000.0</v>
       </c>
       <c r="W5">
         <v>62000.0</v>
       </c>
       <c r="X5">
         <v>2053000.0</v>
       </c>
       <c r="Y5">
         <v>-150000.0</v>
       </c>
       <c r="Z5">
         <v>5036000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>35688000.0</v>
+        <v>34871000.0</v>
       </c>
       <c r="C6">
         <v>31512000.0</v>
       </c>
       <c r="D6">
         <v>20943000.0</v>
       </c>
       <c r="E6">
         <v>10964000.0</v>
       </c>
       <c r="F6">
         <v>15359000.0</v>
       </c>
       <c r="G6">
         <v>15191000.0</v>
       </c>
       <c r="H6">
         <v>15146000.0</v>
       </c>
       <c r="I6">
         <v>1802000.0</v>
       </c>
       <c r="J6">
         <v>7733000.0</v>
       </c>
@@ -7030,60 +7030,60 @@
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>95</v>
       </c>
       <c r="B9">
-        <v>122614000.0</v>
+        <v>135932000.0</v>
       </c>
       <c r="C9">
-        <v>112861000.0</v>
+        <v>126295000.0</v>
       </c>
       <c r="D9">
         <v>116582000.0</v>
       </c>
       <c r="E9">
-        <v>94425000.0</v>
+        <v>108431000.0</v>
       </c>
       <c r="F9">
         <v>109791000.0</v>
       </c>
       <c r="G9">
         <v>109436000.0</v>
       </c>
       <c r="H9">
         <v>100431000.0</v>
       </c>
       <c r="I9">
         <v>97806000.0</v>
       </c>
       <c r="J9">
         <v>94726000.0</v>
       </c>
       <c r="K9">
         <v>83314000.0</v>
       </c>
       <c r="L9">
         <v>76209000.0</v>
       </c>
       <c r="M9">
         <v>72971000.0</v>
       </c>
@@ -7776,54 +7776,54 @@
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>107</v>
       </c>
       <c r="B21">
-        <v>22370000.0</v>
+        <v>22284000.0</v>
       </c>
       <c r="C21">
-        <v>18449000.0</v>
+        <v>18084000.0</v>
       </c>
       <c r="D21">
         <v>7410000.0</v>
       </c>
       <c r="E21">
         <v>-2950000.0</v>
       </c>
       <c r="F21">
         <v>1604000.0</v>
       </c>
       <c r="G21">
         <v>1059000.0</v>
       </c>
       <c r="H21">
         <v>47000.0</v>
       </c>
       <c r="I21">
         <v>-15947000.0</v>
       </c>
       <c r="J21">
         <v>-16772000.0</v>
       </c>
       <c r="K21">
         <v>-32271000.0</v>
       </c>
@@ -7886,54 +7886,54 @@
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>109</v>
       </c>
       <c r="B23">
-        <v>381106000.0</v>
+        <v>381192000.0</v>
       </c>
       <c r="C23">
-        <v>363746000.0</v>
+        <v>364111000.0</v>
       </c>
       <c r="D23">
         <v>356399000.0</v>
       </c>
       <c r="E23">
         <v>348261000.0</v>
       </c>
       <c r="F23">
         <v>331366000.0</v>
       </c>
       <c r="G23">
         <v>324421000.0</v>
       </c>
       <c r="H23">
         <v>312675000.0</v>
       </c>
       <c r="I23">
         <v>328278000.0</v>
       </c>
       <c r="J23">
         <v>317209000.0</v>
       </c>
       <c r="K23">
         <v>312874000.0</v>
       </c>
@@ -8151,54 +8151,54 @@
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27">
         <v>1942000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27">
         <v>2605000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28">
         <v>100330000.0</v>
       </c>
       <c r="C28">
-        <v>94701000.0</v>
+        <v>94777000.0</v>
       </c>
       <c r="D28">
-        <v>95691000.0</v>
+        <v>95615000.0</v>
       </c>
       <c r="E28">
         <v>97375000.0</v>
       </c>
       <c r="F28">
         <v>94431000.0</v>
       </c>
       <c r="G28">
         <v>93706000.0</v>
       </c>
       <c r="H28">
         <v>85269000.0</v>
       </c>
       <c r="I28">
         <v>95153000.0</v>
       </c>
       <c r="J28">
         <v>88934000.0</v>
       </c>
       <c r="K28">
         <v>93368000.0</v>
       </c>
       <c r="L28">
         <v>130945000.0</v>
       </c>
@@ -8306,60 +8306,60 @@
       <c r="T29">
         <v>-8751000.0</v>
       </c>
       <c r="U29">
         <v>-3788000.0</v>
       </c>
       <c r="V29">
         <v>-2761000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
         <v>-1074000.0</v>
       </c>
       <c r="Y29">
         <v>-1370000.0</v>
       </c>
       <c r="Z29">
         <v>703000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>116</v>
       </c>
       <c r="B30">
-        <v>100244000.0</v>
+        <v>113648000.0</v>
       </c>
       <c r="C30">
-        <v>94412000.0</v>
+        <v>108211000.0</v>
       </c>
       <c r="D30">
         <v>109172000.0</v>
       </c>
       <c r="E30">
-        <v>97375000.0</v>
+        <v>111381000.0</v>
       </c>
       <c r="F30">
         <v>108187000.0</v>
       </c>
       <c r="G30">
         <v>108377000.0</v>
       </c>
       <c r="H30">
         <v>100384000.0</v>
       </c>
       <c r="I30">
         <v>113753000.0</v>
       </c>
       <c r="J30">
         <v>111498000.0</v>
       </c>
       <c r="K30">
         <v>115585000.0</v>
       </c>
       <c r="L30">
         <v>150566000.0</v>
       </c>
       <c r="M30">
         <v>121384000.0</v>
       </c>
@@ -8386,54 +8386,54 @@
       </c>
       <c r="U30">
         <v>98253000.0</v>
       </c>
       <c r="V30">
         <v>44879000.0</v>
       </c>
       <c r="W30">
         <v>35033000.0</v>
       </c>
       <c r="X30">
         <v>30444000.0</v>
       </c>
       <c r="Y30">
         <v>14074000.0</v>
       </c>
       <c r="Z30">
         <v>15837000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>117</v>
       </c>
       <c r="B31">
-        <v>-2610000.0</v>
+        <v>-2524000.0</v>
       </c>
       <c r="C31">
-        <v>-3246000.0</v>
+        <v>-2881000.0</v>
       </c>
       <c r="D31">
         <v>-2838000.0</v>
       </c>
       <c r="E31">
         <v>-2992000.0</v>
       </c>
       <c r="F31">
         <v>-3074000.0</v>
       </c>
       <c r="G31">
         <v>-9935000.0</v>
       </c>
       <c r="H31">
         <v>-5429000.0</v>
       </c>
       <c r="I31">
         <v>-6674000.0</v>
       </c>
       <c r="J31">
         <v>-3962000.0</v>
       </c>
       <c r="K31">
         <v>-6045000.0</v>
       </c>
@@ -9749,60 +9749,60 @@
       <c r="G7">
         <v>23381000.0</v>
       </c>
       <c r="H7">
         <v>38250000.0</v>
       </c>
       <c r="I7">
         <v>13685000.0</v>
       </c>
       <c r="J7">
         <v>-51935000.0</v>
       </c>
       <c r="K7">
         <v>27821000.0</v>
       </c>
       <c r="L7">
         <v>-15926000.0</v>
       </c>
       <c r="M7">
         <v>-19365000.0</v>
       </c>
       <c r="N7">
         <v>-26253000.0</v>
       </c>
       <c r="O7">
-        <v>-2416000.0</v>
+        <v>4142000.0</v>
       </c>
       <c r="P7">
         <v>-8742000.0</v>
       </c>
       <c r="Q7">
         <v>-1706000.0</v>
       </c>
       <c r="R7">
-        <v>-12484000.0</v>
+        <v>-10632000.0</v>
       </c>
       <c r="S7">
         <v>31357000.0</v>
       </c>
       <c r="T7">
         <v>-29546000.0</v>
       </c>
       <c r="U7">
         <v>-4719000.0</v>
       </c>
       <c r="V7">
         <v>5048000.0</v>
       </c>
       <c r="W7">
         <v>3701000.0</v>
       </c>
       <c r="X7">
         <v>2865000.0</v>
       </c>
       <c r="Y7">
         <v>-44817000.0</v>
       </c>
       <c r="Z7">
         <v>-2964000.0</v>
       </c>
@@ -10147,60 +10147,60 @@
       <c r="G14">
         <v>14671000.0</v>
       </c>
       <c r="H14">
         <v>15115000.0</v>
       </c>
       <c r="I14">
         <v>18600000.0</v>
       </c>
       <c r="J14">
         <v>22564000.0</v>
       </c>
       <c r="K14">
         <v>22217000.0</v>
       </c>
       <c r="L14">
         <v>19621000.0</v>
       </c>
       <c r="M14">
         <v>19530000.0</v>
       </c>
       <c r="N14">
         <v>19069000.0</v>
       </c>
       <c r="O14">
-        <v>19485000.0</v>
+        <v>18887000.0</v>
       </c>
       <c r="P14">
         <v>17884000.0</v>
       </c>
       <c r="Q14">
         <v>16743000.0</v>
       </c>
       <c r="R14">
-        <v>15979000.0</v>
+        <v>15684000.0</v>
       </c>
       <c r="S14">
         <v>15357000.0</v>
       </c>
       <c r="T14">
         <v>13777000.0</v>
       </c>
       <c r="U14">
         <v>12774000.0</v>
       </c>
       <c r="V14">
         <v>12228000.0</v>
       </c>
       <c r="W14">
         <v>11368000.0</v>
       </c>
       <c r="X14">
         <v>10910000.0</v>
       </c>
       <c r="Y14">
         <v>5432000.0</v>
       </c>
       <c r="Z14">
         <v>2175000.0</v>
       </c>
@@ -10794,99 +10794,99 @@
       <c r="P24">
         <v>-5176000.0</v>
       </c>
       <c r="Q24">
         <v>-12173000.0</v>
       </c>
       <c r="R24">
         <v>-22945000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24">
         <v>-1.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>26298000.0</v>
+        <v>11097000.0</v>
       </c>
       <c r="C25">
         <v>11489000.0</v>
       </c>
       <c r="D25">
         <v>11539000.0</v>
       </c>
       <c r="E25">
         <v>11089000.0</v>
       </c>
       <c r="F25">
         <v>10839000.0</v>
       </c>
       <c r="G25">
         <v>15230000.0</v>
       </c>
       <c r="H25">
         <v>-38925000.0</v>
       </c>
       <c r="I25">
         <v>9846000.0</v>
       </c>
       <c r="J25">
         <v>8049000.0</v>
       </c>
       <c r="K25">
         <v>12717000.0</v>
       </c>
       <c r="L25">
         <v>27393000.0</v>
       </c>
       <c r="M25">
         <v>11801000.0</v>
       </c>
       <c r="N25">
         <v>9670000.0</v>
       </c>
       <c r="O25">
-        <v>30310000.0</v>
+        <v>24350000.0</v>
       </c>
       <c r="P25">
         <v>-429000.0</v>
       </c>
       <c r="Q25">
         <v>4013000.0</v>
       </c>
       <c r="R25">
-        <v>2286000.0</v>
+        <v>729000.0</v>
       </c>
       <c r="S25">
         <v>10266000.0</v>
       </c>
       <c r="T25">
         <v>-7428000.0</v>
       </c>
       <c r="U25">
         <v>15548000.0</v>
       </c>
       <c r="V25">
         <v>710000.0</v>
       </c>
       <c r="W25">
         <v>1015000.0</v>
       </c>
       <c r="X25">
         <v>134000.0</v>
       </c>
       <c r="Y25">
         <v>3252000.0</v>
       </c>
       <c r="Z25">
         <v>-171000.0</v>
       </c>