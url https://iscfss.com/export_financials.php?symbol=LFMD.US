--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1096,51 +1096,53 @@
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5">
         <v>-140.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
@@ -2155,51 +2157,51 @@
       <c r="F34">
         <v>100000.0</v>
       </c>
       <c r="G34">
         <v>100000.0</v>
       </c>
       <c r="H34">
         <v>500000.0</v>
       </c>
       <c r="I34">
         <v>600000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>5681374.0</v>
+        <v>5681373.0</v>
       </c>
       <c r="C35">
         <v>16250249.0</v>
       </c>
       <c r="D35">
         <v>18132826.0</v>
       </c>
       <c r="E35">
         <v>1597205.0</v>
       </c>
       <c r="F35">
         <v>1278544.0</v>
       </c>
       <c r="G35">
         <v>292322.0</v>
       </c>
       <c r="H35">
         <v>599978.0</v>
       </c>
       <c r="I35">
         <v>604000.0</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
@@ -3685,52 +3687,56 @@
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>-140.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>-383586.0</v>
       </c>
       <c r="L5">
         <v>-140.0</v>
       </c>
       <c r="M5">
         <v>-5032929.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
@@ -6251,51 +6257,51 @@
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
         <v>-28305240.0</v>
       </c>
       <c r="C28">
         <v>-30462522.0</v>
       </c>
       <c r="D28">
         <v>-17260616.0</v>
       </c>
       <c r="E28">
         <v>-14175376.0</v>
       </c>
       <c r="F28">
         <v>-9294633.0</v>
       </c>
       <c r="G28">
         <v>-9901694.0</v>
       </c>
       <c r="H28">
         <v>-12443451.0</v>
       </c>
       <c r="I28">
-        <v>-14550835.0</v>
+        <v>-14888111.0</v>
       </c>
       <c r="J28">
         <v>-15207840.0</v>
       </c>
       <c r="K28">
         <v>-14214372.0</v>
       </c>
       <c r="L28">
         <v>4860829.0</v>
       </c>
       <c r="M28">
         <v>3402562.0</v>
       </c>
       <c r="N28">
         <v>4950562.0</v>
       </c>
       <c r="O28">
         <v>168522.0</v>
       </c>
       <c r="P28">
         <v>-4428884.0</v>
       </c>
       <c r="Q28">
         <v>-10141719.0</v>
       </c>
@@ -7149,51 +7155,51 @@
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
     </row>
     <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
         <v>5502072.0</v>
       </c>
       <c r="C35">
-        <v>5681374.0</v>
+        <v>5681373.0</v>
       </c>
       <c r="D35">
         <v>5951673.0</v>
       </c>
       <c r="E35">
         <v>9650164.0</v>
       </c>
       <c r="F35">
         <v>13105527.0</v>
       </c>
       <c r="G35">
         <v>16250249.0</v>
       </c>
       <c r="H35">
         <v>19562705.0</v>
       </c>
       <c r="I35">
         <v>14231474.0</v>
       </c>
       <c r="J35">
         <v>15481289.0</v>
       </c>
       <c r="K35">
         <v>18132826.0</v>
       </c>
@@ -7725,51 +7731,51 @@
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>15244963.0</v>
       </c>
       <c r="C40">
         <v>15974016.0</v>
       </c>
       <c r="D40">
         <v>20612358.0</v>
       </c>
       <c r="E40">
         <v>12679052.0</v>
       </c>
       <c r="F40">
         <v>16235933.0</v>
       </c>
       <c r="G40">
         <v>18544316.0</v>
       </c>
       <c r="H40">
         <v>18745727.0</v>
       </c>
       <c r="I40">
-        <v>12146778.0</v>
+        <v>12484054.0</v>
       </c>
       <c r="J40">
         <v>12088033.0</v>
       </c>
       <c r="K40">
         <v>11436459.0</v>
       </c>
       <c r="L40">
         <v>12992093.0</v>
       </c>
       <c r="M40">
         <v>12260721.0</v>
       </c>
       <c r="N40">
         <v>9074562.0</v>
       </c>
       <c r="O40">
         <v>9665474.0</v>
       </c>
       <c r="P40">
         <v>8680771.0</v>
       </c>
       <c r="Q40">
         <v>9031726.0</v>
       </c>
@@ -7956,51 +7962,51 @@
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
     </row>
     <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
-        <v>252812753.0</v>
+        <v>252812613.0</v>
       </c>
       <c r="C42">
         <v>251291915.0</v>
       </c>
       <c r="D42">
         <v>248637508.0</v>
       </c>
       <c r="E42">
         <v>236262307.0</v>
       </c>
       <c r="F42">
         <v>232879778.0</v>
       </c>
       <c r="G42">
         <v>230344638.0</v>
       </c>
       <c r="H42">
         <v>227231166.0</v>
       </c>
       <c r="I42">
         <v>224838291.0</v>
       </c>
       <c r="J42">
         <v>220557394.0</v>
       </c>
@@ -9007,51 +9013,51 @@
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
         <v>6172897.0</v>
       </c>
       <c r="C51">
         <v>6323796.0</v>
       </c>
       <c r="D51">
         <v>6525155.0</v>
       </c>
       <c r="E51">
         <v>22052929.0</v>
       </c>
       <c r="F51">
         <v>25098777.0</v>
       </c>
       <c r="G51">
         <v>25103230.0</v>
       </c>
       <c r="H51">
         <v>25143802.0</v>
       </c>
       <c r="I51">
-        <v>21152380.0</v>
+        <v>20815104.0</v>
       </c>
       <c r="J51">
         <v>19903089.0</v>
       </c>
       <c r="K51">
         <v>18932353.0</v>
       </c>
       <c r="L51">
         <v>20149159.0</v>
       </c>
       <c r="M51">
         <v>15309303.0</v>
       </c>
       <c r="N51">
         <v>16475408.0</v>
       </c>
       <c r="O51">
         <v>4127479.0</v>
       </c>
       <c r="P51">
         <v>1407939.0</v>
       </c>
       <c r="Q51">
         <v>1575583.0</v>
       </c>
@@ -9169,51 +9175,51 @@
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
         <v>670825.0</v>
       </c>
       <c r="C52">
         <v>642422.0</v>
       </c>
       <c r="D52">
         <v>673482.0</v>
       </c>
       <c r="E52">
         <v>12502765.0</v>
       </c>
       <c r="F52">
         <v>12093250.0</v>
       </c>
       <c r="G52">
         <v>8952981.0</v>
       </c>
       <c r="H52">
         <v>5681097.0</v>
       </c>
       <c r="I52">
-        <v>7020905.0</v>
+        <v>6683629.0</v>
       </c>
       <c r="J52">
         <v>4521799.0</v>
       </c>
       <c r="K52">
         <v>930777.0</v>
       </c>
       <c r="L52">
         <v>1152055.0</v>
       </c>
       <c r="M52">
         <v>1494461.0</v>
       </c>
       <c r="N52">
         <v>2644430.0</v>
       </c>
       <c r="O52">
         <v>3553343.0</v>
       </c>
       <c r="P52">
         <v>702237.0</v>
       </c>
       <c r="Q52">
         <v>704283.0</v>
       </c>
@@ -10739,113 +10745,113 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>925738.0</v>
       </c>
       <c r="J4">
         <v>160821.0</v>
       </c>
       <c r="K4">
         <v>160821.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5">
-        <v>-7669694.0</v>
+        <v>-8825545.0</v>
       </c>
       <c r="C5">
-        <v>-16144681.0</v>
+        <v>-16144498.0</v>
       </c>
       <c r="D5">
-        <v>-14489273.0</v>
+        <v>-14814471.0</v>
       </c>
       <c r="E5">
         <v>-39686185.0</v>
       </c>
       <c r="F5">
-        <v>-54301081.0</v>
+        <v>-58296640.0</v>
       </c>
       <c r="G5">
         <v>-57819453.0</v>
       </c>
       <c r="H5">
         <v>-2889608.0</v>
       </c>
       <c r="I5">
         <v>-2056140.0</v>
       </c>
       <c r="J5">
         <v>-1067534.0</v>
       </c>
       <c r="K5">
         <v>-1174682.0</v>
       </c>
       <c r="L5">
         <v>-134957.0</v>
       </c>
       <c r="M5">
         <v>-472999.0</v>
       </c>
       <c r="N5">
         <v>-282078.0</v>
       </c>
       <c r="O5">
         <v>-459475.0</v>
       </c>
       <c r="P5">
         <v>-498867.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
-        <v>-361236.0</v>
+        <v>-1517087.0</v>
       </c>
       <c r="C6">
-        <v>-6653159.0</v>
+        <v>-6652976.0</v>
       </c>
       <c r="D6">
-        <v>-7889047.0</v>
+        <v>-8214245.0</v>
       </c>
       <c r="E6">
         <v>-38597758.0</v>
       </c>
       <c r="F6">
-        <v>-53945211.0</v>
+        <v>-57940770.0</v>
       </c>
       <c r="G6">
         <v>-57421688.0</v>
       </c>
       <c r="H6">
         <v>-2553995.0</v>
       </c>
       <c r="I6">
         <v>-1860365.0</v>
       </c>
       <c r="J6">
         <v>-1067534.0</v>
       </c>
       <c r="K6">
         <v>-1174682.0</v>
       </c>
       <c r="L6">
         <v>-91209.0</v>
       </c>
       <c r="M6">
         <v>-416024.0</v>
       </c>
       <c r="N6">
         <v>-225104.0</v>
       </c>
@@ -12462,54 +12468,54 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>123</v>
       </c>
       <c r="B5">
-        <v>-8929072.0</v>
+        <v>-8872596.0</v>
       </c>
       <c r="C5">
-        <v>-1097718.0</v>
+        <v>-1073639.0</v>
       </c>
       <c r="D5">
         <v>-3125065.0</v>
       </c>
       <c r="E5">
         <v>-906772.0</v>
       </c>
       <c r="F5">
         <v>2542924.0</v>
       </c>
       <c r="G5">
         <v>1018242.0</v>
       </c>
       <c r="H5">
         <v>-3996274.0</v>
       </c>
       <c r="I5">
         <v>-6305566.0</v>
       </c>
       <c r="J5">
         <v>-6171245.0</v>
       </c>
       <c r="K5">
         <v>-2171536.0</v>
       </c>
@@ -12638,54 +12644,54 @@
       </c>
       <c r="BA5">
         <v>-20154.0</v>
       </c>
       <c r="BB5">
         <v>-70787.0</v>
       </c>
       <c r="BC5">
         <v>-124850.0</v>
       </c>
       <c r="BD5">
         <v>-163641.0</v>
       </c>
       <c r="BE5">
         <v>-215699.0</v>
       </c>
       <c r="BF5">
         <v>-35826.0</v>
       </c>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>124</v>
       </c>
       <c r="B6">
-        <v>-6932845.0</v>
+        <v>-6876369.0</v>
       </c>
       <c r="C6">
-        <v>852009.0</v>
+        <v>876088.0</v>
       </c>
       <c r="D6">
         <v>-133334.0</v>
       </c>
       <c r="E6">
         <v>1916328.0</v>
       </c>
       <c r="F6">
         <v>5200054.0</v>
       </c>
       <c r="G6">
         <v>3565337.0</v>
       </c>
       <c r="H6">
         <v>-1439357.0</v>
       </c>
       <c r="I6">
         <v>-4017341.0</v>
       </c>
       <c r="J6">
         <v>-4071960.0</v>
       </c>
       <c r="K6">
         <v>-1867902.0</v>
       </c>
@@ -16275,51 +16281,51 @@
       <c r="J2">
         <v>182561.0</v>
       </c>
       <c r="K2">
         <v>232984.0</v>
       </c>
       <c r="L2">
         <v>75495.0</v>
       </c>
       <c r="M2">
         <v>155056.0</v>
       </c>
       <c r="N2">
         <v>98930.0</v>
       </c>
       <c r="O2">
         <v>33502.0</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>152</v>
       </c>
       <c r="B3">
-        <v>1870665</v>
+        <v>9518627</v>
       </c>
       <c r="C3">
         <v>11536318</v>
       </c>
       <c r="D3">
         <v>8733284</v>
       </c>
       <c r="E3">
         <v>12893338</v>
       </c>
       <c r="F3">
         <v>3402289</v>
       </c>
       <c r="G3">
         <v>398136</v>
       </c>
       <c r="H3">
         <v>247365</v>
       </c>
       <c r="I3">
         <v>100000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
@@ -16865,51 +16871,51 @@
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>166</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>167</v>
       </c>
       <c r="B18">
-        <v>6409510.0</v>
+        <v>-1238452.0</v>
       </c>
       <c r="C18">
         <v>5976872.0</v>
       </c>
       <c r="D18">
         <v>86948.0</v>
       </c>
       <c r="E18">
         <v>-35828487.0</v>
       </c>
       <c r="F18">
         <v>-36487778.0</v>
       </c>
       <c r="G18">
         <v>-12529750.0</v>
       </c>
       <c r="H18">
         <v>251408.0</v>
       </c>
       <c r="I18">
         <v>-1005518.0</v>
       </c>
       <c r="J18">
         <v>-817216.0</v>
       </c>
@@ -17125,51 +17131,51 @@
       </c>
       <c r="K23">
         <v>249894.0</v>
       </c>
       <c r="L23">
         <v>188952.0</v>
       </c>
       <c r="M23">
         <v>-100000.0</v>
       </c>
       <c r="N23">
         <v>100000.0</v>
       </c>
       <c r="O23">
         <v>295154.0</v>
       </c>
       <c r="P23">
         <v>34000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>172</v>
       </c>
       <c r="B24">
-        <v>6908231.0</v>
+        <v>8778899.0</v>
       </c>
       <c r="C24">
         <v>-10045461.0</v>
       </c>
       <c r="D24">
         <v>-8529470.0</v>
       </c>
       <c r="E24">
         <v>-13539100.0</v>
       </c>
       <c r="F24">
         <v>-3154924.0</v>
       </c>
       <c r="G24">
         <v>-798136.0</v>
       </c>
       <c r="H24">
         <v>-100000.0</v>
       </c>
       <c r="I24">
         <v>290000.0</v>
       </c>
       <c r="J24">
         <v>390000.0</v>
       </c>
@@ -17830,102 +17836,102 @@
       </c>
       <c r="BA2">
         <v>38917.0</v>
       </c>
       <c r="BB2">
         <v>98930.0</v>
       </c>
       <c r="BC2">
         <v>163183.0</v>
       </c>
       <c r="BD2">
         <v>247284.0</v>
       </c>
       <c r="BE2">
         <v>7281.0</v>
       </c>
       <c r="BF2">
         <v>33502.0</v>
       </c>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>152</v>
       </c>
       <c r="B3">
-        <v>105174</v>
+        <v>105178</v>
       </c>
       <c r="C3">
         <v>155457</v>
       </c>
       <c r="D3">
         <v>6566921</v>
       </c>
       <c r="E3">
         <v>2867338</v>
       </c>
       <c r="F3">
         <v>2867338</v>
       </c>
       <c r="G3">
         <v>2720727</v>
       </c>
       <c r="H3">
         <v>3493298</v>
       </c>
       <c r="I3">
         <v>3132028</v>
       </c>
       <c r="J3">
         <v>2190265</v>
       </c>
       <c r="K3">
         <v>2216639</v>
       </c>
       <c r="L3">
         <v>2403706</v>
       </c>
       <c r="M3">
         <v>2301300</v>
       </c>
       <c r="N3">
         <v>1811639</v>
       </c>
       <c r="O3">
         <v>1771015</v>
       </c>
       <c r="P3">
         <v>2241564</v>
       </c>
       <c r="Q3">
-        <v>90175</v>
+        <v>2514965</v>
       </c>
       <c r="R3">
-        <v>267146</v>
+        <v>6365794</v>
       </c>
       <c r="S3">
-        <v>177261</v>
+        <v>1578446</v>
       </c>
       <c r="T3">
         <v>853380</v>
       </c>
       <c r="U3">
         <v>921603</v>
       </c>
       <c r="V3">
         <v>48860</v>
       </c>
       <c r="W3">
         <v>67550</v>
       </c>
       <c r="X3">
         <v>1</v>
       </c>
       <c r="Y3">
         <v>4</v>
       </c>
       <c r="Z3">
         <v>68400</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
@@ -19720,102 +19726,102 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>167</v>
       </c>
       <c r="B18">
-        <v>339450.0</v>
+        <v>339446.0</v>
       </c>
       <c r="C18">
         <v>-3435980.0</v>
       </c>
       <c r="D18">
         <v>6419785.0</v>
       </c>
       <c r="E18">
         <v>11506785.0</v>
       </c>
       <c r="F18">
         <v>201049.0</v>
       </c>
       <c r="G18">
         <v>-1152378.0</v>
       </c>
       <c r="H18">
         <v>2709621.0</v>
       </c>
       <c r="I18">
         <v>1407735.0</v>
       </c>
       <c r="J18">
         <v>3011894.0</v>
       </c>
       <c r="K18">
         <v>3496991.0</v>
       </c>
       <c r="L18">
         <v>-1327490.0</v>
       </c>
       <c r="M18">
         <v>2343024.0</v>
       </c>
       <c r="N18">
         <v>-4425577.0</v>
       </c>
       <c r="O18">
         <v>-3740054.0</v>
       </c>
       <c r="P18">
         <v>-5017566.0</v>
       </c>
       <c r="Q18">
-        <v>-10189140.0</v>
+        <v>-12613930.0</v>
       </c>
       <c r="R18">
-        <v>-8358290.0</v>
+        <v>-14456937.0</v>
       </c>
       <c r="S18">
-        <v>-6003200.0</v>
+        <v>-7404385.0</v>
       </c>
       <c r="T18">
         <v>-8272521.0</v>
       </c>
       <c r="U18">
         <v>-11655183.0</v>
       </c>
       <c r="V18">
         <v>-9155689.0</v>
       </c>
       <c r="W18">
         <v>-6603782.0</v>
       </c>
       <c r="X18">
         <v>-4498100.0</v>
       </c>
       <c r="Y18">
         <v>-1758636.0</v>
       </c>
       <c r="Z18">
         <v>592955.0</v>
       </c>
       <c r="AA18">
         <v>158912.0</v>
       </c>
@@ -20379,93 +20385,93 @@
       </c>
       <c r="BF22">
         <v>-28293.0</v>
       </c>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>171</v>
       </c>
       <c r="B23">
         <v>80520.0</v>
       </c>
       <c r="C23">
         <v>-12000.0</v>
       </c>
       <c r="D23">
         <v>-449540.0</v>
       </c>
       <c r="E23">
         <v>-276119.0</v>
       </c>
       <c r="F23">
         <v>-36000.0</v>
       </c>
       <c r="G23">
-        <v>-653389.0</v>
+        <v>-665888.0</v>
       </c>
       <c r="H23">
         <v>-36000.0</v>
       </c>
       <c r="I23">
         <v>64000.0</v>
       </c>
       <c r="J23">
         <v>-59437.0</v>
       </c>
       <c r="K23">
         <v>-66500.0</v>
       </c>
       <c r="L23">
         <v>6142643.0</v>
       </c>
       <c r="M23">
         <v>-97611.0</v>
       </c>
       <c r="N23">
         <v>16067988.0</v>
       </c>
       <c r="O23">
         <v>2807500.0</v>
       </c>
       <c r="P23">
         <v>-86350.0</v>
       </c>
       <c r="Q23">
         <v>-67250.0</v>
       </c>
       <c r="R23">
         <v>-36000.0</v>
       </c>
       <c r="S23">
         <v>-36000.0</v>
       </c>
       <c r="T23">
         <v>186610.0</v>
       </c>
       <c r="U23">
-        <v>818749.0</v>
+        <v>14764000.0</v>
       </c>
       <c r="V23">
         <v>-112000.0</v>
       </c>
       <c r="W23">
         <v>1255657.0</v>
       </c>
       <c r="X23">
         <v>3840663.0</v>
       </c>
       <c r="Y23">
         <v>-85223.0</v>
       </c>
       <c r="Z23">
         <v>-51000.0</v>
       </c>
       <c r="AA23">
         <v>-250209.0</v>
       </c>
       <c r="AB23">
         <v>-88648.0</v>
       </c>
       <c r="AC23">
         <v>-70870.0</v>
       </c>
@@ -20534,99 +20540,99 @@
         <v>-50000.0</v>
       </c>
       <c r="AZ23">
         <v>10200.0</v>
       </c>
       <c r="BA23">
         <v>50000.0</v>
       </c>
       <c r="BB23"/>
       <c r="BC23">
         <v>-68989.0</v>
       </c>
       <c r="BD23">
         <v>2587.0</v>
       </c>
       <c r="BE23">
         <v>343296.0</v>
       </c>
       <c r="BF23"/>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>172</v>
       </c>
       <c r="B24">
-        <v>-2056762.0</v>
+        <v>-1951584.0</v>
       </c>
       <c r="C24">
-        <v>17069632.0</v>
+        <v>16426858.0</v>
       </c>
       <c r="D24">
         <v>-4512436.0</v>
       </c>
       <c r="E24">
         <v>-3821794.0</v>
       </c>
       <c r="F24">
         <v>-2745127.0</v>
       </c>
       <c r="G24">
         <v>-2495317.0</v>
       </c>
       <c r="H24">
         <v>-3045496.0</v>
       </c>
       <c r="I24">
         <v>-2489975.0</v>
       </c>
       <c r="J24">
         <v>-2014673.0</v>
       </c>
       <c r="K24">
         <v>-2107307.0</v>
       </c>
       <c r="L24">
         <v>-2373443.0</v>
       </c>
       <c r="M24">
         <v>-2270737.0</v>
       </c>
       <c r="N24">
         <v>-1777983.0</v>
       </c>
       <c r="O24">
         <v>1012395.0</v>
       </c>
       <c r="P24">
         <v>-12150.0</v>
       </c>
       <c r="Q24">
         <v>-2424785.0</v>
       </c>
       <c r="R24">
-        <v>-6098644.0</v>
+        <v>-6098643.0</v>
       </c>
       <c r="S24">
         <v>-1401186.0</v>
       </c>
       <c r="T24">
         <v>-801391.0</v>
       </c>
       <c r="U24">
         <v>-903487.0</v>
       </c>
       <c r="V24">
         <v>-48860.0</v>
       </c>
       <c r="W24">
         <v>-400000.0</v>
       </c>
       <c r="X24">
         <v>277161.0</v>
       </c>
       <c r="Y24">
         <v>-277161.0</v>
       </c>
       <c r="Z24">
         <v>-68400.0</v>
       </c>