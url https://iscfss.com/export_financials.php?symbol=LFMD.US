--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3205,405 +3208,411 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>18156912.0</v>
+      </c>
+      <c r="C2">
         <v>21653122.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14149154.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19554735.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24292870.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15679028.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16009484.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15867469.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15051729.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12395032.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11084855.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9637390.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9593379.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6903034.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10106793.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10797544.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11938937.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11676030.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9059214.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9257314.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11664281.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13430136.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10408172.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7051696.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5627576.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3686579.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2998130.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2017290.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2025503.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1616426.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>684274.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>446384.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>318402.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>699651.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>561833.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>752930.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>408194.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>421640.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>280384.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>110902.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>133930.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>314187.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>99469.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>274319.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>259144.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>242624.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>190686.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>185362.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>207283.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>111667.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>91175.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>187096.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>118459.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
-    </row>
-    <row r="3" spans="1:58">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3620,52 +3629,53 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3"/>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3682,196 +3692,198 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B5">
-[...1 lines deleted...]
-      </c>
+      <c r="B5"/>
       <c r="C5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-140.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
         <v>-383586.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-140.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5032929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AE5">
         <v>0.0</v>
       </c>
+      <c r="AF5"/>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AI5">
         <v>0.0</v>
       </c>
+      <c r="AJ5"/>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AM5">
         <v>0.0</v>
       </c>
+      <c r="AN5"/>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
-        <v>-679291.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>-679291.0</v>
       </c>
-      <c r="AR5"/>
+      <c r="AR5">
+        <v>-679291.0</v>
+      </c>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-635543.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>0.0</v>
       </c>
-      <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
-[...1 lines deleted...]
-      </c>
+      <c r="AY5"/>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
-      <c r="BC5"/>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3888,522 +3900,533 @@
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-    </row>
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>6017124.0</v>
+      </c>
+      <c r="C7">
         <v>6172897.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6323796.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6525155.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6574828.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6668831.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6773729.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6914744.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2673470.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1759011.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>677029.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>895653.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1035267.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1229798.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1330229.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1407939.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1575583.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1740533.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1786034.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>217238.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>240670.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>263401.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>285323.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>28241.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>28917.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>29469.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>29978.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>479375.0</v>
+      </c>
+      <c r="C8">
         <v>476467.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>467740.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>467004.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>451552.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>436467.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>423079.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>419236.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>417736.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>407457.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>383726.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>347733.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>5358718.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4998555.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4881490.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4765855.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>4646491.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4532149.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>4418007.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4264767.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>4147811.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>186673930.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>183183652.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>179015250.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>177131586.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>173157467.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>164517634.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>105275494.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>101450858.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>91585607.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>77779370.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>25141615.0</v>
+      </c>
+      <c r="C10">
         <v>34478137.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>36786318.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23785771.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>36228305.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34393410.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35004924.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>37587253.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>35703215.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35110929.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33146725.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15288330.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11906741.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11524846.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3958957.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5836823.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11717302.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25084644.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>41328039.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9446973.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17414237.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13406656.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9179075.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>916637.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>336151.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>357877.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1106624.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>780893.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>265107.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>242259.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>180093.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>407272.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>691169.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>229828.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>141379.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>562760.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>436086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182561.0</v>
       </c>
       <c r="AM10">
         <v>182561.0</v>
       </c>
       <c r="AN10">
+        <v>182561.0</v>
+      </c>
+      <c r="AO10">
         <v>473921.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>235452.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>203622.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>232984.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>73862.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>79548.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>70051.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75495.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>90004.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>61147.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>36409.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>155056.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>46652.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>111057.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>38917.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>98930.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>163183.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4420,860 +4443,874 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>25141615.0</v>
+      </c>
+      <c r="C12">
         <v>34478137.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>36786318.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>23785771.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36228305.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34393410.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35004924.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>37587253.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>35703215.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>35110929.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>33146725.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15288330.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11906741.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11524846.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3958957.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5836823.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11717302.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25084644.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>41328039.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9446973.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17414237.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13406656.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9179075.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>916637.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>336151.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>357877.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1106624.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>780893.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>265107.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>242259.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>407272.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>691169.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>229828.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>562760.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>436086.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>182561.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>473921.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>235452.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>203622.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>232984.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>73862.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>79548.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>70051.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>75495.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>90004.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>61147.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>36409.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>155056.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>46652.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>111057.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>38917.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>98930.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>163183.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>479235.0</v>
+      </c>
+      <c r="C13">
         <v>476327.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>467600.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>466864.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>451412.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>436327.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>422939.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>419096.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>417596.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>407317.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>383586.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>347593.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>325649.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>320401.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>315528.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>314578.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>309899.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>308995.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>307045.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>268630.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>266359.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>258851.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>234337.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>156349.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>710631.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>541426.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>106807.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>534037.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468822.0</v>
       </c>
       <c r="AD13">
         <v>468822.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AE13">
+        <v>468822.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13">
         <v>453349.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>439430.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>429930.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>442573.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>409957.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>355701.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>346978.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>343103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320103.0</v>
       </c>
       <c r="AQ13">
         <v>320103.0</v>
       </c>
       <c r="AR13">
+        <v>320103.0</v>
+      </c>
+      <c r="AS13">
         <v>306699.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>306099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307299.0</v>
       </c>
       <c r="AU13">
         <v>307299.0</v>
       </c>
       <c r="AV13">
         <v>307299.0</v>
       </c>
       <c r="AW13">
-        <v>302049.0</v>
+        <v>307299.0</v>
       </c>
       <c r="AX13">
         <v>302049.0</v>
       </c>
       <c r="AY13">
+        <v>302049.0</v>
+      </c>
+      <c r="AZ13">
         <v>301049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294099.0</v>
       </c>
       <c r="BA13">
         <v>294099.0</v>
       </c>
       <c r="BB13">
-        <v>289099.0</v>
+        <v>294099.0</v>
       </c>
       <c r="BC13">
         <v>289099.0</v>
       </c>
       <c r="BD13">
+        <v>289099.0</v>
+      </c>
+      <c r="BE13">
         <v>288905.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>47788194.0</v>
+      </c>
+      <c r="C14">
         <v>47336060.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>46773743.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>46162625.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>44401531.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>45580311.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>42205767.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42020965.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>41296042.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39242237.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36710746.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>34472904.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32560035.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>31680776.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>31410065.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30935643.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30804465.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30853118.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26684591.0</v>
       </c>
       <c r="T14">
         <v>26684591.0</v>
       </c>
       <c r="U14">
+        <v>26684591.0</v>
+      </c>
+      <c r="V14">
         <v>26289678.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24467788.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12581401.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>15531922.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>14109649.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10725468.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10697766.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10577689.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9273421.0</v>
       </c>
       <c r="AD14">
         <v>9273421.0</v>
       </c>
       <c r="AE14">
+        <v>9273421.0</v>
+      </c>
+      <c r="AF14">
         <v>9361349.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8963951.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8685572.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8695572.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8701946.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8748428.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8131592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7516397.0</v>
       </c>
       <c r="AM14">
         <v>7516397.0</v>
       </c>
       <c r="AN14">
+        <v>7516397.0</v>
+      </c>
+      <c r="AO14">
         <v>6935702.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6862075.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6402075.0</v>
       </c>
       <c r="AQ14">
         <v>6402075.0</v>
       </c>
       <c r="AR14">
+        <v>6402075.0</v>
+      </c>
+      <c r="AS14">
         <v>6130000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6121994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6145994.0</v>
       </c>
       <c r="AU14">
         <v>6145994.0</v>
       </c>
       <c r="AV14">
         <v>6145994.0</v>
       </c>
       <c r="AW14">
-        <v>6040994.0</v>
+        <v>6145994.0</v>
       </c>
       <c r="AX14">
         <v>6040994.0</v>
       </c>
       <c r="AY14">
+        <v>6040994.0</v>
+      </c>
+      <c r="AZ14">
         <v>6034328.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5881994.0</v>
       </c>
       <c r="BA14">
         <v>5881994.0</v>
       </c>
       <c r="BB14">
+        <v>5881994.0</v>
+      </c>
+      <c r="BC14">
         <v>5781994.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>5778100.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5781994.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7516397.0</v>
       </c>
       <c r="BF14">
         <v>7516397.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14">
+        <v>7516397.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>325649.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>320401.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>315528.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>314578.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>309899.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>307045.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>268630.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>266359.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>258851.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>234337.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>156349.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>710631.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>541426.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>534037.0</v>
       </c>
       <c r="AB15">
         <v>534037.0</v>
       </c>
       <c r="AC15">
+        <v>534037.0</v>
+      </c>
+      <c r="AD15">
         <v>468822.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>457822.0</v>
       </c>
       <c r="AE15">
         <v>457822.0</v>
       </c>
       <c r="AF15">
+        <v>457822.0</v>
+      </c>
+      <c r="AG15">
         <v>453349.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>439430.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>444930.0</v>
       </c>
       <c r="AI15">
         <v>444930.0</v>
       </c>
       <c r="AJ15">
+        <v>444930.0</v>
+      </c>
+      <c r="AK15">
         <v>442573.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>409957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355701.0</v>
       </c>
       <c r="AM15">
         <v>355701.0</v>
       </c>
       <c r="AN15">
+        <v>355701.0</v>
+      </c>
+      <c r="AO15">
         <v>346978.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>343103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320103.0</v>
       </c>
       <c r="AQ15">
         <v>320103.0</v>
       </c>
       <c r="AR15">
+        <v>320103.0</v>
+      </c>
+      <c r="AS15">
         <v>306699.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>306099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307299.0</v>
       </c>
       <c r="AU15">
         <v>307299.0</v>
       </c>
       <c r="AV15">
         <v>307299.0</v>
       </c>
       <c r="AW15">
-        <v>302049.0</v>
+        <v>307299.0</v>
       </c>
       <c r="AX15">
         <v>302049.0</v>
       </c>
       <c r="AY15">
+        <v>302049.0</v>
+      </c>
+      <c r="AZ15">
         <v>301049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294099.0</v>
       </c>
       <c r="BA15">
         <v>294099.0</v>
       </c>
       <c r="BB15">
-        <v>289099.0</v>
+        <v>294099.0</v>
       </c>
       <c r="BC15">
         <v>289099.0</v>
       </c>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>289099.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
+        <v>10791221.0</v>
+      </c>
+      <c r="C16">
         <v>12016840.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10807773.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14355531.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11790024.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14625902.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14480917.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16390541.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15161659.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13202757.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8828598.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6239354.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5668210.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5895545.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5547506.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2353152.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1992502.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1788555.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1499880.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1435981.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1381938.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1339309.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>916880.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>412616.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>303670.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>302960.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>109552.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>234239.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>52113.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>228734.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>15608.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1987.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-473492.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-699651.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>-351615.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-421640.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-280384.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-110902.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-133930.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-314187.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-99469.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-274319.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-259144.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-242624.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-190686.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-40200.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-10200.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5290,52 +5327,53 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5352,52 +5390,53 @@
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5414,744 +5453,757 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>5654665.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6719736.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9454736.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>198500.0</v>
+      </c>
+      <c r="C21">
         <v>230417.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>262334.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1558318.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16665714.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16097720.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15847157.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2275225.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15092746.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14786545.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14805242.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14580997.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>13892571.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13127824.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12672046.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12910386.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10721665.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9115987.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3015550.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1951178.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1264466.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>656329.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>715823.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>758328.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>813222.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>697398.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>675452.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>759356.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>843258.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>927162.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1011065.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>335131.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>366549.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>2956144.0</v>
+      </c>
+      <c r="C22">
         <v>3177136.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2773576.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3432382.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3251355.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2967697.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2797358.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2645443.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2060719.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2373640.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2759932.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3790646.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3698302.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3382582.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3703363.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3676131.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2965242.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1240034.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1616600.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1587094.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1614117.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1674381.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1264258.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1858545.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>808846.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>554285.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>950059.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>747525.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>703286.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>877146.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1022616.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>623446.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>507211.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>601174.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>707161.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>377800.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>127448.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160270.0</v>
       </c>
       <c r="AM22">
         <v>160270.0</v>
       </c>
       <c r="AN22">
+        <v>160270.0</v>
+      </c>
+      <c r="AO22">
         <v>130530.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>179255.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>138494.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>61051.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>39429.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>21479.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>43460.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>41008.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>54866.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>83519.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>88062.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>86195.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>120045.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>64048.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>68776.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>63378.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>36944.0</v>
       </c>
-      <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>59892898.0</v>
+      </c>
+      <c r="C23">
         <v>70124668.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>70411319.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>65983378.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>73564702.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>73614333.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>72460026.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72559922.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>63820489.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>61455274.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>58480709.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>40691024.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>35446389.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>33869830.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25665853.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>33361561.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>37969481.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>50290476.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>49923243.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16351645.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23987500.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18743701.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13402991.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5429491.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3024299.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2291048.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3446179.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2546232.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2198917.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2626918.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2694097.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1899364.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1837916.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1205528.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1522894.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1337451.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1157201.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>789824.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>796379.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1079375.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>865781.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>641454.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>448471.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>245015.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>251613.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>216466.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>175221.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>313483.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>302167.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>327534.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>551449.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>292974.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>461825.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>364987.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>369695.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-    </row>
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>3517317.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6818835.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9885057.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>12951280.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11795281.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14069838.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>17927727.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18827283.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13538502.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13423121.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>10819527.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9251849.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>13538502.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13423121.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>10819527.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9251849.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6168,52 +6220,53 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6230,1944 +6283,1980 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-19124491.0</v>
+      </c>
+      <c r="C28">
         <v>-28305240.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-30462522.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17260616.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14175376.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9294633.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9901694.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12443451.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14888111.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-15207840.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14214372.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4860829.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3402562.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4950562.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>168522.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4428884.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-10141719.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-23280711.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-39478605.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1653192.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7483484.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12468986.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-8114620.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>865747.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>763711.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>272016.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-261912.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-28268.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>35279.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>217022.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>67323.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-407272.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-628071.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-229828.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26100.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-485427.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-362043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23804.0</v>
       </c>
       <c r="AM28">
         <v>23804.0</v>
       </c>
       <c r="AN28">
+        <v>23804.0</v>
+      </c>
+      <c r="AO28">
         <v>-259806.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-135452.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-103622.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-132984.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>32616.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18938.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>21892.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-48295.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-22804.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-37947.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8209.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-114856.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-36452.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-111057.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-38917.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-98930.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-163183.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
-    </row>
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>7966315.0</v>
+      </c>
+      <c r="C29">
         <v>15036706.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23156440.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1314194.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13695407.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16101074.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12843860.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10508796.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13935165.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17298635.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21760556.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6582202.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1747661.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3237949.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-8598667.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-568620.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3510818.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13238336.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22803293.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6675013.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2658611.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>600738.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1522767.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-5540037.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3339433.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2793111.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>11499917.0</v>
+      </c>
+      <c r="C30">
         <v>9855117.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9305277.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9244321.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7330129.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10192774.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8217813.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6049501.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5667942.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5336491.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5277250.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4418582.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3668543.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2936999.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2834750.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2538118.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2513627.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1796502.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>980055.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1497187.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1612308.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1351443.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>997757.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>414342.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>436025.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>282482.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>97448.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>65254.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>103271.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>433203.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>99053.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>175631.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>64045.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>285799.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>398770.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>276992.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>519624.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446993.0</v>
       </c>
       <c r="AM30">
         <v>446993.0</v>
       </c>
       <c r="AN30">
+        <v>446993.0</v>
+      </c>
+      <c r="AO30">
         <v>474924.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>451074.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>299338.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>154436.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>131724.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>135325.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>73450.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>14970.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>110621.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>85266.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>116584.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>209475.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>11311.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>157510.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>113841.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>49690.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
-    </row>
-    <row r="31" spans="1:58">
+      <c r="BG30"/>
+    </row>
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-24881339.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-20457471.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-19502141.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14682534.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9594131.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5395787.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>19724343.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-19509118.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8295938.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-729860.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3017722.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8052508.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5223600.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4090933.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1663637.0</v>
       </c>
-      <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-    </row>
-    <row r="32" spans="1:58">
+      <c r="BG31"/>
+    </row>
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>-4524351.0</v>
+      </c>
+      <c r="C32">
         <v>2111296.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10258100.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-15577948.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-14506395.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-10928639.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-11522056.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-10295324.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-6579088.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-266333.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7822543.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-7635641.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-11336910.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-7853837.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-20062794.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-11961588.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-7358814.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3966794.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>22095851.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-5744701.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3932789.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2393810.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1426701.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-4782914.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-4972927.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-3067621.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
-    </row>
-    <row r="33" spans="1:58">
+      <c r="BG32"/>
+    </row>
+    <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>17808419.0</v>
+      </c>
+      <c r="C33">
         <v>18427622.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>18579854.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24897773.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24538939.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>23641412.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23726937.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23902965.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>18751059.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>17046539.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>15876442.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15804738.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>15265493.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14705061.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>14354496.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>20387862.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>19459264.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>20711014.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5001803.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2219088.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1507841.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>906177.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>990260.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>776501.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>833212.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>719205.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>699077.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>784798.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>869911.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>955632.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>335131.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>366549.0</v>
       </c>
-      <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
-      <c r="AS33">
+      <c r="AS33"/>
+      <c r="AT33">
         <v>15261.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>29505.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>43748.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>57992.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>72235.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>86479.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>100723.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>114966.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>129210.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>143453.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>157697.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>172227.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
-    </row>
-    <row r="34" spans="1:58">
+      <c r="BG33"/>
+    </row>
+    <row r="34" spans="1:59">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
-[...1 lines deleted...]
-      </c>
+      <c r="D34"/>
       <c r="E34">
         <v>100000.0</v>
       </c>
       <c r="F34">
         <v>100000.0</v>
       </c>
       <c r="G34">
         <v>100000.0</v>
       </c>
       <c r="H34">
         <v>100000.0</v>
       </c>
       <c r="I34">
         <v>100000.0</v>
       </c>
       <c r="J34">
         <v>100000.0</v>
       </c>
       <c r="K34">
+        <v>100000.0</v>
+      </c>
+      <c r="L34">
         <v>131250.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>256250.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>318750.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>789107.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1597205.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>5343333.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>5286058.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5701000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>100000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>317238.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="V34">
         <v>100000.0</v>
       </c>
       <c r="W34">
         <v>100000.0</v>
       </c>
       <c r="X34">
+        <v>100000.0</v>
+      </c>
+      <c r="Y34">
         <v>318848.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>640970.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1261522.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>500000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-    </row>
-    <row r="35" spans="1:58">
+      <c r="BG34"/>
+    </row>
+    <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>5317613.0</v>
+      </c>
+      <c r="C35">
         <v>5502072.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5681373.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5951673.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9650164.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>13105527.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16250249.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19562705.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>14231474.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15481289.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18132826.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>19253354.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>14133592.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14212228.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1597205.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5343333.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5286058.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8322737.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1278544.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11136765.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9592519.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>363400.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>292322.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3958226.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>739889.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1360991.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>599978.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>129978.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1280106.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>130269.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35">
         <v>157094.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>65914.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>127595.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
-      <c r="AS35">
+      <c r="AS35"/>
+      <c r="AT35">
         <v>4600.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8900.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>13200.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>17500.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>21800.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>26100.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>30400.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>34700.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>39000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>43300.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>47600.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
-    </row>
-    <row r="36" spans="1:58">
+      <c r="BG35"/>
+    </row>
+    <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>10734486.0</v>
+      </c>
+      <c r="C36">
         <v>13142115.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>13049663.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>17760463.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>16888264.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>15295685.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>14877484.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>12023248.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-15804738.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-15265493.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-14705061.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-14354496.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-20387862.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-19459264.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>19077090.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3229594.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2197474.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1282582.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>249848.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>375983.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>25442.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>26653.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>28470.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>-157697.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-172227.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
-    </row>
-    <row r="37" spans="1:58">
+      <c r="BG36"/>
+    </row>
+    <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>783619.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-31497.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-475548.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-799716.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-1033018.0</v>
       </c>
-      <c r="R37"/>
-      <c r="S37">
+      <c r="S37"/>
+      <c r="T37">
         <v>-1031745.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-1100575.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-1001869.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-767896.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-2175687.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
-    </row>
-    <row r="38" spans="1:58">
+      <c r="BG37"/>
+    </row>
+    <row r="38" spans="1:59">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
-    </row>
-    <row r="39" spans="1:58">
+      <c r="BG38"/>
+    </row>
+    <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>2486803.0</v>
+      </c>
+      <c r="C39">
         <v>4186656.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2966294.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4623131.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2215974.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2419040.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2712994.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2374760.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1637554.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1587675.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1420360.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1388728.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>907310.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1320342.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>814287.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>922627.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1314046.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1458282.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>996746.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1601303.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1838997.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1405044.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>971641.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1463466.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>610065.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>377199.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>592971.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>167762.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>257342.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>118678.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>251184.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>208942.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>88727.0</v>
       </c>
-      <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>119899.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>74043.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2250.0</v>
       </c>
-      <c r="AM39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN39"/>
       <c r="AO39">
         <v>0.0</v>
       </c>
-      <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AP39">
         <v>0.0</v>
       </c>
+      <c r="AQ39"/>
       <c r="AR39">
         <v>0.0</v>
       </c>
       <c r="AS39">
         <v>0.0</v>
       </c>
       <c r="AT39">
         <v>0.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39">
+      <c r="AU39">
         <v>0.0</v>
       </c>
-      <c r="AW39"/>
+      <c r="AV39"/>
+      <c r="AW39">
+        <v>0.0</v>
+      </c>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>132000.0</v>
       </c>
-      <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>0.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>0.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-    </row>
-    <row r="40" spans="1:58">
+      <c r="BG39"/>
+    </row>
+    <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>16961186.0</v>
+      </c>
+      <c r="C40">
         <v>15244963.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15974016.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>20612358.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>12679052.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>16235933.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>18544316.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>18745727.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>12484054.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12088033.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11436459.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>12992093.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12260721.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9074562.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>9665474.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>8680771.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9031726.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>9549015.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>9595605.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>7120563.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4787417.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13430136.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1610248.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>630065.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>465493.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>352461.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>162578.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29592.0</v>
       </c>
       <c r="AD40">
         <v>29592.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AE40">
+        <v>29592.0</v>
+      </c>
+      <c r="AF40"/>
+      <c r="AG40">
         <v>684274.0</v>
       </c>
-      <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>473492.0</v>
       </c>
-      <c r="AI40"/>
-      <c r="AJ40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>699651.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>955014.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>192254.0</v>
       </c>
-      <c r="AM40"/>
-      <c r="AN40">
+      <c r="AN40"/>
+      <c r="AO40">
         <v>56579.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>421640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56579.0</v>
       </c>
       <c r="AQ40">
         <v>56579.0</v>
       </c>
       <c r="AR40">
+        <v>56579.0</v>
+      </c>
+      <c r="AS40">
         <v>141448.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>314187.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>151986.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>274319.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>259144.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>242624.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>190686.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>100000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>10200.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>131000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>110000.0</v>
       </c>
-      <c r="BC40"/>
-      <c r="BD40">
+      <c r="BD40"/>
+      <c r="BE40">
         <v>90938.0</v>
       </c>
-      <c r="BE40"/>
       <c r="BF40"/>
-    </row>
-    <row r="41" spans="1:58">
+      <c r="BG40"/>
+    </row>
+    <row r="41" spans="1:59">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>318750.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1023069.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4637631.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>4414758.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7116655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="T41">
         <v>100000.0</v>
       </c>
       <c r="U41">
         <v>100000.0</v>
       </c>
       <c r="V41">
         <v>100000.0</v>
       </c>
       <c r="W41">
         <v>100000.0</v>
       </c>
       <c r="X41">
+        <v>100000.0</v>
+      </c>
+      <c r="Y41">
         <v>3929985.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>710972.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1331522.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>570000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
-    </row>
-    <row r="42" spans="1:58">
+      <c r="BG41"/>
+    </row>
+    <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>253599817.0</v>
+      </c>
+      <c r="C42">
         <v>252812613.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>251291915.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>248637508.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>236262307.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>232879778.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>230344638.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>227231166.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>224838291.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>220557394.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>217386882.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>196737676.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>186510229.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>183019951.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>178851549.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>176967885.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>172993766.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>168863264.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>164353933.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>105111793.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>101287157.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>91421906.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>77615669.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>40450647.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>18584161.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>16303591.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>15499924.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>14879495.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>12958608.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>12740148.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>12228786.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>11756423.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>10976149.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>11055287.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>9441856.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>8983011.0</v>
       </c>
-      <c r="AM42"/>
-      <c r="AN42">
+      <c r="AN42"/>
+      <c r="AO42">
         <v>9028008.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>8783487.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>8405180.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>8366313.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>8092049.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>8071949.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>8079549.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>8077549.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>8042549.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>7988799.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>7985299.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>7958299.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7739000.0</v>
       </c>
       <c r="BA42">
         <v>7739000.0</v>
       </c>
       <c r="BB42">
+        <v>7739000.0</v>
+      </c>
+      <c r="BC42">
         <v>7668499.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>7641499.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>7435530.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
-    </row>
-    <row r="43" spans="1:58">
+      <c r="BG42"/>
+    </row>
+    <row r="43" spans="1:59">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8184,1180 +8273,1200 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
-    </row>
-    <row r="44" spans="1:58">
+      <c r="BG43"/>
+    </row>
+    <row r="44" spans="1:59">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>140.0</v>
       </c>
       <c r="O44">
         <v>140.0</v>
       </c>
       <c r="P44">
         <v>140.0</v>
       </c>
       <c r="Q44">
         <v>140.0</v>
       </c>
-      <c r="R44"/>
-      <c r="S44">
+      <c r="R44">
         <v>140.0</v>
       </c>
-      <c r="T44"/>
+      <c r="S44"/>
+      <c r="T44">
+        <v>140.0</v>
+      </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
-    </row>
-    <row r="45" spans="1:58">
+      <c r="BG44"/>
+    </row>
+    <row r="45" spans="1:59">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>9165504.0</v>
+      </c>
+      <c r="C45">
         <v>9312811.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9420400.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8163821.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7873225.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7543692.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7879780.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8170308.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3658313.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2259994.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1071200.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1223741.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1372922.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1577237.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1682450.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1822811.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>243375.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>249848.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>274437.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>18173.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>19990.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>21807.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>23625.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>25442.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>26653.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>28470.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>15261.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>29505.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>43748.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>57992.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>72235.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>86479.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>100723.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>114966.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>129210.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>143453.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>157697.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
-    </row>
-    <row r="46" spans="1:58">
+      <c r="BG45"/>
+    </row>
+    <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>6875433.0</v>
+      </c>
+      <c r="C46">
         <v>5055090.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5267857.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5578992.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7873225.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7543692.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7879780.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6750256.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3658313.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2259994.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1071200.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1223741.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1372922.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1577237.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1682450.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1822811.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2017863.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2140291.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1986253.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>267910.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>243375.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>249848.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>274437.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>18173.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>19990.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>21807.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>23625.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>25442.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>26653.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>28470.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
-      <c r="AS46">
+      <c r="AS46"/>
+      <c r="AT46">
         <v>15261.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>29505.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>43748.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>57992.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>72235.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>86479.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>100723.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>114966.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>129210.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>143453.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>157697.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>172227.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
-    </row>
-    <row r="47" spans="1:58">
+      <c r="BG46"/>
+    </row>
+    <row r="47" spans="1:59">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>444226.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>462446.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>476441.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>533561.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>555777.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2140291.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1986253.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>267910.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>243375.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>249848.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>274437.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>18173.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>19990.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>21807.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>23625.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
-    </row>
-    <row r="48" spans="1:58">
+      <c r="BG47"/>
+    </row>
+    <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-246112737.0</v>
+      </c>
+      <c r="C48">
         <v>-238252234.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-228603075.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-247790178.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-238496413.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-235644977.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-236253218.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-235370384.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-229462356.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-221810154.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-214265236.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-209756573.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-202857575.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-195348013.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-190562994.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-177851083.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-169792847.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-155997323.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-141921085.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-122938363.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-108584988.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-91754288.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-80151905.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-47901176.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-23705170.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-20238552.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-16594916.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-15883372.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-14941930.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-12804417.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-12140670.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-11428575.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-10879598.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-10272566.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-10899843.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-10680261.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-10001198.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9693882.0</v>
       </c>
       <c r="AM48">
         <v>-9693882.0</v>
       </c>
       <c r="AN48">
+        <v>-9693882.0</v>
+      </c>
+      <c r="AO48">
         <v>-9075014.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-8848363.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-8648387.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-8586338.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-8535589.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-8543708.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-8522680.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-8524346.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-8380209.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-8276305.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-8204800.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-8063861.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-7992307.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-7852940.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-7837086.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-7795599.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-7724435.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
-    </row>
-    <row r="49" spans="1:58">
+      <c r="BG48"/>
+    </row>
+    <row r="49" spans="1:59">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-202857575.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-195348013.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-190562994.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-177851083.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-169792847.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-141921085.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-122938363.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-108584988.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-91754288.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-80151905.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-    </row>
-    <row r="50" spans="1:58">
+      <c r="BG49"/>
+    </row>
+    <row r="50" spans="1:59">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>11960784.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>11611111.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8444444.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>5277778.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>6346353.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4074240.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>327597.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>426223.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>735534.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>1822489.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2797250.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
-[...1 lines deleted...]
-      </c>
+      <c r="R50"/>
       <c r="S50">
         <v>63400.0</v>
       </c>
       <c r="T50">
         <v>63400.0</v>
       </c>
       <c r="U50">
+        <v>63400.0</v>
+      </c>
+      <c r="V50">
         <v>438234.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>674269.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>779132.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1754143.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1070945.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>600424.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>814734.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
-    </row>
-    <row r="51" spans="1:58">
+      <c r="BG50"/>
+    </row>
+    <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>6017124.0</v>
+      </c>
+      <c r="C51">
         <v>6172897.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6323796.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6525155.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>22052929.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25098777.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>25103230.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>25143802.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20815104.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>19903089.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>18932353.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>20149159.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15309303.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>16475408.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4127479.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1407939.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1575583.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1803933.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1849434.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>11100165.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>9930753.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>937670.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1064455.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1782384.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1099862.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>629893.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>844712.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>752625.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>300386.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>459281.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>247416.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>63098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167479.0</v>
       </c>
       <c r="AI51">
         <v>167479.0</v>
       </c>
       <c r="AJ51">
+        <v>167479.0</v>
+      </c>
+      <c r="AK51">
         <v>77333.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>74043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>206365.0</v>
       </c>
       <c r="AM51">
         <v>206365.0</v>
       </c>
       <c r="AN51">
+        <v>206365.0</v>
+      </c>
+      <c r="AO51">
         <v>214115.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AP51">
         <v>100000.0</v>
       </c>
       <c r="AQ51">
         <v>100000.0</v>
       </c>
       <c r="AR51">
+        <v>100000.0</v>
+      </c>
+      <c r="AS51">
         <v>106478.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>98486.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>91943.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>27200.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>67200.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>23200.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>28200.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>40200.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>10200.0</v>
       </c>
-      <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
-    </row>
-    <row r="52" spans="1:58">
+      <c r="BG51"/>
+    </row>
+    <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>699511.0</v>
+      </c>
+      <c r="C52">
         <v>670825.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>642422.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>673482.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12502765.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12093250.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8952981.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5681097.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>6683629.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4521799.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>930777.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1152055.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1494461.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2644430.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3553343.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>702237.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>704283.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>597851.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>670890.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>63400.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>438234.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>674269.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>872133.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1754143.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1070945.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>600424.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>814734.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>722647.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>270280.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>429012.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>247416.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>684274.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>63098.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>167479.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>125000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>77333.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>74043.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>206365.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>100000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>214115.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AP52">
         <v>100000.0</v>
       </c>
       <c r="AQ52">
         <v>100000.0</v>
       </c>
       <c r="AR52">
+        <v>100000.0</v>
+      </c>
+      <c r="AS52">
         <v>106478.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>98486.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>91943.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>27200.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>67200.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>23200.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>28200.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>40200.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>10200.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-    </row>
-    <row r="53" spans="1:58">
+      <c r="BG52"/>
+    </row>
+    <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -9374,52 +9483,53 @@
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-    </row>
-    <row r="54" spans="1:58">
+      <c r="BG53"/>
+    </row>
+    <row r="54" spans="1:59">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9436,740 +9546,753 @@
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
-    </row>
-    <row r="55" spans="1:58">
+      <c r="BG54"/>
+    </row>
+    <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>59892898.0</v>
+      </c>
+      <c r="C55">
         <v>70124668.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>70411319.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>65983378.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>73564702.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>73614333.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>72460026.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>72559922.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>63820489.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>61455274.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>58480709.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>40691024.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>35446389.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>33869830.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>25665853.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>33361561.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>37969481.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>50290476.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>49923243.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16351645.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>23987500.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>18743701.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13402991.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5429491.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3024299.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2291048.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3446179.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2546232.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2198917.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2626918.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2616135.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1899364.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1837916.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1205528.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1263810.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1337451.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1157201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>789824.0</v>
       </c>
       <c r="AM55">
         <v>789824.0</v>
       </c>
       <c r="AN55">
+        <v>789824.0</v>
+      </c>
+      <c r="AO55">
         <v>1079375.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>865781.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>641454.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>448471.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>245015.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>251613.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>216466.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>175221.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>313483.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>302167.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>327534.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>551449.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>292974.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>461825.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>364987.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>369695.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>451655.0</v>
       </c>
-      <c r="BE55"/>
       <c r="BF55"/>
-    </row>
-    <row r="56" spans="1:58">
+      <c r="BG55"/>
+    </row>
+    <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>42084479.0</v>
+      </c>
+      <c r="C56">
         <v>51697046.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>51831465.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>41085605.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>49025763.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>49972921.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>48733089.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>48656957.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>45069430.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>44408735.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>42604267.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>24886286.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>20180896.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>19164769.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>11311357.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>12973699.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>18510217.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>29579462.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>44921440.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>14132557.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>22479659.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>17837524.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>12412731.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4652990.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2191087.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1571843.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2747102.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1761434.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1329006.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1671286.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1605070.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1564233.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1471367.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1205528.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1263810.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1337451.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1157201.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>789824.0</v>
       </c>
       <c r="AM56">
         <v>789824.0</v>
       </c>
       <c r="AN56">
+        <v>789824.0</v>
+      </c>
+      <c r="AO56">
         <v>1079375.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>865781.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>641454.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>448471.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>245015.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>236352.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>186961.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>131473.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>255491.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>229932.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>241055.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>450726.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>178008.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>332615.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>221534.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>211998.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>279428.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
-    </row>
-    <row r="57" spans="1:58">
+      <c r="BG56"/>
+    </row>
+    <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>46608830.0</v>
+      </c>
+      <c r="C57">
         <v>49585750.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>41573365.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>56663553.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>63532158.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>60901560.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>60255145.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>58952281.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>51648518.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>44675068.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>34781724.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>32521927.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>31517806.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27018606.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31374151.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>24935287.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>25869031.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>25612668.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>22825589.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>19877258.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>18546870.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15443714.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>13932433.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9435904.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7164014.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4639464.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3975442.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2984176.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2347896.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2274172.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1192397.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>699882.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>511469.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>318402.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>640971.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>776984.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1590890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151549.0</v>
       </c>
       <c r="AM57">
         <v>1151549.0</v>
       </c>
       <c r="AN57">
+        <v>1151549.0</v>
+      </c>
+      <c r="AO57">
         <v>622309.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>521640.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>436963.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>267481.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>381856.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>412673.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>343398.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>301519.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>326344.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>265824.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>218886.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>325562.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>217483.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>242667.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>201175.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>187096.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>209397.0</v>
       </c>
-      <c r="BE57"/>
       <c r="BF57"/>
-    </row>
-    <row r="58" spans="1:58">
+      <c r="BG57"/>
+    </row>
+    <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>51926443.0</v>
+      </c>
+      <c r="C58">
         <v>55087822.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>47254739.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>62615226.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>73182322.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>74007087.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>76505394.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>78514986.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>65879993.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>60156358.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>52914550.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>51775281.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>45651398.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>41230834.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>32971356.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>30278620.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>31155089.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>33935405.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>24104133.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>31014023.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>28139389.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>15807114.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>14224755.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>13394130.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7903903.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6000455.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4575420.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3114154.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3628002.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2404441.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1796397.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>699882.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>511469.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>318402.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>640971.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>776984.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1590890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151549.0</v>
       </c>
       <c r="AM58">
         <v>1151549.0</v>
       </c>
       <c r="AN58">
+        <v>1151549.0</v>
+      </c>
+      <c r="AO58">
         <v>622309.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>521640.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>436963.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>267481.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>381856.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>417273.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>352298.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>314719.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>343844.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>287624.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>244986.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>355962.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>252183.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>281667.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>244475.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>234696.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>209397.0</v>
       </c>
-      <c r="BE58"/>
       <c r="BF58"/>
-    </row>
-    <row r="59" spans="1:58">
+      <c r="BG58"/>
+    </row>
+    <row r="59" spans="1:59">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10186,380 +10309,386 @@
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
-    </row>
-    <row r="60" spans="1:58">
+      <c r="BG59"/>
+    </row>
+    <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>7966455.0</v>
+      </c>
+      <c r="C60">
         <v>15036846.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>23156580.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1314334.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-1782554.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-2328732.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-5485501.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-7720122.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-4206329.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-845303.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3505372.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-12671164.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-10988628.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-7329507.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-6829955.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3882657.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>7847410.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>17398090.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>26850855.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-13561803.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-3150020.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3704483.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1353923.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-7294180.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-4410378.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-3393535.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-988185.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-469840.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-1514500.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>404553.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60">
         <v>1253560.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1316255.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1133513.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60">
+      <c r="AJ60"/>
+      <c r="AK60">
         <v>817599.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-149385.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-355170.0</v>
       </c>
-      <c r="AM60"/>
-      <c r="AN60">
+      <c r="AN60"/>
+      <c r="AO60">
         <v>299972.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>278227.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>76896.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>100078.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-136841.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-165660.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-135832.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-139498.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-30361.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>14543.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>82548.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>195487.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>40791.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>180158.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>120512.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>135000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-7435530.0</v>
       </c>
-      <c r="BE60"/>
       <c r="BF60"/>
-    </row>
-    <row r="61" spans="1:58">
+      <c r="BG60"/>
+    </row>
+    <row r="61" spans="1:59">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-163701.0</v>
       </c>
       <c r="O61">
         <v>-163701.0</v>
       </c>
       <c r="P61">
         <v>-163701.0</v>
       </c>
       <c r="Q61">
         <v>-163701.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="R61">
         <v>-163701.0</v>
       </c>
+      <c r="S61"/>
       <c r="T61">
         <v>-163701.0</v>
       </c>
       <c r="U61">
         <v>-163701.0</v>
       </c>
       <c r="V61">
         <v>-163701.0</v>
       </c>
       <c r="W61">
         <v>-163701.0</v>
       </c>
-      <c r="X61"/>
+      <c r="X61">
+        <v>-163701.0</v>
+      </c>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
-    </row>
-    <row r="62" spans="1:58">
+      <c r="BG61"/>
+    </row>
+    <row r="62" spans="1:59">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>5032929.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>4678014.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>4565822.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>4451137.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>4336452.0</v>
       </c>
-      <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62">
         <v>4110822.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>3996137.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>3881452.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>3778013.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>3655822.0</v>
       </c>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10616,1233 +10745,1233 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>39294444.0</v>
       </c>
       <c r="C2">
         <v>24068479.0</v>
       </c>
       <c r="D2">
         <v>18900464.0</v>
       </c>
       <c r="E2">
         <v>18668028.0</v>
       </c>
       <c r="F2">
         <v>17995394.0</v>
       </c>
       <c r="G2">
         <v>8907442.0</v>
       </c>
       <c r="H2">
         <v>2525308.0</v>
       </c>
       <c r="I2">
         <v>1969061.0</v>
       </c>
       <c r="J2">
         <v>1483686.0</v>
       </c>
       <c r="K2">
         <v>1946055.0</v>
       </c>
       <c r="L2">
         <v>247772.0</v>
       </c>
       <c r="M2">
         <v>172850.0</v>
       </c>
       <c r="N2">
         <v>181304.0</v>
       </c>
       <c r="O2">
         <v>125619.0</v>
       </c>
       <c r="P2">
         <v>241264.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>7308458.0</v>
       </c>
       <c r="C3">
         <v>9491522.0</v>
       </c>
       <c r="D3">
         <v>6600226.0</v>
       </c>
       <c r="E3">
         <v>1088427.0</v>
       </c>
       <c r="F3">
         <v>355870.0</v>
       </c>
       <c r="G3">
         <v>397765.0</v>
       </c>
       <c r="H3">
         <v>335613.0</v>
       </c>
       <c r="I3">
         <v>195775.0</v>
       </c>
       <c r="J3">
         <v>1228355.0</v>
       </c>
       <c r="K3">
         <v>43748.0</v>
       </c>
       <c r="L3">
         <v>43748.0</v>
       </c>
       <c r="M3">
         <v>56975.0</v>
       </c>
       <c r="N3">
         <v>56974.0</v>
       </c>
       <c r="O3">
         <v>56974.0</v>
       </c>
       <c r="P3">
         <v>56689.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>925738.0</v>
       </c>
       <c r="J4">
         <v>160821.0</v>
       </c>
       <c r="K4">
         <v>160821.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
         <v>-8825545.0</v>
       </c>
       <c r="C5">
         <v>-16144498.0</v>
       </c>
       <c r="D5">
         <v>-14814471.0</v>
       </c>
       <c r="E5">
         <v>-39686185.0</v>
       </c>
       <c r="F5">
         <v>-58296640.0</v>
       </c>
       <c r="G5">
         <v>-57819453.0</v>
       </c>
       <c r="H5">
         <v>-2889608.0</v>
       </c>
       <c r="I5">
         <v>-2056140.0</v>
       </c>
       <c r="J5">
         <v>-1067534.0</v>
       </c>
       <c r="K5">
         <v>-1174682.0</v>
       </c>
       <c r="L5">
         <v>-134957.0</v>
       </c>
       <c r="M5">
         <v>-472999.0</v>
       </c>
       <c r="N5">
         <v>-282078.0</v>
       </c>
       <c r="O5">
         <v>-459475.0</v>
       </c>
       <c r="P5">
         <v>-498867.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-1517087.0</v>
       </c>
       <c r="C6">
         <v>-6652976.0</v>
       </c>
       <c r="D6">
         <v>-8214245.0</v>
       </c>
       <c r="E6">
         <v>-38597758.0</v>
       </c>
       <c r="F6">
         <v>-57940770.0</v>
       </c>
       <c r="G6">
         <v>-57421688.0</v>
       </c>
       <c r="H6">
         <v>-2553995.0</v>
       </c>
       <c r="I6">
         <v>-1860365.0</v>
       </c>
       <c r="J6">
         <v>-1067534.0</v>
       </c>
       <c r="K6">
         <v>-1174682.0</v>
       </c>
       <c r="L6">
         <v>-91209.0</v>
       </c>
       <c r="M6">
         <v>-416024.0</v>
       </c>
       <c r="N6">
         <v>-225104.0</v>
       </c>
       <c r="O6">
         <v>-402501.0</v>
       </c>
       <c r="P6">
         <v>-442178.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>154760754.0</v>
       </c>
       <c r="C9">
         <v>188385359.0</v>
       </c>
       <c r="D9">
         <v>133646542.0</v>
       </c>
       <c r="E9">
         <v>100365492.0</v>
       </c>
       <c r="F9">
         <v>74880412.0</v>
       </c>
       <c r="G9">
         <v>28386468.0</v>
       </c>
       <c r="H9">
         <v>9943270.0</v>
       </c>
       <c r="I9">
         <v>6355068.0</v>
       </c>
       <c r="J9">
         <v>3571020.0</v>
       </c>
       <c r="K9">
         <v>3292549.0</v>
       </c>
       <c r="L9">
         <v>971090.0</v>
       </c>
       <c r="M9">
         <v>541308.0</v>
       </c>
       <c r="N9">
         <v>627059.0</v>
       </c>
       <c r="O9">
         <v>548159.0</v>
       </c>
       <c r="P9">
         <v>502564.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>-10186512.0</v>
       </c>
       <c r="C10">
         <v>-18326498.0</v>
       </c>
       <c r="D10">
         <v>-17411057.0</v>
       </c>
       <c r="E10">
         <v>-44660327.0</v>
       </c>
       <c r="F10">
         <v>-61316356.0</v>
       </c>
       <c r="G10">
         <v>-60401851.0</v>
       </c>
       <c r="H10">
         <v>-3650758.0</v>
       </c>
       <c r="I10">
         <v>-1484789.0</v>
       </c>
       <c r="J10">
         <v>-1218449.0</v>
       </c>
       <c r="K10">
         <v>-1223293.0</v>
       </c>
       <c r="L10">
         <v>-172432.0</v>
       </c>
       <c r="M10">
         <v>-477685.0</v>
       </c>
       <c r="N10">
         <v>-285462.0</v>
       </c>
       <c r="O10">
         <v>-462849.0</v>
       </c>
       <c r="P10">
         <v>-520129.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>45721.0</v>
       </c>
       <c r="C11">
         <v>402000.0</v>
       </c>
       <c r="D11">
         <v>428000.0</v>
       </c>
       <c r="E11">
         <v>360700.0</v>
       </c>
       <c r="F11">
         <v>7700.0</v>
       </c>
       <c r="G11">
         <v>122500.0</v>
       </c>
       <c r="H11">
         <v>-122500.0</v>
       </c>
       <c r="I11">
         <v>-124700.0</v>
       </c>
       <c r="J11">
         <v>-12488.0</v>
       </c>
       <c r="K11">
         <v>-115749.0</v>
       </c>
       <c r="L11">
         <v>-13200.0</v>
       </c>
       <c r="M11">
         <v>-17200.0</v>
       </c>
       <c r="N11">
         <v>-17200.0</v>
       </c>
       <c r="O11">
         <v>-17200.0</v>
       </c>
       <c r="P11">
         <v>-17200.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>1360967.0</v>
       </c>
       <c r="C12">
         <v>2182000.0</v>
       </c>
       <c r="D12">
         <v>2596586.0</v>
       </c>
       <c r="E12">
         <v>1275946.0</v>
       </c>
       <c r="F12">
         <v>3019716.0</v>
       </c>
       <c r="G12">
         <v>1667536.0</v>
       </c>
       <c r="H12">
         <v>761150.0</v>
       </c>
       <c r="I12">
         <v>354388.0</v>
       </c>
       <c r="J12">
         <v>100523.0</v>
       </c>
       <c r="K12">
         <v>48611.0</v>
       </c>
       <c r="L12">
         <v>37476.0</v>
       </c>
       <c r="M12">
         <v>4683.0</v>
       </c>
       <c r="N12">
         <v>3385.0</v>
       </c>
       <c r="O12">
         <v>3371.0</v>
       </c>
       <c r="P12">
         <v>21262.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>-1265685.0</v>
       </c>
       <c r="C14">
         <v>-153234.0</v>
       </c>
       <c r="D14">
         <v>-2607223.0</v>
       </c>
       <c r="E14">
         <v>514632.0</v>
       </c>
       <c r="F14">
         <v>426352.0</v>
       </c>
       <c r="G14">
         <v>-2175687.0</v>
       </c>
       <c r="H14">
         <v>-141056.0</v>
       </c>
       <c r="I14">
         <v>-77962.0</v>
       </c>
       <c r="J14">
         <v>-259084.0</v>
       </c>
       <c r="K14">
         <v>-6555.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>-7106359.0</v>
       </c>
       <c r="C15">
         <v>-18881732.0</v>
       </c>
       <c r="D15">
         <v>-20595992.0</v>
       </c>
       <c r="E15">
         <v>-45535659.0</v>
       </c>
       <c r="F15">
         <v>-60897704.0</v>
       </c>
       <c r="G15">
         <v>-60524351.0</v>
       </c>
       <c r="H15">
         <v>-3137203.0</v>
       </c>
       <c r="I15">
         <v>-1240827.0</v>
       </c>
       <c r="J15">
         <v>-1205961.0</v>
       </c>
       <c r="K15">
         <v>-1107544.0</v>
       </c>
       <c r="L15">
         <v>-61992.0</v>
       </c>
       <c r="M15">
         <v>-460485.0</v>
       </c>
       <c r="N15">
         <v>-268262.0</v>
       </c>
       <c r="O15">
         <v>-445649.0</v>
       </c>
       <c r="P15">
         <v>-502929.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-48641909.0</v>
       </c>
       <c r="F16">
         <v>-61769180.0</v>
       </c>
       <c r="G16">
         <v>-63362964.0</v>
       </c>
       <c r="H16">
         <v>-3137203.0</v>
       </c>
       <c r="I16">
         <v>-1240828.0</v>
       </c>
       <c r="J16">
         <v>-1205961.0</v>
       </c>
       <c r="K16">
         <v>-1107544.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>-10232233.0</v>
       </c>
       <c r="C17">
         <v>-18728498.0</v>
       </c>
       <c r="D17">
         <v>-26192018.0</v>
       </c>
       <c r="E17">
         <v>-45021027.0</v>
       </c>
       <c r="F17">
         <v>-61324056.0</v>
       </c>
       <c r="G17">
         <v>-60524351.0</v>
       </c>
       <c r="H17">
         <v>-3528258.0</v>
       </c>
       <c r="I17">
         <v>-1360089.0</v>
       </c>
       <c r="J17">
         <v>-1218449.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>-1360967.0</v>
       </c>
       <c r="C18">
         <v>-2181817.0</v>
       </c>
       <c r="D18">
         <v>-2817442.0</v>
       </c>
       <c r="E18">
         <v>-1275946.0</v>
       </c>
       <c r="F18">
         <v>-3019716.0</v>
       </c>
       <c r="G18">
         <v>-1667536.0</v>
       </c>
       <c r="H18">
         <v>-761150.0</v>
       </c>
       <c r="I18">
         <v>-354388.0</v>
       </c>
       <c r="J18">
         <v>-100523.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-3995559.0</v>
       </c>
       <c r="G19">
         <v>-914862.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>3761596.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>-7669694.0</v>
       </c>
       <c r="C21">
         <v>-16144681.0</v>
       </c>
       <c r="D21">
         <v>-14489273.0</v>
       </c>
       <c r="E21">
         <v>-43447781.0</v>
       </c>
       <c r="F21">
         <v>-54301081.0</v>
       </c>
       <c r="G21">
         <v>-57819453.0</v>
       </c>
       <c r="H21">
         <v>-2889608.0</v>
       </c>
       <c r="I21">
         <v>-2056140.0</v>
       </c>
       <c r="J21">
         <v>-1067534.0</v>
       </c>
       <c r="K21">
         <v>-1174682.0</v>
       </c>
       <c r="L21">
         <v>-262217.0</v>
       </c>
       <c r="M21">
         <v>-530879.0</v>
       </c>
       <c r="N21">
         <v>-546408.0</v>
       </c>
       <c r="O21">
         <v>-540025.0</v>
       </c>
       <c r="P21">
         <v>-576367.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>201724892.0</v>
       </c>
       <c r="C23">
         <v>228598519.0</v>
       </c>
       <c r="D23">
         <v>167036279.0</v>
       </c>
       <c r="E23">
         <v>162481301.0</v>
       </c>
       <c r="F23">
         <v>147176887.0</v>
       </c>
       <c r="G23">
         <v>95113363.0</v>
       </c>
       <c r="H23">
         <v>15358186.0</v>
       </c>
       <c r="I23">
         <v>10380269.0</v>
       </c>
       <c r="J23">
         <v>6122240.0</v>
       </c>
       <c r="K23">
         <v>6413286.0</v>
       </c>
       <c r="L23">
         <v>1481079.0</v>
       </c>
       <c r="M23">
         <v>1245037.0</v>
       </c>
       <c r="N23">
         <v>1354771.0</v>
       </c>
       <c r="O23">
         <v>1213803.0</v>
       </c>
       <c r="P23">
         <v>1320195.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>3106250.0</v>
       </c>
       <c r="F24">
         <v>871476.0</v>
       </c>
       <c r="G24">
         <v>4716021.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>7308458.0</v>
       </c>
       <c r="C25">
         <v>9491522.0</v>
       </c>
       <c r="D25">
         <v>5899043.0</v>
       </c>
       <c r="E25">
         <v>3770234.0</v>
       </c>
       <c r="F25">
         <v>868757.0</v>
       </c>
       <c r="G25">
         <v>397765.0</v>
       </c>
       <c r="H25">
         <v>335613.0</v>
       </c>
       <c r="I25">
         <v>195775.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
         <v>7345797.0</v>
       </c>
       <c r="C26">
         <v>9512308.0</v>
       </c>
       <c r="D26">
         <v>6060513.0</v>
       </c>
       <c r="E26">
         <v>2970202.0</v>
       </c>
       <c r="F26">
         <v>948157.0</v>
       </c>
       <c r="G26">
         <v>446749.0</v>
       </c>
       <c r="H26">
         <v>222877.0</v>
       </c>
       <c r="I26">
         <v>120541.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>23925.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>86074473.0</v>
       </c>
       <c r="C27">
         <v>103020025.0</v>
       </c>
       <c r="D27">
         <v>76451466.0</v>
       </c>
       <c r="E27">
         <v>78369430.0</v>
       </c>
       <c r="F27">
         <v>82541956.0</v>
       </c>
       <c r="G27">
         <v>41669475.0</v>
       </c>
       <c r="H27">
         <v>8916217.0</v>
       </c>
       <c r="I27">
         <v>5080131.0</v>
       </c>
       <c r="J27">
         <v>1657158.0</v>
       </c>
       <c r="K27">
         <v>1710357.0</v>
       </c>
       <c r="L27">
         <v>230661.0</v>
       </c>
       <c r="M27">
         <v>57248.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>57937023.0</v>
       </c>
       <c r="C28">
         <v>72662021.0</v>
       </c>
       <c r="D28">
         <v>51694232.0</v>
       </c>
       <c r="E28">
         <v>46960782.0</v>
       </c>
       <c r="F28">
         <v>39534573.0</v>
       </c>
       <c r="G28">
         <v>42206675.0</v>
       </c>
       <c r="H28">
         <v>2398751.0</v>
       </c>
       <c r="I28">
         <v>3331077.0</v>
       </c>
       <c r="J28">
         <v>2981396.0</v>
       </c>
       <c r="K28">
         <v>2756874.0</v>
       </c>
       <c r="L28">
         <v>978721.0</v>
       </c>
       <c r="M28">
         <v>1014939.0</v>
       </c>
       <c r="N28">
         <v>1173467.0</v>
       </c>
       <c r="O28">
         <v>1088184.0</v>
       </c>
       <c r="P28">
         <v>1078931.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>45721.0</v>
       </c>
       <c r="C29">
         <v>402000.0</v>
       </c>
       <c r="D29">
         <v>428000.0</v>
       </c>
       <c r="E29">
         <v>360700.0</v>
       </c>
       <c r="F29">
         <v>7700.0</v>
       </c>
       <c r="G29">
         <v>122500.0</v>
       </c>
       <c r="H29">
         <v>-122500.0</v>
       </c>
       <c r="I29">
         <v>-124700.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>162430453.0</v>
       </c>
       <c r="C30">
         <v>204530040.0</v>
       </c>
       <c r="D30">
         <v>148135815.0</v>
       </c>
       <c r="E30">
         <v>143813273.0</v>
       </c>
       <c r="F30">
         <v>129181493.0</v>
       </c>
       <c r="G30">
         <v>86205921.0</v>
       </c>
       <c r="H30">
         <v>12832878.0</v>
       </c>
       <c r="I30">
         <v>8411208.0</v>
       </c>
       <c r="J30">
         <v>4638554.0</v>
       </c>
       <c r="K30">
         <v>4467231.0</v>
       </c>
       <c r="L30">
         <v>1233307.0</v>
       </c>
       <c r="M30">
         <v>1072187.0</v>
       </c>
       <c r="N30">
         <v>1173467.0</v>
       </c>
       <c r="O30">
         <v>1088184.0</v>
       </c>
       <c r="P30">
         <v>1078931.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>-2516818.0</v>
       </c>
       <c r="C31">
         <v>-2181817.0</v>
       </c>
       <c r="D31">
         <v>-2921784.0</v>
       </c>
       <c r="E31">
         <v>-1212546.0</v>
       </c>
       <c r="F31">
         <v>-7015275.0</v>
       </c>
       <c r="G31">
         <v>-2582398.0</v>
       </c>
       <c r="H31">
         <v>-761150.0</v>
       </c>
       <c r="I31">
         <v>-354388.0</v>
       </c>
       <c r="J31">
         <v>-50392.0</v>
       </c>
       <c r="K31">
         <v>-48611.0</v>
       </c>
       <c r="L31">
         <v>89785.0</v>
       </c>
       <c r="M31">
         <v>53194.0</v>
       </c>
       <c r="N31">
         <v>260946.0</v>
       </c>
       <c r="O31">
         <v>77176.0</v>
       </c>
       <c r="P31">
         <v>56238.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>194055198.0</v>
       </c>
       <c r="C32">
         <v>212453838.0</v>
       </c>
       <c r="D32">
         <v>152547006.0</v>
       </c>
       <c r="E32">
         <v>119033520.0</v>
       </c>
       <c r="F32">
         <v>92875806.0</v>
       </c>
       <c r="G32">
         <v>37293910.0</v>
       </c>
       <c r="H32">
         <v>12468578.0</v>
       </c>
       <c r="I32">
         <v>8324129.0</v>
       </c>
@@ -11867,587 +11996,594 @@
       <c r="P32">
         <v>743828.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>5284323.0</v>
+      </c>
+      <c r="C2">
         <v>7600351.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8518495.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7407913.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7430904.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8643716.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9429846.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5013541.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5024915.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4600177.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5355559.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4781506.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4548430.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4214969.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4067700.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4716842.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4635311.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5248175.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5567630.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5096487.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4120220.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3263253.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3985010.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1675582.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2190208.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1759639.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>512043.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>680081.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>655211.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>677973.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>639180.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>439701.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>534727.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>355453.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>415512.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>535572.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>329246.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>677735.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-1035602.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>942738.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>700977.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1337942.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10065.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>73988.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>89503.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>74216.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>71605.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>69156.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>49090.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>57123.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17475.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>65668.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>32331.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-65159.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>53854.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>103802.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29573.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>122</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1996227.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1949727.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2991731.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2823100.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2657130.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2547095.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2556917.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2288225.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2099285.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>303634.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1734869.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1554773.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1369856.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>304637.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1140129.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>859877.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>530683.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>350374.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>117544.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>295350.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>108354.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>110055.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>108319.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>92937.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>86454.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>83904.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>83902.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>83904.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>83903.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>153884.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>31418.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5237.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>279314.0</v>
       </c>
-      <c r="AI3"/>
-      <c r="AJ3">
+      <c r="AJ3"/>
+      <c r="AK3">
         <v>273567.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>380302.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10937.0</v>
       </c>
-      <c r="AM3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN3"/>
       <c r="AO3">
         <v>10937.0</v>
       </c>
       <c r="AP3">
         <v>10937.0</v>
       </c>
-      <c r="AQ3"/>
-      <c r="AR3">
+      <c r="AQ3">
+        <v>10937.0</v>
+      </c>
+      <c r="AR3"/>
+      <c r="AS3">
         <v>15261.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>14244.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14243.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14244.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14243.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14244.0</v>
       </c>
       <c r="AX3">
         <v>14244.0</v>
       </c>
       <c r="AY3">
+        <v>14244.0</v>
+      </c>
+      <c r="AZ3">
         <v>14243.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14244.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14243.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>14244.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>14530.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>14100.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>14244.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14100.0</v>
       </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12462,406 +12598,411 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>124</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-8872596.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1073639.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3125065.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-906772.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2542924.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1018242.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3996274.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6305566.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6171245.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2171536.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4569381.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4895546.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3178008.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6857345.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7065701.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12840725.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-13107015.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-13849591.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-12591304.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16126763.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11733423.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-32354221.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-20532507.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3218372.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1740505.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-519368.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-973706.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-833163.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-563369.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-740702.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-938449.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-597493.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-558628.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-190318.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-679063.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>582664.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-719187.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-741056.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-218641.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-164569.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-116033.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-147989.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>17941.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-17170.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7834.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-144919.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-132945.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-75377.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-177638.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-72469.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-168666.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-20154.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-70787.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-124850.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-163641.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-215699.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-35826.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>-7083941.0</v>
+      </c>
+      <c r="C6">
         <v>-6876369.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>876088.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-133334.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1916328.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5200054.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3565337.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1439357.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4017341.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4071960.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1867902.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2834512.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3340773.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1808152.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-6552708.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5925572.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11980848.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12576332.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-13499217.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-12473760.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-15831413.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11625069.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-32244166.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-20424188.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3125435.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1654051.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-435464.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-889804.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-749259.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-479466.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-586818.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-907031.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-592256.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-279314.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-746726.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-405496.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>962966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-708250.0</v>
       </c>
       <c r="AM6">
         <v>-708250.0</v>
       </c>
       <c r="AN6">
+        <v>-708250.0</v>
+      </c>
+      <c r="AO6">
         <v>-207704.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-153632.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-105096.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-151821.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>33202.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2926.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>22077.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-130675.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-118702.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-61133.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-163394.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-58226.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-154422.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-5911.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-56543.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-110320.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-149541.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-201455.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-21726.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12876,54 +13017,55 @@
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12938,738 +13080,749 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>41996762.0</v>
+      </c>
+      <c r="C9">
         <v>42562605.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38349989.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>52764557.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>54787281.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>57054040.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>54824726.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>48258753.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>45636930.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>39544087.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>39504289.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33832405.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31398483.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>28911366.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24052016.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26695627.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>25823187.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23794662.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21849254.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>19850712.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18193391.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14934859.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8908542.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9330181.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6899575.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2545173.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3432411.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2446646.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2043196.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2021017.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1545398.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2055723.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1502909.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1251038.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1055580.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1516162.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>778172.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>308165.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2021502.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>441691.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>526270.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>303086.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>363284.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>205896.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>187850.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>214061.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>142648.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>93864.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>127455.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>143339.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>103403.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>77201.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>257235.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>197927.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>180719.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>98261.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>123764.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>148963.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>-7083941.0</v>
+      </c>
+      <c r="C10">
         <v>-8872596.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1073639.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3387521.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1569799.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1916649.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>404168.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4554871.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6837034.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6648923.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2794221.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5283147.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5891216.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3442473.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11214482.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7197936.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12972961.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13274949.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-17998716.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14416081.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17028673.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11872886.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-33597457.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-20823603.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3447247.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2533544.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-849562.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1104642.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-962991.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-733563.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>35841.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-586295.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-648571.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-285764.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-190318.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-651891.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>696295.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-741056.0</v>
       </c>
       <c r="AM10">
         <v>-741056.0</v>
       </c>
       <c r="AN10">
+        <v>-741056.0</v>
+      </c>
+      <c r="AO10">
         <v>-217696.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-156382.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-108159.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-147989.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3519.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-25328.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2634.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-148437.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-108204.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-75805.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-145239.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-75854.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-143666.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-20154.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-45787.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-75464.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-163641.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-191142.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-32593.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>130</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>776563.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13898.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>169134.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>169477.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>232523.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>38601.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>119437.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>428000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-6003165.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5383115.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6640442.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>360700.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1240535.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>114837.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>192660.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7700.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-62706.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-197973.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-270503.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>122500.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3298767.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-68131.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-138816.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-122500.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-160838.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-144887.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-124700.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>-37318.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-41539.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-913041.0</v>
       </c>
-      <c r="AI11"/>
-      <c r="AJ11">
+      <c r="AJ11"/>
+      <c r="AK11">
         <v>27172.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-41194.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-6439.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>8955.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>43594.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-46110.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-97240.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-4600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4300.0</v>
       </c>
       <c r="AT11">
         <v>-4300.0</v>
       </c>
       <c r="AU11">
         <v>-4300.0</v>
       </c>
       <c r="AV11">
         <v>-4300.0</v>
       </c>
       <c r="AW11">
         <v>-4300.0</v>
       </c>
       <c r="AX11">
         <v>-4300.0</v>
       </c>
       <c r="AY11">
         <v>-4300.0</v>
       </c>
       <c r="AZ11">
         <v>-4300.0</v>
       </c>
       <c r="BA11">
         <v>-4300.0</v>
       </c>
       <c r="BB11">
         <v>-4300.0</v>
       </c>
       <c r="BC11">
         <v>-4300.0</v>
       </c>
       <c r="BD11">
         <v>-4300.0</v>
       </c>
       <c r="BE11">
         <v>-4300.0</v>
       </c>
       <c r="BF11">
         <v>-4300.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11">
+        <v>-4300.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>45660.0</v>
+      </c>
+      <c r="C12">
         <v>56476.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>190791.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>262456.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>663027.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>626275.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>614074.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>558597.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>531468.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>477678.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>622685.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>713766.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>995670.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>264465.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>843541.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>132235.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>132236.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>167934.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>153566.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1824777.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>901910.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>139463.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>354526.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>291096.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>228875.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>793039.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>330194.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>130936.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>129826.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>170194.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>149196.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>147664.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>51078.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6450.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>550195.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1111.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32806.0</v>
       </c>
       <c r="AM12">
         <v>32806.0</v>
       </c>
       <c r="AN12">
+        <v>32806.0</v>
+      </c>
+      <c r="AO12">
         <v>9992.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2750.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3063.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4428.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14422.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8158.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10468.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3518.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>259.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>428.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>478.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3385.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>443.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2928.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13684,980 +13837,999 @@
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>20697.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-249462.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-505075.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-531845.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-340963.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>345767.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-38606.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-119432.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-509880.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-839288.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-841784.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>565983.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-360168.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>83737.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>46001.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-24726.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-104830.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-62706.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-1001869.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-767896.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-2175687.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-670459.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-469226.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-315872.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-141056.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>-7083941.0</v>
+      </c>
+      <c r="C15">
         <v>-8872596.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1496800.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3806117.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2074874.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1384804.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-106272.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4657922.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6875640.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6768355.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-3732101.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-6122435.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-6733000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4008456.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-11935350.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-7281673.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13018962.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-13299675.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-18111246.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14353375.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-16830700.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-11602383.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-32250729.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-20622370.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3379116.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2394728.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-711547.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-943804.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-818104.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-663747.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-712095.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-548977.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-607032.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>627277.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-219582.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-679063.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>737489.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618868.0</v>
       </c>
       <c r="AM15">
         <v>-618868.0</v>
       </c>
       <c r="AN15">
+        <v>-618868.0</v>
+      </c>
+      <c r="AO15">
         <v>-226651.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-199976.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-62049.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-50749.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>8119.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-21028.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1666.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-144137.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-103904.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-71505.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-140939.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-71554.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-139366.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-15854.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-41487.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-71164.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-159341.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-186842.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-28293.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-7509562.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-4785019.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-12711912.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-8058236.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-13795524.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-14076238.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-18982722.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14353375.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-16830700.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-11602383.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-32250729.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-24196006.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-4521501.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2394728.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-711547.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-    </row>
-    <row r="17" spans="1:58">
+      <c r="BG16"/>
+    </row>
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
+        <v>-7083941.0</v>
+      </c>
+      <c r="C17">
         <v>-8872596.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-5909056.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3556655.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1569799.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1916649.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>234691.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5477232.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6837034.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6648923.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-3222221.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-5283147.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-5891216.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3442473.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-11575182.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-7197936.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-13036361.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-13274949.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-18006416.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-14416081.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-17028673.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11872886.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-33719957.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-20823603.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3447247.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2533544.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-727062.0</v>
       </c>
-      <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>45660.0</v>
+      </c>
+      <c r="C18">
         <v>56476.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>190791.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-262456.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-663027.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-626275.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-614074.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-558597.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-531468.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-477678.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-622685.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-713766.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-995670.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-264465.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-843541.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-132235.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-132236.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-167934.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-153566.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1824777.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-901910.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-139463.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-354526.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-291096.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-228875.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-793039.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-330194.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-325198.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-248000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2735000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-1453786.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1824777.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-901910.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>184914.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>2735000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>-7129601.0</v>
+      </c>
+      <c r="C21">
         <v>-8929072.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1097718.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1969214.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-906772.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2542924.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1018242.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3996274.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6305566.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6171245.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2171536.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4569381.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4895546.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2852810.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10370941.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7065701.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12904125.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-13107015.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-13664677.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12591304.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16126763.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11918337.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-32328069.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20532507.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3218372.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1740505.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-519368.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-973706.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-833165.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-563369.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-740702.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-438631.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-597493.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-279314.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-193504.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-273567.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-225477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-708250.0</v>
       </c>
       <c r="AM21">
         <v>-708250.0</v>
       </c>
       <c r="AN21">
+        <v>-708250.0</v>
+      </c>
+      <c r="AO21">
         <v>-207704.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-153632.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-105096.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-270822.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17941.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-17170.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7834.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-144919.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-132945.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-75377.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-177638.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-286800.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-168666.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-20154.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-70787.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-124850.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-163641.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-215699.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-35826.0</v>
       </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14672,1506 +14844,1537 @@
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>54410686.0</v>
+      </c>
+      <c r="C23">
         <v>59092028.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>47966202.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62141684.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>63124957.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>63154832.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>63236330.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>57268568.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56967411.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>50315509.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>47031384.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43183292.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>40842459.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>35979145.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>38490657.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>38478170.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>43362623.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42149852.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>41081561.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>37538503.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>38440374.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30116449.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45221621.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31538270.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12308155.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6045317.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4463822.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4100433.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3531572.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3262359.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2925280.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2934055.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2635129.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1885805.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1664596.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2325301.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1332895.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694150.0</v>
       </c>
       <c r="AM23">
         <v>1694150.0</v>
       </c>
       <c r="AN23">
+        <v>1694150.0</v>
+      </c>
+      <c r="AO23">
         <v>1592133.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1380879.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1746124.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>644171.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>261943.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>294523.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>280443.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>304568.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>298414.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>271988.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>370067.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>447326.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>263342.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>343057.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>301045.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>240410.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>315756.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>443265.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>214362.0</v>
       </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>776562.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>776563.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>776563.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>776562.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>871476.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>2038384.0</v>
+      </c>
+      <c r="C25">
         <v>1996227.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1163503.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2991731.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2823100.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2657130.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2547095.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2556917.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2288225.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2099285.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1940728.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1734869.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1554773.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1369856.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2585228.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1140129.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>859877.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>530683.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>350374.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>114679.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>295350.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>108354.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>110055.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>108319.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>92937.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>86454.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>83904.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>83902.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>83904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153884.0</v>
       </c>
       <c r="AE25">
         <v>153884.0</v>
       </c>
       <c r="AF25">
+        <v>153884.0</v>
+      </c>
+      <c r="AG25">
         <v>31418.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>15261.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>14244.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14243.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14244.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14243.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14244.0</v>
       </c>
       <c r="AX25">
         <v>14244.0</v>
       </c>
       <c r="AY25">
+        <v>14244.0</v>
+      </c>
+      <c r="AZ25">
         <v>14243.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>14244.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14243.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>14244.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>14530.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>14100.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>14244.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>14100.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
+        <v>1791434.0</v>
+      </c>
+      <c r="C26">
         <v>121211.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1819418.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2846436.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2744272.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2675134.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2410653.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2611833.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2402590.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2087232.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1998015.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1498213.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1380686.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1183599.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1019163.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>821636.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>701070.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>428333.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>343416.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>128134.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>122603.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>192228.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>157936.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>118346.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>92325.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>78142.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>65141.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>61221.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>50838.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>45738.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>23925.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>28035947.0</v>
+      </c>
+      <c r="C27">
         <v>29874860.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>19086443.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>29474490.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>29125097.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>29194061.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25855545.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>26611672.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>26378928.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24173880.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20389121.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19776797.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>19567903.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16717645.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17440781.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>17200859.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>21817966.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>21909825.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>21169141.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20293935.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>22392179.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>18640731.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>18238078.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10528833.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8394331.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2745882.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3335941.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2068017.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1815082.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1691812.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1504035.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1407911.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1271021.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>897164.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>474443.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>882845.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>289070.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1710357.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>554536.0</v>
       </c>
-      <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>230661.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>57248.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>13645809.0</v>
+      </c>
+      <c r="C28">
         <v>15176355.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15541255.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16589390.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17565187.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17055669.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19909060.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18115143.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18521385.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15305732.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15573509.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13398387.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12119573.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10602763.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9203072.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12385030.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13159937.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12212743.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11375433.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10695663.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10523071.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6863879.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>22109782.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>18441756.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1338549.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1168978.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>364684.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1352335.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1061279.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>892574.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>782065.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1086443.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>829381.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>633188.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>774641.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>906884.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>714579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019395.0</v>
       </c>
       <c r="AM28">
         <v>1019395.0</v>
       </c>
       <c r="AN28">
+        <v>1019395.0</v>
+      </c>
+      <c r="AO28">
         <v>649395.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>679902.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>408182.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>379520.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>187955.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>205020.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>206227.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>321569.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>226809.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>202832.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>320977.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>390203.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>245867.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>277389.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>268714.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>305569.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>261902.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>339463.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>184789.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-123413.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>169134.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>169477.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>232523.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>7700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>122500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>-122500.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>49126363.0</v>
+      </c>
+      <c r="C30">
         <v>51491681.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39447706.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54733771.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55694053.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54511116.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>53806484.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52255027.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51942496.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45715332.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41675825.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38401786.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36294029.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>31764176.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34422957.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>33761328.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38727312.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>36901677.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>35513931.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>32442016.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34320154.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26853196.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41236611.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>29862688.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10117947.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4285678.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3951779.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3420352.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2876361.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2584386.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2286100.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2494354.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2100402.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1530352.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1249084.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1789729.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1003649.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2729752.0</v>
       </c>
       <c r="AM30">
         <v>2729752.0</v>
       </c>
       <c r="AN30">
+        <v>2729752.0</v>
+      </c>
+      <c r="AO30">
         <v>649395.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>679902.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>408182.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>634106.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>187955.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>205020.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>206227.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>321569.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>226809.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>202832.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>320977.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>390203.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>245867.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>277389.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>268714.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>305569.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>261902.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>339463.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>184789.0</v>
       </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>45660.0</v>
+      </c>
+      <c r="C31">
         <v>56476.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>24079.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1418307.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-663027.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-626275.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-614074.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-558597.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-531468.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-477678.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-622685.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-713766.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-995670.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-589663.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-843541.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-132235.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-68836.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-167934.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4334039.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1824777.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-901910.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>45451.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1269388.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-291096.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-228875.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-793039.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-330194.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-130936.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-129828.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-170194.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31">
         <v>-499818.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-51078.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6450.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-547009.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-378324.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>921772.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-32806.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31">
+      <c r="AN31"/>
+      <c r="AO31">
         <v>-9992.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2750.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3063.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>122833.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14422.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8158.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-10468.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3518.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>24741.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-428.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>32399.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>210946.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>25000.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31">
+      <c r="BB31"/>
+      <c r="BC31">
         <v>25000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>49386.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>24557.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3233.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>47281085.0</v>
+      </c>
+      <c r="C32">
         <v>50162956.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>46868484.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60172470.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>62218185.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>65697756.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64254572.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>53272294.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>50661845.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>44144264.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>44859848.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>38613911.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>35946913.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33126335.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>28119716.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>31412469.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30458498.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>29042837.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>27416884.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>24947199.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>22313611.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>18198112.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12893552.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>11005763.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9089783.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4304812.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3944454.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3126727.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2698407.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2698990.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2184578.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2495424.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2037636.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1606491.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1471092.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2051734.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1107418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>985900.0</v>
       </c>
       <c r="AM32">
         <v>985900.0</v>
       </c>
       <c r="AN32">
+        <v>985900.0</v>
+      </c>
+      <c r="AO32">
         <v>1384429.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1227247.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1641028.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>373349.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>279884.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>277353.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>288277.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>159649.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>165469.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>196611.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>192429.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>160526.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>94676.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>322903.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>230258.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>115560.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>152115.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>227566.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>178536.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16230,1227 +16433,1227 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>35004924.0</v>
       </c>
       <c r="C2">
         <v>33146725.0</v>
       </c>
       <c r="D2">
         <v>3958957.0</v>
       </c>
       <c r="E2">
         <v>41328039.0</v>
       </c>
       <c r="F2">
         <v>9179075.0</v>
       </c>
       <c r="G2">
         <v>1106624.0</v>
       </c>
       <c r="H2">
         <v>180093.0</v>
       </c>
       <c r="I2">
         <v>141379.0</v>
       </c>
       <c r="J2">
         <v>182561.0</v>
       </c>
       <c r="K2">
         <v>232984.0</v>
       </c>
       <c r="L2">
         <v>75495.0</v>
       </c>
       <c r="M2">
         <v>155056.0</v>
       </c>
       <c r="N2">
         <v>98930.0</v>
       </c>
       <c r="O2">
         <v>33502.0</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>9518627</v>
       </c>
       <c r="C3">
         <v>11536318</v>
       </c>
       <c r="D3">
         <v>8733284</v>
       </c>
       <c r="E3">
         <v>12893338</v>
       </c>
       <c r="F3">
         <v>3402289</v>
       </c>
       <c r="G3">
         <v>398136</v>
       </c>
       <c r="H3">
         <v>247365</v>
       </c>
       <c r="I3">
         <v>100000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-37369082.0</v>
       </c>
       <c r="F4">
         <v>32148964.0</v>
       </c>
       <c r="G4">
         <v>8072451.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4045693.0</v>
       </c>
       <c r="F5">
         <v>510482.0</v>
       </c>
       <c r="G5">
         <v>-13405.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>1781394.0</v>
       </c>
       <c r="C6">
         <v>1858199.0</v>
       </c>
       <c r="D6">
         <v>29187768.0</v>
       </c>
       <c r="E6">
         <v>-37369082.0</v>
       </c>
       <c r="F6">
         <v>32148964.0</v>
       </c>
       <c r="G6">
         <v>8072451.0</v>
       </c>
       <c r="H6">
         <v>926531.0</v>
       </c>
       <c r="I6">
         <v>38714.0</v>
       </c>
       <c r="J6">
         <v>-41182.0</v>
       </c>
       <c r="K6">
         <v>-50423.0</v>
       </c>
       <c r="L6">
         <v>157489.0</v>
       </c>
       <c r="M6">
         <v>-79561.0</v>
       </c>
       <c r="N6">
         <v>56126.0</v>
       </c>
       <c r="O6">
         <v>65428.0</v>
       </c>
       <c r="P6">
         <v>33502.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>-7851164.0</v>
       </c>
       <c r="C7">
         <v>12648201.0</v>
       </c>
       <c r="D7">
         <v>4907397.0</v>
       </c>
       <c r="E7">
         <v>-1549037.0</v>
       </c>
       <c r="F7">
         <v>9132175.0</v>
       </c>
       <c r="G7">
         <v>8797173.0</v>
       </c>
       <c r="H7">
         <v>2066229.0</v>
       </c>
       <c r="I7">
         <v>-255974.0</v>
       </c>
       <c r="J7">
         <v>-693276.0</v>
       </c>
       <c r="K7">
         <v>122537.0</v>
       </c>
       <c r="L7">
         <v>-181479.0</v>
       </c>
       <c r="M7">
         <v>328649.0</v>
       </c>
       <c r="N7">
         <v>-184336.0</v>
       </c>
       <c r="O7">
         <v>-30156.0</v>
       </c>
       <c r="P7">
         <v>45754.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2192888.0</v>
       </c>
       <c r="F8">
         <v>17702.0</v>
       </c>
       <c r="G8">
         <v>-550973.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>1150536.0</v>
       </c>
       <c r="C9">
         <v>-2940563.0</v>
       </c>
       <c r="D9">
         <v>-2442500.0</v>
       </c>
       <c r="E9">
         <v>-2192888.0</v>
       </c>
       <c r="F9">
         <v>17702.0</v>
       </c>
       <c r="G9">
         <v>-550973.0</v>
       </c>
       <c r="H9">
         <v>1605.0</v>
       </c>
       <c r="I9">
         <v>29137.0</v>
       </c>
       <c r="J9">
         <v>95092.0</v>
       </c>
       <c r="K9">
         <v>-361443.0</v>
       </c>
       <c r="L9">
         <v>-139466.0</v>
       </c>
       <c r="M9">
         <v>62505.0</v>
       </c>
       <c r="N9">
         <v>-27785.0</v>
       </c>
       <c r="O9">
         <v>-13333.0</v>
       </c>
       <c r="P9">
         <v>43968.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>303236.0</v>
       </c>
       <c r="C10">
         <v>675669.0</v>
       </c>
       <c r="D10">
         <v>764331.0</v>
       </c>
       <c r="E10">
         <v>-2183012.0</v>
       </c>
       <c r="F10">
         <v>-409823.0</v>
       </c>
       <c r="G10">
         <v>-314199.0</v>
       </c>
       <c r="H10">
         <v>72557.0</v>
       </c>
       <c r="I10">
         <v>-341358.0</v>
       </c>
       <c r="J10">
         <v>-546891.0</v>
       </c>
       <c r="K10">
         <v>-99219.0</v>
       </c>
       <c r="L10">
         <v>-20043.0</v>
       </c>
       <c r="M10">
         <v>45187.0</v>
       </c>
       <c r="N10">
         <v>-22817.0</v>
       </c>
       <c r="O10">
         <v>-4578.0</v>
       </c>
       <c r="P10">
         <v>46200.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3100209.0</v>
       </c>
       <c r="F11">
         <v>9549401.0</v>
       </c>
       <c r="G11">
         <v>10303515.0</v>
       </c>
       <c r="H11">
         <v>2215727.0</v>
       </c>
       <c r="I11">
         <v>343055.0</v>
       </c>
       <c r="J11">
         <v>-227227.0</v>
       </c>
       <c r="K11">
         <v>585449.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>17953627.0</v>
       </c>
       <c r="F12">
         <v>15721047.0</v>
       </c>
       <c r="G12">
         <v>35933128.0</v>
       </c>
       <c r="H12">
         <v>430513.0</v>
       </c>
       <c r="I12">
         <v>79680.0</v>
       </c>
       <c r="J12">
         <v>990464.0</v>
       </c>
       <c r="K12">
         <v>543378.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-25105.0</v>
       </c>
       <c r="G13">
         <v>-571170.0</v>
       </c>
       <c r="H13">
         <v>-289660.0</v>
       </c>
       <c r="I13">
         <v>-286808.0</v>
       </c>
       <c r="J13">
         <v>-14250.0</v>
       </c>
       <c r="K13">
         <v>-2250.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>328371.0</v>
       </c>
       <c r="C14">
         <v>9491522.0</v>
       </c>
       <c r="D14">
         <v>6600226.0</v>
       </c>
       <c r="E14">
         <v>3770234.0</v>
       </c>
       <c r="F14">
         <v>868757.0</v>
       </c>
       <c r="G14">
         <v>397765.0</v>
       </c>
       <c r="H14">
         <v>335613.0</v>
       </c>
       <c r="I14">
         <v>195775.0</v>
       </c>
       <c r="J14">
         <v>91557.0</v>
       </c>
       <c r="K14">
         <v>33715.0</v>
       </c>
       <c r="L14">
         <v>43748.0</v>
       </c>
       <c r="M14">
         <v>56975.0</v>
       </c>
       <c r="N14">
         <v>56974.0</v>
       </c>
       <c r="O14">
         <v>56974.0</v>
       </c>
       <c r="P14">
         <v>56689.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>3106250.0</v>
       </c>
       <c r="C15">
         <v>3106250.0</v>
       </c>
       <c r="D15">
         <v>3106250.0</v>
       </c>
       <c r="E15">
         <v>3106250.0</v>
       </c>
       <c r="F15">
         <v>871476.0</v>
       </c>
       <c r="G15">
         <v>1289657.0</v>
       </c>
       <c r="H15">
         <v>871476.0</v>
       </c>
       <c r="I15">
         <v>871476.0</v>
       </c>
       <c r="J15">
         <v>878855.0</v>
       </c>
       <c r="K15">
         <v>330000.0</v>
       </c>
       <c r="L15">
         <v>10800.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>36786318.0</v>
       </c>
       <c r="C16">
         <v>35004924.0</v>
       </c>
       <c r="D16">
         <v>33146725.0</v>
       </c>
       <c r="E16">
         <v>3958957.0</v>
       </c>
       <c r="F16">
         <v>41328039.0</v>
       </c>
       <c r="G16">
         <v>9179075.0</v>
       </c>
       <c r="H16">
         <v>1106624.0</v>
       </c>
       <c r="I16">
         <v>180093.0</v>
       </c>
       <c r="J16">
         <v>141379.0</v>
       </c>
       <c r="K16">
         <v>182561.0</v>
       </c>
       <c r="L16">
         <v>232984.0</v>
       </c>
       <c r="M16">
         <v>75495.0</v>
       </c>
       <c r="N16">
         <v>155056.0</v>
       </c>
       <c r="O16">
         <v>98930.0</v>
       </c>
       <c r="P16">
         <v>33502.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>-1238452.0</v>
       </c>
       <c r="C18">
         <v>5976872.0</v>
       </c>
       <c r="D18">
         <v>86948.0</v>
       </c>
       <c r="E18">
         <v>-35828487.0</v>
       </c>
       <c r="F18">
         <v>-36487778.0</v>
       </c>
       <c r="G18">
         <v>-12529750.0</v>
       </c>
       <c r="H18">
         <v>251408.0</v>
       </c>
       <c r="I18">
         <v>-1005518.0</v>
       </c>
       <c r="J18">
         <v>-817216.0</v>
       </c>
       <c r="K18">
         <v>-407914.0</v>
       </c>
       <c r="L18">
         <v>-295124.0</v>
       </c>
       <c r="M18">
         <v>33439.0</v>
       </c>
       <c r="N18">
         <v>-259074.0</v>
       </c>
       <c r="O18">
         <v>-229726.0</v>
       </c>
       <c r="P18">
         <v>-17686.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-11536318.0</v>
       </c>
       <c r="D19">
         <v>-8287660.0</v>
       </c>
       <c r="E19">
         <v>-13905733.0</v>
       </c>
       <c r="F19">
         <v>-3402289.0</v>
       </c>
       <c r="G19">
         <v>-798136.0</v>
       </c>
       <c r="H19">
         <v>-100000.0</v>
       </c>
       <c r="I19">
         <v>141445.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20">
         <v>8721717.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>899567.0</v>
       </c>
       <c r="E20">
         <v>55342927.0</v>
       </c>
       <c r="F20">
         <v>69331678.0</v>
       </c>
       <c r="G20">
         <v>20131069.0</v>
       </c>
       <c r="H20">
         <v>349999.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>-18719721.0</v>
       </c>
       <c r="C21">
         <v>-327597.0</v>
       </c>
       <c r="D21">
         <v>16672036.0</v>
       </c>
       <c r="E21">
         <v>2737250.0</v>
       </c>
       <c r="F21">
         <v>-530819.0</v>
       </c>
       <c r="G21">
         <v>93192.0</v>
       </c>
       <c r="H21">
         <v>798279.0</v>
       </c>
       <c r="I21">
         <v>642441.0</v>
       </c>
       <c r="J21">
         <v>116059.0</v>
       </c>
       <c r="K21">
         <v>131400.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>15619791.0</v>
       </c>
       <c r="C22">
         <v>-18728498.0</v>
       </c>
       <c r="D22">
         <v>-20595992.0</v>
       </c>
       <c r="E22">
         <v>-45021027.0</v>
       </c>
       <c r="F22">
         <v>-61324056.0</v>
       </c>
       <c r="G22">
         <v>-60524351.0</v>
       </c>
       <c r="H22">
         <v>-3528258.0</v>
       </c>
       <c r="I22">
         <v>-1360089.0</v>
       </c>
       <c r="J22">
         <v>-1205961.0</v>
       </c>
       <c r="K22">
         <v>-1223293.0</v>
       </c>
       <c r="L22">
         <v>-159232.0</v>
       </c>
       <c r="M22">
         <v>-460485.0</v>
       </c>
       <c r="N22">
         <v>-268262.0</v>
       </c>
       <c r="O22">
         <v>-445649.0</v>
       </c>
       <c r="P22">
         <v>-502929.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>-773658.0</v>
       </c>
       <c r="C23">
         <v>-684826.0</v>
       </c>
       <c r="D23">
         <v>-667625.0</v>
       </c>
       <c r="E23">
         <v>2746800.0</v>
       </c>
       <c r="F23">
         <v>-444000.0</v>
       </c>
       <c r="G23">
         <v>6262440.0</v>
       </c>
       <c r="H23">
         <v>-373155.0</v>
       </c>
       <c r="I23">
         <v>160346.0</v>
       </c>
       <c r="J23">
         <v>63378.0</v>
       </c>
       <c r="K23">
         <v>249894.0</v>
       </c>
       <c r="L23">
         <v>188952.0</v>
       </c>
       <c r="M23">
         <v>-100000.0</v>
       </c>
       <c r="N23">
         <v>100000.0</v>
       </c>
       <c r="O23">
         <v>295154.0</v>
       </c>
       <c r="P23">
         <v>34000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>8778899.0</v>
       </c>
       <c r="C24">
         <v>-10045461.0</v>
       </c>
       <c r="D24">
         <v>-8529470.0</v>
       </c>
       <c r="E24">
         <v>-13539100.0</v>
       </c>
       <c r="F24">
         <v>-3154924.0</v>
       </c>
       <c r="G24">
         <v>-798136.0</v>
       </c>
       <c r="H24">
         <v>-100000.0</v>
       </c>
       <c r="I24">
         <v>290000.0</v>
       </c>
       <c r="J24">
         <v>390000.0</v>
       </c>
       <c r="K24">
         <v>390000.0</v>
       </c>
       <c r="L24">
         <v>127261.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>-10313144.0</v>
       </c>
       <c r="C25">
         <v>1867168.0</v>
       </c>
       <c r="D25">
         <v>5419258.0</v>
       </c>
       <c r="E25">
         <v>5776067.0</v>
       </c>
       <c r="F25">
         <v>2112936.0</v>
       </c>
       <c r="G25">
         <v>19626796.0</v>
       </c>
       <c r="H25">
         <v>578609.0</v>
       </c>
       <c r="I25">
         <v>237200.0</v>
       </c>
       <c r="J25">
         <v>918007.0</v>
       </c>
       <c r="K25">
         <v>33715.0</v>
       </c>
       <c r="L25">
         <v>-127261.0</v>
       </c>
       <c r="M25">
         <v>80500.0</v>
       </c>
       <c r="N25">
         <v>48750.0</v>
       </c>
       <c r="O25">
         <v>122305.0</v>
       </c>
       <c r="P25">
         <v>-17200.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>36.0</v>
       </c>
       <c r="E26">
         <v>-15100.0</v>
       </c>
       <c r="F26">
         <v>72458251.0</v>
       </c>
       <c r="G26">
         <v>1289657.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-76648.0</v>
       </c>
       <c r="K26">
         <v>-87053.0</v>
       </c>
       <c r="L26">
         <v>-10800.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>10496321.0</v>
       </c>
       <c r="C27">
         <v>12234797.0</v>
       </c>
       <c r="D27">
         <v>12489343.0</v>
       </c>
       <c r="E27">
         <v>13734614.0</v>
       </c>
       <c r="F27">
         <v>12071659.0</v>
       </c>
       <c r="G27">
         <v>18656141.0</v>
       </c>
       <c r="H27">
         <v>733215.0</v>
       </c>
       <c r="I27">
         <v>273570.0</v>
       </c>
       <c r="J27">
         <v>162741.0</v>
       </c>
       <c r="K27">
         <v>587991.0</v>
       </c>
       <c r="L27">
         <v>142300.0</v>
       </c>
       <c r="M27">
         <v>125500.0</v>
       </c>
       <c r="N27">
         <v>105000.0</v>
       </c>
       <c r="O27">
         <v>84000.0</v>
       </c>
       <c r="P27">
         <v>400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>-13407012.0</v>
       </c>
       <c r="C28">
         <v>-4118673.0</v>
       </c>
       <c r="D28">
         <v>29100820.0</v>
       </c>
       <c r="E28">
         <v>-528200.0</v>
       </c>
       <c r="F28">
         <v>68636742.0</v>
       </c>
       <c r="G28">
         <v>21002201.0</v>
       </c>
       <c r="H28">
         <v>775123.0</v>
       </c>
       <c r="I28">
         <v>802787.0</v>
       </c>
       <c r="J28">
         <v>776034.0</v>
       </c>
       <c r="K28">
         <v>357491.0</v>
       </c>
       <c r="L28">
         <v>325352.0</v>
       </c>
       <c r="M28">
         <v>-113000.0</v>
       </c>
       <c r="N28">
         <v>315200.0</v>
       </c>
       <c r="O28">
         <v>295154.0</v>
       </c>
       <c r="P28">
         <v>51188.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>8280175.0</v>
       </c>
       <c r="C29">
         <v>17513190.0</v>
       </c>
       <c r="D29">
         <v>8820232.0</v>
       </c>
       <c r="E29">
         <v>-22935149.0</v>
       </c>
       <c r="F29">
         <v>-33085489.0</v>
       </c>
       <c r="G29">
         <v>-12131614.0</v>
       </c>
       <c r="H29">
         <v>251408.0</v>
       </c>
       <c r="I29">
         <v>-905518.0</v>
       </c>
       <c r="J29">
         <v>-817216.0</v>
       </c>
       <c r="K29">
         <v>-407914.0</v>
       </c>
       <c r="L29">
         <v>-295124.0</v>
       </c>
       <c r="M29">
         <v>33439.0</v>
       </c>
       <c r="N29">
         <v>-259074.0</v>
       </c>
       <c r="O29">
         <v>-229726.0</v>
       </c>
       <c r="P29">
         <v>-17686.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>6908231.0</v>
       </c>
       <c r="C30">
         <v>-11536318.0</v>
       </c>
       <c r="D30">
         <v>-8733284.0</v>
       </c>
       <c r="E30">
         <v>-13905733.0</v>
       </c>
       <c r="F30">
         <v>-3402289.0</v>
       </c>
       <c r="G30">
         <v>-798136.0</v>
       </c>
       <c r="H30">
         <v>-100000.0</v>
       </c>
       <c r="I30">
         <v>141445.0</v>
       </c>
@@ -17467,495 +17670,501 @@
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:58">
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>34478137.0</v>
+      </c>
+      <c r="C2">
         <v>36786318.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23785771.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36228305.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34393410.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35004924.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37587253.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>35703215.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35110929.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33146725.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15288330.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11906741.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11524846.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3958957.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5836823.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11717302.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>25084644.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>41328039.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9446973.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17414237.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13406656.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9179075.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>916637.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>336151.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>357877.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1106624.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>780892.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>265107.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>333620.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>180093.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>407272.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>691169.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>229828.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>141379.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>562760.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>436086.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>381056.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473921.0</v>
       </c>
       <c r="AM2">
         <v>473921.0</v>
       </c>
       <c r="AN2">
+        <v>473921.0</v>
+      </c>
+      <c r="AO2">
         <v>235452.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>203622.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>232984.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>73862.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>79548.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>70051.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75495.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>90004.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>61147.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>36409.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>155056.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>46652.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>111057.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>38917.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>98930.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>163183.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>247284.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>7281.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>33502.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>3585897</v>
+      </c>
+      <c r="C3">
         <v>105178</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>155457</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6566921</v>
-      </c>
-[...1 lines deleted...]
-        <v>2867338</v>
       </c>
       <c r="F3">
         <v>2867338</v>
       </c>
       <c r="G3">
+        <v>2867338</v>
+      </c>
+      <c r="H3">
         <v>2720727</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3493298</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3132028</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2190265</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2216639</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2403706</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2301300</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1811639</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1771015</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2241564</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2514965</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6365794</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1578446</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>853380</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>921603</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>48860</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>67550</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>68400</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
@@ -18006,1706 +18215,1736 @@
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>381895.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>7565889.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>31881066.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-7967264.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>4007581.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>4227581.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>1664618.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>573377.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>1141450.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>167999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-387349.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-411618.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-9336522.0</v>
+      </c>
+      <c r="C6">
         <v>-2308181.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13000547.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12442534.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1834895.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-611514.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2582329.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1884038.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>592286.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1964204.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17858395.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3381589.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>381895.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7565889.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1877866.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5880479.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-13367342.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-16243395.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>31881066.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7967264.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4007581.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4227581.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8262438.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>580486.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21726.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-748747.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>325732.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>515785.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-68513.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>153527.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-227179.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-283897.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>461341.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>88449.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-421381.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>126674.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>55030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-291360.0</v>
       </c>
       <c r="AM6">
         <v>-291360.0</v>
       </c>
       <c r="AN6">
+        <v>-291360.0</v>
+      </c>
+      <c r="AO6">
         <v>238469.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31830.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-29362.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>159122.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5686.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9497.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5444.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-14509.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>28857.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>24738.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-118647.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>108404.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-64405.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>72140.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-60013.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-64253.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-84101.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>240003.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-26221.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>-2885334.0</v>
+      </c>
+      <c r="C7">
         <v>5659321.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5210076.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-459035.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4909132.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4450097.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-5341548.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6490915.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4612364.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6886470.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2488440.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>468678.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5768584.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3818305.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1988456.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1328618.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2270693.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>61818.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3615794.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2176314.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2985345.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>412203.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6477733.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-542198.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1413057.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1446844.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>309245.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>309805.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>555050.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>892129.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-261869.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-12119.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>71711.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-53697.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-573900.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>88818.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>27660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228233.0</v>
       </c>
       <c r="AM7">
         <v>228233.0</v>
       </c>
       <c r="AN7">
+        <v>228233.0</v>
+      </c>
+      <c r="AO7">
         <v>54987.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-107820.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-52863.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-67363.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-53158.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>22838.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-83796.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>124684.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>19818.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>87799.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>96348.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-186235.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>54818.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2551.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-55470.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-19124.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>39862.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-69764.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>18870.0</v>
       </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-731544.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-102249.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>866468.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>115121.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-260865.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-703022.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>-1401041.0</v>
+      </c>
+      <c r="C9">
         <v>-549840.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-459227.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>722079.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2862645.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1974961.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2168312.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-381559.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-331451.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-59241.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-858668.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-750039.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-731544.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-102249.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-634825.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-24491.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-717125.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-816447.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>866468.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>115121.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-381152.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-703022.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35391.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-247787.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-153543.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-185034.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-32194.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>38017.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>329932.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-334150.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>76578.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-111586.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>21754.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>42391.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-121778.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>247208.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>42600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-84513.0</v>
       </c>
       <c r="AM9">
         <v>-84513.0</v>
       </c>
       <c r="AN9">
+        <v>-84513.0</v>
+      </c>
+      <c r="AO9">
         <v>19708.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-151736.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-144902.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-22712.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3601.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-61875.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-58480.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>95651.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-25355.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>31318.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-39109.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-66164.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>146199.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-43669.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-64151.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>29611.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>47060.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-57437.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-32567.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>220992.0</v>
+      </c>
+      <c r="C10">
         <v>-403560.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1268015.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-181027.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-283658.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-170339.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-827584.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-584724.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>312921.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>386292.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>493029.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-92344.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-315720.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>320781.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-130649.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-710889.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1725208.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>383734.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-29506.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27023.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>60264.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-410123.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>639268.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1094680.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-254561.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>395774.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-202534.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-44239.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>173860.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>145470.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-399170.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-116235.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>93963.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>80084.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-329361.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-250352.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>9490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29740.0</v>
       </c>
       <c r="AM10">
         <v>-29740.0</v>
       </c>
       <c r="AN10">
+        <v>-29740.0</v>
+      </c>
+      <c r="AO10">
         <v>48725.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-40761.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-77443.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-21622.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-17950.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>21981.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-2452.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13858.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>28653.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4543.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1867.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>33850.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-55997.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4728.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5398.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-26434.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-711.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8866.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13701.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>6597347.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3337236.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2618288.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-666058.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>580292.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2766141.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2106190.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1819908.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3642630.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1980673.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5573749.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1655405.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2054029.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1020332.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>969179.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2861969.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2988712.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3938586.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6441058.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4330813.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4616031.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8322004.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3072699.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2921796.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1873024.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19056709.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16478617.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-433591.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>831393.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>179502.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>4352838.0</v>
       </c>
       <c r="O13">
         <v>4352838.0</v>
       </c>
       <c r="P13">
+        <v>4352838.0</v>
+      </c>
+      <c r="Q13">
         <v>72820.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-408652.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2271610.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>672642.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>214262.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-478606.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-433403.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>299325.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-853399.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-232868.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>215772.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-425206.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>2038384.0</v>
+      </c>
+      <c r="C14">
         <v>1996227.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1668118.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-4470523.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1950354.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2657130.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2547095.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2556917.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2288225.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2099285.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1940728.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1734869.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1554773.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1369856.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1239545.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1140129.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>859877.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>530683.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>347509.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>117544.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>295350.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>108354.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>110055.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>108319.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>92937.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>86454.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>83904.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>83902.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>83904.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>83903.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>153884.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>31418.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>91557.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14">
         <v>81558.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>33715.0</v>
       </c>
-      <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>15261.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>14244.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14243.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14244.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14243.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14244.0</v>
       </c>
       <c r="AX14">
         <v>14244.0</v>
       </c>
       <c r="AY14">
+        <v>14244.0</v>
+      </c>
+      <c r="AZ14">
         <v>14243.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14244.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14243.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14244.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14530.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14100.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>14244.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>14100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>776562.0</v>
+      </c>
+      <c r="C15">
         <v>776563.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>776562.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>776563.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>776562.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>776563.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>776562.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>776563.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>776562.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>776563.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>776562.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>776563.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>776562.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>776563.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>776562.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>776563.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>776562.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>776563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871476.0</v>
       </c>
       <c r="T15">
         <v>871476.0</v>
       </c>
       <c r="U15">
         <v>871476.0</v>
       </c>
       <c r="V15">
         <v>871476.0</v>
       </c>
       <c r="W15">
+        <v>871476.0</v>
+      </c>
+      <c r="X15">
         <v>1289657.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>242341.0</v>
       </c>
-      <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>235000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>180000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>45800.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>25141615.0</v>
+      </c>
+      <c r="C16">
         <v>34478137.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>36786318.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23785771.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36228305.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34393410.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35004924.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37587253.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>35703215.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>35110929.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33146725.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>15288330.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11906741.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11524846.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3958957.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5836823.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11717302.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25084644.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>41328039.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9446973.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17414237.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13406656.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9179075.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>916637.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>336151.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>357877.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1106624.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>780892.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>265107.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>333620.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>180093.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>407272.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>691169.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>229828.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>141379.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>562760.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>436086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182561.0</v>
       </c>
       <c r="AM16">
         <v>182561.0</v>
       </c>
       <c r="AN16">
+        <v>182561.0</v>
+      </c>
+      <c r="AO16">
         <v>473921.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>235452.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>203622.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>232984.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>73862.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>79548.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>70051.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75495.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>90004.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>61147.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>36409.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>155056.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>46652.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>111057.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>38917.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>98930.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>163183.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>247284.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7281.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19720,1904 +19959,1934 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-10511544.0</v>
+      </c>
+      <c r="C18">
         <v>339446.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3435980.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6419785.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11506785.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>201049.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1152378.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2709621.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1407735.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3011894.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3496991.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1327490.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2343024.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4425577.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3740054.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5017566.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12613930.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14456937.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7404385.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8272521.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11655183.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9155689.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6603782.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4498100.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1758636.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>592955.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>158912.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-547686.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>93718.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>546464.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-516317.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-261025.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-294104.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>65928.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-501527.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>196880.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-39313.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-296216.0</v>
       </c>
       <c r="AM18">
         <v>-296216.0</v>
       </c>
       <c r="AN18">
+        <v>-296216.0</v>
+      </c>
+      <c r="AO18">
         <v>-35036.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>45493.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-122155.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-214813.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-23878.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>13754.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-70187.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>25491.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-15143.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>29738.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-6647.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-146596.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-74605.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>22140.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-60013.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-64253.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-86688.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-79162.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>377.0</v>
       </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3594480.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3699583.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2867338.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2720727.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3493298.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3132028.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2190265.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2216639.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2403706.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2301300.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1811639.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1771015.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2241564.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2514965.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-7378189.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1578446.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-853380.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-921603.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-48860.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-67550.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-53425.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-208761.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-468400.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>400000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>15303092.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>55342927.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>493481.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16667433.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2052288.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-13020.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-1086956.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13173043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2737250.0</v>
       </c>
       <c r="P21">
         <v>2737250.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>2737250.0</v>
+      </c>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-15000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-374834.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14844015.0</v>
       </c>
       <c r="V21">
         <v>14844015.0</v>
       </c>
       <c r="W21">
         <v>14844015.0</v>
       </c>
       <c r="X21">
+        <v>14844015.0</v>
+      </c>
+      <c r="Y21">
         <v>842000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>141894.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-890702.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17029.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>-7083941.0</v>
+      </c>
+      <c r="C22">
         <v>-8872596.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15619791.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4670027.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1569799.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1916649.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>234691.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5477232.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6837034.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6648923.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3222221.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-5283147.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-5891216.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3442473.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11575182.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7197935.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-13018962.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-13299675.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-18111246.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14416081.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-17028673.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-11872886.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-33719957.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-20622370.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3447247.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2533544.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-727062.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1104642.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-962991.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-733563.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-712095.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-586295.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-648571.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>639974.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-219582.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-679063.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>737489.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-741056.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-618868.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-217696.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-156382.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-108159.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-147989.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>8119.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-21028.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1666.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-144137.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-103904.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-71505.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-140939.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-71554.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-139367.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-15854.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-41487.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-71164.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-159350.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-186842.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-28293.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>172</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>80520.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-449540.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-276119.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-36000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-665888.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-36000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>64000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-59437.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-66500.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6142643.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-97611.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16067988.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2807500.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-86350.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-67250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000.0</v>
       </c>
       <c r="S23">
         <v>-36000.0</v>
       </c>
       <c r="T23">
+        <v>-36000.0</v>
+      </c>
+      <c r="U23">
         <v>186610.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14764000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-112000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1255657.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3840663.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-85223.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-51000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-250209.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-88648.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-70870.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-34298.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>29218.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>131128.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>704000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>80146.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>3291.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>20000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>88539.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>58539.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>82225.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-13663.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>92793.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>178152.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>75000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-10800.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-203500.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>44000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-5000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-12000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-50000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10200.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>50000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>-68989.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2587.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>343296.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
+        <v>1951584.0</v>
+      </c>
+      <c r="C24">
         <v>-1951584.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16426858.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4512436.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3821794.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2745127.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2495317.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-3045496.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2489975.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-2014673.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2107307.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2373443.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2270737.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1777983.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1012395.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-12150.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2424785.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6098643.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1401186.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-801391.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-903487.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-48860.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-400000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>277161.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-277161.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-68400.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>400000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-500000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>190000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>127261.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>100000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>100000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>-1233773.0</v>
+      </c>
+      <c r="C25">
         <v>1661672.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-18013499.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6254413.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5155854.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>396177.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1023155.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>238084.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>285032.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>320897.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>861076.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>305563.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>350214.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>613470.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4139528.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1274209.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4330813.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4616030.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8322004.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1592266.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>467098.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-80275.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>18908529.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16558148.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-255958.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1565701.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>233625.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3706.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>199295.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>153395.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>566766.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>134520.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-57639.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-520349.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>379271.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>737906.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-727796.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7140.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>122498.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-246983.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>230000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>38867.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-127261.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AT25">
         <v>2000.0</v>
       </c>
       <c r="AU25">
+        <v>2000.0</v>
+      </c>
+      <c r="AV25">
         <v>35000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>52500.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3500.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>28000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>48750.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-39685.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>25500.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>27000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3305.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>58553.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>119000.0</v>
       </c>
-      <c r="BF25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>899567.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-899567.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000.0</v>
       </c>
       <c r="N26">
         <v>-36000.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>-36000.0</v>
+      </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-40482700.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>680091.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1018749.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>13483270.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3790465.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>76648.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-73497.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3151.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-82333.0</v>
       </c>
       <c r="AM26">
         <v>-82333.0</v>
       </c>
       <c r="AN26">
+        <v>-82333.0</v>
+      </c>
+      <c r="AO26">
         <v>-4720.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-10800.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>-10800.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
+        <v>2239017.0</v>
+      </c>
+      <c r="C27">
         <v>1448905.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2655143.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3198036.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2094614.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2548528.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3104956.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2394235.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4191176.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2544430.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3645607.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3318253.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2861969.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2663514.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1884614.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3336213.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4041006.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4472781.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4087768.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3110816.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2547300.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2325775.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1757408.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>16364258.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>438575.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>95900.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>193200.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>166955.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>218460.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>154600.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>171451.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>340395.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>84313.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>49219.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>-76666.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>94773.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>374656.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>79695.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>38867.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>127800.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AT27">
         <v>2000.0</v>
       </c>
       <c r="AU27">
+        <v>2000.0</v>
+      </c>
+      <c r="AV27">
         <v>35000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>59000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3500.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>28000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>52500.0</v>
       </c>
-      <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>25500.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>27000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>12500.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>23000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>48500.0</v>
       </c>
-      <c r="BF27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>-776562.0</v>
+      </c>
+      <c r="C28">
         <v>-696043.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-788562.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8700918.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3104969.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-812563.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1429951.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-825583.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-815449.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1047690.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14361404.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4709079.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1961129.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11991466.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1862188.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-862913.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-753412.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-774063.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39285451.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>305257.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15662764.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13383270.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14866220.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5132012.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1945671.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-941702.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-233180.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1063471.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-70870.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15702.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>289138.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-22872.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>704000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-167479.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>80146.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-70206.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>94343.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4856.0</v>
       </c>
       <c r="AM28">
         <v>4856.0</v>
       </c>
       <c r="AN28">
+        <v>4856.0</v>
+      </c>
+      <c r="AO28">
         <v>273505.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-13663.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>92793.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>246674.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18192.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4257.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>64743.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-140000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>44000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-12000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>255000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10200.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>50000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>119718.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2587.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>319165.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-26598.0</v>
       </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>-6925647.0</v>
+      </c>
+      <c r="C29">
         <v>444624.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3280523.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-147136.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8639447.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3068387.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1568349.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6202919.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4539763.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5202159.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5713630.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1076216.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4644324.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2613938.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1969039.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2776002.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-10098965.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-8091143.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-5825939.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7419141.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-10733580.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-9106829.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6536232.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4498101.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1758636.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>661355.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>158912.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-547686.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>93718.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>546464.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-416317.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-261025.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-294104.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>65928.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-501527.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>196880.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-39313.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-296216.0</v>
       </c>
       <c r="AM29">
         <v>-296216.0</v>
       </c>
       <c r="AN29">
+        <v>-296216.0</v>
+      </c>
+      <c r="AO29">
         <v>-35036.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>45493.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-122155.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-214813.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-23878.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>13754.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-70187.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>25491.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-15143.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>29738.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-6647.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-146596.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-74605.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>22140.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-60013.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-64253.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-86688.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-79162.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>377.0</v>
       </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-1634313.0</v>
+      </c>
+      <c r="C30">
         <v>-2056762.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17069632.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3594480.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3699583.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2867338.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2720727.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3493298.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3132028.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-2190265.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2216639.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2403706.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2301300.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1811639.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1771015.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2241564.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2514965.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7378189.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1578446.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-853380.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-921603.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-48860.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-67550.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-53425.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-208761.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-468400.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>400000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-500000.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-148555.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>51445.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>190000.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>127261.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>100000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-100000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>