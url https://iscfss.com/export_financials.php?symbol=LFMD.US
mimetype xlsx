--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -2241,53 +2241,59 @@
       </c>
       <c r="F36">
         <v>-5001803.0</v>
       </c>
       <c r="G36">
         <v>-990260.0</v>
       </c>
       <c r="H36">
         <v>-699077.0</v>
       </c>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36">
         <v>-157697.0</v>
       </c>
       <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>51</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>0.0</v>
+      </c>
+      <c r="C37">
+        <v>1529094.0</v>
+      </c>
+      <c r="D37">
+        <v>2060787.0</v>
+      </c>
       <c r="E37">
         <v>-475548.0</v>
       </c>
       <c r="F37">
         <v>-1031745.0</v>
       </c>
       <c r="G37">
         <v>-2175687.0</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38">
@@ -7490,53 +7496,59 @@
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36">
         <v>-157697.0</v>
       </c>
       <c r="BE36">
         <v>-172227.0</v>
       </c>
       <c r="BF36"/>
       <c r="BG36"/>
     </row>
     <row r="37" spans="1:59">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37"/>
-[...1 lines deleted...]
-      <c r="F37"/>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>2053818.0</v>
+      </c>
+      <c r="F37">
+        <v>2164934.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>783619.0</v>
       </c>
       <c r="O37">
         <v>-31497.0</v>
       </c>
       <c r="P37">
         <v>-475548.0</v>
       </c>
       <c r="Q37">
         <v>-799716.0</v>
       </c>
       <c r="R37">
         <v>-1033018.0</v>
       </c>
       <c r="S37"/>
       <c r="T37">
         <v>-1031745.0</v>
@@ -10807,54 +10819,54 @@
       </c>
       <c r="N2">
         <v>181304.0</v>
       </c>
       <c r="O2">
         <v>125619.0</v>
       </c>
       <c r="P2">
         <v>241264.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>122</v>
       </c>
       <c r="B3">
         <v>7308458.0</v>
       </c>
       <c r="C3">
         <v>9491522.0</v>
       </c>
       <c r="D3">
         <v>6600226.0</v>
       </c>
       <c r="E3">
-        <v>1088427.0</v>
+        <v>3770234.0</v>
       </c>
       <c r="F3">
-        <v>355870.0</v>
+        <v>868757.0</v>
       </c>
       <c r="G3">
         <v>397765.0</v>
       </c>
       <c r="H3">
         <v>335613.0</v>
       </c>
       <c r="I3">
         <v>195775.0</v>
       </c>
       <c r="J3">
         <v>1228355.0</v>
       </c>
       <c r="K3">
         <v>43748.0</v>
       </c>
       <c r="L3">
         <v>43748.0</v>
       </c>
       <c r="M3">
         <v>56975.0</v>
       </c>
       <c r="N3">
         <v>56974.0</v>
       </c>
@@ -10933,54 +10945,54 @@
       </c>
       <c r="N5">
         <v>-282078.0</v>
       </c>
       <c r="O5">
         <v>-459475.0</v>
       </c>
       <c r="P5">
         <v>-498867.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
         <v>-1517087.0</v>
       </c>
       <c r="C6">
         <v>-6652976.0</v>
       </c>
       <c r="D6">
         <v>-8214245.0</v>
       </c>
       <c r="E6">
-        <v>-38597758.0</v>
+        <v>-35915951.0</v>
       </c>
       <c r="F6">
-        <v>-57940770.0</v>
+        <v>-57427883.0</v>
       </c>
       <c r="G6">
         <v>-57421688.0</v>
       </c>
       <c r="H6">
         <v>-2553995.0</v>
       </c>
       <c r="I6">
         <v>-1860365.0</v>
       </c>
       <c r="J6">
         <v>-1067534.0</v>
       </c>
       <c r="K6">
         <v>-1174682.0</v>
       </c>
       <c r="L6">
         <v>-91209.0</v>
       </c>
       <c r="M6">
         <v>-416024.0</v>
       </c>
       <c r="N6">
         <v>-225104.0</v>
       </c>
@@ -12370,92 +12382,94 @@
         <v>17475.0</v>
       </c>
       <c r="BB2">
         <v>65668.0</v>
       </c>
       <c r="BC2">
         <v>32331.0</v>
       </c>
       <c r="BD2">
         <v>-65159.0</v>
       </c>
       <c r="BE2">
         <v>53854.0</v>
       </c>
       <c r="BF2">
         <v>103802.0</v>
       </c>
       <c r="BG2">
         <v>29573.0</v>
       </c>
     </row>
     <row r="3" spans="1:59">
       <c r="A3" t="s">
         <v>122</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>2038384.0</v>
+      </c>
       <c r="C3">
         <v>1996227.0</v>
       </c>
       <c r="D3">
         <v>1949727.0</v>
       </c>
       <c r="E3">
         <v>2991731.0</v>
       </c>
       <c r="F3">
-        <v>2823100.0</v>
+        <v>1785345.0</v>
       </c>
       <c r="G3">
         <v>2657130.0</v>
       </c>
       <c r="H3">
         <v>2547095.0</v>
       </c>
       <c r="I3">
         <v>2556917.0</v>
       </c>
       <c r="J3">
         <v>2288225.0</v>
       </c>
       <c r="K3">
         <v>2099285.0</v>
       </c>
       <c r="L3">
-        <v>303634.0</v>
+        <v>1940728.0</v>
       </c>
       <c r="M3">
         <v>1734869.0</v>
       </c>
       <c r="N3">
         <v>1554773.0</v>
       </c>
       <c r="O3">
         <v>1369856.0</v>
       </c>
       <c r="P3">
-        <v>304637.0</v>
+        <v>1239545.0</v>
       </c>
       <c r="Q3">
         <v>1140129.0</v>
       </c>
       <c r="R3">
         <v>859877.0</v>
       </c>
       <c r="S3">
         <v>530683.0</v>
       </c>
       <c r="T3">
         <v>350374.0</v>
       </c>
       <c r="U3">
         <v>117544.0</v>
       </c>
       <c r="V3">
         <v>295350.0</v>
       </c>
       <c r="W3">
         <v>108354.0</v>
       </c>
       <c r="X3">
         <v>110055.0</v>
       </c>
@@ -12465,51 +12479,51 @@
       <c r="Z3">
         <v>92937.0</v>
       </c>
       <c r="AA3">
         <v>86454.0</v>
       </c>
       <c r="AB3">
         <v>83904.0</v>
       </c>
       <c r="AC3">
         <v>83902.0</v>
       </c>
       <c r="AD3">
         <v>83904.0</v>
       </c>
       <c r="AE3">
         <v>83903.0</v>
       </c>
       <c r="AF3">
         <v>153884.0</v>
       </c>
       <c r="AG3">
         <v>31418.0</v>
       </c>
       <c r="AH3">
-        <v>5237.0</v>
+        <v>10473.0</v>
       </c>
       <c r="AI3">
         <v>279314.0</v>
       </c>
       <c r="AJ3"/>
       <c r="AK3">
         <v>273567.0</v>
       </c>
       <c r="AL3">
         <v>380302.0</v>
       </c>
       <c r="AM3">
         <v>10937.0</v>
       </c>
       <c r="AN3"/>
       <c r="AO3">
         <v>10937.0</v>
       </c>
       <c r="AP3">
         <v>10937.0</v>
       </c>
       <c r="AQ3">
         <v>10937.0</v>
       </c>
       <c r="AR3"/>
@@ -12604,51 +12618,53 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>124</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-7083941.0</v>
+      </c>
       <c r="C5">
         <v>-8872596.0</v>
       </c>
       <c r="D5">
         <v>-1073639.0</v>
       </c>
       <c r="E5">
         <v>-3125065.0</v>
       </c>
       <c r="F5">
         <v>-906772.0</v>
       </c>
       <c r="G5">
         <v>2542924.0</v>
       </c>
       <c r="H5">
         <v>1018242.0</v>
       </c>
       <c r="I5">
         <v>-3996274.0</v>
       </c>
       <c r="J5">
         <v>-6305566.0</v>
       </c>
       <c r="K5">
@@ -12702,75 +12718,75 @@
       <c r="AA5">
         <v>-1740505.0</v>
       </c>
       <c r="AB5">
         <v>-519368.0</v>
       </c>
       <c r="AC5">
         <v>-973706.0</v>
       </c>
       <c r="AD5">
         <v>-833163.0</v>
       </c>
       <c r="AE5">
         <v>-563369.0</v>
       </c>
       <c r="AF5">
         <v>-740702.0</v>
       </c>
       <c r="AG5">
         <v>-938449.0</v>
       </c>
       <c r="AH5">
         <v>-597493.0</v>
       </c>
       <c r="AI5">
-        <v>-558628.0</v>
+        <v>-740513.0</v>
       </c>
       <c r="AJ5">
         <v>-190318.0</v>
       </c>
       <c r="AK5">
-        <v>-679063.0</v>
+        <v>-650780.0</v>
       </c>
       <c r="AL5">
-        <v>582664.0</v>
+        <v>541720.0</v>
       </c>
       <c r="AM5">
-        <v>-719187.0</v>
+        <v>-708250.0</v>
       </c>
       <c r="AN5">
         <v>-741056.0</v>
       </c>
       <c r="AO5">
-        <v>-218641.0</v>
+        <v>-207704.0</v>
       </c>
       <c r="AP5">
-        <v>-164569.0</v>
+        <v>-153632.0</v>
       </c>
       <c r="AQ5">
-        <v>-116033.0</v>
+        <v>-105096.0</v>
       </c>
       <c r="AR5">
         <v>-147989.0</v>
       </c>
       <c r="AS5">
         <v>17941.0</v>
       </c>
       <c r="AT5">
         <v>-17170.0</v>
       </c>
       <c r="AU5">
         <v>7834.0</v>
       </c>
       <c r="AV5">
         <v>-144919.0</v>
       </c>
       <c r="AW5">
         <v>-132945.0</v>
       </c>
       <c r="AX5">
         <v>-75377.0</v>
       </c>
       <c r="AY5">
         <v>-177638.0</v>
       </c>
@@ -12782,93 +12798,93 @@
       </c>
       <c r="BB5">
         <v>-20154.0</v>
       </c>
       <c r="BC5">
         <v>-70787.0</v>
       </c>
       <c r="BD5">
         <v>-124850.0</v>
       </c>
       <c r="BE5">
         <v>-163641.0</v>
       </c>
       <c r="BF5">
         <v>-215699.0</v>
       </c>
       <c r="BG5">
         <v>-35826.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>-7083941.0</v>
+        <v>-5045557.0</v>
       </c>
       <c r="C6">
         <v>-6876369.0</v>
       </c>
       <c r="D6">
         <v>876088.0</v>
       </c>
       <c r="E6">
         <v>-133334.0</v>
       </c>
       <c r="F6">
-        <v>1916328.0</v>
+        <v>878573.0</v>
       </c>
       <c r="G6">
         <v>5200054.0</v>
       </c>
       <c r="H6">
         <v>3565337.0</v>
       </c>
       <c r="I6">
         <v>-1439357.0</v>
       </c>
       <c r="J6">
         <v>-4017341.0</v>
       </c>
       <c r="K6">
         <v>-4071960.0</v>
       </c>
       <c r="L6">
-        <v>-1867902.0</v>
+        <v>-230808.0</v>
       </c>
       <c r="M6">
         <v>-2834512.0</v>
       </c>
       <c r="N6">
         <v>-3340773.0</v>
       </c>
       <c r="O6">
         <v>-1808152.0</v>
       </c>
       <c r="P6">
-        <v>-6552708.0</v>
+        <v>-5617800.0</v>
       </c>
       <c r="Q6">
         <v>-5925572.0</v>
       </c>
       <c r="R6">
         <v>-11980848.0</v>
       </c>
       <c r="S6">
         <v>-12576332.0</v>
       </c>
       <c r="T6">
         <v>-13499217.0</v>
       </c>
       <c r="U6">
         <v>-12473760.0</v>
       </c>
       <c r="V6">
         <v>-15831413.0</v>
       </c>
       <c r="W6">
         <v>-11625069.0</v>
       </c>
       <c r="X6">
         <v>-32244166.0</v>
       </c>
@@ -12878,78 +12894,78 @@
       <c r="Z6">
         <v>-3125435.0</v>
       </c>
       <c r="AA6">
         <v>-1654051.0</v>
       </c>
       <c r="AB6">
         <v>-435464.0</v>
       </c>
       <c r="AC6">
         <v>-889804.0</v>
       </c>
       <c r="AD6">
         <v>-749259.0</v>
       </c>
       <c r="AE6">
         <v>-479466.0</v>
       </c>
       <c r="AF6">
         <v>-586818.0</v>
       </c>
       <c r="AG6">
         <v>-907031.0</v>
       </c>
       <c r="AH6">
-        <v>-592256.0</v>
+        <v>-587020.0</v>
       </c>
       <c r="AI6">
-        <v>-279314.0</v>
+        <v>-386188.0</v>
       </c>
       <c r="AJ6">
         <v>-746726.0</v>
       </c>
       <c r="AK6">
-        <v>-405496.0</v>
+        <v>-377213.0</v>
       </c>
       <c r="AL6">
-        <v>962966.0</v>
+        <v>922022.0</v>
       </c>
       <c r="AM6">
-        <v>-708250.0</v>
+        <v>-697313.0</v>
       </c>
       <c r="AN6">
         <v>-708250.0</v>
       </c>
       <c r="AO6">
-        <v>-207704.0</v>
+        <v>-196767.0</v>
       </c>
       <c r="AP6">
-        <v>-153632.0</v>
+        <v>-142695.0</v>
       </c>
       <c r="AQ6">
-        <v>-105096.0</v>
+        <v>-94159.0</v>
       </c>
       <c r="AR6">
         <v>-151821.0</v>
       </c>
       <c r="AS6">
         <v>33202.0</v>
       </c>
       <c r="AT6">
         <v>-2926.0</v>
       </c>
       <c r="AU6">
         <v>22077.0</v>
       </c>
       <c r="AV6">
         <v>-130675.0</v>
       </c>
       <c r="AW6">
         <v>-118702.0</v>
       </c>
       <c r="AX6">
         <v>-61133.0</v>
       </c>
       <c r="AY6">
         <v>-163394.0</v>
       </c>
@@ -16912,51 +16928,51 @@
         <v>-571170.0</v>
       </c>
       <c r="H13">
         <v>-289660.0</v>
       </c>
       <c r="I13">
         <v>-286808.0</v>
       </c>
       <c r="J13">
         <v>-14250.0</v>
       </c>
       <c r="K13">
         <v>-2250.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
-        <v>328371.0</v>
+        <v>7308458.0</v>
       </c>
       <c r="C14">
         <v>9491522.0</v>
       </c>
       <c r="D14">
         <v>6600226.0</v>
       </c>
       <c r="E14">
         <v>3770234.0</v>
       </c>
       <c r="F14">
         <v>868757.0</v>
       </c>
       <c r="G14">
         <v>397765.0</v>
       </c>
       <c r="H14">
         <v>335613.0</v>
       </c>
       <c r="I14">
         <v>195775.0</v>
       </c>
       <c r="J14">
         <v>91557.0</v>
       </c>
@@ -17376,51 +17392,51 @@
       <c r="H24">
         <v>-100000.0</v>
       </c>
       <c r="I24">
         <v>290000.0</v>
       </c>
       <c r="J24">
         <v>390000.0</v>
       </c>
       <c r="K24">
         <v>390000.0</v>
       </c>
       <c r="L24">
         <v>127261.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>-10313144.0</v>
+        <v>-17293231.0</v>
       </c>
       <c r="C25">
         <v>1867168.0</v>
       </c>
       <c r="D25">
         <v>5419258.0</v>
       </c>
       <c r="E25">
         <v>5776067.0</v>
       </c>
       <c r="F25">
         <v>2112936.0</v>
       </c>
       <c r="G25">
         <v>19626796.0</v>
       </c>
       <c r="H25">
         <v>578609.0</v>
       </c>
       <c r="I25">
         <v>237200.0</v>
       </c>
       <c r="J25">
         <v>918007.0</v>
       </c>
@@ -19450,155 +19466,165 @@
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
         <v>2038384.0</v>
       </c>
       <c r="C14">
         <v>1996227.0</v>
       </c>
       <c r="D14">
-        <v>1668118.0</v>
+        <v>1949727.0</v>
       </c>
       <c r="E14">
-        <v>-4470523.0</v>
+        <v>2991731.0</v>
       </c>
       <c r="F14">
-        <v>-1950354.0</v>
+        <v>1785345.0</v>
       </c>
       <c r="G14">
         <v>2657130.0</v>
       </c>
       <c r="H14">
         <v>2547095.0</v>
       </c>
       <c r="I14">
         <v>2556917.0</v>
       </c>
       <c r="J14">
         <v>2288225.0</v>
       </c>
       <c r="K14">
         <v>2099285.0</v>
       </c>
       <c r="L14">
         <v>1940728.0</v>
       </c>
       <c r="M14">
         <v>1734869.0</v>
       </c>
       <c r="N14">
         <v>1554773.0</v>
       </c>
       <c r="O14">
         <v>1369856.0</v>
       </c>
       <c r="P14">
         <v>1239545.0</v>
       </c>
       <c r="Q14">
         <v>1140129.0</v>
       </c>
       <c r="R14">
         <v>859877.0</v>
       </c>
       <c r="S14">
         <v>530683.0</v>
       </c>
       <c r="T14">
-        <v>347509.0</v>
+        <v>350374.0</v>
       </c>
       <c r="U14">
         <v>117544.0</v>
       </c>
       <c r="V14">
         <v>295350.0</v>
       </c>
       <c r="W14">
         <v>108354.0</v>
       </c>
       <c r="X14">
         <v>110055.0</v>
       </c>
       <c r="Y14">
         <v>108319.0</v>
       </c>
       <c r="Z14">
         <v>92937.0</v>
       </c>
       <c r="AA14">
         <v>86454.0</v>
       </c>
       <c r="AB14">
         <v>83904.0</v>
       </c>
       <c r="AC14">
         <v>83902.0</v>
       </c>
       <c r="AD14">
         <v>83904.0</v>
       </c>
       <c r="AE14">
         <v>83903.0</v>
       </c>
       <c r="AF14">
         <v>153884.0</v>
       </c>
       <c r="AG14">
         <v>31418.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>10473.0</v>
+      </c>
       <c r="AI14">
-        <v>91557.0</v>
+        <v>279314.0</v>
       </c>
       <c r="AJ14"/>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>273567.0</v>
+      </c>
       <c r="AL14">
-        <v>81558.0</v>
+        <v>380302.0</v>
       </c>
       <c r="AM14">
-        <v>33715.0</v>
+        <v>10937.0</v>
       </c>
       <c r="AN14"/>
-      <c r="AO14"/>
-[...1 lines deleted...]
-      <c r="AQ14"/>
+      <c r="AO14">
+        <v>10937.0</v>
+      </c>
+      <c r="AP14">
+        <v>10937.0</v>
+      </c>
+      <c r="AQ14">
+        <v>10937.0</v>
+      </c>
       <c r="AR14"/>
       <c r="AS14">
         <v>15261.0</v>
       </c>
       <c r="AT14">
         <v>14244.0</v>
       </c>
       <c r="AU14">
         <v>14243.0</v>
       </c>
       <c r="AV14">
         <v>14244.0</v>
       </c>
       <c r="AW14">
         <v>14243.0</v>
       </c>
       <c r="AX14">
         <v>14244.0</v>
       </c>
       <c r="AY14">
         <v>14244.0</v>
       </c>
       <c r="AZ14">
         <v>14243.0</v>
       </c>
@@ -20925,168 +20951,168 @@
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24">
         <v>100000.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
         <v>-1233773.0</v>
       </c>
       <c r="C25">
         <v>1661672.0</v>
       </c>
       <c r="D25">
-        <v>-18013499.0</v>
+        <v>-18295108.0</v>
       </c>
       <c r="E25">
-        <v>6254413.0</v>
+        <v>-1207841.0</v>
       </c>
       <c r="F25">
-        <v>5155854.0</v>
+        <v>1420155.0</v>
       </c>
       <c r="G25">
         <v>396177.0</v>
       </c>
       <c r="H25">
         <v>1023155.0</v>
       </c>
       <c r="I25">
         <v>238084.0</v>
       </c>
       <c r="J25">
         <v>285032.0</v>
       </c>
       <c r="K25">
         <v>320897.0</v>
       </c>
       <c r="L25">
         <v>861076.0</v>
       </c>
       <c r="M25">
         <v>305563.0</v>
       </c>
       <c r="N25">
         <v>350214.0</v>
       </c>
       <c r="O25">
         <v>613470.0</v>
       </c>
       <c r="P25">
         <v>4139528.0</v>
       </c>
       <c r="Q25">
         <v>1274209.0</v>
       </c>
       <c r="R25">
         <v>4330813.0</v>
       </c>
       <c r="S25">
         <v>4616030.0</v>
       </c>
       <c r="T25">
-        <v>8322004.0</v>
+        <v>8319139.0</v>
       </c>
       <c r="U25">
         <v>1592266.0</v>
       </c>
       <c r="V25">
         <v>467098.0</v>
       </c>
       <c r="W25">
         <v>-80275.0</v>
       </c>
       <c r="X25">
         <v>18908529.0</v>
       </c>
       <c r="Y25">
         <v>16558148.0</v>
       </c>
       <c r="Z25">
         <v>-255958.0</v>
       </c>
       <c r="AA25">
         <v>1565701.0</v>
       </c>
       <c r="AB25">
         <v>233625.0</v>
       </c>
       <c r="AC25">
         <v>-3706.0</v>
       </c>
       <c r="AD25">
         <v>199295.0</v>
       </c>
       <c r="AE25">
         <v>153395.0</v>
       </c>
       <c r="AF25">
         <v>566766.0</v>
       </c>
       <c r="AG25">
         <v>134520.0</v>
       </c>
       <c r="AH25">
-        <v>-57639.0</v>
+        <v>-68112.0</v>
       </c>
       <c r="AI25">
-        <v>-520349.0</v>
+        <v>-883976.0</v>
       </c>
       <c r="AJ25">
         <v>379271.0</v>
       </c>
       <c r="AK25">
-        <v>737906.0</v>
+        <v>464339.0</v>
       </c>
       <c r="AL25">
-        <v>-727796.0</v>
+        <v>-1108098.0</v>
       </c>
       <c r="AM25">
-        <v>7140.0</v>
+        <v>29918.0</v>
       </c>
       <c r="AN25">
         <v>122498.0</v>
       </c>
       <c r="AO25">
-        <v>-246983.0</v>
+        <v>-257920.0</v>
       </c>
       <c r="AP25">
-        <v>230000.0</v>
+        <v>219063.0</v>
       </c>
       <c r="AQ25">
-        <v>38867.0</v>
+        <v>-10937.0</v>
       </c>
       <c r="AR25">
         <v>-127261.0</v>
       </c>
       <c r="AS25">
         <v>10500.0</v>
       </c>
       <c r="AT25">
         <v>2000.0</v>
       </c>
       <c r="AU25">
         <v>2000.0</v>
       </c>
       <c r="AV25">
         <v>35000.0</v>
       </c>
       <c r="AW25">
         <v>52500.0</v>
       </c>
       <c r="AX25">
         <v>3500.0</v>
       </c>
       <c r="AY25">
         <v>28000.0</v>
       </c>