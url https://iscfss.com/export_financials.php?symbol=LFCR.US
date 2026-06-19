--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>2020-05-31</t>
   </si>
   <si>
     <t>2019-05-31</t>
   </si>
   <si>
     <t>2018-05-31</t>
   </si>
@@ -298,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
@@ -746,50 +752,53 @@
   </si>
   <si>
     <t>otherCashflowsFromFinancingActivities</t>
   </si>
   <si>
     <t>otherCashflowsFromInvestingActivities</t>
   </si>
   <si>
     <t>otherNonCashItems</t>
   </si>
   <si>
     <t>salePurchaseOfStock</t>
   </si>
   <si>
     <t>stockBasedCompensation</t>
   </si>
   <si>
     <t>totalCashFromFinancingActivities</t>
   </si>
   <si>
     <t>totalCashFromOperatingActivities</t>
   </si>
   <si>
     <t>totalCashflowsFromInvestingActivities</t>
   </si>
+  <si>
+    <t>2025-11-30</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -1112,62 +1121,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1217,4704 +1226,4842 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2">
+        <v>5839000.0</v>
+      </c>
+      <c r="C2">
         <v>8220000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16334000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12952000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15802000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16298000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51647000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>53973000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34668000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24527000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30904000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>35009000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32115000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>32256000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23420000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17047000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14354000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12097000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18991000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13880000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12976000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18306000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15390000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13280000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11512000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17241000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23520000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
+      <c r="AF3"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
+      <c r="AF4"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>-42587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-586000.0</v>
       </c>
       <c r="E5">
         <v>-586000.0</v>
       </c>
       <c r="F5">
+        <v>-586000.0</v>
+      </c>
+      <c r="G5">
         <v>-1358000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2808000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>64000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1148000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="N5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
         <v>-267000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-179000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
+      <c r="AF5"/>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
+      <c r="AF6"/>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7">
+        <v>6247000.0</v>
+      </c>
+      <c r="C7">
         <v>387000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9077000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10979000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15009000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>27500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30801000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3532000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
+      <c r="AF7"/>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8">
         <v>37000.0</v>
       </c>
       <c r="C8">
-        <v>30000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="D8">
         <v>30000.0</v>
       </c>
       <c r="E8">
         <v>30000.0</v>
       </c>
       <c r="F8">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="G8">
         <v>29000.0</v>
       </c>
       <c r="H8">
         <v>29000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>29000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
+      <c r="AF8"/>
     </row>
-    <row r="9" spans="1:31">
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
+      <c r="AF9"/>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10">
+        <v>17469000.0</v>
+      </c>
+      <c r="C10">
         <v>8265000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8462000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>991000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1643000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1159000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>360000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1080000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2899000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5409000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9894000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14127000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14243000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13718000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22177000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8135000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27817000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>43459000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>44396000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>62556000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20519000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12871000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6458000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3562000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7849000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8695000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6453000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
+      <c r="AF11"/>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
+        <v>17469000.0</v>
+      </c>
+      <c r="C12">
         <v>8265000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8462000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>991000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1643000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1159000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>360000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1080000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2899000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5409000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9894000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14127000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14243000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15263000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22177000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36259000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>48238000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>65957000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>59039000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>62556000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>20519000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14839000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6458000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3562000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7849000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8695000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6453000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14200000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13">
         <v>37000.0</v>
       </c>
       <c r="C13">
+        <v>37000.0</v>
+      </c>
+      <c r="D13">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="E13">
         <v>30000.0</v>
       </c>
       <c r="F13">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="G13">
         <v>29000.0</v>
       </c>
       <c r="H13">
         <v>29000.0</v>
       </c>
       <c r="I13">
+        <v>29000.0</v>
+      </c>
+      <c r="J13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="K13">
         <v>27000.0</v>
       </c>
       <c r="L13">
         <v>27000.0</v>
       </c>
       <c r="M13">
         <v>27000.0</v>
       </c>
       <c r="N13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="O13">
         <v>26000.0</v>
       </c>
       <c r="P13">
-        <v>27000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="Q13">
         <v>27000.0</v>
       </c>
       <c r="R13">
+        <v>27000.0</v>
+      </c>
+      <c r="S13">
         <v>26000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>112974000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>129560000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>126288000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>121950000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>116841000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>110110000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>100802000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>93191000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>92156000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>77300000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
+      <c r="AF13"/>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14">
+        <v>37477386.0</v>
+      </c>
+      <c r="C14">
         <v>34818906.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>36658000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29466000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29513000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29294000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29162000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28607000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27915000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27652000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27148096.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27336000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27120000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26626000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26126000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26626000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>26633000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26751000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26935000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26558000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25657000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23556000.0</v>
       </c>
       <c r="X14">
         <v>23556000.0</v>
       </c>
       <c r="Y14">
+        <v>23556000.0</v>
+      </c>
+      <c r="Z14">
         <v>18172000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16371000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15796000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13333333.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11168831.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7818182.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
+      <c r="AF15"/>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
+        <v>8660000.0</v>
+      </c>
+      <c r="C16">
         <v>3415000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>919000.0</v>
       </c>
       <c r="E16">
         <v>919000.0</v>
       </c>
       <c r="F16">
+        <v>919000.0</v>
+      </c>
+      <c r="G16">
         <v>637000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>352000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>499000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2625000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>310000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>832000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>843000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1254000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1248000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>162000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2657000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3391000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3430000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3613000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3491000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>884000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>557000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>807000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>641000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3215000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2622000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
+      <c r="AF16"/>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
+      <c r="AF17"/>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
+      <c r="AF18"/>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
+      <c r="AF19"/>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B20">
         <v>13881000.0</v>
       </c>
       <c r="C20">
         <v>13881000.0</v>
       </c>
       <c r="D20">
         <v>13881000.0</v>
       </c>
       <c r="E20">
         <v>13881000.0</v>
       </c>
       <c r="F20">
+        <v>13881000.0</v>
+      </c>
+      <c r="G20">
         <v>33916000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>69386000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>76742000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>54510000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>54779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49620000.0</v>
       </c>
       <c r="L20">
         <v>49620000.0</v>
       </c>
       <c r="M20">
         <v>49620000.0</v>
       </c>
       <c r="N20">
         <v>49620000.0</v>
       </c>
       <c r="O20">
         <v>49620000.0</v>
       </c>
       <c r="P20">
+        <v>49620000.0</v>
+      </c>
+      <c r="Q20">
         <v>36462000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>41154000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>27361000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>27354000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>21402000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>29124000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
+      <c r="AF20"/>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>4200000.0</v>
       </c>
       <c r="D21">
         <v>4200000.0</v>
       </c>
       <c r="E21">
+        <v>4200000.0</v>
+      </c>
+      <c r="F21">
         <v>15550000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25632000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>38105000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45247000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21842000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22811000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>21396000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>56263000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>57148000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>58034000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>58985000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15794000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16102000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>35589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8228000.0</v>
       </c>
       <c r="T21">
         <v>8228000.0</v>
       </c>
       <c r="U21">
+        <v>8228000.0</v>
+      </c>
+      <c r="V21">
         <v>14130000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>37615000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>37642000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>37838000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>37480000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>37105000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>40207000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>15000000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AF21"/>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B22">
+        <v>29085000.0</v>
+      </c>
+      <c r="C22">
         <v>32291000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39979000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>66845000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>63076000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>66311000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>54132000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31819000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>25290000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>25535000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25027000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24735000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24113000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>22011000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20161000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16107000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5829000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7329000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13958000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9917000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11227000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13186000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10121000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>14639000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14444000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4700000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2700000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B23">
+        <v>232177000.0</v>
+      </c>
+      <c r="C23">
         <v>239342000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>253960000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>274703000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>295160000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>502924000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>541313000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>519091000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>404703000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>358008000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>343470000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>346465000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>313623000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>290942000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>277692000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>206312000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>200197000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>152866000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>150589000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>141368000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>119025000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100075000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>93007000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>97173000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>107803000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>120122000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>123731000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>42400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>50200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>38400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B24">
+        <v>135588000.0</v>
+      </c>
+      <c r="C24">
         <v>126999000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>120510000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>101273000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>97579000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>164902000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>101363000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>87193000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
+      <c r="AF24"/>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
+      <c r="AF25"/>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>45100000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>56900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61100000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
+      <c r="AF26"/>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
+      <c r="AF27"/>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B28">
+        <v>125139000.0</v>
+      </c>
+      <c r="C28">
         <v>122558000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>125113000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>246792000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>151544000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>214702000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>220758000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>151436000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>70042000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>48561000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52072000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28392000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20129000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30587000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>36806000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11695000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4047000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-43459000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-44396000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-62528000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-18501000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-9783000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2538000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10561000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9694000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>24721000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15442000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B29">
+        <v>122159000.0</v>
+      </c>
+      <c r="C29">
         <v>131772000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>132598000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>99919000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>246123000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>396686000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>421361000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>419128000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
+      <c r="AF29"/>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B30">
+        <v>33817000.0</v>
+      </c>
+      <c r="C30">
         <v>43667000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31153000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38314000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48172000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>41430000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>76206000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69565000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>53877000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45899000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>46406000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>46631000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>46725000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41846000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>32321000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22677000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20346000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16089000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20372000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18467000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16239000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>16389000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16799000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18441000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23436000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18554000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22252000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2200000.0</v>
       </c>
-      <c r="AE30"/>
+      <c r="AF30"/>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-19923000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>78514000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>143236000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>123553000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>148155000.0</v>
       </c>
-      <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
+      <c r="AF31"/>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B32">
+        <v>58719000.0</v>
+      </c>
+      <c r="C32">
         <v>55499000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>42161000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60483000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44481000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>46433000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-7281000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-4050000.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
+      <c r="AF32"/>
     </row>
-    <row r="33" spans="1:31">
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B33">
+        <v>149885000.0</v>
+      </c>
+      <c r="C33">
         <v>153665000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>172927000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>158035000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>171448000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>354603000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>384206000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>386050000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>307640000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>276728000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>256992000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>253263000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>222694000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>205282000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>196529000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>124286000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>111255000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>62164000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>59923000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>52229000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>64323000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>55698000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>56996000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>58012000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>61318000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>60182000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>67779000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>24500000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>22600000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>20200000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B34">
+        <v>6698000.0</v>
+      </c>
+      <c r="C34">
         <v>9741000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5086000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3114000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>190000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3599000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4552000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1738000.0</v>
       </c>
-      <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
+      <c r="AF34"/>
     </row>
-    <row r="35" spans="1:31">
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B35">
+        <v>222806000.0</v>
+      </c>
+      <c r="C35">
         <v>207828000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>203773000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10299000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>107984000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>198252000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>145881000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>111856000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>63766000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>78402000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>74604000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>70197000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>60471000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>59775000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>59450000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>37891000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>39787000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7119000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6569000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>26870000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3090000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2811000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4586000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7043000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>14680000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>19956000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2700000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>100000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B36">
+        <v>8700000.0</v>
+      </c>
+      <c r="C36">
         <v>6578000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5681000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>15731000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3002000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>112571000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-25305000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-9744000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-581000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-5508000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-4060000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1415000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1393000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1424000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2136000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3796000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3838000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3832000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3035000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2329000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2055000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>808000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1013000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1485000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3936000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3078000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1730000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>200000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
+      <c r="AF37"/>
     </row>
-    <row r="38" spans="1:31">
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>19742000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3215000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3002000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>157671000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2156000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2290000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
+      <c r="AF38"/>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B39">
+        <v>1921000.0</v>
+      </c>
+      <c r="C39">
         <v>1454000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1439000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>41363000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7052000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>42656000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14230000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8264000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8468000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5763000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4468000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7569000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5226000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4438000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4654000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>6529000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4492000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>65957000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3926000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1316000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>33075000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3232000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1527000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3972000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5079000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>18052000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12803000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2400000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3100000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>19900000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>22600000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B40">
+        <v>7748000.0</v>
+      </c>
+      <c r="C40">
         <v>14719000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15519000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>20164000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16885000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>54353000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19012000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20726000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19142000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18677000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13232000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-24284000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8967000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7316000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24424000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6661000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5669000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3323000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5400000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4896000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>16400000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4048000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4076000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8757000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>16199000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>14124000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>20339000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4500000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>13900000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3487000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>422000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>11255000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>14562000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>20649000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
+      <c r="AF41"/>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B42">
+        <v>208962000.0</v>
+      </c>
+      <c r="C42">
         <v>206539000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>177807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167352000.0</v>
       </c>
       <c r="E42">
         <v>167352000.0</v>
       </c>
       <c r="F42">
+        <v>167352000.0</v>
+      </c>
+      <c r="G42">
         <v>165533000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>162578000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>160341000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>142087000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>141680000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>137244000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>133307000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>131488000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>126258000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>119894000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>119169000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>117730000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>116158000.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>5531000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>14461000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>14049000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>9149000.0</v>
       </c>
-      <c r="AB42"/>
-      <c r="AC42">
+      <c r="AC42"/>
+      <c r="AD42">
         <v>76500000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>75500000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>67900000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
+      <c r="AF43"/>
     </row>
-    <row r="44" spans="1:31">
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
+      <c r="AF44"/>
     </row>
-    <row r="45" spans="1:31">
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B45">
+        <v>186464000.0</v>
+      </c>
+      <c r="C45">
         <v>186418000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>201374000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>134593000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>139015000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>200386000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>217659000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
+      <c r="AF45"/>
     </row>
-    <row r="46" spans="1:31">
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B46">
+        <v>127304000.0</v>
+      </c>
+      <c r="C46">
         <v>129006000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>149165000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>124223000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>139015000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>137384000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>217659000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>200027000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>159624000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>133220000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>120880000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>84465000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>74140000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>65811000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>63495000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>51779000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>50161000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>22743000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>21306000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>20270000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>19014000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>17275000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>18341000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>18689000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>19902000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>19999000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>25842000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>11000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8300000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>134593000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>139015000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>137384000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>217659000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>200027000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
+      <c r="AF47"/>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B48">
+        <v>-223201000.0</v>
+      </c>
+      <c r="C48">
         <v>-205240000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-166523000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-78973000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-58851000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>38580000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>71245000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>109710000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>109299000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>84470000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>73457000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>85098000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>71554000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>52409000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>29822000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>17126000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13206000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>9222000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1492000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-19332000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-41239000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-49890000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-55292000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-56881000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-59300000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-57401000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-45447000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-45500000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-42800000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-39900000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-31300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
+      <c r="AF49"/>
     </row>
-    <row r="50" spans="1:31">
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B50">
+        <v>773000.0</v>
+      </c>
+      <c r="C50">
         <v>3437000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>773000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>488000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>40599000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>29000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>88954000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>61791000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
+      <c r="AF50"/>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B51">
+        <v>142608000.0</v>
+      </c>
+      <c r="C51">
         <v>130823000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>133575000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>247783000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>153187000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>215861000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>221118000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>152516000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>72941000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>53970000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>61966000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>42519000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>34372000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>44305000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>58983000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>19830000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>23770000.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>28000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2018000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3088000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>8996000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>14123000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>17543000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>33416000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21895000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2700000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2900000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:31">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B52">
+        <v>1326000.0</v>
+      </c>
+      <c r="C52">
         <v>3824000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4906000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>142546000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>45625000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>30600000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>93377000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>61893000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>31940000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7940000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11373000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8353000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6055000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>9933000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>18678000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4330000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4521000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>299000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5127000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>28000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2018000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>548000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6822000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>10305000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>12291000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>20581000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2919000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>100000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>200000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1545000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>28124000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>20421000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>22498000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>14643000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>1968000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
+      <c r="AF53"/>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
+      <c r="AF54"/>
     </row>
-    <row r="55" spans="1:31">
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B55">
+        <v>232177000.0</v>
+      </c>
+      <c r="C55">
         <v>239342000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>253960000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>274703000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>295160000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>502924000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>541313000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>519091000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>404703000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>358008000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>343470000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>346465000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>313623000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>290942000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>277692000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>206312000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>200197000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>152866000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>150589000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>141368000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>119025000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>100075000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>93007000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>97173000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>107803000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>120122000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>123731000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>40700000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>42400000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>50200000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>38400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B56">
+        <v>82292000.0</v>
+      </c>
+      <c r="C56">
         <v>85677000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>81033000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>116668000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>123712000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>148321000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>157107000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>133041000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>97063000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>81280000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>86478000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>93202000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>90929000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>85660000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>81163000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>82026000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>88942000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>90702000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>90666000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>89139000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>54702000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>44377000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>36011000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>39161000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>46485000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>59940000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>55952000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>16200000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>19800000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>30000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>37300000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B57">
+        <v>23573000.0</v>
+      </c>
+      <c r="C57">
         <v>30178000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>38872000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>176581000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>79231000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>101888000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>164388000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>137091000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>88375000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>51454000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>56516000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>56159000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>48391000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>50753000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>66684000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>30695000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>27935000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>18551000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>28004000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>22295000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>32205000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>23459000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>27095000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>32983000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>43217000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>54568000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>46778000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6300000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>14500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B58">
+        <v>246379000.0</v>
+      </c>
+      <c r="C58">
         <v>238006000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>242645000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>186880000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>187215000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>300140000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>310269000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>248947000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>152141000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>129856000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>131120000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>126356000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>108862000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>110528000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>126134000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>68586000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>67722000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>25670000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>34573000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>29295000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>32205000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>26549000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>29906000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>37569000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>50260000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>69248000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>66734000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8900000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8700000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>14600000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
+      <c r="AF59"/>
     </row>
-    <row r="60" spans="1:31">
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B60">
+        <v>-14202000.0</v>
+      </c>
+      <c r="C60">
         <v>1336000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11315000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>87823000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>107945000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>202784000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>231044000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>270144000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>252562000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>226609000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>210728000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>218432000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>203069000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>178693000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>149742000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>136055000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>130784000.0</v>
       </c>
-      <c r="R60">
-[...1 lines deleted...]
-      </c>
       <c r="S60">
+        <v>127196000.0</v>
+      </c>
+      <c r="T60">
         <v>114466000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>110228000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>85049000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>72060000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>61549000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>58760000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>55963000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>49839000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>55858000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>31800000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>33700000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>35600000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>36600000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
+      <c r="AF61"/>
     </row>
-    <row r="62" spans="1:31">
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>94</v>
       </c>
       <c r="D1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G1" t="s">
-        <v>2</v>
+        <v>97</v>
       </c>
       <c r="H1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>100</v>
       </c>
       <c r="L1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="M1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>103</v>
       </c>
       <c r="P1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="Q1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="R1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
       <c r="T1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="U1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="V1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>109</v>
       </c>
       <c r="X1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="Y1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="Z1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AA1" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="AB1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AC1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AD1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AE1" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="AF1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AG1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AH1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AI1" t="s">
-        <v>9</v>
+        <v>118</v>
       </c>
       <c r="AJ1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AK1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AL1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AM1" t="s">
-        <v>10</v>
+        <v>121</v>
       </c>
       <c r="AN1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AO1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AP1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AQ1" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="AR1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AS1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AT1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>127</v>
       </c>
       <c r="AV1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AW1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AX1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AY1" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="AZ1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BA1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BB1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BC1" t="s">
-        <v>14</v>
+        <v>133</v>
       </c>
       <c r="BD1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BE1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BG1" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="BH1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BI1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BJ1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BK1" t="s">
-        <v>16</v>
+        <v>139</v>
       </c>
       <c r="BL1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BM1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BO1" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="BP1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BQ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BR1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BS1" t="s">
-        <v>18</v>
+        <v>145</v>
       </c>
       <c r="BT1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BU1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BV1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BW1" t="s">
-        <v>19</v>
+        <v>148</v>
       </c>
       <c r="BX1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="BY1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BZ1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CA1" t="s">
-        <v>20</v>
+        <v>151</v>
       </c>
       <c r="CB1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CC1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CE1" t="s">
-        <v>21</v>
+        <v>154</v>
       </c>
       <c r="CF1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CG1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CH1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CI1" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="CJ1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CK1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CL1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CM1" t="s">
-        <v>23</v>
+        <v>160</v>
       </c>
       <c r="CN1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CQ1" t="s">
-        <v>24</v>
+        <v>163</v>
       </c>
       <c r="CR1" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="CS1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CU1" t="s">
-        <v>25</v>
+        <v>166</v>
       </c>
       <c r="CV1" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="CW1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CX1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CY1" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="CZ1" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="DA1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DB1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="DC1" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="DD1" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="DE1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DF1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DG1" t="s">
-        <v>28</v>
+        <v>175</v>
       </c>
       <c r="DH1" t="s">
-        <v>174</v>
+        <v>29</v>
       </c>
       <c r="DI1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DJ1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DK1" t="s">
-        <v>29</v>
+        <v>178</v>
       </c>
       <c r="DL1" t="s">
-        <v>177</v>
+        <v>30</v>
       </c>
       <c r="DM1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DN1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DO1" t="s">
-        <v>30</v>
+        <v>181</v>
       </c>
       <c r="DP1" t="s">
-        <v>180</v>
+        <v>31</v>
       </c>
       <c r="DQ1" t="s">
-        <v>181</v>
+        <v>182</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>183</v>
       </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B2">
+        <v>6639000.0</v>
+      </c>
+      <c r="C2">
         <v>10115000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8220000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7405000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14967000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18010000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16334000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22097000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19023000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15691000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27971000.0</v>
       </c>
       <c r="M2">
         <v>27971000.0</v>
       </c>
       <c r="N2">
-        <v>15802000.0</v>
+        <v>27971000.0</v>
       </c>
       <c r="O2">
         <v>15802000.0</v>
       </c>
       <c r="P2">
+        <v>15802000.0</v>
+      </c>
+      <c r="Q2">
         <v>20014000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59098000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>46355000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16298000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56323000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60892000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50722000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>51647000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>63660000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47145000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46162000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>53973000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>46431000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31719000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27027000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34668000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35240000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37483000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26951000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24527000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>24764000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>25914000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31613000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>30904000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25091000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>36921000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>31946000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35009000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>28312000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>39516000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>37379000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>32115000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29734000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>34761000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>29380000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>32256000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>27931000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26369000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27257000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>23420000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14669000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>19219000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18531000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17047000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>15145000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>19050000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>18254000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>14354000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11361000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>15809000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>19997000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12430000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>10134000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>16420000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>18438000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18991000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11624000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14148000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>16725000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13880000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>10364000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13151000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>22898000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12976000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15194000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>19005000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>18532000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18306000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>11223000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16659000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>16096000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>15390000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>11725000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>11861000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>13748000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11725000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>13280000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>10362000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11512000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>15363000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>14534000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>18470000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>17241000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>17190000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>17241000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>18629000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>18501000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>21741000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>23520000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>24300000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>600000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DP2">
         <v>300000.0</v>
       </c>
-      <c r="DQ2"/>
+      <c r="DQ2">
+        <v>300000.0</v>
+      </c>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5992,54 +6139,55 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -6117,301 +6265,303 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-43441000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42587000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-39245000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-39245000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-286000.0</v>
       </c>
-      <c r="M5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N5"/>
       <c r="O5">
         <v>-586000.0</v>
       </c>
       <c r="P5">
+        <v>-586000.0</v>
+      </c>
+      <c r="Q5">
         <v>-712000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-816000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-992000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1358000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1716000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2103000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2504000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2808000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-832000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-421000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-548000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>64000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>540000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1135000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1059000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1148000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>915000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>568000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>329000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>432000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>430000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5">
+      <c r="AU5">
         <v>0.0</v>
       </c>
+      <c r="AV5"/>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5">
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-202000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-235000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-301000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-267000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-331000.0</v>
       </c>
       <c r="BJ5">
         <v>-331000.0</v>
       </c>
       <c r="BK5">
+        <v>-331000.0</v>
+      </c>
+      <c r="BL5">
         <v>-179000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>94000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>92000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>94000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
+      <c r="CK5"/>
       <c r="CL5">
         <v>-58465000.0</v>
       </c>
       <c r="CM5">
         <v>-58465000.0</v>
       </c>
-      <c r="CN5"/>
+      <c r="CN5">
+        <v>-58465000.0</v>
+      </c>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
-      <c r="DA5">
+      <c r="DA5"/>
+      <c r="DB5">
         <v>-9200000.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>9200000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -6489,105 +6639,108 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>37</v>
+      </c>
+      <c r="B7">
+        <v>5831000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>387000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5402000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11539000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8941000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9077000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9247000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10527000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10665000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10979000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11971000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14012000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>14468000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15009000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15387000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17191000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21126000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
@@ -6646,107 +6799,110 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8">
         <v>37000.0</v>
       </c>
       <c r="C8">
         <v>37000.0</v>
       </c>
       <c r="D8">
         <v>37000.0</v>
       </c>
       <c r="E8">
         <v>37000.0</v>
       </c>
       <c r="F8">
+        <v>37000.0</v>
+      </c>
+      <c r="G8">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="H8">
         <v>30000.0</v>
       </c>
       <c r="I8">
         <v>30000.0</v>
       </c>
       <c r="J8">
         <v>30000.0</v>
       </c>
       <c r="K8">
         <v>30000.0</v>
       </c>
       <c r="L8">
         <v>30000.0</v>
       </c>
       <c r="M8">
         <v>30000.0</v>
       </c>
       <c r="N8">
         <v>30000.0</v>
       </c>
       <c r="O8">
         <v>30000.0</v>
       </c>
       <c r="P8">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="Q8">
         <v>29000.0</v>
       </c>
       <c r="R8">
         <v>29000.0</v>
       </c>
-      <c r="S8"/>
+      <c r="S8">
+        <v>29000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -6805,71 +6961,72 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>174268000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>174036000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
@@ -6934,417 +7091,421 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10">
+        <v>20795000.0</v>
+      </c>
+      <c r="C10">
         <v>18856000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8265000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5417000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9455000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5520000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8462000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19091000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3221000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8642000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6830000.0</v>
       </c>
       <c r="M10">
         <v>6830000.0</v>
       </c>
       <c r="N10">
-        <v>1643000.0</v>
+        <v>6830000.0</v>
       </c>
       <c r="O10">
         <v>1643000.0</v>
       </c>
       <c r="P10">
+        <v>1643000.0</v>
+      </c>
+      <c r="Q10">
         <v>1854000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1091000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1447000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1159000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2248000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2491000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>589000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>360000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2607000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1594000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1990000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1080000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1722000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1514000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1359000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2899000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7650000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4369000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8191000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5409000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12734000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2566000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8626000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9894000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8214000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5975000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7103000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14127000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>15695000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4970000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8529000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14243000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12987000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5766000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8897000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13718000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9943000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4856000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>10049000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>22177000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>12534000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4235000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>7242000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8135000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>6679000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5447000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>9898000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>27817000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6339000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2222000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3998000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>43459000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>47276000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>42345000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>45747000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>44396000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>55265000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>45130000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>46250000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>62556000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>58298000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>11751000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>14363000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>20519000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>20095000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6451000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8423000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>12871000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14899000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>6215000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5585000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6458000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6248000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2296000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4370000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6248000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3562000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5339000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7849000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1219000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>8599000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7601000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>8695000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5456000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8695000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6508000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>9589000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>10878000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6453000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8400000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>7500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>9000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>9200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>10900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>11500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>5200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>7700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>10400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>14200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>13600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>20200000.0</v>
       </c>
-      <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -7422,1126 +7583,1136 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12">
+        <v>20795000.0</v>
+      </c>
+      <c r="C12">
         <v>18856000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8265000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5417000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9455000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5520000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8462000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19091000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2950000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6830000.0</v>
       </c>
-      <c r="M12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N12"/>
       <c r="O12">
         <v>1643000.0</v>
       </c>
       <c r="P12">
+        <v>1643000.0</v>
+      </c>
+      <c r="Q12">
         <v>1854000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1091000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1447000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1159000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2248000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2491000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>589000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>360000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2607000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1594000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1990000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1080000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1722000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1514000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1359000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2899000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7650000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4369000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8191000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5409000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12734000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2566000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8626000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9894000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8214000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5975000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7103000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14127000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>15695000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4970000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8529000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14243000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12987000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5766000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10194000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>15263000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>13733000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6815000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10805000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>22177000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>37628000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28471000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>39354000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>36259000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>38435000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>45040000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>50634000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>48238000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>69621000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>68073000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>69458000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>65957000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>63916000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>61227000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>62003000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>59039000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>55265000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>45130000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>46250000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>62556000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>58298000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>11751000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>14363000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>20519000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>20095000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6451000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>11409000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>14839000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>14899000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6215000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5585000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>6458000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6248000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2296000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4370000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6248000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3562000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5339000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7849000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1219000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>8599000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>7601000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8695000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5456000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>8695000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6508000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>9589000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>10878000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6453000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>8400000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3200000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>4300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>7500000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>9000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>9200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>10900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>11500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>5200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>7700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>10400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>14200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>13600000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>20200000.0</v>
       </c>
-      <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B13">
         <v>37000.0</v>
       </c>
       <c r="C13">
         <v>37000.0</v>
       </c>
       <c r="D13">
         <v>37000.0</v>
       </c>
       <c r="E13">
         <v>37000.0</v>
       </c>
       <c r="F13">
-        <v>31000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="G13">
         <v>31000.0</v>
       </c>
       <c r="H13">
+        <v>31000.0</v>
+      </c>
+      <c r="I13">
         <v>30000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>30000.0</v>
       </c>
       <c r="M13">
         <v>30000.0</v>
       </c>
       <c r="N13">
         <v>30000.0</v>
       </c>
       <c r="O13">
         <v>30000.0</v>
       </c>
       <c r="P13">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="Q13">
         <v>29000.0</v>
       </c>
       <c r="R13">
         <v>29000.0</v>
       </c>
       <c r="S13">
         <v>29000.0</v>
       </c>
       <c r="T13">
         <v>29000.0</v>
       </c>
       <c r="U13">
         <v>29000.0</v>
       </c>
       <c r="V13">
         <v>29000.0</v>
       </c>
       <c r="W13">
         <v>29000.0</v>
       </c>
       <c r="X13">
         <v>29000.0</v>
       </c>
       <c r="Y13">
         <v>29000.0</v>
       </c>
       <c r="Z13">
         <v>29000.0</v>
       </c>
       <c r="AA13">
         <v>29000.0</v>
       </c>
       <c r="AB13">
         <v>29000.0</v>
       </c>
       <c r="AC13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="AD13">
         <v>28000.0</v>
       </c>
       <c r="AE13">
         <v>28000.0</v>
       </c>
       <c r="AF13">
         <v>28000.0</v>
       </c>
       <c r="AG13">
         <v>28000.0</v>
       </c>
       <c r="AH13">
         <v>28000.0</v>
       </c>
       <c r="AI13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="AJ13">
         <v>27000.0</v>
       </c>
       <c r="AK13">
         <v>27000.0</v>
       </c>
       <c r="AL13">
         <v>27000.0</v>
       </c>
       <c r="AM13">
         <v>27000.0</v>
       </c>
       <c r="AN13">
         <v>27000.0</v>
       </c>
       <c r="AO13">
         <v>27000.0</v>
       </c>
       <c r="AP13">
         <v>27000.0</v>
       </c>
       <c r="AQ13">
         <v>27000.0</v>
       </c>
       <c r="AR13">
         <v>27000.0</v>
       </c>
       <c r="AS13">
         <v>27000.0</v>
       </c>
       <c r="AT13">
         <v>27000.0</v>
       </c>
       <c r="AU13">
         <v>27000.0</v>
       </c>
       <c r="AV13">
         <v>27000.0</v>
       </c>
       <c r="AW13">
         <v>27000.0</v>
       </c>
       <c r="AX13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AY13">
         <v>26000.0</v>
       </c>
       <c r="AZ13">
         <v>26000.0</v>
       </c>
       <c r="BA13">
         <v>26000.0</v>
       </c>
       <c r="BB13">
         <v>26000.0</v>
       </c>
       <c r="BC13">
         <v>26000.0</v>
       </c>
       <c r="BD13">
         <v>26000.0</v>
       </c>
       <c r="BE13">
         <v>26000.0</v>
       </c>
       <c r="BF13">
-        <v>27000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="BG13">
         <v>27000.0</v>
       </c>
       <c r="BH13">
         <v>27000.0</v>
       </c>
       <c r="BI13">
         <v>27000.0</v>
       </c>
       <c r="BJ13">
         <v>27000.0</v>
       </c>
       <c r="BK13">
         <v>27000.0</v>
       </c>
       <c r="BL13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BM13">
         <v>26000.0</v>
       </c>
       <c r="BN13">
         <v>26000.0</v>
       </c>
       <c r="BO13">
         <v>26000.0</v>
       </c>
       <c r="BP13">
         <v>26000.0</v>
       </c>
       <c r="BQ13">
         <v>26000.0</v>
       </c>
       <c r="BR13">
+        <v>26000.0</v>
+      </c>
+      <c r="BS13">
         <v>114955000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>112974000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>131368000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>130846000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>130455000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>129560000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>129474000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>127687000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>126907000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>126288000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>126019000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>123411000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>122191000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>121950000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>121805000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>121282000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>116932000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>116841000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>110564000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>110337000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>110240000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>110564000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>110110000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>110098000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>100802000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>100801000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>100650000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>93371000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>93191000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>93186000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>93191000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>92786000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>92555000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>92177000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>92156000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>89900000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>77300000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>77200000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B14">
+        <v>37477386.0</v>
+      </c>
+      <c r="C14">
         <v>37402912.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37026234.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37020570.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34360657.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>30855742.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30563000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30322000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>30459000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>30456000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30297000.0</v>
       </c>
       <c r="M14">
         <v>30297000.0</v>
       </c>
       <c r="N14">
-        <v>29514000.0</v>
+        <v>30297000.0</v>
       </c>
       <c r="O14">
         <v>29514000.0</v>
       </c>
       <c r="P14">
+        <v>29514000.0</v>
+      </c>
+      <c r="Q14">
         <v>29482000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29471000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29462000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>29332832.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29323000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>29280000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29242000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29224000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>29170000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>29155000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>29146000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29103000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29151000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27785000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28020000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>28008000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27918000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27875000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27858000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27755000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27682000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27618000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27521000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27474000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27071277.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>27420000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>27409000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>27389000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>27363000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>27314000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>27267000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>27212000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27124000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27070000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>27081000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>26929000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>26667000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>26539000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>26212000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>25928000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>25825000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>26135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26687000.0</v>
       </c>
       <c r="BG14">
         <v>26687000.0</v>
       </c>
       <c r="BH14">
+        <v>26687000.0</v>
+      </c>
+      <c r="BI14">
         <v>26634000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>26560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26719000.0</v>
       </c>
       <c r="BK14">
         <v>26719000.0</v>
       </c>
       <c r="BL14">
+        <v>26719000.0</v>
+      </c>
+      <c r="BM14">
         <v>26645000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>26676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26716000.0</v>
       </c>
       <c r="BO14">
         <v>26716000.0</v>
       </c>
       <c r="BP14">
+        <v>26716000.0</v>
+      </c>
+      <c r="BQ14">
         <v>26564000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>26814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26799000.0</v>
       </c>
       <c r="BS14">
         <v>26799000.0</v>
       </c>
       <c r="BT14">
+        <v>26799000.0</v>
+      </c>
+      <c r="BU14">
         <v>26936000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>27020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26911000.0</v>
       </c>
       <c r="BW14">
         <v>26911000.0</v>
       </c>
       <c r="BX14">
+        <v>26911000.0</v>
+      </c>
+      <c r="BY14">
         <v>26627000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>25039000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24936000.0</v>
       </c>
       <c r="CA14">
         <v>24936000.0</v>
       </c>
       <c r="CB14">
+        <v>24936000.0</v>
+      </c>
+      <c r="CC14">
         <v>25719000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>24350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24115000.0</v>
       </c>
       <c r="CE14">
         <v>24115000.0</v>
       </c>
       <c r="CF14">
+        <v>24115000.0</v>
+      </c>
+      <c r="CG14">
         <v>24928000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>23595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23196000.0</v>
       </c>
       <c r="CI14">
         <v>23196000.0</v>
       </c>
       <c r="CJ14">
+        <v>23196000.0</v>
+      </c>
+      <c r="CK14">
         <v>24034000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>21231000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>21199000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>24034000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>22856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20630000.0</v>
       </c>
       <c r="CP14">
         <v>20630000.0</v>
       </c>
       <c r="CQ14">
         <v>20630000.0</v>
       </c>
       <c r="CR14">
+        <v>20630000.0</v>
+      </c>
+      <c r="CS14">
         <v>20808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16563000.0</v>
       </c>
       <c r="CT14">
         <v>16563000.0</v>
       </c>
       <c r="CU14">
         <v>16563000.0</v>
       </c>
       <c r="CV14">
+        <v>16563000.0</v>
+      </c>
+      <c r="CW14">
         <v>18357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16150000.0</v>
       </c>
       <c r="CX14">
         <v>16150000.0</v>
       </c>
       <c r="CY14">
         <v>16150000.0</v>
       </c>
       <c r="CZ14">
+        <v>16150000.0</v>
+      </c>
+      <c r="DA14">
         <v>18558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="DB14">
         <v>15000000.0</v>
       </c>
       <c r="DC14">
         <v>15000000.0</v>
       </c>
       <c r="DD14">
+        <v>15000000.0</v>
+      </c>
+      <c r="DE14">
         <v>15909091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13333333.0</v>
       </c>
       <c r="DF14">
         <v>13333333.0</v>
       </c>
       <c r="DG14">
         <v>13333333.0</v>
       </c>
       <c r="DH14">
+        <v>13333333.0</v>
+      </c>
+      <c r="DI14">
         <v>14444444.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13333333.0</v>
       </c>
       <c r="DJ14">
         <v>13333333.0</v>
       </c>
       <c r="DK14">
         <v>13333333.0</v>
       </c>
       <c r="DL14">
+        <v>13333333.0</v>
+      </c>
+      <c r="DM14">
         <v>10952381.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10833333.0</v>
       </c>
       <c r="DN14">
         <v>10833333.0</v>
       </c>
       <c r="DO14">
         <v>10833333.0</v>
       </c>
       <c r="DP14">
+        <v>10833333.0</v>
+      </c>
+      <c r="DQ14">
         <v>10000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>10016000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>30000.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>30000.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
@@ -8606,379 +8777,28205 @@
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="B16">
+        <v>5864000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
+        <v>3415000.0</v>
+      </c>
+      <c r="E16">
+        <v>2565000.0</v>
+      </c>
+      <c r="F16">
+        <v>937000.0</v>
+      </c>
+      <c r="G16">
+        <v>654000.0</v>
+      </c>
+      <c r="H16">
+        <v>2113000.0</v>
+      </c>
+      <c r="I16">
+        <v>4055000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>2711000.0</v>
+      </c>
+      <c r="M16">
+        <v>731000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16">
+        <v>919000.0</v>
+      </c>
+      <c r="P16">
+        <v>919000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1614000.0</v>
+      </c>
+      <c r="R16">
+        <v>1160000.0</v>
+      </c>
+      <c r="S16">
+        <v>1216000.0</v>
+      </c>
+      <c r="T16">
+        <v>637000.0</v>
+      </c>
+      <c r="U16">
+        <v>1595000.0</v>
+      </c>
+      <c r="V16">
+        <v>644000.0</v>
+      </c>
+      <c r="W16">
+        <v>477000.0</v>
+      </c>
+      <c r="X16">
+        <v>352000.0</v>
+      </c>
+      <c r="Y16">
+        <v>618000.0</v>
+      </c>
+      <c r="Z16">
+        <v>611000.0</v>
+      </c>
+      <c r="AA16">
+        <v>488000.0</v>
+      </c>
+      <c r="AB16">
+        <v>499000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1286000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1717000.0</v>
+      </c>
+      <c r="AE16">
+        <v>2062000.0</v>
+      </c>
+      <c r="AF16">
+        <v>2625000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1906000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1673000.0</v>
+      </c>
+      <c r="AI16">
+        <v>284000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>310000.0</v>
+      </c>
+      <c r="AK16">
+        <v>429000.0</v>
+      </c>
+      <c r="AL16">
+        <v>474000.0</v>
+      </c>
+      <c r="AM16">
+        <v>706000.0</v>
+      </c>
+      <c r="AN16">
+        <v>832000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1152000.0</v>
+      </c>
+      <c r="AP16">
+        <v>381000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>854000.0</v>
+      </c>
+      <c r="AR16">
+        <v>843000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1102000.0</v>
+      </c>
+      <c r="AT16">
+        <v>211000.0</v>
+      </c>
+      <c r="AU16">
+        <v>1059000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1254000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1674000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1282000.0</v>
+      </c>
+      <c r="AY16">
+        <v>628000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1248000.0</v>
+      </c>
+      <c r="BA16">
+        <v>931000.0</v>
+      </c>
+      <c r="BB16">
+        <v>246000.0</v>
+      </c>
+      <c r="BC16">
+        <v>276000.0</v>
+      </c>
+      <c r="BD16">
+        <v>162000.0</v>
+      </c>
+      <c r="BE16">
+        <v>344000.0</v>
+      </c>
+      <c r="BF16">
+        <v>355000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1150000.0</v>
+      </c>
+      <c r="BH16">
+        <v>2657000.0</v>
+      </c>
+      <c r="BI16">
+        <v>3966000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2241000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2704000.0</v>
+      </c>
+      <c r="BL16">
+        <v>3391000.0</v>
+      </c>
+      <c r="BM16">
+        <v>4128000.0</v>
+      </c>
+      <c r="BN16">
+        <v>2010000.0</v>
+      </c>
+      <c r="BO16">
+        <v>2702000.0</v>
+      </c>
+      <c r="BP16">
+        <v>3430000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>4002000.0</v>
+      </c>
+      <c r="BR16">
+        <v>2167000.0</v>
+      </c>
+      <c r="BS16">
+        <v>2761000.0</v>
+      </c>
+      <c r="BT16">
+        <v>3613000.0</v>
+      </c>
+      <c r="BU16">
+        <v>4119000.0</v>
+      </c>
+      <c r="BV16">
+        <v>2138000.0</v>
+      </c>
+      <c r="BW16">
+        <v>2698000.0</v>
+      </c>
+      <c r="BX16">
+        <v>3491000.0</v>
+      </c>
+      <c r="BY16">
+        <v>4034000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>440000.0</v>
+      </c>
+      <c r="CA16">
+        <v>733000.0</v>
+      </c>
+      <c r="CB16">
+        <v>884000.0</v>
+      </c>
+      <c r="CC16">
+        <v>17591000.0</v>
+      </c>
+      <c r="CD16">
+        <v>3618000.0</v>
+      </c>
+      <c r="CE16">
+        <v>992000.0</v>
+      </c>
+      <c r="CF16">
+        <v>557000.0</v>
+      </c>
+      <c r="CG16">
+        <v>11646000.0</v>
+      </c>
+      <c r="CH16">
+        <v>3193000.0</v>
+      </c>
+      <c r="CI16">
+        <v>764000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>807000.0</v>
+      </c>
+      <c r="CK16">
+        <v>11772000.0</v>
+      </c>
+      <c r="CL16">
+        <v>3610000.0</v>
+      </c>
+      <c r="CM16">
+        <v>874000.0</v>
+      </c>
+      <c r="CN16">
+        <v>11772000.0</v>
+      </c>
+      <c r="CO16">
+        <v>641000.0</v>
+      </c>
+      <c r="CP16">
+        <v>15404000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>3215000.0</v>
+      </c>
+      <c r="CR16">
+        <v>1719000.0</v>
+      </c>
+      <c r="CS16">
+        <v>2512000.0</v>
+      </c>
+      <c r="CT16">
+        <v>15774000.0</v>
+      </c>
+      <c r="CU16">
+        <v>2622000.0</v>
+      </c>
+      <c r="CV16">
+        <v>455000.0</v>
+      </c>
+      <c r="CW16">
+        <v>2622000.0</v>
+      </c>
+      <c r="CX16">
+        <v>9743000.0</v>
+      </c>
+      <c r="CY16">
+        <v>2265000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>9743000.0</v>
+      </c>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16">
+        <v>-100000.0</v>
+      </c>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16">
+        <v>-300000.0</v>
+      </c>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+    </row>
+    <row r="17" spans="1:122">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+    </row>
+    <row r="18" spans="1:122">
+      <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
+        <v>1500000.0</v>
+      </c>
+      <c r="O18">
+        <v>1700000.0</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18">
+        <v>1900000.0</v>
+      </c>
+      <c r="R18">
+        <v>2100000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+    </row>
+    <row r="19" spans="1:122">
+      <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+    </row>
+    <row r="20" spans="1:122">
+      <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20">
+        <v>13881000.0</v>
+      </c>
+      <c r="C20">
+        <v>13881000.0</v>
+      </c>
+      <c r="D20">
+        <v>13881000.0</v>
+      </c>
+      <c r="E20">
+        <v>13881000.0</v>
+      </c>
+      <c r="F20">
+        <v>13881000.0</v>
+      </c>
+      <c r="G20">
+        <v>13881000.0</v>
+      </c>
+      <c r="H20">
+        <v>13881000.0</v>
+      </c>
+      <c r="I20">
+        <v>13881000.0</v>
+      </c>
+      <c r="J20">
+        <v>13881000.0</v>
+      </c>
+      <c r="K20">
+        <v>13881000.0</v>
+      </c>
+      <c r="L20">
+        <v>13881000.0</v>
+      </c>
+      <c r="M20">
+        <v>13881000.0</v>
+      </c>
+      <c r="N20">
+        <v>13881000.0</v>
+      </c>
+      <c r="O20">
+        <v>13881000.0</v>
+      </c>
+      <c r="P20">
+        <v>13881000.0</v>
+      </c>
+      <c r="Q20">
+        <v>33916000.0</v>
+      </c>
+      <c r="R20">
+        <v>37329000.0</v>
+      </c>
+      <c r="S20">
+        <v>69386000.0</v>
+      </c>
+      <c r="T20">
+        <v>33916000.0</v>
+      </c>
+      <c r="U20">
+        <v>69386000.0</v>
+      </c>
+      <c r="V20">
+        <v>69386000.0</v>
+      </c>
+      <c r="W20">
+        <v>69386000.0</v>
+      </c>
+      <c r="X20">
+        <v>69386000.0</v>
+      </c>
+      <c r="Y20">
+        <v>77246000.0</v>
+      </c>
+      <c r="Z20">
+        <v>77246000.0</v>
+      </c>
+      <c r="AA20">
+        <v>76742000.0</v>
+      </c>
+      <c r="AB20">
+        <v>76742000.0</v>
+      </c>
+      <c r="AC20">
+        <v>75739000.0</v>
+      </c>
+      <c r="AD20">
+        <v>54510000.0</v>
+      </c>
+      <c r="AE20">
+        <v>54510000.0</v>
+      </c>
+      <c r="AF20">
+        <v>54510000.0</v>
+      </c>
+      <c r="AG20">
+        <v>54779000.0</v>
+      </c>
+      <c r="AH20">
+        <v>54779000.0</v>
+      </c>
+      <c r="AI20">
+        <v>54779000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>54779000.0</v>
+      </c>
+      <c r="AK20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AL20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AM20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AN20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AO20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AP20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AR20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AS20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AT20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AU20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AV20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AW20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AX20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AY20">
+        <v>49620000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>49620000.0</v>
+      </c>
+      <c r="BA20">
+        <v>49620000.0</v>
+      </c>
+      <c r="BB20">
+        <v>49620000.0</v>
+      </c>
+      <c r="BC20">
+        <v>49620000.0</v>
+      </c>
+      <c r="BD20">
+        <v>49620000.0</v>
+      </c>
+      <c r="BE20">
+        <v>36462000.0</v>
+      </c>
+      <c r="BF20">
+        <v>36462000.0</v>
+      </c>
+      <c r="BG20">
+        <v>36462000.0</v>
+      </c>
+      <c r="BH20">
+        <v>36462000.0</v>
+      </c>
+      <c r="BI20">
+        <v>41243000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>41189000.0</v>
+      </c>
+      <c r="BK20">
+        <v>41189000.0</v>
+      </c>
+      <c r="BL20">
+        <v>41154000.0</v>
+      </c>
+      <c r="BM20">
+        <v>27361000.0</v>
+      </c>
+      <c r="BN20">
+        <v>27361000.0</v>
+      </c>
+      <c r="BO20">
+        <v>27361000.0</v>
+      </c>
+      <c r="BP20">
+        <v>27361000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>27361000.0</v>
+      </c>
+      <c r="BR20">
+        <v>27361000.0</v>
+      </c>
+      <c r="BS20">
+        <v>27354000.0</v>
+      </c>
+      <c r="BT20">
+        <v>27354000.0</v>
+      </c>
+      <c r="BU20">
+        <v>22566000.0</v>
+      </c>
+      <c r="BV20">
+        <v>22535000.0</v>
+      </c>
+      <c r="BW20">
+        <v>22506000.0</v>
+      </c>
+      <c r="BX20">
+        <v>21402000.0</v>
+      </c>
+      <c r="BY20">
+        <v>21401000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>21248000.0</v>
+      </c>
+      <c r="CA20">
+        <v>29507000.0</v>
+      </c>
+      <c r="CB20">
+        <v>29124000.0</v>
+      </c>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+    </row>
+    <row r="21" spans="1:122">
+      <c r="A21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21">
+        <v>4200000.0</v>
+      </c>
+      <c r="C21">
+        <v>4200000.0</v>
+      </c>
+      <c r="D21">
+        <v>4200000.0</v>
+      </c>
+      <c r="E21">
+        <v>4200000.0</v>
+      </c>
+      <c r="F21">
+        <v>4200000.0</v>
+      </c>
+      <c r="G21">
+        <v>4200000.0</v>
+      </c>
+      <c r="H21">
+        <v>4200000.0</v>
+      </c>
+      <c r="I21">
+        <v>4200000.0</v>
+      </c>
+      <c r="J21">
+        <v>4200000.0</v>
+      </c>
+      <c r="K21">
+        <v>4200000.0</v>
+      </c>
+      <c r="L21">
+        <v>4400000.0</v>
+      </c>
+      <c r="M21">
+        <v>8692000.0</v>
+      </c>
+      <c r="N21">
+        <v>8692000.0</v>
+      </c>
+      <c r="O21">
+        <v>15550000.0</v>
+      </c>
+      <c r="P21">
+        <v>15550000.0</v>
+      </c>
+      <c r="Q21">
+        <v>24576000.0</v>
+      </c>
+      <c r="R21">
+        <v>35127000.0</v>
+      </c>
+      <c r="S21">
+        <v>35623000.0</v>
+      </c>
+      <c r="T21">
+        <v>25632000.0</v>
+      </c>
+      <c r="U21">
+        <v>36616000.0</v>
+      </c>
+      <c r="V21">
+        <v>37112000.0</v>
+      </c>
+      <c r="W21">
+        <v>37609000.0</v>
+      </c>
+      <c r="X21">
+        <v>38105000.0</v>
+      </c>
+      <c r="Y21">
+        <v>43710000.0</v>
+      </c>
+      <c r="Z21">
+        <v>44222000.0</v>
+      </c>
+      <c r="AA21">
+        <v>44735000.0</v>
+      </c>
+      <c r="AB21">
+        <v>45247000.0</v>
+      </c>
+      <c r="AC21">
+        <v>47749000.0</v>
+      </c>
+      <c r="AD21">
+        <v>21366000.0</v>
+      </c>
+      <c r="AE21">
+        <v>21604000.0</v>
+      </c>
+      <c r="AF21">
+        <v>21842000.0</v>
+      </c>
+      <c r="AG21">
+        <v>22080000.0</v>
+      </c>
+      <c r="AH21">
+        <v>22319000.0</v>
+      </c>
+      <c r="AI21">
+        <v>22590000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>22811000.0</v>
+      </c>
+      <c r="AK21">
+        <v>20732000.0</v>
+      </c>
+      <c r="AL21">
+        <v>20953000.0</v>
+      </c>
+      <c r="AM21">
+        <v>21175000.0</v>
+      </c>
+      <c r="AN21">
+        <v>21396000.0</v>
+      </c>
+      <c r="AO21">
+        <v>21617000.0</v>
+      </c>
+      <c r="AP21">
+        <v>55839000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>56060000.0</v>
+      </c>
+      <c r="AR21">
+        <v>56263000.0</v>
+      </c>
+      <c r="AS21">
+        <v>56484000.0</v>
+      </c>
+      <c r="AT21">
+        <v>56705000.0</v>
+      </c>
+      <c r="AU21">
+        <v>56927000.0</v>
+      </c>
+      <c r="AV21">
+        <v>57148000.0</v>
+      </c>
+      <c r="AW21">
+        <v>57370000.0</v>
+      </c>
+      <c r="AX21">
+        <v>57591000.0</v>
+      </c>
+      <c r="AY21">
+        <v>57812000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>58034000.0</v>
+      </c>
+      <c r="BA21">
+        <v>58255000.0</v>
+      </c>
+      <c r="BB21">
+        <v>58476000.0</v>
+      </c>
+      <c r="BC21">
+        <v>58697000.0</v>
+      </c>
+      <c r="BD21">
+        <v>58985000.0</v>
+      </c>
+      <c r="BE21">
+        <v>15563000.0</v>
+      </c>
+      <c r="BF21">
+        <v>15640000.0</v>
+      </c>
+      <c r="BG21">
+        <v>52179000.0</v>
+      </c>
+      <c r="BH21">
+        <v>15794000.0</v>
+      </c>
+      <c r="BI21">
+        <v>15870000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>15947000.0</v>
+      </c>
+      <c r="BK21">
+        <v>57214000.0</v>
+      </c>
+      <c r="BL21">
+        <v>12428000.0</v>
+      </c>
+      <c r="BM21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BN21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BO21">
+        <v>35589000.0</v>
+      </c>
+      <c r="BP21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BR21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BS21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BT21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BU21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BV21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BW21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BX21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BY21">
+        <v>8228000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>8228000.0</v>
+      </c>
+      <c r="CA21">
+        <v>14092000.0</v>
+      </c>
+      <c r="CB21">
+        <v>14130000.0</v>
+      </c>
+      <c r="CC21">
+        <v>43137000.0</v>
+      </c>
+      <c r="CD21">
+        <v>43010000.0</v>
+      </c>
+      <c r="CE21">
+        <v>37615000.0</v>
+      </c>
+      <c r="CF21">
+        <v>37615000.0</v>
+      </c>
+      <c r="CG21">
+        <v>37615000.0</v>
+      </c>
+      <c r="CH21">
+        <v>37891000.0</v>
+      </c>
+      <c r="CI21">
+        <v>37628000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>37642000.0</v>
+      </c>
+      <c r="CK21">
+        <v>37667000.0</v>
+      </c>
+      <c r="CL21">
+        <v>37691000.0</v>
+      </c>
+      <c r="CM21">
+        <v>37725000.0</v>
+      </c>
+      <c r="CN21">
+        <v>37667000.0</v>
+      </c>
+      <c r="CO21">
+        <v>37838000.0</v>
+      </c>
+      <c r="CP21">
+        <v>37465000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>37480000.0</v>
+      </c>
+      <c r="CR21">
+        <v>37502000.0</v>
+      </c>
+      <c r="CS21">
+        <v>37517000.0</v>
+      </c>
+      <c r="CT21">
+        <v>37079000.0</v>
+      </c>
+      <c r="CU21">
+        <v>37105000.0</v>
+      </c>
+      <c r="CV21">
+        <v>41964000.0</v>
+      </c>
+      <c r="CW21">
+        <v>37105000.0</v>
+      </c>
+      <c r="CX21">
+        <v>42588000.0</v>
+      </c>
+      <c r="CY21">
+        <v>43386000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>39541000.0</v>
+      </c>
+      <c r="DA21">
+        <v>40207000.0</v>
+      </c>
+      <c r="DB21">
+        <v>38400000.0</v>
+      </c>
+      <c r="DC21">
+        <v>13500000.0</v>
+      </c>
+      <c r="DD21">
+        <v>13800000.0</v>
+      </c>
+      <c r="DE21">
+        <v>14100000.0</v>
+      </c>
+      <c r="DF21">
+        <v>14000000.0</v>
+      </c>
+      <c r="DG21">
+        <v>14300000.0</v>
+      </c>
+      <c r="DH21">
+        <v>14500000.0</v>
+      </c>
+      <c r="DI21">
+        <v>14800000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>14700000.0</v>
+      </c>
+      <c r="DK21">
+        <v>15000000.0</v>
+      </c>
+      <c r="DL21">
+        <v>6900000.0</v>
+      </c>
+      <c r="DM21">
+        <v>7100000.0</v>
+      </c>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
+      <c r="DR21"/>
+    </row>
+    <row r="22" spans="1:122">
+      <c r="A22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22">
+        <v>28155000.0</v>
+      </c>
+      <c r="C22">
+        <v>33801000.0</v>
+      </c>
+      <c r="D22">
+        <v>32291000.0</v>
+      </c>
+      <c r="E22">
+        <v>34596000.0</v>
+      </c>
+      <c r="F22">
+        <v>39214000.0</v>
+      </c>
+      <c r="G22">
+        <v>41642000.0</v>
+      </c>
+      <c r="H22">
+        <v>39979000.0</v>
+      </c>
+      <c r="I22">
+        <v>40841000.0</v>
+      </c>
+      <c r="J22">
+        <v>41446000.0</v>
+      </c>
+      <c r="K22">
+        <v>41690000.0</v>
+      </c>
+      <c r="L22">
+        <v>48696000.0</v>
+      </c>
+      <c r="M22">
+        <v>77524000.0</v>
+      </c>
+      <c r="N22">
+        <v>77524000.0</v>
+      </c>
+      <c r="O22">
+        <v>66845000.0</v>
+      </c>
+      <c r="P22">
+        <v>66845000.0</v>
+      </c>
+      <c r="Q22">
+        <v>73700000.0</v>
+      </c>
+      <c r="R22">
+        <v>79433000.0</v>
+      </c>
+      <c r="S22">
+        <v>69415000.0</v>
+      </c>
+      <c r="T22">
+        <v>63076000.0</v>
+      </c>
+      <c r="U22">
+        <v>76779000.0</v>
+      </c>
+      <c r="V22">
+        <v>71202000.0</v>
+      </c>
+      <c r="W22">
+        <v>59998000.0</v>
+      </c>
+      <c r="X22">
+        <v>66311000.0</v>
+      </c>
+      <c r="Y22">
+        <v>67059000.0</v>
+      </c>
+      <c r="Z22">
+        <v>58563000.0</v>
+      </c>
+      <c r="AA22">
+        <v>55020000.0</v>
+      </c>
+      <c r="AB22">
+        <v>54132000.0</v>
+      </c>
+      <c r="AC22">
+        <v>44227000.0</v>
+      </c>
+      <c r="AD22">
+        <v>31628000.0</v>
+      </c>
+      <c r="AE22">
+        <v>29986000.0</v>
+      </c>
+      <c r="AF22">
+        <v>31819000.0</v>
+      </c>
+      <c r="AG22">
+        <v>28749000.0</v>
+      </c>
+      <c r="AH22">
+        <v>30836000.0</v>
+      </c>
+      <c r="AI22">
+        <v>28139000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>25290000.0</v>
+      </c>
+      <c r="AK22">
+        <v>23273000.0</v>
+      </c>
+      <c r="AL22">
+        <v>27970000.0</v>
+      </c>
+      <c r="AM22">
+        <v>30182000.0</v>
+      </c>
+      <c r="AN22">
+        <v>25535000.0</v>
+      </c>
+      <c r="AO22">
+        <v>27161000.0</v>
+      </c>
+      <c r="AP22">
+        <v>28859000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>28423000.0</v>
+      </c>
+      <c r="AR22">
+        <v>25027000.0</v>
+      </c>
+      <c r="AS22">
+        <v>24662000.0</v>
+      </c>
+      <c r="AT22">
+        <v>30440000.0</v>
+      </c>
+      <c r="AU22">
+        <v>27834000.0</v>
+      </c>
+      <c r="AV22">
+        <v>24735000.0</v>
+      </c>
+      <c r="AW22">
+        <v>25668000.0</v>
+      </c>
+      <c r="AX22">
+        <v>26865000.0</v>
+      </c>
+      <c r="AY22">
+        <v>24589000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>24113000.0</v>
+      </c>
+      <c r="BA22">
+        <v>22385000.0</v>
+      </c>
+      <c r="BB22">
+        <v>24402000.0</v>
+      </c>
+      <c r="BC22">
+        <v>23543000.0</v>
+      </c>
+      <c r="BD22">
+        <v>22011000.0</v>
+      </c>
+      <c r="BE22">
+        <v>19932000.0</v>
+      </c>
+      <c r="BF22">
+        <v>20175000.0</v>
+      </c>
+      <c r="BG22">
+        <v>19628000.0</v>
+      </c>
+      <c r="BH22">
+        <v>20161000.0</v>
+      </c>
+      <c r="BI22">
+        <v>18934000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>19744000.0</v>
+      </c>
+      <c r="BK22">
+        <v>18070000.0</v>
+      </c>
+      <c r="BL22">
+        <v>16107000.0</v>
+      </c>
+      <c r="BM22">
+        <v>6588000.0</v>
+      </c>
+      <c r="BN22">
+        <v>6782000.0</v>
+      </c>
+      <c r="BO22">
+        <v>8439000.0</v>
+      </c>
+      <c r="BP22">
+        <v>5829000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>5294000.0</v>
+      </c>
+      <c r="BR22">
+        <v>7665000.0</v>
+      </c>
+      <c r="BS22">
+        <v>8181000.0</v>
+      </c>
+      <c r="BT22">
+        <v>7329000.0</v>
+      </c>
+      <c r="BU22">
+        <v>6314000.0</v>
+      </c>
+      <c r="BV22">
+        <v>8420000.0</v>
+      </c>
+      <c r="BW22">
+        <v>7800000.0</v>
+      </c>
+      <c r="BX22">
+        <v>6800000.0</v>
+      </c>
+      <c r="BY22">
+        <v>5819000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>8331000.0</v>
+      </c>
+      <c r="CA22">
+        <v>15997000.0</v>
+      </c>
+      <c r="CB22">
+        <v>13958000.0</v>
+      </c>
+      <c r="CC22">
+        <v>20899000.0</v>
+      </c>
+      <c r="CD22">
+        <v>19725000.0</v>
+      </c>
+      <c r="CE22">
+        <v>10911000.0</v>
+      </c>
+      <c r="CF22">
+        <v>9917000.0</v>
+      </c>
+      <c r="CG22">
+        <v>14407000.0</v>
+      </c>
+      <c r="CH22">
+        <v>17256000.0</v>
+      </c>
+      <c r="CI22">
+        <v>13173000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>11227000.0</v>
+      </c>
+      <c r="CK22">
+        <v>16668000.0</v>
+      </c>
+      <c r="CL22">
+        <v>16432000.0</v>
+      </c>
+      <c r="CM22">
+        <v>12970000.0</v>
+      </c>
+      <c r="CN22">
+        <v>16668000.0</v>
+      </c>
+      <c r="CO22">
+        <v>13186000.0</v>
+      </c>
+      <c r="CP22">
+        <v>17266000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>10121000.0</v>
+      </c>
+      <c r="CR22">
+        <v>9869000.0</v>
+      </c>
+      <c r="CS22">
+        <v>10384000.0</v>
+      </c>
+      <c r="CT22">
+        <v>16119000.0</v>
+      </c>
+      <c r="CU22">
+        <v>14639000.0</v>
+      </c>
+      <c r="CV22">
+        <v>16016000.0</v>
+      </c>
+      <c r="CW22">
+        <v>14639000.0</v>
+      </c>
+      <c r="CX22">
+        <v>18964000.0</v>
+      </c>
+      <c r="CY22">
+        <v>14501000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>15249000.0</v>
+      </c>
+      <c r="DA22">
+        <v>14444000.0</v>
+      </c>
+      <c r="DB22">
+        <v>17100000.0</v>
+      </c>
+      <c r="DC22">
+        <v>7600000.0</v>
+      </c>
+      <c r="DD22">
+        <v>7600000.0</v>
+      </c>
+      <c r="DE22">
+        <v>7200000.0</v>
+      </c>
+      <c r="DF22">
+        <v>8800000.0</v>
+      </c>
+      <c r="DG22">
+        <v>4700000.0</v>
+      </c>
+      <c r="DH22">
+        <v>4500000.0</v>
+      </c>
+      <c r="DI22">
+        <v>3200000.0</v>
+      </c>
+      <c r="DJ22">
+        <v>3300000.0</v>
+      </c>
+      <c r="DK22">
+        <v>2700000.0</v>
+      </c>
+      <c r="DL22">
+        <v>2100000.0</v>
+      </c>
+      <c r="DM22">
+        <v>2300000.0</v>
+      </c>
+      <c r="DN22">
+        <v>500000.0</v>
+      </c>
+      <c r="DO22">
+        <v>500000.0</v>
+      </c>
+      <c r="DP22">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ22">
+        <v>500000.0</v>
+      </c>
+      <c r="DR22"/>
+    </row>
+    <row r="23" spans="1:122">
+      <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23">
+        <v>225499000.0</v>
+      </c>
+      <c r="C23">
+        <v>235204000.0</v>
+      </c>
+      <c r="D23">
+        <v>239342000.0</v>
+      </c>
+      <c r="E23">
+        <v>237693000.0</v>
+      </c>
+      <c r="F23">
+        <v>255386000.0</v>
+      </c>
+      <c r="G23">
+        <v>246824000.0</v>
+      </c>
+      <c r="H23">
+        <v>253960000.0</v>
+      </c>
+      <c r="I23">
+        <v>253545000.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
+        <v>236153000.0</v>
+      </c>
+      <c r="M23">
+        <v>279073000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
+        <v>295160000.0</v>
+      </c>
+      <c r="P23">
+        <v>295160000.0</v>
+      </c>
+      <c r="Q23">
+        <v>325582000.0</v>
+      </c>
+      <c r="R23">
+        <v>422124000.0</v>
+      </c>
+      <c r="S23">
+        <v>445619000.0</v>
+      </c>
+      <c r="T23">
+        <v>502924000.0</v>
+      </c>
+      <c r="U23">
+        <v>509823000.0</v>
+      </c>
+      <c r="V23">
+        <v>499160000.0</v>
+      </c>
+      <c r="W23">
+        <v>506180000.0</v>
+      </c>
+      <c r="X23">
+        <v>541313000.0</v>
+      </c>
+      <c r="Y23">
+        <v>550060000.0</v>
+      </c>
+      <c r="Z23">
+        <v>559997000.0</v>
+      </c>
+      <c r="AA23">
+        <v>546137000.0</v>
+      </c>
+      <c r="AB23">
+        <v>519091000.0</v>
+      </c>
+      <c r="AC23">
+        <v>501583000.0</v>
+      </c>
+      <c r="AD23">
+        <v>411654000.0</v>
+      </c>
+      <c r="AE23">
+        <v>402901000.0</v>
+      </c>
+      <c r="AF23">
+        <v>404703000.0</v>
+      </c>
+      <c r="AG23">
+        <v>385836000.0</v>
+      </c>
+      <c r="AH23">
+        <v>379308000.0</v>
+      </c>
+      <c r="AI23">
+        <v>366967000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>358008000.0</v>
+      </c>
+      <c r="AK23">
+        <v>346136000.0</v>
+      </c>
+      <c r="AL23">
+        <v>341341000.0</v>
+      </c>
+      <c r="AM23">
+        <v>343772000.0</v>
+      </c>
+      <c r="AN23">
+        <v>343470000.0</v>
+      </c>
+      <c r="AO23">
+        <v>328677000.0</v>
+      </c>
+      <c r="AP23">
+        <v>361105000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>342585000.0</v>
+      </c>
+      <c r="AR23">
+        <v>346465000.0</v>
+      </c>
+      <c r="AS23">
+        <v>340303000.0</v>
+      </c>
+      <c r="AT23">
+        <v>341099000.0</v>
+      </c>
+      <c r="AU23">
+        <v>325938000.0</v>
+      </c>
+      <c r="AV23">
+        <v>313623000.0</v>
+      </c>
+      <c r="AW23">
+        <v>306781000.0</v>
+      </c>
+      <c r="AX23">
+        <v>302256000.0</v>
+      </c>
+      <c r="AY23">
+        <v>290833000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>290942000.0</v>
+      </c>
+      <c r="BA23">
+        <v>282995000.0</v>
+      </c>
+      <c r="BB23">
+        <v>278112000.0</v>
+      </c>
+      <c r="BC23">
+        <v>267960000.0</v>
+      </c>
+      <c r="BD23">
+        <v>277692000.0</v>
+      </c>
+      <c r="BE23">
+        <v>211546000.0</v>
+      </c>
+      <c r="BF23">
+        <v>209408000.0</v>
+      </c>
+      <c r="BG23">
+        <v>208891000.0</v>
+      </c>
+      <c r="BH23">
+        <v>206312000.0</v>
+      </c>
+      <c r="BI23">
+        <v>208677000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>207028000.0</v>
+      </c>
+      <c r="BK23">
+        <v>205729000.0</v>
+      </c>
+      <c r="BL23">
+        <v>200197000.0</v>
+      </c>
+      <c r="BM23">
+        <v>159572000.0</v>
+      </c>
+      <c r="BN23">
+        <v>160395000.0</v>
+      </c>
+      <c r="BO23">
+        <v>163662000.0</v>
+      </c>
+      <c r="BP23">
+        <v>153498000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>148222000.0</v>
+      </c>
+      <c r="BR23">
+        <v>150926000.0</v>
+      </c>
+      <c r="BS23">
+        <v>152789000.0</v>
+      </c>
+      <c r="BT23">
+        <v>150589000.0</v>
+      </c>
+      <c r="BU23">
+        <v>133238000.0</v>
+      </c>
+      <c r="BV23">
+        <v>127978000.0</v>
+      </c>
+      <c r="BW23">
+        <v>127065000.0</v>
+      </c>
+      <c r="BX23">
+        <v>141368000.0</v>
+      </c>
+      <c r="BY23">
+        <v>135691000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>125918000.0</v>
+      </c>
+      <c r="CA23">
+        <v>114281000.0</v>
+      </c>
+      <c r="CB23">
+        <v>119025000.0</v>
+      </c>
+      <c r="CC23">
+        <v>119022000.0</v>
+      </c>
+      <c r="CD23">
+        <v>109942000.0</v>
+      </c>
+      <c r="CE23">
+        <v>98956000.0</v>
+      </c>
+      <c r="CF23">
+        <v>100075000.0</v>
+      </c>
+      <c r="CG23">
+        <v>101032000.0</v>
+      </c>
+      <c r="CH23">
+        <v>99508000.0</v>
+      </c>
+      <c r="CI23">
+        <v>93601000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>93007000.0</v>
+      </c>
+      <c r="CK23">
+        <v>95955000.0</v>
+      </c>
+      <c r="CL23">
+        <v>96173000.0</v>
+      </c>
+      <c r="CM23">
+        <v>90965000.0</v>
+      </c>
+      <c r="CN23">
+        <v>95955000.0</v>
+      </c>
+      <c r="CO23">
+        <v>97173000.0</v>
+      </c>
+      <c r="CP23">
+        <v>103654000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>107803000.0</v>
+      </c>
+      <c r="CR23">
+        <v>112358000.0</v>
+      </c>
+      <c r="CS23">
+        <v>116063000.0</v>
+      </c>
+      <c r="CT23">
+        <v>122633000.0</v>
+      </c>
+      <c r="CU23">
+        <v>120122000.0</v>
+      </c>
+      <c r="CV23">
+        <v>125681000.0</v>
+      </c>
+      <c r="CW23">
+        <v>120122000.0</v>
+      </c>
+      <c r="CX23">
+        <v>129622000.0</v>
+      </c>
+      <c r="CY23">
+        <v>133252000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>131145000.0</v>
+      </c>
+      <c r="DA23">
+        <v>123731000.0</v>
+      </c>
+      <c r="DB23">
+        <v>120300000.0</v>
+      </c>
+      <c r="DC23">
+        <v>40700000.0</v>
+      </c>
+      <c r="DD23">
+        <v>40400000.0</v>
+      </c>
+      <c r="DE23">
+        <v>42700000.0</v>
+      </c>
+      <c r="DF23">
+        <v>46000000.0</v>
+      </c>
+      <c r="DG23">
+        <v>42400000.0</v>
+      </c>
+      <c r="DH23">
+        <v>38500000.0</v>
+      </c>
+      <c r="DI23">
+        <v>40500000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>44700000.0</v>
+      </c>
+      <c r="DK23">
+        <v>50200000.0</v>
+      </c>
+      <c r="DL23">
+        <v>44100000.0</v>
+      </c>
+      <c r="DM23">
+        <v>45800000.0</v>
+      </c>
+      <c r="DN23">
+        <v>37000000.0</v>
+      </c>
+      <c r="DO23">
+        <v>38400000.0</v>
+      </c>
+      <c r="DP23">
+        <v>39700000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>41100000.0</v>
+      </c>
+      <c r="DR23"/>
+    </row>
+    <row r="24" spans="1:122">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24">
+        <v>142137000.0</v>
+      </c>
+      <c r="C24">
+        <v>135004000.0</v>
+      </c>
+      <c r="D24">
+        <v>126999000.0</v>
+      </c>
+      <c r="E24">
+        <v>124009000.0</v>
+      </c>
+      <c r="F24">
+        <v>119028000.0</v>
+      </c>
+      <c r="G24">
+        <v>127150000.0</v>
+      </c>
+      <c r="H24">
+        <v>120510000.0</v>
+      </c>
+      <c r="I24">
+        <v>116249000.0</v>
+      </c>
+      <c r="J24">
+        <v>108963000.0</v>
+      </c>
+      <c r="K24">
+        <v>107147000.0</v>
+      </c>
+      <c r="L24">
+        <v>98964000.0</v>
+      </c>
+      <c r="M24">
+        <v>114964000.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
+        <v>95865000.0</v>
+      </c>
+      <c r="P24">
+        <v>97579000.0</v>
+      </c>
+      <c r="Q24">
+        <v>79598000.0</v>
+      </c>
+      <c r="R24">
+        <v>124194000.0</v>
+      </c>
+      <c r="S24">
+        <v>123833000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+    </row>
+    <row r="25" spans="1:122">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>98964000.0</v>
+      </c>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+    </row>
+    <row r="26" spans="1:122">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+    </row>
+    <row r="27" spans="1:122">
+      <c r="A27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+    </row>
+    <row r="28" spans="1:122">
+      <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28">
+        <v>129346000.0</v>
+      </c>
+      <c r="C28">
+        <v>118677000.0</v>
+      </c>
+      <c r="D28">
+        <v>122558000.0</v>
+      </c>
+      <c r="E28">
+        <v>124924000.0</v>
+      </c>
+      <c r="F28">
+        <v>121885000.0</v>
+      </c>
+      <c r="G28">
+        <v>131344000.0</v>
+      </c>
+      <c r="H28">
+        <v>125113000.0</v>
+      </c>
+      <c r="I28">
+        <v>93533000.0</v>
+      </c>
+      <c r="J28">
+        <v>106515000.0</v>
+      </c>
+      <c r="K28">
+        <v>99278000.0</v>
+      </c>
+      <c r="L28">
+        <v>123985000.0</v>
+      </c>
+      <c r="M28">
+        <v>154135000.0</v>
+      </c>
+      <c r="N28">
+        <v>140123000.0</v>
+      </c>
+      <c r="O28">
+        <v>151544000.0</v>
+      </c>
+      <c r="P28">
+        <v>151544000.0</v>
+      </c>
+      <c r="Q28">
+        <v>133031000.0</v>
+      </c>
+      <c r="R28">
+        <v>182294000.0</v>
+      </c>
+      <c r="S28">
+        <v>175512000.0</v>
+      </c>
+      <c r="T28">
+        <v>214702000.0</v>
+      </c>
+      <c r="U28">
+        <v>212260000.0</v>
+      </c>
+      <c r="V28">
+        <v>193689000.0</v>
+      </c>
+      <c r="W28">
+        <v>200376000.0</v>
+      </c>
+      <c r="X28">
+        <v>220758000.0</v>
+      </c>
+      <c r="Y28">
+        <v>202812000.0</v>
+      </c>
+      <c r="Z28">
+        <v>213874000.0</v>
+      </c>
+      <c r="AA28">
+        <v>196776000.0</v>
+      </c>
+      <c r="AB28">
+        <v>151436000.0</v>
+      </c>
+      <c r="AC28">
+        <v>145268000.0</v>
+      </c>
+      <c r="AD28">
+        <v>83904000.0</v>
+      </c>
+      <c r="AE28">
+        <v>82321000.0</v>
+      </c>
+      <c r="AF28">
+        <v>70042000.0</v>
+      </c>
+      <c r="AG28">
+        <v>51550000.0</v>
+      </c>
+      <c r="AH28">
+        <v>54088000.0</v>
+      </c>
+      <c r="AI28">
+        <v>52023000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>48561000.0</v>
+      </c>
+      <c r="AK28">
+        <v>39491000.0</v>
+      </c>
+      <c r="AL28">
+        <v>52415000.0</v>
+      </c>
+      <c r="AM28">
+        <v>47157000.0</v>
+      </c>
+      <c r="AN28">
+        <v>52072000.0</v>
+      </c>
+      <c r="AO28">
+        <v>52650000.0</v>
+      </c>
+      <c r="AP28">
+        <v>42237000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>33500000.0</v>
+      </c>
+      <c r="AR28">
+        <v>28392000.0</v>
+      </c>
+      <c r="AS28">
+        <v>34097000.0</v>
+      </c>
+      <c r="AT28">
+        <v>42255000.0</v>
+      </c>
+      <c r="AU28">
+        <v>31502000.0</v>
+      </c>
+      <c r="AV28">
+        <v>20129000.0</v>
+      </c>
+      <c r="AW28">
+        <v>22793000.0</v>
+      </c>
+      <c r="AX28">
+        <v>32411000.0</v>
+      </c>
+      <c r="AY28">
+        <v>31075000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>30587000.0</v>
+      </c>
+      <c r="BA28">
+        <v>36898000.0</v>
+      </c>
+      <c r="BB28">
+        <v>46871000.0</v>
+      </c>
+      <c r="BC28">
+        <v>43399000.0</v>
+      </c>
+      <c r="BD28">
+        <v>36806000.0</v>
+      </c>
+      <c r="BE28">
+        <v>3966000.0</v>
+      </c>
+      <c r="BF28">
+        <v>13265000.0</v>
+      </c>
+      <c r="BG28">
+        <v>11588000.0</v>
+      </c>
+      <c r="BH28">
+        <v>11695000.0</v>
+      </c>
+      <c r="BI28">
+        <v>14151000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>16383000.0</v>
+      </c>
+      <c r="BK28">
+        <v>13257000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-4047000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-6339000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-2222000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-3998000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-43459000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-47276000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-42345000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-45747000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-44396000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-55103000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-44972000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-46018000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-62528000.0</v>
+      </c>
+      <c r="BY28">
+        <v>-58264000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-11712000.0</v>
+      </c>
+      <c r="CA28">
+        <v>-14318000.0</v>
+      </c>
+      <c r="CB28">
+        <v>-18501000.0</v>
+      </c>
+      <c r="CC28">
+        <v>-17991000.0</v>
+      </c>
+      <c r="CD28">
+        <v>2964000.0</v>
+      </c>
+      <c r="CE28">
+        <v>-6306000.0</v>
+      </c>
+      <c r="CF28">
+        <v>-9783000.0</v>
+      </c>
+      <c r="CG28">
+        <v>-10814000.0</v>
+      </c>
+      <c r="CH28">
+        <v>2576000.0</v>
+      </c>
+      <c r="CI28">
+        <v>3897000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>2538000.0</v>
+      </c>
+      <c r="CK28">
+        <v>3937000.0</v>
+      </c>
+      <c r="CL28">
+        <v>15877000.0</v>
+      </c>
+      <c r="CM28">
+        <v>8518000.0</v>
+      </c>
+      <c r="CN28">
+        <v>3937000.0</v>
+      </c>
+      <c r="CO28">
+        <v>10561000.0</v>
+      </c>
+      <c r="CP28">
+        <v>8972000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>9694000.0</v>
+      </c>
+      <c r="CR28">
+        <v>15992000.0</v>
+      </c>
+      <c r="CS28">
+        <v>14571000.0</v>
+      </c>
+      <c r="CT28">
+        <v>16635000.0</v>
+      </c>
+      <c r="CU28">
+        <v>24721000.0</v>
+      </c>
+      <c r="CV28">
+        <v>32682000.0</v>
+      </c>
+      <c r="CW28">
+        <v>24721000.0</v>
+      </c>
+      <c r="CX28">
+        <v>26890000.0</v>
+      </c>
+      <c r="CY28">
+        <v>20235000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>21306000.0</v>
+      </c>
+      <c r="DA28">
+        <v>15442000.0</v>
+      </c>
+      <c r="DB28">
+        <v>18300000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-500000.0</v>
+      </c>
+      <c r="DD28">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DE28">
+        <v>-4700000.0</v>
+      </c>
+      <c r="DF28">
+        <v>-6200000.0</v>
+      </c>
+      <c r="DG28">
+        <v>-6300000.0</v>
+      </c>
+      <c r="DH28">
+        <v>-6000000.0</v>
+      </c>
+      <c r="DI28">
+        <v>-10900000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>-11500000.0</v>
+      </c>
+      <c r="DK28">
+        <v>-5200000.0</v>
+      </c>
+      <c r="DL28">
+        <v>-7300000.0</v>
+      </c>
+      <c r="DM28">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DN28">
+        <v>-9900000.0</v>
+      </c>
+      <c r="DO28">
+        <v>-13700000.0</v>
+      </c>
+      <c r="DP28">
+        <v>-13000000.0</v>
+      </c>
+      <c r="DQ28">
+        <v>-19600000.0</v>
+      </c>
+      <c r="DR28"/>
+    </row>
+    <row r="29" spans="1:122">
+      <c r="A29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29">
+        <v>114472000.0</v>
+      </c>
+      <c r="C29">
+        <v>125414000.0</v>
+      </c>
+      <c r="D29">
+        <v>131772000.0</v>
+      </c>
+      <c r="E29">
+        <v>127168000.0</v>
+      </c>
+      <c r="F29">
+        <v>135250000.0</v>
+      </c>
+      <c r="G29">
+        <v>123985000.0</v>
+      </c>
+      <c r="H29">
+        <v>132598000.0</v>
+      </c>
+      <c r="I29">
+        <v>134708000.0</v>
+      </c>
+      <c r="J29">
+        <v>111157000.0</v>
+      </c>
+      <c r="K29">
+        <v>94360000.0</v>
+      </c>
+      <c r="L29">
+        <v>99919000.0</v>
+      </c>
+      <c r="M29">
+        <v>149171000.0</v>
+      </c>
+      <c r="N29">
+        <v>221120000.0</v>
+      </c>
+      <c r="O29">
+        <v>239468000.0</v>
+      </c>
+      <c r="P29">
+        <v>246123000.0</v>
+      </c>
+      <c r="Q29">
+        <v>263570000.0</v>
+      </c>
+      <c r="R29">
+        <v>322396000.0</v>
+      </c>
+      <c r="S29">
+        <v>349698000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+    </row>
+    <row r="30" spans="1:122">
+      <c r="A30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30">
+        <v>26886000.0</v>
+      </c>
+      <c r="C30">
+        <v>29133000.0</v>
+      </c>
+      <c r="D30">
+        <v>43667000.0</v>
+      </c>
+      <c r="E30">
+        <v>19364000.0</v>
+      </c>
+      <c r="F30">
+        <v>20177000.0</v>
+      </c>
+      <c r="G30">
+        <v>25145000.0</v>
+      </c>
+      <c r="H30">
+        <v>31153000.0</v>
+      </c>
+      <c r="I30">
+        <v>29024000.0</v>
+      </c>
+      <c r="J30">
+        <v>30202000.0</v>
+      </c>
+      <c r="K30">
+        <v>26617000.0</v>
+      </c>
+      <c r="L30">
+        <v>32371000.0</v>
+      </c>
+      <c r="M30">
+        <v>35689000.0</v>
+      </c>
+      <c r="N30">
+        <v>35689000.0</v>
+      </c>
+      <c r="O30">
+        <v>48172000.0</v>
+      </c>
+      <c r="P30">
+        <v>48172000.0</v>
+      </c>
+      <c r="Q30">
+        <v>49559000.0</v>
+      </c>
+      <c r="R30">
+        <v>65275999.0</v>
+      </c>
+      <c r="S30">
+        <v>61956000.0</v>
+      </c>
+      <c r="T30">
+        <v>41430000.0</v>
+      </c>
+      <c r="U30">
+        <v>69577000.0</v>
+      </c>
+      <c r="V30">
+        <v>66545000.0</v>
+      </c>
+      <c r="W30">
+        <v>65027000.0</v>
+      </c>
+      <c r="X30">
+        <v>76206000.0</v>
+      </c>
+      <c r="Y30">
+        <v>69763000.0</v>
+      </c>
+      <c r="Z30">
+        <v>69962000.0</v>
+      </c>
+      <c r="AA30">
+        <v>61402000.0</v>
+      </c>
+      <c r="AB30">
+        <v>69565000.0</v>
+      </c>
+      <c r="AC30">
+        <v>60390000.0</v>
+      </c>
+      <c r="AD30">
+        <v>53420000.0</v>
+      </c>
+      <c r="AE30">
+        <v>48660000.0</v>
+      </c>
+      <c r="AF30">
+        <v>53877000.0</v>
+      </c>
+      <c r="AG30">
+        <v>50438000.0</v>
+      </c>
+      <c r="AH30">
+        <v>56356000.0</v>
+      </c>
+      <c r="AI30">
+        <v>47851000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>45899000.0</v>
+      </c>
+      <c r="AK30">
+        <v>45918000.0</v>
+      </c>
+      <c r="AL30">
+        <v>50009000.0</v>
+      </c>
+      <c r="AM30">
+        <v>44150000.0</v>
+      </c>
+      <c r="AN30">
+        <v>46406000.0</v>
+      </c>
+      <c r="AO30">
+        <v>42924000.0</v>
+      </c>
+      <c r="AP30">
+        <v>50283000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>44520000.0</v>
+      </c>
+      <c r="AR30">
+        <v>46479000.0</v>
+      </c>
+      <c r="AS30">
+        <v>45310000.0</v>
+      </c>
+      <c r="AT30">
+        <v>52298000.0</v>
+      </c>
+      <c r="AU30">
+        <v>43796000.0</v>
+      </c>
+      <c r="AV30">
+        <v>46725000.0</v>
+      </c>
+      <c r="AW30">
+        <v>41230000.0</v>
+      </c>
+      <c r="AX30">
+        <v>41876000.0</v>
+      </c>
+      <c r="AY30">
+        <v>38120000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>41846000.0</v>
+      </c>
+      <c r="BA30">
+        <v>37579000.0</v>
+      </c>
+      <c r="BB30">
+        <v>40929000.0</v>
+      </c>
+      <c r="BC30">
+        <v>30879000.0</v>
+      </c>
+      <c r="BD30">
+        <v>32321000.0</v>
+      </c>
+      <c r="BE30">
+        <v>24464000.0</v>
+      </c>
+      <c r="BF30">
+        <v>29764000.0</v>
+      </c>
+      <c r="BG30">
+        <v>22042000.0</v>
+      </c>
+      <c r="BH30">
+        <v>22677000.0</v>
+      </c>
+      <c r="BI30">
+        <v>20003000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>26942000.0</v>
+      </c>
+      <c r="BK30">
+        <v>21623000.0</v>
+      </c>
+      <c r="BL30">
+        <v>20105000.0</v>
+      </c>
+      <c r="BM30">
+        <v>15033000.0</v>
+      </c>
+      <c r="BN30">
+        <v>18264000.0</v>
+      </c>
+      <c r="BO30">
+        <v>19750000.0</v>
+      </c>
+      <c r="BP30">
+        <v>16089000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>13326000.0</v>
+      </c>
+      <c r="BR30">
+        <v>17226000.0</v>
+      </c>
+      <c r="BS30">
+        <v>19420000.0</v>
+      </c>
+      <c r="BT30">
+        <v>20372000.0</v>
+      </c>
+      <c r="BU30">
+        <v>15952000.0</v>
+      </c>
+      <c r="BV30">
+        <v>19641000.0</v>
+      </c>
+      <c r="BW30">
+        <v>18408000.0</v>
+      </c>
+      <c r="BX30">
+        <v>18467000.0</v>
+      </c>
+      <c r="BY30">
+        <v>17710000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>18291000.0</v>
+      </c>
+      <c r="CA30">
+        <v>16002000.0</v>
+      </c>
+      <c r="CB30">
+        <v>16239000.0</v>
+      </c>
+      <c r="CC30">
+        <v>13825000.0</v>
+      </c>
+      <c r="CD30">
+        <v>19989000.0</v>
+      </c>
+      <c r="CE30">
+        <v>18134000.0</v>
+      </c>
+      <c r="CF30">
+        <v>16389000.0</v>
+      </c>
+      <c r="CG30">
+        <v>12521000.0</v>
+      </c>
+      <c r="CH30">
+        <v>16925000.0</v>
+      </c>
+      <c r="CI30">
+        <v>16403000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>16799000.0</v>
+      </c>
+      <c r="CK30">
+        <v>11700000.0</v>
+      </c>
+      <c r="CL30">
+        <v>13120000.0</v>
+      </c>
+      <c r="CM30">
+        <v>12292000.0</v>
+      </c>
+      <c r="CN30">
+        <v>11700000.0</v>
+      </c>
+      <c r="CO30">
+        <v>18441000.0</v>
+      </c>
+      <c r="CP30">
+        <v>17442000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>23436000.0</v>
+      </c>
+      <c r="CR30">
+        <v>25348000.0</v>
+      </c>
+      <c r="CS30">
+        <v>19606000.0</v>
+      </c>
+      <c r="CT30">
+        <v>21096000.0</v>
+      </c>
+      <c r="CU30">
+        <v>18554000.0</v>
+      </c>
+      <c r="CV30">
+        <v>25663000.0</v>
+      </c>
+      <c r="CW30">
+        <v>18554000.0</v>
+      </c>
+      <c r="CX30">
+        <v>26109000.0</v>
+      </c>
+      <c r="CY30">
+        <v>29935000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>34202000.0</v>
+      </c>
+      <c r="DA30">
+        <v>22252000.0</v>
+      </c>
+      <c r="DB30">
+        <v>24100000.0</v>
+      </c>
+      <c r="DC30">
+        <v>3000000.0</v>
+      </c>
+      <c r="DD30">
+        <v>2800000.0</v>
+      </c>
+      <c r="DE30">
+        <v>2600000.0</v>
+      </c>
+      <c r="DF30">
+        <v>2800000.0</v>
+      </c>
+      <c r="DG30">
+        <v>2800000.0</v>
+      </c>
+      <c r="DH30">
+        <v>2200000.0</v>
+      </c>
+      <c r="DI30">
+        <v>2400000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DK30">
+        <v>2200000.0</v>
+      </c>
+      <c r="DL30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DM30">
+        <v>2000000.0</v>
+      </c>
+      <c r="DN30">
+        <v>100000.0</v>
+      </c>
+      <c r="DO30"/>
+      <c r="DP30">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ30">
+        <v>100000.0</v>
+      </c>
+      <c r="DR30"/>
+    </row>
+    <row r="31" spans="1:122">
+      <c r="A31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>72717000.0</v>
+      </c>
+      <c r="M31">
+        <v>65475000.0</v>
+      </c>
+      <c r="N31">
+        <v>51594000.0</v>
+      </c>
+      <c r="O31">
+        <v>67743000.0</v>
+      </c>
+      <c r="P31">
+        <v>78514000.0</v>
+      </c>
+      <c r="Q31">
+        <v>85580000.0</v>
+      </c>
+      <c r="R31">
+        <v>83746000.0</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+    </row>
+    <row r="32" spans="1:122">
+      <c r="A32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32">
+        <v>57142000.0</v>
+      </c>
+      <c r="C32">
+        <v>53970000.0</v>
+      </c>
+      <c r="D32">
+        <v>55499000.0</v>
+      </c>
+      <c r="E32">
+        <v>53095000.0</v>
+      </c>
+      <c r="F32">
+        <v>46568000.0</v>
+      </c>
+      <c r="G32">
+        <v>33660000.0</v>
+      </c>
+      <c r="H32">
+        <v>42161000.0</v>
+      </c>
+      <c r="I32">
+        <v>39347000.0</v>
+      </c>
+      <c r="J32">
+        <v>36460000.0</v>
+      </c>
+      <c r="K32">
+        <v>47400000.0</v>
+      </c>
+      <c r="L32">
+        <v>60483000.0</v>
+      </c>
+      <c r="M32">
+        <v>50766000.0</v>
+      </c>
+      <c r="N32">
+        <v>-68604000.0</v>
+      </c>
+      <c r="O32">
+        <v>33499000.0</v>
+      </c>
+      <c r="P32">
+        <v>44481000.0</v>
+      </c>
+      <c r="Q32">
+        <v>41972000.0</v>
+      </c>
+      <c r="R32">
+        <v>32257000.0</v>
+      </c>
+      <c r="S32">
+        <v>38756000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+    </row>
+    <row r="33" spans="1:122">
+      <c r="A33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33">
+        <v>147860000.0</v>
+      </c>
+      <c r="C33">
+        <v>151276000.0</v>
+      </c>
+      <c r="D33">
+        <v>153665000.0</v>
+      </c>
+      <c r="E33">
+        <v>153482000.0</v>
+      </c>
+      <c r="F33">
+        <v>173528000.0</v>
+      </c>
+      <c r="G33">
+        <v>172641000.0</v>
+      </c>
+      <c r="H33">
+        <v>172927000.0</v>
+      </c>
+      <c r="I33">
+        <v>159670000.0</v>
+      </c>
+      <c r="J33">
+        <v>169102000.0</v>
+      </c>
+      <c r="K33">
+        <v>162806000.0</v>
+      </c>
+      <c r="L33">
+        <v>147714000.0</v>
+      </c>
+      <c r="M33">
+        <v>151981000.0</v>
+      </c>
+      <c r="N33">
+        <v>151981000.0</v>
+      </c>
+      <c r="O33">
+        <v>171448000.0</v>
+      </c>
+      <c r="P33">
+        <v>171448000.0</v>
+      </c>
+      <c r="Q33">
+        <v>193545000.0</v>
+      </c>
+      <c r="R33">
+        <v>267603000.0</v>
+      </c>
+      <c r="S33">
+        <v>303210000.0</v>
+      </c>
+      <c r="T33">
+        <v>354603000.0</v>
+      </c>
+      <c r="U33">
+        <v>346896000.0</v>
+      </c>
+      <c r="V33">
+        <v>344973000.0</v>
+      </c>
+      <c r="W33">
+        <v>358813000.0</v>
+      </c>
+      <c r="X33">
+        <v>384206000.0</v>
+      </c>
+      <c r="Y33">
+        <v>401249000.0</v>
+      </c>
+      <c r="Z33">
+        <v>419817000.0</v>
+      </c>
+      <c r="AA33">
+        <v>415575000.0</v>
+      </c>
+      <c r="AB33">
+        <v>386050000.0</v>
+      </c>
+      <c r="AC33">
+        <v>387250000.0</v>
+      </c>
+      <c r="AD33">
+        <v>319188000.0</v>
+      </c>
+      <c r="AE33">
+        <v>314584000.0</v>
+      </c>
+      <c r="AF33">
+        <v>307640000.0</v>
+      </c>
+      <c r="AG33">
+        <v>291385000.0</v>
+      </c>
+      <c r="AH33">
+        <v>283321000.0</v>
+      </c>
+      <c r="AI33">
+        <v>278447000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>276728000.0</v>
+      </c>
+      <c r="AK33">
+        <v>259561000.0</v>
+      </c>
+      <c r="AL33">
+        <v>256866000.0</v>
+      </c>
+      <c r="AM33">
+        <v>255999000.0</v>
+      </c>
+      <c r="AN33">
+        <v>256992000.0</v>
+      </c>
+      <c r="AO33">
+        <v>244772000.0</v>
+      </c>
+      <c r="AP33">
+        <v>265911000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>255239000.0</v>
+      </c>
+      <c r="AR33">
+        <v>253263000.0</v>
+      </c>
+      <c r="AS33">
+        <v>247812000.0</v>
+      </c>
+      <c r="AT33">
+        <v>246155000.0</v>
+      </c>
+      <c r="AU33">
+        <v>236688000.0</v>
+      </c>
+      <c r="AV33">
+        <v>222694000.0</v>
+      </c>
+      <c r="AW33">
+        <v>217852000.0</v>
+      </c>
+      <c r="AX33">
+        <v>216716000.0</v>
+      </c>
+      <c r="AY33">
+        <v>213108000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>205282000.0</v>
+      </c>
+      <c r="BA33">
+        <v>201008000.0</v>
+      </c>
+      <c r="BB33">
+        <v>200876000.0</v>
+      </c>
+      <c r="BC33">
+        <v>197819000.0</v>
+      </c>
+      <c r="BD33">
+        <v>196529000.0</v>
+      </c>
+      <c r="BE33">
+        <v>125438000.0</v>
+      </c>
+      <c r="BF33">
+        <v>122231000.0</v>
+      </c>
+      <c r="BG33">
+        <v>120902000.0</v>
+      </c>
+      <c r="BH33">
+        <v>120686000.0</v>
+      </c>
+      <c r="BI33">
+        <v>127836000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>112480000.0</v>
+      </c>
+      <c r="BK33">
+        <v>111811000.0</v>
+      </c>
+      <c r="BL33">
+        <v>111255000.0</v>
+      </c>
+      <c r="BM33">
+        <v>64117000.0</v>
+      </c>
+      <c r="BN33">
+        <v>64181000.0</v>
+      </c>
+      <c r="BO33">
+        <v>62946000.0</v>
+      </c>
+      <c r="BP33">
+        <v>62164000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>61464000.0</v>
+      </c>
+      <c r="BR33">
+        <v>61107000.0</v>
+      </c>
+      <c r="BS33">
+        <v>60200000.0</v>
+      </c>
+      <c r="BT33">
+        <v>59923000.0</v>
+      </c>
+      <c r="BU33">
+        <v>53993000.0</v>
+      </c>
+      <c r="BV33">
+        <v>53661000.0</v>
+      </c>
+      <c r="BW33">
+        <v>53049000.0</v>
+      </c>
+      <c r="BX33">
+        <v>52229000.0</v>
+      </c>
+      <c r="BY33">
+        <v>52219000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>51464000.0</v>
+      </c>
+      <c r="CA33">
+        <v>66093000.0</v>
+      </c>
+      <c r="CB33">
+        <v>64323000.0</v>
+      </c>
+      <c r="CC33">
+        <v>62327000.0</v>
+      </c>
+      <c r="CD33">
+        <v>61017000.0</v>
+      </c>
+      <c r="CE33">
+        <v>55397000.0</v>
+      </c>
+      <c r="CF33">
+        <v>55698000.0</v>
+      </c>
+      <c r="CG33">
+        <v>57234000.0</v>
+      </c>
+      <c r="CH33">
+        <v>57375000.0</v>
+      </c>
+      <c r="CI33">
+        <v>56969000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>56996000.0</v>
+      </c>
+      <c r="CK33">
+        <v>57729000.0</v>
+      </c>
+      <c r="CL33">
+        <v>57724000.0</v>
+      </c>
+      <c r="CM33">
+        <v>57412000.0</v>
+      </c>
+      <c r="CN33">
+        <v>57729000.0</v>
+      </c>
+      <c r="CO33">
+        <v>58012000.0</v>
+      </c>
+      <c r="CP33">
+        <v>58428000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>61318000.0</v>
+      </c>
+      <c r="CR33">
+        <v>61113000.0</v>
+      </c>
+      <c r="CS33">
+        <v>60796000.0</v>
+      </c>
+      <c r="CT33">
+        <v>60168000.0</v>
+      </c>
+      <c r="CU33">
+        <v>60182000.0</v>
+      </c>
+      <c r="CV33">
+        <v>72876000.0</v>
+      </c>
+      <c r="CW33">
+        <v>60182000.0</v>
+      </c>
+      <c r="CX33">
+        <v>70806000.0</v>
+      </c>
+      <c r="CY33">
+        <v>70174000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>67732000.0</v>
+      </c>
+      <c r="DA33">
+        <v>67779000.0</v>
+      </c>
+      <c r="DB33">
+        <v>67600000.0</v>
+      </c>
+      <c r="DC33">
+        <v>24500000.0</v>
+      </c>
+      <c r="DD33">
+        <v>23800000.0</v>
+      </c>
+      <c r="DE33">
+        <v>23500000.0</v>
+      </c>
+      <c r="DF33">
+        <v>22800000.0</v>
+      </c>
+      <c r="DG33">
+        <v>22600000.0</v>
+      </c>
+      <c r="DH33">
+        <v>21800000.0</v>
+      </c>
+      <c r="DI33">
+        <v>20700000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>20100000.0</v>
+      </c>
+      <c r="DK33">
+        <v>20200000.0</v>
+      </c>
+      <c r="DL33">
+        <v>11200000.0</v>
+      </c>
+      <c r="DM33">
+        <v>11100000.0</v>
+      </c>
+      <c r="DN33">
+        <v>1400000.0</v>
+      </c>
+      <c r="DO33">
+        <v>1100000.0</v>
+      </c>
+      <c r="DP33">
+        <v>1300000.0</v>
+      </c>
+      <c r="DQ33">
+        <v>1100000.0</v>
+      </c>
+      <c r="DR33"/>
+    </row>
+    <row r="34" spans="1:122">
+      <c r="A34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34">
+        <v>6726000.0</v>
+      </c>
+      <c r="C34">
+        <v>7965000.0</v>
+      </c>
+      <c r="D34">
+        <v>9741000.0</v>
+      </c>
+      <c r="E34">
+        <v>9806000.0</v>
+      </c>
+      <c r="F34">
+        <v>5153000.0</v>
+      </c>
+      <c r="G34">
+        <v>5114000.0</v>
+      </c>
+      <c r="H34">
+        <v>5086000.0</v>
+      </c>
+      <c r="I34">
+        <v>5053000.0</v>
+      </c>
+      <c r="J34">
+        <v>183000.0</v>
+      </c>
+      <c r="K34">
+        <v>219000.0</v>
+      </c>
+      <c r="L34">
+        <v>203000.0</v>
+      </c>
+      <c r="M34">
+        <v>10173000.0</v>
+      </c>
+      <c r="N34">
+        <v>201000.0</v>
+      </c>
+      <c r="O34">
+        <v>199000.0</v>
+      </c>
+      <c r="P34">
+        <v>190000.0</v>
+      </c>
+      <c r="Q34">
+        <v>544000.0</v>
+      </c>
+      <c r="R34">
+        <v>3894000.0</v>
+      </c>
+      <c r="S34">
+        <v>3105000.0</v>
+      </c>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
+    </row>
+    <row r="35" spans="1:122">
+      <c r="A35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35">
+        <v>184224000.0</v>
+      </c>
+      <c r="C35">
+        <v>168460000.0</v>
+      </c>
+      <c r="D35">
+        <v>207828000.0</v>
+      </c>
+      <c r="E35">
+        <v>159151000.0</v>
+      </c>
+      <c r="F35">
+        <v>160336000.0</v>
+      </c>
+      <c r="G35">
+        <v>210239000.0</v>
+      </c>
+      <c r="H35">
+        <v>203773000.0</v>
+      </c>
+      <c r="I35">
+        <v>218486000.0</v>
+      </c>
+      <c r="J35">
+        <v>204141000.0</v>
+      </c>
+      <c r="K35">
+        <v>223766000.0</v>
+      </c>
+      <c r="L35">
+        <v>164273000.0</v>
+      </c>
+      <c r="M35">
+        <v>9210000.0</v>
+      </c>
+      <c r="N35">
+        <v>9210000.0</v>
+      </c>
+      <c r="O35">
+        <v>107984000.0</v>
+      </c>
+      <c r="P35">
+        <v>107984000.0</v>
+      </c>
+      <c r="Q35">
+        <v>91445000.0</v>
+      </c>
+      <c r="R35">
+        <v>143658000.0</v>
+      </c>
+      <c r="S35">
+        <v>148101000.0</v>
+      </c>
+      <c r="T35">
+        <v>198252000.0</v>
+      </c>
+      <c r="U35">
+        <v>179850000.0</v>
+      </c>
+      <c r="V35">
+        <v>116308000.0</v>
+      </c>
+      <c r="W35">
+        <v>131293000.0</v>
+      </c>
+      <c r="X35">
+        <v>145881000.0</v>
+      </c>
+      <c r="Y35">
+        <v>144422000.0</v>
+      </c>
+      <c r="Z35">
+        <v>156560000.0</v>
+      </c>
+      <c r="AA35">
+        <v>134359000.0</v>
+      </c>
+      <c r="AB35">
+        <v>111856000.0</v>
+      </c>
+      <c r="AC35">
+        <v>112576000.0</v>
+      </c>
+      <c r="AD35">
+        <v>60959000.0</v>
+      </c>
+      <c r="AE35">
+        <v>62693000.0</v>
+      </c>
+      <c r="AF35">
+        <v>63766000.0</v>
+      </c>
+      <c r="AG35">
+        <v>64499000.0</v>
+      </c>
+      <c r="AH35">
+        <v>76408000.0</v>
+      </c>
+      <c r="AI35">
+        <v>77986000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>78402000.0</v>
+      </c>
+      <c r="AK35">
+        <v>74823000.0</v>
+      </c>
+      <c r="AL35">
+        <v>74846000.0</v>
+      </c>
+      <c r="AM35">
+        <v>73388000.0</v>
+      </c>
+      <c r="AN35">
+        <v>74604000.0</v>
+      </c>
+      <c r="AO35">
+        <v>75715000.0</v>
+      </c>
+      <c r="AP35">
+        <v>71818000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>69258000.0</v>
+      </c>
+      <c r="AR35">
+        <v>70197000.0</v>
+      </c>
+      <c r="AS35">
+        <v>68964000.0</v>
+      </c>
+      <c r="AT35">
+        <v>67802000.0</v>
+      </c>
+      <c r="AU35">
+        <v>65038000.0</v>
+      </c>
+      <c r="AV35">
+        <v>60471000.0</v>
+      </c>
+      <c r="AW35">
+        <v>61077000.0</v>
+      </c>
+      <c r="AX35">
+        <v>61135000.0</v>
+      </c>
+      <c r="AY35">
+        <v>61197000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>59775000.0</v>
+      </c>
+      <c r="BA35">
+        <v>60042000.0</v>
+      </c>
+      <c r="BB35">
+        <v>60130000.0</v>
+      </c>
+      <c r="BC35">
+        <v>59191000.0</v>
+      </c>
+      <c r="BD35">
+        <v>59450000.0</v>
+      </c>
+      <c r="BE35">
+        <v>25958000.0</v>
+      </c>
+      <c r="BF35">
+        <v>26401000.0</v>
+      </c>
+      <c r="BG35">
+        <v>27294000.0</v>
+      </c>
+      <c r="BH35">
+        <v>37891000.0</v>
+      </c>
+      <c r="BI35">
+        <v>37894000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>38380000.0</v>
+      </c>
+      <c r="BK35">
+        <v>39776000.0</v>
+      </c>
+      <c r="BL35">
+        <v>39787000.0</v>
+      </c>
+      <c r="BM35">
+        <v>7111000.0</v>
+      </c>
+      <c r="BN35">
+        <v>6593000.0</v>
+      </c>
+      <c r="BO35">
+        <v>7093000.0</v>
+      </c>
+      <c r="BP35">
+        <v>7119000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>8160000.0</v>
+      </c>
+      <c r="BR35">
+        <v>6502000.0</v>
+      </c>
+      <c r="BS35">
+        <v>6069000.0</v>
+      </c>
+      <c r="BT35">
+        <v>6569000.0</v>
+      </c>
+      <c r="BU35">
+        <v>5576000.0</v>
+      </c>
+      <c r="BV35">
+        <v>6076000.0</v>
+      </c>
+      <c r="BW35">
+        <v>6576000.0</v>
+      </c>
+      <c r="BX35">
+        <v>7000000.0</v>
+      </c>
+      <c r="BY35">
+        <v>7500000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>7500000.0</v>
+      </c>
+      <c r="CA35">
+        <v>23676000.0</v>
+      </c>
+      <c r="CB35">
+        <v>26870000.0</v>
+      </c>
+      <c r="CC35">
+        <v>1949000.0</v>
+      </c>
+      <c r="CD35">
+        <v>1947000.0</v>
+      </c>
+      <c r="CE35">
+        <v>1978000.0</v>
+      </c>
+      <c r="CF35">
+        <v>3090000.0</v>
+      </c>
+      <c r="CG35">
+        <v>3243000.0</v>
+      </c>
+      <c r="CH35">
+        <v>3399000.0</v>
+      </c>
+      <c r="CI35">
+        <v>2722000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>2811000.0</v>
+      </c>
+      <c r="CK35">
+        <v>2920000.0</v>
+      </c>
+      <c r="CL35">
+        <v>3916000.0</v>
+      </c>
+      <c r="CM35">
+        <v>4236000.0</v>
+      </c>
+      <c r="CN35">
+        <v>2920000.0</v>
+      </c>
+      <c r="CO35">
+        <v>4586000.0</v>
+      </c>
+      <c r="CP35">
+        <v>5466000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>7043000.0</v>
+      </c>
+      <c r="CR35">
+        <v>11162000.0</v>
+      </c>
+      <c r="CS35">
+        <v>12101000.0</v>
+      </c>
+      <c r="CT35">
+        <v>13181000.0</v>
+      </c>
+      <c r="CU35">
+        <v>14680000.0</v>
+      </c>
+      <c r="CV35">
+        <v>17202000.0</v>
+      </c>
+      <c r="CW35">
+        <v>14680000.0</v>
+      </c>
+      <c r="CX35">
+        <v>17561000.0</v>
+      </c>
+      <c r="CY35">
+        <v>19073000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>18340000.0</v>
+      </c>
+      <c r="DA35">
+        <v>19956000.0</v>
+      </c>
+      <c r="DB35">
+        <v>19900000.0</v>
+      </c>
+      <c r="DC35">
+        <v>2600000.0</v>
+      </c>
+      <c r="DD35">
+        <v>2600000.0</v>
+      </c>
+      <c r="DE35">
+        <v>2700000.0</v>
+      </c>
+      <c r="DF35">
+        <v>2600000.0</v>
+      </c>
+      <c r="DG35">
+        <v>2700000.0</v>
+      </c>
+      <c r="DH35">
+        <v>100000.0</v>
+      </c>
+      <c r="DI35">
+        <v>800000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>100000.0</v>
+      </c>
+      <c r="DK35">
+        <v>100000.0</v>
+      </c>
+      <c r="DL35">
+        <v>300000.0</v>
+      </c>
+      <c r="DM35">
+        <v>300000.0</v>
+      </c>
+      <c r="DN35">
+        <v>300000.0</v>
+      </c>
+      <c r="DO35">
+        <v>400000.0</v>
+      </c>
+      <c r="DP35">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ35">
+        <v>400000.0</v>
+      </c>
+      <c r="DR35"/>
+    </row>
+    <row r="36" spans="1:122">
+      <c r="A36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36">
+        <v>8466000.0</v>
+      </c>
+      <c r="C36">
+        <v>9564000.0</v>
+      </c>
+      <c r="D36">
+        <v>6578000.0</v>
+      </c>
+      <c r="E36">
+        <v>3250000.0</v>
+      </c>
+      <c r="F36">
+        <v>2567000.0</v>
+      </c>
+      <c r="G36">
+        <v>3431000.0</v>
+      </c>
+      <c r="H36">
+        <v>5681000.0</v>
+      </c>
+      <c r="I36">
+        <v>2917000.0</v>
+      </c>
+      <c r="J36">
+        <v>4072000.0</v>
+      </c>
+      <c r="K36">
+        <v>4307000.0</v>
+      </c>
+      <c r="L36">
+        <v>2710000.0</v>
+      </c>
+      <c r="M36">
+        <v>2605000.0</v>
+      </c>
+      <c r="N36">
+        <v>2605000.0</v>
+      </c>
+      <c r="O36">
+        <v>3002000.0</v>
+      </c>
+      <c r="P36">
+        <v>3002000.0</v>
+      </c>
+      <c r="Q36">
+        <v>3048000.0</v>
+      </c>
+      <c r="R36">
+        <v>3239000.0</v>
+      </c>
+      <c r="S36">
+        <v>3442000.0</v>
+      </c>
+      <c r="T36">
+        <v>112571000.0</v>
+      </c>
+      <c r="U36">
+        <v>3573000.0</v>
+      </c>
+      <c r="V36">
+        <v>1332000.0</v>
+      </c>
+      <c r="W36">
+        <v>1396000.0</v>
+      </c>
+      <c r="X36">
+        <v>2156000.0</v>
+      </c>
+      <c r="Y36">
+        <v>2024000.0</v>
+      </c>
+      <c r="Z36">
+        <v>2583000.0</v>
+      </c>
+      <c r="AA36">
+        <v>2715000.0</v>
+      </c>
+      <c r="AB36">
+        <v>2934000.0</v>
+      </c>
+      <c r="AC36">
+        <v>3770000.0</v>
+      </c>
+      <c r="AD36">
+        <v>4695000.0</v>
+      </c>
+      <c r="AE36">
+        <v>5095000.0</v>
+      </c>
+      <c r="AF36">
+        <v>5164000.0</v>
+      </c>
+      <c r="AG36">
+        <v>5364000.0</v>
+      </c>
+      <c r="AH36">
+        <v>5152000.0</v>
+      </c>
+      <c r="AI36">
+        <v>3941000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>2918000.0</v>
+      </c>
+      <c r="AK36">
+        <v>2804000.0</v>
+      </c>
+      <c r="AL36">
+        <v>2621000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1784000.0</v>
+      </c>
+      <c r="AN36">
+        <v>2396000.0</v>
+      </c>
+      <c r="AO36">
+        <v>2316000.0</v>
+      </c>
+      <c r="AP36">
+        <v>2083000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>1305000.0</v>
+      </c>
+      <c r="AR36">
+        <v>1415000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1648000.0</v>
+      </c>
+      <c r="AT36">
+        <v>1662000.0</v>
+      </c>
+      <c r="AU36">
+        <v>1602000.0</v>
+      </c>
+      <c r="AV36">
+        <v>1393000.0</v>
+      </c>
+      <c r="AW36">
+        <v>1396000.0</v>
+      </c>
+      <c r="AX36">
+        <v>1388000.0</v>
+      </c>
+      <c r="AY36">
+        <v>1394000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1424000.0</v>
+      </c>
+      <c r="BA36">
+        <v>1484000.0</v>
+      </c>
+      <c r="BB36">
+        <v>1792000.0</v>
+      </c>
+      <c r="BC36">
+        <v>2037000.0</v>
+      </c>
+      <c r="BD36">
+        <v>2136000.0</v>
+      </c>
+      <c r="BE36">
+        <v>441000.0</v>
+      </c>
+      <c r="BF36">
+        <v>253000.0</v>
+      </c>
+      <c r="BG36">
+        <v>153000.0</v>
+      </c>
+      <c r="BH36">
+        <v>196000.0</v>
+      </c>
+      <c r="BI36">
+        <v>3607000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>4214000.0</v>
+      </c>
+      <c r="BK36">
+        <v>4024000.0</v>
+      </c>
+      <c r="BL36">
+        <v>7512000.0</v>
+      </c>
+      <c r="BM36">
+        <v>4431000.0</v>
+      </c>
+      <c r="BN36">
+        <v>4231000.0</v>
+      </c>
+      <c r="BO36">
+        <v>4032000.0</v>
+      </c>
+      <c r="BP36">
+        <v>3832000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>3759000.0</v>
+      </c>
+      <c r="BR36">
+        <v>3435000.0</v>
+      </c>
+      <c r="BS36">
+        <v>3234000.0</v>
+      </c>
+      <c r="BT36">
+        <v>3035000.0</v>
+      </c>
+      <c r="BU36">
+        <v>2838000.0</v>
+      </c>
+      <c r="BV36">
+        <v>2639000.0</v>
+      </c>
+      <c r="BW36">
+        <v>2525000.0</v>
+      </c>
+      <c r="BX36">
+        <v>2329000.0</v>
+      </c>
+      <c r="BY36">
+        <v>2426000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>2363000.0</v>
+      </c>
+      <c r="CA36">
+        <v>1990000.0</v>
+      </c>
+      <c r="CB36">
+        <v>2055000.0</v>
+      </c>
+      <c r="CC36">
+        <v>1690000.0</v>
+      </c>
+      <c r="CD36">
+        <v>503000.0</v>
+      </c>
+      <c r="CE36">
+        <v>645000.0</v>
+      </c>
+      <c r="CF36">
+        <v>808000.0</v>
+      </c>
+      <c r="CG36">
+        <v>1082000.0</v>
+      </c>
+      <c r="CH36">
+        <v>713000.0</v>
+      </c>
+      <c r="CI36">
+        <v>945000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>1013000.0</v>
+      </c>
+      <c r="CK36">
+        <v>1426000.0</v>
+      </c>
+      <c r="CL36">
+        <v>1593000.0</v>
+      </c>
+      <c r="CM36">
+        <v>1458000.0</v>
+      </c>
+      <c r="CN36">
+        <v>1426000.0</v>
+      </c>
+      <c r="CO36">
+        <v>1485000.0</v>
+      </c>
+      <c r="CP36">
+        <v>1761000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>3936000.0</v>
+      </c>
+      <c r="CR36">
+        <v>3286000.0</v>
+      </c>
+      <c r="CS36">
+        <v>3262000.0</v>
+      </c>
+      <c r="CT36">
+        <v>2566000.0</v>
+      </c>
+      <c r="CU36">
+        <v>3078000.0</v>
+      </c>
+      <c r="CV36">
+        <v>2182000.0</v>
+      </c>
+      <c r="CW36">
+        <v>3078000.0</v>
+      </c>
+      <c r="CX36">
+        <v>2220000.0</v>
+      </c>
+      <c r="CY36">
+        <v>2351000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>1706000.0</v>
+      </c>
+      <c r="DA36">
+        <v>1730000.0</v>
+      </c>
+      <c r="DB36">
+        <v>2700000.0</v>
+      </c>
+      <c r="DC36"/>
+      <c r="DD36">
+        <v>2700000.0</v>
+      </c>
+      <c r="DE36"/>
+      <c r="DF36">
+        <v>100000.0</v>
+      </c>
+      <c r="DG36"/>
+      <c r="DH36">
+        <v>100000.0</v>
+      </c>
+      <c r="DI36">
+        <v>100000.0</v>
+      </c>
+      <c r="DJ36">
+        <v>200000.0</v>
+      </c>
+      <c r="DK36">
+        <v>200000.0</v>
+      </c>
+      <c r="DL36">
+        <v>200000.0</v>
+      </c>
+      <c r="DM36">
+        <v>100000.0</v>
+      </c>
+      <c r="DN36">
+        <v>200000.0</v>
+      </c>
+      <c r="DO36">
+        <v>100000.0</v>
+      </c>
+      <c r="DP36">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ36">
+        <v>100000.0</v>
+      </c>
+      <c r="DR36"/>
+    </row>
+    <row r="37" spans="1:122">
+      <c r="A37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
+    </row>
+    <row r="38" spans="1:122">
+      <c r="A38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38">
+        <v>1.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>3215000.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
+        <v>2605000.0</v>
+      </c>
+      <c r="O38">
+        <v>2793000.0</v>
+      </c>
+      <c r="P38">
+        <v>3002000.0</v>
+      </c>
+      <c r="Q38">
+        <v>3048000.0</v>
+      </c>
+      <c r="R38">
+        <v>3239000.0</v>
+      </c>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
+      <c r="CT38"/>
+      <c r="CU38"/>
+      <c r="CV38"/>
+      <c r="CW38"/>
+      <c r="CX38"/>
+      <c r="CY38"/>
+      <c r="CZ38"/>
+      <c r="DA38"/>
+      <c r="DB38"/>
+      <c r="DC38"/>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38"/>
+      <c r="DP38"/>
+      <c r="DQ38"/>
+      <c r="DR38"/>
+    </row>
+    <row r="39" spans="1:122">
+      <c r="A39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39">
+        <v>1803000.0</v>
+      </c>
+      <c r="C39">
+        <v>2138000.0</v>
+      </c>
+      <c r="D39">
+        <v>1454000.0</v>
+      </c>
+      <c r="E39">
+        <v>24834000.0</v>
+      </c>
+      <c r="F39">
+        <v>13012000.0</v>
+      </c>
+      <c r="G39">
+        <v>1876000.0</v>
+      </c>
+      <c r="H39">
+        <v>1439000.0</v>
+      </c>
+      <c r="I39">
+        <v>4919000.0</v>
+      </c>
+      <c r="J39">
+        <v>1845000.0</v>
+      </c>
+      <c r="K39">
+        <v>5865000.0</v>
+      </c>
+      <c r="L39">
+        <v>4422000.0</v>
+      </c>
+      <c r="M39">
+        <v>7049000.0</v>
+      </c>
+      <c r="N39">
+        <v>700000.0</v>
+      </c>
+      <c r="O39">
+        <v>7052000.0</v>
+      </c>
+      <c r="P39">
+        <v>7052000.0</v>
+      </c>
+      <c r="Q39">
+        <v>6924000.0</v>
+      </c>
+      <c r="R39">
+        <v>8721001.0</v>
+      </c>
+      <c r="S39">
+        <v>9591000.0</v>
+      </c>
+      <c r="T39">
+        <v>42656000.0</v>
+      </c>
+      <c r="U39">
+        <v>14323000.0</v>
+      </c>
+      <c r="V39">
+        <v>13949000.0</v>
+      </c>
+      <c r="W39">
+        <v>21753000.0</v>
+      </c>
+      <c r="X39">
+        <v>14230000.0</v>
+      </c>
+      <c r="Y39">
+        <v>9382000.0</v>
+      </c>
+      <c r="Z39">
+        <v>10061000.0</v>
+      </c>
+      <c r="AA39">
+        <v>12150000.0</v>
+      </c>
+      <c r="AB39">
+        <v>8264000.0</v>
+      </c>
+      <c r="AC39">
+        <v>7994000.0</v>
+      </c>
+      <c r="AD39">
+        <v>5904000.0</v>
+      </c>
+      <c r="AE39">
+        <v>8312000.0</v>
+      </c>
+      <c r="AF39">
+        <v>8468000.0</v>
+      </c>
+      <c r="AG39">
+        <v>7614000.0</v>
+      </c>
+      <c r="AH39">
+        <v>4426000.0</v>
+      </c>
+      <c r="AI39">
+        <v>4339000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>5763000.0</v>
+      </c>
+      <c r="AK39">
+        <v>4650000.0</v>
+      </c>
+      <c r="AL39">
+        <v>3930000.0</v>
+      </c>
+      <c r="AM39">
+        <v>4815000.0</v>
+      </c>
+      <c r="AN39">
+        <v>4643000.0</v>
+      </c>
+      <c r="AO39">
+        <v>5606000.0</v>
+      </c>
+      <c r="AP39">
+        <v>10077000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>7300000.0</v>
+      </c>
+      <c r="AR39">
+        <v>7569000.0</v>
+      </c>
+      <c r="AS39">
+        <v>6824000.0</v>
+      </c>
+      <c r="AT39">
+        <v>7236000.0</v>
+      </c>
+      <c r="AU39">
+        <v>9091000.0</v>
+      </c>
+      <c r="AV39">
+        <v>5226000.0</v>
+      </c>
+      <c r="AW39">
+        <v>9044000.0</v>
+      </c>
+      <c r="AX39">
+        <v>11033000.0</v>
+      </c>
+      <c r="AY39">
+        <v>4822000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>4438000.0</v>
+      </c>
+      <c r="BA39">
+        <v>8290000.0</v>
+      </c>
+      <c r="BB39">
+        <v>5090000.0</v>
+      </c>
+      <c r="BC39">
+        <v>4914000.0</v>
+      </c>
+      <c r="BD39">
+        <v>4654000.0</v>
+      </c>
+      <c r="BE39">
+        <v>4084000.0</v>
+      </c>
+      <c r="BF39">
+        <v>7416000.0</v>
+      </c>
+      <c r="BG39">
+        <v>6965000.0</v>
+      </c>
+      <c r="BH39">
+        <v>6529000.0</v>
+      </c>
+      <c r="BI39">
+        <v>3469000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2822000.0</v>
+      </c>
+      <c r="BK39">
+        <v>3591000.0</v>
+      </c>
+      <c r="BL39">
+        <v>4492000.0</v>
+      </c>
+      <c r="BM39">
+        <v>4213000.0</v>
+      </c>
+      <c r="BN39">
+        <v>3095000.0</v>
+      </c>
+      <c r="BO39">
+        <v>3069000.0</v>
+      </c>
+      <c r="BP39">
+        <v>3459000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>4222000.0</v>
+      </c>
+      <c r="BR39">
+        <v>3701000.0</v>
+      </c>
+      <c r="BS39">
+        <v>2985000.0</v>
+      </c>
+      <c r="BT39">
+        <v>3926000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1714000.0</v>
+      </c>
+      <c r="BV39">
+        <v>1126000.0</v>
+      </c>
+      <c r="BW39">
+        <v>1558000.0</v>
+      </c>
+      <c r="BX39">
+        <v>1316000.0</v>
+      </c>
+      <c r="BY39">
+        <v>1645000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>36081000.0</v>
+      </c>
+      <c r="CA39">
+        <v>1826000.0</v>
+      </c>
+      <c r="CB39">
+        <v>33075000.0</v>
+      </c>
+      <c r="CC39">
+        <v>1876000.0</v>
+      </c>
+      <c r="CD39">
+        <v>2760000.0</v>
+      </c>
+      <c r="CE39">
+        <v>3105000.0</v>
+      </c>
+      <c r="CF39">
+        <v>3232000.0</v>
+      </c>
+      <c r="CG39">
+        <v>1971000.0</v>
+      </c>
+      <c r="CH39">
+        <v>1737000.0</v>
+      </c>
+      <c r="CI39">
+        <v>1471000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>1527000.0</v>
+      </c>
+      <c r="CK39">
+        <v>3610000.0</v>
+      </c>
+      <c r="CL39">
+        <v>6601000.0</v>
+      </c>
+      <c r="CM39">
+        <v>3921000.0</v>
+      </c>
+      <c r="CN39">
+        <v>1423000.0</v>
+      </c>
+      <c r="CO39">
+        <v>3972000.0</v>
+      </c>
+      <c r="CP39">
+        <v>5179000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>5079000.0</v>
+      </c>
+      <c r="CR39">
+        <v>14809000.0</v>
+      </c>
+      <c r="CS39">
+        <v>16678000.0</v>
+      </c>
+      <c r="CT39">
+        <v>17649000.0</v>
+      </c>
+      <c r="CU39">
+        <v>18052000.0</v>
+      </c>
+      <c r="CV39">
+        <v>5670000.0</v>
+      </c>
+      <c r="CW39">
+        <v>18052000.0</v>
+      </c>
+      <c r="CX39">
+        <v>7235000.0</v>
+      </c>
+      <c r="CY39">
+        <v>19928000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>3084000.0</v>
+      </c>
+      <c r="DA39">
+        <v>12803000.0</v>
+      </c>
+      <c r="DB39">
+        <v>3100000.0</v>
+      </c>
+      <c r="DC39">
+        <v>2400000.0</v>
+      </c>
+      <c r="DD39">
+        <v>1900000.0</v>
+      </c>
+      <c r="DE39">
+        <v>1900000.0</v>
+      </c>
+      <c r="DF39">
+        <v>2600000.0</v>
+      </c>
+      <c r="DG39">
+        <v>3100000.0</v>
+      </c>
+      <c r="DH39">
+        <v>4000000.0</v>
+      </c>
+      <c r="DI39">
+        <v>3300000.0</v>
+      </c>
+      <c r="DJ39">
+        <v>7700000.0</v>
+      </c>
+      <c r="DK39">
+        <v>19900000.0</v>
+      </c>
+      <c r="DL39">
+        <v>20800000.0</v>
+      </c>
+      <c r="DM39">
+        <v>28400000.0</v>
+      </c>
+      <c r="DN39">
+        <v>24600000.0</v>
+      </c>
+      <c r="DO39">
+        <v>22600000.0</v>
+      </c>
+      <c r="DP39">
+        <v>24100000.0</v>
+      </c>
+      <c r="DQ39">
+        <v>19200000.0</v>
+      </c>
+      <c r="DR39"/>
+    </row>
+    <row r="40" spans="1:122">
+      <c r="A40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40">
+        <v>6657000.0</v>
+      </c>
+      <c r="C40">
+        <v>18528000.0</v>
+      </c>
+      <c r="D40">
+        <v>14719000.0</v>
+      </c>
+      <c r="E40">
+        <v>16250000.0</v>
+      </c>
+      <c r="F40">
+        <v>14497000.0</v>
+      </c>
+      <c r="G40">
+        <v>16945000.0</v>
+      </c>
+      <c r="H40">
+        <v>15519000.0</v>
+      </c>
+      <c r="I40">
+        <v>11287000.0</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
+        <v>18745000.0</v>
+      </c>
+      <c r="M40">
+        <v>15028000.0</v>
+      </c>
+      <c r="N40">
+        <v>731000.0</v>
+      </c>
+      <c r="O40">
+        <v>16885000.0</v>
+      </c>
+      <c r="P40">
+        <v>16885000.0</v>
+      </c>
+      <c r="Q40">
+        <v>23492000.0</v>
+      </c>
+      <c r="R40">
+        <v>17018000.0</v>
+      </c>
+      <c r="S40">
+        <v>20028000.0</v>
+      </c>
+      <c r="T40">
+        <v>54353000.0</v>
+      </c>
+      <c r="U40">
+        <v>22404000.0</v>
+      </c>
+      <c r="V40">
+        <v>20404000.0</v>
+      </c>
+      <c r="W40">
+        <v>18502000.0</v>
+      </c>
+      <c r="X40">
+        <v>19012000.0</v>
+      </c>
+      <c r="Y40">
+        <v>19569000.0</v>
+      </c>
+      <c r="Z40">
+        <v>19402000.0</v>
+      </c>
+      <c r="AA40">
+        <v>16189000.0</v>
+      </c>
+      <c r="AB40">
+        <v>20726000.0</v>
+      </c>
+      <c r="AC40">
+        <v>17435000.0</v>
+      </c>
+      <c r="AD40">
+        <v>16746000.0</v>
+      </c>
+      <c r="AE40">
+        <v>15860000.0</v>
+      </c>
+      <c r="AF40">
+        <v>19142000.0</v>
+      </c>
+      <c r="AG40">
+        <v>17101000.0</v>
+      </c>
+      <c r="AH40">
+        <v>16095000.0</v>
+      </c>
+      <c r="AI40">
+        <v>15137000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>18677000.0</v>
+      </c>
+      <c r="AK40">
+        <v>17040000.0</v>
+      </c>
+      <c r="AL40">
+        <v>14120000.0</v>
+      </c>
+      <c r="AM40">
+        <v>13184000.0</v>
+      </c>
+      <c r="AN40">
+        <v>13407000.0</v>
+      </c>
+      <c r="AO40">
+        <v>12612000.0</v>
+      </c>
+      <c r="AP40">
+        <v>11640000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>9618000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-23441000.0</v>
+      </c>
+      <c r="AS40">
+        <v>10635000.0</v>
+      </c>
+      <c r="AT40">
+        <v>10114000.0</v>
+      </c>
+      <c r="AU40">
+        <v>8991000.0</v>
+      </c>
+      <c r="AV40">
+        <v>8967000.0</v>
+      </c>
+      <c r="AW40">
+        <v>10249000.0</v>
+      </c>
+      <c r="AX40">
+        <v>9010000.0</v>
+      </c>
+      <c r="AY40">
+        <v>7148000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>7316000.0</v>
+      </c>
+      <c r="BA40">
+        <v>8365000.0</v>
+      </c>
+      <c r="BB40">
+        <v>9072000.0</v>
+      </c>
+      <c r="BC40">
+        <v>11524000.0</v>
+      </c>
+      <c r="BD40">
+        <v>24424000.0</v>
+      </c>
+      <c r="BE40">
+        <v>16635000.0</v>
+      </c>
+      <c r="BF40">
+        <v>16686000.0</v>
+      </c>
+      <c r="BG40">
+        <v>16245000.0</v>
+      </c>
+      <c r="BH40">
+        <v>6661000.0</v>
+      </c>
+      <c r="BI40">
+        <v>6055000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>5056000.0</v>
+      </c>
+      <c r="BK40">
+        <v>4992000.0</v>
+      </c>
+      <c r="BL40">
+        <v>5669000.0</v>
+      </c>
+      <c r="BM40">
+        <v>3092000.0</v>
+      </c>
+      <c r="BN40">
+        <v>3345000.0</v>
+      </c>
+      <c r="BO40">
+        <v>3491000.0</v>
+      </c>
+      <c r="BP40">
+        <v>3323000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2818000.0</v>
+      </c>
+      <c r="BR40">
+        <v>3488000.0</v>
+      </c>
+      <c r="BS40">
+        <v>4521000.0</v>
+      </c>
+      <c r="BT40">
+        <v>5400000.0</v>
+      </c>
+      <c r="BU40">
+        <v>4029000.0</v>
+      </c>
+      <c r="BV40">
+        <v>3759000.0</v>
+      </c>
+      <c r="BW40">
+        <v>3332000.0</v>
+      </c>
+      <c r="BX40">
+        <v>4896000.0</v>
+      </c>
+      <c r="BY40">
+        <v>6402000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>24116000.0</v>
+      </c>
+      <c r="CA40">
+        <v>3426000.0</v>
+      </c>
+      <c r="CB40">
+        <v>16400000.0</v>
+      </c>
+      <c r="CC40">
+        <v>4498000.0</v>
+      </c>
+      <c r="CD40">
+        <v>4487000.0</v>
+      </c>
+      <c r="CE40">
+        <v>3853000.0</v>
+      </c>
+      <c r="CF40">
+        <v>4048000.0</v>
+      </c>
+      <c r="CG40">
+        <v>4854000.0</v>
+      </c>
+      <c r="CH40">
+        <v>4501000.0</v>
+      </c>
+      <c r="CI40">
+        <v>3989000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>4076000.0</v>
+      </c>
+      <c r="CK40">
+        <v>3428000.0</v>
+      </c>
+      <c r="CL40">
+        <v>4697000.0</v>
+      </c>
+      <c r="CM40">
+        <v>4143000.0</v>
+      </c>
+      <c r="CN40">
+        <v>3428000.0</v>
+      </c>
+      <c r="CO40">
+        <v>8757000.0</v>
+      </c>
+      <c r="CP40">
+        <v>6801000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>16199000.0</v>
+      </c>
+      <c r="CR40">
+        <v>15935000.0</v>
+      </c>
+      <c r="CS40">
+        <v>13597000.0</v>
+      </c>
+      <c r="CT40">
+        <v>14720000.0</v>
+      </c>
+      <c r="CU40">
+        <v>14124000.0</v>
+      </c>
+      <c r="CV40">
+        <v>16250000.0</v>
+      </c>
+      <c r="CW40">
+        <v>14124000.0</v>
+      </c>
+      <c r="CX40">
+        <v>16189000.0</v>
+      </c>
+      <c r="CY40">
+        <v>26778000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>19742000.0</v>
+      </c>
+      <c r="DA40">
+        <v>20339000.0</v>
+      </c>
+      <c r="DB40">
+        <v>16300000.0</v>
+      </c>
+      <c r="DC40">
+        <v>4500000.0</v>
+      </c>
+      <c r="DD40">
+        <v>2200000.0</v>
+      </c>
+      <c r="DE40">
+        <v>2500000.0</v>
+      </c>
+      <c r="DF40">
+        <v>9500000.0</v>
+      </c>
+      <c r="DG40">
+        <v>4400000.0</v>
+      </c>
+      <c r="DH40">
+        <v>1800000.0</v>
+      </c>
+      <c r="DI40">
+        <v>2900000.0</v>
+      </c>
+      <c r="DJ40">
+        <v>9200000.0</v>
+      </c>
+      <c r="DK40">
+        <v>13900000.0</v>
+      </c>
+      <c r="DL40">
+        <v>10300000.0</v>
+      </c>
+      <c r="DM40">
+        <v>10800000.0</v>
+      </c>
+      <c r="DN40">
+        <v>800000.0</v>
+      </c>
+      <c r="DO40">
+        <v>700000.0</v>
+      </c>
+      <c r="DP40">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ40">
+        <v>1100000.0</v>
+      </c>
+      <c r="DR40"/>
+    </row>
+    <row r="41" spans="1:122">
+      <c r="A41" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>3487000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
+        <v>211000.0</v>
+      </c>
+      <c r="O41">
+        <v>490000.0</v>
+      </c>
+      <c r="P41">
+        <v>422000.0</v>
+      </c>
+      <c r="Q41">
+        <v>1157000.0</v>
+      </c>
+      <c r="R41">
+        <v>4431000.0</v>
+      </c>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
+      <c r="DR41"/>
+    </row>
+    <row r="42" spans="1:122">
+      <c r="A42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42">
+        <v>209706000.0</v>
+      </c>
+      <c r="C42">
+        <v>207521000.0</v>
+      </c>
+      <c r="D42">
+        <v>206539000.0</v>
+      </c>
+      <c r="E42">
+        <v>206285000.0</v>
+      </c>
+      <c r="F42">
+        <v>206868000.0</v>
+      </c>
+      <c r="G42">
+        <v>178784000.0</v>
+      </c>
+      <c r="H42">
+        <v>177807000.0</v>
+      </c>
+      <c r="I42">
+        <v>174276000.0</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42">
+        <v>174268000.0</v>
+      </c>
+      <c r="M42">
+        <v>174036000.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
+        <v>168070000.0</v>
+      </c>
+      <c r="P42">
+        <v>167352000.0</v>
+      </c>
+      <c r="Q42">
+        <v>166943000.0</v>
+      </c>
+      <c r="R42">
+        <v>166327000.0</v>
+      </c>
+      <c r="S42">
+        <v>165725000.0</v>
+      </c>
+      <c r="T42">
+        <v>165533000.0</v>
+      </c>
+      <c r="U42">
+        <v>164865000.0</v>
+      </c>
+      <c r="V42">
+        <v>164068000.0</v>
+      </c>
+      <c r="W42">
+        <v>163388000.0</v>
+      </c>
+      <c r="X42">
+        <v>162578000.0</v>
+      </c>
+      <c r="Y42">
+        <v>162077000.0</v>
+      </c>
+      <c r="Z42">
+        <v>161556000.0</v>
+      </c>
+      <c r="AA42">
+        <v>160814000.0</v>
+      </c>
+      <c r="AB42">
+        <v>160341000.0</v>
+      </c>
+      <c r="AC42">
+        <v>159524000.0</v>
+      </c>
+      <c r="AD42">
+        <v>143506000.0</v>
+      </c>
+      <c r="AE42">
+        <v>142805000.0</v>
+      </c>
+      <c r="AF42">
+        <v>142087000.0</v>
+      </c>
+      <c r="AG42">
+        <v>144498000.0</v>
+      </c>
+      <c r="AH42">
+        <v>143490000.0</v>
+      </c>
+      <c r="AI42">
+        <v>142587000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>141680000.0</v>
+      </c>
+      <c r="AK42">
+        <v>140134000.0</v>
+      </c>
+      <c r="AL42">
+        <v>139138000.0</v>
+      </c>
+      <c r="AM42">
+        <v>138077000.0</v>
+      </c>
+      <c r="AN42">
+        <v>137244000.0</v>
+      </c>
+      <c r="AO42">
+        <v>136303000.0</v>
+      </c>
+      <c r="AP42">
+        <v>135202000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>134219000.0</v>
+      </c>
+      <c r="AR42">
+        <v>133307000.0</v>
+      </c>
+      <c r="AS42">
+        <v>132948000.0</v>
+      </c>
+      <c r="AT42">
+        <v>132360000.0</v>
+      </c>
+      <c r="AU42">
+        <v>131833000.0</v>
+      </c>
+      <c r="AV42">
+        <v>131488000.0</v>
+      </c>
+      <c r="AW42">
+        <v>130980001.0</v>
+      </c>
+      <c r="AX42">
+        <v>128031000.0</v>
+      </c>
+      <c r="AY42">
+        <v>126502000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>126258000.0</v>
+      </c>
+      <c r="BA42">
+        <v>125108000.0</v>
+      </c>
+      <c r="BB42">
+        <v>122981000.0</v>
+      </c>
+      <c r="BC42">
+        <v>120900000.0</v>
+      </c>
+      <c r="BD42">
+        <v>119894000.0</v>
+      </c>
+      <c r="BE42">
+        <v>121041000.0</v>
+      </c>
+      <c r="BF42">
+        <v>118695000.0</v>
+      </c>
+      <c r="BG42">
+        <v>120865000.0</v>
+      </c>
+      <c r="BH42">
+        <v>119169000.0</v>
+      </c>
+      <c r="BI42">
+        <v>120030000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>119154000.0</v>
+      </c>
+      <c r="BK42">
+        <v>118678000.0</v>
+      </c>
+      <c r="BL42">
+        <v>117730000.0</v>
+      </c>
+      <c r="BM42">
+        <v>117410000.0</v>
+      </c>
+      <c r="BN42">
+        <v>117875000.0</v>
+      </c>
+      <c r="BO42">
+        <v>116947000.0</v>
+      </c>
+      <c r="BP42">
+        <v>116158000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>115713000.0</v>
+      </c>
+      <c r="BR42">
+        <v>114963000.0</v>
+      </c>
+      <c r="BS42"/>
+      <c r="BT42">
+        <v>115713000.0</v>
+      </c>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42">
+        <v>5876000.0</v>
+      </c>
+      <c r="CL42">
+        <v>59555000.0</v>
+      </c>
+      <c r="CM42">
+        <v>5644000.0</v>
+      </c>
+      <c r="CN42">
+        <v>58465000.0</v>
+      </c>
+      <c r="CO42">
+        <v>5531000.0</v>
+      </c>
+      <c r="CP42">
+        <v>5420000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>14461000.0</v>
+      </c>
+      <c r="CR42">
+        <v>14355000.0</v>
+      </c>
+      <c r="CS42">
+        <v>14251000.0</v>
+      </c>
+      <c r="CT42">
+        <v>14149000.0</v>
+      </c>
+      <c r="CU42">
+        <v>14049000.0</v>
+      </c>
+      <c r="CV42">
+        <v>9149000.0</v>
+      </c>
+      <c r="CW42">
+        <v>9149000.0</v>
+      </c>
+      <c r="CX42">
+        <v>9149000.0</v>
+      </c>
+      <c r="CY42">
+        <v>9149000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>9149000.0</v>
+      </c>
+      <c r="DA42">
+        <v>9149000.0</v>
+      </c>
+      <c r="DB42">
+        <v>100000.0</v>
+      </c>
+      <c r="DC42"/>
+      <c r="DD42">
+        <v>-9100000.0</v>
+      </c>
+      <c r="DE42">
+        <v>76900000.0</v>
+      </c>
+      <c r="DF42">
+        <v>77000000.0</v>
+      </c>
+      <c r="DG42">
+        <v>76500000.0</v>
+      </c>
+      <c r="DH42">
+        <v>75900000.0</v>
+      </c>
+      <c r="DI42">
+        <v>75600000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>75600000.0</v>
+      </c>
+      <c r="DK42">
+        <v>75500000.0</v>
+      </c>
+      <c r="DL42">
+        <v>70300000.0</v>
+      </c>
+      <c r="DM42">
+        <v>70200000.0</v>
+      </c>
+      <c r="DN42">
+        <v>68000000.0</v>
+      </c>
+      <c r="DO42">
+        <v>67900000.0</v>
+      </c>
+      <c r="DP42">
+        <v>67900000.0</v>
+      </c>
+      <c r="DQ42">
+        <v>67800000.0</v>
+      </c>
+      <c r="DR42"/>
+    </row>
+    <row r="43" spans="1:122">
+      <c r="A43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
+      <c r="DR43"/>
+    </row>
+    <row r="44" spans="1:122">
+      <c r="A44" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
+      <c r="DR44"/>
+    </row>
+    <row r="45" spans="1:122">
+      <c r="A45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45">
+        <v>186131000.0</v>
+      </c>
+      <c r="C45">
+        <v>188197000.0</v>
+      </c>
+      <c r="D45">
+        <v>186418000.0</v>
+      </c>
+      <c r="E45">
+        <v>185954000.0</v>
+      </c>
+      <c r="F45">
+        <v>207251000.0</v>
+      </c>
+      <c r="G45">
+        <v>203456000.0</v>
+      </c>
+      <c r="H45">
+        <v>201374000.0</v>
+      </c>
+      <c r="I45">
+        <v>147877000.0</v>
+      </c>
+      <c r="J45">
+        <v>146949000.0</v>
+      </c>
+      <c r="K45">
+        <v>140418000.0</v>
+      </c>
+      <c r="L45">
+        <v>120799000.0</v>
+      </c>
+      <c r="M45">
+        <v>118852000.0</v>
+      </c>
+      <c r="N45">
+        <v>126803000.0</v>
+      </c>
+      <c r="O45">
+        <v>137253000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
+      <c r="DE45"/>
+      <c r="DF45"/>
+      <c r="DG45"/>
+      <c r="DH45"/>
+      <c r="DI45"/>
+      <c r="DJ45"/>
+      <c r="DK45"/>
+      <c r="DL45"/>
+      <c r="DM45"/>
+      <c r="DN45"/>
+      <c r="DO45"/>
+      <c r="DP45"/>
+      <c r="DQ45"/>
+      <c r="DR45"/>
+    </row>
+    <row r="46" spans="1:122">
+      <c r="A46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46">
+        <v>125513000.0</v>
+      </c>
+      <c r="C46">
+        <v>123631000.0</v>
+      </c>
+      <c r="D46">
+        <v>129006000.0</v>
+      </c>
+      <c r="E46">
+        <v>130456000.0</v>
+      </c>
+      <c r="F46">
+        <v>152880000.0</v>
+      </c>
+      <c r="G46">
+        <v>151129000.0</v>
+      </c>
+      <c r="H46">
+        <v>149165000.0</v>
+      </c>
+      <c r="I46">
+        <v>138672000.0</v>
+      </c>
+      <c r="J46">
+        <v>146949000.0</v>
+      </c>
+      <c r="K46">
+        <v>140418000.0</v>
+      </c>
+      <c r="L46">
+        <v>126723000.0</v>
+      </c>
+      <c r="M46">
+        <v>126803000.0</v>
+      </c>
+      <c r="N46">
+        <v>126803000.0</v>
+      </c>
+      <c r="O46">
+        <v>139015000.0</v>
+      </c>
+      <c r="P46">
+        <v>139015000.0</v>
+      </c>
+      <c r="Q46">
+        <v>132005000.0</v>
+      </c>
+      <c r="R46">
+        <v>191908000.0</v>
+      </c>
+      <c r="S46">
+        <v>194759000.0</v>
+      </c>
+      <c r="T46">
+        <v>137384000.0</v>
+      </c>
+      <c r="U46">
+        <v>192221000.0</v>
+      </c>
+      <c r="V46">
+        <v>192043000.0</v>
+      </c>
+      <c r="W46">
+        <v>193522000.0</v>
+      </c>
+      <c r="X46">
+        <v>217659000.0</v>
+      </c>
+      <c r="Y46">
+        <v>216969000.0</v>
+      </c>
+      <c r="Z46">
+        <v>234466000.0</v>
+      </c>
+      <c r="AA46">
+        <v>230283000.0</v>
+      </c>
+      <c r="AB46">
+        <v>200027000.0</v>
+      </c>
+      <c r="AC46">
+        <v>191892000.0</v>
+      </c>
+      <c r="AD46">
+        <v>170517000.0</v>
+      </c>
+      <c r="AE46">
+        <v>165875000.0</v>
+      </c>
+      <c r="AF46">
+        <v>159624000.0</v>
+      </c>
+      <c r="AG46">
+        <v>143362000.0</v>
+      </c>
+      <c r="AH46">
+        <v>135271000.0</v>
+      </c>
+      <c r="AI46">
+        <v>132637000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>133220000.0</v>
+      </c>
+      <c r="AK46">
+        <v>123005000.0</v>
+      </c>
+      <c r="AL46">
+        <v>120972000.0</v>
+      </c>
+      <c r="AM46">
+        <v>120720000.0</v>
+      </c>
+      <c r="AN46">
+        <v>120880000.0</v>
+      </c>
+      <c r="AO46">
+        <v>108719000.0</v>
+      </c>
+      <c r="AP46">
+        <v>95869000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>85954000.0</v>
+      </c>
+      <c r="AR46">
+        <v>84465000.0</v>
+      </c>
+      <c r="AS46">
+        <v>78960000.0</v>
+      </c>
+      <c r="AT46">
+        <v>78375000.0</v>
+      </c>
+      <c r="AU46">
+        <v>76946000.0</v>
+      </c>
+      <c r="AV46">
+        <v>74140000.0</v>
+      </c>
+      <c r="AW46">
+        <v>70973000.0</v>
+      </c>
+      <c r="AX46">
+        <v>70024000.0</v>
+      </c>
+      <c r="AY46">
+        <v>68489000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>65811000.0</v>
+      </c>
+      <c r="BA46">
+        <v>63056000.0</v>
+      </c>
+      <c r="BB46">
+        <v>63443000.0</v>
+      </c>
+      <c r="BC46">
+        <v>63776000.0</v>
+      </c>
+      <c r="BD46">
+        <v>63495000.0</v>
+      </c>
+      <c r="BE46">
+        <v>51791000.0</v>
+      </c>
+      <c r="BF46">
+        <v>52247000.0</v>
+      </c>
+      <c r="BG46">
+        <v>52063000.0</v>
+      </c>
+      <c r="BH46">
+        <v>51779000.0</v>
+      </c>
+      <c r="BI46">
+        <v>51323000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>51130000.0</v>
+      </c>
+      <c r="BK46">
+        <v>50573000.0</v>
+      </c>
+      <c r="BL46">
+        <v>50161000.0</v>
+      </c>
+      <c r="BM46">
+        <v>24097000.0</v>
+      </c>
+      <c r="BN46">
+        <v>24361000.0</v>
+      </c>
+      <c r="BO46">
+        <v>23325000.0</v>
+      </c>
+      <c r="BP46">
+        <v>22743000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>22116000.0</v>
+      </c>
+      <c r="BR46">
+        <v>22083000.0</v>
+      </c>
+      <c r="BS46">
+        <v>21384000.0</v>
+      </c>
+      <c r="BT46">
+        <v>21306000.0</v>
+      </c>
+      <c r="BU46">
+        <v>20361000.0</v>
+      </c>
+      <c r="BV46">
+        <v>20259000.0</v>
+      </c>
+      <c r="BW46">
+        <v>19790000.0</v>
+      </c>
+      <c r="BX46">
+        <v>20270000.0</v>
+      </c>
+      <c r="BY46">
+        <v>20164000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>19625000.0</v>
+      </c>
+      <c r="CA46">
+        <v>20504000.0</v>
+      </c>
+      <c r="CB46">
+        <v>19014000.0</v>
+      </c>
+      <c r="CC46">
+        <v>17500000.0</v>
+      </c>
+      <c r="CD46">
+        <v>17504000.0</v>
+      </c>
+      <c r="CE46">
+        <v>17137000.0</v>
+      </c>
+      <c r="CF46">
+        <v>17275000.0</v>
+      </c>
+      <c r="CG46">
+        <v>18537000.0</v>
+      </c>
+      <c r="CH46">
+        <v>18771000.0</v>
+      </c>
+      <c r="CI46">
+        <v>18396000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>18341000.0</v>
+      </c>
+      <c r="CK46">
+        <v>18636000.0</v>
+      </c>
+      <c r="CL46">
+        <v>18440000.0</v>
+      </c>
+      <c r="CM46">
+        <v>18229000.0</v>
+      </c>
+      <c r="CN46">
+        <v>18636000.0</v>
+      </c>
+      <c r="CO46">
+        <v>18689000.0</v>
+      </c>
+      <c r="CP46">
+        <v>19202000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>19902000.0</v>
+      </c>
+      <c r="CR46">
+        <v>20325000.0</v>
+      </c>
+      <c r="CS46">
+        <v>20017000.0</v>
+      </c>
+      <c r="CT46">
+        <v>20523000.0</v>
+      </c>
+      <c r="CU46">
+        <v>19999000.0</v>
+      </c>
+      <c r="CV46">
+        <v>28730000.0</v>
+      </c>
+      <c r="CW46">
+        <v>19999000.0</v>
+      </c>
+      <c r="CX46">
+        <v>25998000.0</v>
+      </c>
+      <c r="CY46">
+        <v>24437000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>26485000.0</v>
+      </c>
+      <c r="DA46">
+        <v>25842000.0</v>
+      </c>
+      <c r="DB46">
+        <v>26500000.0</v>
+      </c>
+      <c r="DC46">
+        <v>11000000.0</v>
+      </c>
+      <c r="DD46">
+        <v>10000000.0</v>
+      </c>
+      <c r="DE46">
+        <v>9400000.0</v>
+      </c>
+      <c r="DF46">
+        <v>8800000.0</v>
+      </c>
+      <c r="DG46">
+        <v>8300000.0</v>
+      </c>
+      <c r="DH46">
+        <v>7200000.0</v>
+      </c>
+      <c r="DI46">
+        <v>5800000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>5200000.0</v>
+      </c>
+      <c r="DK46">
+        <v>5000000.0</v>
+      </c>
+      <c r="DL46">
+        <v>4100000.0</v>
+      </c>
+      <c r="DM46">
+        <v>3900000.0</v>
+      </c>
+      <c r="DN46">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO46">
+        <v>1000000.0</v>
+      </c>
+      <c r="DP46">
+        <v>900000.0</v>
+      </c>
+      <c r="DQ46">
+        <v>1000000.0</v>
+      </c>
+      <c r="DR46"/>
+    </row>
+    <row r="47" spans="1:122">
+      <c r="A47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>120799000.0</v>
+      </c>
+      <c r="M47">
+        <v>118852000.0</v>
+      </c>
+      <c r="N47">
+        <v>126803000.0</v>
+      </c>
+      <c r="O47">
+        <v>137253000.0</v>
+      </c>
+      <c r="P47">
+        <v>139015000.0</v>
+      </c>
+      <c r="Q47">
+        <v>132005000.0</v>
+      </c>
+      <c r="R47">
+        <v>191908000.0</v>
+      </c>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+      <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+      <c r="DB47"/>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
+      <c r="DR47"/>
+    </row>
+    <row r="48" spans="1:122">
+      <c r="A48" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48">
+        <v>-238181000.0</v>
+      </c>
+      <c r="C48">
+        <v>-218095000.0</v>
+      </c>
+      <c r="D48">
+        <v>-205240000.0</v>
+      </c>
+      <c r="E48">
+        <v>-204093000.0</v>
+      </c>
+      <c r="F48">
+        <v>-191456000.0</v>
+      </c>
+      <c r="G48">
+        <v>-182753000.0</v>
+      </c>
+      <c r="H48">
+        <v>-166523000.0</v>
+      </c>
+      <c r="I48">
+        <v>-178536000.0</v>
+      </c>
+      <c r="J48">
+        <v>-175072000.0</v>
+      </c>
+      <c r="K48">
+        <v>-189290000.0</v>
+      </c>
+      <c r="L48">
+        <v>-140091000.0</v>
+      </c>
+      <c r="M48">
+        <v>-99899000.0</v>
+      </c>
+      <c r="N48">
+        <v>-99899000.0</v>
+      </c>
+      <c r="O48">
+        <v>-58851000.0</v>
+      </c>
+      <c r="P48">
+        <v>-58851000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-22188000.0</v>
+      </c>
+      <c r="R48">
+        <v>-9338000.0</v>
+      </c>
+      <c r="S48">
+        <v>29103000.0</v>
+      </c>
+      <c r="T48">
+        <v>38580000.0</v>
+      </c>
+      <c r="U48">
+        <v>41446000.0</v>
+      </c>
+      <c r="V48">
+        <v>46944000.0</v>
+      </c>
+      <c r="W48">
+        <v>60245000.0</v>
+      </c>
+      <c r="X48">
+        <v>71245000.0</v>
+      </c>
+      <c r="Y48">
+        <v>86394000.0</v>
+      </c>
+      <c r="Z48">
+        <v>97912000.0</v>
+      </c>
+      <c r="AA48">
+        <v>104652000.0</v>
+      </c>
+      <c r="AB48">
+        <v>109710000.0</v>
+      </c>
+      <c r="AC48">
+        <v>109971000.0</v>
+      </c>
+      <c r="AD48">
+        <v>108904000.0</v>
+      </c>
+      <c r="AE48">
+        <v>109489000.0</v>
+      </c>
+      <c r="AF48">
+        <v>109299000.0</v>
+      </c>
+      <c r="AG48">
+        <v>103191000.0</v>
+      </c>
+      <c r="AH48">
+        <v>87103000.0</v>
+      </c>
+      <c r="AI48">
+        <v>86616000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>84470000.0</v>
+      </c>
+      <c r="AK48">
+        <v>82018000.0</v>
+      </c>
+      <c r="AL48">
+        <v>78518000.0</v>
+      </c>
+      <c r="AM48">
+        <v>77192000.0</v>
+      </c>
+      <c r="AN48">
+        <v>73457000.0</v>
+      </c>
+      <c r="AO48">
+        <v>68728000.0</v>
+      </c>
+      <c r="AP48">
+        <v>89918000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>88050000.0</v>
+      </c>
+      <c r="AR48">
+        <v>85098000.0</v>
+      </c>
+      <c r="AS48">
+        <v>80902000.0</v>
+      </c>
+      <c r="AT48">
+        <v>77130000.0</v>
+      </c>
+      <c r="AU48">
+        <v>73907000.0</v>
+      </c>
+      <c r="AV48">
+        <v>71554000.0</v>
+      </c>
+      <c r="AW48">
+        <v>67012000.0</v>
+      </c>
+      <c r="AX48">
+        <v>60612000.0</v>
+      </c>
+      <c r="AY48">
+        <v>57161000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>52409000.0</v>
+      </c>
+      <c r="BA48">
+        <v>47890000.0</v>
+      </c>
+      <c r="BB48">
+        <v>43101000.0</v>
+      </c>
+      <c r="BC48">
+        <v>32361000.0</v>
+      </c>
+      <c r="BD48">
+        <v>29822000.0</v>
+      </c>
+      <c r="BE48">
+        <v>27043000.0</v>
+      </c>
+      <c r="BF48">
+        <v>22278000.0</v>
+      </c>
+      <c r="BG48">
+        <v>18938000.0</v>
+      </c>
+      <c r="BH48">
+        <v>17126000.0</v>
+      </c>
+      <c r="BI48">
+        <v>19863000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>17565000.0</v>
+      </c>
+      <c r="BK48">
+        <v>15510000.0</v>
+      </c>
+      <c r="BL48">
+        <v>13206000.0</v>
+      </c>
+      <c r="BM48">
+        <v>14674000.0</v>
+      </c>
+      <c r="BN48">
+        <v>12940000.0</v>
+      </c>
+      <c r="BO48">
+        <v>11406000.0</v>
+      </c>
+      <c r="BP48">
+        <v>9222000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>7369000.0</v>
+      </c>
+      <c r="BR48">
+        <v>5829000.0</v>
+      </c>
+      <c r="BS48">
+        <v>4331000.0</v>
+      </c>
+      <c r="BT48">
+        <v>1492000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-24987000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-30373000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-34354000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-19332000.0</v>
+      </c>
+      <c r="BY48">
+        <v>-23755000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-41117000.0</v>
+      </c>
+      <c r="CA48">
+        <v>-41225000.0</v>
+      </c>
+      <c r="CB48">
+        <v>-41239000.0</v>
+      </c>
+      <c r="CC48">
+        <v>-47933000.0</v>
+      </c>
+      <c r="CD48">
+        <v>-51448000.0</v>
+      </c>
+      <c r="CE48">
+        <v>-50411000.0</v>
+      </c>
+      <c r="CF48">
+        <v>-49890000.0</v>
+      </c>
+      <c r="CG48">
+        <v>-54499000.0</v>
+      </c>
+      <c r="CH48">
+        <v>-56792000.0</v>
+      </c>
+      <c r="CI48">
+        <v>-55984000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-55292000.0</v>
+      </c>
+      <c r="CK48">
+        <v>-59555000.0</v>
+      </c>
+      <c r="CL48">
+        <v>-60163000.0</v>
+      </c>
+      <c r="CM48"/>
+      <c r="CN48">
+        <v>-59555000.0</v>
+      </c>
+      <c r="CO48">
+        <v>-56881000.0</v>
+      </c>
+      <c r="CP48">
+        <v>-61444000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>-59300000.0</v>
+      </c>
+      <c r="CR48">
+        <v>-56285000.0</v>
+      </c>
+      <c r="CS48">
+        <v>-55699000.0</v>
+      </c>
+      <c r="CT48">
+        <v>-61022000.0</v>
+      </c>
+      <c r="CU48">
+        <v>-57401000.0</v>
+      </c>
+      <c r="CV48">
+        <v>-51628000.0</v>
+      </c>
+      <c r="CW48">
+        <v>-57401000.0</v>
+      </c>
+      <c r="CX48">
+        <v>-53465000.0</v>
+      </c>
+      <c r="CY48">
+        <v>-49526000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>-46109000.0</v>
+      </c>
+      <c r="DA48">
+        <v>-45447000.0</v>
+      </c>
+      <c r="DB48">
+        <v>-48300000.0</v>
+      </c>
+      <c r="DC48">
+        <v>-45500000.0</v>
+      </c>
+      <c r="DD48">
+        <v>-43000000.0</v>
+      </c>
+      <c r="DE48">
+        <v>-40900000.0</v>
+      </c>
+      <c r="DF48">
+        <v>-44400000.0</v>
+      </c>
+      <c r="DG48">
+        <v>-42800000.0</v>
+      </c>
+      <c r="DH48">
+        <v>-40200000.0</v>
+      </c>
+      <c r="DI48">
+        <v>-38800000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>-41500000.0</v>
+      </c>
+      <c r="DK48">
+        <v>-39900000.0</v>
+      </c>
+      <c r="DL48">
+        <v>-38200000.0</v>
+      </c>
+      <c r="DM48">
+        <v>-37200000.0</v>
+      </c>
+      <c r="DN48">
+        <v>-32600000.0</v>
+      </c>
+      <c r="DO48">
+        <v>-31300000.0</v>
+      </c>
+      <c r="DP48">
+        <v>-29700000.0</v>
+      </c>
+      <c r="DQ48">
+        <v>-28700000.0</v>
+      </c>
+      <c r="DR48"/>
+    </row>
+    <row r="49" spans="1:122">
+      <c r="A49" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49">
+        <v>-140091000.0</v>
+      </c>
+      <c r="M49">
+        <v>-99899000.0</v>
+      </c>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
+      <c r="DR49"/>
+    </row>
+    <row r="50" spans="1:122">
+      <c r="A50" t="s">
+        <v>80</v>
+      </c>
+      <c r="B50">
+        <v>773000.0</v>
+      </c>
+      <c r="C50">
+        <v>947000.0</v>
+      </c>
+      <c r="D50">
+        <v>3437000.0</v>
+      </c>
+      <c r="E50">
+        <v>930000.0</v>
+      </c>
+      <c r="F50">
+        <v>773000.0</v>
+      </c>
+      <c r="G50">
+        <v>773000.0</v>
+      </c>
+      <c r="H50">
+        <v>773000.0</v>
+      </c>
+      <c r="I50">
+        <v>773000.0</v>
+      </c>
+      <c r="J50">
+        <v>773000.0</v>
+      </c>
+      <c r="K50">
+        <v>773000.0</v>
+      </c>
+      <c r="L50">
+        <v>488000.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50">
+        <v>146953000.0</v>
+      </c>
+      <c r="O50">
+        <v>46704000.0</v>
+      </c>
+      <c r="P50">
+        <v>40599000.0</v>
+      </c>
+      <c r="Q50">
+        <v>39900000.0</v>
+      </c>
+      <c r="R50">
+        <v>42000000.0</v>
+      </c>
+      <c r="S50">
+        <v>32000000.0</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
+      <c r="DR50"/>
+    </row>
+    <row r="51" spans="1:122">
+      <c r="A51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51">
+        <v>150141000.0</v>
+      </c>
+      <c r="C51">
+        <v>137533000.0</v>
+      </c>
+      <c r="D51">
+        <v>130823000.0</v>
+      </c>
+      <c r="E51">
+        <v>130341000.0</v>
+      </c>
+      <c r="F51">
+        <v>131340000.0</v>
+      </c>
+      <c r="G51">
+        <v>136864000.0</v>
+      </c>
+      <c r="H51">
+        <v>133575000.0</v>
+      </c>
+      <c r="I51">
+        <v>112624000.0</v>
+      </c>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51">
+        <v>126935000.0</v>
+      </c>
+      <c r="M51">
+        <v>160965000.0</v>
+      </c>
+      <c r="N51"/>
+      <c r="O51">
+        <v>153187000.0</v>
+      </c>
+      <c r="P51">
+        <v>153187000.0</v>
+      </c>
+      <c r="Q51">
+        <v>134885000.0</v>
+      </c>
+      <c r="R51">
+        <v>183385000.0</v>
+      </c>
+      <c r="S51">
+        <v>176959000.0</v>
+      </c>
+      <c r="T51">
+        <v>215861000.0</v>
+      </c>
+      <c r="U51">
+        <v>214508000.0</v>
+      </c>
+      <c r="V51">
+        <v>196180000.0</v>
+      </c>
+      <c r="W51">
+        <v>200965000.0</v>
+      </c>
+      <c r="X51">
+        <v>221118000.0</v>
+      </c>
+      <c r="Y51">
+        <v>205419000.0</v>
+      </c>
+      <c r="Z51">
+        <v>215468000.0</v>
+      </c>
+      <c r="AA51">
+        <v>198766000.0</v>
+      </c>
+      <c r="AB51">
+        <v>152516000.0</v>
+      </c>
+      <c r="AC51">
+        <v>146990000.0</v>
+      </c>
+      <c r="AD51">
+        <v>85418000.0</v>
+      </c>
+      <c r="AE51">
+        <v>83680000.0</v>
+      </c>
+      <c r="AF51">
+        <v>72941000.0</v>
+      </c>
+      <c r="AG51">
+        <v>59200000.0</v>
+      </c>
+      <c r="AH51">
+        <v>58457000.0</v>
+      </c>
+      <c r="AI51">
+        <v>60214000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>53970000.0</v>
+      </c>
+      <c r="AK51">
+        <v>52225000.0</v>
+      </c>
+      <c r="AL51">
+        <v>54981000.0</v>
+      </c>
+      <c r="AM51">
+        <v>55783000.0</v>
+      </c>
+      <c r="AN51">
+        <v>61966000.0</v>
+      </c>
+      <c r="AO51">
+        <v>60864000.0</v>
+      </c>
+      <c r="AP51">
+        <v>48212000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>40603000.0</v>
+      </c>
+      <c r="AR51">
+        <v>42519000.0</v>
+      </c>
+      <c r="AS51">
+        <v>49792000.0</v>
+      </c>
+      <c r="AT51">
+        <v>47225000.0</v>
+      </c>
+      <c r="AU51">
+        <v>40031000.0</v>
+      </c>
+      <c r="AV51">
+        <v>34372000.0</v>
+      </c>
+      <c r="AW51">
+        <v>35780000.0</v>
+      </c>
+      <c r="AX51">
+        <v>38177000.0</v>
+      </c>
+      <c r="AY51">
+        <v>39972000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>44305000.0</v>
+      </c>
+      <c r="BA51">
+        <v>46841000.0</v>
+      </c>
+      <c r="BB51">
+        <v>51727000.0</v>
+      </c>
+      <c r="BC51">
+        <v>53448000.0</v>
+      </c>
+      <c r="BD51">
+        <v>58983000.0</v>
+      </c>
+      <c r="BE51">
+        <v>16500000.0</v>
+      </c>
+      <c r="BF51">
+        <v>17500000.0</v>
+      </c>
+      <c r="BG51">
+        <v>18830000.0</v>
+      </c>
+      <c r="BH51">
+        <v>19830000.0</v>
+      </c>
+      <c r="BI51">
+        <v>20830000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>21830000.0</v>
+      </c>
+      <c r="BK51">
+        <v>23155000.0</v>
+      </c>
+      <c r="BL51">
+        <v>23770000.0</v>
+      </c>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51">
+        <v>162000.0</v>
+      </c>
+      <c r="BV51">
+        <v>158000.0</v>
+      </c>
+      <c r="BW51">
+        <v>232000.0</v>
+      </c>
+      <c r="BX51">
+        <v>28000.0</v>
+      </c>
+      <c r="BY51">
+        <v>34000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>39000.0</v>
+      </c>
+      <c r="CA51">
+        <v>45000.0</v>
+      </c>
+      <c r="CB51">
+        <v>2018000.0</v>
+      </c>
+      <c r="CC51">
+        <v>2104000.0</v>
+      </c>
+      <c r="CD51">
+        <v>9415000.0</v>
+      </c>
+      <c r="CE51">
+        <v>2117000.0</v>
+      </c>
+      <c r="CF51">
+        <v>3088000.0</v>
+      </c>
+      <c r="CG51">
+        <v>4085000.0</v>
+      </c>
+      <c r="CH51">
+        <v>8791000.0</v>
+      </c>
+      <c r="CI51">
+        <v>9482000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>8996000.0</v>
+      </c>
+      <c r="CK51">
+        <v>10185000.0</v>
+      </c>
+      <c r="CL51">
+        <v>18173000.0</v>
+      </c>
+      <c r="CM51">
+        <v>12888000.0</v>
+      </c>
+      <c r="CN51">
+        <v>10185000.0</v>
+      </c>
+      <c r="CO51">
+        <v>14123000.0</v>
+      </c>
+      <c r="CP51">
+        <v>14311000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>17543000.0</v>
+      </c>
+      <c r="CR51">
+        <v>17211000.0</v>
+      </c>
+      <c r="CS51">
+        <v>23170000.0</v>
+      </c>
+      <c r="CT51">
+        <v>24236000.0</v>
+      </c>
+      <c r="CU51">
+        <v>33416000.0</v>
+      </c>
+      <c r="CV51">
+        <v>38138000.0</v>
+      </c>
+      <c r="CW51">
+        <v>33416000.0</v>
+      </c>
+      <c r="CX51">
+        <v>33398000.0</v>
+      </c>
+      <c r="CY51">
+        <v>29824000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>32184000.0</v>
+      </c>
+      <c r="DA51">
+        <v>21895000.0</v>
+      </c>
+      <c r="DB51">
+        <v>26700000.0</v>
+      </c>
+      <c r="DC51">
+        <v>2700000.0</v>
+      </c>
+      <c r="DD51">
+        <v>2700000.0</v>
+      </c>
+      <c r="DE51">
+        <v>2800000.0</v>
+      </c>
+      <c r="DF51">
+        <v>2800000.0</v>
+      </c>
+      <c r="DG51">
+        <v>2900000.0</v>
+      </c>
+      <c r="DH51">
+        <v>2800000.0</v>
+      </c>
+      <c r="DI51"/>
+      <c r="DJ51">
+        <v>400000.0</v>
+      </c>
+      <c r="DK51"/>
+      <c r="DL51">
+        <v>400000.0</v>
+      </c>
+      <c r="DM51">
+        <v>500000.0</v>
+      </c>
+      <c r="DN51">
+        <v>500000.0</v>
+      </c>
+      <c r="DO51">
+        <v>500000.0</v>
+      </c>
+      <c r="DP51">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ51">
+        <v>600000.0</v>
+      </c>
+      <c r="DR51"/>
+    </row>
+    <row r="52" spans="1:122">
+      <c r="A52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B52">
+        <v>1337000.0</v>
+      </c>
+      <c r="C52">
+        <v>1315000.0</v>
+      </c>
+      <c r="D52">
+        <v>3824000.0</v>
+      </c>
+      <c r="E52">
+        <v>4896000.0</v>
+      </c>
+      <c r="F52">
+        <v>4889000.0</v>
+      </c>
+      <c r="G52">
+        <v>4914000.0</v>
+      </c>
+      <c r="H52">
+        <v>4906000.0</v>
+      </c>
+      <c r="I52">
+        <v>1850000.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>1455000.0</v>
+      </c>
+      <c r="M52">
+        <v>151966000.0</v>
+      </c>
+      <c r="N52"/>
+      <c r="O52">
+        <v>45625000.0</v>
+      </c>
+      <c r="P52">
+        <v>45625000.0</v>
+      </c>
+      <c r="Q52">
+        <v>44945000.0</v>
+      </c>
+      <c r="R52">
+        <v>44988000.0</v>
+      </c>
+      <c r="S52">
+        <v>36054000.0</v>
+      </c>
+      <c r="T52">
+        <v>30600000.0</v>
+      </c>
+      <c r="U52">
+        <v>45027000.0</v>
+      </c>
+      <c r="V52">
+        <v>91974000.0</v>
+      </c>
+      <c r="W52">
+        <v>84028000.0</v>
+      </c>
+      <c r="X52">
+        <v>93377000.0</v>
+      </c>
+      <c r="Y52">
+        <v>74123000.0</v>
+      </c>
+      <c r="Z52">
+        <v>77203000.0</v>
+      </c>
+      <c r="AA52">
+        <v>83992000.0</v>
+      </c>
+      <c r="AB52">
+        <v>61893000.0</v>
+      </c>
+      <c r="AC52">
+        <v>53791000.0</v>
+      </c>
+      <c r="AD52">
+        <v>46940000.0</v>
+      </c>
+      <c r="AE52">
+        <v>43940000.0</v>
+      </c>
+      <c r="AF52">
+        <v>31940000.0</v>
+      </c>
+      <c r="AG52">
+        <v>16940000.0</v>
+      </c>
+      <c r="AH52">
+        <v>14940000.0</v>
+      </c>
+      <c r="AI52">
+        <v>15440000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>7940000.0</v>
+      </c>
+      <c r="AK52">
+        <v>4940000.0</v>
+      </c>
+      <c r="AL52">
+        <v>6440000.0</v>
+      </c>
+      <c r="AM52">
+        <v>7930000.0</v>
+      </c>
+      <c r="AN52">
+        <v>11373000.0</v>
+      </c>
+      <c r="AO52">
+        <v>8574000.0</v>
+      </c>
+      <c r="AP52">
+        <v>13527000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>7650000.0</v>
+      </c>
+      <c r="AR52">
+        <v>8353000.0</v>
+      </c>
+      <c r="AS52">
+        <v>16893000.0</v>
+      </c>
+      <c r="AT52">
+        <v>12559000.0</v>
+      </c>
+      <c r="AU52">
+        <v>7000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>6055000.0</v>
+      </c>
+      <c r="AW52">
+        <v>6084000.0</v>
+      </c>
+      <c r="AX52">
+        <v>7084000.0</v>
+      </c>
+      <c r="AY52">
+        <v>7011000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>9933000.0</v>
+      </c>
+      <c r="BA52">
+        <v>11047000.0</v>
+      </c>
+      <c r="BB52">
+        <v>14535000.0</v>
+      </c>
+      <c r="BC52">
+        <v>14512000.0</v>
+      </c>
+      <c r="BD52">
+        <v>18678000.0</v>
+      </c>
+      <c r="BE52">
+        <v>4330000.0</v>
+      </c>
+      <c r="BF52">
+        <v>4330000.0</v>
+      </c>
+      <c r="BG52">
+        <v>4330000.0</v>
+      </c>
+      <c r="BH52">
+        <v>4330000.0</v>
+      </c>
+      <c r="BI52">
+        <v>4329000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>4329000.0</v>
+      </c>
+      <c r="BK52">
+        <v>4329000.0</v>
+      </c>
+      <c r="BL52">
+        <v>4521000.0</v>
+      </c>
+      <c r="BM52">
+        <v>84000.0</v>
+      </c>
+      <c r="BN52">
+        <v>593000.0</v>
+      </c>
+      <c r="BO52"/>
+      <c r="BP52">
+        <v>593000.0</v>
+      </c>
+      <c r="BQ52"/>
+      <c r="BR52">
+        <v>3093000.0</v>
+      </c>
+      <c r="BS52">
+        <v>4094000.0</v>
+      </c>
+      <c r="BT52">
+        <v>5127000.0</v>
+      </c>
+      <c r="BU52">
+        <v>86000.0</v>
+      </c>
+      <c r="BV52">
+        <v>82000.0</v>
+      </c>
+      <c r="BW52">
+        <v>156000.0</v>
+      </c>
+      <c r="BX52">
+        <v>28000.0</v>
+      </c>
+      <c r="BY52">
+        <v>34000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>39000.0</v>
+      </c>
+      <c r="CA52">
+        <v>45000.0</v>
+      </c>
+      <c r="CB52">
+        <v>2018000.0</v>
+      </c>
+      <c r="CC52">
+        <v>155000.0</v>
+      </c>
+      <c r="CD52">
+        <v>7468000.0</v>
+      </c>
+      <c r="CE52">
+        <v>139000.0</v>
+      </c>
+      <c r="CF52">
+        <v>548000.0</v>
+      </c>
+      <c r="CG52">
+        <v>1414000.0</v>
+      </c>
+      <c r="CH52">
+        <v>5985000.0</v>
+      </c>
+      <c r="CI52">
+        <v>7375000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>6822000.0</v>
+      </c>
+      <c r="CK52">
+        <v>7924000.0</v>
+      </c>
+      <c r="CL52">
+        <v>14938000.0</v>
+      </c>
+      <c r="CM52">
+        <v>9355000.0</v>
+      </c>
+      <c r="CN52">
+        <v>7924000.0</v>
+      </c>
+      <c r="CO52">
+        <v>10305000.0</v>
+      </c>
+      <c r="CP52">
+        <v>10389000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>12291000.0</v>
+      </c>
+      <c r="CR52">
+        <v>7863000.0</v>
+      </c>
+      <c r="CS52">
+        <v>12904000.0</v>
+      </c>
+      <c r="CT52">
+        <v>12913000.0</v>
+      </c>
+      <c r="CU52">
+        <v>20581000.0</v>
+      </c>
+      <c r="CV52">
+        <v>22803000.0</v>
+      </c>
+      <c r="CW52">
+        <v>20581000.0</v>
+      </c>
+      <c r="CX52">
+        <v>18096000.0</v>
+      </c>
+      <c r="CY52">
+        <v>13193000.0</v>
+      </c>
+      <c r="CZ52">
+        <v>14824000.0</v>
+      </c>
+      <c r="DA52">
+        <v>2919000.0</v>
+      </c>
+      <c r="DB52">
+        <v>7900000.0</v>
+      </c>
+      <c r="DC52">
+        <v>100000.0</v>
+      </c>
+      <c r="DD52">
+        <v>100000.0</v>
+      </c>
+      <c r="DE52">
+        <v>100000.0</v>
+      </c>
+      <c r="DF52">
+        <v>100000.0</v>
+      </c>
+      <c r="DG52">
+        <v>200000.0</v>
+      </c>
+      <c r="DH52">
+        <v>100000.0</v>
+      </c>
+      <c r="DI52"/>
+      <c r="DJ52">
+        <v>300000.0</v>
+      </c>
+      <c r="DK52"/>
+      <c r="DL52">
+        <v>300000.0</v>
+      </c>
+      <c r="DM52">
+        <v>300000.0</v>
+      </c>
+      <c r="DN52">
+        <v>200000.0</v>
+      </c>
+      <c r="DO52">
+        <v>200000.0</v>
+      </c>
+      <c r="DP52">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ52">
+        <v>200000.0</v>
+      </c>
+      <c r="DR52"/>
+    </row>
+    <row r="53" spans="1:122">
+      <c r="A53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>86000.0</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
+        <v>-11800000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53">
+        <v>11800000.0</v>
+      </c>
+      <c r="Y53">
+        <v>58000.0</v>
+      </c>
+      <c r="Z53">
+        <v>200000.0</v>
+      </c>
+      <c r="AA53"/>
+      <c r="AB53">
+        <v>-200000.0</v>
+      </c>
+      <c r="AC53">
+        <v>992000.0</v>
+      </c>
+      <c r="AD53">
+        <v>600000.0</v>
+      </c>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>-600000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1467000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1300000.0</v>
+      </c>
+      <c r="AI53"/>
+      <c r="AJ53">
+        <v>-1300000.0</v>
+      </c>
+      <c r="AK53">
+        <v>681000.0</v>
+      </c>
+      <c r="AL53">
+        <v>700000.0</v>
+      </c>
+      <c r="AM53"/>
+      <c r="AN53">
+        <v>-700000.0</v>
+      </c>
+      <c r="AO53"/>
+      <c r="AP53">
+        <v>200000.0</v>
+      </c>
+      <c r="AQ53"/>
+      <c r="AR53">
+        <v>-200000.0</v>
+      </c>
+      <c r="AS53"/>
+      <c r="AT53">
+        <v>9507000.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53">
+        <v>-9507000.0</v>
+      </c>
+      <c r="AW53"/>
+      <c r="AX53">
+        <v>1297000.0</v>
+      </c>
+      <c r="AY53">
+        <v>1297000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>1545000.0</v>
+      </c>
+      <c r="BA53">
+        <v>3790000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1959000.0</v>
+      </c>
+      <c r="BC53">
+        <v>756000.0</v>
+      </c>
+      <c r="BD53">
+        <v>3790000.0</v>
+      </c>
+      <c r="BE53">
+        <v>25094000.0</v>
+      </c>
+      <c r="BF53">
+        <v>24236000.0</v>
+      </c>
+      <c r="BG53">
+        <v>32112000.0</v>
+      </c>
+      <c r="BH53">
+        <v>28124000.0</v>
+      </c>
+      <c r="BI53">
+        <v>31756000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>39593000.0</v>
+      </c>
+      <c r="BK53">
+        <v>40736000.0</v>
+      </c>
+      <c r="BL53">
+        <v>20421000.0</v>
+      </c>
+      <c r="BM53">
+        <v>63282000.0</v>
+      </c>
+      <c r="BN53">
+        <v>65851000.0</v>
+      </c>
+      <c r="BO53">
+        <v>65460000.0</v>
+      </c>
+      <c r="BP53">
+        <v>22498000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>16640000.0</v>
+      </c>
+      <c r="BR53">
+        <v>18882000.0</v>
+      </c>
+      <c r="BS53">
+        <v>16256000.0</v>
+      </c>
+      <c r="BT53">
+        <v>14643000.0</v>
+      </c>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53">
+        <v>2986000.0</v>
+      </c>
+      <c r="CE53">
+        <v>2986000.0</v>
+      </c>
+      <c r="CF53">
+        <v>1968000.0</v>
+      </c>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+      <c r="DP53"/>
+      <c r="DQ53"/>
+      <c r="DR53"/>
+    </row>
+    <row r="54" spans="1:122">
+      <c r="A54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
+      <c r="DR54"/>
+    </row>
+    <row r="55" spans="1:122">
+      <c r="A55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55">
+        <v>225499000.0</v>
+      </c>
+      <c r="C55">
+        <v>235204000.0</v>
+      </c>
+      <c r="D55">
+        <v>239342000.0</v>
+      </c>
+      <c r="E55">
+        <v>237693000.0</v>
+      </c>
+      <c r="F55">
+        <v>255386000.0</v>
+      </c>
+      <c r="G55">
+        <v>246824000.0</v>
+      </c>
+      <c r="H55">
+        <v>253960000.0</v>
+      </c>
+      <c r="I55">
+        <v>253545000.0</v>
+      </c>
+      <c r="J55">
+        <v>245816000.0</v>
+      </c>
+      <c r="K55">
+        <v>245620000.0</v>
+      </c>
+      <c r="L55">
+        <v>236153000.0</v>
+      </c>
+      <c r="M55">
+        <v>279073000.0</v>
+      </c>
+      <c r="N55">
+        <v>279073000.0</v>
+      </c>
+      <c r="O55">
+        <v>295160000.0</v>
+      </c>
+      <c r="P55">
+        <v>295160000.0</v>
+      </c>
+      <c r="Q55">
+        <v>325582000.0</v>
+      </c>
+      <c r="R55">
+        <v>422124000.0</v>
+      </c>
+      <c r="S55">
+        <v>445619000.0</v>
+      </c>
+      <c r="T55">
+        <v>502924000.0</v>
+      </c>
+      <c r="U55">
+        <v>509823000.0</v>
+      </c>
+      <c r="V55">
+        <v>499160000.0</v>
+      </c>
+      <c r="W55">
+        <v>506180000.0</v>
+      </c>
+      <c r="X55">
+        <v>541313000.0</v>
+      </c>
+      <c r="Y55">
+        <v>550060000.0</v>
+      </c>
+      <c r="Z55">
+        <v>559997000.0</v>
+      </c>
+      <c r="AA55">
+        <v>546137000.0</v>
+      </c>
+      <c r="AB55">
+        <v>519091000.0</v>
+      </c>
+      <c r="AC55">
+        <v>501583000.0</v>
+      </c>
+      <c r="AD55">
+        <v>411654000.0</v>
+      </c>
+      <c r="AE55">
+        <v>402901000.0</v>
+      </c>
+      <c r="AF55">
+        <v>404703000.0</v>
+      </c>
+      <c r="AG55">
+        <v>385836000.0</v>
+      </c>
+      <c r="AH55">
+        <v>379308000.0</v>
+      </c>
+      <c r="AI55">
+        <v>366967000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>358008000.0</v>
+      </c>
+      <c r="AK55">
+        <v>346136000.0</v>
+      </c>
+      <c r="AL55">
+        <v>341341000.0</v>
+      </c>
+      <c r="AM55">
+        <v>343772000.0</v>
+      </c>
+      <c r="AN55">
+        <v>343470000.0</v>
+      </c>
+      <c r="AO55">
+        <v>328677000.0</v>
+      </c>
+      <c r="AP55">
+        <v>361105000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>342585000.0</v>
+      </c>
+      <c r="AR55">
+        <v>346465000.0</v>
+      </c>
+      <c r="AS55">
+        <v>340303000.0</v>
+      </c>
+      <c r="AT55">
+        <v>341099000.0</v>
+      </c>
+      <c r="AU55">
+        <v>325938000.0</v>
+      </c>
+      <c r="AV55">
+        <v>313623000.0</v>
+      </c>
+      <c r="AW55">
+        <v>306781000.0</v>
+      </c>
+      <c r="AX55">
+        <v>302256000.0</v>
+      </c>
+      <c r="AY55">
+        <v>290833000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>290942000.0</v>
+      </c>
+      <c r="BA55">
+        <v>282995000.0</v>
+      </c>
+      <c r="BB55">
+        <v>278112000.0</v>
+      </c>
+      <c r="BC55">
+        <v>267960000.0</v>
+      </c>
+      <c r="BD55">
+        <v>277692000.0</v>
+      </c>
+      <c r="BE55">
+        <v>211546000.0</v>
+      </c>
+      <c r="BF55">
+        <v>209408000.0</v>
+      </c>
+      <c r="BG55">
+        <v>208891000.0</v>
+      </c>
+      <c r="BH55">
+        <v>206312000.0</v>
+      </c>
+      <c r="BI55">
+        <v>208677000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>207028000.0</v>
+      </c>
+      <c r="BK55">
+        <v>205729000.0</v>
+      </c>
+      <c r="BL55">
+        <v>200197000.0</v>
+      </c>
+      <c r="BM55">
+        <v>159572000.0</v>
+      </c>
+      <c r="BN55">
+        <v>160395000.0</v>
+      </c>
+      <c r="BO55">
+        <v>163662000.0</v>
+      </c>
+      <c r="BP55">
+        <v>153498000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>148222000.0</v>
+      </c>
+      <c r="BR55">
+        <v>150926000.0</v>
+      </c>
+      <c r="BS55">
+        <v>152789000.0</v>
+      </c>
+      <c r="BT55">
+        <v>150589000.0</v>
+      </c>
+      <c r="BU55">
+        <v>133238000.0</v>
+      </c>
+      <c r="BV55">
+        <v>127978000.0</v>
+      </c>
+      <c r="BW55">
+        <v>127065000.0</v>
+      </c>
+      <c r="BX55">
+        <v>141368000.0</v>
+      </c>
+      <c r="BY55">
+        <v>135691000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>125918000.0</v>
+      </c>
+      <c r="CA55">
+        <v>114281000.0</v>
+      </c>
+      <c r="CB55">
+        <v>119025000.0</v>
+      </c>
+      <c r="CC55">
+        <v>119022000.0</v>
+      </c>
+      <c r="CD55">
+        <v>109942000.0</v>
+      </c>
+      <c r="CE55">
+        <v>98956000.0</v>
+      </c>
+      <c r="CF55">
+        <v>100075000.0</v>
+      </c>
+      <c r="CG55">
+        <v>101032000.0</v>
+      </c>
+      <c r="CH55">
+        <v>99508000.0</v>
+      </c>
+      <c r="CI55">
+        <v>93601000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>93007000.0</v>
+      </c>
+      <c r="CK55">
+        <v>95955000.0</v>
+      </c>
+      <c r="CL55">
+        <v>96173000.0</v>
+      </c>
+      <c r="CM55">
+        <v>90965000.0</v>
+      </c>
+      <c r="CN55">
+        <v>95955000.0</v>
+      </c>
+      <c r="CO55">
+        <v>97173000.0</v>
+      </c>
+      <c r="CP55">
+        <v>103654000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>107803000.0</v>
+      </c>
+      <c r="CR55">
+        <v>112358000.0</v>
+      </c>
+      <c r="CS55">
+        <v>116063000.0</v>
+      </c>
+      <c r="CT55">
+        <v>122633000.0</v>
+      </c>
+      <c r="CU55">
+        <v>120122000.0</v>
+      </c>
+      <c r="CV55">
+        <v>125681000.0</v>
+      </c>
+      <c r="CW55">
+        <v>120122000.0</v>
+      </c>
+      <c r="CX55">
+        <v>129622000.0</v>
+      </c>
+      <c r="CY55">
+        <v>133252000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>131145000.0</v>
+      </c>
+      <c r="DA55">
+        <v>123731000.0</v>
+      </c>
+      <c r="DB55">
+        <v>120300000.0</v>
+      </c>
+      <c r="DC55">
+        <v>40700000.0</v>
+      </c>
+      <c r="DD55">
+        <v>40400000.0</v>
+      </c>
+      <c r="DE55">
+        <v>42700000.0</v>
+      </c>
+      <c r="DF55">
+        <v>46000000.0</v>
+      </c>
+      <c r="DG55">
+        <v>42400000.0</v>
+      </c>
+      <c r="DH55">
+        <v>38500000.0</v>
+      </c>
+      <c r="DI55">
+        <v>40500000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>44700000.0</v>
+      </c>
+      <c r="DK55">
+        <v>50200000.0</v>
+      </c>
+      <c r="DL55">
+        <v>44100000.0</v>
+      </c>
+      <c r="DM55">
+        <v>45800000.0</v>
+      </c>
+      <c r="DN55">
+        <v>37000000.0</v>
+      </c>
+      <c r="DO55">
+        <v>38400000.0</v>
+      </c>
+      <c r="DP55">
+        <v>39700000.0</v>
+      </c>
+      <c r="DQ55">
+        <v>41100000.0</v>
+      </c>
+      <c r="DR55"/>
+    </row>
+    <row r="56" spans="1:122">
+      <c r="A56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B56">
+        <v>77639000.0</v>
+      </c>
+      <c r="C56">
+        <v>83928000.0</v>
+      </c>
+      <c r="D56">
+        <v>85677000.0</v>
+      </c>
+      <c r="E56">
+        <v>84211000.0</v>
+      </c>
+      <c r="F56">
+        <v>81858000.0</v>
+      </c>
+      <c r="G56">
+        <v>74183000.0</v>
+      </c>
+      <c r="H56">
+        <v>81033000.0</v>
+      </c>
+      <c r="I56">
+        <v>93875000.0</v>
+      </c>
+      <c r="J56">
+        <v>76714000.0</v>
+      </c>
+      <c r="K56">
+        <v>82814000.0</v>
+      </c>
+      <c r="L56">
+        <v>88439000.0</v>
+      </c>
+      <c r="M56">
+        <v>127092000.0</v>
+      </c>
+      <c r="N56">
+        <v>127092000.0</v>
+      </c>
+      <c r="O56">
+        <v>123712000.0</v>
+      </c>
+      <c r="P56">
+        <v>123712000.0</v>
+      </c>
+      <c r="Q56">
+        <v>132037000.0</v>
+      </c>
+      <c r="R56">
+        <v>154521000.0</v>
+      </c>
+      <c r="S56">
+        <v>142409000.0</v>
+      </c>
+      <c r="T56">
+        <v>148321000.0</v>
+      </c>
+      <c r="U56">
+        <v>162927000.0</v>
+      </c>
+      <c r="V56">
+        <v>154187000.0</v>
+      </c>
+      <c r="W56">
+        <v>147367000.0</v>
+      </c>
+      <c r="X56">
+        <v>157107000.0</v>
+      </c>
+      <c r="Y56">
+        <v>148811000.0</v>
+      </c>
+      <c r="Z56">
+        <v>140180000.0</v>
+      </c>
+      <c r="AA56">
+        <v>130562000.0</v>
+      </c>
+      <c r="AB56">
+        <v>133041000.0</v>
+      </c>
+      <c r="AC56">
+        <v>114333000.0</v>
+      </c>
+      <c r="AD56">
+        <v>92466000.0</v>
+      </c>
+      <c r="AE56">
+        <v>88317000.0</v>
+      </c>
+      <c r="AF56">
+        <v>97063000.0</v>
+      </c>
+      <c r="AG56">
+        <v>94451000.0</v>
+      </c>
+      <c r="AH56">
+        <v>95987000.0</v>
+      </c>
+      <c r="AI56">
+        <v>88520000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>81280000.0</v>
+      </c>
+      <c r="AK56">
+        <v>86575000.0</v>
+      </c>
+      <c r="AL56">
+        <v>84475000.0</v>
+      </c>
+      <c r="AM56">
+        <v>87773000.0</v>
+      </c>
+      <c r="AN56">
+        <v>86478000.0</v>
+      </c>
+      <c r="AO56">
+        <v>83905000.0</v>
+      </c>
+      <c r="AP56">
+        <v>95194000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>87346000.0</v>
+      </c>
+      <c r="AR56">
+        <v>93202000.0</v>
+      </c>
+      <c r="AS56">
+        <v>92491000.0</v>
+      </c>
+      <c r="AT56">
+        <v>94944000.0</v>
+      </c>
+      <c r="AU56">
+        <v>89250000.0</v>
+      </c>
+      <c r="AV56">
+        <v>90929000.0</v>
+      </c>
+      <c r="AW56">
+        <v>88929000.0</v>
+      </c>
+      <c r="AX56">
+        <v>85540000.0</v>
+      </c>
+      <c r="AY56">
+        <v>77725000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>85660000.0</v>
+      </c>
+      <c r="BA56">
+        <v>81987000.0</v>
+      </c>
+      <c r="BB56">
+        <v>77236000.0</v>
+      </c>
+      <c r="BC56">
+        <v>70141000.0</v>
+      </c>
+      <c r="BD56">
+        <v>81163000.0</v>
+      </c>
+      <c r="BE56">
+        <v>86108000.0</v>
+      </c>
+      <c r="BF56">
+        <v>87177000.0</v>
+      </c>
+      <c r="BG56">
+        <v>87989000.0</v>
+      </c>
+      <c r="BH56">
+        <v>85626000.0</v>
+      </c>
+      <c r="BI56">
+        <v>80841000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>94548000.0</v>
+      </c>
+      <c r="BK56">
+        <v>93918000.0</v>
+      </c>
+      <c r="BL56">
+        <v>88942000.0</v>
+      </c>
+      <c r="BM56">
+        <v>95455000.0</v>
+      </c>
+      <c r="BN56">
+        <v>96214000.0</v>
+      </c>
+      <c r="BO56">
+        <v>100716000.0</v>
+      </c>
+      <c r="BP56">
+        <v>91334000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>86758000.0</v>
+      </c>
+      <c r="BR56">
+        <v>89819000.0</v>
+      </c>
+      <c r="BS56">
+        <v>92589000.0</v>
+      </c>
+      <c r="BT56">
+        <v>90666000.0</v>
+      </c>
+      <c r="BU56">
+        <v>79245000.0</v>
+      </c>
+      <c r="BV56">
+        <v>74317000.0</v>
+      </c>
+      <c r="BW56">
+        <v>74016000.0</v>
+      </c>
+      <c r="BX56">
+        <v>89139000.0</v>
+      </c>
+      <c r="BY56">
+        <v>83472000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>74454000.0</v>
+      </c>
+      <c r="CA56">
+        <v>48188000.0</v>
+      </c>
+      <c r="CB56">
+        <v>54702000.0</v>
+      </c>
+      <c r="CC56">
+        <v>56695000.0</v>
+      </c>
+      <c r="CD56">
+        <v>48925000.0</v>
+      </c>
+      <c r="CE56">
+        <v>43559000.0</v>
+      </c>
+      <c r="CF56">
+        <v>44377000.0</v>
+      </c>
+      <c r="CG56">
+        <v>43798000.0</v>
+      </c>
+      <c r="CH56">
+        <v>42133000.0</v>
+      </c>
+      <c r="CI56">
+        <v>36632000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>36011000.0</v>
+      </c>
+      <c r="CK56">
+        <v>38226000.0</v>
+      </c>
+      <c r="CL56">
+        <v>38449000.0</v>
+      </c>
+      <c r="CM56">
+        <v>33553000.0</v>
+      </c>
+      <c r="CN56">
+        <v>38226000.0</v>
+      </c>
+      <c r="CO56">
+        <v>39161000.0</v>
+      </c>
+      <c r="CP56">
+        <v>45226000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>46485000.0</v>
+      </c>
+      <c r="CR56">
+        <v>51245000.0</v>
+      </c>
+      <c r="CS56">
+        <v>55267000.0</v>
+      </c>
+      <c r="CT56">
+        <v>62465000.0</v>
+      </c>
+      <c r="CU56">
+        <v>59940000.0</v>
+      </c>
+      <c r="CV56">
+        <v>52805000.0</v>
+      </c>
+      <c r="CW56">
+        <v>59940000.0</v>
+      </c>
+      <c r="CX56">
+        <v>58816000.0</v>
+      </c>
+      <c r="CY56">
+        <v>63078000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>63413000.0</v>
+      </c>
+      <c r="DA56">
+        <v>55952000.0</v>
+      </c>
+      <c r="DB56">
+        <v>52700000.0</v>
+      </c>
+      <c r="DC56">
+        <v>16200000.0</v>
+      </c>
+      <c r="DD56">
+        <v>16600000.0</v>
+      </c>
+      <c r="DE56">
+        <v>19200000.0</v>
+      </c>
+      <c r="DF56">
+        <v>23200000.0</v>
+      </c>
+      <c r="DG56">
+        <v>19800000.0</v>
+      </c>
+      <c r="DH56">
+        <v>16700000.0</v>
+      </c>
+      <c r="DI56">
+        <v>19800000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>24600000.0</v>
+      </c>
+      <c r="DK56">
+        <v>30000000.0</v>
+      </c>
+      <c r="DL56">
+        <v>32900000.0</v>
+      </c>
+      <c r="DM56">
+        <v>34700000.0</v>
+      </c>
+      <c r="DN56">
+        <v>35600000.0</v>
+      </c>
+      <c r="DO56">
+        <v>37300000.0</v>
+      </c>
+      <c r="DP56">
+        <v>38400000.0</v>
+      </c>
+      <c r="DQ56">
+        <v>40000000.0</v>
+      </c>
+      <c r="DR56"/>
+    </row>
+    <row r="57" spans="1:122">
+      <c r="A57" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57">
+        <v>20497000.0</v>
+      </c>
+      <c r="C57">
+        <v>29958000.0</v>
+      </c>
+      <c r="D57">
+        <v>30178000.0</v>
+      </c>
+      <c r="E57">
+        <v>31116000.0</v>
+      </c>
+      <c r="F57">
+        <v>35290000.0</v>
+      </c>
+      <c r="G57">
+        <v>40523000.0</v>
+      </c>
+      <c r="H57">
+        <v>38872000.0</v>
+      </c>
+      <c r="I57">
+        <v>39289000.0</v>
+      </c>
+      <c r="J57">
+        <v>40254000.0</v>
+      </c>
+      <c r="K57">
+        <v>35414000.0</v>
+      </c>
+      <c r="L57">
+        <v>37673000.0</v>
+      </c>
+      <c r="M57">
+        <v>195696000.0</v>
+      </c>
+      <c r="N57">
+        <v>195696000.0</v>
+      </c>
+      <c r="O57">
+        <v>79231000.0</v>
+      </c>
+      <c r="P57">
+        <v>79231000.0</v>
+      </c>
+      <c r="Q57">
+        <v>90065000.0</v>
+      </c>
+      <c r="R57">
+        <v>122264000.0</v>
+      </c>
+      <c r="S57">
+        <v>103653000.0</v>
+      </c>
+      <c r="T57">
+        <v>101888000.0</v>
+      </c>
+      <c r="U57">
+        <v>125349000.0</v>
+      </c>
+      <c r="V57">
+        <v>173914000.0</v>
+      </c>
+      <c r="W57">
+        <v>153729000.0</v>
+      </c>
+      <c r="X57">
+        <v>164388000.0</v>
+      </c>
+      <c r="Y57">
+        <v>157970000.0</v>
+      </c>
+      <c r="Z57">
+        <v>144361000.0</v>
+      </c>
+      <c r="AA57">
+        <v>146831000.0</v>
+      </c>
+      <c r="AB57">
+        <v>137091000.0</v>
+      </c>
+      <c r="AC57">
+        <v>118943000.0</v>
+      </c>
+      <c r="AD57">
+        <v>97122000.0</v>
+      </c>
+      <c r="AE57">
+        <v>86827000.0</v>
+      </c>
+      <c r="AF57">
+        <v>88375000.0</v>
+      </c>
+      <c r="AG57">
+        <v>71187000.0</v>
+      </c>
+      <c r="AH57">
+        <v>70191000.0</v>
+      </c>
+      <c r="AI57">
+        <v>57812000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>51454000.0</v>
+      </c>
+      <c r="AK57">
+        <v>47173000.0</v>
+      </c>
+      <c r="AL57">
+        <v>46948000.0</v>
+      </c>
+      <c r="AM57">
+        <v>53433000.0</v>
+      </c>
+      <c r="AN57">
+        <v>56516000.0</v>
+      </c>
+      <c r="AO57">
+        <v>46356000.0</v>
+      </c>
+      <c r="AP57">
+        <v>62615000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>49318000.0</v>
+      </c>
+      <c r="AR57">
+        <v>56159000.0</v>
+      </c>
+      <c r="AS57">
+        <v>55840000.0</v>
+      </c>
+      <c r="AT57">
+        <v>62189000.0</v>
+      </c>
+      <c r="AU57">
+        <v>53370000.0</v>
+      </c>
+      <c r="AV57">
+        <v>48391000.0</v>
+      </c>
+      <c r="AW57">
+        <v>46067000.0</v>
+      </c>
+      <c r="AX57">
+        <v>50855000.0</v>
+      </c>
+      <c r="AY57">
+        <v>44167000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>50753000.0</v>
+      </c>
+      <c r="BA57">
+        <v>48274000.0</v>
+      </c>
+      <c r="BB57">
+        <v>50222000.0</v>
+      </c>
+      <c r="BC57">
+        <v>53569000.0</v>
+      </c>
+      <c r="BD57">
+        <v>66684000.0</v>
+      </c>
+      <c r="BE57">
+        <v>35978000.0</v>
+      </c>
+      <c r="BF57">
+        <v>40590000.0</v>
+      </c>
+      <c r="BG57">
+        <v>40256000.0</v>
+      </c>
+      <c r="BH57">
+        <v>30695000.0</v>
+      </c>
+      <c r="BI57">
+        <v>29495000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>30676000.0</v>
+      </c>
+      <c r="BK57">
+        <v>30279000.0</v>
+      </c>
+      <c r="BL57">
+        <v>27935000.0</v>
+      </c>
+      <c r="BM57">
+        <v>18665000.0</v>
+      </c>
+      <c r="BN57">
+        <v>21351000.0</v>
+      </c>
+      <c r="BO57">
+        <v>26468000.0</v>
+      </c>
+      <c r="BP57">
+        <v>19183000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>16954000.0</v>
+      </c>
+      <c r="BR57">
+        <v>22075000.0</v>
+      </c>
+      <c r="BS57">
+        <v>25720000.0</v>
+      </c>
+      <c r="BT57">
+        <v>28004000.0</v>
+      </c>
+      <c r="BU57">
+        <v>19858000.0</v>
+      </c>
+      <c r="BV57">
+        <v>20127000.0</v>
+      </c>
+      <c r="BW57">
+        <v>22911000.0</v>
+      </c>
+      <c r="BX57">
+        <v>22295000.0</v>
+      </c>
+      <c r="BY57">
+        <v>20834000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>37746000.0</v>
+      </c>
+      <c r="CA57">
+        <v>27102000.0</v>
+      </c>
+      <c r="CB57">
+        <v>32205000.0</v>
+      </c>
+      <c r="CC57">
+        <v>37438000.0</v>
+      </c>
+      <c r="CD57">
+        <v>34578000.0</v>
+      </c>
+      <c r="CE57">
+        <v>23516000.0</v>
+      </c>
+      <c r="CF57">
+        <v>23459000.0</v>
+      </c>
+      <c r="CG57">
+        <v>29137000.0</v>
+      </c>
+      <c r="CH57">
+        <v>30338000.0</v>
+      </c>
+      <c r="CI57">
+        <v>28224000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>27095000.0</v>
+      </c>
+      <c r="CK57">
+        <v>34849000.0</v>
+      </c>
+      <c r="CL57">
+        <v>35106000.0</v>
+      </c>
+      <c r="CM57">
+        <v>28120000.0</v>
+      </c>
+      <c r="CN57">
+        <v>34849000.0</v>
+      </c>
+      <c r="CO57">
+        <v>32983000.0</v>
+      </c>
+      <c r="CP57">
+        <v>42956000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>43217000.0</v>
+      </c>
+      <c r="CR57">
+        <v>40880000.0</v>
+      </c>
+      <c r="CS57">
+        <v>43547000.0</v>
+      </c>
+      <c r="CT57">
+        <v>61877000.0</v>
+      </c>
+      <c r="CU57">
+        <v>54568000.0</v>
+      </c>
+      <c r="CV57">
+        <v>56698000.0</v>
+      </c>
+      <c r="CW57">
+        <v>54568000.0</v>
+      </c>
+      <c r="CX57">
+        <v>62657000.0</v>
+      </c>
+      <c r="CY57">
+        <v>60737000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>56307000.0</v>
+      </c>
+      <c r="DA57">
+        <v>46778000.0</v>
+      </c>
+      <c r="DB57">
+        <v>48500000.0</v>
+      </c>
+      <c r="DC57">
+        <v>6300000.0</v>
+      </c>
+      <c r="DD57">
+        <v>3600000.0</v>
+      </c>
+      <c r="DE57">
+        <v>4000000.0</v>
+      </c>
+      <c r="DF57">
+        <v>10800000.0</v>
+      </c>
+      <c r="DG57">
+        <v>6000000.0</v>
+      </c>
+      <c r="DH57">
+        <v>2700000.0</v>
+      </c>
+      <c r="DI57">
+        <v>3700000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>10500000.0</v>
+      </c>
+      <c r="DK57">
+        <v>14500000.0</v>
+      </c>
+      <c r="DL57">
+        <v>11700000.0</v>
+      </c>
+      <c r="DM57">
+        <v>12500000.0</v>
+      </c>
+      <c r="DN57">
+        <v>1300000.0</v>
+      </c>
+      <c r="DO57">
+        <v>1400000.0</v>
+      </c>
+      <c r="DP57">
+        <v>1100000.0</v>
+      </c>
+      <c r="DQ57">
+        <v>1600000.0</v>
+      </c>
+      <c r="DR57"/>
+    </row>
+    <row r="58" spans="1:122">
+      <c r="A58" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58">
+        <v>204721000.0</v>
+      </c>
+      <c r="C58">
+        <v>198418000.0</v>
+      </c>
+      <c r="D58">
+        <v>238006000.0</v>
+      </c>
+      <c r="E58">
+        <v>235464000.0</v>
+      </c>
+      <c r="F58">
+        <v>239937000.0</v>
+      </c>
+      <c r="G58">
+        <v>250762000.0</v>
+      </c>
+      <c r="H58">
+        <v>242645000.0</v>
+      </c>
+      <c r="I58">
+        <v>257775000.0</v>
+      </c>
+      <c r="J58">
+        <v>244395000.0</v>
+      </c>
+      <c r="K58">
+        <v>259180000.0</v>
+      </c>
+      <c r="L58">
+        <v>201946000.0</v>
+      </c>
+      <c r="M58">
+        <v>204906000.0</v>
+      </c>
+      <c r="N58">
+        <v>204906000.0</v>
+      </c>
+      <c r="O58">
+        <v>187215000.0</v>
+      </c>
+      <c r="P58">
+        <v>187215000.0</v>
+      </c>
+      <c r="Q58">
+        <v>181510000.0</v>
+      </c>
+      <c r="R58">
+        <v>265922000.0</v>
+      </c>
+      <c r="S58">
+        <v>251754000.0</v>
+      </c>
+      <c r="T58">
+        <v>300140000.0</v>
+      </c>
+      <c r="U58">
+        <v>305199000.0</v>
+      </c>
+      <c r="V58">
+        <v>290222000.0</v>
+      </c>
+      <c r="W58">
+        <v>285022000.0</v>
+      </c>
+      <c r="X58">
+        <v>310269000.0</v>
+      </c>
+      <c r="Y58">
+        <v>302392000.0</v>
+      </c>
+      <c r="Z58">
+        <v>300921000.0</v>
+      </c>
+      <c r="AA58">
+        <v>281190000.0</v>
+      </c>
+      <c r="AB58">
+        <v>248947000.0</v>
+      </c>
+      <c r="AC58">
+        <v>231519000.0</v>
+      </c>
+      <c r="AD58">
+        <v>158081000.0</v>
+      </c>
+      <c r="AE58">
+        <v>149520000.0</v>
+      </c>
+      <c r="AF58">
+        <v>152141000.0</v>
+      </c>
+      <c r="AG58">
+        <v>135686000.0</v>
+      </c>
+      <c r="AH58">
+        <v>146599000.0</v>
+      </c>
+      <c r="AI58">
+        <v>135798000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>129856000.0</v>
+      </c>
+      <c r="AK58">
+        <v>121996000.0</v>
+      </c>
+      <c r="AL58">
+        <v>121794000.0</v>
+      </c>
+      <c r="AM58">
+        <v>126821000.0</v>
+      </c>
+      <c r="AN58">
+        <v>131120000.0</v>
+      </c>
+      <c r="AO58">
+        <v>122071000.0</v>
+      </c>
+      <c r="AP58">
+        <v>134433000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>118576000.0</v>
+      </c>
+      <c r="AR58">
+        <v>126356000.0</v>
+      </c>
+      <c r="AS58">
+        <v>124804000.0</v>
+      </c>
+      <c r="AT58">
+        <v>129991000.0</v>
+      </c>
+      <c r="AU58">
+        <v>118408000.0</v>
+      </c>
+      <c r="AV58">
+        <v>108862000.0</v>
+      </c>
+      <c r="AW58">
+        <v>107144000.0</v>
+      </c>
+      <c r="AX58">
+        <v>111990000.0</v>
+      </c>
+      <c r="AY58">
+        <v>105364000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>110528000.0</v>
+      </c>
+      <c r="BA58">
+        <v>108316000.0</v>
+      </c>
+      <c r="BB58">
+        <v>110352000.0</v>
+      </c>
+      <c r="BC58">
+        <v>112760000.0</v>
+      </c>
+      <c r="BD58">
+        <v>126134000.0</v>
+      </c>
+      <c r="BE58">
+        <v>61936000.0</v>
+      </c>
+      <c r="BF58">
+        <v>66991000.0</v>
+      </c>
+      <c r="BG58">
+        <v>67550000.0</v>
+      </c>
+      <c r="BH58">
+        <v>68586000.0</v>
+      </c>
+      <c r="BI58">
+        <v>67389000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>69056000.0</v>
+      </c>
+      <c r="BK58">
+        <v>70055000.0</v>
+      </c>
+      <c r="BL58">
+        <v>67722000.0</v>
+      </c>
+      <c r="BM58">
+        <v>25776000.0</v>
+      </c>
+      <c r="BN58">
+        <v>27944000.0</v>
+      </c>
+      <c r="BO58">
+        <v>33561000.0</v>
+      </c>
+      <c r="BP58">
+        <v>26302000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>25114000.0</v>
+      </c>
+      <c r="BR58">
+        <v>28577000.0</v>
+      </c>
+      <c r="BS58">
+        <v>31789000.0</v>
+      </c>
+      <c r="BT58">
+        <v>34573000.0</v>
+      </c>
+      <c r="BU58">
+        <v>25434000.0</v>
+      </c>
+      <c r="BV58">
+        <v>26203000.0</v>
+      </c>
+      <c r="BW58">
+        <v>29487000.0</v>
+      </c>
+      <c r="BX58">
+        <v>29295000.0</v>
+      </c>
+      <c r="BY58">
+        <v>28334000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>37746000.0</v>
+      </c>
+      <c r="CA58">
+        <v>27102000.0</v>
+      </c>
+      <c r="CB58">
+        <v>32205000.0</v>
+      </c>
+      <c r="CC58">
+        <v>39387000.0</v>
+      </c>
+      <c r="CD58">
+        <v>36525000.0</v>
+      </c>
+      <c r="CE58">
+        <v>25494000.0</v>
+      </c>
+      <c r="CF58">
+        <v>26549000.0</v>
+      </c>
+      <c r="CG58">
+        <v>32380000.0</v>
+      </c>
+      <c r="CH58">
+        <v>33737000.0</v>
+      </c>
+      <c r="CI58">
+        <v>30946000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>29906000.0</v>
+      </c>
+      <c r="CK58">
+        <v>37769000.0</v>
+      </c>
+      <c r="CL58">
+        <v>39022000.0</v>
+      </c>
+      <c r="CM58">
+        <v>32356000.0</v>
+      </c>
+      <c r="CN58">
+        <v>37769000.0</v>
+      </c>
+      <c r="CO58">
+        <v>37569000.0</v>
+      </c>
+      <c r="CP58">
+        <v>48422000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>50260000.0</v>
+      </c>
+      <c r="CR58">
+        <v>52042000.0</v>
+      </c>
+      <c r="CS58">
+        <v>55648000.0</v>
+      </c>
+      <c r="CT58">
+        <v>75058000.0</v>
+      </c>
+      <c r="CU58">
+        <v>69248000.0</v>
+      </c>
+      <c r="CV58">
+        <v>73900000.0</v>
+      </c>
+      <c r="CW58">
+        <v>69248000.0</v>
+      </c>
+      <c r="CX58">
+        <v>80218000.0</v>
+      </c>
+      <c r="CY58">
+        <v>79810000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>74647000.0</v>
+      </c>
+      <c r="DA58">
+        <v>66734000.0</v>
+      </c>
+      <c r="DB58">
+        <v>68400000.0</v>
+      </c>
+      <c r="DC58">
+        <v>8900000.0</v>
+      </c>
+      <c r="DD58">
+        <v>6200000.0</v>
+      </c>
+      <c r="DE58">
+        <v>6700000.0</v>
+      </c>
+      <c r="DF58">
+        <v>13400000.0</v>
+      </c>
+      <c r="DG58">
+        <v>8700000.0</v>
+      </c>
+      <c r="DH58">
+        <v>2800000.0</v>
+      </c>
+      <c r="DI58">
+        <v>3700000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>10600000.0</v>
+      </c>
+      <c r="DK58">
+        <v>14600000.0</v>
+      </c>
+      <c r="DL58">
+        <v>12000000.0</v>
+      </c>
+      <c r="DM58">
+        <v>12800000.0</v>
+      </c>
+      <c r="DN58">
+        <v>1600000.0</v>
+      </c>
+      <c r="DO58">
+        <v>1800000.0</v>
+      </c>
+      <c r="DP58">
+        <v>1500000.0</v>
+      </c>
+      <c r="DQ58">
+        <v>2000000.0</v>
+      </c>
+      <c r="DR58"/>
+    </row>
+    <row r="59" spans="1:122">
+      <c r="A59" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
+      <c r="DR59"/>
+    </row>
+    <row r="60" spans="1:122">
+      <c r="A60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B60">
+        <v>20778000.0</v>
+      </c>
+      <c r="C60">
+        <v>36786000.0</v>
+      </c>
+      <c r="D60">
+        <v>1336000.0</v>
+      </c>
+      <c r="E60">
+        <v>2229000.0</v>
+      </c>
+      <c r="F60">
+        <v>15449000.0</v>
+      </c>
+      <c r="G60">
+        <v>-3938000.0</v>
+      </c>
+      <c r="H60">
+        <v>11315000.0</v>
+      </c>
+      <c r="I60">
+        <v>-4230000.0</v>
+      </c>
+      <c r="J60">
+        <v>1421000.0</v>
+      </c>
+      <c r="K60">
+        <v>-13560000.0</v>
+      </c>
+      <c r="L60">
+        <v>34207000.0</v>
+      </c>
+      <c r="M60">
+        <v>74167000.0</v>
+      </c>
+      <c r="N60">
+        <v>74167000.0</v>
+      </c>
+      <c r="O60">
+        <v>107945000.0</v>
+      </c>
+      <c r="P60">
+        <v>107945000.0</v>
+      </c>
+      <c r="Q60">
+        <v>144072000.0</v>
+      </c>
+      <c r="R60">
+        <v>156202000.0</v>
+      </c>
+      <c r="S60">
+        <v>193865000.0</v>
+      </c>
+      <c r="T60">
+        <v>202784000.0</v>
+      </c>
+      <c r="U60">
+        <v>204624000.0</v>
+      </c>
+      <c r="V60">
+        <v>208938000.0</v>
+      </c>
+      <c r="W60">
+        <v>221158000.0</v>
+      </c>
+      <c r="X60">
+        <v>231044000.0</v>
+      </c>
+      <c r="Y60">
+        <v>247668000.0</v>
+      </c>
+      <c r="Z60">
+        <v>259076000.0</v>
+      </c>
+      <c r="AA60">
+        <v>264947000.0</v>
+      </c>
+      <c r="AB60">
+        <v>270144000.0</v>
+      </c>
+      <c r="AC60">
+        <v>270064000.0</v>
+      </c>
+      <c r="AD60">
+        <v>253573000.0</v>
+      </c>
+      <c r="AE60">
+        <v>253381000.0</v>
+      </c>
+      <c r="AF60">
+        <v>252562000.0</v>
+      </c>
+      <c r="AG60">
+        <v>248632000.0</v>
+      </c>
+      <c r="AH60">
+        <v>231189000.0</v>
+      </c>
+      <c r="AI60">
+        <v>229560000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>226609000.0</v>
+      </c>
+      <c r="AK60">
+        <v>222609000.0</v>
+      </c>
+      <c r="AL60">
+        <v>218010000.0</v>
+      </c>
+      <c r="AM60">
+        <v>215296000.0</v>
+      </c>
+      <c r="AN60">
+        <v>210728000.0</v>
+      </c>
+      <c r="AO60">
+        <v>205058000.0</v>
+      </c>
+      <c r="AP60">
+        <v>225147000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>222296000.0</v>
+      </c>
+      <c r="AR60">
+        <v>218432000.0</v>
+      </c>
+      <c r="AS60">
+        <v>213877000.0</v>
+      </c>
+      <c r="AT60">
+        <v>209517000.0</v>
+      </c>
+      <c r="AU60">
+        <v>205767000.0</v>
+      </c>
+      <c r="AV60">
+        <v>203069000.0</v>
+      </c>
+      <c r="AW60">
+        <v>198019000.0</v>
+      </c>
+      <c r="AX60">
+        <v>188670000.0</v>
+      </c>
+      <c r="AY60">
+        <v>183689000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>178693000.0</v>
+      </c>
+      <c r="BA60">
+        <v>173024000.0</v>
+      </c>
+      <c r="BB60">
+        <v>166108000.0</v>
+      </c>
+      <c r="BC60">
+        <v>153287000.0</v>
+      </c>
+      <c r="BD60">
+        <v>149742000.0</v>
+      </c>
+      <c r="BE60">
+        <v>147908000.0</v>
+      </c>
+      <c r="BF60">
+        <v>140764000.0</v>
+      </c>
+      <c r="BG60">
+        <v>139529000.0</v>
+      </c>
+      <c r="BH60">
+        <v>136055000.0</v>
+      </c>
+      <c r="BI60">
+        <v>139708000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>136415000.0</v>
+      </c>
+      <c r="BK60">
+        <v>133884000.0</v>
+      </c>
+      <c r="BL60">
+        <v>130784000.0</v>
+      </c>
+      <c r="BM60">
+        <v>132204000.0</v>
+      </c>
+      <c r="BN60">
+        <v>130933000.0</v>
+      </c>
+      <c r="BO60">
+        <v>128379000.0</v>
+      </c>
+      <c r="BP60">
+        <v>125406000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>123108000.0</v>
+      </c>
+      <c r="BR60">
+        <v>120818000.0</v>
+      </c>
+      <c r="BS60">
+        <v>119286000.0</v>
+      </c>
+      <c r="BT60">
+        <v>114466000.0</v>
+      </c>
+      <c r="BU60">
+        <v>106381000.0</v>
+      </c>
+      <c r="BV60">
+        <v>100473000.0</v>
+      </c>
+      <c r="BW60">
+        <v>96101000.0</v>
+      </c>
+      <c r="BX60">
+        <v>110228000.0</v>
+      </c>
+      <c r="BY60">
+        <v>105719000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>86570000.0</v>
+      </c>
+      <c r="CA60">
+        <v>85682000.0</v>
+      </c>
+      <c r="CB60">
+        <v>85049000.0</v>
+      </c>
+      <c r="CC60">
+        <v>78086000.0</v>
+      </c>
+      <c r="CD60">
+        <v>71963000.0</v>
+      </c>
+      <c r="CE60">
+        <v>71780000.0</v>
+      </c>
+      <c r="CF60">
+        <v>72060000.0</v>
+      </c>
+      <c r="CG60">
+        <v>67306000.0</v>
+      </c>
+      <c r="CH60">
+        <v>64490000.0</v>
+      </c>
+      <c r="CI60">
+        <v>60948000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>61549000.0</v>
+      </c>
+      <c r="CK60">
+        <v>56885000.0</v>
+      </c>
+      <c r="CL60">
+        <v>55933000.0</v>
+      </c>
+      <c r="CM60">
+        <v>57419000.0</v>
+      </c>
+      <c r="CN60">
+        <v>56885000.0</v>
+      </c>
+      <c r="CO60">
+        <v>58760000.0</v>
+      </c>
+      <c r="CP60">
+        <v>54074000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>55963000.0</v>
+      </c>
+      <c r="CR60">
+        <v>58871000.0</v>
+      </c>
+      <c r="CS60">
+        <v>59202000.0</v>
+      </c>
+      <c r="CT60">
+        <v>46498000.0</v>
+      </c>
+      <c r="CU60">
+        <v>49839000.0</v>
+      </c>
+      <c r="CV60">
+        <v>50707000.0</v>
+      </c>
+      <c r="CW60">
+        <v>49839000.0</v>
+      </c>
+      <c r="CX60">
+        <v>48470000.0</v>
+      </c>
+      <c r="CY60">
+        <v>52178000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>55217000.0</v>
+      </c>
+      <c r="DA60">
+        <v>55858000.0</v>
+      </c>
+      <c r="DB60">
+        <v>50800000.0</v>
+      </c>
+      <c r="DC60">
+        <v>31800000.0</v>
+      </c>
+      <c r="DD60">
+        <v>34200000.0</v>
+      </c>
+      <c r="DE60">
+        <v>36000000.0</v>
+      </c>
+      <c r="DF60">
+        <v>32600000.0</v>
+      </c>
+      <c r="DG60">
+        <v>33700000.0</v>
+      </c>
+      <c r="DH60">
+        <v>35700000.0</v>
+      </c>
+      <c r="DI60">
+        <v>36800000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>34100000.0</v>
+      </c>
+      <c r="DK60">
+        <v>35600000.0</v>
+      </c>
+      <c r="DL60">
+        <v>32100000.0</v>
+      </c>
+      <c r="DM60">
+        <v>33000000.0</v>
+      </c>
+      <c r="DN60">
+        <v>35400000.0</v>
+      </c>
+      <c r="DO60">
+        <v>36600000.0</v>
+      </c>
+      <c r="DP60">
+        <v>38200000.0</v>
+      </c>
+      <c r="DQ60">
+        <v>39100000.0</v>
+      </c>
+      <c r="DR60"/>
+    </row>
+    <row r="61" spans="1:122">
+      <c r="A61" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
+      <c r="DR61"/>
+    </row>
+    <row r="62" spans="1:122">
+      <c r="A62" t="s">
+        <v>92</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62">
+        <v>38510000.0</v>
+      </c>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
+      <c r="DR62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AD32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
+      <c r="A2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2">
+        <v>88569000.0</v>
+      </c>
+      <c r="C2">
+        <v>86411000.0</v>
+      </c>
+      <c r="D2">
+        <v>72204000.0</v>
+      </c>
+      <c r="E2">
+        <v>135416000.0</v>
+      </c>
+      <c r="F2">
+        <v>61937000.0</v>
+      </c>
+      <c r="G2">
+        <v>120679000.0</v>
+      </c>
+      <c r="H2">
+        <v>476556000.0</v>
+      </c>
+      <c r="I2">
+        <v>445889000.0</v>
+      </c>
+      <c r="J2">
+        <v>449071000.0</v>
+      </c>
+      <c r="K2">
+        <v>470142000.0</v>
+      </c>
+      <c r="L2">
+        <v>473850000.0</v>
+      </c>
+      <c r="M2">
+        <v>414249000.0</v>
+      </c>
+      <c r="N2">
+        <v>378948000.0</v>
+      </c>
+      <c r="O2">
+        <v>265414000.0</v>
+      </c>
+      <c r="P2">
+        <v>230034000.0</v>
+      </c>
+      <c r="Q2">
+        <v>204458000.0</v>
+      </c>
+      <c r="R2">
+        <v>201658000.0</v>
+      </c>
+      <c r="S2">
+        <v>200299000.0</v>
+      </c>
+      <c r="T2">
+        <v>178112000.0</v>
+      </c>
+      <c r="U2">
+        <v>191909000.0</v>
+      </c>
+      <c r="V2">
+        <v>173258000.0</v>
+      </c>
+      <c r="W2">
+        <v>162301000.0</v>
+      </c>
+      <c r="X2">
+        <v>151815000.0</v>
+      </c>
+      <c r="Y2">
+        <v>163295000.0</v>
+      </c>
+      <c r="Z2">
+        <v>170122000.0</v>
+      </c>
+      <c r="AA2">
+        <v>19300000.0</v>
+      </c>
+      <c r="AB2">
+        <v>18200000.0</v>
+      </c>
+      <c r="AC2">
+        <v>5100000.0</v>
+      </c>
+      <c r="AD2">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3">
+        <v>8027000.0</v>
+      </c>
+      <c r="C3">
+        <v>8000000.0</v>
+      </c>
+      <c r="D3">
+        <v>18061000.0</v>
+      </c>
+      <c r="E3">
+        <v>17884000.0</v>
+      </c>
+      <c r="F3">
+        <v>19867000.0</v>
+      </c>
+      <c r="G3">
+        <v>18838000.0</v>
+      </c>
+      <c r="H3">
+        <v>14600000.0</v>
+      </c>
+      <c r="I3">
+        <v>11969000.0</v>
+      </c>
+      <c r="J3">
+        <v>10677000.0</v>
+      </c>
+      <c r="K3">
+        <v>9067000.0</v>
+      </c>
+      <c r="L3">
+        <v>7090000.0</v>
+      </c>
+      <c r="M3">
+        <v>7114000.0</v>
+      </c>
+      <c r="N3">
+        <v>7295000.0</v>
+      </c>
+      <c r="O3">
+        <v>5621000.0</v>
+      </c>
+      <c r="P3">
+        <v>5313000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3364000.0</v>
+      </c>
+      <c r="R3">
+        <v>3139000.0</v>
+      </c>
+      <c r="S3">
+        <v>3204000.0</v>
+      </c>
+      <c r="T3">
+        <v>3260000.0</v>
+      </c>
+      <c r="U3">
+        <v>3203000.0</v>
+      </c>
+      <c r="V3">
+        <v>3467000.0</v>
+      </c>
+      <c r="W3">
+        <v>3705000.0</v>
+      </c>
+      <c r="X3">
+        <v>3500000.0</v>
+      </c>
+      <c r="Y3">
+        <v>5430000.0</v>
+      </c>
+      <c r="Z3">
+        <v>6066000.0</v>
+      </c>
+      <c r="AA3">
+        <v>2200000.0</v>
+      </c>
+      <c r="AB3">
+        <v>2100000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1100000.0</v>
+      </c>
+      <c r="AD3">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4">
+        <v>-33187000.0</v>
+      </c>
+      <c r="E4">
+        <v>-51155000.0</v>
+      </c>
+      <c r="F4">
+        <v>-23096000.0</v>
+      </c>
+      <c r="G4">
+        <v>-16320000.0</v>
+      </c>
+      <c r="H4">
+        <v>-1711000.0</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5">
+        <v>-16839000.0</v>
+      </c>
+      <c r="C5">
+        <v>27604000.0</v>
+      </c>
+      <c r="D5">
+        <v>-5217000.0</v>
+      </c>
+      <c r="E5">
+        <v>-85913000.0</v>
+      </c>
+      <c r="F5">
+        <v>-20854000.0</v>
+      </c>
+      <c r="G5">
+        <v>-25999000.0</v>
+      </c>
+      <c r="H5">
+        <v>8870000.0</v>
+      </c>
+      <c r="I5">
+        <v>13018000.0</v>
+      </c>
+      <c r="J5">
+        <v>16001000.0</v>
+      </c>
+      <c r="K5">
+        <v>-16865000.0</v>
+      </c>
+      <c r="L5">
+        <v>23300000.0</v>
+      </c>
+      <c r="M5">
+        <v>31575000.0</v>
+      </c>
+      <c r="N5">
+        <v>34272000.0</v>
+      </c>
+      <c r="O5">
+        <v>21373000.0</v>
+      </c>
+      <c r="P5">
+        <v>9257000.0</v>
+      </c>
+      <c r="Q5">
+        <v>8878000.0</v>
+      </c>
+      <c r="R5">
+        <v>13904000.0</v>
+      </c>
+      <c r="S5">
+        <v>15176000.0</v>
+      </c>
+      <c r="T5">
+        <v>30365000.0</v>
+      </c>
+      <c r="U5">
+        <v>9023000.0</v>
+      </c>
+      <c r="V5">
+        <v>6017000.0</v>
+      </c>
+      <c r="W5">
+        <v>4055000.0</v>
+      </c>
+      <c r="X5">
+        <v>1258000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-2647000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-1777000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-4490000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-3300000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-4300000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>-8812000.0</v>
+      </c>
+      <c r="C6">
+        <v>35604000.0</v>
+      </c>
+      <c r="D6">
+        <v>12844000.0</v>
+      </c>
+      <c r="E6">
+        <v>-68029000.0</v>
+      </c>
+      <c r="F6">
+        <v>-987000.0</v>
+      </c>
+      <c r="G6">
+        <v>-7161000.0</v>
+      </c>
+      <c r="H6">
+        <v>23470000.0</v>
+      </c>
+      <c r="I6">
+        <v>24987000.0</v>
+      </c>
+      <c r="J6">
+        <v>26678000.0</v>
+      </c>
+      <c r="K6">
+        <v>-7798000.0</v>
+      </c>
+      <c r="L6">
+        <v>30390000.0</v>
+      </c>
+      <c r="M6">
+        <v>38689000.0</v>
+      </c>
+      <c r="N6">
+        <v>41567000.0</v>
+      </c>
+      <c r="O6">
+        <v>26994000.0</v>
+      </c>
+      <c r="P6">
+        <v>14570000.0</v>
+      </c>
+      <c r="Q6">
+        <v>12242000.0</v>
+      </c>
+      <c r="R6">
+        <v>17043000.0</v>
+      </c>
+      <c r="S6">
+        <v>18380000.0</v>
+      </c>
+      <c r="T6">
+        <v>33625000.0</v>
+      </c>
+      <c r="U6">
+        <v>12226000.0</v>
+      </c>
+      <c r="V6">
+        <v>9484000.0</v>
+      </c>
+      <c r="W6">
+        <v>7760000.0</v>
+      </c>
+      <c r="X6">
+        <v>4758000.0</v>
+      </c>
+      <c r="Y6">
+        <v>2783000.0</v>
+      </c>
+      <c r="Z6">
+        <v>4289000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2290000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-7900000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-3800000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" t="s">
+        <v>191</v>
+      </c>
+      <c r="B9">
+        <v>40298000.0</v>
+      </c>
+      <c r="C9">
+        <v>41850000.0</v>
+      </c>
+      <c r="D9">
+        <v>39066000.0</v>
+      </c>
+      <c r="E9">
+        <v>50370000.0</v>
+      </c>
+      <c r="F9">
+        <v>38937000.0</v>
+      </c>
+      <c r="G9">
+        <v>39387000.0</v>
+      </c>
+      <c r="H9">
+        <v>81003000.0</v>
+      </c>
+      <c r="I9">
+        <v>78338000.0</v>
+      </c>
+      <c r="J9">
+        <v>83186000.0</v>
+      </c>
+      <c r="K9">
+        <v>70957000.0</v>
+      </c>
+      <c r="L9">
+        <v>65407000.0</v>
+      </c>
+      <c r="M9">
+        <v>62564000.0</v>
+      </c>
+      <c r="N9">
+        <v>62760000.0</v>
+      </c>
+      <c r="O9">
+        <v>52138000.0</v>
+      </c>
+      <c r="P9">
+        <v>46695000.0</v>
+      </c>
+      <c r="Q9">
+        <v>33766000.0</v>
+      </c>
+      <c r="R9">
+        <v>34280000.0</v>
+      </c>
+      <c r="S9">
+        <v>38228000.0</v>
+      </c>
+      <c r="T9">
+        <v>32386000.0</v>
+      </c>
+      <c r="U9">
+        <v>40044000.0</v>
+      </c>
+      <c r="V9">
+        <v>31972000.0</v>
+      </c>
+      <c r="W9">
+        <v>29791000.0</v>
+      </c>
+      <c r="X9">
+        <v>31340000.0</v>
+      </c>
+      <c r="Y9">
+        <v>27589000.0</v>
+      </c>
+      <c r="Z9">
+        <v>39428000.0</v>
+      </c>
+      <c r="AA9">
+        <v>16100000.0</v>
+      </c>
+      <c r="AB9">
+        <v>15300000.0</v>
+      </c>
+      <c r="AC9">
+        <v>4400000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B10">
+        <v>-38674000.0</v>
+      </c>
+      <c r="C10">
+        <v>9514000.0</v>
+      </c>
+      <c r="D10">
+        <v>-20687000.0</v>
+      </c>
+      <c r="E10">
+        <v>-52115000.0</v>
+      </c>
+      <c r="F10">
+        <v>-29787000.0</v>
+      </c>
+      <c r="G10">
+        <v>-30645000.0</v>
+      </c>
+      <c r="H10">
+        <v>3640000.0</v>
+      </c>
+      <c r="I10">
+        <v>16398000.0</v>
+      </c>
+      <c r="J10">
+        <v>15012000.0</v>
+      </c>
+      <c r="K10">
+        <v>-18852000.0</v>
+      </c>
+      <c r="L10">
+        <v>21471000.0</v>
+      </c>
+      <c r="M10">
+        <v>29925000.0</v>
+      </c>
+      <c r="N10">
+        <v>32264000.0</v>
+      </c>
+      <c r="O10">
+        <v>20284000.0</v>
+      </c>
+      <c r="P10">
+        <v>8442000.0</v>
+      </c>
+      <c r="Q10">
+        <v>8728000.0</v>
+      </c>
+      <c r="R10">
+        <v>13341000.0</v>
+      </c>
+      <c r="S10">
+        <v>16896000.0</v>
+      </c>
+      <c r="T10">
+        <v>31645000.0</v>
+      </c>
+      <c r="U10">
+        <v>8999000.0</v>
+      </c>
+      <c r="V10">
+        <v>6013000.0</v>
+      </c>
+      <c r="W10">
+        <v>4084000.0</v>
+      </c>
+      <c r="X10">
+        <v>201000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-4838000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-2126000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-2700000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-2700000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-7300000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-4100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B11">
+        <v>43000.0</v>
+      </c>
+      <c r="C11">
+        <v>183000.0</v>
+      </c>
+      <c r="D11">
+        <v>-5211000.0</v>
+      </c>
+      <c r="E11">
+        <v>-5839000.0</v>
+      </c>
+      <c r="F11">
+        <v>-6350000.0</v>
+      </c>
+      <c r="G11">
+        <v>-8774000.0</v>
+      </c>
+      <c r="H11">
+        <v>1518000.0</v>
+      </c>
+      <c r="I11">
+        <v>-9363000.0</v>
+      </c>
+      <c r="J11">
+        <v>4335000.0</v>
+      </c>
+      <c r="K11">
+        <v>-7404000.0</v>
+      </c>
+      <c r="L11">
+        <v>7746000.0</v>
+      </c>
+      <c r="M11">
+        <v>10583000.0</v>
+      </c>
+      <c r="N11">
+        <v>9452000.0</v>
+      </c>
+      <c r="O11">
+        <v>7185000.0</v>
+      </c>
+      <c r="P11">
+        <v>4181000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4262000.0</v>
+      </c>
+      <c r="R11">
+        <v>5611000.0</v>
+      </c>
+      <c r="S11">
+        <v>3354000.0</v>
+      </c>
+      <c r="T11">
+        <v>2456000.0</v>
+      </c>
+      <c r="U11">
+        <v>396000.0</v>
+      </c>
+      <c r="V11">
+        <v>619000.0</v>
+      </c>
+      <c r="W11">
+        <v>1126000.0</v>
+      </c>
+      <c r="X11">
+        <v>2745000.0</v>
+      </c>
+      <c r="Y11">
+        <v>16159000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-42000.0</v>
+      </c>
+      <c r="AA11">
+        <v>100000.0</v>
+      </c>
+      <c r="AB11">
+        <v>200000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-2100000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-1400000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12">
+        <v>21835000.0</v>
+      </c>
+      <c r="C12">
+        <v>18090000.0</v>
+      </c>
+      <c r="D12">
+        <v>15551000.0</v>
+      </c>
+      <c r="E12">
+        <v>17357000.0</v>
+      </c>
+      <c r="F12">
+        <v>8933000.0</v>
+      </c>
+      <c r="G12">
+        <v>4646000.0</v>
+      </c>
+      <c r="H12">
+        <v>5230000.0</v>
+      </c>
+      <c r="I12">
+        <v>1950000.0</v>
+      </c>
+      <c r="J12">
+        <v>1826000.0</v>
+      </c>
+      <c r="K12">
+        <v>1987000.0</v>
+      </c>
+      <c r="L12">
+        <v>1829000.0</v>
+      </c>
+      <c r="M12">
+        <v>1650000.0</v>
+      </c>
+      <c r="N12">
+        <v>2008000.0</v>
+      </c>
+      <c r="O12">
+        <v>929000.0</v>
+      </c>
+      <c r="P12">
+        <v>820000.0</v>
+      </c>
+      <c r="Q12">
+        <v>88000.0</v>
+      </c>
+      <c r="R12">
+        <v>8000.0</v>
+      </c>
+      <c r="S12">
+        <v>1720000.0</v>
+      </c>
+      <c r="T12">
+        <v>23947000.0</v>
+      </c>
+      <c r="U12">
+        <v>24000.0</v>
+      </c>
+      <c r="V12">
+        <v>4000.0</v>
+      </c>
+      <c r="W12">
+        <v>29000.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12">
+        <v>2210000.0</v>
+      </c>
+      <c r="Z12">
+        <v>4282000.0</v>
+      </c>
+      <c r="AA12">
+        <v>400000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1300000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1700000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13">
+        <v>333000.0</v>
+      </c>
+      <c r="C13">
+        <v>58000.0</v>
+      </c>
+      <c r="D13">
+        <v>68000.0</v>
+      </c>
+      <c r="E13">
+        <v>81000.0</v>
+      </c>
+      <c r="F13">
+        <v>48000.0</v>
+      </c>
+      <c r="G13">
+        <v>103000.0</v>
+      </c>
+      <c r="H13">
+        <v>145000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
+      <c r="A14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
+      <c r="A15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>-38717000.0</v>
+      </c>
+      <c r="C15">
+        <v>12013000.0</v>
+      </c>
+      <c r="D15">
+        <v>-116715000.0</v>
+      </c>
+      <c r="E15">
+        <v>-97431000.0</v>
+      </c>
+      <c r="F15">
+        <v>-32294000.0</v>
+      </c>
+      <c r="G15">
+        <v>-38191000.0</v>
+      </c>
+      <c r="H15">
+        <v>2122000.0</v>
+      </c>
+      <c r="I15">
+        <v>24829000.0</v>
+      </c>
+      <c r="J15">
+        <v>10590000.0</v>
+      </c>
+      <c r="K15">
+        <v>-11641000.0</v>
+      </c>
+      <c r="L15">
+        <v>13544000.0</v>
+      </c>
+      <c r="M15">
+        <v>19145000.0</v>
+      </c>
+      <c r="N15">
+        <v>22587000.0</v>
+      </c>
+      <c r="O15">
+        <v>12696000.0</v>
+      </c>
+      <c r="P15">
+        <v>3920000.0</v>
+      </c>
+      <c r="Q15">
+        <v>3984000.0</v>
+      </c>
+      <c r="R15">
+        <v>7730000.0</v>
+      </c>
+      <c r="S15">
+        <v>13542000.0</v>
+      </c>
+      <c r="T15">
+        <v>29189000.0</v>
+      </c>
+      <c r="U15">
+        <v>8651000.0</v>
+      </c>
+      <c r="V15">
+        <v>5402000.0</v>
+      </c>
+      <c r="W15">
+        <v>2900000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1487000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-18787000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-3998000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-2800000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-2900000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-8600000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-4200000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
+      <c r="A16" t="s">
+        <v>198</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16">
-        <v>2565000.0</v>
+        <v>-102190000.0</v>
       </c>
       <c r="E16">
-        <v>937000.0</v>
+        <v>-97431000.0</v>
       </c>
       <c r="F16">
-        <v>654000.0</v>
+        <v>-32665000.0</v>
       </c>
       <c r="G16">
-        <v>2113000.0</v>
+        <v>-38191000.0</v>
       </c>
       <c r="H16">
-        <v>4055000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" t="s">
+        <v>199</v>
+      </c>
+      <c r="B17">
+        <v>-38717000.0</v>
+      </c>
+      <c r="C17">
+        <v>9331000.0</v>
+      </c>
+      <c r="D17">
+        <v>-69003000.0</v>
+      </c>
+      <c r="E17">
+        <v>-46276000.0</v>
+      </c>
+      <c r="F17">
+        <v>-32665000.0</v>
+      </c>
+      <c r="G17">
+        <v>-38191000.0</v>
+      </c>
+      <c r="H17">
+        <v>2122000.0</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" t="s">
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>-21835000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18090000.0</v>
+      </c>
+      <c r="D18">
+        <v>-18116000.0</v>
+      </c>
+      <c r="E18">
+        <v>-17276000.0</v>
+      </c>
+      <c r="F18">
+        <v>-15296000.0</v>
+      </c>
+      <c r="G18">
+        <v>-9500000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5085000.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" t="s">
+        <v>202</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" t="s">
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>-17245000.0</v>
+      </c>
+      <c r="C21">
+        <v>-8844000.0</v>
+      </c>
+      <c r="D21">
+        <v>-11791000.0</v>
+      </c>
+      <c r="E21">
+        <v>-3598000.0</v>
+      </c>
+      <c r="F21">
+        <v>-8823000.0</v>
+      </c>
+      <c r="G21">
+        <v>-25876000.0</v>
+      </c>
+      <c r="H21">
+        <v>-8010000.0</v>
+      </c>
+      <c r="I21">
+        <v>11848000.0</v>
+      </c>
+      <c r="J21">
+        <v>15505000.0</v>
+      </c>
+      <c r="K21">
+        <v>-19786000.0</v>
+      </c>
+      <c r="L21">
+        <v>18461000.0</v>
+      </c>
+      <c r="M21">
+        <v>20190000.0</v>
+      </c>
+      <c r="N21">
+        <v>24868000.0</v>
+      </c>
+      <c r="O21">
+        <v>14577000.0</v>
+      </c>
+      <c r="P21">
+        <v>8032000.0</v>
+      </c>
+      <c r="Q21">
+        <v>11707000.0</v>
+      </c>
+      <c r="R21">
+        <v>12598000.0</v>
+      </c>
+      <c r="S21">
+        <v>15176000.0</v>
+      </c>
+      <c r="T21">
+        <v>30365000.0</v>
+      </c>
+      <c r="U21">
+        <v>9023000.0</v>
+      </c>
+      <c r="V21">
+        <v>6017000.0</v>
+      </c>
+      <c r="W21">
+        <v>4055000.0</v>
+      </c>
+      <c r="X21">
+        <v>1258000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-2647000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-213000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-3100000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-3300000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-5600000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" t="s">
+        <v>204</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" t="s">
+        <v>205</v>
+      </c>
+      <c r="B23">
+        <v>146112000.0</v>
+      </c>
+      <c r="C23">
+        <v>137105000.0</v>
+      </c>
+      <c r="D23">
+        <v>123061000.0</v>
+      </c>
+      <c r="E23">
+        <v>189384000.0</v>
+      </c>
+      <c r="F23">
+        <v>109697000.0</v>
+      </c>
+      <c r="G23">
+        <v>185942000.0</v>
+      </c>
+      <c r="H23">
+        <v>552084000.0</v>
+      </c>
+      <c r="I23">
+        <v>510640000.0</v>
+      </c>
+      <c r="J23">
+        <v>516752000.0</v>
+      </c>
+      <c r="K23">
+        <v>526885000.0</v>
+      </c>
+      <c r="L23">
+        <v>520796000.0</v>
+      </c>
+      <c r="M23">
+        <v>456623000.0</v>
+      </c>
+      <c r="N23">
+        <v>416840000.0</v>
+      </c>
+      <c r="O23">
+        <v>301554000.0</v>
+      </c>
+      <c r="P23">
+        <v>263917000.0</v>
+      </c>
+      <c r="Q23">
+        <v>226517000.0</v>
+      </c>
+      <c r="R23">
+        <v>223340000.0</v>
+      </c>
+      <c r="S23">
+        <v>223351000.0</v>
+      </c>
+      <c r="T23">
+        <v>180133000.0</v>
+      </c>
+      <c r="U23">
+        <v>222930000.0</v>
+      </c>
+      <c r="V23">
+        <v>199213000.0</v>
+      </c>
+      <c r="W23">
+        <v>188037000.0</v>
+      </c>
+      <c r="X23">
+        <v>181897000.0</v>
+      </c>
+      <c r="Y23">
+        <v>193531000.0</v>
+      </c>
+      <c r="Z23">
+        <v>209763000.0</v>
+      </c>
+      <c r="AA23">
+        <v>38500000.0</v>
+      </c>
+      <c r="AB23">
+        <v>36800000.0</v>
+      </c>
+      <c r="AC23">
+        <v>18500000.0</v>
+      </c>
+      <c r="AD23">
+        <v>8100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" t="s">
+        <v>206</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" t="s">
+        <v>207</v>
+      </c>
+      <c r="B25">
+        <v>8027000.0</v>
+      </c>
+      <c r="C25">
+        <v>8859000.0</v>
+      </c>
+      <c r="D25">
+        <v>13508000.0</v>
+      </c>
+      <c r="E25">
+        <v>17884000.0</v>
+      </c>
+      <c r="F25">
+        <v>19867000.0</v>
+      </c>
+      <c r="G25">
+        <v>18838000.0</v>
+      </c>
+      <c r="H25">
+        <v>15230000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B26">
+        <v>8258000.0</v>
+      </c>
+      <c r="C26">
+        <v>8575000.0</v>
+      </c>
+      <c r="D26">
+        <v>7839000.0</v>
+      </c>
+      <c r="E26">
+        <v>7841000.0</v>
+      </c>
+      <c r="F26">
+        <v>6684000.0</v>
+      </c>
+      <c r="G26">
+        <v>7582000.0</v>
+      </c>
+      <c r="H26">
+        <v>11466000.0</v>
+      </c>
+      <c r="I26">
+        <v>12800000.0</v>
+      </c>
+      <c r="J26">
+        <v>9473000.0</v>
+      </c>
+      <c r="K26">
+        <v>7228000.0</v>
+      </c>
+      <c r="L26">
+        <v>6988000.0</v>
+      </c>
+      <c r="M26">
+        <v>7204000.0</v>
+      </c>
+      <c r="N26">
+        <v>9294000.0</v>
+      </c>
+      <c r="O26">
+        <v>9625000.0</v>
+      </c>
+      <c r="P26">
+        <v>9275000.0</v>
+      </c>
+      <c r="Q26">
+        <v>4361000.0</v>
+      </c>
+      <c r="R26">
+        <v>3665000.0</v>
+      </c>
+      <c r="S26">
+        <v>3251000.0</v>
+      </c>
+      <c r="T26">
+        <v>3074000.0</v>
+      </c>
+      <c r="U26">
+        <v>3042000.0</v>
+      </c>
+      <c r="V26">
+        <v>2543000.0</v>
+      </c>
+      <c r="W26">
+        <v>3732000.0</v>
+      </c>
+      <c r="X26">
+        <v>3664000.0</v>
+      </c>
+      <c r="Y26">
+        <v>3270000.0</v>
+      </c>
+      <c r="Z26">
+        <v>4696000.0</v>
+      </c>
+      <c r="AA26">
+        <v>5800000.0</v>
+      </c>
+      <c r="AB26">
+        <v>5700000.0</v>
+      </c>
+      <c r="AC26">
+        <v>7600000.0</v>
+      </c>
+      <c r="AD26">
+        <v>3800000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" t="s">
+        <v>209</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>5100.0</v>
+      </c>
+      <c r="D27">
+        <v>200000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
+        <v>100000.0</v>
+      </c>
+      <c r="G27">
+        <v>100000.0</v>
+      </c>
+      <c r="H27">
+        <v>1300000.0</v>
+      </c>
+      <c r="I27">
+        <v>1400000.0</v>
+      </c>
+      <c r="J27">
+        <v>1900000.0</v>
+      </c>
+      <c r="K27">
+        <v>2100000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27">
+        <v>447000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28">
+        <v>44046000.0</v>
+      </c>
+      <c r="C28">
+        <v>43012900.0</v>
+      </c>
+      <c r="D28">
+        <v>42431000.0</v>
+      </c>
+      <c r="E28">
+        <v>46127000.0</v>
+      </c>
+      <c r="F28">
+        <v>65264000.0</v>
+      </c>
+      <c r="G28">
+        <v>72088000.0</v>
+      </c>
+      <c r="H28">
+        <v>62762000.0</v>
+      </c>
+      <c r="I28">
+        <v>50551000.0</v>
+      </c>
+      <c r="J28">
+        <v>56308000.0</v>
+      </c>
+      <c r="K28">
+        <v>47415000.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28">
+        <v>34723000.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" t="s">
+        <v>211</v>
+      </c>
+      <c r="B29">
+        <v>43000.0</v>
+      </c>
+      <c r="C29">
+        <v>183000.0</v>
+      </c>
+      <c r="D29">
+        <v>301000.0</v>
+      </c>
+      <c r="E29">
+        <v>-5839000.0</v>
+      </c>
+      <c r="F29">
+        <v>-7801000.0</v>
+      </c>
+      <c r="G29">
+        <v>-13116000.0</v>
+      </c>
+      <c r="H29">
+        <v>1518000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30">
+        <v>57543000.0</v>
+      </c>
+      <c r="C30">
+        <v>50694000.0</v>
+      </c>
+      <c r="D30">
+        <v>50857000.0</v>
+      </c>
+      <c r="E30">
+        <v>53968000.0</v>
+      </c>
+      <c r="F30">
+        <v>47760000.0</v>
+      </c>
+      <c r="G30">
+        <v>65263000.0</v>
+      </c>
+      <c r="H30">
+        <v>75528000.0</v>
+      </c>
+      <c r="I30">
+        <v>64751000.0</v>
+      </c>
+      <c r="J30">
+        <v>67681000.0</v>
+      </c>
+      <c r="K30">
+        <v>56743000.0</v>
+      </c>
+      <c r="L30">
+        <v>46946000.0</v>
+      </c>
+      <c r="M30">
+        <v>42374000.0</v>
+      </c>
+      <c r="N30">
+        <v>37892000.0</v>
+      </c>
+      <c r="O30">
+        <v>36140000.0</v>
+      </c>
+      <c r="P30">
+        <v>33883000.0</v>
+      </c>
+      <c r="Q30">
+        <v>22059000.0</v>
+      </c>
+      <c r="R30">
+        <v>21682000.0</v>
+      </c>
+      <c r="S30">
+        <v>23052000.0</v>
+      </c>
+      <c r="T30">
+        <v>2021000.0</v>
+      </c>
+      <c r="U30">
+        <v>31021000.0</v>
+      </c>
+      <c r="V30">
+        <v>25955000.0</v>
+      </c>
+      <c r="W30">
+        <v>25736000.0</v>
+      </c>
+      <c r="X30">
+        <v>30082000.0</v>
+      </c>
+      <c r="Y30">
+        <v>30236000.0</v>
+      </c>
+      <c r="Z30">
+        <v>39641000.0</v>
+      </c>
+      <c r="AA30">
+        <v>19200000.0</v>
+      </c>
+      <c r="AB30">
+        <v>18600000.0</v>
+      </c>
+      <c r="AC30">
+        <v>13400000.0</v>
+      </c>
+      <c r="AD30">
+        <v>7600000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
+      <c r="A31" t="s">
+        <v>213</v>
+      </c>
+      <c r="B31">
+        <v>-21429000.0</v>
+      </c>
+      <c r="C31">
+        <v>18358000.0</v>
+      </c>
+      <c r="D31">
+        <v>-8896000.0</v>
+      </c>
+      <c r="E31">
+        <v>-48517000.0</v>
+      </c>
+      <c r="F31">
+        <v>-20964000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4769000.0</v>
+      </c>
+      <c r="H31">
+        <v>-1835000.0</v>
+      </c>
+      <c r="I31">
+        <v>2811000.0</v>
+      </c>
+      <c r="J31">
+        <v>-493000.0</v>
+      </c>
+      <c r="K31">
+        <v>934000.0</v>
+      </c>
+      <c r="L31">
+        <v>3010000.0</v>
+      </c>
+      <c r="M31">
+        <v>9735000.0</v>
+      </c>
+      <c r="N31">
+        <v>7396000.0</v>
+      </c>
+      <c r="O31">
+        <v>5707000.0</v>
+      </c>
+      <c r="P31">
+        <v>410000.0</v>
+      </c>
+      <c r="Q31">
+        <v>746000.0</v>
+      </c>
+      <c r="R31">
+        <v>743000.0</v>
+      </c>
+      <c r="S31">
+        <v>2197000.0</v>
+      </c>
+      <c r="T31">
+        <v>1692000.0</v>
+      </c>
+      <c r="U31">
+        <v>-24000.0</v>
+      </c>
+      <c r="V31">
+        <v>-4000.0</v>
+      </c>
+      <c r="W31">
+        <v>29000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1057000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2191000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1301000.0</v>
+      </c>
+      <c r="AA31">
+        <v>290000.0</v>
+      </c>
+      <c r="AB31">
+        <v>600000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1700000.0</v>
+      </c>
+      <c r="AD31">
+        <v>200000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
+      <c r="A32" t="s">
+        <v>214</v>
+      </c>
+      <c r="B32">
+        <v>128867000.0</v>
+      </c>
+      <c r="C32">
+        <v>128261000.0</v>
+      </c>
+      <c r="D32">
+        <v>111270000.0</v>
+      </c>
+      <c r="E32">
+        <v>185786000.0</v>
+      </c>
+      <c r="F32">
+        <v>100874000.0</v>
+      </c>
+      <c r="G32">
+        <v>160066000.0</v>
+      </c>
+      <c r="H32">
+        <v>557559000.0</v>
+      </c>
+      <c r="I32">
+        <v>524227000.0</v>
+      </c>
+      <c r="J32">
+        <v>532257000.0</v>
+      </c>
+      <c r="K32">
+        <v>541099000.0</v>
+      </c>
+      <c r="L32">
+        <v>539257000.0</v>
+      </c>
+      <c r="M32">
+        <v>476813000.0</v>
+      </c>
+      <c r="N32">
+        <v>441708000.0</v>
+      </c>
+      <c r="O32">
+        <v>317552000.0</v>
+      </c>
+      <c r="P32">
+        <v>276729000.0</v>
+      </c>
+      <c r="Q32">
+        <v>238224000.0</v>
+      </c>
+      <c r="R32">
+        <v>235938000.0</v>
+      </c>
+      <c r="S32">
+        <v>238527000.0</v>
+      </c>
+      <c r="T32">
+        <v>210498000.0</v>
+      </c>
+      <c r="U32">
+        <v>231953000.0</v>
+      </c>
+      <c r="V32">
+        <v>205230000.0</v>
+      </c>
+      <c r="W32">
+        <v>192092000.0</v>
+      </c>
+      <c r="X32">
+        <v>183155000.0</v>
+      </c>
+      <c r="Y32">
+        <v>190884000.0</v>
+      </c>
+      <c r="Z32">
+        <v>209550000.0</v>
+      </c>
+      <c r="AA32">
+        <v>35400000.0</v>
+      </c>
+      <c r="AB32">
+        <v>33500000.0</v>
+      </c>
+      <c r="AC32">
+        <v>9500000.0</v>
+      </c>
+      <c r="AD32">
+        <v>2500000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DR32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:122">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>4</v>
+      </c>
+      <c r="M1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>6</v>
+      </c>
+      <c r="U1" t="s">
+        <v>107</v>
+      </c>
+      <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="2" spans="1:122">
+      <c r="A2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B2">
+        <v>18731000.0</v>
+      </c>
+      <c r="C2">
+        <v>23318000.0</v>
+      </c>
+      <c r="D2">
+        <v>22462000.0</v>
+      </c>
+      <c r="E2">
+        <v>25309000.0</v>
+      </c>
+      <c r="F2">
+        <v>21480000.0</v>
+      </c>
+      <c r="G2">
+        <v>19318000.0</v>
+      </c>
+      <c r="H2">
+        <v>20614000.0</v>
+      </c>
+      <c r="I2">
+        <v>17106000.0</v>
+      </c>
+      <c r="J2">
+        <v>20193000.0</v>
+      </c>
+      <c r="K2">
+        <v>21794000.0</v>
+      </c>
+      <c r="L2">
+        <v>17988000.0</v>
+      </c>
+      <c r="M2">
+        <v>16185000.0</v>
+      </c>
+      <c r="N2">
+        <v>31694000.0</v>
+      </c>
+      <c r="O2">
+        <v>36303000.0</v>
+      </c>
+      <c r="P2">
+        <v>36303000.0</v>
+      </c>
+      <c r="Q2">
+        <v>24533000.0</v>
+      </c>
+      <c r="R2">
+        <v>28737000.0</v>
+      </c>
+      <c r="S2">
+        <v>111269000.0</v>
+      </c>
+      <c r="T2">
+        <v>115030000.0</v>
+      </c>
+      <c r="U2">
+        <v>30249000.0</v>
+      </c>
+      <c r="V2">
+        <v>110267000.0</v>
+      </c>
+      <c r="W2">
+        <v>119296000.0</v>
+      </c>
+      <c r="X2">
+        <v>132040000.0</v>
+      </c>
+      <c r="Y2">
+        <v>132881000.0</v>
+      </c>
+      <c r="Z2">
+        <v>127079000.0</v>
+      </c>
+      <c r="AA2">
+        <v>123378000.0</v>
+      </c>
+      <c r="AB2">
+        <v>126568000.0</v>
+      </c>
+      <c r="AC2">
+        <v>134470000.0</v>
+      </c>
+      <c r="AD2">
+        <v>108319000.0</v>
+      </c>
+      <c r="AE2">
+        <v>108331000.0</v>
+      </c>
+      <c r="AF2">
+        <v>116267000.0</v>
+      </c>
+      <c r="AG2">
+        <v>129195000.0</v>
+      </c>
+      <c r="AH2">
+        <v>120705000.0</v>
+      </c>
+      <c r="AI2">
+        <v>104071000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>107773000.0</v>
+      </c>
+      <c r="AK2">
+        <v>113136000.0</v>
+      </c>
+      <c r="AL2">
+        <v>116912000.0</v>
+      </c>
+      <c r="AM2">
+        <v>111250000.0</v>
+      </c>
+      <c r="AN2">
+        <v>112529000.0</v>
+      </c>
+      <c r="AO2">
+        <v>117059000.0</v>
+      </c>
+      <c r="AP2">
+        <v>123176000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>117378000.0</v>
+      </c>
+      <c r="AR2">
+        <v>115779000.0</v>
+      </c>
+      <c r="AS2">
+        <v>121645000.0</v>
+      </c>
+      <c r="AT2">
+        <v>116999000.0</v>
+      </c>
+      <c r="AU2">
+        <v>119426000.0</v>
+      </c>
+      <c r="AV2">
+        <v>104786000.0</v>
+      </c>
+      <c r="AW2">
+        <v>106224000.0</v>
+      </c>
+      <c r="AX2">
+        <v>106292000.0</v>
+      </c>
+      <c r="AY2">
+        <v>96947000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>94083000.0</v>
+      </c>
+      <c r="BA2">
+        <v>100359000.0</v>
+      </c>
+      <c r="BB2">
+        <v>96195000.0</v>
+      </c>
+      <c r="BC2">
+        <v>88311000.0</v>
+      </c>
+      <c r="BD2">
+        <v>67911000.0</v>
+      </c>
+      <c r="BE2">
+        <v>66892000.0</v>
+      </c>
+      <c r="BF2">
+        <v>68560000.0</v>
+      </c>
+      <c r="BG2">
+        <v>62051000.0</v>
+      </c>
+      <c r="BH2">
+        <v>57554000.0</v>
+      </c>
+      <c r="BI2">
+        <v>61031000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>58313000.0</v>
+      </c>
+      <c r="BK2">
+        <v>53136000.0</v>
+      </c>
+      <c r="BL2">
+        <v>48864000.0</v>
+      </c>
+      <c r="BM2">
+        <v>50006000.0</v>
+      </c>
+      <c r="BN2">
+        <v>53516000.0</v>
+      </c>
+      <c r="BO2">
+        <v>52073000.0</v>
+      </c>
+      <c r="BP2">
+        <v>43228000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>46320000.0</v>
+      </c>
+      <c r="BR2">
+        <v>50481000.0</v>
+      </c>
+      <c r="BS2">
+        <v>61630000.0</v>
+      </c>
+      <c r="BT2">
+        <v>47649000.0</v>
+      </c>
+      <c r="BU2">
+        <v>48860000.0</v>
+      </c>
+      <c r="BV2">
+        <v>50104000.0</v>
+      </c>
+      <c r="BW2">
+        <v>53685000.0</v>
+      </c>
+      <c r="BX2">
+        <v>41738000.0</v>
+      </c>
+      <c r="BY2">
+        <v>43865000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>46918000.0</v>
+      </c>
+      <c r="CA2">
+        <v>45591000.0</v>
+      </c>
+      <c r="CB2">
+        <v>56338000.0</v>
+      </c>
+      <c r="CC2">
+        <v>45833000.0</v>
+      </c>
+      <c r="CD2">
+        <v>46623000.0</v>
+      </c>
+      <c r="CE2">
+        <v>43115000.0</v>
+      </c>
+      <c r="CF2">
+        <v>45235000.0</v>
+      </c>
+      <c r="CG2">
+        <v>42233000.0</v>
+      </c>
+      <c r="CH2">
+        <v>44675000.0</v>
+      </c>
+      <c r="CI2">
+        <v>41114000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>47204000.0</v>
+      </c>
+      <c r="CK2">
+        <v>41140000.0</v>
+      </c>
+      <c r="CL2">
+        <v>38235000.0</v>
+      </c>
+      <c r="CM2">
+        <v>35721000.0</v>
+      </c>
+      <c r="CN2">
+        <v>41140000.0</v>
+      </c>
+      <c r="CO2">
+        <v>44107000.0</v>
+      </c>
+      <c r="CP2">
+        <v>35402000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>34882000.0</v>
+      </c>
+      <c r="CR2">
+        <v>35402000.0</v>
+      </c>
+      <c r="CS2">
+        <v>43320000.0</v>
+      </c>
+      <c r="CT2">
+        <v>35659000.0</v>
+      </c>
+      <c r="CU2">
+        <v>27712000.0</v>
+      </c>
+      <c r="CV2">
+        <v>35659000.0</v>
+      </c>
+      <c r="CW2">
+        <v>50253000.0</v>
+      </c>
+      <c r="CX2">
+        <v>42272000.0</v>
+      </c>
+      <c r="CY2">
+        <v>43560000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>42272000.0</v>
+      </c>
+      <c r="DA2">
+        <v>46884000.0</v>
+      </c>
+      <c r="DB2">
+        <v>28300000.0</v>
+      </c>
+      <c r="DC2">
+        <v>3300000.0</v>
+      </c>
+      <c r="DD2">
+        <v>28300000.0</v>
+      </c>
+      <c r="DE2">
+        <v>10500000.0</v>
+      </c>
+      <c r="DF2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DG2">
+        <v>2600000.0</v>
+      </c>
+      <c r="DH2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DI2">
+        <v>10300000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>2700000.0</v>
+      </c>
+      <c r="DK2">
+        <v>2100000.0</v>
+      </c>
+      <c r="DL2">
+        <v>2700000.0</v>
+      </c>
+      <c r="DM2">
+        <v>400000.0</v>
+      </c>
+      <c r="DN2">
+        <v>200000.0</v>
+      </c>
+      <c r="DO2"/>
+      <c r="DP2">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>400000.0</v>
+      </c>
+      <c r="DR2"/>
+    </row>
+    <row r="3" spans="1:122">
+      <c r="A3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B3">
+        <v>2310000.0</v>
+      </c>
+      <c r="C3">
+        <v>1981000.0</v>
+      </c>
+      <c r="D3">
+        <v>1914000.0</v>
+      </c>
+      <c r="E3">
+        <v>2076000.0</v>
+      </c>
+      <c r="F3">
+        <v>2044000.0</v>
+      </c>
+      <c r="G3">
+        <v>1993000.0</v>
+      </c>
+      <c r="H3">
+        <v>2252000.0</v>
+      </c>
+      <c r="I3">
+        <v>2893000.0</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3">
+        <v>3213000.0</v>
+      </c>
+      <c r="M3">
+        <v>2940000.0</v>
+      </c>
+      <c r="N3"/>
+      <c r="O3">
+        <v>3396000.0</v>
+      </c>
+      <c r="P3">
+        <v>3396000.0</v>
+      </c>
+      <c r="Q3">
+        <v>3529000.0</v>
+      </c>
+      <c r="R3">
+        <v>5905000.0</v>
+      </c>
+      <c r="S3">
+        <v>5054000.0</v>
+      </c>
+      <c r="T3">
+        <v>5059000.0</v>
+      </c>
+      <c r="U3">
+        <v>4982000.0</v>
+      </c>
+      <c r="V3">
+        <v>4724000.0</v>
+      </c>
+      <c r="W3">
+        <v>5102000.0</v>
+      </c>
+      <c r="X3">
+        <v>5038000.0</v>
+      </c>
+      <c r="Y3">
+        <v>4770000.0</v>
+      </c>
+      <c r="Z3">
+        <v>4527000.0</v>
+      </c>
+      <c r="AA3">
+        <v>4503000.0</v>
+      </c>
+      <c r="AB3">
+        <v>4724000.0</v>
+      </c>
+      <c r="AC3">
+        <v>4048000.0</v>
+      </c>
+      <c r="AD3">
+        <v>3313000.0</v>
+      </c>
+      <c r="AE3">
+        <v>3145000.0</v>
+      </c>
+      <c r="AF3">
+        <v>3336000.0</v>
+      </c>
+      <c r="AG3">
+        <v>3142000.0</v>
+      </c>
+      <c r="AH3">
+        <v>2980000.0</v>
+      </c>
+      <c r="AI3">
+        <v>2954000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2850000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2717000.0</v>
+      </c>
+      <c r="AL3">
+        <v>2560000.0</v>
+      </c>
+      <c r="AM3">
+        <v>2550000.0</v>
+      </c>
+      <c r="AN3">
+        <v>2909000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2147000.0</v>
+      </c>
+      <c r="AP3">
+        <v>2128000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>2211000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1913000.0</v>
+      </c>
+      <c r="AS3">
+        <v>1834000.0</v>
+      </c>
+      <c r="AT3">
+        <v>1830000.0</v>
+      </c>
+      <c r="AU3">
+        <v>1513000.0</v>
+      </c>
+      <c r="AV3">
+        <v>1750000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1577000.0</v>
+      </c>
+      <c r="AX3">
+        <v>1945000.0</v>
+      </c>
+      <c r="AY3">
+        <v>1842000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>1768000.0</v>
+      </c>
+      <c r="BA3">
+        <v>1866000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1805000.0</v>
+      </c>
+      <c r="BC3">
+        <v>1856000.0</v>
+      </c>
+      <c r="BD3">
+        <v>1510000.0</v>
+      </c>
+      <c r="BE3">
+        <v>1382000.0</v>
+      </c>
+      <c r="BF3">
+        <v>1374000.0</v>
+      </c>
+      <c r="BG3">
+        <v>1355000.0</v>
+      </c>
+      <c r="BH3">
+        <v>1403000.0</v>
+      </c>
+      <c r="BI3">
+        <v>1308000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1296000.0</v>
+      </c>
+      <c r="BK3">
+        <v>1306000.0</v>
+      </c>
+      <c r="BL3">
+        <v>973000.0</v>
+      </c>
+      <c r="BM3">
+        <v>850000.0</v>
+      </c>
+      <c r="BN3">
+        <v>779000.0</v>
+      </c>
+      <c r="BO3">
+        <v>762000.0</v>
+      </c>
+      <c r="BP3">
+        <v>745000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>779000.0</v>
+      </c>
+      <c r="BR3">
+        <v>819000.0</v>
+      </c>
+      <c r="BS3">
+        <v>796000.0</v>
+      </c>
+      <c r="BT3">
+        <v>931000.0</v>
+      </c>
+      <c r="BU3">
+        <v>804000.0</v>
+      </c>
+      <c r="BV3">
+        <v>753000.0</v>
+      </c>
+      <c r="BW3">
+        <v>716000.0</v>
+      </c>
+      <c r="BX3">
+        <v>718000.0</v>
+      </c>
+      <c r="BY3">
+        <v>776000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>880000.0</v>
+      </c>
+      <c r="CA3">
+        <v>886000.0</v>
+      </c>
+      <c r="CB3">
+        <v>867000.0</v>
+      </c>
+      <c r="CC3">
+        <v>807000.0</v>
+      </c>
+      <c r="CD3">
+        <v>763000.0</v>
+      </c>
+      <c r="CE3">
+        <v>766000.0</v>
+      </c>
+      <c r="CF3">
+        <v>744000.0</v>
+      </c>
+      <c r="CG3">
+        <v>1020000.0</v>
+      </c>
+      <c r="CH3">
+        <v>861000.0</v>
+      </c>
+      <c r="CI3">
+        <v>842000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>1016000.0</v>
+      </c>
+      <c r="CK3">
+        <v>936000.0</v>
+      </c>
+      <c r="CL3">
+        <v>867000.0</v>
+      </c>
+      <c r="CM3">
+        <v>886000.0</v>
+      </c>
+      <c r="CN3">
+        <v>936000.0</v>
+      </c>
+      <c r="CO3">
+        <v>900000.0</v>
+      </c>
+      <c r="CP3">
+        <v>879000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>972000.0</v>
+      </c>
+      <c r="CR3">
+        <v>879000.0</v>
+      </c>
+      <c r="CS3">
+        <v>867000.0</v>
+      </c>
+      <c r="CT3">
+        <v>741000.0</v>
+      </c>
+      <c r="CU3">
+        <v>675000.0</v>
+      </c>
+      <c r="CV3">
+        <v>741000.0</v>
+      </c>
+      <c r="CW3">
+        <v>1596000.0</v>
+      </c>
+      <c r="CX3">
+        <v>1543000.0</v>
+      </c>
+      <c r="CY3">
+        <v>1813000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>1543000.0</v>
+      </c>
+      <c r="DA3">
+        <v>1501000.0</v>
+      </c>
+      <c r="DB3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DC3">
+        <v>500000.0</v>
+      </c>
+      <c r="DD3">
+        <v>1200000.0</v>
+      </c>
+      <c r="DE3">
+        <v>600000.0</v>
+      </c>
+      <c r="DF3">
+        <v>500000.0</v>
+      </c>
+      <c r="DG3">
+        <v>500000.0</v>
+      </c>
+      <c r="DH3">
+        <v>500000.0</v>
+      </c>
+      <c r="DI3">
+        <v>500000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>500000.0</v>
+      </c>
+      <c r="DK3">
+        <v>400000.0</v>
+      </c>
+      <c r="DL3">
+        <v>500000.0</v>
+      </c>
+      <c r="DM3">
+        <v>200000.0</v>
+      </c>
+      <c r="DN3">
+        <v>100000.0</v>
+      </c>
+      <c r="DO3">
+        <v>200000.0</v>
+      </c>
+      <c r="DP3">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>-400000.0</v>
+      </c>
+      <c r="DR3"/>
+    </row>
+    <row r="4" spans="1:122">
+      <c r="A4" t="s">
+        <v>186</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4">
+        <v>-24731000.0</v>
+      </c>
+      <c r="M4">
+        <v>-45411000.0</v>
+      </c>
+      <c r="N4">
+        <v>-2335000.0</v>
+      </c>
+      <c r="O4">
+        <v>-2335000.0</v>
+      </c>
+      <c r="P4">
+        <v>-897000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-5744000.0</v>
+      </c>
+      <c r="R4">
+        <v>-5744000.0</v>
+      </c>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+    </row>
+    <row r="5" spans="1:122">
+      <c r="A5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5">
+        <v>-7589000.0</v>
+      </c>
+      <c r="C5">
+        <v>-9107000.0</v>
+      </c>
+      <c r="D5">
+        <v>4407000.0</v>
+      </c>
+      <c r="E5">
+        <v>-9296000.0</v>
+      </c>
+      <c r="F5">
+        <v>-1063000.0</v>
+      </c>
+      <c r="G5">
+        <v>-10887000.0</v>
+      </c>
+      <c r="H5">
+        <v>-1353000.0</v>
+      </c>
+      <c r="I5">
+        <v>-25359000.0</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5">
+        <v>-6427000.0</v>
+      </c>
+      <c r="M5">
+        <v>-5589000.0</v>
+      </c>
+      <c r="N5">
+        <v>-5783000.0</v>
+      </c>
+      <c r="O5">
+        <v>-34010000.0</v>
+      </c>
+      <c r="P5">
+        <v>-34010000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-2620000.0</v>
+      </c>
+      <c r="R5">
+        <v>4238000.0</v>
+      </c>
+      <c r="S5">
+        <v>-3672000.0</v>
+      </c>
+      <c r="T5">
+        <v>1577000.0</v>
+      </c>
+      <c r="U5">
+        <v>1416000.0</v>
+      </c>
+      <c r="V5">
+        <v>-12962000.0</v>
+      </c>
+      <c r="W5">
+        <v>-12200000.0</v>
+      </c>
+      <c r="X5">
+        <v>-17277000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-14617000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-5736000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-4074000.0</v>
+      </c>
+      <c r="AB5">
+        <v>4339000.0</v>
+      </c>
+      <c r="AC5">
+        <v>3689000.0</v>
+      </c>
+      <c r="AD5">
+        <v>10000.0</v>
+      </c>
+      <c r="AE5">
+        <v>1012000.0</v>
+      </c>
+      <c r="AF5">
+        <v>9426000.0</v>
+      </c>
+      <c r="AG5">
+        <v>3485000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-695000.0</v>
+      </c>
+      <c r="AI5">
+        <v>3800000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>2863000.0</v>
+      </c>
+      <c r="AK5">
+        <v>6409000.0</v>
+      </c>
+      <c r="AL5">
+        <v>3264000.0</v>
+      </c>
+      <c r="AM5">
+        <v>5854000.0</v>
+      </c>
+      <c r="AN5">
+        <v>7093000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-33193000.0</v>
+      </c>
+      <c r="AP5">
+        <v>2807000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>5145000.0</v>
+      </c>
+      <c r="AR5">
+        <v>6046000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4832000.0</v>
+      </c>
+      <c r="AT5">
+        <v>3892000.0</v>
+      </c>
+      <c r="AU5">
+        <v>4037000.0</v>
+      </c>
+      <c r="AV5">
+        <v>5117000.0</v>
+      </c>
+      <c r="AW5">
+        <v>9732000.0</v>
+      </c>
+      <c r="AX5">
+        <v>3176000.0</v>
+      </c>
+      <c r="AY5">
+        <v>7658000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>6281000.0</v>
+      </c>
+      <c r="BA5">
+        <v>5886000.0</v>
+      </c>
+      <c r="BB5">
+        <v>12390000.0</v>
+      </c>
+      <c r="BC5">
+        <v>4572000.0</v>
+      </c>
+      <c r="BD5">
+        <v>4437000.0</v>
+      </c>
+      <c r="BE5">
+        <v>2716000.0</v>
+      </c>
+      <c r="BF5">
+        <v>2916000.0</v>
+      </c>
+      <c r="BG5">
+        <v>3098000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-3134000.0</v>
+      </c>
+      <c r="BI5">
+        <v>3868000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>3601000.0</v>
+      </c>
+      <c r="BK5">
+        <v>3883000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-276000.0</v>
+      </c>
+      <c r="BM5">
+        <v>2884000.0</v>
+      </c>
+      <c r="BN5">
+        <v>1780000.0</v>
+      </c>
+      <c r="BO5">
+        <v>3467000.0</v>
+      </c>
+      <c r="BP5">
+        <v>3377000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>2767000.0</v>
+      </c>
+      <c r="BR5">
+        <v>2241000.0</v>
+      </c>
+      <c r="BS5">
+        <v>4750000.0</v>
+      </c>
+      <c r="BT5">
+        <v>2618000.0</v>
+      </c>
+      <c r="BU5">
+        <v>5491000.0</v>
+      </c>
+      <c r="BV5">
+        <v>3830000.0</v>
+      </c>
+      <c r="BW5">
+        <v>4259000.0</v>
+      </c>
+      <c r="BX5">
+        <v>4069000.0</v>
+      </c>
+      <c r="BY5">
+        <v>26278000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>147000.0</v>
+      </c>
+      <c r="CA5">
+        <v>14000.0</v>
+      </c>
+      <c r="CB5">
+        <v>6738000.0</v>
+      </c>
+      <c r="CC5">
+        <v>3520000.0</v>
+      </c>
+      <c r="CD5">
+        <v>-885000.0</v>
+      </c>
+      <c r="CE5">
+        <v>-521000.0</v>
+      </c>
+      <c r="CF5">
+        <v>4656000.0</v>
+      </c>
+      <c r="CG5">
+        <v>2435000.0</v>
+      </c>
+      <c r="CH5">
+        <v>-635000.0</v>
+      </c>
+      <c r="CI5">
+        <v>-692000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>4630000.0</v>
+      </c>
+      <c r="CK5">
+        <v>936000.0</v>
+      </c>
+      <c r="CL5">
+        <v>-1188000.0</v>
+      </c>
+      <c r="CM5">
+        <v>-624000.0</v>
+      </c>
+      <c r="CN5">
+        <v>1027000.0</v>
+      </c>
+      <c r="CO5">
+        <v>4886000.0</v>
+      </c>
+      <c r="CP5">
+        <v>-1871000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-956000.0</v>
+      </c>
+      <c r="CR5">
+        <v>-1964000.0</v>
+      </c>
+      <c r="CS5">
+        <v>5757000.0</v>
+      </c>
+      <c r="CT5">
+        <v>-2928000.0</v>
+      </c>
+      <c r="CU5">
+        <v>-2060000.0</v>
+      </c>
+      <c r="CV5">
+        <v>-2933000.0</v>
+      </c>
+      <c r="CW5">
+        <v>3872000.0</v>
+      </c>
+      <c r="CX5">
+        <v>-3706000.0</v>
+      </c>
+      <c r="CY5">
+        <v>-674000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>-3487000.0</v>
+      </c>
+      <c r="DA5">
+        <v>3243000.0</v>
+      </c>
+      <c r="DB5">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DC5">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DD5">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DE5">
+        <v>3326000.0</v>
+      </c>
+      <c r="DF5">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DG5">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DH5">
+        <v>-1800000.0</v>
+      </c>
+      <c r="DI5">
+        <v>2600000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DK5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DL5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DM5">
+        <v>-4400000.0</v>
+      </c>
+      <c r="DN5">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DO5">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DP5">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DQ5">
+        <v>-700000.0</v>
+      </c>
+      <c r="DR5"/>
+    </row>
+    <row r="6" spans="1:122">
+      <c r="A6" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6">
+        <v>-5279000.0</v>
+      </c>
+      <c r="C6">
+        <v>-7126000.0</v>
+      </c>
+      <c r="D6">
+        <v>6321000.0</v>
+      </c>
+      <c r="E6">
+        <v>-7220000.0</v>
+      </c>
+      <c r="F6">
+        <v>981000.0</v>
+      </c>
+      <c r="G6">
+        <v>-8894000.0</v>
+      </c>
+      <c r="H6">
+        <v>899000.0</v>
+      </c>
+      <c r="I6">
+        <v>-22466000.0</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
+        <v>-3214000.0</v>
+      </c>
+      <c r="M6">
+        <v>-2649000.0</v>
+      </c>
+      <c r="N6">
+        <v>-5998000.0</v>
+      </c>
+      <c r="O6">
+        <v>-30614000.0</v>
+      </c>
+      <c r="P6">
+        <v>-30614000.0</v>
+      </c>
+      <c r="Q6">
+        <v>909000.0</v>
+      </c>
+      <c r="R6">
+        <v>10143000.0</v>
+      </c>
+      <c r="S6">
+        <v>1382000.0</v>
+      </c>
+      <c r="T6">
+        <v>6636000.0</v>
+      </c>
+      <c r="U6">
+        <v>6398000.0</v>
+      </c>
+      <c r="V6">
+        <v>-8238000.0</v>
+      </c>
+      <c r="W6">
+        <v>-7098000.0</v>
+      </c>
+      <c r="X6">
+        <v>-12239000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-9847000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1209000.0</v>
+      </c>
+      <c r="AA6">
+        <v>429000.0</v>
+      </c>
+      <c r="AB6">
+        <v>9063000.0</v>
+      </c>
+      <c r="AC6">
+        <v>7737000.0</v>
+      </c>
+      <c r="AD6">
+        <v>3323000.0</v>
+      </c>
+      <c r="AE6">
+        <v>4157000.0</v>
+      </c>
+      <c r="AF6">
+        <v>12762000.0</v>
+      </c>
+      <c r="AG6">
+        <v>6627000.0</v>
+      </c>
+      <c r="AH6">
+        <v>2285000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6754000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>5713000.0</v>
+      </c>
+      <c r="AK6">
+        <v>9126000.0</v>
+      </c>
+      <c r="AL6">
+        <v>5824000.0</v>
+      </c>
+      <c r="AM6">
+        <v>8404000.0</v>
+      </c>
+      <c r="AN6">
+        <v>10002000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-31046000.0</v>
+      </c>
+      <c r="AP6">
+        <v>4935000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>7356000.0</v>
+      </c>
+      <c r="AR6">
+        <v>7959000.0</v>
+      </c>
+      <c r="AS6">
+        <v>6666000.0</v>
+      </c>
+      <c r="AT6">
+        <v>5722000.0</v>
+      </c>
+      <c r="AU6">
+        <v>5550000.0</v>
+      </c>
+      <c r="AV6">
+        <v>6867000.0</v>
+      </c>
+      <c r="AW6">
+        <v>11309000.0</v>
+      </c>
+      <c r="AX6">
+        <v>5121000.0</v>
+      </c>
+      <c r="AY6">
+        <v>9500000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>8049000.0</v>
+      </c>
+      <c r="BA6">
+        <v>7752000.0</v>
+      </c>
+      <c r="BB6">
+        <v>14195000.0</v>
+      </c>
+      <c r="BC6">
+        <v>6428000.0</v>
+      </c>
+      <c r="BD6">
+        <v>5947000.0</v>
+      </c>
+      <c r="BE6">
+        <v>4098000.0</v>
+      </c>
+      <c r="BF6">
+        <v>4290000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4453000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-1731000.0</v>
+      </c>
+      <c r="BI6">
+        <v>5176000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>4897000.0</v>
+      </c>
+      <c r="BK6">
+        <v>5189000.0</v>
+      </c>
+      <c r="BL6">
+        <v>697000.0</v>
+      </c>
+      <c r="BM6">
+        <v>3734000.0</v>
+      </c>
+      <c r="BN6">
+        <v>2559000.0</v>
+      </c>
+      <c r="BO6">
+        <v>4229000.0</v>
+      </c>
+      <c r="BP6">
+        <v>4122000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>3546000.0</v>
+      </c>
+      <c r="BR6">
+        <v>3060000.0</v>
+      </c>
+      <c r="BS6">
+        <v>5546000.0</v>
+      </c>
+      <c r="BT6">
+        <v>3549000.0</v>
+      </c>
+      <c r="BU6">
+        <v>6295000.0</v>
+      </c>
+      <c r="BV6">
+        <v>4583000.0</v>
+      </c>
+      <c r="BW6">
+        <v>4975000.0</v>
+      </c>
+      <c r="BX6">
+        <v>4787000.0</v>
+      </c>
+      <c r="BY6">
+        <v>27054000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>1027000.0</v>
+      </c>
+      <c r="CA6">
+        <v>900000.0</v>
+      </c>
+      <c r="CB6">
+        <v>7605000.0</v>
+      </c>
+      <c r="CC6">
+        <v>4327000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-122000.0</v>
+      </c>
+      <c r="CE6">
+        <v>245000.0</v>
+      </c>
+      <c r="CF6">
+        <v>5400000.0</v>
+      </c>
+      <c r="CG6">
+        <v>3455000.0</v>
+      </c>
+      <c r="CH6">
+        <v>226000.0</v>
+      </c>
+      <c r="CI6">
+        <v>150000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>5646000.0</v>
+      </c>
+      <c r="CK6">
+        <v>1872000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-321000.0</v>
+      </c>
+      <c r="CM6">
+        <v>262000.0</v>
+      </c>
+      <c r="CN6">
+        <v>1963000.0</v>
+      </c>
+      <c r="CO6">
+        <v>5786000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-992000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>16000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-1085000.0</v>
+      </c>
+      <c r="CS6">
+        <v>6624000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-2187000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-1385000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-2192000.0</v>
+      </c>
+      <c r="CW6">
+        <v>5468000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-2163000.0</v>
+      </c>
+      <c r="CY6">
+        <v>1139000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-1944000.0</v>
+      </c>
+      <c r="DA6">
+        <v>4744000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DC6">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DE6">
+        <v>3926000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DG6">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DH6">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DI6">
+        <v>3100000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DK6">
+        <v>-600000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DM6">
+        <v>-4200000.0</v>
+      </c>
+      <c r="DN6">
+        <v>-1800000.0</v>
+      </c>
+      <c r="DO6">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DP6">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DR6">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:122">
+      <c r="A7" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+    </row>
+    <row r="8" spans="1:122">
+      <c r="A8" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+    </row>
+    <row r="9" spans="1:122">
+      <c r="A9" t="s">
+        <v>191</v>
+      </c>
+      <c r="B9">
+        <v>4462000.0</v>
+      </c>
+      <c r="C9">
+        <v>7791000.0</v>
+      </c>
+      <c r="D9">
+        <v>13982000.0</v>
+      </c>
+      <c r="E9">
+        <v>9845000.0</v>
+      </c>
+      <c r="F9">
+        <v>11084000.0</v>
+      </c>
+      <c r="G9">
+        <v>5387000.0</v>
+      </c>
+      <c r="H9">
+        <v>17272000.0</v>
+      </c>
+      <c r="I9">
+        <v>8415000.0</v>
+      </c>
+      <c r="J9">
+        <v>9957000.0</v>
+      </c>
+      <c r="K9">
+        <v>2728000.0</v>
+      </c>
+      <c r="L9">
+        <v>8548000.0</v>
+      </c>
+      <c r="M9">
+        <v>5679000.0</v>
+      </c>
+      <c r="N9">
+        <v>7108000.0</v>
+      </c>
+      <c r="O9">
+        <v>11325000.0</v>
+      </c>
+      <c r="P9">
+        <v>11325000.0</v>
+      </c>
+      <c r="Q9">
+        <v>12866000.0</v>
+      </c>
+      <c r="R9">
+        <v>14715000.0</v>
+      </c>
+      <c r="S9">
+        <v>17519000.0</v>
+      </c>
+      <c r="T9">
+        <v>24803000.0</v>
+      </c>
+      <c r="U9">
+        <v>14441000.0</v>
+      </c>
+      <c r="V9">
+        <v>20637000.0</v>
+      </c>
+      <c r="W9">
+        <v>16347000.0</v>
+      </c>
+      <c r="X9">
+        <v>24091000.0</v>
+      </c>
+      <c r="Y9">
+        <v>20047000.0</v>
+      </c>
+      <c r="Z9">
+        <v>15514000.0</v>
+      </c>
+      <c r="AA9">
+        <v>15336000.0</v>
+      </c>
+      <c r="AB9">
+        <v>26212000.0</v>
+      </c>
+      <c r="AC9">
+        <v>21217000.0</v>
+      </c>
+      <c r="AD9">
+        <v>16593000.0</v>
+      </c>
+      <c r="AE9">
+        <v>16337000.0</v>
+      </c>
+      <c r="AF9">
+        <v>24809000.0</v>
+      </c>
+      <c r="AG9">
+        <v>20128000.0</v>
+      </c>
+      <c r="AH9">
+        <v>15752000.0</v>
+      </c>
+      <c r="AI9">
+        <v>19286000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>19657000.0</v>
+      </c>
+      <c r="AK9">
+        <v>23432000.0</v>
+      </c>
+      <c r="AL9">
+        <v>18953000.0</v>
+      </c>
+      <c r="AM9">
+        <v>21144000.0</v>
+      </c>
+      <c r="AN9">
+        <v>22784000.0</v>
+      </c>
+      <c r="AO9">
+        <v>12931000.0</v>
+      </c>
+      <c r="AP9">
+        <v>17265000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>17977000.0</v>
+      </c>
+      <c r="AR9">
+        <v>18669000.0</v>
+      </c>
+      <c r="AS9">
+        <v>16885000.0</v>
+      </c>
+      <c r="AT9">
+        <v>15666000.0</v>
+      </c>
+      <c r="AU9">
+        <v>14188000.0</v>
+      </c>
+      <c r="AV9">
+        <v>16143000.0</v>
+      </c>
+      <c r="AW9">
+        <v>20155000.0</v>
+      </c>
+      <c r="AX9">
+        <v>13734000.0</v>
+      </c>
+      <c r="AY9">
+        <v>12532000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>13030000.0</v>
+      </c>
+      <c r="BA9">
+        <v>17508000.0</v>
+      </c>
+      <c r="BB9">
+        <v>18459000.0</v>
+      </c>
+      <c r="BC9">
+        <v>13763000.0</v>
+      </c>
+      <c r="BD9">
+        <v>14706000.0</v>
+      </c>
+      <c r="BE9">
+        <v>13172000.0</v>
+      </c>
+      <c r="BF9">
+        <v>13010000.0</v>
+      </c>
+      <c r="BG9">
+        <v>11250000.0</v>
+      </c>
+      <c r="BH9">
+        <v>10545000.0</v>
+      </c>
+      <c r="BI9">
+        <v>12478000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>11855000.0</v>
+      </c>
+      <c r="BK9">
+        <v>11817000.0</v>
+      </c>
+      <c r="BL9">
+        <v>9352000.0</v>
+      </c>
+      <c r="BM9">
+        <v>8127000.0</v>
+      </c>
+      <c r="BN9">
+        <v>7417000.0</v>
+      </c>
+      <c r="BO9">
+        <v>8870000.0</v>
+      </c>
+      <c r="BP9">
+        <v>9009000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>7591000.0</v>
+      </c>
+      <c r="BR9">
+        <v>7557000.0</v>
+      </c>
+      <c r="BS9">
+        <v>10123000.0</v>
+      </c>
+      <c r="BT9">
+        <v>9651000.0</v>
+      </c>
+      <c r="BU9">
+        <v>10747000.0</v>
+      </c>
+      <c r="BV9">
+        <v>8857000.0</v>
+      </c>
+      <c r="BW9">
+        <v>8974000.0</v>
+      </c>
+      <c r="BX9">
+        <v>9463000.0</v>
+      </c>
+      <c r="BY9">
+        <v>9090000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>8276000.0</v>
+      </c>
+      <c r="CA9">
+        <v>5556000.0</v>
+      </c>
+      <c r="CB9">
+        <v>14949000.0</v>
+      </c>
+      <c r="CC9">
+        <v>11416000.0</v>
+      </c>
+      <c r="CD9">
+        <v>7089000.0</v>
+      </c>
+      <c r="CE9">
+        <v>6590000.0</v>
+      </c>
+      <c r="CF9">
+        <v>10938000.0</v>
+      </c>
+      <c r="CG9">
+        <v>9298000.0</v>
+      </c>
+      <c r="CH9">
+        <v>5996000.0</v>
+      </c>
+      <c r="CI9">
+        <v>5740000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>11232000.0</v>
+      </c>
+      <c r="CK9">
+        <v>7448000.0</v>
+      </c>
+      <c r="CL9">
+        <v>5030000.0</v>
+      </c>
+      <c r="CM9">
+        <v>6082000.0</v>
+      </c>
+      <c r="CN9">
+        <v>7448000.0</v>
+      </c>
+      <c r="CO9">
+        <v>12738000.0</v>
+      </c>
+      <c r="CP9">
+        <v>5723000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>6339000.0</v>
+      </c>
+      <c r="CR9">
+        <v>5723000.0</v>
+      </c>
+      <c r="CS9">
+        <v>13800000.0</v>
+      </c>
+      <c r="CT9">
+        <v>4687000.0</v>
+      </c>
+      <c r="CU9">
+        <v>2597000.0</v>
+      </c>
+      <c r="CV9">
+        <v>4687000.0</v>
+      </c>
+      <c r="CW9">
+        <v>12009000.0</v>
+      </c>
+      <c r="CX9">
+        <v>5824000.0</v>
+      </c>
+      <c r="CY9">
+        <v>10021000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>5824000.0</v>
+      </c>
+      <c r="DA9">
+        <v>13887000.0</v>
+      </c>
+      <c r="DB9">
+        <v>5500000.0</v>
+      </c>
+      <c r="DC9">
+        <v>2200000.0</v>
+      </c>
+      <c r="DD9">
+        <v>5500000.0</v>
+      </c>
+      <c r="DE9">
+        <v>8600000.0</v>
+      </c>
+      <c r="DF9">
+        <v>2800000.0</v>
+      </c>
+      <c r="DG9">
+        <v>2600000.0</v>
+      </c>
+      <c r="DH9">
+        <v>2800000.0</v>
+      </c>
+      <c r="DI9">
+        <v>7600000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>2400000.0</v>
+      </c>
+      <c r="DK9">
+        <v>1700000.0</v>
+      </c>
+      <c r="DL9">
+        <v>2400000.0</v>
+      </c>
+      <c r="DM9">
+        <v>600000.0</v>
+      </c>
+      <c r="DN9">
+        <v>200000.0</v>
+      </c>
+      <c r="DO9">
+        <v>300000.0</v>
+      </c>
+      <c r="DP9">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ9">
+        <v>900000.0</v>
+      </c>
+      <c r="DR9">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:122">
+      <c r="A10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B10">
+        <v>-14937000.0</v>
+      </c>
+      <c r="C10">
+        <v>-9658000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1114000.0</v>
+      </c>
+      <c r="E10">
+        <v>-14777000.0</v>
+      </c>
+      <c r="F10">
+        <v>-6528000.0</v>
+      </c>
+      <c r="G10">
+        <v>-16255000.0</v>
+      </c>
+      <c r="H10">
+        <v>-7143000.0</v>
+      </c>
+      <c r="I10">
+        <v>-29293000.0</v>
+      </c>
+      <c r="J10">
+        <v>14177000.0</v>
+      </c>
+      <c r="K10">
+        <v>-12522000.0</v>
+      </c>
+      <c r="L10">
+        <v>-11260000.0</v>
+      </c>
+      <c r="M10">
+        <v>-9197000.0</v>
+      </c>
+      <c r="N10">
+        <v>-12445000.0</v>
+      </c>
+      <c r="O10">
+        <v>-36593000.0</v>
+      </c>
+      <c r="P10">
+        <v>-36593000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-6725000.0</v>
+      </c>
+      <c r="R10">
+        <v>1144000.0</v>
+      </c>
+      <c r="S10">
+        <v>-11589000.0</v>
+      </c>
+      <c r="T10">
+        <v>-3441000.0</v>
+      </c>
+      <c r="U10">
+        <v>-1523000.0</v>
+      </c>
+      <c r="V10">
+        <v>-16001000.0</v>
+      </c>
+      <c r="W10">
+        <v>-15309000.0</v>
+      </c>
+      <c r="X10">
+        <v>-20425000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-16828000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-7905000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-6149000.0</v>
+      </c>
+      <c r="AB10">
+        <v>969000.0</v>
+      </c>
+      <c r="AC10">
+        <v>1309000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-307000.0</v>
+      </c>
+      <c r="AE10">
+        <v>254000.0</v>
+      </c>
+      <c r="AF10">
+        <v>8702000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3177000.0</v>
+      </c>
+      <c r="AH10">
+        <v>720000.0</v>
+      </c>
+      <c r="AI10">
+        <v>3462000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2661000.0</v>
+      </c>
+      <c r="AK10">
+        <v>5050000.0</v>
+      </c>
+      <c r="AL10">
+        <v>2067000.0</v>
+      </c>
+      <c r="AM10">
+        <v>5234000.0</v>
+      </c>
+      <c r="AN10">
+        <v>7149000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-33677000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2997000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4679000.0</v>
+      </c>
+      <c r="AR10">
+        <v>6588000.0</v>
+      </c>
+      <c r="AS10">
+        <v>6127000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5032000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3725000.0</v>
+      </c>
+      <c r="AV10">
+        <v>7170000.0</v>
+      </c>
+      <c r="AW10">
+        <v>10101000.0</v>
+      </c>
+      <c r="AX10">
+        <v>5367000.0</v>
+      </c>
+      <c r="AY10">
+        <v>7286000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>5799000.0</v>
+      </c>
+      <c r="BA10">
+        <v>7546000.0</v>
+      </c>
+      <c r="BB10">
+        <v>11892000.0</v>
+      </c>
+      <c r="BC10">
+        <v>4128000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>7734000.0</v>
+      </c>
+      <c r="BF10">
+        <v>5487000.0</v>
+      </c>
+      <c r="BG10">
+        <v>3063000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-2377000.0</v>
+      </c>
+      <c r="BI10">
+        <v>3672000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>3392000.0</v>
+      </c>
+      <c r="BK10">
+        <v>3755000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-356000.0</v>
+      </c>
+      <c r="BM10">
+        <v>2880000.0</v>
+      </c>
+      <c r="BN10">
+        <v>2555000.0</v>
+      </c>
+      <c r="BO10">
+        <v>3648000.0</v>
+      </c>
+      <c r="BP10">
+        <v>3375000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>2655000.0</v>
+      </c>
+      <c r="BR10">
+        <v>2561000.0</v>
+      </c>
+      <c r="BS10">
+        <v>4750000.0</v>
+      </c>
+      <c r="BT10">
+        <v>2828000.0</v>
+      </c>
+      <c r="BU10">
+        <v>5486000.0</v>
+      </c>
+      <c r="BV10">
+        <v>4323000.0</v>
+      </c>
+      <c r="BW10">
+        <v>4259000.0</v>
+      </c>
+      <c r="BX10">
+        <v>4776000.0</v>
+      </c>
+      <c r="BY10">
+        <v>26746000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>149000.0</v>
+      </c>
+      <c r="CA10">
+        <v>14000.0</v>
+      </c>
+      <c r="CB10">
+        <v>6678000.0</v>
+      </c>
+      <c r="CC10">
+        <v>3561000.0</v>
+      </c>
+      <c r="CD10">
+        <v>-889000.0</v>
+      </c>
+      <c r="CE10">
+        <v>-521000.0</v>
+      </c>
+      <c r="CF10">
+        <v>4995000.0</v>
+      </c>
+      <c r="CG10">
+        <v>2332000.0</v>
+      </c>
+      <c r="CH10">
+        <v>-635000.0</v>
+      </c>
+      <c r="CI10">
+        <v>-692000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>5005000.0</v>
+      </c>
+      <c r="CK10">
+        <v>845000.0</v>
+      </c>
+      <c r="CL10">
+        <v>-1362000.0</v>
+      </c>
+      <c r="CM10">
+        <v>-624000.0</v>
+      </c>
+      <c r="CN10">
+        <v>-322000.0</v>
+      </c>
+      <c r="CO10">
+        <v>4823000.0</v>
+      </c>
+      <c r="CP10">
+        <v>-1778000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>-956000.0</v>
+      </c>
+      <c r="CR10">
+        <v>-170000.0</v>
+      </c>
+      <c r="CS10">
+        <v>5638000.0</v>
+      </c>
+      <c r="CT10">
+        <v>-2923000.0</v>
+      </c>
+      <c r="CU10">
+        <v>-2107000.0</v>
+      </c>
+      <c r="CV10">
+        <v>-753000.0</v>
+      </c>
+      <c r="CW10">
+        <v>3633000.0</v>
+      </c>
+      <c r="CX10">
+        <v>-3415000.0</v>
+      </c>
+      <c r="CY10">
+        <v>-674000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>-149000.0</v>
+      </c>
+      <c r="DA10">
+        <v>3250000.0</v>
+      </c>
+      <c r="DB10">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DC10">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DD10">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DE10">
+        <v>3400000.0</v>
+      </c>
+      <c r="DF10">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DG10">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DH10">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DI10">
+        <v>2800000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DK10">
+        <v>-500000.0</v>
+      </c>
+      <c r="DL10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DM10">
+        <v>-4500000.0</v>
+      </c>
+      <c r="DN10">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DO10">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DP10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DQ10">
+        <v>-300000.0</v>
+      </c>
+      <c r="DR10">
+        <v>-1200000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:122">
+      <c r="A11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B11">
+        <v>43000.0</v>
+      </c>
+      <c r="C11">
+        <v>333000.0</v>
+      </c>
+      <c r="D11">
+        <v>33000.0</v>
+      </c>
+      <c r="E11">
+        <v>-8000.0</v>
+      </c>
+      <c r="F11">
+        <v>43000.0</v>
+      </c>
+      <c r="G11">
+        <v>-25000.0</v>
+      </c>
+      <c r="H11">
+        <v>-57000.0</v>
+      </c>
+      <c r="I11">
+        <v>230000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>70000.0</v>
+      </c>
+      <c r="M11">
+        <v>4000.0</v>
+      </c>
+      <c r="N11">
+        <v>4000.0</v>
+      </c>
+      <c r="O11">
+        <v>-827000.0</v>
+      </c>
+      <c r="P11">
+        <v>-827000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-87000.0</v>
+      </c>
+      <c r="R11">
+        <v>-3085000.0</v>
+      </c>
+      <c r="S11">
+        <v>-2112000.0</v>
+      </c>
+      <c r="T11">
+        <v>-575000.0</v>
+      </c>
+      <c r="U11">
+        <v>-58000.0</v>
+      </c>
+      <c r="V11">
+        <v>-2700000.0</v>
+      </c>
+      <c r="W11">
+        <v>-4309000.0</v>
+      </c>
+      <c r="X11">
+        <v>-5276000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-5310000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-1165000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-1365000.0</v>
+      </c>
+      <c r="AB11">
+        <v>602000.0</v>
+      </c>
+      <c r="AC11">
+        <v>242000.0</v>
+      </c>
+      <c r="AD11">
+        <v>277000.0</v>
+      </c>
+      <c r="AE11">
+        <v>64000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1989000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-12909000.0</v>
+      </c>
+      <c r="AH11">
+        <v>207000.0</v>
+      </c>
+      <c r="AI11">
+        <v>1250000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>197000.0</v>
+      </c>
+      <c r="AK11">
+        <v>1556000.0</v>
+      </c>
+      <c r="AL11">
+        <v>693000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1889000.0</v>
+      </c>
+      <c r="AN11">
+        <v>2346000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-12510000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1069000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1691000.0</v>
+      </c>
+      <c r="AR11">
+        <v>2337000.0</v>
+      </c>
+      <c r="AS11">
+        <v>2324000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1785000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1301000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2555000.0</v>
+      </c>
+      <c r="AW11">
+        <v>3679000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1874000.0</v>
+      </c>
+      <c r="AY11">
+        <v>2475000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1214000.0</v>
+      </c>
+      <c r="BA11">
+        <v>2754000.0</v>
+      </c>
+      <c r="BB11">
+        <v>2920000.0</v>
+      </c>
+      <c r="BC11">
+        <v>1492000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1107000.0</v>
+      </c>
+      <c r="BE11">
+        <v>2920000.0</v>
+      </c>
+      <c r="BF11">
+        <v>2049000.0</v>
+      </c>
+      <c r="BG11">
+        <v>1110000.0</v>
+      </c>
+      <c r="BH11">
+        <v>270000.0</v>
+      </c>
+      <c r="BI11">
+        <v>1350000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1209000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1352000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1013000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1072000.0</v>
+      </c>
+      <c r="BN11">
+        <v>895000.0</v>
+      </c>
+      <c r="BO11">
+        <v>1282000.0</v>
+      </c>
+      <c r="BP11">
+        <v>1522000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1115000.0</v>
+      </c>
+      <c r="BR11">
+        <v>1063000.0</v>
+      </c>
+      <c r="BS11">
+        <v>1911000.0</v>
+      </c>
+      <c r="BT11">
+        <v>-546000.0</v>
+      </c>
+      <c r="BU11">
+        <v>1520000.0</v>
+      </c>
+      <c r="BV11">
+        <v>1198000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1182000.0</v>
+      </c>
+      <c r="BX11">
+        <v>355000.0</v>
+      </c>
+      <c r="BY11">
+        <v>2101000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>37000.0</v>
+      </c>
+      <c r="CA11">
+        <v>-14000.0</v>
+      </c>
+      <c r="CB11">
+        <v>104000.0</v>
+      </c>
+      <c r="CC11">
+        <v>6000.0</v>
+      </c>
+      <c r="CD11">
+        <v>156000.0</v>
+      </c>
+      <c r="CE11">
+        <v>521000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-292000.0</v>
+      </c>
+      <c r="CG11">
+        <v>142000.0</v>
+      </c>
+      <c r="CH11">
+        <v>268000.0</v>
+      </c>
+      <c r="CI11">
+        <v>692000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-127000.0</v>
+      </c>
+      <c r="CK11">
+        <v>211000.0</v>
+      </c>
+      <c r="CL11">
+        <v>569000.0</v>
+      </c>
+      <c r="CM11">
+        <v>624000.0</v>
+      </c>
+      <c r="CN11">
+        <v>382000.0</v>
+      </c>
+      <c r="CO11">
+        <v>276000.0</v>
+      </c>
+      <c r="CP11">
+        <v>165000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>2039000.0</v>
+      </c>
+      <c r="CR11">
+        <v>-578000.0</v>
+      </c>
+      <c r="CS11">
+        <v>451000.0</v>
+      </c>
+      <c r="CT11">
+        <v>593000.0</v>
+      </c>
+      <c r="CU11">
+        <v>14672000.0</v>
+      </c>
+      <c r="CV11">
+        <v>615000.0</v>
+      </c>
+      <c r="CW11">
+        <v>419000.0</v>
+      </c>
+      <c r="CX11">
+        <v>488000.0</v>
+      </c>
+      <c r="CY11">
+        <v>3127000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>678000.0</v>
+      </c>
+      <c r="DA11">
+        <v>235000.0</v>
+      </c>
+      <c r="DB11">
+        <v>100000.0</v>
+      </c>
+      <c r="DC11">
+        <v>-100000.0</v>
+      </c>
+      <c r="DD11">
+        <v>-100000.0</v>
+      </c>
+      <c r="DE11">
+        <v>-300000.0</v>
+      </c>
+      <c r="DF11">
+        <v>100000.0</v>
+      </c>
+      <c r="DG11">
+        <v>100000.0</v>
+      </c>
+      <c r="DH11">
+        <v>100000.0</v>
+      </c>
+      <c r="DI11">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>-100000.0</v>
+      </c>
+      <c r="DK11">
+        <v>200000.0</v>
+      </c>
+      <c r="DL11">
+        <v>-800000.0</v>
+      </c>
+      <c r="DM11">
+        <v>-700000.0</v>
+      </c>
+      <c r="DN11">
+        <v>-600000.0</v>
+      </c>
+      <c r="DO11">
+        <v>-900000.0</v>
+      </c>
+      <c r="DP11">
+        <v>-500000.0</v>
+      </c>
+      <c r="DQ11">
+        <v>-400000.0</v>
+      </c>
+      <c r="DR11">
+        <v>1600000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:122">
+      <c r="A12" t="s">
+        <v>194</v>
+      </c>
+      <c r="B12">
+        <v>7348000.0</v>
+      </c>
+      <c r="C12">
+        <v>551000.0</v>
+      </c>
+      <c r="D12">
+        <v>5521000.0</v>
+      </c>
+      <c r="E12">
+        <v>5481000.0</v>
+      </c>
+      <c r="F12">
+        <v>5465000.0</v>
+      </c>
+      <c r="G12">
+        <v>5368000.0</v>
+      </c>
+      <c r="H12">
+        <v>5790000.0</v>
+      </c>
+      <c r="I12">
+        <v>3934000.0</v>
+      </c>
+      <c r="J12">
+        <v>4073000.0</v>
+      </c>
+      <c r="K12">
+        <v>3938000.0</v>
+      </c>
+      <c r="L12">
+        <v>4833000.0</v>
+      </c>
+      <c r="M12">
+        <v>3608000.0</v>
+      </c>
+      <c r="N12">
+        <v>4219000.0</v>
+      </c>
+      <c r="O12">
+        <v>3480000.0</v>
+      </c>
+      <c r="P12">
+        <v>3480000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4105000.0</v>
+      </c>
+      <c r="R12">
+        <v>3094000.0</v>
+      </c>
+      <c r="S12">
+        <v>7917000.0</v>
+      </c>
+      <c r="T12">
+        <v>5018000.0</v>
+      </c>
+      <c r="U12">
+        <v>2939000.0</v>
+      </c>
+      <c r="V12">
+        <v>3039000.0</v>
+      </c>
+      <c r="W12">
+        <v>3109000.0</v>
+      </c>
+      <c r="X12">
+        <v>3146000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2211000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2169000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2075000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1955000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1771000.0</v>
+      </c>
+      <c r="AD12">
+        <v>746000.0</v>
+      </c>
+      <c r="AE12">
+        <v>758000.0</v>
+      </c>
+      <c r="AF12">
+        <v>535000.0</v>
+      </c>
+      <c r="AG12">
+        <v>531000.0</v>
+      </c>
+      <c r="AH12">
+        <v>480000.0</v>
+      </c>
+      <c r="AI12">
+        <v>404000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>394000.0</v>
+      </c>
+      <c r="AK12">
+        <v>400000.0</v>
+      </c>
+      <c r="AL12">
+        <v>380000.0</v>
+      </c>
+      <c r="AM12">
+        <v>653000.0</v>
+      </c>
+      <c r="AN12">
+        <v>563000.0</v>
+      </c>
+      <c r="AO12">
+        <v>484000.0</v>
+      </c>
+      <c r="AP12">
+        <v>439000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>502000.0</v>
+      </c>
+      <c r="AR12">
+        <v>464000.0</v>
+      </c>
+      <c r="AS12">
+        <v>510000.0</v>
+      </c>
+      <c r="AT12">
+        <v>472000.0</v>
+      </c>
+      <c r="AU12">
+        <v>383000.0</v>
+      </c>
+      <c r="AV12">
+        <v>394000.0</v>
+      </c>
+      <c r="AW12">
+        <v>390000.0</v>
+      </c>
+      <c r="AX12">
+        <v>436000.0</v>
+      </c>
+      <c r="AY12">
+        <v>431000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>482000.0</v>
+      </c>
+      <c r="BA12">
+        <v>487000.0</v>
+      </c>
+      <c r="BB12">
+        <v>498000.0</v>
+      </c>
+      <c r="BC12">
+        <v>541000.0</v>
+      </c>
+      <c r="BD12">
+        <v>476000.0</v>
+      </c>
+      <c r="BE12">
+        <v>153000.0</v>
+      </c>
+      <c r="BF12">
+        <v>163000.0</v>
+      </c>
+      <c r="BG12">
+        <v>176000.0</v>
+      </c>
+      <c r="BH12">
+        <v>189000.0</v>
+      </c>
+      <c r="BI12">
+        <v>196000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>209000.0</v>
+      </c>
+      <c r="BK12">
+        <v>227000.0</v>
+      </c>
+      <c r="BL12">
+        <v>80000.0</v>
+      </c>
+      <c r="BM12">
+        <v>4000.0</v>
+      </c>
+      <c r="BN12">
+        <v>4000.0</v>
+      </c>
+      <c r="BO12">
+        <v>1000.0</v>
+      </c>
+      <c r="BP12">
+        <v>2000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>2000.0</v>
+      </c>
+      <c r="BR12">
+        <v>2000.0</v>
+      </c>
+      <c r="BS12"/>
+      <c r="BT12">
+        <v>210000.0</v>
+      </c>
+      <c r="BU12">
+        <v>5000.0</v>
+      </c>
+      <c r="BV12">
+        <v>327000.0</v>
+      </c>
+      <c r="BW12"/>
+      <c r="BX12">
+        <v>686000.0</v>
+      </c>
+      <c r="BY12"/>
+      <c r="BZ12">
+        <v>2000.0</v>
+      </c>
+      <c r="CA12"/>
+      <c r="CB12">
+        <v>60000.0</v>
+      </c>
+      <c r="CC12"/>
+      <c r="CD12">
+        <v>4000.0</v>
+      </c>
+      <c r="CE12"/>
+      <c r="CF12">
+        <v>339000.0</v>
+      </c>
+      <c r="CG12"/>
+      <c r="CH12">
+        <v>95000.0</v>
+      </c>
+      <c r="CI12"/>
+      <c r="CJ12">
+        <v>375000.0</v>
+      </c>
+      <c r="CK12"/>
+      <c r="CL12">
+        <v>174000.0</v>
+      </c>
+      <c r="CM12"/>
+      <c r="CN12">
+        <v>80000.0</v>
+      </c>
+      <c r="CO12">
+        <v>63000.0</v>
+      </c>
+      <c r="CP12">
+        <v>93000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>86000.0</v>
+      </c>
+      <c r="CR12">
+        <v>445000.0</v>
+      </c>
+      <c r="CS12">
+        <v>119000.0</v>
+      </c>
+      <c r="CT12">
+        <v>5000.0</v>
+      </c>
+      <c r="CU12">
+        <v>47000.0</v>
+      </c>
+      <c r="CV12">
+        <v>23000.0</v>
+      </c>
+      <c r="CW12">
+        <v>16000.0</v>
+      </c>
+      <c r="CX12">
+        <v>36000.0</v>
+      </c>
+      <c r="CY12">
+        <v>384000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>165000.0</v>
+      </c>
+      <c r="DA12">
+        <v>100000.0</v>
+      </c>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12">
+        <v>100000.0</v>
+      </c>
+      <c r="DF12">
+        <v>100000.0</v>
+      </c>
+      <c r="DG12">
+        <v>200000.0</v>
+      </c>
+      <c r="DH12">
+        <v>600000.0</v>
+      </c>
+      <c r="DI12">
+        <v>400000.0</v>
+      </c>
+      <c r="DJ12">
+        <v>300000.0</v>
+      </c>
+      <c r="DK12">
+        <v>500000.0</v>
+      </c>
+      <c r="DL12">
+        <v>900000.0</v>
+      </c>
+      <c r="DM12">
+        <v>400000.0</v>
+      </c>
+      <c r="DN12">
+        <v>500000.0</v>
+      </c>
+      <c r="DO12">
+        <v>500000.0</v>
+      </c>
+      <c r="DP12">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ12">
+        <v>400000.0</v>
+      </c>
+      <c r="DR12"/>
+    </row>
+    <row r="13" spans="1:122">
+      <c r="A13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13">
+        <v>128000.0</v>
+      </c>
+      <c r="C13">
+        <v>58000.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
+        <v>108000.0</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13">
+        <v>15000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>15000.0</v>
+      </c>
+      <c r="M13">
+        <v>22000.0</v>
+      </c>
+      <c r="N13">
+        <v>16000.0</v>
+      </c>
+      <c r="O13">
+        <v>15000.0</v>
+      </c>
+      <c r="P13">
+        <v>15000.0</v>
+      </c>
+      <c r="Q13">
+        <v>20000.0</v>
+      </c>
+      <c r="R13">
+        <v>19000.0</v>
+      </c>
+      <c r="S13">
+        <v>27000.0</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+    </row>
+    <row r="14" spans="1:122">
+      <c r="A14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
+    </row>
+    <row r="15" spans="1:122">
+      <c r="A15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>-14980000.0</v>
+      </c>
+      <c r="C15">
+        <v>-9991000.0</v>
+      </c>
+      <c r="D15">
+        <v>-1147000.0</v>
+      </c>
+      <c r="E15">
+        <v>-14769000.0</v>
+      </c>
+      <c r="F15">
+        <v>-6571000.0</v>
+      </c>
+      <c r="G15">
+        <v>-16230000.0</v>
+      </c>
+      <c r="H15">
+        <v>-7083000.0</v>
+      </c>
+      <c r="I15">
+        <v>-35571000.0</v>
+      </c>
+      <c r="J15">
+        <v>14218000.0</v>
+      </c>
+      <c r="K15">
+        <v>-10754000.0</v>
+      </c>
+      <c r="L15">
+        <v>-36507000.0</v>
+      </c>
+      <c r="M15">
+        <v>-12806000.0</v>
+      </c>
+      <c r="N15">
+        <v>-12449000.0</v>
+      </c>
+      <c r="O15">
+        <v>-36663000.0</v>
+      </c>
+      <c r="P15">
+        <v>-36663000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-13086000.0</v>
+      </c>
+      <c r="R15">
+        <v>-38441000.0</v>
+      </c>
+      <c r="S15">
+        <v>-9477000.0</v>
+      </c>
+      <c r="T15">
+        <v>-2866000.0</v>
+      </c>
+      <c r="U15">
+        <v>-5498000.0</v>
+      </c>
+      <c r="V15">
+        <v>-13301000.0</v>
+      </c>
+      <c r="W15">
+        <v>-11000000.0</v>
+      </c>
+      <c r="X15">
+        <v>-15149000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-11518000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-6740000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-4784000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-262000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1067000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-584000.0</v>
+      </c>
+      <c r="AE15">
+        <v>190000.0</v>
+      </c>
+      <c r="AF15">
+        <v>6108000.0</v>
+      </c>
+      <c r="AG15">
+        <v>16088000.0</v>
+      </c>
+      <c r="AH15">
+        <v>487000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2146000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2452000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3500000.0</v>
+      </c>
+      <c r="AL15">
+        <v>1326000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3312000.0</v>
+      </c>
+      <c r="AN15">
+        <v>4729000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-21190000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1868000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2952000.0</v>
+      </c>
+      <c r="AR15">
+        <v>4196000.0</v>
+      </c>
+      <c r="AS15">
+        <v>3772000.0</v>
+      </c>
+      <c r="AT15">
+        <v>3223000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2353000.0</v>
+      </c>
+      <c r="AV15">
+        <v>4542000.0</v>
+      </c>
+      <c r="AW15">
+        <v>6400000.0</v>
+      </c>
+      <c r="AX15">
+        <v>3451000.0</v>
+      </c>
+      <c r="AY15">
+        <v>4752000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>4519000.0</v>
+      </c>
+      <c r="BA15">
+        <v>4789000.0</v>
+      </c>
+      <c r="BB15">
+        <v>8913000.0</v>
+      </c>
+      <c r="BC15">
+        <v>2539000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2779000.0</v>
+      </c>
+      <c r="BE15">
+        <v>4765000.0</v>
+      </c>
+      <c r="BF15">
+        <v>3340000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1812000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-2737000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2298000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2055000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2304000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-1468000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1734000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1534000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2184000.0</v>
+      </c>
+      <c r="BP15">
+        <v>2259000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1540000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1498000.0</v>
+      </c>
+      <c r="BS15">
+        <v>2839000.0</v>
+      </c>
+      <c r="BT15">
+        <v>3374000.0</v>
+      </c>
+      <c r="BU15">
+        <v>3845000.0</v>
+      </c>
+      <c r="BV15">
+        <v>3125000.0</v>
+      </c>
+      <c r="BW15">
+        <v>3077000.0</v>
+      </c>
+      <c r="BX15">
+        <v>4421000.0</v>
+      </c>
+      <c r="BY15">
+        <v>24645000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>108000.0</v>
+      </c>
+      <c r="CA15">
+        <v>14000.0</v>
+      </c>
+      <c r="CB15">
+        <v>6694000.0</v>
+      </c>
+      <c r="CC15">
+        <v>3514000.0</v>
+      </c>
+      <c r="CD15">
+        <v>-1037000.0</v>
+      </c>
+      <c r="CE15">
+        <v>-521000.0</v>
+      </c>
+      <c r="CF15">
+        <v>4609000.0</v>
+      </c>
+      <c r="CG15">
+        <v>2293000.0</v>
+      </c>
+      <c r="CH15">
+        <v>-808000.0</v>
+      </c>
+      <c r="CI15">
+        <v>-692000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>4263000.0</v>
+      </c>
+      <c r="CK15">
+        <v>608000.0</v>
+      </c>
+      <c r="CL15">
+        <v>-1583000.0</v>
+      </c>
+      <c r="CM15">
+        <v>-624000.0</v>
+      </c>
+      <c r="CN15">
+        <v>725000.0</v>
+      </c>
+      <c r="CO15">
+        <v>4563000.0</v>
+      </c>
+      <c r="CP15">
+        <v>-2036000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>-2909000.0</v>
+      </c>
+      <c r="CR15">
+        <v>-2036000.0</v>
+      </c>
+      <c r="CS15">
+        <v>5323000.0</v>
+      </c>
+      <c r="CT15">
+        <v>-3521000.0</v>
+      </c>
+      <c r="CU15">
+        <v>-16685000.0</v>
+      </c>
+      <c r="CV15">
+        <v>-3521000.0</v>
+      </c>
+      <c r="CW15">
+        <v>3182000.0</v>
+      </c>
+      <c r="CX15">
+        <v>-3939000.0</v>
+      </c>
+      <c r="CY15">
+        <v>-3417000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>-3939000.0</v>
+      </c>
+      <c r="DA15">
+        <v>2908000.0</v>
+      </c>
+      <c r="DB15">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DC15">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DD15">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DE15">
+        <v>3500000.0</v>
+      </c>
+      <c r="DF15">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DG15">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DH15">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DI15">
+        <v>2600000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DK15">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DL15">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DM15">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DN15">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DO15">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DP15">
+        <v>-1300000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>-300000.0</v>
+      </c>
+      <c r="DR15">
+        <v>-1200000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:122">
+      <c r="A16" t="s">
+        <v>198</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
-        <v>731000.0</v>
-[...1 lines deleted...]
-      <c r="M16"/>
+        <v>-40192000.0</v>
+      </c>
+      <c r="M16">
+        <v>-12449000.0</v>
+      </c>
       <c r="N16">
-        <v>919000.0</v>
+        <v>-12449000.0</v>
       </c>
       <c r="O16">
-        <v>919000.0</v>
+        <v>-12064000.0</v>
       </c>
       <c r="P16">
-        <v>1614000.0</v>
+        <v>-36663000.0</v>
       </c>
       <c r="Q16">
-        <v>1160000.0</v>
+        <v>-12850000.0</v>
       </c>
       <c r="R16">
-        <v>1216000.0</v>
-[...255 lines deleted...]
-      </c>
+        <v>-12850000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
-      <c r="DE16">
-[...1 lines deleted...]
-      </c>
+      <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
-      <c r="DK16">
-[...1 lines deleted...]
-      </c>
+      <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
+    </row>
+    <row r="17" spans="1:122">
+      <c r="A17" t="s">
+        <v>199</v>
+      </c>
+      <c r="B17">
+        <v>-14980000.0</v>
+      </c>
+      <c r="C17">
+        <v>-9991000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1147000.0</v>
+      </c>
+      <c r="E17">
+        <v>-14769000.0</v>
+      </c>
+      <c r="F17">
+        <v>-6571000.0</v>
+      </c>
+      <c r="G17">
+        <v>-16230000.0</v>
+      </c>
+      <c r="H17">
+        <v>-7086000.0</v>
+      </c>
+      <c r="I17">
+        <v>14785000.0</v>
+      </c>
+      <c r="J17">
+        <v>14242000.0</v>
+      </c>
+      <c r="K17">
+        <v>-12610000.0</v>
+      </c>
+      <c r="L17">
+        <v>-15461000.0</v>
+      </c>
+      <c r="M17">
+        <v>-12449000.0</v>
+      </c>
+      <c r="N17">
+        <v>-12449000.0</v>
+      </c>
+      <c r="O17">
+        <v>-12064000.0</v>
+      </c>
+      <c r="P17">
+        <v>-35766000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-7106000.0</v>
+      </c>
+      <c r="R17">
+        <v>-38441000.0</v>
+      </c>
+      <c r="S17">
+        <v>-9477000.0</v>
+      </c>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+    </row>
+    <row r="18" spans="1:122">
+      <c r="A18" t="s">
+        <v>200</v>
+      </c>
+      <c r="B18">
+        <v>-7220000.0</v>
+      </c>
+      <c r="C18">
+        <v>-6326000.0</v>
+      </c>
+      <c r="D18">
+        <v>-5521000.0</v>
+      </c>
+      <c r="E18">
+        <v>-5481000.0</v>
+      </c>
+      <c r="F18">
+        <v>-5465000.0</v>
+      </c>
+      <c r="G18">
+        <v>-5368000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5790000.0</v>
+      </c>
+      <c r="I18">
+        <v>-4289000.0</v>
+      </c>
+      <c r="J18">
+        <v>-4073000.0</v>
+      </c>
+      <c r="K18">
+        <v>-3938000.0</v>
+      </c>
+      <c r="L18">
+        <v>-4454000.0</v>
+      </c>
+      <c r="M18">
+        <v>-5796000.0</v>
+      </c>
+      <c r="N18">
+        <v>-4203000.0</v>
+      </c>
+      <c r="O18">
+        <v>-3663000.0</v>
+      </c>
+      <c r="P18">
+        <v>-3465000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-4085000.0</v>
+      </c>
+      <c r="R18">
+        <v>-4314000.0</v>
+      </c>
+      <c r="S18">
+        <v>-7890000.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+    </row>
+    <row r="19" spans="1:122">
+      <c r="A19" t="s">
+        <v>201</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19">
+        <v>56000.0</v>
+      </c>
+      <c r="M19">
+        <v>-320000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+    </row>
+    <row r="20" spans="1:122">
+      <c r="A20" t="s">
+        <v>202</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
+        <v>2741000.0</v>
+      </c>
+      <c r="M20">
+        <v>2123000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+    </row>
+    <row r="21" spans="1:122">
+      <c r="A21" t="s">
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>-4672000.0</v>
+      </c>
+      <c r="C21">
+        <v>-3067000.0</v>
+      </c>
+      <c r="D21">
+        <v>5327000.0</v>
+      </c>
+      <c r="E21">
+        <v>-9029000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1959000.0</v>
+      </c>
+      <c r="G21">
+        <v>-11584000.0</v>
+      </c>
+      <c r="H21">
+        <v>2149000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1234000.0</v>
+      </c>
+      <c r="J21">
+        <v>-1483000.0</v>
+      </c>
+      <c r="K21">
+        <v>-8624000.0</v>
+      </c>
+      <c r="L21">
+        <v>-6531000.0</v>
+      </c>
+      <c r="M21">
+        <v>-5352000.0</v>
+      </c>
+      <c r="N21">
+        <v>-5783000.0</v>
+      </c>
+      <c r="O21">
+        <v>-9651000.0</v>
+      </c>
+      <c r="P21">
+        <v>-38941000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-8567000.0</v>
+      </c>
+      <c r="R21">
+        <v>4140000.0</v>
+      </c>
+      <c r="S21">
+        <v>-1246000.0</v>
+      </c>
+      <c r="T21">
+        <v>1232000.0</v>
+      </c>
+      <c r="U21">
+        <v>2441000.0</v>
+      </c>
+      <c r="V21">
+        <v>-1466000.0</v>
+      </c>
+      <c r="W21">
+        <v>-4064000.0</v>
+      </c>
+      <c r="X21">
+        <v>-13110000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-15011000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-6036000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-4380000.0</v>
+      </c>
+      <c r="AB21">
+        <v>2480000.0</v>
+      </c>
+      <c r="AC21">
+        <v>2633000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-606000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-447000.0</v>
+      </c>
+      <c r="AF21">
+        <v>8074000.0</v>
+      </c>
+      <c r="AG21">
+        <v>3208000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-554000.0</v>
+      </c>
+      <c r="AI21">
+        <v>2522000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>2442000.0</v>
+      </c>
+      <c r="AK21">
+        <v>4329000.0</v>
+      </c>
+      <c r="AL21">
+        <v>3264000.0</v>
+      </c>
+      <c r="AM21">
+        <v>5470000.0</v>
+      </c>
+      <c r="AN21">
+        <v>7093000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-33623000.0</v>
+      </c>
+      <c r="AP21">
+        <v>2807000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3937000.0</v>
+      </c>
+      <c r="AR21">
+        <v>6204000.0</v>
+      </c>
+      <c r="AS21">
+        <v>4832000.0</v>
+      </c>
+      <c r="AT21">
+        <v>3892000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3534000.0</v>
+      </c>
+      <c r="AV21">
+        <v>5306000.0</v>
+      </c>
+      <c r="AW21">
+        <v>9732000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3176000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1976000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>4113000.0</v>
+      </c>
+      <c r="BA21">
+        <v>6659000.0</v>
+      </c>
+      <c r="BB21">
+        <v>11093000.0</v>
+      </c>
+      <c r="BC21">
+        <v>3003000.0</v>
+      </c>
+      <c r="BD21">
+        <v>3459000.0</v>
+      </c>
+      <c r="BE21">
+        <v>4035000.0</v>
+      </c>
+      <c r="BF21">
+        <v>4209000.0</v>
+      </c>
+      <c r="BG21">
+        <v>2873000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-3173000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3745000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>3528000.0</v>
+      </c>
+      <c r="BK21">
+        <v>3933000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3311000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2742000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2293000.0</v>
+      </c>
+      <c r="BO21">
+        <v>3361000.0</v>
+      </c>
+      <c r="BP21">
+        <v>3252000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>2547000.0</v>
+      </c>
+      <c r="BR21">
+        <v>2241000.0</v>
+      </c>
+      <c r="BS21">
+        <v>4559000.0</v>
+      </c>
+      <c r="BT21">
+        <v>2618000.0</v>
+      </c>
+      <c r="BU21">
+        <v>5122000.0</v>
+      </c>
+      <c r="BV21">
+        <v>3830000.0</v>
+      </c>
+      <c r="BW21">
+        <v>3606000.0</v>
+      </c>
+      <c r="BX21">
+        <v>4069000.0</v>
+      </c>
+      <c r="BY21">
+        <v>26278000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>147000.0</v>
+      </c>
+      <c r="CA21">
+        <v>-130000.0</v>
+      </c>
+      <c r="CB21">
+        <v>6738000.0</v>
+      </c>
+      <c r="CC21">
+        <v>3520000.0</v>
+      </c>
+      <c r="CD21">
+        <v>-885000.0</v>
+      </c>
+      <c r="CE21">
+        <v>-351000.0</v>
+      </c>
+      <c r="CF21">
+        <v>4656000.0</v>
+      </c>
+      <c r="CG21">
+        <v>2435000.0</v>
+      </c>
+      <c r="CH21">
+        <v>-635000.0</v>
+      </c>
+      <c r="CI21">
+        <v>-439000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>4630000.0</v>
+      </c>
+      <c r="CK21">
+        <v>936000.0</v>
+      </c>
+      <c r="CL21">
+        <v>-1188000.0</v>
+      </c>
+      <c r="CM21">
+        <v>-322000.0</v>
+      </c>
+      <c r="CN21">
+        <v>936000.0</v>
+      </c>
+      <c r="CO21">
+        <v>4886000.0</v>
+      </c>
+      <c r="CP21">
+        <v>-1871000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>-956000.0</v>
+      </c>
+      <c r="CR21">
+        <v>-1871000.0</v>
+      </c>
+      <c r="CS21">
+        <v>5757000.0</v>
+      </c>
+      <c r="CT21">
+        <v>-2928000.0</v>
+      </c>
+      <c r="CU21">
+        <v>-2060000.0</v>
+      </c>
+      <c r="CV21">
+        <v>-2928000.0</v>
+      </c>
+      <c r="CW21">
+        <v>3617000.0</v>
+      </c>
+      <c r="CX21">
+        <v>-3451000.0</v>
+      </c>
+      <c r="CY21">
+        <v>-674000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>-3451000.0</v>
+      </c>
+      <c r="DA21">
+        <v>3150000.0</v>
+      </c>
+      <c r="DB21">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DC21">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DD21">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DE21">
+        <v>3300000.0</v>
+      </c>
+      <c r="DF21">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DG21">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DH21">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DI21">
+        <v>2600000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DK21">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DL21">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DM21">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DN21">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DO21">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DP21">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DQ21">
+        <v>-700000.0</v>
+      </c>
+      <c r="DR21">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:122">
+      <c r="A22" t="s">
+        <v>204</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+    </row>
+    <row r="23" spans="1:122">
+      <c r="A23" t="s">
+        <v>205</v>
+      </c>
+      <c r="B23">
+        <v>27865000.0</v>
+      </c>
+      <c r="C23">
+        <v>34176000.0</v>
+      </c>
+      <c r="D23">
+        <v>31117000.0</v>
+      </c>
+      <c r="E23">
+        <v>44183000.0</v>
+      </c>
+      <c r="F23">
+        <v>34523000.0</v>
+      </c>
+      <c r="G23">
+        <v>36289000.0</v>
+      </c>
+      <c r="H23">
+        <v>35737000.0</v>
+      </c>
+      <c r="I23">
+        <v>26755000.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
+        <v>33067000.0</v>
+      </c>
+      <c r="M23">
+        <v>27216000.0</v>
+      </c>
+      <c r="N23"/>
+      <c r="O23">
+        <v>57279000.0</v>
+      </c>
+      <c r="P23">
+        <v>57279000.0</v>
+      </c>
+      <c r="Q23">
+        <v>45966000.0</v>
+      </c>
+      <c r="R23">
+        <v>39312000.0</v>
+      </c>
+      <c r="S23">
+        <v>130034000.0</v>
+      </c>
+      <c r="T23">
+        <v>138601000.0</v>
+      </c>
+      <c r="U23">
+        <v>42249000.0</v>
+      </c>
+      <c r="V23">
+        <v>132370000.0</v>
+      </c>
+      <c r="W23">
+        <v>139707000.0</v>
+      </c>
+      <c r="X23">
+        <v>169241000.0</v>
+      </c>
+      <c r="Y23">
+        <v>167939000.0</v>
+      </c>
+      <c r="Z23">
+        <v>148629000.0</v>
+      </c>
+      <c r="AA23">
+        <v>143094000.0</v>
+      </c>
+      <c r="AB23">
+        <v>150300000.0</v>
+      </c>
+      <c r="AC23">
+        <v>153054000.0</v>
+      </c>
+      <c r="AD23">
+        <v>124711000.0</v>
+      </c>
+      <c r="AE23">
+        <v>125115000.0</v>
+      </c>
+      <c r="AF23">
+        <v>133002000.0</v>
+      </c>
+      <c r="AG23">
+        <v>146115000.0</v>
+      </c>
+      <c r="AH23">
+        <v>137011000.0</v>
+      </c>
+      <c r="AI23">
+        <v>120835000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>124988000.0</v>
+      </c>
+      <c r="AK23">
+        <v>130159000.0</v>
+      </c>
+      <c r="AL23">
+        <v>132601000.0</v>
+      </c>
+      <c r="AM23">
+        <v>126924000.0</v>
+      </c>
+      <c r="AN23">
+        <v>128220000.0</v>
+      </c>
+      <c r="AO23">
+        <v>129613000.0</v>
+      </c>
+      <c r="AP23">
+        <v>137634000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>131418000.0</v>
+      </c>
+      <c r="AR23">
+        <v>128244000.0</v>
+      </c>
+      <c r="AS23">
+        <v>133698000.0</v>
+      </c>
+      <c r="AT23">
+        <v>128773000.0</v>
+      </c>
+      <c r="AU23">
+        <v>130080000.0</v>
+      </c>
+      <c r="AV23">
+        <v>115623000.0</v>
+      </c>
+      <c r="AW23">
+        <v>116647000.0</v>
+      </c>
+      <c r="AX23">
+        <v>116850000.0</v>
+      </c>
+      <c r="AY23">
+        <v>107503000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>103000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>111208000.0</v>
+      </c>
+      <c r="BB23">
+        <v>107494000.0</v>
+      </c>
+      <c r="BC23">
+        <v>99071000.0</v>
+      </c>
+      <c r="BD23">
+        <v>77737000.0</v>
+      </c>
+      <c r="BE23">
+        <v>76029000.0</v>
+      </c>
+      <c r="BF23">
+        <v>77361000.0</v>
+      </c>
+      <c r="BG23">
+        <v>70428000.0</v>
+      </c>
+      <c r="BH23">
+        <v>71272000.0</v>
+      </c>
+      <c r="BI23">
+        <v>69764000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>66640000.0</v>
+      </c>
+      <c r="BK23">
+        <v>61020000.0</v>
+      </c>
+      <c r="BL23">
+        <v>54905000.0</v>
+      </c>
+      <c r="BM23">
+        <v>55391000.0</v>
+      </c>
+      <c r="BN23">
+        <v>58640000.0</v>
+      </c>
+      <c r="BO23">
+        <v>57582000.0</v>
+      </c>
+      <c r="BP23">
+        <v>48985000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>51364000.0</v>
+      </c>
+      <c r="BR23">
+        <v>55797000.0</v>
+      </c>
+      <c r="BS23">
+        <v>67194000.0</v>
+      </c>
+      <c r="BT23">
+        <v>54682000.0</v>
+      </c>
+      <c r="BU23">
+        <v>54485000.0</v>
+      </c>
+      <c r="BV23">
+        <v>55131000.0</v>
+      </c>
+      <c r="BW23">
+        <v>59053000.0</v>
+      </c>
+      <c r="BX23">
+        <v>47132000.0</v>
+      </c>
+      <c r="BY23">
+        <v>26677000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>55047000.0</v>
+      </c>
+      <c r="CA23">
+        <v>51277000.0</v>
+      </c>
+      <c r="CB23">
+        <v>64549000.0</v>
+      </c>
+      <c r="CC23">
+        <v>53729000.0</v>
+      </c>
+      <c r="CD23">
+        <v>54597000.0</v>
+      </c>
+      <c r="CE23">
+        <v>50056000.0</v>
+      </c>
+      <c r="CF23">
+        <v>51517000.0</v>
+      </c>
+      <c r="CG23">
+        <v>49096000.0</v>
+      </c>
+      <c r="CH23">
+        <v>51306000.0</v>
+      </c>
+      <c r="CI23">
+        <v>47293000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>53806000.0</v>
+      </c>
+      <c r="CK23">
+        <v>47652000.0</v>
+      </c>
+      <c r="CL23">
+        <v>44453000.0</v>
+      </c>
+      <c r="CM23">
+        <v>42125000.0</v>
+      </c>
+      <c r="CN23">
+        <v>47652000.0</v>
+      </c>
+      <c r="CO23">
+        <v>51959000.0</v>
+      </c>
+      <c r="CP23">
+        <v>42996000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>42177000.0</v>
+      </c>
+      <c r="CR23">
+        <v>42996000.0</v>
+      </c>
+      <c r="CS23">
+        <v>51363000.0</v>
+      </c>
+      <c r="CT23">
+        <v>43274000.0</v>
+      </c>
+      <c r="CU23">
+        <v>32369000.0</v>
+      </c>
+      <c r="CV23">
+        <v>43274000.0</v>
+      </c>
+      <c r="CW23">
+        <v>58645000.0</v>
+      </c>
+      <c r="CX23">
+        <v>51547000.0</v>
+      </c>
+      <c r="CY23">
+        <v>54255000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>51547000.0</v>
+      </c>
+      <c r="DA23">
+        <v>57621000.0</v>
+      </c>
+      <c r="DB23">
+        <v>36400000.0</v>
+      </c>
+      <c r="DC23">
+        <v>8200000.0</v>
+      </c>
+      <c r="DD23">
+        <v>36400000.0</v>
+      </c>
+      <c r="DE23">
+        <v>15800000.0</v>
+      </c>
+      <c r="DF23">
+        <v>7000000.0</v>
+      </c>
+      <c r="DG23">
+        <v>7800000.0</v>
+      </c>
+      <c r="DH23">
+        <v>7000000.0</v>
+      </c>
+      <c r="DI23">
+        <v>15300000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>6800000.0</v>
+      </c>
+      <c r="DK23">
+        <v>4800000.0</v>
+      </c>
+      <c r="DL23">
+        <v>6800000.0</v>
+      </c>
+      <c r="DM23">
+        <v>5900000.0</v>
+      </c>
+      <c r="DN23">
+        <v>2300000.0</v>
+      </c>
+      <c r="DO23">
+        <v>2400000.0</v>
+      </c>
+      <c r="DP23">
+        <v>2300000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>2000000.0</v>
+      </c>
+      <c r="DR23"/>
+    </row>
+    <row r="24" spans="1:122">
+      <c r="A24" t="s">
+        <v>206</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+    </row>
+    <row r="25" spans="1:122">
+      <c r="A25" t="s">
+        <v>207</v>
+      </c>
+      <c r="B25">
+        <v>2310000.0</v>
+      </c>
+      <c r="C25">
+        <v>1981000.0</v>
+      </c>
+      <c r="D25">
+        <v>1914000.0</v>
+      </c>
+      <c r="E25">
+        <v>2076000.0</v>
+      </c>
+      <c r="F25">
+        <v>2044000.0</v>
+      </c>
+      <c r="G25">
+        <v>1993000.0</v>
+      </c>
+      <c r="H25">
+        <v>2252000.0</v>
+      </c>
+      <c r="I25">
+        <v>2233000.0</v>
+      </c>
+      <c r="J25">
+        <v>1766000.0</v>
+      </c>
+      <c r="K25">
+        <v>2168000.0</v>
+      </c>
+      <c r="L25">
+        <v>3116000.0</v>
+      </c>
+      <c r="M25">
+        <v>3155000.0</v>
+      </c>
+      <c r="N25">
+        <v>2228000.0</v>
+      </c>
+      <c r="O25">
+        <v>5009000.0</v>
+      </c>
+      <c r="P25">
+        <v>3396000.0</v>
+      </c>
+      <c r="Q25">
+        <v>3529000.0</v>
+      </c>
+      <c r="R25">
+        <v>5905000.0</v>
+      </c>
+      <c r="S25">
+        <v>5054000.0</v>
+      </c>
+      <c r="T25">
+        <v>5059000.0</v>
+      </c>
+      <c r="U25">
+        <v>4982000.0</v>
+      </c>
+      <c r="V25">
+        <v>4724000.0</v>
+      </c>
+      <c r="W25">
+        <v>5102000.0</v>
+      </c>
+      <c r="X25">
+        <v>5038000.0</v>
+      </c>
+      <c r="Y25">
+        <v>4770000.0</v>
+      </c>
+      <c r="Z25">
+        <v>4527000.0</v>
+      </c>
+      <c r="AA25">
+        <v>4503000.0</v>
+      </c>
+      <c r="AB25">
+        <v>4724000.0</v>
+      </c>
+      <c r="AC25">
+        <v>4048000.0</v>
+      </c>
+      <c r="AD25">
+        <v>3313000.0</v>
+      </c>
+      <c r="AE25">
+        <v>3145000.0</v>
+      </c>
+      <c r="AF25">
+        <v>3336000.0</v>
+      </c>
+      <c r="AG25">
+        <v>3142000.0</v>
+      </c>
+      <c r="AH25">
+        <v>2980000.0</v>
+      </c>
+      <c r="AI25">
+        <v>2954000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>2850000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2717000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2560000.0</v>
+      </c>
+      <c r="AM25">
+        <v>2550000.0</v>
+      </c>
+      <c r="AN25">
+        <v>2909000.0</v>
+      </c>
+      <c r="AO25">
+        <v>2147000.0</v>
+      </c>
+      <c r="AP25">
+        <v>2128000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>2211000.0</v>
+      </c>
+      <c r="AR25">
+        <v>1913000.0</v>
+      </c>
+      <c r="AS25">
+        <v>1834000.0</v>
+      </c>
+      <c r="AT25">
+        <v>1830000.0</v>
+      </c>
+      <c r="AU25">
+        <v>1513000.0</v>
+      </c>
+      <c r="AV25">
+        <v>1750000.0</v>
+      </c>
+      <c r="AW25">
+        <v>1577000.0</v>
+      </c>
+      <c r="AX25">
+        <v>1945000.0</v>
+      </c>
+      <c r="AY25">
+        <v>1842000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>1768000.0</v>
+      </c>
+      <c r="BA25">
+        <v>1866000.0</v>
+      </c>
+      <c r="BB25">
+        <v>1805000.0</v>
+      </c>
+      <c r="BC25">
+        <v>1856000.0</v>
+      </c>
+      <c r="BD25">
+        <v>1510000.0</v>
+      </c>
+      <c r="BE25">
+        <v>1382000.0</v>
+      </c>
+      <c r="BF25">
+        <v>1374000.0</v>
+      </c>
+      <c r="BG25">
+        <v>1355000.0</v>
+      </c>
+      <c r="BH25">
+        <v>1403000.0</v>
+      </c>
+      <c r="BI25">
+        <v>1308000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>1296000.0</v>
+      </c>
+      <c r="BK25">
+        <v>1306000.0</v>
+      </c>
+      <c r="BL25">
+        <v>973000.0</v>
+      </c>
+      <c r="BM25">
+        <v>850000.0</v>
+      </c>
+      <c r="BN25">
+        <v>779000.0</v>
+      </c>
+      <c r="BO25">
+        <v>762000.0</v>
+      </c>
+      <c r="BP25">
+        <v>745000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>779000.0</v>
+      </c>
+      <c r="BR25">
+        <v>819000.0</v>
+      </c>
+      <c r="BS25">
+        <v>796000.0</v>
+      </c>
+      <c r="BT25">
+        <v>931000.0</v>
+      </c>
+      <c r="BU25">
+        <v>804000.0</v>
+      </c>
+      <c r="BV25">
+        <v>753000.0</v>
+      </c>
+      <c r="BW25">
+        <v>716000.0</v>
+      </c>
+      <c r="BX25">
+        <v>718000.0</v>
+      </c>
+      <c r="BY25">
+        <v>776000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>880000.0</v>
+      </c>
+      <c r="CA25">
+        <v>886000.0</v>
+      </c>
+      <c r="CB25">
+        <v>867000.0</v>
+      </c>
+      <c r="CC25">
+        <v>807000.0</v>
+      </c>
+      <c r="CD25">
+        <v>763000.0</v>
+      </c>
+      <c r="CE25">
+        <v>766000.0</v>
+      </c>
+      <c r="CF25">
+        <v>744000.0</v>
+      </c>
+      <c r="CG25">
+        <v>1020000.0</v>
+      </c>
+      <c r="CH25">
+        <v>861000.0</v>
+      </c>
+      <c r="CI25">
+        <v>842000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>1016000.0</v>
+      </c>
+      <c r="CK25">
+        <v>936000.0</v>
+      </c>
+      <c r="CL25">
+        <v>867000.0</v>
+      </c>
+      <c r="CM25">
+        <v>886000.0</v>
+      </c>
+      <c r="CN25"/>
+      <c r="CO25">
+        <v>900000.0</v>
+      </c>
+      <c r="CP25">
+        <v>879000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>972000.0</v>
+      </c>
+      <c r="CR25">
+        <v>920000.0</v>
+      </c>
+      <c r="CS25">
+        <v>867000.0</v>
+      </c>
+      <c r="CT25">
+        <v>741000.0</v>
+      </c>
+      <c r="CU25">
+        <v>675000.0</v>
+      </c>
+      <c r="CV25">
+        <v>1616000.0</v>
+      </c>
+      <c r="CW25">
+        <v>1596000.0</v>
+      </c>
+      <c r="CX25">
+        <v>1543000.0</v>
+      </c>
+      <c r="CY25">
+        <v>1813000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>1552000.0</v>
+      </c>
+      <c r="DA25">
+        <v>1501000.0</v>
+      </c>
+      <c r="DB25">
+        <v>1200000.0</v>
+      </c>
+      <c r="DC25">
+        <v>500000.0</v>
+      </c>
+      <c r="DD25">
+        <v>600000.0</v>
+      </c>
+      <c r="DE25">
+        <v>600000.0</v>
+      </c>
+      <c r="DF25">
+        <v>500000.0</v>
+      </c>
+      <c r="DG25">
+        <v>500000.0</v>
+      </c>
+      <c r="DH25">
+        <v>600000.0</v>
+      </c>
+      <c r="DI25">
+        <v>500000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>500000.0</v>
+      </c>
+      <c r="DK25">
+        <v>400000.0</v>
+      </c>
+      <c r="DL25">
+        <v>400000.0</v>
+      </c>
+      <c r="DM25">
+        <v>200000.0</v>
+      </c>
+      <c r="DN25">
+        <v>100000.0</v>
+      </c>
+      <c r="DO25">
+        <v>200000.0</v>
+      </c>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+    </row>
+    <row r="26" spans="1:122">
+      <c r="A26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B26">
+        <v>1217000.0</v>
+      </c>
+      <c r="C26">
+        <v>1963000.0</v>
+      </c>
+      <c r="D26">
+        <v>2103000.0</v>
+      </c>
+      <c r="E26">
+        <v>2045000.0</v>
+      </c>
+      <c r="F26">
+        <v>1924000.0</v>
+      </c>
+      <c r="G26">
+        <v>2186000.0</v>
+      </c>
+      <c r="H26">
+        <v>2161000.0</v>
+      </c>
+      <c r="I26">
+        <v>2608000.0</v>
+      </c>
+      <c r="J26">
+        <v>2098000.0</v>
+      </c>
+      <c r="K26">
+        <v>2146000.0</v>
+      </c>
+      <c r="L26">
+        <v>2234000.0</v>
+      </c>
+      <c r="M26">
+        <v>2177000.0</v>
+      </c>
+      <c r="N26">
+        <v>2118000.0</v>
+      </c>
+      <c r="O26">
+        <v>2056000.0</v>
+      </c>
+      <c r="P26">
+        <v>2056000.0</v>
+      </c>
+      <c r="Q26">
+        <v>2000000.0</v>
+      </c>
+      <c r="R26">
+        <v>1856000.0</v>
+      </c>
+      <c r="S26">
+        <v>2826000.0</v>
+      </c>
+      <c r="T26">
+        <v>2579000.0</v>
+      </c>
+      <c r="U26">
+        <v>1843000.0</v>
+      </c>
+      <c r="V26">
+        <v>2572000.0</v>
+      </c>
+      <c r="W26">
+        <v>2508000.0</v>
+      </c>
+      <c r="X26">
+        <v>2709000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2747000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2822000.0</v>
+      </c>
+      <c r="AA26">
+        <v>2821000.0</v>
+      </c>
+      <c r="AB26">
+        <v>3461000.0</v>
+      </c>
+      <c r="AC26">
+        <v>2741000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2533000.0</v>
+      </c>
+      <c r="AE26">
+        <v>2833000.0</v>
+      </c>
+      <c r="AF26">
+        <v>3596000.0</v>
+      </c>
+      <c r="AG26">
+        <v>3113000.0</v>
+      </c>
+      <c r="AH26">
+        <v>3372000.0</v>
+      </c>
+      <c r="AI26">
+        <v>2719000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>3556000.0</v>
+      </c>
+      <c r="AK26">
+        <v>2014000.0</v>
+      </c>
+      <c r="AL26">
+        <v>1965000.0</v>
+      </c>
+      <c r="AM26">
+        <v>1938000.0</v>
+      </c>
+      <c r="AN26">
+        <v>1815000.0</v>
+      </c>
+      <c r="AO26">
+        <v>1895000.0</v>
+      </c>
+      <c r="AP26">
+        <v>1643000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>1875000.0</v>
+      </c>
+      <c r="AR26">
+        <v>1613000.0</v>
+      </c>
+      <c r="AS26">
+        <v>1755000.0</v>
+      </c>
+      <c r="AT26">
+        <v>1825000.0</v>
+      </c>
+      <c r="AU26">
+        <v>1795000.0</v>
+      </c>
+      <c r="AV26">
+        <v>1636000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1723000.0</v>
+      </c>
+      <c r="AX26">
+        <v>1919000.0</v>
+      </c>
+      <c r="AY26">
+        <v>1926000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>2652000.0</v>
+      </c>
+      <c r="BA26">
+        <v>2325000.0</v>
+      </c>
+      <c r="BB26">
+        <v>2113000.0</v>
+      </c>
+      <c r="BC26">
+        <v>2204000.0</v>
+      </c>
+      <c r="BD26">
+        <v>2483000.0</v>
+      </c>
+      <c r="BE26">
+        <v>2473000.0</v>
+      </c>
+      <c r="BF26">
+        <v>2337000.0</v>
+      </c>
+      <c r="BG26">
+        <v>2333000.0</v>
+      </c>
+      <c r="BH26">
+        <v>2513000.0</v>
+      </c>
+      <c r="BI26">
+        <v>2275000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>2255000.0</v>
+      </c>
+      <c r="BK26">
+        <v>2232000.0</v>
+      </c>
+      <c r="BL26">
+        <v>1481000.0</v>
+      </c>
+      <c r="BM26">
+        <v>999000.0</v>
+      </c>
+      <c r="BN26">
+        <v>942000.0</v>
+      </c>
+      <c r="BO26">
+        <v>939000.0</v>
+      </c>
+      <c r="BP26">
+        <v>1018000.0</v>
+      </c>
+      <c r="BQ26">
+        <v>891000.0</v>
+      </c>
+      <c r="BR26">
+        <v>867000.0</v>
+      </c>
+      <c r="BS26">
+        <v>888000.0</v>
+      </c>
+      <c r="BT26">
+        <v>840000.0</v>
+      </c>
+      <c r="BU26">
+        <v>802000.0</v>
+      </c>
+      <c r="BV26">
+        <v>788000.0</v>
+      </c>
+      <c r="BW26">
+        <v>822000.0</v>
+      </c>
+      <c r="BX26">
+        <v>787000.0</v>
+      </c>
+      <c r="BY26">
+        <v>663000.0</v>
+      </c>
+      <c r="BZ26">
+        <v>840000.0</v>
+      </c>
+      <c r="CA26">
+        <v>784000.0</v>
+      </c>
+      <c r="CB26">
+        <v>762000.0</v>
+      </c>
+      <c r="CC26">
+        <v>701000.0</v>
+      </c>
+      <c r="CD26">
+        <v>820000.0</v>
+      </c>
+      <c r="CE26">
+        <v>758000.0</v>
+      </c>
+      <c r="CF26">
+        <v>348000.0</v>
+      </c>
+      <c r="CG26">
+        <v>705000.0</v>
+      </c>
+      <c r="CH26">
+        <v>685000.0</v>
+      </c>
+      <c r="CI26">
+        <v>804000.0</v>
+      </c>
+      <c r="CJ26">
+        <v>933000.0</v>
+      </c>
+      <c r="CK26">
+        <v>881000.0</v>
+      </c>
+      <c r="CL26">
+        <v>997000.0</v>
+      </c>
+      <c r="CM26">
+        <v>921000.0</v>
+      </c>
+      <c r="CN26">
+        <v>881000.0</v>
+      </c>
+      <c r="CO26">
+        <v>993000.0</v>
+      </c>
+      <c r="CP26">
+        <v>1070000.0</v>
+      </c>
+      <c r="CQ26">
+        <v>1094000.0</v>
+      </c>
+      <c r="CR26">
+        <v>1070000.0</v>
+      </c>
+      <c r="CS26">
+        <v>891000.0</v>
+      </c>
+      <c r="CT26">
+        <v>832000.0</v>
+      </c>
+      <c r="CU26">
+        <v>127000.0</v>
+      </c>
+      <c r="CV26">
+        <v>832000.0</v>
+      </c>
+      <c r="CW26">
+        <v>1102000.0</v>
+      </c>
+      <c r="CX26">
+        <v>1114000.0</v>
+      </c>
+      <c r="CY26">
+        <v>1370000.0</v>
+      </c>
+      <c r="CZ26">
+        <v>1114000.0</v>
+      </c>
+      <c r="DA26">
+        <v>1103000.0</v>
+      </c>
+      <c r="DB26">
+        <v>1100000.0</v>
+      </c>
+      <c r="DC26">
+        <v>1400000.0</v>
+      </c>
+      <c r="DD26">
+        <v>1100000.0</v>
+      </c>
+      <c r="DE26">
+        <v>1500000.0</v>
+      </c>
+      <c r="DF26">
+        <v>1500000.0</v>
+      </c>
+      <c r="DG26">
+        <v>1700000.0</v>
+      </c>
+      <c r="DH26">
+        <v>1500000.0</v>
+      </c>
+      <c r="DI26">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ26">
+        <v>1200000.0</v>
+      </c>
+      <c r="DK26">
+        <v>1300000.0</v>
+      </c>
+      <c r="DL26">
+        <v>1200000.0</v>
+      </c>
+      <c r="DM26">
+        <v>4000000.0</v>
+      </c>
+      <c r="DN26">
+        <v>1000000.0</v>
+      </c>
+      <c r="DO26">
+        <v>900000.0</v>
+      </c>
+      <c r="DP26">
+        <v>1000000.0</v>
+      </c>
+      <c r="DQ26">
+        <v>900000.0</v>
+      </c>
+      <c r="DR26"/>
+    </row>
+    <row r="27" spans="1:122">
+      <c r="A27" t="s">
+        <v>209</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>5100.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27">
+        <v>5600.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
+        <v>100000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
+        <v>1800000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>1300000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>1400000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
+        <v>1300000.0</v>
+      </c>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+    </row>
+    <row r="28" spans="1:122">
+      <c r="A28" t="s">
+        <v>210</v>
+      </c>
+      <c r="B28">
+        <v>7917000.0</v>
+      </c>
+      <c r="C28">
+        <v>8895000.0</v>
+      </c>
+      <c r="D28">
+        <v>8980000.0</v>
+      </c>
+      <c r="E28">
+        <v>10093000.0</v>
+      </c>
+      <c r="F28">
+        <v>11119000.0</v>
+      </c>
+      <c r="G28">
+        <v>14302000.0</v>
+      </c>
+      <c r="H28">
+        <v>12224000.0</v>
+      </c>
+      <c r="I28">
+        <v>11680900.0</v>
+      </c>
+      <c r="J28">
+        <v>9342000.0</v>
+      </c>
+      <c r="K28">
+        <v>9206000.0</v>
+      </c>
+      <c r="L28">
+        <v>10972000.0</v>
+      </c>
+      <c r="M28">
+        <v>15417400.0</v>
+      </c>
+      <c r="N28">
+        <v>10773000.0</v>
+      </c>
+      <c r="O28">
+        <v>10883000.0</v>
+      </c>
+      <c r="P28">
+        <v>18920000.0</v>
+      </c>
+      <c r="Q28">
+        <v>9725000.0</v>
+      </c>
+      <c r="R28">
+        <v>13835000.0</v>
+      </c>
+      <c r="S28">
+        <v>15939000.0</v>
+      </c>
+      <c r="T28">
+        <v>16036000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28">
+        <v>16387000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28">
+        <v>18971000.0</v>
+      </c>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28">
+        <v>11739000.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28">
+        <v>9552000.0</v>
+      </c>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
+      <c r="DK28"/>
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
+      <c r="DR28"/>
+    </row>
+    <row r="29" spans="1:122">
+      <c r="A29" t="s">
+        <v>211</v>
+      </c>
+      <c r="B29">
+        <v>43000.0</v>
+      </c>
+      <c r="C29">
+        <v>333000.0</v>
+      </c>
+      <c r="D29">
+        <v>33000.0</v>
+      </c>
+      <c r="E29">
+        <v>-8000.0</v>
+      </c>
+      <c r="F29">
+        <v>43000.0</v>
+      </c>
+      <c r="G29">
+        <v>-25000.0</v>
+      </c>
+      <c r="H29">
+        <v>-57000.0</v>
+      </c>
+      <c r="I29">
+        <v>217000.0</v>
+      </c>
+      <c r="J29">
+        <v>-65000.0</v>
+      </c>
+      <c r="K29">
+        <v>88000.0</v>
+      </c>
+      <c r="L29">
+        <v>223000.0</v>
+      </c>
+      <c r="M29">
+        <v>70000.0</v>
+      </c>
+      <c r="N29">
+        <v>4000.0</v>
+      </c>
+      <c r="O29">
+        <v>64000.0</v>
+      </c>
+      <c r="P29">
+        <v>-827000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-276000.0</v>
+      </c>
+      <c r="R29">
+        <v>-2824000.0</v>
+      </c>
+      <c r="S29">
+        <v>-2112000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+    </row>
+    <row r="30" spans="1:122">
+      <c r="A30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B30">
+        <v>9134000.0</v>
+      </c>
+      <c r="C30">
+        <v>10858000.0</v>
+      </c>
+      <c r="D30">
+        <v>8655000.0</v>
+      </c>
+      <c r="E30">
+        <v>18874000.0</v>
+      </c>
+      <c r="F30">
+        <v>13043000.0</v>
+      </c>
+      <c r="G30">
+        <v>16971000.0</v>
+      </c>
+      <c r="H30">
+        <v>15123000.0</v>
+      </c>
+      <c r="I30">
+        <v>9649000.0</v>
+      </c>
+      <c r="J30">
+        <v>31633000.0</v>
+      </c>
+      <c r="K30">
+        <v>33146000.0</v>
+      </c>
+      <c r="L30">
+        <v>15079000.0</v>
+      </c>
+      <c r="M30">
+        <v>11031000.0</v>
+      </c>
+      <c r="N30">
+        <v>44585000.0</v>
+      </c>
+      <c r="O30">
+        <v>20976000.0</v>
+      </c>
+      <c r="P30">
+        <v>20976000.0</v>
+      </c>
+      <c r="Q30">
+        <v>21433000.0</v>
+      </c>
+      <c r="R30">
+        <v>10575000.0</v>
+      </c>
+      <c r="S30">
+        <v>18765000.0</v>
+      </c>
+      <c r="T30">
+        <v>23571000.0</v>
+      </c>
+      <c r="U30">
+        <v>12000000.0</v>
+      </c>
+      <c r="V30">
+        <v>22103000.0</v>
+      </c>
+      <c r="W30">
+        <v>20411000.0</v>
+      </c>
+      <c r="X30">
+        <v>37201000.0</v>
+      </c>
+      <c r="Y30">
+        <v>35058000.0</v>
+      </c>
+      <c r="Z30">
+        <v>21550000.0</v>
+      </c>
+      <c r="AA30">
+        <v>19716000.0</v>
+      </c>
+      <c r="AB30">
+        <v>23732000.0</v>
+      </c>
+      <c r="AC30">
+        <v>18584000.0</v>
+      </c>
+      <c r="AD30">
+        <v>16392000.0</v>
+      </c>
+      <c r="AE30">
+        <v>16784000.0</v>
+      </c>
+      <c r="AF30">
+        <v>16735000.0</v>
+      </c>
+      <c r="AG30">
+        <v>16920000.0</v>
+      </c>
+      <c r="AH30">
+        <v>16306000.0</v>
+      </c>
+      <c r="AI30">
+        <v>16764000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>17215000.0</v>
+      </c>
+      <c r="AK30">
+        <v>17023000.0</v>
+      </c>
+      <c r="AL30">
+        <v>15689000.0</v>
+      </c>
+      <c r="AM30">
+        <v>15674000.0</v>
+      </c>
+      <c r="AN30">
+        <v>15691000.0</v>
+      </c>
+      <c r="AO30">
+        <v>12554000.0</v>
+      </c>
+      <c r="AP30">
+        <v>14458000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>14040000.0</v>
+      </c>
+      <c r="AR30">
+        <v>12465000.0</v>
+      </c>
+      <c r="AS30">
+        <v>12053000.0</v>
+      </c>
+      <c r="AT30">
+        <v>11774000.0</v>
+      </c>
+      <c r="AU30">
+        <v>10654000.0</v>
+      </c>
+      <c r="AV30">
+        <v>10837000.0</v>
+      </c>
+      <c r="AW30">
+        <v>10423000.0</v>
+      </c>
+      <c r="AX30">
+        <v>10558000.0</v>
+      </c>
+      <c r="AY30">
+        <v>10556000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>8917000.0</v>
+      </c>
+      <c r="BA30">
+        <v>10849000.0</v>
+      </c>
+      <c r="BB30">
+        <v>11299000.0</v>
+      </c>
+      <c r="BC30">
+        <v>10760000.0</v>
+      </c>
+      <c r="BD30">
+        <v>9826000.0</v>
+      </c>
+      <c r="BE30">
+        <v>9137000.0</v>
+      </c>
+      <c r="BF30">
+        <v>8801000.0</v>
+      </c>
+      <c r="BG30">
+        <v>8377000.0</v>
+      </c>
+      <c r="BH30">
+        <v>13718000.0</v>
+      </c>
+      <c r="BI30">
+        <v>8733000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>8327000.0</v>
+      </c>
+      <c r="BK30">
+        <v>7884000.0</v>
+      </c>
+      <c r="BL30">
+        <v>6041000.0</v>
+      </c>
+      <c r="BM30">
+        <v>5385000.0</v>
+      </c>
+      <c r="BN30">
+        <v>5124000.0</v>
+      </c>
+      <c r="BO30">
+        <v>5509000.0</v>
+      </c>
+      <c r="BP30">
+        <v>5757000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>5044000.0</v>
+      </c>
+      <c r="BR30">
+        <v>5316000.0</v>
+      </c>
+      <c r="BS30">
+        <v>5564000.0</v>
+      </c>
+      <c r="BT30">
+        <v>7033000.0</v>
+      </c>
+      <c r="BU30">
+        <v>5625000.0</v>
+      </c>
+      <c r="BV30">
+        <v>5027000.0</v>
+      </c>
+      <c r="BW30">
+        <v>5368000.0</v>
+      </c>
+      <c r="BX30">
+        <v>5394000.0</v>
+      </c>
+      <c r="BY30">
+        <v>-17188000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>8129000.0</v>
+      </c>
+      <c r="CA30">
+        <v>5686000.0</v>
+      </c>
+      <c r="CB30">
+        <v>8211000.0</v>
+      </c>
+      <c r="CC30">
+        <v>7896000.0</v>
+      </c>
+      <c r="CD30">
+        <v>7974000.0</v>
+      </c>
+      <c r="CE30">
+        <v>6941000.0</v>
+      </c>
+      <c r="CF30">
+        <v>6282000.0</v>
+      </c>
+      <c r="CG30">
+        <v>6863000.0</v>
+      </c>
+      <c r="CH30">
+        <v>6631000.0</v>
+      </c>
+      <c r="CI30">
+        <v>6179000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>6602000.0</v>
+      </c>
+      <c r="CK30">
+        <v>6512000.0</v>
+      </c>
+      <c r="CL30">
+        <v>6218000.0</v>
+      </c>
+      <c r="CM30">
+        <v>6404000.0</v>
+      </c>
+      <c r="CN30">
+        <v>6512000.0</v>
+      </c>
+      <c r="CO30">
+        <v>7852000.0</v>
+      </c>
+      <c r="CP30">
+        <v>7594000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>7295000.0</v>
+      </c>
+      <c r="CR30">
+        <v>7594000.0</v>
+      </c>
+      <c r="CS30">
+        <v>8043000.0</v>
+      </c>
+      <c r="CT30">
+        <v>7615000.0</v>
+      </c>
+      <c r="CU30">
+        <v>4657000.0</v>
+      </c>
+      <c r="CV30">
+        <v>7615000.0</v>
+      </c>
+      <c r="CW30">
+        <v>8392000.0</v>
+      </c>
+      <c r="CX30">
+        <v>9275000.0</v>
+      </c>
+      <c r="CY30">
+        <v>10695000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>9275000.0</v>
+      </c>
+      <c r="DA30">
+        <v>10737000.0</v>
+      </c>
+      <c r="DB30">
+        <v>8100000.0</v>
+      </c>
+      <c r="DC30">
+        <v>4900000.0</v>
+      </c>
+      <c r="DD30">
+        <v>8100000.0</v>
+      </c>
+      <c r="DE30">
+        <v>5300000.0</v>
+      </c>
+      <c r="DF30">
+        <v>4500000.0</v>
+      </c>
+      <c r="DG30">
+        <v>5200000.0</v>
+      </c>
+      <c r="DH30">
+        <v>4500000.0</v>
+      </c>
+      <c r="DI30">
+        <v>5000000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>4100000.0</v>
+      </c>
+      <c r="DK30">
+        <v>2700000.0</v>
+      </c>
+      <c r="DL30">
+        <v>4100000.0</v>
+      </c>
+      <c r="DM30">
+        <v>5500000.0</v>
+      </c>
+      <c r="DN30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DO30">
+        <v>2400000.0</v>
+      </c>
+      <c r="DP30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DQ30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DR30"/>
+    </row>
+    <row r="31" spans="1:122">
+      <c r="A31" t="s">
+        <v>213</v>
+      </c>
+      <c r="B31">
+        <v>-10265000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6591000.0</v>
+      </c>
+      <c r="D31">
+        <v>-6441000.0</v>
+      </c>
+      <c r="E31">
+        <v>-5748000.0</v>
+      </c>
+      <c r="F31">
+        <v>-4569000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4671000.0</v>
+      </c>
+      <c r="H31">
+        <v>-9292000.0</v>
+      </c>
+      <c r="I31">
+        <v>-28059000.0</v>
+      </c>
+      <c r="J31">
+        <v>19733000.0</v>
+      </c>
+      <c r="K31">
+        <v>40000.0</v>
+      </c>
+      <c r="L31">
+        <v>-4729000.0</v>
+      </c>
+      <c r="M31">
+        <v>-3845000.0</v>
+      </c>
+      <c r="N31">
+        <v>-2459000.0</v>
+      </c>
+      <c r="O31">
+        <v>-26942000.0</v>
+      </c>
+      <c r="P31">
+        <v>-23477000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1842000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2996000.0</v>
+      </c>
+      <c r="S31">
+        <v>-10343000.0</v>
+      </c>
+      <c r="T31">
+        <v>-4673000.0</v>
+      </c>
+      <c r="U31">
+        <v>-3964000.0</v>
+      </c>
+      <c r="V31">
+        <v>-14535000.0</v>
+      </c>
+      <c r="W31">
+        <v>-11245000.0</v>
+      </c>
+      <c r="X31">
+        <v>-7315000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1817000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1869000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1769000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1511000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-715000.0</v>
+      </c>
+      <c r="AD31">
+        <v>299000.0</v>
+      </c>
+      <c r="AE31">
+        <v>701000.0</v>
+      </c>
+      <c r="AF31">
+        <v>626000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-31000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-4126000.0</v>
+      </c>
+      <c r="AI31">
+        <v>940000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>219000.0</v>
+      </c>
+      <c r="AK31">
+        <v>721000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-1197000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-236000.0</v>
+      </c>
+      <c r="AN31">
+        <v>57000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-54000.0</v>
+      </c>
+      <c r="AP31">
+        <v>190000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>742000.0</v>
+      </c>
+      <c r="AR31">
+        <v>384000.0</v>
+      </c>
+      <c r="AS31">
+        <v>1295000.0</v>
+      </c>
+      <c r="AT31">
+        <v>1140000.0</v>
+      </c>
+      <c r="AU31">
+        <v>191000.0</v>
+      </c>
+      <c r="AV31">
+        <v>1865000.0</v>
+      </c>
+      <c r="AW31">
+        <v>369000.0</v>
+      </c>
+      <c r="AX31">
+        <v>2191000.0</v>
+      </c>
+      <c r="AY31">
+        <v>5310000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>1686000.0</v>
+      </c>
+      <c r="BA31">
+        <v>887000.0</v>
+      </c>
+      <c r="BB31">
+        <v>4732000.0</v>
+      </c>
+      <c r="BC31">
+        <v>1125000.0</v>
+      </c>
+      <c r="BD31">
+        <v>541000.0</v>
+      </c>
+      <c r="BE31">
+        <v>3699000.0</v>
+      </c>
+      <c r="BF31">
+        <v>1278000.0</v>
+      </c>
+      <c r="BG31">
+        <v>190000.0</v>
+      </c>
+      <c r="BH31">
+        <v>796000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-73000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-136000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-178000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-3667000.0</v>
+      </c>
+      <c r="BM31">
+        <v>138000.0</v>
+      </c>
+      <c r="BN31">
+        <v>262000.0</v>
+      </c>
+      <c r="BO31">
+        <v>287000.0</v>
+      </c>
+      <c r="BP31">
+        <v>123000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>108000.0</v>
+      </c>
+      <c r="BR31">
+        <v>320000.0</v>
+      </c>
+      <c r="BS31">
+        <v>191000.0</v>
+      </c>
+      <c r="BT31">
+        <v>210000.0</v>
+      </c>
+      <c r="BU31">
+        <v>401000.0</v>
+      </c>
+      <c r="BV31">
+        <v>493000.0</v>
+      </c>
+      <c r="BW31">
+        <v>653000.0</v>
+      </c>
+      <c r="BX31">
+        <v>707000.0</v>
+      </c>
+      <c r="BY31">
+        <v>468000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>2000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-4000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-60000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-6000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-4000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-2000.0</v>
+      </c>
+      <c r="CF31">
+        <v>339000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-103000.0</v>
+      </c>
+      <c r="CH31">
+        <v>439000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-146000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>375000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-91000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-174000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-80000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-91000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-63000.0</v>
+      </c>
+      <c r="CP31">
+        <v>93000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>956000.0</v>
+      </c>
+      <c r="CR31">
+        <v>93000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-119000.0</v>
+      </c>
+      <c r="CT31">
+        <v>5000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-47000.0</v>
+      </c>
+      <c r="CV31">
+        <v>5000.0</v>
+      </c>
+      <c r="CW31">
+        <v>16000.0</v>
+      </c>
+      <c r="CX31">
+        <v>36000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-384000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>36000.0</v>
+      </c>
+      <c r="DA31">
+        <v>7000.0</v>
+      </c>
+      <c r="DB31">
+        <v>2600000.0</v>
+      </c>
+      <c r="DC31">
+        <v>2700000.0</v>
+      </c>
+      <c r="DD31">
+        <v>2100000.0</v>
+      </c>
+      <c r="DE31">
+        <v>74000.0</v>
+      </c>
+      <c r="DF31">
+        <v>100000.0</v>
+      </c>
+      <c r="DG31">
+        <v>100000.0</v>
+      </c>
+      <c r="DH31">
+        <v>100000.0</v>
+      </c>
+      <c r="DI31">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ31">
+        <v>300000.0</v>
+      </c>
+      <c r="DK31">
+        <v>500000.0</v>
+      </c>
+      <c r="DL31">
+        <v>300000.0</v>
+      </c>
+      <c r="DM31">
+        <v>-100000.0</v>
+      </c>
+      <c r="DN31">
+        <v>500000.0</v>
+      </c>
+      <c r="DO31">
+        <v>500000.0</v>
+      </c>
+      <c r="DP31">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ31">
+        <v>400000.0</v>
+      </c>
+      <c r="DR31">
+        <v>-400000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:122">
+      <c r="A32" t="s">
+        <v>214</v>
+      </c>
+      <c r="B32">
+        <v>23193000.0</v>
+      </c>
+      <c r="C32">
+        <v>31109000.0</v>
+      </c>
+      <c r="D32">
+        <v>36444000.0</v>
+      </c>
+      <c r="E32">
+        <v>35154000.0</v>
+      </c>
+      <c r="F32">
+        <v>32564000.0</v>
+      </c>
+      <c r="G32">
+        <v>24705000.0</v>
+      </c>
+      <c r="H32">
+        <v>37886000.0</v>
+      </c>
+      <c r="I32">
+        <v>25521000.0</v>
+      </c>
+      <c r="J32">
+        <v>30150000.0</v>
+      </c>
+      <c r="K32">
+        <v>24522000.0</v>
+      </c>
+      <c r="L32">
+        <v>26536000.0</v>
+      </c>
+      <c r="M32">
+        <v>21864000.0</v>
+      </c>
+      <c r="N32">
+        <v>38802000.0</v>
+      </c>
+      <c r="O32">
+        <v>47628000.0</v>
+      </c>
+      <c r="P32">
+        <v>47628000.0</v>
+      </c>
+      <c r="Q32">
+        <v>37399000.0</v>
+      </c>
+      <c r="R32">
+        <v>43452000.0</v>
+      </c>
+      <c r="S32">
+        <v>128788000.0</v>
+      </c>
+      <c r="T32">
+        <v>139833000.0</v>
+      </c>
+      <c r="U32">
+        <v>44690000.0</v>
+      </c>
+      <c r="V32">
+        <v>130904000.0</v>
+      </c>
+      <c r="W32">
+        <v>135643000.0</v>
+      </c>
+      <c r="X32">
+        <v>156131000.0</v>
+      </c>
+      <c r="Y32">
+        <v>152928000.0</v>
+      </c>
+      <c r="Z32">
+        <v>142593000.0</v>
+      </c>
+      <c r="AA32">
+        <v>138714000.0</v>
+      </c>
+      <c r="AB32">
+        <v>152780000.0</v>
+      </c>
+      <c r="AC32">
+        <v>155687000.0</v>
+      </c>
+      <c r="AD32">
+        <v>124912000.0</v>
+      </c>
+      <c r="AE32">
+        <v>124668000.0</v>
+      </c>
+      <c r="AF32">
+        <v>141076000.0</v>
+      </c>
+      <c r="AG32">
+        <v>149323000.0</v>
+      </c>
+      <c r="AH32">
+        <v>136457000.0</v>
+      </c>
+      <c r="AI32">
+        <v>123357000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>127430000.0</v>
+      </c>
+      <c r="AK32">
+        <v>136568000.0</v>
+      </c>
+      <c r="AL32">
+        <v>135865000.0</v>
+      </c>
+      <c r="AM32">
+        <v>132394000.0</v>
+      </c>
+      <c r="AN32">
+        <v>135313000.0</v>
+      </c>
+      <c r="AO32">
+        <v>129990000.0</v>
+      </c>
+      <c r="AP32">
+        <v>140441000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>135355000.0</v>
+      </c>
+      <c r="AR32">
+        <v>134448000.0</v>
+      </c>
+      <c r="AS32">
+        <v>138530000.0</v>
+      </c>
+      <c r="AT32">
+        <v>132665000.0</v>
+      </c>
+      <c r="AU32">
+        <v>133614000.0</v>
+      </c>
+      <c r="AV32">
+        <v>120929000.0</v>
+      </c>
+      <c r="AW32">
+        <v>126379000.0</v>
+      </c>
+      <c r="AX32">
+        <v>120026000.0</v>
+      </c>
+      <c r="AY32">
+        <v>109479000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>107113000.0</v>
+      </c>
+      <c r="BA32">
+        <v>117867000.0</v>
+      </c>
+      <c r="BB32">
+        <v>114654000.0</v>
+      </c>
+      <c r="BC32">
+        <v>102074000.0</v>
+      </c>
+      <c r="BD32">
+        <v>82617000.0</v>
+      </c>
+      <c r="BE32">
+        <v>80064000.0</v>
+      </c>
+      <c r="BF32">
+        <v>81570000.0</v>
+      </c>
+      <c r="BG32">
+        <v>73301000.0</v>
+      </c>
+      <c r="BH32">
+        <v>68099000.0</v>
+      </c>
+      <c r="BI32">
+        <v>73509000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>70168000.0</v>
+      </c>
+      <c r="BK32">
+        <v>64953000.0</v>
+      </c>
+      <c r="BL32">
+        <v>58216000.0</v>
+      </c>
+      <c r="BM32">
+        <v>58133000.0</v>
+      </c>
+      <c r="BN32">
+        <v>60933000.0</v>
+      </c>
+      <c r="BO32">
+        <v>60943000.0</v>
+      </c>
+      <c r="BP32">
+        <v>52237000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>53911000.0</v>
+      </c>
+      <c r="BR32">
+        <v>58038000.0</v>
+      </c>
+      <c r="BS32">
+        <v>71753000.0</v>
+      </c>
+      <c r="BT32">
+        <v>57300000.0</v>
+      </c>
+      <c r="BU32">
+        <v>59607000.0</v>
+      </c>
+      <c r="BV32">
+        <v>58961000.0</v>
+      </c>
+      <c r="BW32">
+        <v>62659000.0</v>
+      </c>
+      <c r="BX32">
+        <v>51201000.0</v>
+      </c>
+      <c r="BY32">
+        <v>52955000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>55194000.0</v>
+      </c>
+      <c r="CA32">
+        <v>51147000.0</v>
+      </c>
+      <c r="CB32">
+        <v>71287000.0</v>
+      </c>
+      <c r="CC32">
+        <v>57249000.0</v>
+      </c>
+      <c r="CD32">
+        <v>53712000.0</v>
+      </c>
+      <c r="CE32">
+        <v>49705000.0</v>
+      </c>
+      <c r="CF32">
+        <v>56173000.0</v>
+      </c>
+      <c r="CG32">
+        <v>51531000.0</v>
+      </c>
+      <c r="CH32">
+        <v>50671000.0</v>
+      </c>
+      <c r="CI32">
+        <v>46854000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>58436000.0</v>
+      </c>
+      <c r="CK32">
+        <v>48588000.0</v>
+      </c>
+      <c r="CL32">
+        <v>43265000.0</v>
+      </c>
+      <c r="CM32">
+        <v>41803000.0</v>
+      </c>
+      <c r="CN32">
+        <v>48588000.0</v>
+      </c>
+      <c r="CO32">
+        <v>56845000.0</v>
+      </c>
+      <c r="CP32">
+        <v>41125000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>41221000.0</v>
+      </c>
+      <c r="CR32">
+        <v>41125000.0</v>
+      </c>
+      <c r="CS32">
+        <v>57120000.0</v>
+      </c>
+      <c r="CT32">
+        <v>40346000.0</v>
+      </c>
+      <c r="CU32">
+        <v>30309000.0</v>
+      </c>
+      <c r="CV32">
+        <v>40346000.0</v>
+      </c>
+      <c r="CW32">
+        <v>62262000.0</v>
+      </c>
+      <c r="CX32">
+        <v>48096000.0</v>
+      </c>
+      <c r="CY32">
+        <v>53581000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>48096000.0</v>
+      </c>
+      <c r="DA32">
+        <v>60771000.0</v>
+      </c>
+      <c r="DB32">
+        <v>33800000.0</v>
+      </c>
+      <c r="DC32">
+        <v>5500000.0</v>
+      </c>
+      <c r="DD32">
+        <v>33800000.0</v>
+      </c>
+      <c r="DE32">
+        <v>19100000.0</v>
+      </c>
+      <c r="DF32">
+        <v>5300000.0</v>
+      </c>
+      <c r="DG32">
+        <v>5200000.0</v>
+      </c>
+      <c r="DH32">
+        <v>5300000.0</v>
+      </c>
+      <c r="DI32">
+        <v>17900000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>5100000.0</v>
+      </c>
+      <c r="DK32">
+        <v>3800000.0</v>
+      </c>
+      <c r="DL32">
+        <v>5100000.0</v>
+      </c>
+      <c r="DM32">
+        <v>1000000.0</v>
+      </c>
+      <c r="DN32">
+        <v>400000.0</v>
+      </c>
+      <c r="DO32">
+        <v>300000.0</v>
+      </c>
+      <c r="DP32">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ32">
+        <v>1300000.0</v>
+      </c>
+      <c r="DR32">
+        <v>400000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AD30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:30">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R1" t="s">
+        <v>18</v>
+      </c>
+      <c r="S1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W1" t="s">
+        <v>23</v>
+      </c>
+      <c r="X1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
+      <c r="A2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B2">
+        <v>8462000.0</v>
+      </c>
+      <c r="C2">
+        <v>19091000.0</v>
+      </c>
+      <c r="D2">
+        <v>1295000.0</v>
+      </c>
+      <c r="E2">
+        <v>1295000.0</v>
+      </c>
+      <c r="F2">
+        <v>553000.0</v>
+      </c>
+      <c r="G2">
+        <v>1465000.0</v>
+      </c>
+      <c r="H2">
+        <v>3216000.0</v>
+      </c>
+      <c r="I2">
+        <v>5409000.0</v>
+      </c>
+      <c r="J2">
+        <v>9894000.0</v>
+      </c>
+      <c r="K2">
+        <v>14127000.0</v>
+      </c>
+      <c r="L2">
+        <v>14243000.0</v>
+      </c>
+      <c r="M2">
+        <v>13718000.0</v>
+      </c>
+      <c r="N2">
+        <v>22177000.0</v>
+      </c>
+      <c r="O2">
+        <v>8135000.0</v>
+      </c>
+      <c r="P2">
+        <v>27817000.0</v>
+      </c>
+      <c r="Q2">
+        <v>43459000.0</v>
+      </c>
+      <c r="R2">
+        <v>44396000.0</v>
+      </c>
+      <c r="S2">
+        <v>62556000.0</v>
+      </c>
+      <c r="T2">
+        <v>20519000.0</v>
+      </c>
+      <c r="U2">
+        <v>12871000.0</v>
+      </c>
+      <c r="V2">
+        <v>6458000.0</v>
+      </c>
+      <c r="W2">
+        <v>3699000.0</v>
+      </c>
+      <c r="X2">
+        <v>8695000.0</v>
+      </c>
+      <c r="Y2">
+        <v>8636000.0</v>
+      </c>
+      <c r="Z2">
+        <v>3203000.0</v>
+      </c>
+      <c r="AA2">
+        <v>9200000.0</v>
+      </c>
+      <c r="AB2">
+        <v>5200000.0</v>
+      </c>
+      <c r="AC2">
+        <v>14200000.0</v>
+      </c>
+      <c r="AD2">
+        <v>3600000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B3">
+        <v>13415000</v>
+      </c>
+      <c r="C3">
+        <v>18395000</v>
+      </c>
+      <c r="D3">
+        <v>29940000</v>
+      </c>
+      <c r="E3">
+        <v>28134000</v>
+      </c>
+      <c r="F3">
+        <v>25223000</v>
+      </c>
+      <c r="G3">
+        <v>26686000</v>
+      </c>
+      <c r="H3">
+        <v>44734000</v>
+      </c>
+      <c r="I3">
+        <v>33590000</v>
+      </c>
+      <c r="J3">
+        <v>22592000</v>
+      </c>
+      <c r="K3">
+        <v>40867000</v>
+      </c>
+      <c r="L3">
+        <v>17511000</v>
+      </c>
+      <c r="M3">
+        <v>14886000</v>
+      </c>
+      <c r="N3">
+        <v>8877000</v>
+      </c>
+      <c r="O3">
+        <v>5371000</v>
+      </c>
+      <c r="P3">
+        <v>6684000</v>
+      </c>
+      <c r="Q3">
+        <v>44874000</v>
+      </c>
+      <c r="R3">
+        <v>4576000</v>
+      </c>
+      <c r="S3">
+        <v>4240000</v>
+      </c>
+      <c r="T3">
+        <v>6782000</v>
+      </c>
+      <c r="U3">
+        <v>4746000</v>
+      </c>
+      <c r="V3">
+        <v>3658000</v>
+      </c>
+      <c r="W3">
+        <v>3393000</v>
+      </c>
+      <c r="X3">
+        <v>2546000</v>
+      </c>
+      <c r="Y3">
+        <v>6961000</v>
+      </c>
+      <c r="Z3">
+        <v>5338000</v>
+      </c>
+      <c r="AA3">
+        <v>4100000</v>
+      </c>
+      <c r="AB3">
+        <v>4500000</v>
+      </c>
+      <c r="AC3">
+        <v>1300000</v>
+      </c>
+      <c r="AD3">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" t="s">
+        <v>217</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B6">
+        <v>-197000.0</v>
+      </c>
+      <c r="C6">
+        <v>-10629000.0</v>
+      </c>
+      <c r="D6">
+        <v>348000.0</v>
+      </c>
+      <c r="E6">
+        <v>348000.0</v>
+      </c>
+      <c r="F6">
+        <v>742000.0</v>
+      </c>
+      <c r="G6">
+        <v>-912000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1751000.0</v>
+      </c>
+      <c r="I6">
+        <v>-2518000.0</v>
+      </c>
+      <c r="J6">
+        <v>-4485000.0</v>
+      </c>
+      <c r="K6">
+        <v>-4233000.0</v>
+      </c>
+      <c r="L6">
+        <v>-116000.0</v>
+      </c>
+      <c r="M6">
+        <v>525000.0</v>
+      </c>
+      <c r="N6">
+        <v>-8459000.0</v>
+      </c>
+      <c r="O6">
+        <v>14042000.0</v>
+      </c>
+      <c r="P6">
+        <v>-19682000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-15642000.0</v>
+      </c>
+      <c r="R6">
+        <v>-937000.0</v>
+      </c>
+      <c r="S6">
+        <v>-18160000.0</v>
+      </c>
+      <c r="T6">
+        <v>42037000.0</v>
+      </c>
+      <c r="U6">
+        <v>7648000.0</v>
+      </c>
+      <c r="V6">
+        <v>6413000.0</v>
+      </c>
+      <c r="W6">
+        <v>2759000.0</v>
+      </c>
+      <c r="X6">
+        <v>-846000.0</v>
+      </c>
+      <c r="Y6">
+        <v>59000.0</v>
+      </c>
+      <c r="Z6">
+        <v>6386000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>10600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
+      <c r="A7" t="s">
+        <v>220</v>
+      </c>
+      <c r="B7">
+        <v>-4695000.0</v>
+      </c>
+      <c r="C7">
+        <v>-3699000.0</v>
+      </c>
+      <c r="D7">
+        <v>-3101000.0</v>
+      </c>
+      <c r="E7">
+        <v>-6601000.0</v>
+      </c>
+      <c r="F7">
+        <v>9763000.0</v>
+      </c>
+      <c r="G7">
+        <v>-27662000.0</v>
+      </c>
+      <c r="H7">
+        <v>-1179000.0</v>
+      </c>
+      <c r="I7">
+        <v>-10095000.0</v>
+      </c>
+      <c r="J7">
+        <v>584000.0</v>
+      </c>
+      <c r="K7">
+        <v>-2537000.0</v>
+      </c>
+      <c r="L7">
+        <v>3271000.0</v>
+      </c>
+      <c r="M7">
+        <v>-779000.0</v>
+      </c>
+      <c r="N7">
+        <v>-3965000.0</v>
+      </c>
+      <c r="O7">
+        <v>8189000.0</v>
+      </c>
+      <c r="P7">
+        <v>-2893000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4294000.0</v>
+      </c>
+      <c r="R7">
+        <v>-2793000.0</v>
+      </c>
+      <c r="S7">
+        <v>837000.0</v>
+      </c>
+      <c r="T7">
+        <v>-10513000.0</v>
+      </c>
+      <c r="U7">
+        <v>-87000.0</v>
+      </c>
+      <c r="V7">
+        <v>3616000.0</v>
+      </c>
+      <c r="W7">
+        <v>719000.0</v>
+      </c>
+      <c r="X7">
+        <v>-4285000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-5672000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-76000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-2400000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" t="s">
+        <v>221</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" t="s">
+        <v>222</v>
+      </c>
+      <c r="B9">
+        <v>-2262000.0</v>
+      </c>
+      <c r="C9">
+        <v>-2392000.0</v>
+      </c>
+      <c r="D9">
+        <v>-6138000.0</v>
+      </c>
+      <c r="E9">
+        <v>-6138000.0</v>
+      </c>
+      <c r="F9">
+        <v>5775000.0</v>
+      </c>
+      <c r="G9">
+        <v>-6641000.0</v>
+      </c>
+      <c r="H9">
+        <v>-8860000.0</v>
+      </c>
+      <c r="I9">
+        <v>-7312000.0</v>
+      </c>
+      <c r="J9">
+        <v>-336000.0</v>
+      </c>
+      <c r="K9">
+        <v>73000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1754000.0</v>
+      </c>
+      <c r="M9">
+        <v>-7982000.0</v>
+      </c>
+      <c r="N9">
+        <v>-4469000.0</v>
+      </c>
+      <c r="O9">
+        <v>-3116000.0</v>
+      </c>
+      <c r="P9">
+        <v>-5813000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1658000.0</v>
+      </c>
+      <c r="R9">
+        <v>4182000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B10">
+        <v>7688000.0</v>
+      </c>
+      <c r="C10">
+        <v>862000.0</v>
+      </c>
+      <c r="D10">
+        <v>-2180000.0</v>
+      </c>
+      <c r="E10">
+        <v>-5960000.0</v>
+      </c>
+      <c r="F10">
+        <v>-2819000.0</v>
+      </c>
+      <c r="G10">
+        <v>-12179000.0</v>
+      </c>
+      <c r="H10">
+        <v>-10929000.0</v>
+      </c>
+      <c r="I10">
+        <v>-6529000.0</v>
+      </c>
+      <c r="J10">
+        <v>855000.0</v>
+      </c>
+      <c r="K10">
+        <v>-508000.0</v>
+      </c>
+      <c r="L10">
+        <v>-292000.0</v>
+      </c>
+      <c r="M10">
+        <v>-622000.0</v>
+      </c>
+      <c r="N10">
+        <v>-2102000.0</v>
+      </c>
+      <c r="O10">
+        <v>-441000.0</v>
+      </c>
+      <c r="P10">
+        <v>-4054000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1269000.0</v>
+      </c>
+      <c r="R10">
+        <v>1500000.0</v>
+      </c>
+      <c r="S10">
+        <v>-529000.0</v>
+      </c>
+      <c r="T10">
+        <v>-8733000.0</v>
+      </c>
+      <c r="U10">
+        <v>-3123000.0</v>
+      </c>
+      <c r="V10">
+        <v>1310000.0</v>
+      </c>
+      <c r="W10">
+        <v>250000.0</v>
+      </c>
+      <c r="X10">
+        <v>4518000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-1858000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-2387000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AC10"/>
+      <c r="AD10">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" t="s">
+        <v>224</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>19221000.0</v>
+      </c>
+      <c r="E11">
+        <v>9325000.0</v>
+      </c>
+      <c r="F11">
+        <v>-5204000.0</v>
+      </c>
+      <c r="G11">
+        <v>-1396000.0</v>
+      </c>
+      <c r="H11">
+        <v>16739000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" t="s">
+        <v>225</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12">
+        <v>32150000.0</v>
+      </c>
+      <c r="E12">
+        <v>61749000.0</v>
+      </c>
+      <c r="F12">
+        <v>18925000.0</v>
+      </c>
+      <c r="G12">
+        <v>29690000.0</v>
+      </c>
+      <c r="H12">
+        <v>1979000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" t="s">
+        <v>226</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>4482000.0</v>
+      </c>
+      <c r="E13">
+        <v>-3828000.0</v>
+      </c>
+      <c r="F13">
+        <v>11671000.0</v>
+      </c>
+      <c r="G13">
+        <v>-7446000.0</v>
+      </c>
+      <c r="H13">
+        <v>1871000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
+      <c r="A14" t="s">
+        <v>227</v>
+      </c>
+      <c r="B14">
+        <v>8027000.0</v>
+      </c>
+      <c r="C14">
+        <v>7954000.0</v>
+      </c>
+      <c r="D14">
+        <v>18061000.0</v>
+      </c>
+      <c r="E14">
+        <v>17884000.0</v>
+      </c>
+      <c r="F14">
+        <v>19867000.0</v>
+      </c>
+      <c r="G14">
+        <v>18838000.0</v>
+      </c>
+      <c r="H14">
+        <v>15230000.0</v>
+      </c>
+      <c r="I14">
+        <v>12412000.0</v>
+      </c>
+      <c r="J14">
+        <v>10677000.0</v>
+      </c>
+      <c r="K14">
+        <v>9395000.0</v>
+      </c>
+      <c r="L14">
+        <v>7090000.0</v>
+      </c>
+      <c r="M14">
+        <v>7114000.0</v>
+      </c>
+      <c r="N14">
+        <v>7295000.0</v>
+      </c>
+      <c r="O14">
+        <v>5621000.0</v>
+      </c>
+      <c r="P14">
+        <v>5313000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3364000.0</v>
+      </c>
+      <c r="R14">
+        <v>3139000.0</v>
+      </c>
+      <c r="S14">
+        <v>3204000.0</v>
+      </c>
+      <c r="T14">
+        <v>3260000.0</v>
+      </c>
+      <c r="U14">
+        <v>3203000.0</v>
+      </c>
+      <c r="V14">
+        <v>3467000.0</v>
+      </c>
+      <c r="W14">
+        <v>3705000.0</v>
+      </c>
+      <c r="X14">
+        <v>3500000.0</v>
+      </c>
+      <c r="Y14">
+        <v>5430000.0</v>
+      </c>
+      <c r="Z14">
+        <v>6066000.0</v>
+      </c>
+      <c r="AA14">
+        <v>2200000.0</v>
+      </c>
+      <c r="AB14">
+        <v>2100000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1100000.0</v>
+      </c>
+      <c r="AD14">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
+      <c r="A15" t="s">
+        <v>228</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>3078000.0</v>
+      </c>
+      <c r="D15">
+        <v>274000.0</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
+        <v>212000.0</v>
+      </c>
+      <c r="H15">
+        <v>700000.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
+        <v>44582000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
+      <c r="A16" t="s">
+        <v>229</v>
+      </c>
+      <c r="B16">
+        <v>8265000.0</v>
+      </c>
+      <c r="C16">
+        <v>8462000.0</v>
+      </c>
+      <c r="D16">
+        <v>1643000.0</v>
+      </c>
+      <c r="E16">
+        <v>1643000.0</v>
+      </c>
+      <c r="F16">
+        <v>1295000.0</v>
+      </c>
+      <c r="G16">
+        <v>553000.0</v>
+      </c>
+      <c r="H16">
+        <v>1465000.0</v>
+      </c>
+      <c r="I16">
+        <v>2891000.0</v>
+      </c>
+      <c r="J16">
+        <v>5409000.0</v>
+      </c>
+      <c r="K16">
+        <v>9894000.0</v>
+      </c>
+      <c r="L16">
+        <v>14127000.0</v>
+      </c>
+      <c r="M16">
+        <v>14243000.0</v>
+      </c>
+      <c r="N16">
+        <v>13718000.0</v>
+      </c>
+      <c r="O16">
+        <v>22177000.0</v>
+      </c>
+      <c r="P16">
+        <v>8135000.0</v>
+      </c>
+      <c r="Q16">
+        <v>27817000.0</v>
+      </c>
+      <c r="R16">
+        <v>43459000.0</v>
+      </c>
+      <c r="S16">
+        <v>44396000.0</v>
+      </c>
+      <c r="T16">
+        <v>62556000.0</v>
+      </c>
+      <c r="U16">
+        <v>20519000.0</v>
+      </c>
+      <c r="V16">
+        <v>12871000.0</v>
+      </c>
+      <c r="W16">
+        <v>6458000.0</v>
+      </c>
+      <c r="X16">
+        <v>7849000.0</v>
+      </c>
+      <c r="Y16">
+        <v>8695000.0</v>
+      </c>
+      <c r="Z16">
+        <v>9589000.0</v>
+      </c>
+      <c r="AA16">
+        <v>3200000.0</v>
+      </c>
+      <c r="AB16">
+        <v>9200000.0</v>
+      </c>
+      <c r="AC16">
+        <v>5200000.0</v>
+      </c>
+      <c r="AD16">
+        <v>14200000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
+      <c r="A17" t="s">
+        <v>230</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" t="s">
+        <v>231</v>
+      </c>
+      <c r="B18">
+        <v>-13621000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18138000.0</v>
+      </c>
+      <c r="D18">
+        <v>-52533000.0</v>
+      </c>
+      <c r="E18">
+        <v>-52533000.0</v>
+      </c>
+      <c r="F18">
+        <v>-8752000.0</v>
+      </c>
+      <c r="G18">
+        <v>-43727000.0</v>
+      </c>
+      <c r="H18">
+        <v>-28714000.0</v>
+      </c>
+      <c r="I18">
+        <v>-13811000.0</v>
+      </c>
+      <c r="J18">
+        <v>6735000.0</v>
+      </c>
+      <c r="K18">
+        <v>-19083000.0</v>
+      </c>
+      <c r="L18">
+        <v>8644000.0</v>
+      </c>
+      <c r="M18">
+        <v>6159000.0</v>
+      </c>
+      <c r="N18">
+        <v>12353000.0</v>
+      </c>
+      <c r="O18">
+        <v>16810000.0</v>
+      </c>
+      <c r="P18">
+        <v>7785000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-37391000.0</v>
+      </c>
+      <c r="R18">
+        <v>4859000.0</v>
+      </c>
+      <c r="S18">
+        <v>13280000.0</v>
+      </c>
+      <c r="T18">
+        <v>-8844000.0</v>
+      </c>
+      <c r="U18">
+        <v>6119000.0</v>
+      </c>
+      <c r="V18">
+        <v>9390000.0</v>
+      </c>
+      <c r="W18">
+        <v>4540000.0</v>
+      </c>
+      <c r="X18">
+        <v>-2647000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-14530000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-330000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-7700000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-7900000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-6800000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-4000000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" t="s">
+        <v>232</v>
+      </c>
+      <c r="B19">
+        <v>-6415000.0</v>
+      </c>
+      <c r="C19">
+        <v>-17921000.0</v>
+      </c>
+      <c r="D19">
+        <v>-4153000.0</v>
+      </c>
+      <c r="E19">
+        <v>45100000.0</v>
+      </c>
+      <c r="F19">
+        <v>45100000.0</v>
+      </c>
+      <c r="G19">
+        <v>45100000.0</v>
+      </c>
+      <c r="H19">
+        <v>7000000.0</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
+      <c r="A20" t="s">
+        <v>233</v>
+      </c>
+      <c r="B20">
+        <v>23850000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>42904000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>30000.0</v>
+      </c>
+      <c r="H20">
+        <v>327000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
+      <c r="A21" t="s">
+        <v>234</v>
+      </c>
+      <c r="B21">
+        <v>-15721000.0</v>
+      </c>
+      <c r="C21">
+        <v>2168000.0</v>
+      </c>
+      <c r="D21">
+        <v>19398000.0</v>
+      </c>
+      <c r="E21">
+        <v>-55411000.0</v>
+      </c>
+      <c r="F21">
+        <v>7470000.0</v>
+      </c>
+      <c r="G21">
+        <v>41775000.0</v>
+      </c>
+      <c r="H21">
+        <v>79908000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" t="s">
+        <v>197</v>
+      </c>
+      <c r="B22">
+        <v>-38717000.0</v>
+      </c>
+      <c r="C22">
+        <v>12013000.0</v>
+      </c>
+      <c r="D22">
+        <v>-116715000.0</v>
+      </c>
+      <c r="E22">
+        <v>-97431000.0</v>
+      </c>
+      <c r="F22">
+        <v>-32294000.0</v>
+      </c>
+      <c r="G22">
+        <v>-15149000.0</v>
+      </c>
+      <c r="H22">
+        <v>411000.0</v>
+      </c>
+      <c r="I22">
+        <v>24923000.0</v>
+      </c>
+      <c r="J22">
+        <v>10677000.0</v>
+      </c>
+      <c r="K22">
+        <v>-11448000.0</v>
+      </c>
+      <c r="L22">
+        <v>13725000.0</v>
+      </c>
+      <c r="M22">
+        <v>19342000.0</v>
+      </c>
+      <c r="N22">
+        <v>22812000.0</v>
+      </c>
+      <c r="O22">
+        <v>13099000.0</v>
+      </c>
+      <c r="P22">
+        <v>4261000.0</v>
+      </c>
+      <c r="Q22">
+        <v>3984000.0</v>
+      </c>
+      <c r="R22">
+        <v>7730000.0</v>
+      </c>
+      <c r="S22">
+        <v>13542000.0</v>
+      </c>
+      <c r="T22">
+        <v>29189000.0</v>
+      </c>
+      <c r="U22">
+        <v>8651000.0</v>
+      </c>
+      <c r="V22">
+        <v>5402000.0</v>
+      </c>
+      <c r="W22">
+        <v>2900000.0</v>
+      </c>
+      <c r="X22">
+        <v>-1487000.0</v>
+      </c>
+      <c r="Y22">
+        <v>-4838000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-2084000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-2800000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-2900000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-8600000.0</v>
+      </c>
+      <c r="AD22">
+        <v>-4200000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
+      <c r="A23" t="s">
+        <v>235</v>
+      </c>
+      <c r="B23">
+        <v>1130000.0</v>
+      </c>
+      <c r="C23">
+        <v>5341000.0</v>
+      </c>
+      <c r="D23">
+        <v>-1610000.0</v>
+      </c>
+      <c r="E23">
+        <v>73501000.0</v>
+      </c>
+      <c r="F23">
+        <v>-10889000.0</v>
+      </c>
+      <c r="G23">
+        <v>-1788000.0</v>
+      </c>
+      <c r="H23">
+        <v>23791000.0</v>
+      </c>
+      <c r="I23">
+        <v>-5688000.0</v>
+      </c>
+      <c r="J23">
+        <v>-874000.0</v>
+      </c>
+      <c r="K23">
+        <v>-495000.0</v>
+      </c>
+      <c r="L23">
+        <v>-563000.0</v>
+      </c>
+      <c r="M23">
+        <v>-3113000.0</v>
+      </c>
+      <c r="N23">
+        <v>-8005000.0</v>
+      </c>
+      <c r="O23">
+        <v>1726000.0</v>
+      </c>
+      <c r="P23">
+        <v>234000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-320000.0</v>
+      </c>
+      <c r="R23">
+        <v>1586000.0</v>
+      </c>
+      <c r="S23">
+        <v>2910000.0</v>
+      </c>
+      <c r="T23">
+        <v>-630000.0</v>
+      </c>
+      <c r="U23">
+        <v>-75000.0</v>
+      </c>
+      <c r="V23">
+        <v>-690000.0</v>
+      </c>
+      <c r="W23">
+        <v>-438000.0</v>
+      </c>
+      <c r="X23">
+        <v>-15873000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-229000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-138000.0</v>
+      </c>
+      <c r="AA23">
+        <v>200000.0</v>
+      </c>
+      <c r="AB23">
+        <v>8900000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-8800000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" t="s">
+        <v>236</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-658000.0</v>
+      </c>
+      <c r="D24">
+        <v>-8698000.0</v>
+      </c>
+      <c r="E24">
+        <v>-9839000.0</v>
+      </c>
+      <c r="F24">
+        <v>12913000.0</v>
+      </c>
+      <c r="G24">
+        <v>364000.0</v>
+      </c>
+      <c r="H24">
+        <v>545000.0</v>
+      </c>
+      <c r="I24">
+        <v>-1999000.0</v>
+      </c>
+      <c r="J24">
+        <v>81000.0</v>
+      </c>
+      <c r="K24">
+        <v>-723000.0</v>
+      </c>
+      <c r="L24">
+        <v>1071000.0</v>
+      </c>
+      <c r="M24">
+        <v>1545000.0</v>
+      </c>
+      <c r="N24">
+        <v>-1545000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
+        <v>-39682000.0</v>
+      </c>
+      <c r="R24">
+        <v>101000.0</v>
+      </c>
+      <c r="S24">
+        <v>104000.0</v>
+      </c>
+      <c r="T24">
+        <v>50042000.0</v>
+      </c>
+      <c r="U24">
+        <v>1149000.0</v>
+      </c>
+      <c r="V24">
+        <v>430000.0</v>
+      </c>
+      <c r="W24">
+        <v>2022000.0</v>
+      </c>
+      <c r="X24">
+        <v>10554000.0</v>
+      </c>
+      <c r="Y24">
+        <v>3223000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-3492000.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24">
+        <v>100000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-5800000.0</v>
+      </c>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" t="s">
+        <v>237</v>
+      </c>
+      <c r="B25">
+        <v>25021000.0</v>
+      </c>
+      <c r="C25">
+        <v>-22375000.0</v>
+      </c>
+      <c r="D25">
+        <v>83379000.0</v>
+      </c>
+      <c r="E25">
+        <v>66025000.0</v>
+      </c>
+      <c r="F25">
+        <v>23649000.0</v>
+      </c>
+      <c r="G25">
+        <v>12369625.0</v>
+      </c>
+      <c r="H25">
+        <v>-2912000.0</v>
+      </c>
+      <c r="I25">
+        <v>-4643000.0</v>
+      </c>
+      <c r="J25">
+        <v>919000.0</v>
+      </c>
+      <c r="K25">
+        <v>32846000.0</v>
+      </c>
+      <c r="L25">
+        <v>-3197000.0</v>
+      </c>
+      <c r="M25">
+        <v>-9671000.0</v>
+      </c>
+      <c r="N25">
+        <v>-11816000.0</v>
+      </c>
+      <c r="O25">
+        <v>-5826000.0</v>
+      </c>
+      <c r="P25">
+        <v>3344000.0</v>
+      </c>
+      <c r="Q25">
+        <v>165000.0</v>
+      </c>
+      <c r="R25">
+        <v>-2143000.0</v>
+      </c>
+      <c r="S25">
+        <v>548000.0</v>
+      </c>
+      <c r="T25">
+        <v>-23998000.0</v>
+      </c>
+      <c r="U25">
+        <v>-902000.0</v>
+      </c>
+      <c r="V25">
+        <v>563000.0</v>
+      </c>
+      <c r="W25">
+        <v>609000.0</v>
+      </c>
+      <c r="X25">
+        <v>2171000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-2489000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1102000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25">
+        <v>-200000.0</v>
+      </c>
+      <c r="AC25">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-152000.0</v>
+      </c>
+      <c r="D26">
+        <v>-789000.0</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26">
+        <v>-405000.0</v>
+      </c>
+      <c r="G26">
+        <v>-212000.0</v>
+      </c>
+      <c r="H26">
+        <v>-700000.0</v>
+      </c>
+      <c r="I26">
+        <v>-1478000.0</v>
+      </c>
+      <c r="J26">
+        <v>-434000.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26">
+        <v>-343000.0</v>
+      </c>
+      <c r="M26">
+        <v>-1271000.0</v>
+      </c>
+      <c r="N26">
+        <v>-49000.0</v>
+      </c>
+      <c r="O26">
+        <v>-5006000.0</v>
+      </c>
+      <c r="P26">
+        <v>-1184000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>-19498000.0</v>
+      </c>
+      <c r="T26">
+        <v>-7384000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
+      <c r="A27" t="s">
+        <v>239</v>
+      </c>
+      <c r="B27">
+        <v>10158000.0</v>
+      </c>
+      <c r="C27">
+        <v>6201000.0</v>
+      </c>
+      <c r="D27">
+        <v>2608000.0</v>
+      </c>
+      <c r="E27">
+        <v>2608000.0</v>
+      </c>
+      <c r="F27">
+        <v>3360000.0</v>
+      </c>
+      <c r="G27">
+        <v>2375.0</v>
+      </c>
+      <c r="H27">
+        <v>3560000.0</v>
+      </c>
+      <c r="I27">
+        <v>4403000.0</v>
+      </c>
+      <c r="J27">
+        <v>3964000.0</v>
+      </c>
+      <c r="K27">
+        <v>3465000.0</v>
+      </c>
+      <c r="L27">
+        <v>1577000.0</v>
+      </c>
+      <c r="M27">
+        <v>1356000.0</v>
+      </c>
+      <c r="N27">
+        <v>1695000.0</v>
+      </c>
+      <c r="O27">
+        <v>1872000.0</v>
+      </c>
+      <c r="P27">
+        <v>1951000.0</v>
+      </c>
+      <c r="Q27">
+        <v>1016000.0</v>
+      </c>
+      <c r="R27">
+        <v>933000.0</v>
+      </c>
+      <c r="S27">
+        <v>-323000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
+      <c r="A28" t="s">
+        <v>240</v>
+      </c>
+      <c r="B28">
+        <v>6424000.0</v>
+      </c>
+      <c r="C28">
+        <v>7509000.0</v>
+      </c>
+      <c r="D28">
+        <v>-57021000.0</v>
+      </c>
+      <c r="E28">
+        <v>-57021000.0</v>
+      </c>
+      <c r="F28">
+        <v>-3419000.0</v>
+      </c>
+      <c r="G28">
+        <v>40017000.0</v>
+      </c>
+      <c r="H28">
+        <v>79026000.0</v>
+      </c>
+      <c r="I28">
+        <v>13292000.0</v>
+      </c>
+      <c r="J28">
+        <v>-8801000.0</v>
+      </c>
+      <c r="K28">
+        <v>15573000.0</v>
+      </c>
+      <c r="L28">
+        <v>8169000.0</v>
+      </c>
+      <c r="M28">
+        <v>-7179000.0</v>
+      </c>
+      <c r="N28">
+        <v>-19267000.0</v>
+      </c>
+      <c r="O28">
+        <v>35934000.0</v>
+      </c>
+      <c r="P28">
+        <v>-4764000.0</v>
+      </c>
+      <c r="Q28">
+        <v>19672000.0</v>
+      </c>
+      <c r="R28">
+        <v>1965000.0</v>
+      </c>
+      <c r="S28">
+        <v>-15468000.0</v>
+      </c>
+      <c r="T28">
+        <v>2057000.0</v>
+      </c>
+      <c r="U28">
+        <v>2272000.0</v>
+      </c>
+      <c r="V28">
+        <v>-1439000.0</v>
+      </c>
+      <c r="W28">
+        <v>-3803000.0</v>
+      </c>
+      <c r="X28">
+        <v>-8262000.0</v>
+      </c>
+      <c r="Y28">
+        <v>11623000.0</v>
+      </c>
+      <c r="Z28">
+        <v>17001000.0</v>
+      </c>
+      <c r="AA28">
+        <v>700000.0</v>
+      </c>
+      <c r="AB28">
+        <v>3300000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-9200000.0</v>
+      </c>
+      <c r="AD28">
+        <v>34900000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
+      <c r="A29" t="s">
+        <v>241</v>
+      </c>
+      <c r="B29">
+        <v>-206000.0</v>
+      </c>
+      <c r="C29">
+        <v>257000.0</v>
+      </c>
+      <c r="D29">
+        <v>-22593000.0</v>
+      </c>
+      <c r="E29">
+        <v>-24399000.0</v>
+      </c>
+      <c r="F29">
+        <v>16471000.0</v>
+      </c>
+      <c r="G29">
+        <v>-17041000.0</v>
+      </c>
+      <c r="H29">
+        <v>16020000.0</v>
+      </c>
+      <c r="I29">
+        <v>19779000.0</v>
+      </c>
+      <c r="J29">
+        <v>29327000.0</v>
+      </c>
+      <c r="K29">
+        <v>21784000.0</v>
+      </c>
+      <c r="L29">
+        <v>26155000.0</v>
+      </c>
+      <c r="M29">
+        <v>21045000.0</v>
+      </c>
+      <c r="N29">
+        <v>21230000.0</v>
+      </c>
+      <c r="O29">
+        <v>22181000.0</v>
+      </c>
+      <c r="P29">
+        <v>14469000.0</v>
+      </c>
+      <c r="Q29">
+        <v>7483000.0</v>
+      </c>
+      <c r="R29">
+        <v>9435000.0</v>
+      </c>
+      <c r="S29">
+        <v>17520000.0</v>
+      </c>
+      <c r="T29">
+        <v>-2062000.0</v>
+      </c>
+      <c r="U29">
+        <v>10865000.0</v>
+      </c>
+      <c r="V29">
+        <v>13048000.0</v>
+      </c>
+      <c r="W29">
+        <v>7933000.0</v>
+      </c>
+      <c r="X29">
+        <v>-101000.0</v>
+      </c>
+      <c r="Y29">
+        <v>-7569000.0</v>
+      </c>
+      <c r="Z29">
+        <v>5008000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-3600000.0</v>
+      </c>
+      <c r="AB29">
+        <v>-3400000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-5500000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-3600000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
+      <c r="A30" t="s">
+        <v>242</v>
+      </c>
+      <c r="B30">
+        <v>-6415000.0</v>
+      </c>
+      <c r="C30">
+        <v>-18395000.0</v>
+      </c>
+      <c r="D30">
+        <v>79962000.0</v>
+      </c>
+      <c r="E30">
+        <v>81768000.0</v>
+      </c>
+      <c r="F30">
+        <v>-12310000.0</v>
+      </c>
+      <c r="G30">
+        <v>-23888000.0</v>
+      </c>
+      <c r="H30">
+        <v>-96797000.0</v>
+      </c>
+      <c r="I30">
+        <v>-35589000.0</v>
+      </c>
+      <c r="J30">
+        <v>-25011000.0</v>
+      </c>
+      <c r="K30">
+        <v>-41590000.0</v>
+      </c>
+      <c r="L30">
+        <v>-34440000.0</v>
+      </c>
+      <c r="M30">
+        <v>-13341000.0</v>
+      </c>
+      <c r="N30">
+        <v>-10422000.0</v>
+      </c>
+      <c r="O30">
+        <v>-44073000.0</v>
+      </c>
+      <c r="P30">
+        <v>-29387000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-42797000.0</v>
+      </c>
+      <c r="R30">
+        <v>-12337000.0</v>
+      </c>
+      <c r="S30">
+        <v>-20212000.0</v>
+      </c>
+      <c r="T30">
+        <v>42042000.0</v>
+      </c>
+      <c r="U30">
+        <v>-5489000.0</v>
+      </c>
+      <c r="V30">
+        <v>-5196000.0</v>
+      </c>
+      <c r="W30">
+        <v>-1371000.0</v>
+      </c>
+      <c r="X30">
+        <v>7517000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-3995000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-15623000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-3100000.0</v>
+      </c>
+      <c r="AB30">
+        <v>4100000.0</v>
+      </c>
+      <c r="AC30">
+        <v>5700000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-20700000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DQ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:121">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
+        <v>3</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
+        <v>4</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>5</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
+        <v>6</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:121">
+      <c r="A2" t="s">
+        <v>215</v>
+      </c>
+      <c r="B2">
+        <v>17469000.0</v>
+      </c>
+      <c r="C2">
+        <v>18856000.0</v>
+      </c>
+      <c r="D2">
+        <v>20219000.0</v>
+      </c>
+      <c r="E2">
+        <v>5417000.0</v>
+      </c>
+      <c r="F2">
+        <v>9455000.0</v>
+      </c>
+      <c r="G2">
+        <v>5520000.0</v>
+      </c>
+      <c r="H2">
+        <v>8462000.0</v>
+      </c>
+      <c r="I2">
+        <v>3073000.0</v>
+      </c>
+      <c r="J2">
+        <v>2950000.0</v>
+      </c>
+      <c r="K2">
+        <v>8642000.0</v>
+      </c>
+      <c r="L2">
+        <v>19091000.0</v>
+      </c>
+      <c r="M2">
+        <v>6830000.0</v>
+      </c>
+      <c r="N2">
+        <v>4222000.0</v>
+      </c>
+      <c r="O2">
+        <v>4222000.0</v>
+      </c>
+      <c r="P2">
+        <v>1854000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1854000.0</v>
+      </c>
+      <c r="R2">
+        <v>1091000.0</v>
+      </c>
+      <c r="S2">
+        <v>1447000.0</v>
+      </c>
+      <c r="T2">
+        <v>1295000.0</v>
+      </c>
+      <c r="U2">
+        <v>2248000.0</v>
+      </c>
+      <c r="V2">
+        <v>2491000.0</v>
+      </c>
+      <c r="W2">
+        <v>782000.0</v>
+      </c>
+      <c r="X2">
+        <v>553000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2800000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1979000.0</v>
+      </c>
+      <c r="AA2">
+        <v>1990000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1465000.0</v>
+      </c>
+      <c r="AC2">
+        <v>2107000.0</v>
+      </c>
+      <c r="AD2">
+        <v>1839000.0</v>
+      </c>
+      <c r="AE2">
+        <v>1684000.0</v>
+      </c>
+      <c r="AF2">
+        <v>3216000.0</v>
+      </c>
+      <c r="AG2">
+        <v>7650000.0</v>
+      </c>
+      <c r="AH2">
+        <v>4369000.0</v>
+      </c>
+      <c r="AI2">
+        <v>8191000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>5409000.0</v>
+      </c>
+      <c r="AK2">
+        <v>12734000.0</v>
+      </c>
+      <c r="AL2">
+        <v>2566000.0</v>
+      </c>
+      <c r="AM2">
+        <v>8626000.0</v>
+      </c>
+      <c r="AN2">
+        <v>9894000.0</v>
+      </c>
+      <c r="AO2">
+        <v>8214000.0</v>
+      </c>
+      <c r="AP2">
+        <v>5975000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>7103000.0</v>
+      </c>
+      <c r="AR2">
+        <v>14127000.0</v>
+      </c>
+      <c r="AS2">
+        <v>15695000.0</v>
+      </c>
+      <c r="AT2">
+        <v>4970000.0</v>
+      </c>
+      <c r="AU2">
+        <v>8529000.0</v>
+      </c>
+      <c r="AV2">
+        <v>14243000.0</v>
+      </c>
+      <c r="AW2">
+        <v>12987000.0</v>
+      </c>
+      <c r="AX2">
+        <v>5766000.0</v>
+      </c>
+      <c r="AY2">
+        <v>8897000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>13718000.0</v>
+      </c>
+      <c r="BA2">
+        <v>9943000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4856000.0</v>
+      </c>
+      <c r="BC2">
+        <v>10049000.0</v>
+      </c>
+      <c r="BD2">
+        <v>22177000.0</v>
+      </c>
+      <c r="BE2">
+        <v>12534000.0</v>
+      </c>
+      <c r="BF2">
+        <v>4235000.0</v>
+      </c>
+      <c r="BG2">
+        <v>7242000.0</v>
+      </c>
+      <c r="BH2">
+        <v>8135000.0</v>
+      </c>
+      <c r="BI2">
+        <v>6679000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>5447000.0</v>
+      </c>
+      <c r="BK2">
+        <v>9898000.0</v>
+      </c>
+      <c r="BL2">
+        <v>27817000.0</v>
+      </c>
+      <c r="BM2">
+        <v>6339000.0</v>
+      </c>
+      <c r="BN2">
+        <v>2222000.0</v>
+      </c>
+      <c r="BO2">
+        <v>3998000.0</v>
+      </c>
+      <c r="BP2">
+        <v>43459000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>47276000.0</v>
+      </c>
+      <c r="BR2">
+        <v>42345000.0</v>
+      </c>
+      <c r="BS2">
+        <v>45747000.0</v>
+      </c>
+      <c r="BT2">
+        <v>44396000.0</v>
+      </c>
+      <c r="BU2">
+        <v>55265000.0</v>
+      </c>
+      <c r="BV2">
+        <v>45130000.0</v>
+      </c>
+      <c r="BW2">
+        <v>46250000.0</v>
+      </c>
+      <c r="BX2">
+        <v>62556000.0</v>
+      </c>
+      <c r="BY2">
+        <v>58298000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>11751000.0</v>
+      </c>
+      <c r="CA2">
+        <v>14363000.0</v>
+      </c>
+      <c r="CB2">
+        <v>20519000.0</v>
+      </c>
+      <c r="CC2">
+        <v>20095000.0</v>
+      </c>
+      <c r="CD2">
+        <v>6451000.0</v>
+      </c>
+      <c r="CE2">
+        <v>8423000.0</v>
+      </c>
+      <c r="CF2">
+        <v>12871000.0</v>
+      </c>
+      <c r="CG2">
+        <v>14899000.0</v>
+      </c>
+      <c r="CH2">
+        <v>6215000.0</v>
+      </c>
+      <c r="CI2">
+        <v>5585000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>6458000.0</v>
+      </c>
+      <c r="CK2">
+        <v>6248000.0</v>
+      </c>
+      <c r="CL2">
+        <v>2296000.0</v>
+      </c>
+      <c r="CM2">
+        <v>4370000.0</v>
+      </c>
+      <c r="CN2">
+        <v>3699000.0</v>
+      </c>
+      <c r="CO2">
+        <v>2296000.0</v>
+      </c>
+      <c r="CP2">
+        <v>5339000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>7849000.0</v>
+      </c>
+      <c r="CR2">
+        <v>1219000.0</v>
+      </c>
+      <c r="CS2">
+        <v>7849000.0</v>
+      </c>
+      <c r="CT2">
+        <v>7601000.0</v>
+      </c>
+      <c r="CU2">
+        <v>8695000.0</v>
+      </c>
+      <c r="CV2">
+        <v>5456000.0</v>
+      </c>
+      <c r="CW2">
+        <v>8695000.0</v>
+      </c>
+      <c r="CX2">
+        <v>6508000.0</v>
+      </c>
+      <c r="CY2">
+        <v>9589000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>10878000.0</v>
+      </c>
+      <c r="DA2">
+        <v>9589000.0</v>
+      </c>
+      <c r="DB2">
+        <v>8400000.0</v>
+      </c>
+      <c r="DC2">
+        <v>3200000.0</v>
+      </c>
+      <c r="DD2">
+        <v>4300000.0</v>
+      </c>
+      <c r="DE2">
+        <v>3200000.0</v>
+      </c>
+      <c r="DF2">
+        <v>9000000.0</v>
+      </c>
+      <c r="DG2">
+        <v>9200000.0</v>
+      </c>
+      <c r="DH2"/>
+      <c r="DI2">
+        <v>9200000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>11500000.0</v>
+      </c>
+      <c r="DK2">
+        <v>5200000.0</v>
+      </c>
+      <c r="DL2">
+        <v>5700000.0</v>
+      </c>
+      <c r="DM2">
+        <v>5200000.0</v>
+      </c>
+      <c r="DN2">
+        <v>10600000.0</v>
+      </c>
+      <c r="DO2">
+        <v>14200000.0</v>
+      </c>
+      <c r="DP2"/>
+      <c r="DQ2">
+        <v>14200000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:121">
+      <c r="A3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B3">
+        <v>1118000</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>1737000</v>
+      </c>
+      <c r="E3">
+        <v>2097000</v>
+      </c>
+      <c r="F3">
+        <v>5456000</v>
+      </c>
+      <c r="G3">
+        <v>2470000</v>
+      </c>
+      <c r="H3">
+        <v>3392000</v>
+      </c>
+      <c r="I3">
+        <v>2637000</v>
+      </c>
+      <c r="J3">
+        <v>9163000</v>
+      </c>
+      <c r="K3">
+        <v>4261000</v>
+      </c>
+      <c r="L3">
+        <v>5054000</v>
+      </c>
+      <c r="M3">
+        <v>7100000</v>
+      </c>
+      <c r="N3">
+        <v>3848000</v>
+      </c>
+      <c r="O3">
+        <v>3253000</v>
+      </c>
+      <c r="P3">
+        <v>9595000</v>
+      </c>
+      <c r="Q3">
+        <v>9595000</v>
+      </c>
+      <c r="R3">
+        <v>5529000</v>
+      </c>
+      <c r="S3">
+        <v>5097000</v>
+      </c>
+      <c r="T3">
+        <v>7913000</v>
+      </c>
+      <c r="U3">
+        <v>12386000</v>
+      </c>
+      <c r="V3">
+        <v>3976000</v>
+      </c>
+      <c r="W3">
+        <v>2784000</v>
+      </c>
+      <c r="X3">
+        <v>4623000</v>
+      </c>
+      <c r="Y3">
+        <v>4568000</v>
+      </c>
+      <c r="Z3">
+        <v>6089000</v>
+      </c>
+      <c r="AA3">
+        <v>6048000</v>
+      </c>
+      <c r="AB3">
+        <v>9981000</v>
+      </c>
+      <c r="AC3">
+        <v>11590000</v>
+      </c>
+      <c r="AD3">
+        <v>14556000</v>
+      </c>
+      <c r="AE3">
+        <v>4148000</v>
+      </c>
+      <c r="AF3">
+        <v>14440000</v>
+      </c>
+      <c r="AG3">
+        <v>15057000</v>
+      </c>
+      <c r="AH3">
+        <v>11102000</v>
+      </c>
+      <c r="AI3">
+        <v>5285000</v>
+      </c>
+      <c r="AJ3">
+        <v>2146000</v>
+      </c>
+      <c r="AK3">
+        <v>13104000</v>
+      </c>
+      <c r="AL3">
+        <v>4750000</v>
+      </c>
+      <c r="AM3">
+        <v>2607000</v>
+      </c>
+      <c r="AN3">
+        <v>2131000</v>
+      </c>
+      <c r="AO3">
+        <v>14708000</v>
+      </c>
+      <c r="AP3">
+        <v>10956000</v>
+      </c>
+      <c r="AQ3">
+        <v>11716000</v>
+      </c>
+      <c r="AR3">
+        <v>3487000</v>
+      </c>
+      <c r="AS3">
+        <v>7309000</v>
+      </c>
+      <c r="AT3">
+        <v>3067000</v>
+      </c>
+      <c r="AU3">
+        <v>3037000</v>
+      </c>
+      <c r="AV3">
+        <v>4098000</v>
+      </c>
+      <c r="AW3">
+        <v>4694000</v>
+      </c>
+      <c r="AX3">
+        <v>2511000</v>
+      </c>
+      <c r="AY3">
+        <v>3336000</v>
+      </c>
+      <c r="AZ3">
+        <v>4345000</v>
+      </c>
+      <c r="BA3">
+        <v>4339000</v>
+      </c>
+      <c r="BB3">
+        <v>1258000</v>
+      </c>
+      <c r="BC3">
+        <v>1251000</v>
+      </c>
+      <c r="BD3">
+        <v>2029000</v>
+      </c>
+      <c r="BE3">
+        <v>1479000</v>
+      </c>
+      <c r="BF3">
+        <v>850000</v>
+      </c>
+      <c r="BG3">
+        <v>1481000</v>
+      </c>
+      <c r="BH3">
+        <v>1561000</v>
+      </c>
+      <c r="BI3">
+        <v>1809000</v>
+      </c>
+      <c r="BJ3">
+        <v>1425000</v>
+      </c>
+      <c r="BK3">
+        <v>1774000</v>
+      </c>
+      <c r="BL3">
+        <v>1676000</v>
+      </c>
+      <c r="BM3">
+        <v>41129000</v>
+      </c>
+      <c r="BN3">
+        <v>586000</v>
+      </c>
+      <c r="BO3">
+        <v>1815000</v>
+      </c>
+      <c r="BP3">
+        <v>1344000</v>
+      </c>
+      <c r="BQ3">
+        <v>1372000</v>
+      </c>
+      <c r="BR3">
+        <v>812000</v>
+      </c>
+      <c r="BS3">
+        <v>1518000</v>
+      </c>
+      <c r="BT3">
+        <v>874000</v>
+      </c>
+      <c r="BU3">
+        <v>1876000</v>
+      </c>
+      <c r="BV3">
+        <v>906000</v>
+      </c>
+      <c r="BW3">
+        <v>1222000</v>
+      </c>
+      <c r="BX3">
+        <v>236000</v>
+      </c>
+      <c r="BY3">
+        <v>388000</v>
+      </c>
+      <c r="BZ3">
+        <v>2519000</v>
+      </c>
+      <c r="CA3">
+        <v>2309000</v>
+      </c>
+      <c r="CB3">
+        <v>2342000</v>
+      </c>
+      <c r="CC3">
+        <v>2387000</v>
+      </c>
+      <c r="CD3">
+        <v>826000</v>
+      </c>
+      <c r="CE3">
+        <v>900000</v>
+      </c>
+      <c r="CF3">
+        <v>633000</v>
+      </c>
+      <c r="CG3">
+        <v>608000</v>
+      </c>
+      <c r="CH3">
+        <v>961000</v>
+      </c>
+      <c r="CI3">
+        <v>1200000</v>
+      </c>
+      <c r="CJ3">
+        <v>889000</v>
+      </c>
+      <c r="CK3">
+        <v>617000</v>
+      </c>
+      <c r="CL3">
+        <v>1077000</v>
+      </c>
+      <c r="CM3">
+        <v>1010000</v>
+      </c>
+      <c r="CN3">
+        <v>689000</v>
+      </c>
+      <c r="CO3">
+        <v>1077000</v>
+      </c>
+      <c r="CP3">
+        <v>310000</v>
+      </c>
+      <c r="CQ3">
+        <v>808000</v>
+      </c>
+      <c r="CR3">
+        <v>592000</v>
+      </c>
+      <c r="CS3">
+        <v>808000</v>
+      </c>
+      <c r="CT3">
+        <v>300000</v>
+      </c>
+      <c r="CU3">
+        <v>1285000</v>
+      </c>
+      <c r="CV3">
+        <v>191000</v>
+      </c>
+      <c r="CW3">
+        <v>1285000</v>
+      </c>
+      <c r="CX3">
+        <v>2347000</v>
+      </c>
+      <c r="CY3">
+        <v>2310000</v>
+      </c>
+      <c r="CZ3">
+        <v>2078000</v>
+      </c>
+      <c r="DA3">
+        <v>2310000</v>
+      </c>
+      <c r="DB3">
+        <v>5273000</v>
+      </c>
+      <c r="DC3">
+        <v>7000000</v>
+      </c>
+      <c r="DD3">
+        <v>1200000</v>
+      </c>
+      <c r="DE3">
+        <v>7000000</v>
+      </c>
+      <c r="DF3">
+        <v>800000</v>
+      </c>
+      <c r="DG3">
+        <v>800000</v>
+      </c>
+      <c r="DH3">
+        <v>1300000</v>
+      </c>
+      <c r="DI3">
+        <v>800000</v>
+      </c>
+      <c r="DJ3">
+        <v>800000</v>
+      </c>
+      <c r="DK3">
+        <v>400000</v>
+      </c>
+      <c r="DL3">
+        <v>300000</v>
+      </c>
+      <c r="DM3">
+        <v>400000</v>
+      </c>
+      <c r="DN3">
+        <v>300000</v>
+      </c>
+      <c r="DO3">
+        <v>400000</v>
+      </c>
+      <c r="DP3">
+        <v>200000</v>
+      </c>
+      <c r="DQ3">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:121">
+      <c r="A4" t="s">
+        <v>217</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-3880000.0</v>
+      </c>
+      <c r="N4">
+        <v>2608000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+    </row>
+    <row r="5" spans="1:121">
+      <c r="A5" t="s">
+        <v>218</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>22435000.0</v>
+      </c>
+      <c r="N5">
+        <v>-4252000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+    </row>
+    <row r="6" spans="1:121">
+      <c r="A6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B6">
+        <v>3326000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
+        <v>-1363000.0</v>
+      </c>
+      <c r="E6">
+        <v>2848000.0</v>
+      </c>
+      <c r="F6">
+        <v>-4038000.0</v>
+      </c>
+      <c r="G6">
+        <v>3935000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2942000.0</v>
+      </c>
+      <c r="I6">
+        <v>5389000.0</v>
+      </c>
+      <c r="J6">
+        <v>16141000.0</v>
+      </c>
+      <c r="K6">
+        <v>-5421000.0</v>
+      </c>
+      <c r="L6">
+        <v>-10449000.0</v>
+      </c>
+      <c r="M6">
+        <v>-3880000.0</v>
+      </c>
+      <c r="N6">
+        <v>2608000.0</v>
+      </c>
+      <c r="O6">
+        <v>2608000.0</v>
+      </c>
+      <c r="P6">
+        <v>-211000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-211000.0</v>
+      </c>
+      <c r="R6">
+        <v>763000.0</v>
+      </c>
+      <c r="S6">
+        <v>-356000.0</v>
+      </c>
+      <c r="T6">
+        <v>152000.0</v>
+      </c>
+      <c r="U6">
+        <v>-953000.0</v>
+      </c>
+      <c r="V6">
+        <v>-243000.0</v>
+      </c>
+      <c r="W6">
+        <v>1709000.0</v>
+      </c>
+      <c r="X6">
+        <v>229000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-2247000.0</v>
+      </c>
+      <c r="Z6">
+        <v>821000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-396000.0</v>
+      </c>
+      <c r="AB6">
+        <v>910000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-642000.0</v>
+      </c>
+      <c r="AD6">
+        <v>268000.0</v>
+      </c>
+      <c r="AE6">
+        <v>155000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1532000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-4759000.0</v>
+      </c>
+      <c r="AH6">
+        <v>3281000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-3822000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>2782000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-7325000.0</v>
+      </c>
+      <c r="AL6">
+        <v>10168000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-6060000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-1268000.0</v>
+      </c>
+      <c r="AO6">
+        <v>1680000.0</v>
+      </c>
+      <c r="AP6">
+        <v>2239000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1128000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-7024000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1568000.0</v>
+      </c>
+      <c r="AT6">
+        <v>10725000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-3559000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-5714000.0</v>
+      </c>
+      <c r="AW6">
+        <v>1256000.0</v>
+      </c>
+      <c r="AX6">
+        <v>7221000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-3131000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-4821000.0</v>
+      </c>
+      <c r="BA6">
+        <v>3775000.0</v>
+      </c>
+      <c r="BB6">
+        <v>5087000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-5193000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-12128000.0</v>
+      </c>
+      <c r="BE6">
+        <v>9643000.0</v>
+      </c>
+      <c r="BF6">
+        <v>8299000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-3007000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-893000.0</v>
+      </c>
+      <c r="BI6">
+        <v>1456000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1232000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-4451000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-17919000.0</v>
+      </c>
+      <c r="BM6">
+        <v>21478000.0</v>
+      </c>
+      <c r="BN6">
+        <v>4117000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-1776000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-39461000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-3817000.0</v>
+      </c>
+      <c r="BR6">
+        <v>4931000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-3402000.0</v>
+      </c>
+      <c r="BT6">
+        <v>1351000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-10869000.0</v>
+      </c>
+      <c r="BV6">
+        <v>10135000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-1120000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-16306000.0</v>
+      </c>
+      <c r="BY6">
+        <v>4258000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>46547000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-2612000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-6156000.0</v>
+      </c>
+      <c r="CC6">
+        <v>424000.0</v>
+      </c>
+      <c r="CD6">
+        <v>13644000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-1972000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-4448000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-2028000.0</v>
+      </c>
+      <c r="CH6">
+        <v>8684000.0</v>
+      </c>
+      <c r="CI6">
+        <v>630000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-873000.0</v>
+      </c>
+      <c r="CK6">
+        <v>210000.0</v>
+      </c>
+      <c r="CL6">
+        <v>3952000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-2074000.0</v>
+      </c>
+      <c r="CN6">
+        <v>671000.0</v>
+      </c>
+      <c r="CO6">
+        <v>3952000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-1777000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-2510000.0</v>
+      </c>
+      <c r="CR6">
+        <v>6630000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-2510000.0</v>
+      </c>
+      <c r="CT6">
+        <v>998000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-1094000.0</v>
+      </c>
+      <c r="CV6">
+        <v>3239000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-1094000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-571000.0</v>
+      </c>
+      <c r="CY6">
+        <v>-3081000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-1289000.0</v>
+      </c>
+      <c r="DA6">
+        <v>-3081000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-1947000.0</v>
+      </c>
+      <c r="DC6">
+        <v>5200000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DE6">
+        <v>5200000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DG6">
+        <v>500000.0</v>
+      </c>
+      <c r="DH6">
+        <v>3100000.0</v>
+      </c>
+      <c r="DI6">
+        <v>-14100000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-500000.0</v>
+      </c>
+      <c r="DK6">
+        <v>-300000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DM6">
+        <v>500000.0</v>
+      </c>
+      <c r="DN6">
+        <v>-8500000.0</v>
+      </c>
+      <c r="DO6">
+        <v>-3600000.0</v>
+      </c>
+      <c r="DP6">
+        <v>700000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>-20700000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:121">
+      <c r="A7" t="s">
+        <v>220</v>
+      </c>
+      <c r="B7">
+        <v>5479000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
+        <v>638000.0</v>
+      </c>
+      <c r="E7">
+        <v>-1026000.0</v>
+      </c>
+      <c r="F7">
+        <v>-2440000.0</v>
+      </c>
+      <c r="G7">
+        <v>-8696000.0</v>
+      </c>
+      <c r="H7">
+        <v>7467000.0</v>
+      </c>
+      <c r="I7">
+        <v>4552000.0</v>
+      </c>
+      <c r="J7">
+        <v>5780000.0</v>
+      </c>
+      <c r="K7">
+        <v>790000.0</v>
+      </c>
+      <c r="L7">
+        <v>-4201000.0</v>
+      </c>
+      <c r="M7">
+        <v>740000.0</v>
+      </c>
+      <c r="N7">
+        <v>4975000.0</v>
+      </c>
+      <c r="O7">
+        <v>4082000.0</v>
+      </c>
+      <c r="P7">
+        <v>9067000.0</v>
+      </c>
+      <c r="Q7">
+        <v>9067000.0</v>
+      </c>
+      <c r="R7">
+        <v>-13049000.0</v>
+      </c>
+      <c r="S7">
+        <v>-2620000.0</v>
+      </c>
+      <c r="T7">
+        <v>6858000.0</v>
+      </c>
+      <c r="U7">
+        <v>-155000.0</v>
+      </c>
+      <c r="V7">
+        <v>-11108000.0</v>
+      </c>
+      <c r="W7">
+        <v>-6000.0</v>
+      </c>
+      <c r="X7">
+        <v>20361000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-26272000.0</v>
+      </c>
+      <c r="Z7">
+        <v>11053000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-7981000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-4237000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-9552000.0</v>
+      </c>
+      <c r="AD7">
+        <v>9026000.0</v>
+      </c>
+      <c r="AE7">
+        <v>158000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-811000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-8256000.0</v>
+      </c>
+      <c r="AH7">
+        <v>3675000.0</v>
+      </c>
+      <c r="AI7">
+        <v>981000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-6495000.0</v>
+      </c>
+      <c r="AK7">
+        <v>519000.0</v>
+      </c>
+      <c r="AL7">
+        <v>9747000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-7724000.0</v>
+      </c>
+      <c r="AN7">
+        <v>-1958000.0</v>
+      </c>
+      <c r="AO7">
+        <v>6269000.0</v>
+      </c>
+      <c r="AP7">
+        <v>31000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-1370000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-7467000.0</v>
+      </c>
+      <c r="AS7">
+        <v>6961000.0</v>
+      </c>
+      <c r="AT7">
+        <v>2701000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-5770000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-621000.0</v>
+      </c>
+      <c r="AW7">
+        <v>2076000.0</v>
+      </c>
+      <c r="AX7">
+        <v>1881000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-5394000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>658000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-1117000.0</v>
+      </c>
+      <c r="BB7">
+        <v>4755000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-8700000.0</v>
+      </c>
+      <c r="BD7">
+        <v>1097000.0</v>
+      </c>
+      <c r="BE7">
+        <v>5204000.0</v>
+      </c>
+      <c r="BF7">
+        <v>7317000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-6772000.0</v>
+      </c>
+      <c r="BH7">
+        <v>2440000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-4491000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>6432000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-5631000.0</v>
+      </c>
+      <c r="BL7">
+        <v>797000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-2130000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-1659000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-1781000.0</v>
+      </c>
+      <c r="BP7">
+        <v>1276000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-698000.0</v>
+      </c>
+      <c r="BR7">
+        <v>404000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-2443000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-56000.0</v>
+      </c>
+      <c r="BU7">
+        <v>2267000.0</v>
+      </c>
+      <c r="BV7">
+        <v>4435000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-4651000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-1214000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-515000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-1287000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-5557000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-3154000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-4680000.0</v>
+      </c>
+      <c r="CD7">
+        <v>14907000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-7607000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-2707000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-4389000.0</v>
+      </c>
+      <c r="CH7">
+        <v>10148000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-1269000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-874000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-4227000.0</v>
+      </c>
+      <c r="CL7">
+        <v>9777000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-5612000.0</v>
+      </c>
+      <c r="CN7">
+        <v>781000.0</v>
+      </c>
+      <c r="CO7">
+        <v>9777000.0</v>
+      </c>
+      <c r="CP7">
+        <v>-5319000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>2110000.0</v>
+      </c>
+      <c r="CR7">
+        <v>-1163000.0</v>
+      </c>
+      <c r="CS7">
+        <v>2110000.0</v>
+      </c>
+      <c r="CT7">
+        <v>-11620000.0</v>
+      </c>
+      <c r="CU7">
+        <v>11316000.0</v>
+      </c>
+      <c r="CV7">
+        <v>4112000.0</v>
+      </c>
+      <c r="CW7">
+        <v>11316000.0</v>
+      </c>
+      <c r="CX7">
+        <v>-5962000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-2899000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>1814000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-2899000.0</v>
+      </c>
+      <c r="DB7">
+        <v>-4988000.0</v>
+      </c>
+      <c r="DC7">
+        <v>2800000.0</v>
+      </c>
+      <c r="DD7">
+        <v>2200000.0</v>
+      </c>
+      <c r="DE7">
+        <v>2800000.0</v>
+      </c>
+      <c r="DF7">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DG7">
+        <v>200000.0</v>
+      </c>
+      <c r="DH7">
+        <v>1900000.0</v>
+      </c>
+      <c r="DI7">
+        <v>200000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>-4800000.0</v>
+      </c>
+      <c r="DK7">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL7">
+        <v>-400000.0</v>
+      </c>
+      <c r="DM7">
+        <v>2400000.0</v>
+      </c>
+      <c r="DN7"/>
+      <c r="DO7">
+        <v>-100000.0</v>
+      </c>
+      <c r="DP7">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ7">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:121">
+      <c r="A8" t="s">
+        <v>221</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-3489000.0</v>
+      </c>
+      <c r="N8">
+        <v>5245000.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+    </row>
+    <row r="9" spans="1:121">
+      <c r="A9" t="s">
+        <v>222</v>
+      </c>
+      <c r="B9">
+        <v>6565000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
+        <v>65000.0</v>
+      </c>
+      <c r="E9">
+        <v>421000.0</v>
+      </c>
+      <c r="F9">
+        <v>-3683000.0</v>
+      </c>
+      <c r="G9">
+        <v>-5019000.0</v>
+      </c>
+      <c r="H9">
+        <v>6019000.0</v>
+      </c>
+      <c r="I9">
+        <v>106000.0</v>
+      </c>
+      <c r="J9">
+        <v>1830000.0</v>
+      </c>
+      <c r="K9">
+        <v>-3598000.0</v>
+      </c>
+      <c r="L9">
+        <v>2386000.0</v>
+      </c>
+      <c r="M9">
+        <v>-3540000.0</v>
+      </c>
+      <c r="N9">
+        <v>5245000.0</v>
+      </c>
+      <c r="O9">
+        <v>5245000.0</v>
+      </c>
+      <c r="P9">
+        <v>1387000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1387000.0</v>
+      </c>
+      <c r="R9">
+        <v>-12066000.0</v>
+      </c>
+      <c r="S9">
+        <v>-3456000.0</v>
+      </c>
+      <c r="T9">
+        <v>7997000.0</v>
+      </c>
+      <c r="U9">
+        <v>-403000.0</v>
+      </c>
+      <c r="V9">
+        <v>-3214000.0</v>
+      </c>
+      <c r="W9">
+        <v>-1585000.0</v>
+      </c>
+      <c r="X9">
+        <v>11179000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-6443000.0</v>
+      </c>
+      <c r="Z9">
+        <v>424000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-8560000.0</v>
+      </c>
+      <c r="AB9">
+        <v>8163000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-9175000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-660000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-4760000.0</v>
+      </c>
+      <c r="AF9">
+        <v>5735000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-3957000.0</v>
+      </c>
+      <c r="AH9">
+        <v>5918000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-8505000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-768000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-824000.0</v>
+      </c>
+      <c r="AL9">
+        <v>4091000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-5859000.0</v>
+      </c>
+      <c r="AN9">
+        <v>2256000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-3482000.0</v>
+      </c>
+      <c r="AP9">
+        <v>7359000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-5763000.0</v>
+      </c>
+      <c r="AR9">
+        <v>1959000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-1169000.0</v>
+      </c>
+      <c r="AT9">
+        <v>6988000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-8502000.0</v>
+      </c>
+      <c r="AV9">
+        <v>929000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-3495000.0</v>
+      </c>
+      <c r="AX9">
+        <v>646000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-8698000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>3565000.0</v>
+      </c>
+      <c r="BA9">
+        <v>836000.0</v>
+      </c>
+      <c r="BB9">
+        <v>3329000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-10345000.0</v>
+      </c>
+      <c r="BD9">
+        <v>1711000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1473000.0</v>
+      </c>
+      <c r="BF9">
+        <v>5625000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-8601000.0</v>
+      </c>
+      <c r="BH9">
+        <v>1333000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-5702000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>5654000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-4418000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-1347000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-2714000.0</v>
+      </c>
+      <c r="BN9">
+        <v>3231000.0</v>
+      </c>
+      <c r="BO9">
+        <v>1486000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-3661000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-2854000.0</v>
+      </c>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+    </row>
+    <row r="10" spans="1:121">
+      <c r="A10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B10">
+        <v>930000.0</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10">
+        <v>1968000.0</v>
+      </c>
+      <c r="E10">
+        <v>2304000.0</v>
+      </c>
+      <c r="F10">
+        <v>4619000.0</v>
+      </c>
+      <c r="G10">
+        <v>2428000.0</v>
+      </c>
+      <c r="H10">
+        <v>-1663000.0</v>
+      </c>
+      <c r="I10">
+        <v>-309000.0</v>
+      </c>
+      <c r="J10">
+        <v>-1360000.0</v>
+      </c>
+      <c r="K10">
+        <v>244000.0</v>
+      </c>
+      <c r="L10">
+        <v>-849000.0</v>
+      </c>
+      <c r="M10">
+        <v>-5271000.0</v>
+      </c>
+      <c r="N10">
+        <v>-12163000.0</v>
+      </c>
+      <c r="O10">
+        <v>-13239000.0</v>
+      </c>
+      <c r="P10">
+        <v>5950000.0</v>
+      </c>
+      <c r="Q10">
+        <v>5950000.0</v>
+      </c>
+      <c r="R10">
+        <v>-2140000.0</v>
+      </c>
+      <c r="S10">
+        <v>-10018000.0</v>
+      </c>
+      <c r="T10">
+        <v>248000.0</v>
+      </c>
+      <c r="U10">
+        <v>7116000.0</v>
+      </c>
+      <c r="V10">
+        <v>-5577000.0</v>
+      </c>
+      <c r="W10">
+        <v>-11204000.0</v>
+      </c>
+      <c r="X10">
+        <v>6313000.0</v>
+      </c>
+      <c r="Y10">
+        <v>748000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-8496000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-3543000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-888000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-9905000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-1215000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-1642000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1833000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-3070000.0</v>
+      </c>
+      <c r="AH10">
+        <v>2087000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-2697000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-2849000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1407000.0</v>
+      </c>
+      <c r="AL10">
+        <v>4697000.0</v>
+      </c>
+      <c r="AM10">
+        <v>2212000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-4647000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1627000.0</v>
+      </c>
+      <c r="AP10">
+        <v>1697000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-436000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-3396000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-365000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5778000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-2606000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-3099000.0</v>
+      </c>
+      <c r="AW10">
+        <v>933000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1197000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-2276000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-476000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-1728000.0</v>
+      </c>
+      <c r="BB10">
+        <v>2017000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-859000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-1532000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-670000.0</v>
+      </c>
+      <c r="BF10">
+        <v>243000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-547000.0</v>
+      </c>
+      <c r="BH10">
+        <v>533000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-1227000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>810000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-1674000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-1963000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-510000.0</v>
+      </c>
+      <c r="BN10">
+        <v>194000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1657000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-2610000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-535000.0</v>
+      </c>
+      <c r="BR10">
+        <v>2371000.0</v>
+      </c>
+      <c r="BS10">
+        <v>516000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-852000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-1015000.0</v>
+      </c>
+      <c r="BV10">
+        <v>2106000.0</v>
+      </c>
+      <c r="BW10">
+        <v>-620000.0</v>
+      </c>
+      <c r="BX10">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-981000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>1801000.0</v>
+      </c>
+      <c r="CA10">
+        <v>-7514000.0</v>
+      </c>
+      <c r="CB10">
+        <v>-2039000.0</v>
+      </c>
+      <c r="CC10">
+        <v>6941000.0</v>
+      </c>
+      <c r="CD10">
+        <v>-1174000.0</v>
+      </c>
+      <c r="CE10">
+        <v>-7896000.0</v>
+      </c>
+      <c r="CF10">
+        <v>-994000.0</v>
+      </c>
+      <c r="CG10">
+        <v>4490000.0</v>
+      </c>
+      <c r="CH10">
+        <v>2849000.0</v>
+      </c>
+      <c r="CI10">
+        <v>-4083000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-1946000.0</v>
+      </c>
+      <c r="CK10">
+        <v>5441000.0</v>
+      </c>
+      <c r="CL10">
+        <v>-236000.0</v>
+      </c>
+      <c r="CM10">
+        <v>-3462000.0</v>
+      </c>
+      <c r="CN10">
+        <v>-1493000.0</v>
+      </c>
+      <c r="CO10">
+        <v>-236000.0</v>
+      </c>
+      <c r="CP10">
+        <v>4080000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>-7145000.0</v>
+      </c>
+      <c r="CR10">
+        <v>-252000.0</v>
+      </c>
+      <c r="CS10">
+        <v>-7145000.0</v>
+      </c>
+      <c r="CT10">
+        <v>5735000.0</v>
+      </c>
+      <c r="CU10">
+        <v>-1480000.0</v>
+      </c>
+      <c r="CV10">
+        <v>-343000.0</v>
+      </c>
+      <c r="CW10">
+        <v>-1480000.0</v>
+      </c>
+      <c r="CX10">
+        <v>1111000.0</v>
+      </c>
+      <c r="CY10">
+        <v>-4463000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>748000.0</v>
+      </c>
+      <c r="DA10">
+        <v>-4463000.0</v>
+      </c>
+      <c r="DB10">
+        <v>2670000.0</v>
+      </c>
+      <c r="DC10">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DD10"/>
+      <c r="DE10">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DF10">
+        <v>1600000.0</v>
+      </c>
+      <c r="DG10">
+        <v>-4100000.0</v>
+      </c>
+      <c r="DH10">
+        <v>-100000.0</v>
+      </c>
+      <c r="DI10">
+        <v>-4100000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>100000.0</v>
+      </c>
+      <c r="DK10">
+        <v>-700000.0</v>
+      </c>
+      <c r="DL10"/>
+      <c r="DM10">
+        <v>-700000.0</v>
+      </c>
+      <c r="DN10"/>
+      <c r="DO10">
+        <v>100000.0</v>
+      </c>
+      <c r="DP10"/>
+      <c r="DQ10">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:121">
+      <c r="A11" t="s">
+        <v>224</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>8209000.0</v>
+      </c>
+      <c r="N11">
+        <v>11972000.0</v>
+      </c>
+      <c r="O11">
+        <v>11077000.0</v>
+      </c>
+      <c r="P11">
+        <v>465000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-3934000.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+    </row>
+    <row r="12" spans="1:121">
+      <c r="A12" t="s">
+        <v>225</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-34000.0</v>
+      </c>
+      <c r="N12">
+        <v>2538000.0</v>
+      </c>
+      <c r="O12">
+        <v>2538000.0</v>
+      </c>
+      <c r="P12">
+        <v>-1298000.0</v>
+      </c>
+      <c r="Q12">
+        <v>24236000.0</v>
+      </c>
+      <c r="R12">
+        <v>24236000.0</v>
+      </c>
+      <c r="S12">
+        <v>24236000.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+    </row>
+    <row r="13" spans="1:121">
+      <c r="A13" t="s">
+        <v>226</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>-1024000.0</v>
+      </c>
+      <c r="N13">
+        <v>-1024000.0</v>
+      </c>
+      <c r="O13">
+        <v>999000.0</v>
+      </c>
+      <c r="P13">
+        <v>-3443000.0</v>
+      </c>
+      <c r="Q13">
+        <v>5664000.0</v>
+      </c>
+      <c r="R13">
+        <v>5664000.0</v>
+      </c>
+      <c r="S13">
+        <v>5664000.0</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+    </row>
+    <row r="14" spans="1:121">
+      <c r="A14" t="s">
+        <v>227</v>
+      </c>
+      <c r="B14">
+        <v>2310000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>1981000.0</v>
+      </c>
+      <c r="E14">
+        <v>1913000.0</v>
+      </c>
+      <c r="F14">
+        <v>2076000.0</v>
+      </c>
+      <c r="G14">
+        <v>2044000.0</v>
+      </c>
+      <c r="H14">
+        <v>1993000.0</v>
+      </c>
+      <c r="I14">
+        <v>2252000.0</v>
+      </c>
+      <c r="J14">
+        <v>2893000.0</v>
+      </c>
+      <c r="K14">
+        <v>1766000.0</v>
+      </c>
+      <c r="L14">
+        <v>2168000.0</v>
+      </c>
+      <c r="M14">
+        <v>3213000.0</v>
+      </c>
+      <c r="N14">
+        <v>2940000.0</v>
+      </c>
+      <c r="O14">
+        <v>2442000.0</v>
+      </c>
+      <c r="P14">
+        <v>3396000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3396000.0</v>
+      </c>
+      <c r="R14">
+        <v>3529000.0</v>
+      </c>
+      <c r="S14">
+        <v>5905000.0</v>
+      </c>
+      <c r="T14">
+        <v>5054000.0</v>
+      </c>
+      <c r="U14">
+        <v>5059000.0</v>
+      </c>
+      <c r="V14">
+        <v>4982000.0</v>
+      </c>
+      <c r="W14">
+        <v>4724000.0</v>
+      </c>
+      <c r="X14">
+        <v>5102000.0</v>
+      </c>
+      <c r="Y14">
+        <v>5038000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4770000.0</v>
+      </c>
+      <c r="AA14">
+        <v>4414000.0</v>
+      </c>
+      <c r="AB14">
+        <v>4503000.0</v>
+      </c>
+      <c r="AC14">
+        <v>4724000.0</v>
+      </c>
+      <c r="AD14">
+        <v>4048000.0</v>
+      </c>
+      <c r="AE14">
+        <v>3313000.0</v>
+      </c>
+      <c r="AF14">
+        <v>3145000.0</v>
+      </c>
+      <c r="AG14">
+        <v>3336000.0</v>
+      </c>
+      <c r="AH14">
+        <v>3142000.0</v>
+      </c>
+      <c r="AI14">
+        <v>2980000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2954000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2850000.0</v>
+      </c>
+      <c r="AL14">
+        <v>2717000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2560000.0</v>
+      </c>
+      <c r="AN14">
+        <v>2550000.0</v>
+      </c>
+      <c r="AO14">
+        <v>2909000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2147000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>2128000.0</v>
+      </c>
+      <c r="AR14">
+        <v>2211000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1913000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1834000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1830000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1513000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1750000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1577000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1945000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1842000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1768000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1866000.0</v>
+      </c>
+      <c r="BC14">
+        <v>1805000.0</v>
+      </c>
+      <c r="BD14">
+        <v>1856000.0</v>
+      </c>
+      <c r="BE14">
+        <v>1510000.0</v>
+      </c>
+      <c r="BF14">
+        <v>1382000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1374000.0</v>
+      </c>
+      <c r="BH14">
+        <v>1355000.0</v>
+      </c>
+      <c r="BI14">
+        <v>1403000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1308000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1296000.0</v>
+      </c>
+      <c r="BL14">
+        <v>1306000.0</v>
+      </c>
+      <c r="BM14">
+        <v>973000.0</v>
+      </c>
+      <c r="BN14">
+        <v>850000.0</v>
+      </c>
+      <c r="BO14">
+        <v>779000.0</v>
+      </c>
+      <c r="BP14">
+        <v>762000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>745000.0</v>
+      </c>
+      <c r="BR14">
+        <v>779000.0</v>
+      </c>
+      <c r="BS14">
+        <v>819000.0</v>
+      </c>
+      <c r="BT14">
+        <v>796000.0</v>
+      </c>
+      <c r="BU14">
+        <v>931000.0</v>
+      </c>
+      <c r="BV14">
+        <v>804000.0</v>
+      </c>
+      <c r="BW14">
+        <v>753000.0</v>
+      </c>
+      <c r="BX14">
+        <v>716000.0</v>
+      </c>
+      <c r="BY14">
+        <v>718000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>776000.0</v>
+      </c>
+      <c r="CA14">
+        <v>880000.0</v>
+      </c>
+      <c r="CB14">
+        <v>886000.0</v>
+      </c>
+      <c r="CC14">
+        <v>867000.0</v>
+      </c>
+      <c r="CD14">
+        <v>807000.0</v>
+      </c>
+      <c r="CE14">
+        <v>763000.0</v>
+      </c>
+      <c r="CF14">
+        <v>766000.0</v>
+      </c>
+      <c r="CG14">
+        <v>744000.0</v>
+      </c>
+      <c r="CH14">
+        <v>1020000.0</v>
+      </c>
+      <c r="CI14">
+        <v>861000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>842000.0</v>
+      </c>
+      <c r="CK14">
+        <v>1016000.0</v>
+      </c>
+      <c r="CL14">
+        <v>936000.0</v>
+      </c>
+      <c r="CM14">
+        <v>867000.0</v>
+      </c>
+      <c r="CN14">
+        <v>886000.0</v>
+      </c>
+      <c r="CO14">
+        <v>936000.0</v>
+      </c>
+      <c r="CP14">
+        <v>900000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>879000.0</v>
+      </c>
+      <c r="CR14">
+        <v>972000.0</v>
+      </c>
+      <c r="CS14">
+        <v>879000.0</v>
+      </c>
+      <c r="CT14">
+        <v>867000.0</v>
+      </c>
+      <c r="CU14">
+        <v>741000.0</v>
+      </c>
+      <c r="CV14">
+        <v>675000.0</v>
+      </c>
+      <c r="CW14">
+        <v>741000.0</v>
+      </c>
+      <c r="CX14">
+        <v>1596000.0</v>
+      </c>
+      <c r="CY14">
+        <v>1543000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>1813000.0</v>
+      </c>
+      <c r="DA14">
+        <v>1543000.0</v>
+      </c>
+      <c r="DB14">
+        <v>1501000.0</v>
+      </c>
+      <c r="DC14">
+        <v>1200000.0</v>
+      </c>
+      <c r="DD14">
+        <v>500000.0</v>
+      </c>
+      <c r="DE14">
+        <v>1200000.0</v>
+      </c>
+      <c r="DF14">
+        <v>600000.0</v>
+      </c>
+      <c r="DG14">
+        <v>500000.0</v>
+      </c>
+      <c r="DH14">
+        <v>500000.0</v>
+      </c>
+      <c r="DI14">
+        <v>500000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>500000.0</v>
+      </c>
+      <c r="DK14">
+        <v>500000.0</v>
+      </c>
+      <c r="DL14">
+        <v>400000.0</v>
+      </c>
+      <c r="DM14">
+        <v>500000.0</v>
+      </c>
+      <c r="DN14">
+        <v>200000.0</v>
+      </c>
+      <c r="DO14">
+        <v>100000.0</v>
+      </c>
+      <c r="DP14">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ14">
+        <v>100000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:121">
+      <c r="A15" t="s">
+        <v>228</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>806000.0</v>
+      </c>
+      <c r="I15">
+        <v>748000.0</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
+        <v>65000.0</v>
+      </c>
+      <c r="N15">
+        <v>4858000.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15">
+        <v>79095000.0</v>
+      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15">
+        <v>113000.0</v>
+      </c>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15">
+        <v>3533000.0</v>
+      </c>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15">
+        <v>44582000.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
+        <v>17000.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15">
+        <v>1000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1000.0</v>
+      </c>
+      <c r="BP15"/>
+      <c r="BQ15">
+        <v>1000.0</v>
+      </c>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15">
+        <v>300000.0</v>
+      </c>
+      <c r="DD15"/>
+      <c r="DE15">
+        <v>300000.0</v>
+      </c>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
+    </row>
+    <row r="16" spans="1:121">
+      <c r="A16" t="s">
+        <v>229</v>
+      </c>
+      <c r="B16">
+        <v>20795000.0</v>
+      </c>
+      <c r="C16">
+        <v>18856000.0</v>
+      </c>
+      <c r="D16">
+        <v>18856000.0</v>
+      </c>
+      <c r="E16">
+        <v>8265000.0</v>
+      </c>
+      <c r="F16">
+        <v>5417000.0</v>
+      </c>
+      <c r="G16">
+        <v>9455000.0</v>
+      </c>
+      <c r="H16">
+        <v>5520000.0</v>
+      </c>
+      <c r="I16">
+        <v>8462000.0</v>
+      </c>
+      <c r="J16">
+        <v>19091000.0</v>
+      </c>
+      <c r="K16">
+        <v>3221000.0</v>
+      </c>
+      <c r="L16">
+        <v>8642000.0</v>
+      </c>
+      <c r="M16">
+        <v>2950000.0</v>
+      </c>
+      <c r="N16">
+        <v>6830000.0</v>
+      </c>
+      <c r="O16">
+        <v>6830000.0</v>
+      </c>
+      <c r="P16">
+        <v>1643000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1643000.0</v>
+      </c>
+      <c r="R16">
+        <v>1854000.0</v>
+      </c>
+      <c r="S16">
+        <v>1091000.0</v>
+      </c>
+      <c r="T16">
+        <v>1447000.0</v>
+      </c>
+      <c r="U16">
+        <v>1295000.0</v>
+      </c>
+      <c r="V16">
+        <v>2248000.0</v>
+      </c>
+      <c r="W16">
+        <v>2491000.0</v>
+      </c>
+      <c r="X16">
+        <v>782000.0</v>
+      </c>
+      <c r="Y16">
+        <v>553000.0</v>
+      </c>
+      <c r="Z16">
+        <v>2800000.0</v>
+      </c>
+      <c r="AA16">
+        <v>1594000.0</v>
+      </c>
+      <c r="AB16">
+        <v>2375000.0</v>
+      </c>
+      <c r="AC16">
+        <v>1465000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2107000.0</v>
+      </c>
+      <c r="AE16">
+        <v>1839000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1684000.0</v>
+      </c>
+      <c r="AG16">
+        <v>2891000.0</v>
+      </c>
+      <c r="AH16">
+        <v>7650000.0</v>
+      </c>
+      <c r="AI16">
+        <v>4369000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>8191000.0</v>
+      </c>
+      <c r="AK16">
+        <v>5409000.0</v>
+      </c>
+      <c r="AL16">
+        <v>12734000.0</v>
+      </c>
+      <c r="AM16">
+        <v>2566000.0</v>
+      </c>
+      <c r="AN16">
+        <v>8626000.0</v>
+      </c>
+      <c r="AO16">
+        <v>9894000.0</v>
+      </c>
+      <c r="AP16">
+        <v>8214000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>5975000.0</v>
+      </c>
+      <c r="AR16">
+        <v>7103000.0</v>
+      </c>
+      <c r="AS16">
+        <v>14127000.0</v>
+      </c>
+      <c r="AT16">
+        <v>15695000.0</v>
+      </c>
+      <c r="AU16">
+        <v>4970000.0</v>
+      </c>
+      <c r="AV16">
+        <v>8529000.0</v>
+      </c>
+      <c r="AW16">
+        <v>14243000.0</v>
+      </c>
+      <c r="AX16">
+        <v>12987000.0</v>
+      </c>
+      <c r="AY16">
+        <v>5766000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>8897000.0</v>
+      </c>
+      <c r="BA16">
+        <v>13718000.0</v>
+      </c>
+      <c r="BB16">
+        <v>9943000.0</v>
+      </c>
+      <c r="BC16">
+        <v>4856000.0</v>
+      </c>
+      <c r="BD16">
+        <v>10049000.0</v>
+      </c>
+      <c r="BE16">
+        <v>22177000.0</v>
+      </c>
+      <c r="BF16">
+        <v>12534000.0</v>
+      </c>
+      <c r="BG16">
+        <v>4235000.0</v>
+      </c>
+      <c r="BH16">
+        <v>7242000.0</v>
+      </c>
+      <c r="BI16">
+        <v>8135000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>6679000.0</v>
+      </c>
+      <c r="BK16">
+        <v>5447000.0</v>
+      </c>
+      <c r="BL16">
+        <v>9898000.0</v>
+      </c>
+      <c r="BM16">
+        <v>27817000.0</v>
+      </c>
+      <c r="BN16">
+        <v>6339000.0</v>
+      </c>
+      <c r="BO16">
+        <v>2222000.0</v>
+      </c>
+      <c r="BP16">
+        <v>3998000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>43459000.0</v>
+      </c>
+      <c r="BR16">
+        <v>47276000.0</v>
+      </c>
+      <c r="BS16">
+        <v>42345000.0</v>
+      </c>
+      <c r="BT16">
+        <v>45747000.0</v>
+      </c>
+      <c r="BU16">
+        <v>44396000.0</v>
+      </c>
+      <c r="BV16">
+        <v>55265000.0</v>
+      </c>
+      <c r="BW16">
+        <v>45130000.0</v>
+      </c>
+      <c r="BX16">
+        <v>46250000.0</v>
+      </c>
+      <c r="BY16">
+        <v>62556000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>58298000.0</v>
+      </c>
+      <c r="CA16">
+        <v>11751000.0</v>
+      </c>
+      <c r="CB16">
+        <v>14363000.0</v>
+      </c>
+      <c r="CC16">
+        <v>20519000.0</v>
+      </c>
+      <c r="CD16">
+        <v>20095000.0</v>
+      </c>
+      <c r="CE16">
+        <v>6451000.0</v>
+      </c>
+      <c r="CF16">
+        <v>8423000.0</v>
+      </c>
+      <c r="CG16">
+        <v>12871000.0</v>
+      </c>
+      <c r="CH16">
+        <v>14899000.0</v>
+      </c>
+      <c r="CI16">
+        <v>6215000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>5585000.0</v>
+      </c>
+      <c r="CK16">
+        <v>6458000.0</v>
+      </c>
+      <c r="CL16">
+        <v>6248000.0</v>
+      </c>
+      <c r="CM16">
+        <v>2296000.0</v>
+      </c>
+      <c r="CN16">
+        <v>4370000.0</v>
+      </c>
+      <c r="CO16">
+        <v>6248000.0</v>
+      </c>
+      <c r="CP16">
+        <v>3562000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>5339000.0</v>
+      </c>
+      <c r="CR16">
+        <v>7849000.0</v>
+      </c>
+      <c r="CS16">
+        <v>5339000.0</v>
+      </c>
+      <c r="CT16">
+        <v>8599000.0</v>
+      </c>
+      <c r="CU16">
+        <v>7601000.0</v>
+      </c>
+      <c r="CV16">
+        <v>8695000.0</v>
+      </c>
+      <c r="CW16">
+        <v>7601000.0</v>
+      </c>
+      <c r="CX16">
+        <v>5937000.0</v>
+      </c>
+      <c r="CY16">
+        <v>6508000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>9589000.0</v>
+      </c>
+      <c r="DA16">
+        <v>6508000.0</v>
+      </c>
+      <c r="DB16">
+        <v>6453000.0</v>
+      </c>
+      <c r="DC16">
+        <v>8400000.0</v>
+      </c>
+      <c r="DD16">
+        <v>3200000.0</v>
+      </c>
+      <c r="DE16">
+        <v>8400000.0</v>
+      </c>
+      <c r="DF16">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DG16">
+        <v>9700000.0</v>
+      </c>
+      <c r="DH16">
+        <v>3100000.0</v>
+      </c>
+      <c r="DI16">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>-500000.0</v>
+      </c>
+      <c r="DK16">
+        <v>4900000.0</v>
+      </c>
+      <c r="DL16">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DM16">
+        <v>5700000.0</v>
+      </c>
+      <c r="DN16">
+        <v>-8500000.0</v>
+      </c>
+      <c r="DO16">
+        <v>10600000.0</v>
+      </c>
+      <c r="DP16">
+        <v>700000.0</v>
+      </c>
+      <c r="DQ16">
+        <v>-6500000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9059,204 +37056,468 @@
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
     </row>
     <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>231</v>
+      </c>
+      <c r="B18">
+        <v>3582000.0</v>
+      </c>
       <c r="C18"/>
-      <c r="D18"/>
-[...7 lines deleted...]
-      <c r="L18"/>
+      <c r="D18">
+        <v>25000.0</v>
+      </c>
+      <c r="E18">
+        <v>3250000.0</v>
+      </c>
+      <c r="F18">
+        <v>-4256000.0</v>
+      </c>
+      <c r="G18">
+        <v>-8580000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4035000.0</v>
+      </c>
+      <c r="I18">
+        <v>6003000.0</v>
+      </c>
+      <c r="J18">
+        <v>-9435000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2973000.0</v>
+      </c>
+      <c r="L18">
+        <v>-13383000.0</v>
+      </c>
       <c r="M18">
-        <v>1500000.0</v>
+        <v>-22494000.0</v>
       </c>
       <c r="N18">
-        <v>1700000.0</v>
-[...1 lines deleted...]
-      <c r="O18"/>
+        <v>-6201000.0</v>
+      </c>
+      <c r="O18">
+        <v>-6201000.0</v>
+      </c>
       <c r="P18">
-        <v>1900000.0</v>
+        <v>-9559000.0</v>
       </c>
       <c r="Q18">
-        <v>2100000.0</v>
-[...104 lines deleted...]
-      <c r="DQ18"/>
+        <v>-9559000.0</v>
+      </c>
+      <c r="R18">
+        <v>-23268000.0</v>
+      </c>
+      <c r="S18">
+        <v>-10234000.0</v>
+      </c>
+      <c r="T18">
+        <v>-7082000.0</v>
+      </c>
+      <c r="U18">
+        <v>-7969000.0</v>
+      </c>
+      <c r="V18">
+        <v>-11832000.0</v>
+      </c>
+      <c r="W18">
+        <v>-1349000.0</v>
+      </c>
+      <c r="X18">
+        <v>12398000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-17271000.0</v>
+      </c>
+      <c r="Z18">
+        <v>4495000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-15531000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-15420000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-13019000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-1910000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-1531000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-12254000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-13376000.0</v>
+      </c>
+      <c r="AH18">
+        <v>2666000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-824000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-2277000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-6958000.0</v>
+      </c>
+      <c r="AL18">
+        <v>12904000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-3547000.0</v>
+      </c>
+      <c r="AN18">
+        <v>4336000.0</v>
+      </c>
+      <c r="AO18">
+        <v>779000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-6851000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-7685000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-5326000.0</v>
+      </c>
+      <c r="AS18">
+        <v>5470000.0</v>
+      </c>
+      <c r="AT18">
+        <v>6959000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-3630000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-155000.0</v>
+      </c>
+      <c r="AW18">
+        <v>2517000.0</v>
+      </c>
+      <c r="AX18">
+        <v>7030000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-3581000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>193000.0</v>
+      </c>
+      <c r="BA18">
+        <v>3416000.0</v>
+      </c>
+      <c r="BB18">
+        <v>9833000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-3952000.0</v>
+      </c>
+      <c r="BD18">
+        <v>3056000.0</v>
+      </c>
+      <c r="BE18">
+        <v>12167000.0</v>
+      </c>
+      <c r="BF18">
+        <v>8427000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-6581000.0</v>
+      </c>
+      <c r="BH18">
+        <v>2797000.0</v>
+      </c>
+      <c r="BI18">
+        <v>226000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>8941000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-4089000.0</v>
+      </c>
+      <c r="BL18">
+        <v>2707000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-40726000.0</v>
+      </c>
+      <c r="BN18">
+        <v>2286000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-1883000.0</v>
+      </c>
+      <c r="BP18">
+        <v>2932000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>1752000.0</v>
+      </c>
+      <c r="BR18">
+        <v>2239000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-410000.0</v>
+      </c>
+      <c r="BT18">
+        <v>1278000.0</v>
+      </c>
+      <c r="BU18">
+        <v>520000.0</v>
+      </c>
+      <c r="BV18">
+        <v>9445000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-605000.0</v>
+      </c>
+      <c r="BX18">
+        <v>3920000.0</v>
+      </c>
+      <c r="BY18">
+        <v>5309000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-2547000.0</v>
+      </c>
+      <c r="CA18">
+        <v>-7338000.0</v>
+      </c>
+      <c r="CB18">
+        <v>-4268000.0</v>
+      </c>
+      <c r="CC18">
+        <v>-676000.0</v>
+      </c>
+      <c r="CD18">
+        <v>18339000.0</v>
+      </c>
+      <c r="CE18">
+        <v>-8670000.0</v>
+      </c>
+      <c r="CF18">
+        <v>-2874000.0</v>
+      </c>
+      <c r="CG18">
+        <v>362000.0</v>
+      </c>
+      <c r="CH18">
+        <v>12739000.0</v>
+      </c>
+      <c r="CI18">
+        <v>-2284000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-1427000.0</v>
+      </c>
+      <c r="CK18">
+        <v>639000.0</v>
+      </c>
+      <c r="CL18">
+        <v>10444000.0</v>
+      </c>
+      <c r="CM18">
+        <v>-7157000.0</v>
+      </c>
+      <c r="CN18">
+        <v>614000.0</v>
+      </c>
+      <c r="CO18">
+        <v>10444000.0</v>
+      </c>
+      <c r="CP18">
+        <v>66000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>195000.0</v>
+      </c>
+      <c r="CR18">
+        <v>-3972000.0</v>
+      </c>
+      <c r="CS18">
+        <v>195000.0</v>
+      </c>
+      <c r="CT18">
+        <v>-5664000.0</v>
+      </c>
+      <c r="CU18">
+        <v>7310000.0</v>
+      </c>
+      <c r="CV18">
+        <v>-777000.0</v>
+      </c>
+      <c r="CW18">
+        <v>7310000.0</v>
+      </c>
+      <c r="CX18">
+        <v>-3058000.0</v>
+      </c>
+      <c r="CY18">
+        <v>-7592000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>1148000.0</v>
+      </c>
+      <c r="DA18">
+        <v>-7592000.0</v>
+      </c>
+      <c r="DB18">
+        <v>4567000.0</v>
+      </c>
+      <c r="DC18">
+        <v>-5700000.0</v>
+      </c>
+      <c r="DD18">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DE18">
+        <v>-5700000.0</v>
+      </c>
+      <c r="DF18">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DG18">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DH18">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DI18">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DK18">
+        <v>900000.0</v>
+      </c>
+      <c r="DL18">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DM18">
+        <v>900000.0</v>
+      </c>
+      <c r="DN18">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DO18">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DP18">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DQ18">
+        <v>-1700000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>232</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...15 lines deleted...]
-      <c r="T19"/>
+      <c r="D19">
+        <v>-1737000.0</v>
+      </c>
+      <c r="E19">
+        <v>-2097000.0</v>
+      </c>
+      <c r="F19">
+        <v>1544000.0</v>
+      </c>
+      <c r="G19">
+        <v>-2470000.0</v>
+      </c>
+      <c r="H19">
+        <v>-3392000.0</v>
+      </c>
+      <c r="I19">
+        <v>-2637000.0</v>
+      </c>
+      <c r="J19">
+        <v>-6251000.0</v>
+      </c>
+      <c r="K19">
+        <v>-4261000.0</v>
+      </c>
+      <c r="L19">
+        <v>-5054000.0</v>
+      </c>
+      <c r="M19">
+        <v>-7500000.0</v>
+      </c>
+      <c r="N19">
+        <v>6394000.0</v>
+      </c>
+      <c r="O19">
+        <v>-3253000.0</v>
+      </c>
+      <c r="P19">
+        <v>206000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-19389000.0</v>
+      </c>
+      <c r="R19">
+        <v>67985000.0</v>
+      </c>
+      <c r="S19">
+        <v>-5097000.0</v>
+      </c>
+      <c r="T19">
+        <v>38269000.0</v>
+      </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
@@ -9317,17650 +37578,83 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
     </row>
     <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>49</v>
-[...11846 lines deleted...]
-        <v>200</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20"/>
-[...5 lines deleted...]
-      <c r="J20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>-8000.0</v>
+      </c>
+      <c r="F20">
+        <v>17000.0</v>
+      </c>
+      <c r="G20">
+        <v>23840000.0</v>
+      </c>
+      <c r="H20">
+        <v>1000.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>-724000.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20"/>
-[...5738 lines deleted...]
-      <c r="N20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>37904000.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
@@ -27027,10363 +37721,96 @@
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
     </row>
     <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>234</v>
       </c>
       <c r="B21">
-        <v>-3067000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="C21"/>
       <c r="D21">
-        <v>-9029000.0</v>
+        <v>-232000.0</v>
       </c>
       <c r="E21">
-        <v>-1959000.0</v>
+        <v>-231000.0</v>
       </c>
       <c r="F21">
-        <v>-11584000.0</v>
+        <v>-6231000.0</v>
       </c>
       <c r="G21">
-        <v>2149000.0</v>
+        <v>-10940000.0</v>
       </c>
       <c r="H21">
-        <v>-1234000.0</v>
-[...4585 lines deleted...]
-        <v>79908000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21"/>
-[...5676 lines deleted...]
-      <c r="K21">
+      <c r="M21">
         <v>-35425000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3951000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3951000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3973000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20065000.0</v>
       </c>
       <c r="Q21">
         <v>20065000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21"/>
+      <c r="R21">
+        <v>20065000.0</v>
+      </c>
+      <c r="S21">
+        <v>20065000.0</v>
+      </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
@@ -37440,2855 +37867,2891 @@
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>-14980000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6046000.0</v>
+      </c>
+      <c r="D22">
         <v>-9991000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-1147000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-14769000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-6571000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-16230000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-7083000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-35571000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>14218000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10754000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11330000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-9201000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-12449000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-36663000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-36663000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-13198000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-38441000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-9477000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2866000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-5498000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-13301000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-11000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-15149000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-11518000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6740000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-4784000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-261000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1067000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-585000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>190000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6112000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>16086000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>513000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2212000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2464000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3494000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1374000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3345000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4803000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-21167000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1928000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2988000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4251000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3803000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3247000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2424000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>4616000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>6422000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>3493000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4811000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4585000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>4792000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>10799000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2636000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2894000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4814000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>3438000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1953000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-2647000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>6476000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>2055000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>2304000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-1468000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1734000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1534000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>2184000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1853000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1540000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1498000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2839000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>3374000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>3966000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>3125000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3077000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>4421000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>24646000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>108000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>14000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>6694000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>3515000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>-1037000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-521000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>4609000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>2293000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>-808000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-692000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>4382000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>725000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-1583000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-624000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>725000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>4674000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2909000.0</v>
       </c>
       <c r="CQ22">
         <v>-2036000.0</v>
       </c>
       <c r="CR22">
+        <v>-2909000.0</v>
+      </c>
+      <c r="CS22">
+        <v>-2036000.0</v>
+      </c>
+      <c r="CT22">
         <v>5425000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2736000.0</v>
       </c>
       <c r="CU22">
         <v>-3521000.0</v>
       </c>
       <c r="CV22">
+        <v>-2736000.0</v>
+      </c>
+      <c r="CW22">
+        <v>-3521000.0</v>
+      </c>
+      <c r="CX22">
         <v>3182000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1503000.0</v>
       </c>
       <c r="CY22">
         <v>-3939000.0</v>
       </c>
       <c r="CZ22">
+        <v>-1503000.0</v>
+      </c>
+      <c r="DA22">
+        <v>-3939000.0</v>
+      </c>
+      <c r="DB22">
         <v>2781000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2600000.0</v>
       </c>
       <c r="DC22">
         <v>-2700000.0</v>
       </c>
       <c r="DD22">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DE22">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DF22">
         <v>3400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2600000.0</v>
       </c>
       <c r="DG22">
         <v>-1600000.0</v>
       </c>
       <c r="DH22">
-        <v>2600000.0</v>
+        <v>-2600000.0</v>
       </c>
       <c r="DI22">
         <v>-1600000.0</v>
       </c>
       <c r="DJ22">
-        <v>-1700000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="DK22">
         <v>-1600000.0</v>
       </c>
       <c r="DL22">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DM22">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DN22">
         <v>-4600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1700000.0</v>
       </c>
       <c r="DO22">
         <v>-1300000.0</v>
       </c>
+      <c r="DP22">
+        <v>-1700000.0</v>
+      </c>
+      <c r="DQ22">
+        <v>-1300000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>-256000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-1156000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2237000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-133000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-385000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-589000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-739000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2381000.0</v>
       </c>
-      <c r="I23"/>
-[...1 lines deleted...]
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>-65000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-142000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2300000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29177000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>29177000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-43000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-84000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7440000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-977000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-8378000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-940000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10406000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18090000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-45000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-75000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>34945000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-358000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-604000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-237000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>11990000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-5179000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-342000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>10471000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-77000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-62000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>50175000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-302000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3346000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-67000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9686000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>86000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>86000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>267000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4780000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>17966000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-4000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>694000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-55000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1179000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-1381000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1237000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1234000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-9095000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-3246000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1932000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1742000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1298000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-1402000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>437000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>381000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>818000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>19075000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-739000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>406000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>569000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>254000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>151000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-461000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1687000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>3264000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>401000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-266000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-196000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>7169000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>7000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>61000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-2269000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1041000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-86000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-286000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-815000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-93000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-47000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-787000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>486000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-1189000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-7988000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-154000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-606000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-7988000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-413000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-511000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>332000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-3743000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-42000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>42000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-39000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-9038000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>136000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-330000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-17000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>3244000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>37000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>300000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>4100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DG23">
         <v>300000.0</v>
       </c>
       <c r="DH23">
+        <v>2500000.0</v>
+      </c>
+      <c r="DI23">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ23">
         <v>100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>8800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>-400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>-8800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DO23">
         <v>-100000.0</v>
       </c>
+      <c r="DP23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>7000000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>1005000.0</v>
       </c>
-      <c r="I24"/>
-[...1 lines deleted...]
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>12531000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>45000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>944000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>944000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-9839000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-47476000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1082000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
-        <v>8030000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
+        <v>8030000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24">
         <v>2000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2403000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>68000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>7166000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-59427000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>195000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>12000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>15000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-884000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-2493000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>60000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5000.0</v>
       </c>
-      <c r="AL24"/>
-[...1 lines deleted...]
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24">
         <v>36000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-850000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>149000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>922000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-7000000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
-[...1 lines deleted...]
-      </c>
+      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24">
+        <v>1297000.0</v>
+      </c>
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>2245000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-1831000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1203000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>-66826000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>5755000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>8779000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-39682000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>7000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-7000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>102000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-14645000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-1000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>82000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>49809000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>99000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-915000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>1000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>994000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-535000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-1495000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>175000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-195000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>375000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>1269000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-145000.0</v>
       </c>
-      <c r="CL24"/>
-[...1 lines deleted...]
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-1254000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>891000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>10269000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>413000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>454000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>1363000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>635000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>1036000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>138000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-7941000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-2400000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>-100000.0</v>
       </c>
-      <c r="DC24"/>
-[...1 lines deleted...]
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24">
         <v>2900000.0</v>
       </c>
-      <c r="DF24"/>
-[...1 lines deleted...]
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>100000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>3900000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-6500000.0</v>
       </c>
-      <c r="DK24"/>
-      <c r="DL24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>-3300000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>100000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>100000.0</v>
       </c>
-      <c r="DO24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>10193000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>6742000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3759000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16342000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3632000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3808000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7385000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>25510000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3642000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3028000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-8087000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1071000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>104000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>24969000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>24969000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4865000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>32158000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-86000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2189000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3208000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>11844000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6015000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>20701000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>10970000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2006000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-7000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2212000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2625000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-1496000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1003000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-2536000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>138000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1343000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-902000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>122000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-493000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1294000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-4000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-134000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>33980000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-197000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-803000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-437000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-1360000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-1200000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-1901000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-194000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-2222000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-5354000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-1763000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-1048000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-7789000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1216000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-3152000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-1322000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-252000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>5961000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1690000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-853000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-905000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>1268000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>329000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-73000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-640000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-1949000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>1582000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1234000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-1427000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-4176000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>1146000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>1390000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1577000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>297000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-24163000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-460000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>328000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-1170000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-64000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>111000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>221000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>6000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>239000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>132000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>186000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>85000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>83000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>181000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>260000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>83000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>121000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-280000.0</v>
       </c>
       <c r="CQ25">
         <v>50000.0</v>
       </c>
       <c r="CR25">
+        <v>-280000.0</v>
+      </c>
+      <c r="CS25">
+        <v>50000.0</v>
+      </c>
+      <c r="CT25">
         <v>-36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3019000.0</v>
       </c>
       <c r="CU25">
         <v>59000.0</v>
       </c>
       <c r="CV25">
+        <v>-3019000.0</v>
+      </c>
+      <c r="CW25">
+        <v>59000.0</v>
+      </c>
+      <c r="CX25">
         <v>473000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1102000.0</v>
       </c>
       <c r="CY25">
         <v>13000.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25"/>
+      <c r="CZ25">
+        <v>1102000.0</v>
+      </c>
+      <c r="DA25">
+        <v>13000.0</v>
+      </c>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25">
         <v>-200000.0</v>
       </c>
-      <c r="DG25"/>
-[...6 lines deleted...]
-      </c>
+      <c r="DI25"/>
+      <c r="DJ25"/>
       <c r="DK25">
         <v>-200000.0</v>
       </c>
       <c r="DL25">
+        <v>100000.0</v>
+      </c>
+      <c r="DM25">
+        <v>-200000.0</v>
+      </c>
+      <c r="DN25">
         <v>3100000.0</v>
       </c>
-      <c r="DM25"/>
-      <c r="DN25">
+      <c r="DO25"/>
+      <c r="DP25">
         <v>100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
+        <v>589000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>-589000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-42000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>-65000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-271000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>-6000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-84000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-108000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26">
-        <v>-215000.0</v>
+        <v>-108000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
+        <v>-215000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26">
         <v>-37000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-45000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-55000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-358000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-95000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-237000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-1084000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-138000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-213000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-49000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-113000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-272000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26">
-        <v>-12000.0</v>
+        <v>-343000.0</v>
       </c>
       <c r="AT26"/>
       <c r="AU26">
+        <v>-12000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26">
         <v>-19000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-33000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-1210000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
+      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26">
+        <v>-49000.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>1000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-202000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-4805000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-202000.0</v>
       </c>
       <c r="BH26"/>
       <c r="BI26">
+        <v>-202000.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-822000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-362000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-362000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
-[...1 lines deleted...]
-      </c>
+      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26">
+        <v>1339000.0</v>
+      </c>
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-241000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-20596000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-20596000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
-      <c r="DM26">
-[...1 lines deleted...]
-      </c>
+      <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26">
         <v>100000.0</v>
       </c>
+      <c r="DP26"/>
+      <c r="DQ26">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>1698000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>2392000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1815000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2552000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3372000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2419000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1598000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>816000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1577000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1533000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>903000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1108000.0</v>
       </c>
       <c r="N27">
         <v>680000.0</v>
       </c>
       <c r="O27">
+        <v>1108000.0</v>
+      </c>
+      <c r="P27">
         <v>680000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
+        <v>680000.0</v>
+      </c>
+      <c r="R27">
         <v>622000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>686000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>620000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>776000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>797000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>895000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>892000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>538000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>566000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>528000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>528000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1078000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>816000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>938000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>728000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1191000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1146000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1116000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>950000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1122000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1069000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>966000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>807000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>884000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>884000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>900000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>797000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>438000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>391000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>350000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>398000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>364000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>353000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>361000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>278000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>560000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>464000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>323000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>348000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>558000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>429000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>444000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>441000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>553000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>436000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>456000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>506000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>330000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>274000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>192000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>220000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>283000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>354000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1418000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>354000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>-256000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>-1388000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-402000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-6782000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12515000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1093000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-614000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>24571000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-2448000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2934000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6083000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8809000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8809000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>19142000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19142000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-47093000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9878000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-38948000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6988000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11589000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-4972000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-17024000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>15022000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-6077000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>15057000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>16015000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5211000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>61605000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1491000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>10719000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8605000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>600000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2114000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6201000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2126000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2796000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-2518000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-5613000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>901000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>9054000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>7407000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-1789000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-7187000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2844000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>7071000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>5441000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1261000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>191000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-847000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-5262000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-1886000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-2915000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-38000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-14428000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>39208000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>730000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-4302000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>298000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-2402000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-546000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-1657000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-159000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>19437000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-740000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>406000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>569000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>289000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>450000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-461000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1687000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>4603000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>748000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-597000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-20222000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-180000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1517000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>5641000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-1887000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1329000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-5689000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>7206000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-574000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-895000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-4230000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>3109000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>577000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-804000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-7761000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>5228000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-466000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-7761000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-589000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>333000.0</v>
       </c>
       <c r="CQ28">
         <v>-3596000.0</v>
       </c>
       <c r="CR28">
+        <v>333000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-3596000.0</v>
+      </c>
+      <c r="CT28">
         <v>6249000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2868000.0</v>
       </c>
       <c r="CU28">
         <v>-8858000.0</v>
       </c>
       <c r="CV28">
+        <v>2868000.0</v>
+      </c>
+      <c r="CW28">
+        <v>-8858000.0</v>
+      </c>
+      <c r="CX28">
         <v>1852000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1998000.0</v>
       </c>
       <c r="CY28">
         <v>3475000.0</v>
       </c>
       <c r="CZ28">
+        <v>-1998000.0</v>
+      </c>
+      <c r="DA28">
+        <v>3475000.0</v>
+      </c>
+      <c r="DB28">
         <v>1524000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC28">
         <v>13200000.0</v>
       </c>
-      <c r="DD28"/>
+      <c r="DD28">
+        <v>100000.0</v>
+      </c>
       <c r="DE28">
-        <v>500000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>13200000.0</v>
+      </c>
+      <c r="DF28"/>
       <c r="DG28">
         <v>500000.0</v>
       </c>
       <c r="DH28">
-        <v>100000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="DI28">
-        <v>-300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DJ28">
         <v>100000.0</v>
       </c>
       <c r="DK28">
         <v>-300000.0</v>
       </c>
       <c r="DL28">
+        <v>100000.0</v>
+      </c>
+      <c r="DM28">
+        <v>-300000.0</v>
+      </c>
+      <c r="DN28">
         <v>-8900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DO28">
         <v>100000.0</v>
       </c>
+      <c r="DP28">
+        <v>100000.0</v>
+      </c>
+      <c r="DQ28">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>4700000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>1762000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5347000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1200000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-6110000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-643000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>8640000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-272000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1288000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-8329000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-15394000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2353000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2948000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>36000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>36000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-17739000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5137000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>831000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4417000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-7856000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1435000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>17021000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-12703000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>10584000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-9483000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-5439000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1429000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>12646000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2617000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2186000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>1681000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>13768000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>4461000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-131000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>6146000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>17654000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-940000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>6467000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>15487000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>4105000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>4031000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1839000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>12779000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>10026000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-593000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>3943000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>7211000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>9541000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-245000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>4538000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>7755000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>11091000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-2701000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>5085000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>13646000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>9277000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-5100000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>4358000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>2035000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>10366000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-2315000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>4383000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>403000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>2872000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-68000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>4276000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>3124000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>3051000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>1108000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>2152000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>2396000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>10351000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>617000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>4156000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>4921000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-28000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-5029000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>-1926000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>1711000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>19165000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-7770000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-2241000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>970000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>13700000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-1084000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-538000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1256000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>11521000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-6147000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>1303000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>11521000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>376000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3380000.0</v>
       </c>
       <c r="CQ29">
         <v>1003000.0</v>
       </c>
       <c r="CR29">
+        <v>-3380000.0</v>
+      </c>
+      <c r="CS29">
+        <v>1003000.0</v>
+      </c>
+      <c r="CT29">
         <v>-5364000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-968000.0</v>
       </c>
       <c r="CU29">
         <v>8595000.0</v>
       </c>
       <c r="CV29">
+        <v>-968000.0</v>
+      </c>
+      <c r="CW29">
+        <v>8595000.0</v>
+      </c>
+      <c r="CX29">
         <v>-711000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3226000.0</v>
       </c>
       <c r="CY29">
         <v>-5282000.0</v>
       </c>
       <c r="CZ29">
+        <v>3226000.0</v>
+      </c>
+      <c r="DA29">
+        <v>-5282000.0</v>
+      </c>
+      <c r="DB29">
         <v>-706000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DC29">
         <v>1300000.0</v>
       </c>
       <c r="DD29">
+        <v>100000.0</v>
+      </c>
+      <c r="DE29">
+        <v>1300000.0</v>
+      </c>
+      <c r="DF29">
         <v>-600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DG29">
         <v>-900000.0</v>
       </c>
       <c r="DH29">
+        <v>-400000.0</v>
+      </c>
+      <c r="DI29">
+        <v>-900000.0</v>
+      </c>
+      <c r="DJ29">
         <v>-1700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1600000.0</v>
       </c>
       <c r="DK29">
         <v>1300000.0</v>
       </c>
       <c r="DL29">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DM29">
+        <v>1300000.0</v>
+      </c>
+      <c r="DN29">
         <v>-1300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="DO29">
         <v>-1300000.0</v>
       </c>
+      <c r="DP29">
+        <v>-1200000.0</v>
+      </c>
+      <c r="DQ29">
+        <v>-1300000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>-1118000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-1737000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2097000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1544000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2470000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3392000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-2637000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-8158000.0</v>
       </c>
-      <c r="I30"/>
-[...1 lines deleted...]
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30">
         <v>5431000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3848000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-3253000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>206000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-19389000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>65595000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-5097000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="T30"/>
+      <c r="U30">
         <v>-12358000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3976000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5246000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>-4566000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3686000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-5970000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-4424000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-73983000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-3953000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-15045000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-11087000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-6169000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-15597000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-4690000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2602000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>-14708000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-10920000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-12566000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>-7160000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2145000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-10037000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-4694000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2511000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2039000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>-2094000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-3089000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2454000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-43211000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1708000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>6395000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>1823000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-8588000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-479000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>1638000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>1985000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-2114000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-7230000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1430000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-4049000.0</v>
       </c>
-      <c r="BR30"/>
-      <c r="BS30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>-17868000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-964000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-1140000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-483000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>48092000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-3224000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-2616000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>168000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-1408000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>-2103000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-786000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-1395000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-242000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>192000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-1155000.0</v>
       </c>
-      <c r="CL30"/>
-[...1 lines deleted...]
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-1564000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>83000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>9677000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>113000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-831000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>2292000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-1712000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-1274000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-2517000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-2668000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-9400000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-1300000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>200000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>1100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>5300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-1000000.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30">
+      <c r="DM30"/>
+      <c r="DN30">
         <v>1700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-2400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>1800000.0</v>
       </c>
-      <c r="DO30"/>
+      <c r="DQ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>