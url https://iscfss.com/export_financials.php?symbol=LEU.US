--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -24886,51 +24886,51 @@
       <c r="AC3">
         <v>1900000.0</v>
       </c>
       <c r="AD3">
         <v>1300000.0</v>
       </c>
       <c r="AE3">
         <v>1300000.0</v>
       </c>
       <c r="AF3">
         <v>2300000.0</v>
       </c>
       <c r="AG3">
         <v>1800000.0</v>
       </c>
       <c r="AH3">
         <v>1700000.0</v>
       </c>
       <c r="AI3">
         <v>1600000.0</v>
       </c>
       <c r="AJ3">
         <v>5400000.0</v>
       </c>
       <c r="AK3">
-        <v>2500000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AL3">
         <v>2200000.0</v>
       </c>
       <c r="AM3">
         <v>1400000.0</v>
       </c>
       <c r="AN3">
         <v>5000000.0</v>
       </c>
       <c r="AO3">
         <v>1900000.0</v>
       </c>
       <c r="AP3">
         <v>2600000.0</v>
       </c>
       <c r="AQ3">
         <v>3600000.0</v>
       </c>
       <c r="AR3">
         <v>6300000.0</v>
       </c>
       <c r="AS3">
         <v>1300000.0</v>
       </c>
@@ -25484,51 +25484,51 @@
       <c r="AC5">
         <v>23800000.0</v>
       </c>
       <c r="AD5">
         <v>-14600000.0</v>
       </c>
       <c r="AE5">
         <v>-20000000.0</v>
       </c>
       <c r="AF5">
         <v>-29600000.0</v>
       </c>
       <c r="AG5">
         <v>-6900000.0</v>
       </c>
       <c r="AH5">
         <v>-25100000.0</v>
       </c>
       <c r="AI5">
         <v>-24100000.0</v>
       </c>
       <c r="AJ5">
         <v>36400000.0</v>
       </c>
       <c r="AK5">
-        <v>-7300000.0</v>
+        <v>-7800000.0</v>
       </c>
       <c r="AL5">
         <v>-21700000.0</v>
       </c>
       <c r="AM5">
         <v>-22200000.0</v>
       </c>
       <c r="AN5">
         <v>-3300000.0</v>
       </c>
       <c r="AO5">
         <v>-36600000.0</v>
       </c>
       <c r="AP5">
         <v>-9600000.0</v>
       </c>
       <c r="AQ5">
         <v>-10800000.0</v>
       </c>
       <c r="AR5">
         <v>-120200000.0</v>
       </c>
       <c r="AS5">
         <v>-50300000.0</v>
       </c>
@@ -36121,51 +36121,51 @@
       </c>
       <c r="DD1" t="s">
         <v>27</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
         <v>172</v>
       </c>
       <c r="DG1" t="s">
         <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>28</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:113">
       <c r="A2" t="s">
         <v>206</v>
       </c>
       <c r="B2">
-        <v>1960100000.0</v>
+        <v>1901200000.0</v>
       </c>
       <c r="C2">
         <v>1957400000.0</v>
       </c>
       <c r="D2">
         <v>1634600000.0</v>
       </c>
       <c r="E2">
         <v>847000000.0</v>
       </c>
       <c r="F2">
         <v>685700000.0</v>
       </c>
       <c r="G2">
         <v>704000000.0</v>
       </c>
       <c r="H2">
         <v>226900000.0</v>
       </c>
       <c r="I2">
         <v>259600000.0</v>
       </c>
       <c r="J2">
         <v>241900000.0</v>
       </c>
@@ -36460,51 +36460,51 @@
       <c r="DC2">
         <v>20900000.0</v>
       </c>
       <c r="DD2">
         <v>37700000.0</v>
       </c>
       <c r="DE2">
         <v>86600000.0</v>
       </c>
       <c r="DF2">
         <v>39600000.0</v>
       </c>
       <c r="DG2"/>
       <c r="DH2">
         <v>48400000.0</v>
       </c>
       <c r="DI2">
         <v>1177800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:113">
       <c r="A3" t="s">
         <v>207</v>
       </c>
       <c r="B3">
-        <v>94800000</v>
+        <v>71600000</v>
       </c>
       <c r="C3">
         <v>23200000</v>
       </c>
       <c r="D3">
         <v>9600000</v>
       </c>
       <c r="E3">
         <v>4400000</v>
       </c>
       <c r="F3">
         <v>3600000</v>
       </c>
       <c r="G3">
         <v>2100000</v>
       </c>
       <c r="H3">
         <v>700000</v>
       </c>
       <c r="I3">
         <v>1000000</v>
       </c>
       <c r="J3">
         <v>900000</v>
       </c>
@@ -37223,51 +37223,51 @@
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
     </row>
     <row r="6" spans="1:113">
       <c r="A6" t="s">
         <v>210</v>
       </c>
       <c r="B6">
-        <v>-58200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C6">
         <v>-89000000.0</v>
       </c>
       <c r="D6">
         <v>325500000.0</v>
       </c>
       <c r="E6">
         <v>787600000.0</v>
       </c>
       <c r="F6">
         <v>161300000.0</v>
       </c>
       <c r="G6">
         <v>-18300000.0</v>
       </c>
       <c r="H6">
         <v>477100000.0</v>
       </c>
       <c r="I6">
         <v>-32700000.0</v>
       </c>
       <c r="J6">
         <v>17700000.0</v>
       </c>
@@ -37562,51 +37562,51 @@
       </c>
       <c r="DD6">
         <v>-16800000.0</v>
       </c>
       <c r="DE6">
         <v>-48900000.0</v>
       </c>
       <c r="DF6">
         <v>47000000.0</v>
       </c>
       <c r="DG6">
         <v>-5800000.0</v>
       </c>
       <c r="DH6">
         <v>-3000000.0</v>
       </c>
       <c r="DI6">
         <v>-1129400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:113">
       <c r="A7" t="s">
         <v>211</v>
       </c>
       <c r="B7">
-        <v>-76000000.0</v>
+        <v>-24800000.0</v>
       </c>
       <c r="C7">
         <v>-51200000.0</v>
       </c>
       <c r="D7">
         <v>-77300000.0</v>
       </c>
       <c r="E7">
         <v>14700000.0</v>
       </c>
       <c r="F7">
         <v>5600000.0</v>
       </c>
       <c r="G7">
         <v>8900000.0</v>
       </c>
       <c r="H7">
         <v>9100000.0</v>
       </c>
       <c r="I7">
         <v>-32100000.0</v>
       </c>
       <c r="J7">
         <v>-21300000.0</v>
       </c>
@@ -38114,51 +38114,51 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
     </row>
     <row r="9" spans="1:113">
       <c r="A9" t="s">
         <v>213</v>
       </c>
       <c r="B9">
-        <v>5100000.0</v>
+        <v>16200000.0</v>
       </c>
       <c r="C9">
         <v>-11100000.0</v>
       </c>
       <c r="D9">
         <v>30000000.0</v>
       </c>
       <c r="E9">
         <v>-29400000.0</v>
       </c>
       <c r="F9">
         <v>7300000.0</v>
       </c>
       <c r="G9">
         <v>41300000.0</v>
       </c>
       <c r="H9">
         <v>-60800000.0</v>
       </c>
       <c r="I9">
         <v>15400000.0</v>
       </c>
       <c r="J9">
         <v>-14600000.0</v>
       </c>
@@ -38427,51 +38427,51 @@
       <c r="CY9">
         <v>245300000.0</v>
       </c>
       <c r="CZ9">
         <v>113700000.0</v>
       </c>
       <c r="DA9">
         <v>116800000.0</v>
       </c>
       <c r="DB9"/>
       <c r="DC9">
         <v>188500000.0</v>
       </c>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
     </row>
     <row r="10" spans="1:113">
       <c r="A10" t="s">
         <v>214</v>
       </c>
       <c r="B10">
-        <v>-92500000.0</v>
+        <v>21200000.0</v>
       </c>
       <c r="C10">
         <v>-70700000.0</v>
       </c>
       <c r="D10">
         <v>40900000.0</v>
       </c>
       <c r="E10">
         <v>-206900000.0</v>
       </c>
       <c r="F10">
         <v>-141100000.0</v>
       </c>
       <c r="G10">
         <v>-80400000.0</v>
       </c>
       <c r="H10">
         <v>31000000.0</v>
       </c>
       <c r="I10">
         <v>4300000.0</v>
       </c>
       <c r="J10">
         <v>33100000.0</v>
       </c>
@@ -39369,51 +39369,51 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
     </row>
     <row r="14" spans="1:113">
       <c r="A14" t="s">
         <v>218</v>
       </c>
       <c r="B14">
-        <v>5100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C14">
         <v>2200000.0</v>
       </c>
       <c r="D14">
         <v>3000000.0</v>
       </c>
       <c r="E14">
         <v>1500000.0</v>
       </c>
       <c r="F14">
         <v>3900000.0</v>
       </c>
       <c r="G14">
         <v>1500000.0</v>
       </c>
       <c r="H14">
         <v>2900000.0</v>
       </c>
       <c r="I14">
         <v>2700000.0</v>
       </c>
       <c r="J14">
         <v>3900000.0</v>
       </c>
@@ -39423,51 +39423,51 @@
       <c r="L14">
         <v>2300000.0</v>
       </c>
       <c r="M14">
         <v>1600000.0</v>
       </c>
       <c r="N14">
         <v>1900000.0</v>
       </c>
       <c r="O14">
         <v>1300000.0</v>
       </c>
       <c r="P14">
         <v>2900000.0</v>
       </c>
       <c r="Q14">
         <v>1300000.0</v>
       </c>
       <c r="R14">
         <v>4100000.0</v>
       </c>
       <c r="S14">
         <v>1300000.0</v>
       </c>
       <c r="T14">
-        <v>2900000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="U14">
         <v>1800000.0</v>
       </c>
       <c r="V14">
         <v>1800000.0</v>
       </c>
       <c r="W14">
         <v>2200000.0</v>
       </c>
       <c r="X14">
         <v>2600000.0</v>
       </c>
       <c r="Y14">
         <v>1300000.0</v>
       </c>
       <c r="Z14">
         <v>1900000.0</v>
       </c>
       <c r="AA14">
         <v>1500000.0</v>
       </c>
       <c r="AB14">
         <v>2500000.0</v>
       </c>
@@ -40465,51 +40465,51 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
     </row>
     <row r="18" spans="1:113">
       <c r="A18" t="s">
         <v>222</v>
       </c>
       <c r="B18">
-        <v>-111500000.0</v>
+        <v>-53200000.0</v>
       </c>
       <c r="C18">
         <v>-58300000.0</v>
       </c>
       <c r="D18">
         <v>-58000000.0</v>
       </c>
       <c r="E18">
         <v>5700000.0</v>
       </c>
       <c r="F18">
         <v>49200000.0</v>
       </c>
       <c r="G18">
         <v>34400000.0</v>
       </c>
       <c r="H18">
         <v>57200000.0</v>
       </c>
       <c r="I18">
         <v>-34200000.0</v>
       </c>
       <c r="J18">
         <v>6100000.0</v>
       </c>
@@ -41331,51 +41331,51 @@
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
     </row>
     <row r="22" spans="1:113">
       <c r="A22" t="s">
         <v>188</v>
       </c>
       <c r="B22">
-        <v>26800000.0</v>
+        <v>16800000.0</v>
       </c>
       <c r="C22">
         <v>10000000.0</v>
       </c>
       <c r="D22">
         <v>17800000.0</v>
       </c>
       <c r="E22">
         <v>3900000.0</v>
       </c>
       <c r="F22">
         <v>28900000.0</v>
       </c>
       <c r="G22">
         <v>27200000.0</v>
       </c>
       <c r="H22">
         <v>53700000.0</v>
       </c>
       <c r="I22">
         <v>-5000000.0</v>
       </c>
       <c r="J22">
         <v>30600000.0</v>
       </c>
@@ -42246,51 +42246,51 @@
         <v>-42400000.0</v>
       </c>
       <c r="CU24"/>
       <c r="CV24">
         <v>-21400000.0</v>
       </c>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
     </row>
     <row r="25" spans="1:113">
       <c r="A25" t="s">
         <v>228</v>
       </c>
       <c r="B25">
-        <v>2300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C25">
         <v>1000000.0</v>
       </c>
       <c r="D25">
         <v>3800000.0</v>
       </c>
       <c r="E25">
         <v>1300000.0</v>
       </c>
       <c r="F25">
         <v>2200000.0</v>
       </c>
       <c r="G25">
         <v>-9100000.0</v>
       </c>
       <c r="H25">
         <v>-2000000.0</v>
       </c>
       <c r="I25">
         <v>1600000.0</v>
       </c>
       <c r="J25">
         <v>-15100000.0</v>
       </c>
@@ -42300,51 +42300,51 @@
       <c r="L25">
         <v>-23700000.0</v>
       </c>
       <c r="M25">
         <v>-6700000.0</v>
       </c>
       <c r="N25">
         <v>-4900000.0</v>
       </c>
       <c r="O25">
         <v>-3500000.0</v>
       </c>
       <c r="P25">
         <v>30300000.0</v>
       </c>
       <c r="Q25">
         <v>4500000.0</v>
       </c>
       <c r="R25">
         <v>5500000.0</v>
       </c>
       <c r="S25">
         <v>-3100000.0</v>
       </c>
       <c r="T25">
-        <v>-14700000.0</v>
+        <v>-14600000.0</v>
       </c>
       <c r="U25">
         <v>1800000.0</v>
       </c>
       <c r="V25">
         <v>-2700000.0</v>
       </c>
       <c r="W25">
         <v>-7500000.0</v>
       </c>
       <c r="X25">
         <v>-3400000.0</v>
       </c>
       <c r="Y25">
         <v>-3000000.0</v>
       </c>
       <c r="Z25">
         <v>900000.0</v>
       </c>
       <c r="AA25">
         <v>-3200000.0</v>
       </c>
       <c r="AB25">
         <v>14300000.0</v>
       </c>
@@ -42840,51 +42840,51 @@
       </c>
       <c r="DB26">
         <v>-21300000.0</v>
       </c>
       <c r="DC26">
         <v>-13700000.0</v>
       </c>
       <c r="DD26">
         <v>-16000000.0</v>
       </c>
       <c r="DE26">
         <v>-73600000.0</v>
       </c>
       <c r="DF26">
         <v>-4900000.0</v>
       </c>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
     </row>
     <row r="27" spans="1:113">
       <c r="A27" t="s">
         <v>230</v>
       </c>
       <c r="B27">
-        <v>18100000.0</v>
+        <v>17700000.0</v>
       </c>
       <c r="C27">
         <v>400000.0</v>
       </c>
       <c r="D27">
         <v>500000.0</v>
       </c>
       <c r="E27">
         <v>600000.0</v>
       </c>
       <c r="F27">
         <v>4200000.0</v>
       </c>
       <c r="G27">
         <v>500000.0</v>
       </c>
       <c r="H27">
         <v>400000.0</v>
       </c>
       <c r="I27">
         <v>400000.0</v>
       </c>
       <c r="J27">
         <v>500000.0</v>
       </c>
@@ -43069,51 +43069,51 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
     </row>
     <row r="28" spans="1:113">
       <c r="A28" t="s">
         <v>231</v>
       </c>
       <c r="B28">
-        <v>53500000.0</v>
+        <v>53800000.0</v>
       </c>
       <c r="C28">
         <v>-300000.0</v>
       </c>
       <c r="D28">
         <v>383500000.0</v>
       </c>
       <c r="E28">
         <v>781800000.0</v>
       </c>
       <c r="F28">
         <v>112200000.0</v>
       </c>
       <c r="G28">
         <v>-52600000.0</v>
       </c>
       <c r="H28">
         <v>419700000.0</v>
       </c>
       <c r="I28">
         <v>1400000.0</v>
       </c>
       <c r="J28">
         <v>11600000.0</v>
       </c>
@@ -43408,51 +43408,51 @@
       </c>
       <c r="DD28">
         <v>107400000.0</v>
       </c>
       <c r="DE28">
         <v>-100700000.0</v>
       </c>
       <c r="DF28">
         <v>12300000.0</v>
       </c>
       <c r="DG28">
         <v>-137400000.0</v>
       </c>
       <c r="DH28">
         <v>6900000.0</v>
       </c>
       <c r="DI28">
         <v>-1152300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:113">
       <c r="A29" t="s">
         <v>232</v>
       </c>
       <c r="B29">
-        <v>-16700000.0</v>
+        <v>18400000.0</v>
       </c>
       <c r="C29">
         <v>-35100000.0</v>
       </c>
       <c r="D29">
         <v>-48400000.0</v>
       </c>
       <c r="E29">
         <v>10100000.0</v>
       </c>
       <c r="F29">
         <v>52800000.0</v>
       </c>
       <c r="G29">
         <v>36500000.0</v>
       </c>
       <c r="H29">
         <v>57900000.0</v>
       </c>
       <c r="I29">
         <v>-33200000.0</v>
       </c>
       <c r="J29">
         <v>7000000.0</v>
       </c>
@@ -43749,51 +43749,51 @@
       </c>
       <c r="DD29">
         <v>-105000000.0</v>
       </c>
       <c r="DE29">
         <v>67900000.0</v>
       </c>
       <c r="DF29">
         <v>60100000.0</v>
       </c>
       <c r="DG29">
         <v>140500000.0</v>
       </c>
       <c r="DH29">
         <v>1200000.0</v>
       </c>
       <c r="DI29">
         <v>28600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:113">
       <c r="A30" t="s">
         <v>233</v>
       </c>
       <c r="B30">
-        <v>-94800000.0</v>
+        <v>-71600000.0</v>
       </c>
       <c r="C30">
         <v>-23200000.0</v>
       </c>
       <c r="D30">
         <v>-9600000.0</v>
       </c>
       <c r="E30">
         <v>-4400000.0</v>
       </c>
       <c r="F30">
         <v>-3600000.0</v>
       </c>
       <c r="G30">
         <v>-2100000.0</v>
       </c>
       <c r="H30">
         <v>-700000.0</v>
       </c>
       <c r="I30">
         <v>-1000000.0</v>
       </c>
       <c r="J30">
         <v>-900000.0</v>
       </c>