--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1190,51 +1190,53 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>157000.0</v>
       </c>
       <c r="H15">
         <v>157000.0</v>
       </c>
       <c r="I15">
         <v>157000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>13610000.0</v>
+      </c>
       <c r="C16">
         <v>6269000.0</v>
       </c>
       <c r="D16">
         <v>6785000.0</v>
       </c>
       <c r="E16">
         <v>5541000.0</v>
       </c>
       <c r="F16">
         <v>6685000.0</v>
       </c>
       <c r="G16">
         <v>13286000.0</v>
       </c>
       <c r="H16">
         <v>68883000.0</v>
       </c>
       <c r="I16">
         <v>10876000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
@@ -1499,51 +1501,51 @@
       </c>
       <c r="D29">
         <v>620014000.0</v>
       </c>
       <c r="E29">
         <v>589875000.0</v>
       </c>
       <c r="F29">
         <v>576667000.0</v>
       </c>
       <c r="G29">
         <v>360892000.0</v>
       </c>
       <c r="H29">
         <v>307477000.0</v>
       </c>
       <c r="I29">
         <v>308913000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>23217000.0</v>
+        <v>26519000.0</v>
       </c>
       <c r="C30">
         <v>45467000.0</v>
       </c>
       <c r="D30">
         <v>29396000.0</v>
       </c>
       <c r="E30">
         <v>45295000.0</v>
       </c>
       <c r="F30">
         <v>38860000.0</v>
       </c>
       <c r="G30">
         <v>31481000.0</v>
       </c>
       <c r="H30">
         <v>33872000.0</v>
       </c>
       <c r="I30">
         <v>28703000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
@@ -1580,51 +1582,51 @@
       </c>
       <c r="D32">
         <v>194456000.0</v>
       </c>
       <c r="E32">
         <v>194422000.0</v>
       </c>
       <c r="F32">
         <v>291998000.0</v>
       </c>
       <c r="G32">
         <v>113937000.0</v>
       </c>
       <c r="H32">
         <v>116567000.0</v>
       </c>
       <c r="I32">
         <v>118167000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>593384000.0</v>
+        <v>412686000.0</v>
       </c>
       <c r="C33">
         <v>627891000.0</v>
       </c>
       <c r="D33">
         <v>614149000.0</v>
       </c>
       <c r="E33">
         <v>567253000.0</v>
       </c>
       <c r="F33">
         <v>440521000.0</v>
       </c>
       <c r="G33">
         <v>374305000.0</v>
       </c>
       <c r="H33">
         <v>197632000.0</v>
       </c>
       <c r="I33">
         <v>197828000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
@@ -1734,80 +1736,80 @@
         <v>-180698000.0</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>38988000.0</v>
       </c>
       <c r="F38">
         <v>28882000.0</v>
       </c>
       <c r="G38">
         <v>9073000.0</v>
       </c>
       <c r="H38">
         <v>1402000.0</v>
       </c>
       <c r="I38">
         <v>1620000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>33249000.0</v>
+        <v>29947000.0</v>
       </c>
       <c r="C39">
         <v>34179000.0</v>
       </c>
       <c r="D39">
         <v>23633000.0</v>
       </c>
       <c r="E39">
         <v>23104000.0</v>
       </c>
       <c r="F39">
         <v>20564000.0</v>
       </c>
       <c r="G39">
         <v>34614000.0</v>
       </c>
       <c r="H39">
         <v>7589000.0</v>
       </c>
       <c r="I39">
         <v>5838000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>82447000.0</v>
+        <v>68837000.0</v>
       </c>
       <c r="C40">
         <v>100444000.0</v>
       </c>
       <c r="D40">
         <v>83813000.0</v>
       </c>
       <c r="E40">
         <v>104975000.0</v>
       </c>
       <c r="F40">
         <v>125952000.0</v>
       </c>
       <c r="G40">
         <v>101167000.0</v>
       </c>
       <c r="H40">
         <v>73076000.0</v>
       </c>
       <c r="I40">
         <v>56352000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -3223,70 +3225,76 @@
       <c r="U15">
         <v>189000.0</v>
       </c>
       <c r="V15">
         <v>187000.0</v>
       </c>
       <c r="W15">
         <v>187000.0</v>
       </c>
       <c r="X15">
         <v>157000.0</v>
       </c>
       <c r="Y15">
         <v>157000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>157000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>16648000.0</v>
+      </c>
+      <c r="C16">
+        <v>14539000.0</v>
+      </c>
+      <c r="D16">
+        <v>13610000.0</v>
+      </c>
       <c r="E16">
         <v>13726000.0</v>
       </c>
       <c r="F16">
-        <v>7792000.0</v>
+        <v>6553000.0</v>
       </c>
       <c r="G16">
-        <v>7308000.0</v>
+        <v>11250000.0</v>
       </c>
       <c r="H16">
         <v>6269000.0</v>
       </c>
       <c r="I16">
-        <v>6685000.0</v>
+        <v>12113000.0</v>
       </c>
       <c r="J16">
-        <v>7577000.0</v>
+        <v>13947000.0</v>
       </c>
       <c r="K16">
         <v>7264000.0</v>
       </c>
       <c r="L16">
         <v>6785000.0</v>
       </c>
       <c r="M16">
         <v>5932000.0</v>
       </c>
       <c r="N16">
         <v>6379000.0</v>
       </c>
       <c r="O16">
         <v>6157000.0</v>
       </c>
       <c r="P16">
         <v>5541000.0</v>
       </c>
       <c r="Q16">
         <v>6392000.0</v>
       </c>
       <c r="R16">
         <v>8727000.0</v>
       </c>
@@ -3908,54 +3916,54 @@
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>220210000.0</v>
+        <v>1072085000.0</v>
       </c>
       <c r="C28">
-        <v>240855000.0</v>
+        <v>1018244000.0</v>
       </c>
       <c r="D28">
         <v>947511000.0</v>
       </c>
       <c r="E28">
         <v>991993000.0</v>
       </c>
       <c r="F28">
         <v>1088033000.0</v>
       </c>
       <c r="G28">
         <v>1041911000.0</v>
       </c>
       <c r="H28">
         <v>941084000.0</v>
       </c>
       <c r="I28">
         <v>980654000.0</v>
       </c>
       <c r="J28">
         <v>1122210000.0</v>
       </c>
       <c r="K28">
         <v>1051915000.0</v>
       </c>
@@ -4072,57 +4080,57 @@
       </c>
       <c r="U29">
         <v>530105000.0</v>
       </c>
       <c r="V29">
         <v>406429000.0</v>
       </c>
       <c r="W29">
         <v>417325000.0</v>
       </c>
       <c r="X29">
         <v>360892000.0</v>
       </c>
       <c r="Y29">
         <v>322063000.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>22783000.0</v>
+        <v>25151000.0</v>
       </c>
       <c r="C30">
-        <v>15855000.0</v>
+        <v>18481000.0</v>
       </c>
       <c r="D30">
-        <v>23217000.0</v>
+        <v>26519000.0</v>
       </c>
       <c r="E30">
         <v>34794000.0</v>
       </c>
       <c r="F30">
         <v>32036000.0</v>
       </c>
       <c r="G30">
         <v>29803000.0</v>
       </c>
       <c r="H30">
         <v>45467000.0</v>
       </c>
       <c r="I30">
         <v>48154000.0</v>
       </c>
       <c r="J30">
         <v>32692999.0</v>
       </c>
       <c r="K30">
         <v>22488000.0</v>
       </c>
       <c r="L30">
         <v>29396000.0</v>
       </c>
@@ -4300,51 +4308,51 @@
       </c>
       <c r="W32">
         <v>162756000.0</v>
       </c>
       <c r="X32">
         <v>113937000.0</v>
       </c>
       <c r="Y32">
         <v>129673000.0</v>
       </c>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
     </row>
     <row r="33" spans="1:28">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
         <v>375347000.0</v>
       </c>
       <c r="C33">
         <v>382408000.0</v>
       </c>
       <c r="D33">
-        <v>593384000.0</v>
+        <v>412686000.0</v>
       </c>
       <c r="E33">
         <v>604363000.0</v>
       </c>
       <c r="F33">
         <v>625387000.0</v>
       </c>
       <c r="G33">
         <v>625371000.0</v>
       </c>
       <c r="H33">
         <v>627891000.0</v>
       </c>
       <c r="I33">
         <v>648179000.0</v>
       </c>
       <c r="J33">
         <v>641616000.0</v>
       </c>
       <c r="K33">
         <v>606476000.0</v>
       </c>
       <c r="L33">
         <v>614149000.0</v>
       </c>
@@ -4462,51 +4470,51 @@
         <v>5457000.0</v>
       </c>
       <c r="X34">
         <v>5457000.0</v>
       </c>
       <c r="Y34">
         <v>13062000.0</v>
       </c>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34">
         <v>13823000.0</v>
       </c>
     </row>
     <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
         <v>1022400000.0</v>
       </c>
       <c r="C35">
         <v>951250000.0</v>
       </c>
       <c r="D35">
-        <v>940119000.0</v>
+        <v>940406000.0</v>
       </c>
       <c r="E35">
         <v>973689000.0</v>
       </c>
       <c r="F35">
         <v>1044801000.0</v>
       </c>
       <c r="G35">
         <v>993052000.0</v>
       </c>
       <c r="H35">
         <v>980555000.0</v>
       </c>
       <c r="I35">
         <v>987464000.0</v>
       </c>
       <c r="J35">
         <v>1064119000.0</v>
       </c>
       <c r="K35">
         <v>992595000.0</v>
       </c>
       <c r="L35">
         <v>969967000.0</v>
       </c>
@@ -4714,195 +4722,195 @@
       </c>
       <c r="U38">
         <v>24624000.0</v>
       </c>
       <c r="V38">
         <v>17595000.0</v>
       </c>
       <c r="W38">
         <v>17092000.0</v>
       </c>
       <c r="X38">
         <v>9073000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38">
         <v>1402000.0</v>
       </c>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>38053000.0</v>
+        <v>35685000.0</v>
       </c>
       <c r="C39">
-        <v>37548000.0</v>
+        <v>34922000.0</v>
       </c>
       <c r="D39">
-        <v>33249000.0</v>
+        <v>29947000.0</v>
       </c>
       <c r="E39">
         <v>34460000.0</v>
       </c>
       <c r="F39">
         <v>33180000.0</v>
       </c>
       <c r="G39">
         <v>29117000.0</v>
       </c>
       <c r="H39">
         <v>34179000.0</v>
       </c>
       <c r="I39">
         <v>32208000.0</v>
       </c>
       <c r="J39">
         <v>33413000.0</v>
       </c>
       <c r="K39">
         <v>27131000.0</v>
       </c>
       <c r="L39">
         <v>23633000.0</v>
       </c>
       <c r="M39">
         <v>31454000.0</v>
       </c>
       <c r="N39">
         <v>52701000.0</v>
       </c>
       <c r="O39">
         <v>29921000.0</v>
       </c>
       <c r="P39">
         <v>23104000.0</v>
       </c>
       <c r="Q39">
         <v>30542000.0</v>
       </c>
       <c r="R39">
         <v>30685000.0</v>
       </c>
       <c r="S39">
         <v>38173000.0</v>
       </c>
       <c r="T39">
-        <v>20564000.0</v>
+        <v>32250000.0</v>
       </c>
       <c r="U39">
-        <v>28615000.0</v>
+        <v>57230000.0</v>
       </c>
       <c r="V39">
-        <v>58331000.0</v>
+        <v>116662000.0</v>
       </c>
       <c r="W39">
-        <v>39899000.0</v>
+        <v>79798000.0</v>
       </c>
       <c r="X39">
         <v>34614000.0</v>
       </c>
       <c r="Y39">
         <v>24581000.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39">
         <v>6201000.0</v>
       </c>
       <c r="AB39">
         <v>7589000.0</v>
       </c>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>70327000.0</v>
+        <v>53679000.0</v>
       </c>
       <c r="C40">
-        <v>68952000.0</v>
+        <v>54413000.0</v>
       </c>
       <c r="D40">
-        <v>82447000.0</v>
+        <v>68837000.0</v>
       </c>
       <c r="E40">
         <v>90903000.0</v>
       </c>
       <c r="F40">
-        <v>74011999.0</v>
+        <v>75251000.0</v>
       </c>
       <c r="G40">
-        <v>64220000.0</v>
+        <v>60278000.0</v>
       </c>
       <c r="H40">
         <v>100052000.0</v>
       </c>
       <c r="I40">
-        <v>85081000.0</v>
+        <v>79653000.0</v>
       </c>
       <c r="J40">
-        <v>4309000.0</v>
+        <v>59510000.0</v>
       </c>
       <c r="K40">
         <v>-4531000.0</v>
       </c>
       <c r="L40">
         <v>83813000.0</v>
       </c>
       <c r="M40">
         <v>89141000.0</v>
       </c>
       <c r="N40">
         <v>68987000.0</v>
       </c>
       <c r="O40">
         <v>59337000.0</v>
       </c>
       <c r="P40">
         <v>117486000.0</v>
       </c>
       <c r="Q40">
         <v>89499000.0</v>
       </c>
       <c r="R40">
         <v>87032000.0</v>
       </c>
       <c r="S40">
         <v>81340000.0</v>
       </c>
       <c r="T40">
         <v>125952000.0</v>
       </c>
       <c r="U40">
         <v>117888000.0</v>
       </c>
       <c r="V40">
-        <v>70436000.0</v>
+        <v>52552000.0</v>
       </c>
       <c r="W40">
         <v>47202999.0</v>
       </c>
       <c r="X40">
         <v>101167000.0</v>
       </c>
       <c r="Y40">
         <v>103886999.0</v>
       </c>
       <c r="Z40"/>
       <c r="AA40">
         <v>54381000.0</v>
       </c>
       <c r="AB40">
         <v>73076000.0</v>
       </c>
     </row>
     <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
@@ -5302,51 +5310,51 @@
       </c>
       <c r="W47">
         <v>253753000.0</v>
       </c>
       <c r="X47">
         <v>244046000.0</v>
       </c>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47">
         <v>78506000.0</v>
       </c>
     </row>
     <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
         <v>-656643000.0</v>
       </c>
       <c r="C48">
         <v>-604146000.0</v>
       </c>
       <c r="D48">
-        <v>-521174999.0</v>
+        <v>-521175000.0</v>
       </c>
       <c r="E48">
         <v>-358359000.0</v>
       </c>
       <c r="F48">
         <v>-380089000.0</v>
       </c>
       <c r="G48">
         <v>-328769000.0</v>
       </c>
       <c r="H48">
         <v>-284205000.0</v>
       </c>
       <c r="I48">
         <v>-274282000.0</v>
       </c>
       <c r="J48">
         <v>-334932000.0</v>
       </c>
       <c r="K48">
         <v>-300379000.0</v>
       </c>
       <c r="L48">
         <v>-260826000.0</v>
       </c>
@@ -5482,54 +5490,54 @@
         <v>8100000.0</v>
       </c>
       <c r="V50">
         <v>8100000.0</v>
       </c>
       <c r="W50">
         <v>8341000.0</v>
       </c>
       <c r="X50">
         <v>8341000.0</v>
       </c>
       <c r="Y50">
         <v>8341000.0</v>
       </c>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50">
         <v>8341000.0</v>
       </c>
     </row>
     <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>237129000.0</v>
+        <v>1089004000.0</v>
       </c>
       <c r="C51">
-        <v>244477000.0</v>
+        <v>1021866000.0</v>
       </c>
       <c r="D51">
         <v>1011851000.0</v>
       </c>
       <c r="E51">
         <v>1034677000.0</v>
       </c>
       <c r="F51">
         <v>1105285000.0</v>
       </c>
       <c r="G51">
         <v>1053526000.0</v>
       </c>
       <c r="H51">
         <v>1049589000.0</v>
       </c>
       <c r="I51">
         <v>1055092000.0</v>
       </c>
       <c r="J51">
         <v>1130646000.0</v>
       </c>
       <c r="K51">
         <v>1060309000.0</v>
       </c>
@@ -5590,51 +5598,51 @@
       <c r="B52">
         <v>69817000.0</v>
       </c>
       <c r="C52">
         <v>73860000.0</v>
       </c>
       <c r="D52">
         <v>74720000.0</v>
       </c>
       <c r="E52">
         <v>65755000.0</v>
       </c>
       <c r="F52">
         <v>64534000.0</v>
       </c>
       <c r="G52">
         <v>65063000.0</v>
       </c>
       <c r="H52">
         <v>71457000.0</v>
       </c>
       <c r="I52">
         <v>69738000.0</v>
       </c>
       <c r="J52">
-        <v>131242000.0</v>
+        <v>69671000.0</v>
       </c>
       <c r="K52">
         <v>134256000.0</v>
       </c>
       <c r="L52">
         <v>70894000.0</v>
       </c>
       <c r="M52">
         <v>69442000.0</v>
       </c>
       <c r="N52">
         <v>69687000.0</v>
       </c>
       <c r="O52">
         <v>71351000.0</v>
       </c>
       <c r="P52">
         <v>68473000.0</v>
       </c>
       <c r="Q52">
         <v>71403000.0</v>
       </c>
       <c r="R52">
         <v>69712000.0</v>
       </c>
@@ -5898,51 +5906,51 @@
       <c r="Z56"/>
       <c r="AA56">
         <v>242926000.0</v>
       </c>
       <c r="AB56">
         <v>282089000.0</v>
       </c>
     </row>
     <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
         <v>234386000.0</v>
       </c>
       <c r="C57">
         <v>188039000.0</v>
       </c>
       <c r="D57">
         <v>209061000.0</v>
       </c>
       <c r="E57">
         <v>261971000.0</v>
       </c>
       <c r="F57">
-        <v>267613999.0</v>
+        <v>267614000.0</v>
       </c>
       <c r="G57">
         <v>193979000.0</v>
       </c>
       <c r="H57">
         <v>246919000.0</v>
       </c>
       <c r="I57">
         <v>285881000.0</v>
       </c>
       <c r="J57">
         <v>262101000.0</v>
       </c>
       <c r="K57">
         <v>204573000.0</v>
       </c>
       <c r="L57">
         <v>225830000.0</v>
       </c>
       <c r="M57">
         <v>315297000.0</v>
       </c>
       <c r="N57">
         <v>292391000.0</v>
       </c>
@@ -5976,51 +5984,51 @@
       <c r="X57">
         <v>258196000.0</v>
       </c>
       <c r="Y57">
         <v>260728999.0</v>
       </c>
       <c r="Z57"/>
       <c r="AA57">
         <v>198489000.0</v>
       </c>
       <c r="AB57">
         <v>165522000.0</v>
       </c>
     </row>
     <row r="58" spans="1:28">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
         <v>1256786000.0</v>
       </c>
       <c r="C58">
         <v>1139289000.0</v>
       </c>
       <c r="D58">
-        <v>1149180000.0</v>
+        <v>1149467000.0</v>
       </c>
       <c r="E58">
         <v>1235660000.0</v>
       </c>
       <c r="F58">
         <v>1312415000.0</v>
       </c>
       <c r="G58">
         <v>1187031000.0</v>
       </c>
       <c r="H58">
         <v>1227474000.0</v>
       </c>
       <c r="I58">
         <v>1273345000.0</v>
       </c>
       <c r="J58">
         <v>1326220000.0</v>
       </c>
       <c r="K58">
         <v>1197168000.0</v>
       </c>
       <c r="L58">
         <v>1195797000.0</v>
       </c>
@@ -6374,80 +6382,80 @@
       <c r="H3">
         <v>30424000.0</v>
       </c>
       <c r="I3">
         <v>31611000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>93</v>
       </c>
       <c r="B5">
-        <v>21635000.0</v>
+        <v>-169855000.0</v>
       </c>
       <c r="C5">
         <v>57117000.0</v>
       </c>
       <c r="D5">
         <v>102179000.0</v>
       </c>
       <c r="E5">
         <v>238357000.0</v>
       </c>
       <c r="F5">
         <v>197539000.0</v>
       </c>
       <c r="G5">
         <v>145286000.0</v>
       </c>
       <c r="H5">
         <v>121588000.0</v>
       </c>
       <c r="I5">
         <v>113708000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
-        <v>55102000.0</v>
+        <v>-136388000.0</v>
       </c>
       <c r="C6">
         <v>90195000.0</v>
       </c>
       <c r="D6">
         <v>136321000.0</v>
       </c>
       <c r="E6">
         <v>269126000.0</v>
       </c>
       <c r="F6">
         <v>224092000.0</v>
       </c>
       <c r="G6">
         <v>176811000.0</v>
       </c>
       <c r="H6">
         <v>152012000.0</v>
       </c>
       <c r="I6">
         <v>145319000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -6736,93 +6744,93 @@
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>109</v>
       </c>
       <c r="B21">
-        <v>21635000.0</v>
+        <v>13971000.0</v>
       </c>
       <c r="C21">
         <v>57117000.0</v>
       </c>
       <c r="D21">
         <v>102179000.0</v>
       </c>
       <c r="E21">
         <v>238754000.0</v>
       </c>
       <c r="F21">
         <v>209085000.0</v>
       </c>
       <c r="G21">
         <v>146375000.0</v>
       </c>
       <c r="H21">
         <v>121588000.0</v>
       </c>
       <c r="I21">
         <v>115467000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>111</v>
       </c>
       <c r="B23">
-        <v>1220280000.0</v>
+        <v>1227944000.0</v>
       </c>
       <c r="C23">
         <v>1273004000.0</v>
       </c>
       <c r="D23">
         <v>1349030000.0</v>
       </c>
       <c r="E23">
         <v>1323366000.0</v>
       </c>
       <c r="F23">
         <v>1133832000.0</v>
       </c>
       <c r="G23">
         <v>965854000.0</v>
       </c>
       <c r="H23">
         <v>806615000.0</v>
       </c>
       <c r="I23">
         <v>777133000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
@@ -6937,80 +6945,80 @@
       </c>
       <c r="D29">
         <v>9499000.0</v>
       </c>
       <c r="E29">
         <v>49088000.0</v>
       </c>
       <c r="F29">
         <v>36495000.0</v>
       </c>
       <c r="G29">
         <v>2627000.0</v>
       </c>
       <c r="H29">
         <v>14855000.0</v>
       </c>
       <c r="I29">
         <v>4926000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30">
-        <v>418012000.0</v>
+        <v>425676000.0</v>
       </c>
       <c r="C30">
         <v>419673000.0</v>
       </c>
       <c r="D30">
         <v>446044000.0</v>
       </c>
       <c r="E30">
         <v>434987000.0</v>
       </c>
       <c r="F30">
         <v>386075000.0</v>
       </c>
       <c r="G30">
         <v>314338000.0</v>
       </c>
       <c r="H30">
         <v>258152000.0</v>
       </c>
       <c r="I30">
         <v>241669000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>119</v>
       </c>
       <c r="B31">
-        <v>-254409000.0</v>
+        <v>-246745000.0</v>
       </c>
       <c r="C31">
         <v>-70395000.0</v>
       </c>
       <c r="D31">
         <v>-65438000.0</v>
       </c>
       <c r="E31">
         <v>-30637000.0</v>
       </c>
       <c r="F31">
         <v>-45956000.0</v>
       </c>
       <c r="G31">
         <v>-85187000.0</v>
       </c>
       <c r="H31">
         <v>-106031000.0</v>
       </c>
       <c r="I31">
         <v>-93415000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
@@ -7154,51 +7162,51 @@
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>90</v>
       </c>
       <c r="B2">
         <v>131398000.0</v>
       </c>
       <c r="C2">
         <v>120059000.0</v>
       </c>
       <c r="D2">
         <v>239112000.0</v>
       </c>
       <c r="E2">
         <v>302457000.0</v>
       </c>
       <c r="F2">
-        <v>133187999.0</v>
+        <v>133188000.0</v>
       </c>
       <c r="G2">
         <v>127511000.0</v>
       </c>
       <c r="H2">
         <v>254645000.0</v>
       </c>
       <c r="I2">
         <v>340798000.0</v>
       </c>
       <c r="J2">
         <v>134336000.0</v>
       </c>
       <c r="K2">
         <v>123552000.0</v>
       </c>
       <c r="L2">
         <v>272209000.0</v>
       </c>
       <c r="M2">
         <v>359295000.0</v>
       </c>
       <c r="N2">
         <v>141674000.0</v>
       </c>
@@ -7246,51 +7254,51 @@
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>91</v>
       </c>
       <c r="B3">
         <v>7560000.0</v>
       </c>
       <c r="C3">
         <v>7840000.0</v>
       </c>
       <c r="D3">
         <v>8387000.0</v>
       </c>
       <c r="E3">
         <v>8572000.0</v>
       </c>
       <c r="F3">
         <v>8271000.0</v>
       </c>
       <c r="G3">
         <v>8237000.0</v>
       </c>
       <c r="H3">
-        <v>-1000.0</v>
+        <v>8658000.0</v>
       </c>
       <c r="I3">
         <v>8247000.0</v>
       </c>
       <c r="J3">
         <v>7843000.0</v>
       </c>
       <c r="K3">
         <v>8330000.0</v>
       </c>
       <c r="L3">
         <v>8573000.0</v>
       </c>
       <c r="M3">
         <v>8144000.0</v>
       </c>
       <c r="N3">
         <v>8922000.0</v>
       </c>
       <c r="O3">
         <v>8503000.0</v>
       </c>
       <c r="P3">
         <v>7889000.0</v>
       </c>
@@ -7346,66 +7354,66 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>93</v>
       </c>
       <c r="B5">
-        <v>-34543000.0</v>
+        <v>-37686000.0</v>
       </c>
       <c r="C5">
-        <v>-55616000.0</v>
+        <v>-68748000.0</v>
       </c>
       <c r="D5">
-        <v>35764000.0</v>
+        <v>-150095000.0</v>
       </c>
       <c r="E5">
-        <v>70361000.0</v>
+        <v>68318000.0</v>
       </c>
       <c r="F5">
-        <v>-46859000.0</v>
+        <v>-48379000.0</v>
       </c>
       <c r="G5">
-        <v>-39469000.0</v>
+        <v>-39700000.0</v>
       </c>
       <c r="H5">
         <v>26420000.0</v>
       </c>
       <c r="I5">
         <v>97695000.0</v>
       </c>
       <c r="J5">
         <v>-30528000.0</v>
       </c>
       <c r="K5">
         <v>-36470000.0</v>
       </c>
       <c r="L5">
         <v>38544000.0</v>
       </c>
       <c r="M5">
         <v>115807000.0</v>
       </c>
       <c r="N5">
         <v>-25187000.0</v>
       </c>
       <c r="O5">
         <v>-26985000.0</v>
       </c>
@@ -7432,69 +7440,69 @@
       </c>
       <c r="W5">
         <v>-33055000.0</v>
       </c>
       <c r="X5">
         <v>67869000.0</v>
       </c>
       <c r="Y5">
         <v>111481000.0</v>
       </c>
       <c r="Z5">
         <v>-16135000.0</v>
       </c>
       <c r="AA5">
         <v>-18643000.0</v>
       </c>
       <c r="AB5">
         <v>55893000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
-        <v>-26983000.0</v>
+        <v>-30126000.0</v>
       </c>
       <c r="C6">
-        <v>-47776000.0</v>
+        <v>-60908000.0</v>
       </c>
       <c r="D6">
-        <v>44151000.0</v>
+        <v>-141708000.0</v>
       </c>
       <c r="E6">
-        <v>78933000.0</v>
+        <v>76890000.0</v>
       </c>
       <c r="F6">
-        <v>-38588000.0</v>
+        <v>-40108000.0</v>
       </c>
       <c r="G6">
-        <v>-31232000.0</v>
+        <v>-31463000.0</v>
       </c>
       <c r="H6">
-        <v>26419000.0</v>
+        <v>35078000.0</v>
       </c>
       <c r="I6">
         <v>105942000.0</v>
       </c>
       <c r="J6">
         <v>-22685000.0</v>
       </c>
       <c r="K6">
         <v>-28140000.0</v>
       </c>
       <c r="L6">
         <v>47117000.0</v>
       </c>
       <c r="M6">
         <v>123951000.0</v>
       </c>
       <c r="N6">
         <v>-16265000.0</v>
       </c>
       <c r="O6">
         <v>-18482000.0</v>
       </c>
       <c r="P6">
         <v>100437000.0</v>
       </c>
@@ -7680,51 +7688,51 @@
       </c>
       <c r="AA9">
         <v>41078000.0</v>
       </c>
       <c r="AB9">
         <v>131313000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>98</v>
       </c>
       <c r="B10">
         <v>-52050000.0</v>
       </c>
       <c r="C10">
         <v>-82284000.0</v>
       </c>
       <c r="D10">
         <v>-165589000.0</v>
       </c>
       <c r="E10">
         <v>52554000.0</v>
       </c>
       <c r="F10">
-        <v>-64275999.0</v>
+        <v>-64276000.0</v>
       </c>
       <c r="G10">
         <v>-55463000.0</v>
       </c>
       <c r="H10">
         <v>9405000.0</v>
       </c>
       <c r="I10">
         <v>79539000.0</v>
       </c>
       <c r="J10">
         <v>-48681000.0</v>
       </c>
       <c r="K10">
         <v>-53541000.0</v>
       </c>
       <c r="L10">
         <v>21388000.0</v>
       </c>
       <c r="M10">
         <v>98132000.0</v>
       </c>
       <c r="N10">
         <v>-42434000.0</v>
       </c>
@@ -7760,51 +7768,51 @@
       </c>
       <c r="Y10">
         <v>91547000.0</v>
       </c>
       <c r="Z10">
         <v>-39031000.0</v>
       </c>
       <c r="AA10">
         <v>-41197000.0</v>
       </c>
       <c r="AB10">
         <v>31956000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>99</v>
       </c>
       <c r="B11">
         <v>447000.0</v>
       </c>
       <c r="C11">
         <v>687000.0</v>
       </c>
       <c r="D11">
-        <v>-2774000.0</v>
+        <v>-2773000.0</v>
       </c>
       <c r="E11">
         <v>30824000.0</v>
       </c>
       <c r="F11">
         <v>-12956000.0</v>
       </c>
       <c r="G11">
         <v>-10899000.0</v>
       </c>
       <c r="H11">
         <v>19328000.0</v>
       </c>
       <c r="I11">
         <v>18889000.0</v>
       </c>
       <c r="J11">
         <v>-14128000.0</v>
       </c>
       <c r="K11">
         <v>-13988000.0</v>
       </c>
       <c r="L11">
         <v>4907000.0</v>
       </c>
@@ -7996,51 +8004,51 @@
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>103</v>
       </c>
       <c r="B15">
         <v>-52497000.0</v>
       </c>
       <c r="C15">
         <v>-82971000.0</v>
       </c>
       <c r="D15">
-        <v>-162815000.0</v>
+        <v>-162816000.0</v>
       </c>
       <c r="E15">
         <v>21730000.0</v>
       </c>
       <c r="F15">
         <v>-51320000.0</v>
       </c>
       <c r="G15">
         <v>-44564000.0</v>
       </c>
       <c r="H15">
         <v>-9923000.0</v>
       </c>
       <c r="I15">
         <v>60650000.0</v>
       </c>
       <c r="J15">
         <v>-34553000.0</v>
       </c>
       <c r="K15">
         <v>-39553000.0</v>
       </c>
       <c r="L15">
         <v>16481000.0</v>
       </c>
@@ -8372,66 +8380,66 @@
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>109</v>
       </c>
       <c r="B21">
-        <v>-34543000.0</v>
+        <v>-38860000.0</v>
       </c>
       <c r="C21">
-        <v>-55616000.0</v>
+        <v>-58600000.0</v>
       </c>
       <c r="D21">
-        <v>35764000.0</v>
+        <v>33731000.0</v>
       </c>
       <c r="E21">
-        <v>70361000.0</v>
+        <v>68318000.0</v>
       </c>
       <c r="F21">
-        <v>-46859000.0</v>
+        <v>-48379000.0</v>
       </c>
       <c r="G21">
-        <v>-39469000.0</v>
+        <v>-39700000.0</v>
       </c>
       <c r="H21">
         <v>26420000.0</v>
       </c>
       <c r="I21">
         <v>97695000.0</v>
       </c>
       <c r="J21">
         <v>-30528000.0</v>
       </c>
       <c r="K21">
         <v>-36470000.0</v>
       </c>
       <c r="L21">
         <v>38544000.0</v>
       </c>
       <c r="M21">
         <v>115807000.0</v>
       </c>
       <c r="N21">
         <v>-25187000.0</v>
       </c>
       <c r="O21">
         <v>-26985000.0</v>
       </c>
@@ -8490,66 +8498,66 @@
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>111</v>
       </c>
       <c r="B23">
-        <v>219287000.0</v>
+        <v>223604000.0</v>
       </c>
       <c r="C23">
-        <v>202744000.0</v>
+        <v>205728000.0</v>
       </c>
       <c r="D23">
-        <v>353442000.0</v>
+        <v>355475000.0</v>
       </c>
       <c r="E23">
-        <v>429986000.0</v>
+        <v>432029000.0</v>
       </c>
       <c r="F23">
-        <v>223993000.0</v>
+        <v>225513000.0</v>
       </c>
       <c r="G23">
-        <v>214697000.0</v>
+        <v>214928000.0</v>
       </c>
       <c r="H23">
         <v>371439000.0</v>
       </c>
       <c r="I23">
         <v>471943000.0</v>
       </c>
       <c r="J23">
         <v>219192000.0</v>
       </c>
       <c r="K23">
         <v>210430000.0</v>
       </c>
       <c r="L23">
         <v>393826000.0</v>
       </c>
       <c r="M23">
         <v>495084000.0</v>
       </c>
       <c r="N23">
         <v>238031000.0</v>
       </c>
       <c r="O23">
         <v>222089000.0</v>
       </c>
@@ -8930,66 +8938,66 @@
       </c>
       <c r="W29">
         <v>-14314000.0</v>
       </c>
       <c r="X29">
         <v>7229000.0</v>
       </c>
       <c r="Y29">
         <v>19613000.0</v>
       </c>
       <c r="Z29">
         <v>-9205000.0</v>
       </c>
       <c r="AA29">
         <v>-15010000.0</v>
       </c>
       <c r="AB29">
         <v>31176000.0</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30">
-        <v>87889000.0</v>
+        <v>92206000.0</v>
       </c>
       <c r="C30">
-        <v>82685000.0</v>
+        <v>85669000.0</v>
       </c>
       <c r="D30">
-        <v>114330000.0</v>
+        <v>116363000.0</v>
       </c>
       <c r="E30">
-        <v>127529000.0</v>
+        <v>129572000.0</v>
       </c>
       <c r="F30">
-        <v>90805000.0</v>
+        <v>92325000.0</v>
       </c>
       <c r="G30">
-        <v>87186000.0</v>
+        <v>87417000.0</v>
       </c>
       <c r="H30">
         <v>116794000.0</v>
       </c>
       <c r="I30">
         <v>131145000.0</v>
       </c>
       <c r="J30">
         <v>84856000.0</v>
       </c>
       <c r="K30">
         <v>86878000.0</v>
       </c>
       <c r="L30">
         <v>121617000.0</v>
       </c>
       <c r="M30">
         <v>135789000.0</v>
       </c>
       <c r="N30">
         <v>96357000.0</v>
       </c>
       <c r="O30">
         <v>92281000.0</v>
       </c>
@@ -9016,66 +9024,66 @@
       </c>
       <c r="W30">
         <v>77489000.0</v>
       </c>
       <c r="X30">
         <v>98587000.0</v>
       </c>
       <c r="Y30">
         <v>99165000.0</v>
       </c>
       <c r="Z30">
         <v>56048000.0</v>
       </c>
       <c r="AA30">
         <v>59721000.0</v>
       </c>
       <c r="AB30">
         <v>72376000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
         <v>119</v>
       </c>
       <c r="B31">
-        <v>-17507000.0</v>
+        <v>-13190000.0</v>
       </c>
       <c r="C31">
-        <v>-26668000.0</v>
+        <v>-23684000.0</v>
       </c>
       <c r="D31">
-        <v>-201353000.0</v>
+        <v>-199320000.0</v>
       </c>
       <c r="E31">
-        <v>-17807000.0</v>
+        <v>-15764000.0</v>
       </c>
       <c r="F31">
-        <v>-17416999.0</v>
+        <v>-15897000.0</v>
       </c>
       <c r="G31">
-        <v>-15994000.0</v>
+        <v>-15763000.0</v>
       </c>
       <c r="H31">
         <v>-17015000.0</v>
       </c>
       <c r="I31">
         <v>-18156000.0</v>
       </c>
       <c r="J31">
         <v>-18153000.0</v>
       </c>
       <c r="K31">
         <v>-17071000.0</v>
       </c>
       <c r="L31">
         <v>-17156000.0</v>
       </c>
       <c r="M31">
         <v>-17675000.0</v>
       </c>
       <c r="N31">
         <v>-17247000.0</v>
       </c>
       <c r="O31">
         <v>-13360000.0</v>
       </c>
@@ -11436,51 +11444,51 @@
       <c r="X21">
         <v>-4170000.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21">
         <v>41615000.0</v>
       </c>
       <c r="AA21">
         <v>4215000.0</v>
       </c>
       <c r="AB21">
         <v>4215000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22">
         <v>-52497000.0</v>
       </c>
       <c r="C22">
         <v>-82971000.0</v>
       </c>
       <c r="D22">
-        <v>-162815000.0</v>
+        <v>-162816000.0</v>
       </c>
       <c r="E22">
         <v>21730000.0</v>
       </c>
       <c r="F22">
         <v>-51320000.0</v>
       </c>
       <c r="G22">
         <v>-44564000.0</v>
       </c>
       <c r="H22">
         <v>-9923000.0</v>
       </c>
       <c r="I22">
         <v>60650000.0</v>
       </c>
       <c r="J22">
         <v>-34553000.0</v>
       </c>
       <c r="K22">
         <v>-39553000.0</v>
       </c>
       <c r="L22">
         <v>16481000.0</v>
       </c>
@@ -11605,52 +11613,56 @@
       </c>
       <c r="X23">
         <v>-5147000.0</v>
       </c>
       <c r="Y23">
         <v>57000000.0</v>
       </c>
       <c r="Z23">
         <v>43700000.0</v>
       </c>
       <c r="AA23">
         <v>6300000.0</v>
       </c>
       <c r="AB23">
         <v>-6438000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>142</v>
       </c>
       <c r="B24">
         <v>26000.0</v>
       </c>
       <c r="C24"/>
-      <c r="D24"/>
-      <c r="E24"/>
+      <c r="D24">
+        <v>24000.0</v>
+      </c>
+      <c r="E24">
+        <v>31000.0</v>
+      </c>
       <c r="F24">
         <v>56000.0</v>
       </c>
       <c r="G24">
         <v>30000.0</v>
       </c>
       <c r="H24">
         <v>48000.0</v>
       </c>
       <c r="I24">
         <v>33000.0</v>
       </c>
       <c r="J24">
         <v>4000.0</v>
       </c>
       <c r="K24">
         <v>40000.0</v>
       </c>
       <c r="L24">
         <v>203000.0</v>
       </c>
       <c r="M24">
         <v>208000.0</v>
       </c>
       <c r="N24">
@@ -11678,57 +11690,57 @@
         <v>25000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>2404000.0</v>
       </c>
       <c r="X24">
         <v>-26818000.0</v>
       </c>
       <c r="Y24">
         <v>1000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>6000.0</v>
       </c>
       <c r="AB24">
         <v>7000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>143</v>
       </c>
       <c r="B25">
-        <v>-302000.0</v>
+        <v>-1325000.0</v>
       </c>
       <c r="C25">
         <v>17085000.0</v>
       </c>
       <c r="D25">
-        <v>182586000.0</v>
+        <v>181578000.0</v>
       </c>
       <c r="E25">
         <v>1856000.0</v>
       </c>
       <c r="F25">
         <v>601000.0</v>
       </c>
       <c r="G25">
         <v>780000.0</v>
       </c>
       <c r="H25">
         <v>1415000.0</v>
       </c>
       <c r="I25">
         <v>1184000.0</v>
       </c>
       <c r="J25">
         <v>739000.0</v>
       </c>
       <c r="K25">
         <v>761000.0</v>
       </c>
       <c r="L25">
         <v>7020000.0</v>
       </c>