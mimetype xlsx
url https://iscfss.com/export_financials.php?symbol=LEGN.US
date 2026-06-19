--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -839,11392 +845,12249 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>81200000.0</v>
+      </c>
+      <c r="C2">
         <v>37194000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20160000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31693000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7043000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4911004.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9586000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7320000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4335000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>122200000.0</v>
+      </c>
+      <c r="C5">
         <v>-68158000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>98925000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>14671000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4864000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5963004.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-122889000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8629000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-236000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>94600000.0</v>
+      </c>
+      <c r="C7">
         <v>49407000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>47344000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>23602000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2504000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3373000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6085000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4317000.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>100000.0</v>
+      </c>
+      <c r="C8">
         <v>37000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>36000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>33000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>31000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="H8">
         <v>20000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="I8">
+        <v>20000.0</v>
+      </c>
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>901900000.0</v>
+      </c>
+      <c r="C10">
         <v>286749000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1277713000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>786031000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>688938000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>456073373.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>83364000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>210166000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2115000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>948600000.0</v>
+      </c>
+      <c r="C12">
         <v>1122683000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1308717000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1025650000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>882395000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>506073413.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>158923000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>216180000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2115000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>100000.0</v>
+      </c>
+      <c r="C13">
         <v>37000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>36000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>33000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>31000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="H13">
         <v>20000.0</v>
       </c>
       <c r="I13">
         <v>20000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>20000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
-        <v>91425536.0</v>
+        <v>184320585.0</v>
       </c>
       <c r="C14">
-        <v>88041354.0</v>
+        <v>182851072.0</v>
       </c>
       <c r="D14">
-        <v>79520978.0</v>
+        <v>176082709.0</v>
       </c>
       <c r="E14">
-        <v>70425822.0</v>
+        <v>159041956.0</v>
       </c>
       <c r="F14">
-        <v>59076308.0</v>
+        <v>140851645.0</v>
       </c>
       <c r="G14">
+        <v>118152617.0</v>
+      </c>
+      <c r="H14">
         <v>132006303.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
-        <v>66003151.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9">
+        <v>100212178.0</v>
+      </c>
+      <c r="J14">
+        <v>132006303.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="H15">
         <v>20000.0</v>
       </c>
-      <c r="I15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9">
+      <c r="I15">
+        <v>20000.0</v>
+      </c>
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16">
+        <v>11300000.0</v>
+      </c>
+      <c r="C16">
         <v>47406000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>53010000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>451000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>304000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>55014000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>46294000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>40324000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>30212000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>-4851000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>74600000.0</v>
+      </c>
+      <c r="C21">
         <v>174224000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4061000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>68685000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16805000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2852002.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5149000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>49000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>32000000.0</v>
+      </c>
+      <c r="C22">
         <v>23903000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19433000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10354000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1749000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1800001.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1157000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1135000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1733700000.0</v>
+      </c>
+      <c r="C23">
         <v>1670154000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1848609000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1330963000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1119465000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>722093590.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>287715000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>429047000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>238691000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>32</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>301196000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>281328000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>260932000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>120462000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>5085000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3944000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>205000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26">
-        <v>4362000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C26">
         <v>4362000.0</v>
       </c>
       <c r="D26">
+        <v>4362000.0</v>
+      </c>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4705000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-488200000.0</v>
+      </c>
+      <c r="C28">
         <v>63854000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-949041000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-501497000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-565972000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-452373370.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-77279000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-205849000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1846000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>1321200000.0</v>
+      </c>
+      <c r="C29">
         <v>1341742000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1532699000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1005244000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>591668000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>280255000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-122869000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8649000.0</v>
       </c>
-      <c r="I29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>250300000.0</v>
+      </c>
+      <c r="C30">
         <v>124888000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>157061000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44515000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>58547000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>82616067.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35757000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>108568000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>228743000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>740903000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>466522000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>277403000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-123388000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8600000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12164000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>610700000.0</v>
+      </c>
+      <c r="C32">
         <v>1006273000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1281381000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>801331000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>668486000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>431691000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>79343000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>167771000.0</v>
       </c>
-      <c r="I32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:9">
+      <c r="J32"/>
+    </row>
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>486600000.0</v>
+      </c>
+      <c r="C33">
         <v>386236000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>350810000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>231844000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>169615000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>128149104.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>80611000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>102091000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>7791000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>42</v>
+      </c>
+      <c r="B34">
+        <v>8000000.0</v>
+      </c>
       <c r="C34">
+        <v>6100000.0</v>
+      </c>
+      <c r="D34">
         <v>56000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>233000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>396000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>279585000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>95200000.0</v>
+      </c>
+      <c r="C35">
         <v>351963000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>380820000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>288863000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>124317000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6704005.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>282823000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>261213000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>174403000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>5000000.0</v>
+      </c>
+      <c r="C36">
         <v>6056000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>152424000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1487000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5148000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>13189010.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>665000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1237000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4860000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>67677000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7316000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4197000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>665000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>70154000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>16200000.0</v>
+      </c>
+      <c r="C39">
         <v>12444000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>12588000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>18600000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7159000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3455002.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11267000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1073000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>791000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>164208000.0</v>
+        <v>217400000.0</v>
       </c>
       <c r="C40">
+        <v>164708000.0</v>
+      </c>
+      <c r="D40">
         <v>132870000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>251294000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>210943000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>45056088.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>70854000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>36632000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>38393000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>7892000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>244840000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>277676000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>277765000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>257269000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>174198000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>2838300000.0</v>
+      </c>
+      <c r="C42">
         <v>2770403000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2637120000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1696064000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1281156000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>708306579.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3908000.0</v>
       </c>
       <c r="I42">
         <v>3908000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42">
+        <v>3908000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>455500000.0</v>
+      </c>
+      <c r="C45">
         <v>245249000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>224680000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>161672000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>155078000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>116473000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>74797000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>31888000.0</v>
       </c>
-      <c r="I45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>402000000.0</v>
+      </c>
+      <c r="C46">
         <v>201594000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>189678000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>161672000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>142957000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>112108091.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>75462000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>33125000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2929000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>160758000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>152910000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>121100000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>79427000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>31888000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2929000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-1958500000.0</v>
+      </c>
+      <c r="C48">
         <v>-1661736000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1484710000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-966456000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-520107000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-116525095.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-127282000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5690000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>8474000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>58</v>
+      </c>
+      <c r="B50">
+        <v>319100000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50"/>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>413700000.0</v>
+      </c>
+      <c r="C51">
         <v>350603000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>328672000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>284534000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>122966000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3700003.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6112000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4317000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>269000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>326500000.0</v>
+      </c>
+      <c r="C52">
         <v>4794000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3175000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3563000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>911000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1791001.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1027000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>373000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>64000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>46700000.0</v>
+      </c>
+      <c r="C53">
         <v>835934000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>31004000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>239619000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>193457000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>50000040.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>75559000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6014000.0</v>
       </c>
-      <c r="I53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1733700000.0</v>
+      </c>
+      <c r="C55">
         <v>1670154000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1848609000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1330963000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1119465000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>722093590.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>287715000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>429047000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>238691000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1247100000.0</v>
+      </c>
+      <c r="C56">
         <v>1283918000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1497799000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1099119000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>949850000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>593944485.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>207104000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>326956000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>230900000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>636400000.0</v>
+      </c>
+      <c r="C57">
         <v>277645000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>216418000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>297788000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>229204000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115567094.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>127761000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>159185000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>52122000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>731600000.0</v>
+      </c>
+      <c r="C58">
         <v>629608000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>597238000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>586651000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>353521000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>122271100.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>410584000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>420398000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>226525000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>1002100000.0</v>
+      </c>
+      <c r="C60">
         <v>1040546000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1251371000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>744312000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>765944000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>597771488.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-122869000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8649000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>12166000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>74302305.0</v>
+      </c>
+      <c r="C2">
+        <v>81200000.0</v>
+      </c>
+      <c r="D2">
         <v>102455000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>75361000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>58143000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>37194000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26906000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>39490000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39485000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>20160000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>17173000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21544000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>29811000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>31693000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32893000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12238000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9712000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>7043000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11593000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11001000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>9649000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4911004.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7399000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6976000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10123000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9586000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>199506190.0</v>
+      </c>
+      <c r="C5">
+        <v>122200000.0</v>
+      </c>
+      <c r="D5">
         <v>200630000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>116771000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-7429000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-68158000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>47678000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-14224000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3689000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>98925000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>45578999.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>59810999.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>653124000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>14671000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>562601000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>438532000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>4864000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>225837000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>339890000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>206424000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5963004.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>334874000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>400975000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-15903000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>484999.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>8649000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>123300000.0</v>
+      </c>
+      <c r="C7">
+        <v>94600000.0</v>
+      </c>
+      <c r="D7">
         <v>95435000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>77648000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>57065000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>49407000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>49968000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>47367000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>48290000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>47344000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>44602000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>48002000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>48897000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>23602000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>6502000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2513000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2504000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2981000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2799000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3133000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3373000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3988000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3433000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4756000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>6085000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
-        <v>37000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C8">
-        <v>37000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D8">
         <v>37000.0</v>
       </c>
       <c r="E8">
         <v>37000.0</v>
       </c>
       <c r="F8">
         <v>37000.0</v>
       </c>
       <c r="G8">
         <v>37000.0</v>
       </c>
       <c r="H8">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="I8">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="J8">
         <v>36000.0</v>
       </c>
       <c r="K8">
         <v>36000.0</v>
       </c>
       <c r="L8">
+        <v>36000.0</v>
+      </c>
+      <c r="M8">
+        <v>36000.0</v>
+      </c>
+      <c r="N8">
         <v>33000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>33000.0</v>
       </c>
-      <c r="N8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="P8"/>
       <c r="Q8">
         <v>31000.0</v>
       </c>
       <c r="R8">
+        <v>31000.0</v>
+      </c>
+      <c r="S8">
+        <v>31000.0</v>
+      </c>
+      <c r="T8">
         <v>29000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>29000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>646420059.0</v>
+      </c>
+      <c r="C10">
+        <v>901900000.0</v>
+      </c>
+      <c r="D10">
         <v>278893000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>266586000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>441702000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>286749000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>459277000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>201253000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>897571000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1277713000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>963470000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1233213000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>660050000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>786031000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>786031000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>379776000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>377786000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>688938000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>338334000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>488215000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>412296000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>456073373.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>449381000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>562391000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>168797000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>83364000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-216180000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>834625899.0</v>
+      </c>
+      <c r="C12">
+        <v>948600000.0</v>
+      </c>
+      <c r="D12">
         <v>992591000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>967555000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1005380000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1122683000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1212400000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1291839000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1302377000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1308717000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1423837000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1514783000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>850121000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1025650000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1025650000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>783110000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>791260000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>882395000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>635933000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>692708000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>462296000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>506073413.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>576115000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>637950000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>246476000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>158923000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>216180000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
-        <v>37000.0</v>
+        <v>100003.0</v>
       </c>
       <c r="C13">
-        <v>37000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D13">
         <v>37000.0</v>
       </c>
       <c r="E13">
         <v>37000.0</v>
       </c>
       <c r="F13">
         <v>37000.0</v>
       </c>
       <c r="G13">
         <v>37000.0</v>
       </c>
       <c r="H13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="I13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="J13">
         <v>36000.0</v>
       </c>
       <c r="K13">
         <v>36000.0</v>
       </c>
       <c r="L13">
-        <v>33000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="M13">
-        <v>33000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="N13">
         <v>33000.0</v>
       </c>
       <c r="O13">
-        <v>31000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="P13">
-        <v>31000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="Q13">
         <v>31000.0</v>
       </c>
       <c r="R13">
+        <v>31000.0</v>
+      </c>
+      <c r="S13">
+        <v>31000.0</v>
+      </c>
+      <c r="T13">
         <v>29000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>29000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>27000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>27000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>26000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>26000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>22000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>20000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
-        <v>92318312.0</v>
+        <v>184733092.0</v>
       </c>
       <c r="C14">
-        <v>92067781.0</v>
+        <v>184733092.0</v>
       </c>
       <c r="D14">
-        <v>91881464.0</v>
+        <v>184636624.0</v>
       </c>
       <c r="E14">
-        <v>91425536.0</v>
+        <v>184135562.0</v>
       </c>
       <c r="F14">
-        <v>91363287.0</v>
+        <v>183762928.0</v>
       </c>
       <c r="G14">
-        <v>91301038.0</v>
+        <v>182851072.0</v>
       </c>
       <c r="H14">
-        <v>91002607.0</v>
+        <v>182726575.0</v>
       </c>
       <c r="I14">
-        <v>90955517.0</v>
+        <v>182602077.0</v>
       </c>
       <c r="J14">
-        <v>90894463.0</v>
+        <v>182005214.0</v>
       </c>
       <c r="K14">
-        <v>87629357.0</v>
+        <v>181911034.0</v>
       </c>
       <c r="L14">
-        <v>82624268.0</v>
+        <v>181788926.0</v>
       </c>
       <c r="M14">
-        <v>79520978.0</v>
+        <v>175258715.0</v>
       </c>
       <c r="N14">
-        <v>78482716.0</v>
+        <v>165248536.0</v>
       </c>
       <c r="O14">
-        <v>77444454.0</v>
+        <v>159041956.0</v>
       </c>
       <c r="P14">
-        <v>77174758.0</v>
+        <v>156965432.0</v>
       </c>
       <c r="Q14">
-        <v>73299758.0</v>
+        <v>154888908.0</v>
       </c>
       <c r="R14">
-        <v>72479373.0</v>
+        <v>154349517.0</v>
       </c>
       <c r="S14">
-        <v>69254200.0</v>
+        <v>146599516.0</v>
       </c>
       <c r="T14">
-        <v>66573478.0</v>
+        <v>144958746.0</v>
       </c>
       <c r="U14">
-        <v>66180147.0</v>
+        <v>138508400.0</v>
       </c>
       <c r="V14">
-        <v>66082157.0</v>
+        <v>133146956.0</v>
       </c>
       <c r="W14">
-        <v>53887972.0</v>
+        <v>132360294.0</v>
       </c>
       <c r="X14">
+        <v>132164315.0</v>
+      </c>
+      <c r="Y14">
+        <v>107775944.0</v>
+      </c>
+      <c r="Z14">
         <v>129352393.0</v>
       </c>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
       <c r="AA14">
-        <v>50106089.0</v>
+        <v>100212178.0</v>
       </c>
       <c r="AB14">
-        <v>50106089.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:28">
+        <v>100212178.0</v>
+      </c>
+      <c r="AC14">
+        <v>100212178.0</v>
+      </c>
+      <c r="AD14">
+        <v>100212178.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>27000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>27000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>26000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>26000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>22000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>20000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>24</v>
+      </c>
+      <c r="B16">
+        <v>6000186.0</v>
+      </c>
       <c r="C16">
+        <v>11300000.0</v>
+      </c>
+      <c r="D16">
+        <v>23579000.0</v>
+      </c>
+      <c r="E16">
         <v>33829000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>40070000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>47406000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>63715000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>75390000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>63789000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>53010000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>630000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>435000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>457000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>451000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>315000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>65880000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>304000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>56115000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>56439000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>54737000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>55014000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>46789000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>46312000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>46095000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>46294000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>-119173000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>-93548000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>-93548000.0</v>
       </c>
-      <c r="N20"/>
-[...1 lines deleted...]
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
         <v>106000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>106000.0</v>
       </c>
-      <c r="R20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="T20"/>
+      <c r="U20"/>
       <c r="V20">
         <v>-4851000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
+      <c r="W20">
+        <v>-4851000.0</v>
+      </c>
+      <c r="X20">
+        <v>-4851000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>35000000.0</v>
+      </c>
+      <c r="C21">
+        <v>74600000.0</v>
+      </c>
+      <c r="D21">
         <v>206213000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>200783000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>184695000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>174224000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>175488000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>147324000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>169496000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4061000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>140006000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>121638000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>95837000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>68685000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>3409000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4624000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4517000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>16805000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>5432000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4681000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4081000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2852002.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1042000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>978000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>491000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>519000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>37101151.0</v>
+      </c>
+      <c r="C22">
+        <v>32000000.0</v>
+      </c>
+      <c r="D22">
         <v>29184000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>35589000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>30933000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>23903000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>23548000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>18870000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>22146000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>19433000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>18014000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>15196000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>12176000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10354000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10354000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8158000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2895000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1749000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1634000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1700000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2097000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1800001.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1513000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1668000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1334000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1157000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>1596749548.0</v>
+      </c>
+      <c r="C23">
+        <v>1733700000.0</v>
+      </c>
+      <c r="D23">
         <v>1712948000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1689914000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1615649000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1670154000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1735825000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1798183000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1775107000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1848609000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1839334000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1930659000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1209359000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1330963000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>1022745000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1040516000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1119465000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>813765000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>875125000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>615253000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>722093590.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>708639000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>772865000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>364935000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>287715000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>8649000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>32</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>171930000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>310264000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>305745000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>301196000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>296623000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>291559000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>286396000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>281328000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>275906000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>270614000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>265864000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>260932000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>189218000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>126714000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>120462000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>70540000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>17310000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>150450000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>153787000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26">
+        <v>5000000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>4362000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4509000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4400000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4387000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4362000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>4268000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4209000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>4366000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>4470000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4726000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>4705000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-257107979.0</v>
+      </c>
+      <c r="C28">
+        <v>-488200000.0</v>
+      </c>
+      <c r="D28">
         <v>131345000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>121326000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-78892000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>63854000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-112686000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>137673000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-562885000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-949041000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-642962000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-914597000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-345289000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-501497000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-786031000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-184056000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-248559000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-565972000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-264813000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-468106000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-409163000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-452373370.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-445393000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-558958000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-164041000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-77279001.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>216180000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>1233700000.0</v>
+      </c>
+      <c r="C29">
+        <v>1321200000.0</v>
+      </c>
+      <c r="D29">
         <v>1326063000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1345803000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1323494000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1341742000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1412730000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1450561000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1450455000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1532699000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1615542000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1677645000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>919021000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1005244000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>751850000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>565277000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>591668000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>296406000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>357229000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>206451000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>280255000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>334900000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>401001000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-15881000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
-        <v>1299000.0</v>
+        <v>186605790.0</v>
       </c>
       <c r="C30">
+        <v>250300000.0</v>
+      </c>
+      <c r="D30">
+        <v>202567000.0</v>
+      </c>
+      <c r="E30">
         <v>228992000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>166847000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>124888000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>103979000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>101375000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>77956000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>157061000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>49687000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>62895000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>51817000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>44515000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>278000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>461000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>67102000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>58547000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>15339000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>26170000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10425000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>82616067.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>24662000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>33517000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>23155000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>29991000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>740903000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>740903000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>434046000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>466522000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>220434000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>335238000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>202370000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>277403000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>333858000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>400023000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-166822000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>573600000.0</v>
+      </c>
+      <c r="C32">
+        <v>610700000.0</v>
+      </c>
+      <c r="D32">
         <v>808432000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>984392000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>984419000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1006273000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1079143000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1130530000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1164117000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1281381000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1333574000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1411480000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>677216000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>801331000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>576189000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>637175000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>668486000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>377993000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>459733000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>329132000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>431691000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>479198000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>558360000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>158790000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>514015950.0</v>
+      </c>
+      <c r="C33">
+        <v>486600000.0</v>
+      </c>
+      <c r="D33">
         <v>470944000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>440040000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>396857000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>386236000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>385788000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>373351000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>361315000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>350810000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>330538000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>317797000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>293962000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>231844000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>164167000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>186800000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>177811000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>169615000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>160403000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>154291000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>140179000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>128149104.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>105919000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>99474000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>93714000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>80611000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-216180000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>7800000.0</v>
+      </c>
+      <c r="C34">
+        <v>8000000.0</v>
+      </c>
+      <c r="D34">
         <v>8125000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
+        <v>6100000.0</v>
+      </c>
+      <c r="H34">
         <v>27000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34">
+      <c r="I34"/>
+      <c r="J34">
         <v>30000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>56000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>119000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>152000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>224000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>233000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>314000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>356000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>396000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>991000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>554000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>554000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>279585000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>119903720.0</v>
+      </c>
+      <c r="C35">
+        <v>95200000.0</v>
+      </c>
+      <c r="D35">
         <v>268116000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>388893000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>363527000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>351963000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>348824000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>344879000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>361373000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>380820000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>324476000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>322246000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>318021000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>288863000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>260932000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>200357000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>376423000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>124317000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>312530000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>274105000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>262860000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>6704005.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>250217000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>256833000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>268385000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>282823000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
-        <v>217203000.0</v>
+        <v>26501909.0</v>
       </c>
       <c r="C36">
+        <v>5000000.0</v>
+      </c>
+      <c r="D36">
+        <v>10990000.0</v>
+      </c>
+      <c r="E36">
         <v>5659000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>5583000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>6056000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1932000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1596000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1412000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>152424000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1531000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1414000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1062000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1487000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-164167000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>31911000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4912000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5148000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4573000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>4885000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3983000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>13189010.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3973000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2121000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1879000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>665000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-216180000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>67677000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>67677000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>5170000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>7316000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>6339000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>7082000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5646000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>4197000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>675000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2121000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1879000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
-        <v>218930000.0</v>
+        <v>24400758.0</v>
       </c>
       <c r="C39">
+        <v>16200000.0</v>
+      </c>
+      <c r="D39">
+        <v>17662000.0</v>
+      </c>
+      <c r="E39">
         <v>17738000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>15632000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>12444000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>10110000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>12748000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>11313000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>12588000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>17258000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>19988000.0</v>
       </c>
-      <c r="L39">
-[...2 lines deleted...]
-      <c r="M39">
+      <c r="N39">
+        <v>53044000.0</v>
+      </c>
+      <c r="O39">
         <v>18600000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>62837000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>44216000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1448000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>7159000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>456000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>256000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>256000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3455002.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>430000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>256000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>23411000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>17033000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>180870000.0</v>
+        <v>151613307.0</v>
       </c>
       <c r="C40">
-        <v>138836000.0</v>
+        <v>217400000.0</v>
       </c>
       <c r="D40">
-        <v>110739000.0</v>
+        <v>157291000.0</v>
       </c>
       <c r="E40">
-        <v>164208000.0</v>
+        <v>278325398.0</v>
       </c>
       <c r="F40">
-        <v>162901000.0</v>
+        <v>200427848.0</v>
       </c>
       <c r="G40">
-        <v>167686000.0</v>
+        <v>164708000.0</v>
       </c>
       <c r="H40">
-        <v>133030000.0</v>
+        <v>288902599.0</v>
       </c>
       <c r="I40">
+        <v>315315909.0</v>
+      </c>
+      <c r="J40">
+        <v>250393826.0</v>
+      </c>
+      <c r="K40">
         <v>132870000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>143514000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>162722000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>193378000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>251294000.0</v>
       </c>
-      <c r="N40">
-[...2 lines deleted...]
-      <c r="O40">
+      <c r="P40">
+        <v>232002000.0</v>
+      </c>
+      <c r="Q40">
         <v>235742000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>149055000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>210943000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>206545000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>192483000.0</v>
       </c>
-      <c r="T40">
-[...2 lines deleted...]
-      <c r="U40">
+      <c r="V40">
+        <v>160475477.0</v>
+      </c>
+      <c r="W40">
         <v>53851088.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>67889000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>60429000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>54794000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>117148001.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>7892000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>7892000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="Q41"/>
+      <c r="R41">
         <v>248079000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>244840000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>240125000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>255174000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>261187000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>277676000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>247674000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>254714000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>265048000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>2780986296.0</v>
+      </c>
+      <c r="C42">
+        <v>2838300000.0</v>
+      </c>
+      <c r="D42">
         <v>2738314000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2806763000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2787793000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2770403000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2756412000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>2735888000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>2712215000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>2637120000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2633913000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2624869000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>36000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1696064000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1710735000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="Q42"/>
+      <c r="R42">
         <v>438532000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1281156000.0</v>
       </c>
-      <c r="R42">
-[...4 lines deleted...]
-      </c>
       <c r="T42">
+        <v>935994578.0</v>
+      </c>
+      <c r="U42">
+        <v>930059819.0</v>
+      </c>
+      <c r="V42">
         <v>603242000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>708306579.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>708306000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>400975000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1251000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>3908001.0</v>
       </c>
-      <c r="Z42"/>
-      <c r="AA42"/>
       <c r="AB42"/>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42"/>
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>452500000.0</v>
+      </c>
+      <c r="C45">
+        <v>455500000.0</v>
+      </c>
+      <c r="D45">
         <v>253741000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>233598000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>206579000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>245249000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>246166000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>259401000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>223729000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>224680000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>216693000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>219790000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>192697000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>186881000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>132115000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>116473000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>104202000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>96375000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>91344000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>74797000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>452514041.0</v>
+      </c>
+      <c r="C46">
+        <v>402000000.0</v>
+      </c>
+      <c r="D46">
         <v>253741000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>233598000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>206579000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>201594000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>203859000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>220031000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>186020000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>189678000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>184733000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>190536000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>192697000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>161672000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>160758000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>145795000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>163656000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>142957000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>150398000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>144725000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>132115000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>112108091.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>104877000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>98496000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>93223000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>79427000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>160758000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>160758000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47">
+      <c r="Q47"/>
+      <c r="R47">
         <v>163398000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>152910000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>148632000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>142528000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>130452000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>121100000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>104202000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>96375000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>91344000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-2012862461.0</v>
+      </c>
+      <c r="C48">
+        <v>-1958500000.0</v>
+      </c>
+      <c r="D48">
         <v>-1927721000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1888032000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1762652000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1661736000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1688020000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1562699000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1544503000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1484710000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1339892000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1277685000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1277685000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-966456000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-966456000.0</v>
       </c>
-      <c r="O48"/>
-[...1 lines deleted...]
-      <c r="Q48">
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48">
         <v>-520107000.0</v>
       </c>
-      <c r="R48">
-[...2 lines deleted...]
-      <c r="S48">
+      <c r="T48">
+        <v>-728646905.0</v>
+      </c>
+      <c r="U48">
+        <v>-603226316.0</v>
+      </c>
+      <c r="V48">
         <v>-603242000.0</v>
       </c>
-      <c r="T48">
-[...2 lines deleted...]
-      <c r="U48">
+      <c r="W48">
         <v>-116525095.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-116525000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="Y48"/>
+      <c r="Z48">
         <v>-171510000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-127282000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>266000000.0</v>
+      </c>
+      <c r="C50">
+        <v>319100000.0</v>
+      </c>
+      <c r="D50">
         <v>142873000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>389312080.0</v>
+      </c>
+      <c r="C51">
+        <v>413700000.0</v>
+      </c>
+      <c r="D51">
         <v>410238000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>387912000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>362810000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>350603000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>346591000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>338926000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>334686000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>328672000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>320508000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>318616000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>314761000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>284534000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>195720000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>129227000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>122966000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>73521000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>20109000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3133000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3700003.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3988000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>3433000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>155206000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>6084999.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>277200000.0</v>
+      </c>
+      <c r="C52">
+        <v>326500000.0</v>
+      </c>
+      <c r="D52">
         <v>150247000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5906000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>5341000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4794000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4342000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3325000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3116000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3175000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2915000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3558000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4595000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3563000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>2122000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>883000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>911000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1116000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1178000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1460000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1791001.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1445000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1314000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1419000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1026999.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>188205840.0</v>
+      </c>
+      <c r="C53">
+        <v>46700000.0</v>
+      </c>
+      <c r="D53">
         <v>713698000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>700969000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>563678000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>835934000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>753123000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>1090586000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>404806000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>31004000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>460367000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>281570000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>190071000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>239619000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>54016000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>403334000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>413474000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>193457000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>297599000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>204493000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>50000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>50000040.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>126734000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>77679000.0</v>
       </c>
       <c r="Y53">
         <v>75559000.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-      <c r="AB53">
+      <c r="Z53">
+        <v>77679000.0</v>
+      </c>
+      <c r="AA53">
+        <v>75559000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>432360000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>1596749548.0</v>
+      </c>
+      <c r="C55">
+        <v>1733700000.0</v>
+      </c>
+      <c r="D55">
         <v>1712948000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1689914000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1615649000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1670154000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1735825000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1798183000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1775107000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1848609000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1839334000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1930659000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1209359000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1330963000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1330963000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1022745000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1040516000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1119465000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>813765000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>875125000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>615253000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>722093590.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>708639000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>772865000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>364935000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>287715000.0</v>
       </c>
       <c r="AA55">
         <v>287715000.0</v>
       </c>
       <c r="AB55">
         <v>287715000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55">
+        <v>287715000.0</v>
+      </c>
+      <c r="AD55">
+        <v>287715000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>1082733598.0</v>
+      </c>
+      <c r="C56">
+        <v>1247100000.0</v>
+      </c>
+      <c r="D56">
         <v>1242004000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1249874000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1218792000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1283918000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1350037000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1424832000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1413792000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1497799000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1508796000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1612862000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>915397000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1099119000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1099119000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>835945000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>862705000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>949850000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>653362000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>720834000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>475074000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>593944485.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>602720000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>673391000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>271221000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>207104000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>216180000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>509115798.0</v>
+      </c>
+      <c r="C57">
+        <v>636400000.0</v>
+      </c>
+      <c r="D57">
         <v>433572000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>265482000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>234373000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>277645000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>270894000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>294302000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>249675000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>216418000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>175222000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>201382000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>238181000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>297788000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>297788000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>259756000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>225530000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>229204000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>275369000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>261101000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>145942000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>115567094.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>123522000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>115031000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>112431000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>127761000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>629019519.0</v>
+      </c>
+      <c r="C58">
+        <v>731600000.0</v>
+      </c>
+      <c r="D58">
         <v>701688000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>654375000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>597900000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>629608000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>619718000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>639181000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>611048000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>597238000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>499698000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>523628000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>556202000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>586651000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>586651000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>460113000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>601953000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>353521000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>587899000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>535206000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>408802000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>122271100.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>373739000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>371864000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>380816000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>410584000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>967730029.0</v>
+      </c>
+      <c r="C60">
+        <v>1002100000.0</v>
+      </c>
+      <c r="D60">
         <v>1011260000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1035539000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1017749000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1040546000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1116107000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1159002000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1164059000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1251371000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1339636000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1407031000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>653157000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>744312000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>744312000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>562632000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>438563000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>765944000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>225866000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>339919000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>206451000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>597771488.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>334900000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>401001000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-15881000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-122869000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>8649000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>408100000.0</v>
+      </c>
+      <c r="C2">
         <v>234581000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>144214000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65363000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>313346000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>232160000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>-96000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>28900000.0</v>
+      </c>
+      <c r="C3">
         <v>23359000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20451000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18392000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13917000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9933000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3163000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1683000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-261200000.0</v>
+      </c>
+      <c r="C5">
         <v>-136518000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-498324000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-434928000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-406296000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-308090000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-132514000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1534000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13839000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-232300000.0</v>
+      </c>
+      <c r="C6">
         <v>-113159000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-477873000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-416536000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-392379000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-298157000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-129351000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>149000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14056000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>620800000.0</v>
+      </c>
+      <c r="C9">
         <v>392660000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>140929000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>51642000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>68826000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>75000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>61800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>49133000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23690000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-282600000.0</v>
+      </c>
+      <c r="C10">
         <v>-158133000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-520118000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-445724000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-407196000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-308285000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-127319000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1616000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13837000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>14200000.0</v>
+      </c>
+      <c r="C11">
         <v>18893000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1864000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>625000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3614000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-41912000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-25729000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1168000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4472000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>21400000.0</v>
+      </c>
+      <c r="C12">
         <v>21615000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21794000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10796000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4209000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>223000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>82000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>40100000.0</v>
+      </c>
+      <c r="C13">
         <v>61204000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>42074000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8182000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>971000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2930000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4581000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6214000.0</v>
       </c>
-      <c r="I13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-296800000.0</v>
+      </c>
+      <c r="C15">
         <v>-177026000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-518254000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-446349000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-403582000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-266373000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-101590000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2784000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9365000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-446349000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-386209000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-303477000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-132972000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2784000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9365000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-296800000.0</v>
+      </c>
+      <c r="C17">
         <v>-177026000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-509312000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-446349000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-386209000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-303477000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-132972000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2784000.0</v>
       </c>
-      <c r="I17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>18700000.0</v>
+      </c>
+      <c r="C18">
         <v>39589000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21239000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10796000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4209000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4358000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6132000.0</v>
       </c>
-      <c r="I18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-136500000.0</v>
+      </c>
+      <c r="C21">
         <v>-303243000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-439485000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-455620000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-392287000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-313346000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-132514000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1534000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13781000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>1165400000.0</v>
+      </c>
+      <c r="C23">
         <v>930484000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>724628000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>572625000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>461113000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>75000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>194314000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64205000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9813000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>28900000.0</v>
+      </c>
+      <c r="C25">
         <v>23359000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20349000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18392000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13917000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9933000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5262000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1683000.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>414700000.0</v>
+      </c>
+      <c r="C26">
         <v>413544000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>382218000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>335648000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>313346000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>232160000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>161943000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>60637000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8195000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>205800000.0</v>
+      </c>
+      <c r="C27">
         <v>147481000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>94158000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>93417000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>102542000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>49571000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>25620000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1160000.0</v>
       </c>
-      <c r="I27">
-[...3 lines deleted...]
-    <row r="28" spans="1:9">
+      <c r="J27">
+        <v>217000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>135800000.0</v>
+      </c>
+      <c r="C28">
         <v>136783000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>106769000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80631000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>46961000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23134000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6751000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2769000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1618000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>14200000.0</v>
+      </c>
+      <c r="C29">
         <v>18893000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>283000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>625000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4145000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2602000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1168000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4472000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>757300000.0</v>
+      </c>
+      <c r="C30">
         <v>695903000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>580414000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>507262000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>461113000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>75000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>194314000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>64205000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9596000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-146100000.0</v>
+      </c>
+      <c r="C31">
         <v>145110000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-80633000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9896000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14909000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-308285000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5195000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>13456000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-40000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>1028900000.0</v>
+      </c>
+      <c r="C32">
         <v>627241000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>285143000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>117005000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>68826000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>75000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>61800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>49133000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>23594000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>175900000.0</v>
+      </c>
+      <c r="C2">
+        <v>123459000.0</v>
+      </c>
+      <c r="D2">
         <v>115306000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>97991000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>71344000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>73922000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>55469000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>50451000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>54739000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>32450000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>48650000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>128463000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35613000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>28213000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>129977000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16939000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>81346000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>81346000.0</v>
       </c>
-      <c r="R2"/>
-[...1 lines deleted...]
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2">
         <v>71072000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>71072000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>15600000.0</v>
+      </c>
+      <c r="C3">
+        <v>11968000.0</v>
+      </c>
+      <c r="D3">
         <v>5879000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5854000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>5199000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6796000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5472000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5369000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5722000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5351000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5171000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2183000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5181000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5249000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2944000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4106000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3179000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3711000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2768000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2695500.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2822000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1356000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2470999.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2802000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1619000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1000250.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>211250.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>326000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>580000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-47600000.0</v>
+      </c>
+      <c r="C5">
+        <v>-14118000.0</v>
+      </c>
+      <c r="D5">
         <v>-39073000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-119576000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-94069000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>45663000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-115382000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-12486000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-54313000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-140992000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-56819000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-104315000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-106860000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-130862000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-144711000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-191428000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-73973000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-87732000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-87205000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-87814000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-78927000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-59091000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-66519999.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-134788000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-45321000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-60249000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-27921250.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-28773000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-13372000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-2150000.0</v>
+      </c>
+      <c r="D6">
         <v>-33194000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-113722000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-88870000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>52459000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-109910000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-7117000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-48591000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-135641000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-51648000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-102132000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-101679000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-125613000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-141767000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-187322000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-70794000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-84021000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-84437000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-85118500.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-76105000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-57735000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-64049000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-131986000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-43702000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-59248750.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-27710000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-28447000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-12792000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>129200000.0</v>
+      </c>
+      <c r="C9">
+        <v>182918000.0</v>
+      </c>
+      <c r="D9">
         <v>157024000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>157067000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>123709000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>112600000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>104736000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>136072000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>39252000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>47014000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>47363000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-55133000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>723000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-579999.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-102616000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-4968000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-40014000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>38995000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>17037000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>20834000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-56768000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>41200000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>12461000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>11600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>12657000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>21132000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>17674000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>10087000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>10053000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-53100000.0</v>
+      </c>
+      <c r="C10">
+        <v>-19599000.0</v>
+      </c>
+      <c r="D10">
         <v>-39073000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-124798000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-99130000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>40511000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-120886000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-17970000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-59788000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-146812000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-62495000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-198838000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-111973000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-135723000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-84804000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-193071000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-41087000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-88334000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-125392000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-91583000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-80899000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-57755000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-67054000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-134876000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-47937000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-61682000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-27792000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-28466000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-12430000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>1200000.0</v>
+      </c>
+      <c r="C11">
+        <v>11216000.0</v>
+      </c>
+      <c r="D11">
         <v>616000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>582000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1786000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>14227000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4435000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>226000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1994000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-288000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>290000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>128000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>153000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>152000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>157000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>994000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3711000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3498000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1312000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>72000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-508000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>78756000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-3709000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2261000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>5000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>336000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>5500000.0</v>
+      </c>
+      <c r="C12">
+        <v>5481000.0</v>
+      </c>
+      <c r="D12">
         <v>5643450.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5240358.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5061000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5152000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>5504000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5484000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>5475000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5820000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5676000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5185000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5113000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4861000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3248000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1643000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1044000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>602000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>208000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>52000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>38000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>40121.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>90000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>88000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3991000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>84000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>82000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>19000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>7300000.0</v>
+      </c>
+      <c r="C13">
+        <v>7950000.0</v>
+      </c>
+      <c r="D13">
         <v>9661000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>10433000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>12056000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>13654000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>16631000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>17049000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>13870000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>17302000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>18420000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="M13"/>
+      <c r="N13">
         <v>6755000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4889000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13">
         <v>458000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>423000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>321000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>849000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>1753000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14"/>
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-54300000.0</v>
+      </c>
+      <c r="C15">
+        <v>-30815000.0</v>
+      </c>
+      <c r="D15">
         <v>-39689000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-125380000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-100916000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>26284000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-125321000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-18196000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-59793000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-144818000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-62207000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-199128000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-112101000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-135876000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-84956000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-193228000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-41087000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-88334000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-125392000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-91584000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-80899000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-57827000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-66546000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-134876000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-44228000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-63943000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-27797000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-28802000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-12430000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>-110416000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-110416000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-41087000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-88334000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-124751000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-91584000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-80899000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-57827000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-66546000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-134876000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-44228000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-132972000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-27797000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-28802000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-12430000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-54300000.0</v>
+      </c>
+      <c r="C17">
+        <v>-30815000.0</v>
+      </c>
+      <c r="D17">
         <v>-39689000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-125380000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-100916000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>26284000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-125321000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-18196000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-59793000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-144818000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-62207000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-199128000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-112101000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-135876000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-84956000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-193228000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-41087000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-88334000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-124751000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-91584000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-80899000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-57827000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-66546000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-134876000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-44228000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-63943000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-27797000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-28802000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-12430000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>1800000.0</v>
+      </c>
+      <c r="C18">
+        <v>2469000.0</v>
+      </c>
+      <c r="D18">
         <v>4025000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>5211000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>6995000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>8502000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>11127000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>11565000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>8395000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>11482000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>12744000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>13580000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-5113000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>28000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>45000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1643000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-994000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-602000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-208000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-52000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-38000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-40000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-90000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-88000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3142000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4497000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-82000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-19000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1715000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-49800000.0</v>
+      </c>
+      <c r="C21">
+        <v>-20602000.0</v>
+      </c>
+      <c r="D21">
         <v>-43452000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-21881000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-50647000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-74395000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-70050000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-41970000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-117864000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-119850000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-92523000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-200106000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-123615000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-128591000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-249228000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-119285000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-155319000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-117203000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-86615000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-88654000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-149999000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-59087000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-66520000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-56032000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-45321000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-60386999.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-30695000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-29190000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-12392000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>354900000.0</v>
+      </c>
+      <c r="C23">
+        <v>326979000.0</v>
+      </c>
+      <c r="D23">
         <v>315782000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>276939000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>245700000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>260917000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>230255000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>228493000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>211855000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>199314000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>188536000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>273436000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>159951000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>156224000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>276589000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>131256000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>196651000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>156198000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>103652000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>109488000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>164303000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>100287000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>78981000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>67632000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>57978000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>81518999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>48369000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>39277000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>25031000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>15600000.0</v>
+      </c>
+      <c r="C25">
+        <v>11968000.0</v>
+      </c>
+      <c r="D25">
         <v>5879000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5854000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>5199000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6796000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5472000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5369000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5722000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5351000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5171000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="M25"/>
+      <c r="N25">
         <v>5181000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5249000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5110000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4106000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3927000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3711000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3498000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>2021000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25">
         <v>580000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>85955536.0</v>
+      </c>
+      <c r="C26">
+        <v>101326000.0</v>
+      </c>
+      <c r="D26">
         <v>113148000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>98302000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>101924000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>104432000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>95522000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>112626000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>100964000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>105683000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>95855000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>95791000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>84889000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>80756000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>104517000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>68827000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>81346000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>86503000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>72314000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>83457000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>71072000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>66934000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>63656000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>53567000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>48003000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>66096999.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>41917000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>32640000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>21289000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>50100000.0</v>
+      </c>
+      <c r="C27">
+        <v>64172000.0</v>
+      </c>
+      <c r="D27">
         <v>52607000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>48052000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>40969000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>48925000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>44270000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>30063000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>24223000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>33677000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>21098000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>21429000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>17954000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>25823000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>18852000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>27440000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>21302000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>52811000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>19532000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>16782000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>13417000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>24182000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>9287000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9557000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6545000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>13374000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>4460000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5030000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2756000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>40000000.0</v>
+      </c>
+      <c r="C28">
+        <v>37022000.0</v>
+      </c>
+      <c r="D28">
         <v>34721000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>32594000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>31463000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>34201000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>35300000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>35353000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>31929000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>28707000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>28104000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>27753000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>22205000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>26681000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>23243000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>18050000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12657000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>17142000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>11806000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9249000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8742000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>9171000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6038000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4508000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3430000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2048000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1992000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1607000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1105000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>1200000.0</v>
+      </c>
+      <c r="C29">
+        <v>11216000.0</v>
+      </c>
+      <c r="D29">
         <v>616000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>582000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1786000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>14227000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4435000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>226000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1994000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-288000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>290000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>128000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>153000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>152000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>157000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
+        <v>1000.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
         <v>72000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-508000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>0.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3709000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2602000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>336000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>0.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>179000000.0</v>
+      </c>
+      <c r="C30">
+        <v>203520000.0</v>
+      </c>
+      <c r="D30">
         <v>200476000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>178948000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>174356000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>186995000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>174786000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>178042000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>157116000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>166864000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>139886000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>144973000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>124338000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>128011000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>146612000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>114317000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>115305000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>156198000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>103652000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>109488000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>93231000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>100287000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>78981000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>67632000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>57978000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>81518999.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>48369000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>39277000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>25031000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-3300000.0</v>
+      </c>
+      <c r="C31">
+        <v>1003000.0</v>
+      </c>
+      <c r="D31">
         <v>4379000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-102917000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-48483000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>114906000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-50836000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>24000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>58076000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-26962000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>30028000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1268000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>11642000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-7131999.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>164424000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-73786000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>114232000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>28869000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-38777000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2929000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>69100000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1332000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-534000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-78844000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2616000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1295001.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2903000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>724000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2548000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>305100000.0</v>
+      </c>
+      <c r="C32">
+        <v>306377000.0</v>
+      </c>
+      <c r="D32">
         <v>272330000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>255058000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>195053000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>186522000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>160205000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>186523000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>93991000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>79464000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>96013000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>73330000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>36336000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>27633000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>27361000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>11971000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>41332000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>38995000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>17037000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>20834000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>14304000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>41200000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12461000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>11600000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>12657000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>21132000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>17674000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>10087000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>10053000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>286818211.0</v>
+      </c>
+      <c r="C2">
         <v>1277713000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>786031000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>688938000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>455689000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>83364000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>210166000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2115000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1987000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>67578258</v>
+      </c>
+      <c r="C3">
         <v>14105000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>22722000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22275000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45404000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30283000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>39170000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21021000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>887000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>615085635.0</v>
+      </c>
+      <c r="C6">
         <v>-990964000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>491682000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>97093000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>233249000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>372325000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-126802000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>208051000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>128000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-93346224.0</v>
+      </c>
+      <c r="C7">
         <v>20036000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-71344000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>181029000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>161834000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-23240000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>52483000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>318707000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-16498000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>-132850427.0</v>
+      </c>
+      <c r="C9">
         <v>93754000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-98980000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>50320000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>24590000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-45000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3771000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>207606000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-228063000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>-4511901.0</v>
+      </c>
+      <c r="C10">
         <v>-17208000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12706000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13893000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>51000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-643000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1124000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>32030000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-20425000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4130000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>28477000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>96422000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>208580000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>34179000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>187744000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>92003000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-7838000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-9924000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4540000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>118752000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>136732000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>20049000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>27799000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15803000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2991000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>28976432.0</v>
+      </c>
+      <c r="C14">
         <v>23359000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20451000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18392000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13917000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9933000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5262000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1683000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>901903846.0</v>
+      </c>
+      <c r="C16">
         <v>286749000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1277713000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>786031000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>688938000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>455689000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>83364000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>210166000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2115000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-168043260.0</v>
+      </c>
+      <c r="C18">
         <v>-158138000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-415998000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-223556000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-243869000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-253288000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-122235000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>286661000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3263000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>777000000.0</v>
+      </c>
+      <c r="C19">
         <v>-850544000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>92786000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-78344000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-194983000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>25559000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-58652000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-102256000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>583688000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>377643000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>623440000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>622535000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-3600000.0</v>
+      </c>
+      <c r="C21">
         <v>-4018000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3755000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2596000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1419000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2606000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14666000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2501000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1894000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-297584957.0</v>
+      </c>
+      <c r="C22">
         <v>-158133000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-520118000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-445724000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-407196000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-308285000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-130370000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1616000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9365000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-3609520.0</v>
+      </c>
+      <c r="C23">
         <v>9716000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>795245000.0</v>
+      </c>
+      <c r="E23">
         <v>2929000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4642000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>159396000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19722000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2720000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3354000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-54341000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-100515000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-16053000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4911000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-23521000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>50523000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-75235000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>55000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>261489749.0</v>
+      </c>
+      <c r="C25">
         <v>-98236000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>130055000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10684000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12822000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>93827000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4358000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6132000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>228873000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>1428000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>64600000.0</v>
+      </c>
+      <c r="C27">
         <v>68941000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>47680000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>34338000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>20158000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4760000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1272000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>704000.0</v>
       </c>
-      <c r="I27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>-300793.0</v>
+      </c>
+      <c r="C28">
         <v>5698000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>791490000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>377976000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>626663000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>618879000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14666000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2501000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3322000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-100465000.0</v>
+      </c>
+      <c r="C29">
         <v>-144033000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-393276000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-201281000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-198465000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-223005000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-83065000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>307682000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2376000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>711476704.0</v>
+      </c>
+      <c r="C30">
         <v>-850544000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>92786000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-77092000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-194983000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24169000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-58652000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-102256000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-827000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>901903846.0</v>
+      </c>
+      <c r="C2">
+        <v>278962959.0</v>
+      </c>
+      <c r="D2">
         <v>266586000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>441702000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>286749000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>459277000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>201253000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>897571000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1277713000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>963470000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1233213000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>660050000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>786031000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>812733000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>379776000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>377786000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>688938000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>338334000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>488215000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>412296000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>455689000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>449381000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>562391000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>168797000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>83364000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>36276000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>37721000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>119711000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>210166000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>25977223</v>
+      </c>
+      <c r="C3">
+        <v>20917236</v>
+      </c>
+      <c r="D3">
         <v>5005000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9224000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2002000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2378000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2065000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3417000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6245000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6849000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5473000</v>
       </c>
-      <c r="K3">
-[...2 lines deleted...]
-      <c r="L3">
+      <c r="M3">
+        <v>6088000</v>
+      </c>
+      <c r="N3">
         <v>4274000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7522000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1665000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>559000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>12118000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3150000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12612000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>28926000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>15407000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>12432000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7095000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>10838000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>15382000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>38636000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>19427000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-255483787.0</v>
+      </c>
+      <c r="C6">
+        <v>622940887.0</v>
+      </c>
+      <c r="D6">
         <v>12307000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-175116000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>154953000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-172528000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>258024000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-696318000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-380142000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>314243000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-269743000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>573163000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-125981000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-26702000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>432957000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1990000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-311152000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>350604000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-149881000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>75919000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-43393000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>6308000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-113010000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>393594000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>85433000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>47088000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1445000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-81990000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-90455000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-75524525.0</v>
+      </c>
+      <c r="C7">
+        <v>-31248766.0</v>
+      </c>
+      <c r="D7">
         <v>77048000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-36587000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-73589000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-80076000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1993000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2994000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>94045000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-11594000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1794000.0</v>
       </c>
-      <c r="K7">
-[...2 lines deleted...]
-      <c r="L7">
+      <c r="M7">
+        <v>-18428000.0</v>
+      </c>
+      <c r="N7">
         <v>-31838000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>59271000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>54962000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>86733000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-26531000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>37994000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>32551000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>85878000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>58782000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-49114000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6241000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>7817000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>9462000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>24006000.0</v>
       </c>
-      <c r="Z7"/>
-[...1 lines deleted...]
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7">
         <v>8185000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>11433991.0</v>
+      </c>
+      <c r="C9">
+        <v>-138371314.0</v>
+      </c>
+      <c r="D9">
         <v>25790000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-26198000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5918000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-5582000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>12359000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-9757000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>96734000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-99050000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>15044000.0</v>
       </c>
-      <c r="K9">
-[...2 lines deleted...]
-      <c r="L9">
+      <c r="M9">
+        <v>-15008000.0</v>
+      </c>
+      <c r="N9">
         <v>34000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-31000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>403000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>49987000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-39000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-48909000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>13499000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>60000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>75000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-75000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-75000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-45000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>30000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-3771000.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9">
         <v>25269000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>702087.0</v>
+      </c>
+      <c r="C10">
+        <v>-3863622.0</v>
+      </c>
+      <c r="D10">
         <v>5373000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2788000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3232000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6265000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-5081000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1392000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4470000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5046000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2818000.0</v>
       </c>
-      <c r="K10">
-[...2 lines deleted...]
-      <c r="L10">
+      <c r="M10">
+        <v>-3246000.0</v>
+      </c>
+      <c r="N10">
         <v>-2173000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>75000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2271000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-5263000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1146000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-115000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>72000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>94000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-297000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-287000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>155000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-334000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-177000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-22000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-76000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-11349000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
         <v>11973000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>10191000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-15140000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-15476000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4130000.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
+        <v>4130000.0</v>
+      </c>
+      <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>-12379000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>0.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-14178000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>151425000.0</v>
       </c>
       <c r="N12">
         <v>151425000.0</v>
       </c>
-      <c r="O12"/>
+      <c r="O12">
+        <v>151425000.0</v>
+      </c>
       <c r="P12">
+        <v>151425000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
         <v>-26969000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>18787000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>80158000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-43064000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>54112000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13409000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2171000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>77991000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-672000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>47744000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-9964000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-594000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>-26791000.0</v>
       </c>
       <c r="N13">
         <v>-26791000.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>-26791000.0</v>
+      </c>
       <c r="P13">
+        <v>-26791000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13">
         <v>-25346000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>76828000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>34120000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>25784000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>25784000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20049000.0</v>
       </c>
       <c r="W13">
         <v>20049000.0</v>
       </c>
       <c r="X13">
-        <v>-20361000.0</v>
-[...1 lines deleted...]
-      <c r="Y13"/>
+        <v>20049000.0</v>
+      </c>
+      <c r="Y13">
+        <v>20049000.0</v>
+      </c>
       <c r="Z13">
         <v>-20361000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>-20361000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
+        <v>-20361000.0</v>
+      </c>
+      <c r="AD13">
         <v>-2830000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>15646515.0</v>
+      </c>
+      <c r="C14">
+        <v>12020229.0</v>
+      </c>
+      <c r="D14">
         <v>5879000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>5854000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5199000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6796000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>3907000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5369000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5722000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5351000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5171000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>4748000.0</v>
+      </c>
+      <c r="N14">
         <v>5181000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5249000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5110000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4106000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3927000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3711000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3498000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6708000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>3680000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1781000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2983000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3148000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2021000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5262000.0</v>
       </c>
-      <c r="Z14"/>
-[...1 lines deleted...]
-      <c r="AB14">
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14">
         <v>580000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>646420059.0</v>
+      </c>
+      <c r="C16">
+        <v>901903846.0</v>
+      </c>
+      <c r="D16">
         <v>278893000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>266586000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>441702000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>286749000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>459277000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>201253000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>897571000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1277713000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>963470000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1233213000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>660050000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>786031000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>812733000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>379776000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>377786000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>688938000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>338334000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>488215000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>412296000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>455689000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>449381000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>562391000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>168797000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>83364000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>36276000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>37721000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>119711000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-111330970.0</v>
+      </c>
+      <c r="C18">
+        <v>-126559590.0</v>
+      </c>
+      <c r="D18">
         <v>23796000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-22266000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-105756000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-84456000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-77887000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5068000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>9273000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-102494000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-66321000.0</v>
       </c>
-      <c r="K18">
-[...2 lines deleted...]
-      <c r="L18">
+      <c r="M18">
+        <v>-103655999.0</v>
+      </c>
+      <c r="N18">
         <v>-143489000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-57264000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-73777000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1299000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-90805000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-72697000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-57205000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-86464000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-42194000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-68384000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-71467000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-67723000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-61178000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-98623000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>19947000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-38766000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-23686000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>-142100000.0</v>
+      </c>
+      <c r="C19">
+        <v>659317000.0</v>
+      </c>
+      <c r="D19">
         <v>-20001000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-165525000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>256640000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-87842000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>329077000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-695631000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-396148000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>407509000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-209072000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-123581000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>17930000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>24932000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>127891000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2585000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-219971000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>96512000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-105672000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-154493000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-17150000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>25559000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-58623000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-9212000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-17499000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>113451000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-21194000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-36031000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-114878000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>377643000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>323440000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-1300000.0</v>
+      </c>
+      <c r="C21">
+        <v>-958000.0</v>
+      </c>
+      <c r="D21">
         <v>-602000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1263000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-777000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-936000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1164000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-2338000.0</v>
       </c>
       <c r="N21">
         <v>-2338000.0</v>
       </c>
-      <c r="O21"/>
+      <c r="O21">
+        <v>-2338000.0</v>
+      </c>
       <c r="P21">
+        <v>-2338000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-434000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-422000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-447000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-550000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-550000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2606000.0</v>
       </c>
       <c r="W21">
         <v>-2606000.0</v>
       </c>
       <c r="X21">
-        <v>-1620000.0</v>
-[...1 lines deleted...]
-      <c r="Y21"/>
+        <v>-2606000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-2606000.0</v>
+      </c>
       <c r="Z21">
         <v>-1620000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-1620000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
+        <v>-1620000.0</v>
+      </c>
+      <c r="AD21">
         <v>28677000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-54461909.0</v>
+      </c>
+      <c r="C22">
+        <v>-30949479.0</v>
+      </c>
+      <c r="D22">
         <v>-39073000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-124798000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-99130000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>40511000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-120886000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-17970000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-59788000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-146812000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-62495000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-198838000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-111973000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-135723000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-84804000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-184110000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-41087000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-88334000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-125392000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-91584000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-80899000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-57827000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-66546000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-134876000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-44228000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-63943000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-27792000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-28466000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-12430000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-1303876.0</v>
+      </c>
+      <c r="C23">
+        <v>-962300.0</v>
+      </c>
+      <c r="D23">
         <v>1272000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>273000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1444000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>603000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5409000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2115000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1589000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>621000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2682000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>789890000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>370000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>624000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>785000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1061000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>459000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>543000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1590000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>302131000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>378000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1464000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9736000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>459910000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>150371000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-6680000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-154000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-7177000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>28688000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-2.0</v>
+      </c>
+      <c r="D24">
         <v>-8679000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-6301000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-15358000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-5231000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-15415000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-17154000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-16541000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-21085000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-26374000.0</v>
       </c>
-      <c r="K24">
-[...2 lines deleted...]
-      <c r="L24">
+      <c r="M24">
+        <v>-115595000.0</v>
+      </c>
+      <c r="N24">
         <v>-26303000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-7428000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-172000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-8042000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-220382000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>326000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-1125000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-139747000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1743000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>73597000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-51528000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1626000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-2117000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>152087000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-21194000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-36031000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>28986172.0</v>
+      </c>
+      <c r="C25">
+        <v>-55464338.0</v>
+      </c>
+      <c r="D25">
         <v>-30068000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>123792000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>47820000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-62697000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>24053000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-13783000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-43164000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>44821000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-14107000.0</v>
       </c>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25">
+      <c r="M25">
+        <v>99595000.0</v>
+      </c>
+      <c r="N25">
         <v>-7654000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>12488000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-57620000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5219000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-20670000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-28118000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>37825000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-66572999.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-10673000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>46144000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-8078000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>66663000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-13356000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-26584000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>47739000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-10300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1715000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-75000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>19300000.0</v>
+      </c>
+      <c r="C27">
+        <v>14942000.0</v>
+      </c>
+      <c r="D27">
         <v>15015000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>18697000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>15946000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>13388000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>15111000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>21739000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>18703000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>12589000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>12377000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>15645000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7069000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8973000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10240000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>9451000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>5674000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5200000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6925000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>8032999.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2323000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3064000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1028000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>363000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>305000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1272000.0</v>
       </c>
-      <c r="Z27"/>
-[...1 lines deleted...]
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27">
         <v>367000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>-1203578.0</v>
+      </c>
+      <c r="C28">
+        <v>-648479.0</v>
+      </c>
+      <c r="D28">
         <v>670000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-990000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>667000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-333000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4245000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>955000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>831000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>925000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>961000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>789890000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-444000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-783000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>377725000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1009000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>25000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>323561000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1143000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>301752000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>207000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>661000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9660000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>459803000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>148755000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-6680000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-154000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-7177000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>28677000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-85353747.0</v>
+      </c>
+      <c r="C29">
+        <v>-105642354.0</v>
+      </c>
+      <c r="D29">
         <v>28801000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-13042000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-103754000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-82078000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-75822000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-1651000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>15518000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-95645000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-60848000.0</v>
       </c>
-      <c r="K29">
-[...2 lines deleted...]
-      <c r="L29">
+      <c r="M29">
+        <v>-97568000.0</v>
+      </c>
+      <c r="N29">
         <v>-139215000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-49742000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-72112000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-740000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-78687000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-69547000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-44593000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-57538000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-26787000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-55952000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-64372000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-56885000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-45796000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-59987000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>19947000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-38766000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-4259000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-168500934.0</v>
+      </c>
+      <c r="C30">
+        <v>640222187.0</v>
+      </c>
+      <c r="D30">
         <v>-20001000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-165525000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>256640000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-87842000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>329077000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-695631000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-396148000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>407509000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-209072000.0</v>
       </c>
-      <c r="K30">
-[...2 lines deleted...]
-      <c r="L30">
+      <c r="M30">
+        <v>-121683000.0</v>
+      </c>
+      <c r="N30">
         <v>16032000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>24932000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>127891000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2585000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-232500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>96512000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-105672000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-168673000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-17150000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>61165000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-58623000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-9212000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-17499000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>113451000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-21194000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-36031000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-114878000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>