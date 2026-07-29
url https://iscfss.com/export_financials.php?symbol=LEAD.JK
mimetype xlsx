--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2335,51 +2335,51 @@
       </c>
       <c r="M39">
         <v>1282000.0</v>
       </c>
       <c r="N39">
         <v>2289000.0</v>
       </c>
       <c r="O39">
         <v>1423000.0</v>
       </c>
       <c r="P39">
         <v>752000.0</v>
       </c>
       <c r="Q39">
         <v>776000.0</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>42141177000.0</v>
       </c>
       <c r="C40">
-        <v>28418107000.0</v>
+        <v>81450186724.0</v>
       </c>
       <c r="D40">
         <v>28464972000.0</v>
       </c>
       <c r="E40">
         <v>21702689000.0</v>
       </c>
       <c r="F40">
         <v>16975026000.0</v>
       </c>
       <c r="G40">
         <v>14140989000.0</v>
       </c>
       <c r="H40">
         <v>103512020000.0</v>
       </c>
       <c r="I40">
         <v>46868202770.0</v>
       </c>
       <c r="J40">
         <v>26151220576.0</v>
       </c>
       <c r="K40">
         <v>22526923046.0</v>
       </c>
@@ -6951,51 +6951,51 @@
       <c r="E39">
         <v>133811625000.0</v>
       </c>
       <c r="F39">
         <v>404107409000.0</v>
       </c>
       <c r="G39">
         <v>82294701000.0</v>
       </c>
       <c r="H39">
         <v>4435838000.0</v>
       </c>
       <c r="I39">
         <v>141804607000.0</v>
       </c>
       <c r="J39">
         <v>46405086000.0</v>
       </c>
       <c r="K39">
         <v>6084617000.0</v>
       </c>
       <c r="L39">
         <v>4208674690.0</v>
       </c>
       <c r="M39">
-        <v>5480550756.0</v>
+        <v>12879784288.0</v>
       </c>
       <c r="N39">
         <v>14971436963.0</v>
       </c>
       <c r="O39">
         <v>188942747.0</v>
       </c>
       <c r="P39">
         <v>14184660424.0</v>
       </c>
       <c r="Q39">
         <v>14515580629.0</v>
       </c>
       <c r="R39">
         <v>24721390090.0</v>
       </c>
       <c r="S39">
         <v>1787748085.0</v>
       </c>
       <c r="T39">
         <v>3633743375.0</v>
       </c>
       <c r="U39">
         <v>6486140000.0</v>
       </c>
@@ -7103,54 +7103,54 @@
       </c>
       <c r="BF39">
         <v>775900.0</v>
       </c>
     </row>
     <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>33455678000.0</v>
       </c>
       <c r="C40">
         <v>42141177000.0</v>
       </c>
       <c r="D40">
         <v>50871912000.0</v>
       </c>
       <c r="E40">
         <v>63142610000.0</v>
       </c>
       <c r="F40">
         <v>85828278000.0</v>
       </c>
       <c r="G40">
-        <v>56967592000.0</v>
+        <v>109999671724.0</v>
       </c>
       <c r="H40">
-        <v>55622414000.0</v>
+        <v>61387998520.0</v>
       </c>
       <c r="I40">
         <v>49711978000.0</v>
       </c>
       <c r="J40">
         <v>35966036000.0</v>
       </c>
       <c r="K40">
         <v>28476594000.0</v>
       </c>
       <c r="L40">
         <v>307888689983.0</v>
       </c>
       <c r="M40">
         <v>270719345476.0</v>
       </c>
       <c r="N40">
         <v>26525757908.0</v>
       </c>
       <c r="O40">
         <v>21702688373.0</v>
       </c>
       <c r="P40">
         <v>26313499465.0</v>
       </c>
@@ -8407,51 +8407,51 @@
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
     </row>
     <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
         <v>225301015000.0</v>
       </c>
       <c r="C52">
         <v>237079230000.0</v>
       </c>
       <c r="D52">
         <v>365315498000.0</v>
       </c>
       <c r="E52">
         <v>268828005000.0</v>
       </c>
       <c r="F52">
         <v>511092972000.0</v>
       </c>
       <c r="G52">
-        <v>492627503000.0</v>
+        <v>521176987574.0</v>
       </c>
       <c r="H52">
         <v>398230093000.0</v>
       </c>
       <c r="I52">
         <v>435847588000.0</v>
       </c>
       <c r="J52">
         <v>129573220000.0</v>
       </c>
       <c r="K52">
         <v>132732041000.0</v>
       </c>
       <c r="L52">
         <v>1277334214667.0</v>
       </c>
       <c r="M52">
         <v>1253131412991.0</v>
       </c>
       <c r="N52">
         <v>85053533880.0</v>
       </c>
       <c r="O52">
         <v>88194155687.0</v>
       </c>
@@ -12225,63 +12225,63 @@
       <c r="J11">
         <v>1928845000.0</v>
       </c>
       <c r="K11">
         <v>1757782000.0</v>
       </c>
       <c r="L11">
         <v>1229629551.0</v>
       </c>
       <c r="M11">
         <v>1235861023.0</v>
       </c>
       <c r="N11">
         <v>1270041420.0</v>
       </c>
       <c r="O11">
         <v>1430863065.0</v>
       </c>
       <c r="P11">
         <v>1491335213.0</v>
       </c>
       <c r="Q11">
         <v>1043899373.0</v>
       </c>
       <c r="R11">
-        <v>-599098727.89</v>
+        <v>1085311416.0</v>
       </c>
       <c r="S11">
         <v>5272022883.0</v>
       </c>
       <c r="T11">
         <v>1372695236.0</v>
       </c>
       <c r="U11">
         <v>983309296.0</v>
       </c>
       <c r="V11">
-        <v>-871736883.81</v>
+        <v>1032238063.0</v>
       </c>
       <c r="W11">
         <v>78201.0</v>
       </c>
       <c r="X11">
         <v>62859.0</v>
       </c>
       <c r="Y11">
         <v>74387.0</v>
       </c>
       <c r="Z11">
         <v>78555.0</v>
       </c>
       <c r="AA11">
         <v>98372.0</v>
       </c>
       <c r="AB11">
         <v>79578.0</v>
       </c>
       <c r="AC11">
         <v>61386.0</v>
       </c>
       <c r="AD11">
         <v>51463.0</v>
       </c>
@@ -14218,51 +14218,53 @@
       </c>
       <c r="B31">
         <v>-10932398000.0</v>
       </c>
       <c r="C31">
         <v>137763059000.0</v>
       </c>
       <c r="D31">
         <v>-10642760000.0</v>
       </c>
       <c r="E31">
         <v>-30687602000.0</v>
       </c>
       <c r="F31">
         <v>-20519747000.0</v>
       </c>
       <c r="G31">
         <v>18584221000.0</v>
       </c>
       <c r="H31">
         <v>-25212343000.0</v>
       </c>
       <c r="I31">
         <v>-38485521000.0</v>
       </c>
-      <c r="J31"/>
+      <c r="J31">
+        <v>-29001328133.0</v>
+      </c>
       <c r="K31">
         <v>-9941277000.0</v>
       </c>
       <c r="L31">
         <v>-28074956344.0</v>
       </c>
       <c r="M31">
         <v>-22676329758.0</v>
       </c>
       <c r="N31">
         <v>-17038775017.0</v>
       </c>
       <c r="O31">
         <v>-28374241098.0</v>
       </c>
       <c r="P31">
         <v>-19078112604.0</v>
       </c>
       <c r="Q31">
         <v>-15096285644.0</v>
       </c>
       <c r="R31">
         <v>-7747140443.0</v>
       </c>
       <c r="S31">
@@ -15847,51 +15849,51 @@
       <c r="N3">
         <v>16163088524</v>
       </c>
       <c r="O3">
         <v>6823664512</v>
       </c>
       <c r="P3">
         <v>7441757822</v>
       </c>
       <c r="Q3">
         <v>10591680012</v>
       </c>
       <c r="R3">
         <v>11029143348</v>
       </c>
       <c r="S3">
         <v>3702394317</v>
       </c>
       <c r="T3">
         <v>6617183394</v>
       </c>
       <c r="U3">
         <v>5381514101</v>
       </c>
       <c r="V3">
-        <v>10359568656</v>
+        <v>10359568657</v>
       </c>
       <c r="W3">
         <v>240719</v>
       </c>
       <c r="X3">
         <v>183492</v>
       </c>
       <c r="Y3">
         <v>536050</v>
       </c>
       <c r="Z3">
         <v>433918</v>
       </c>
       <c r="AA3">
         <v>683757</v>
       </c>
       <c r="AB3">
         <v>1465520</v>
       </c>
       <c r="AC3">
         <v>422034</v>
       </c>
       <c r="AD3">
         <v>381401</v>
       </c>
@@ -17181,51 +17183,51 @@
       <c r="N18">
         <v>111803047055.0</v>
       </c>
       <c r="O18">
         <v>-24060728824.0</v>
       </c>
       <c r="P18">
         <v>40968205087.0</v>
       </c>
       <c r="Q18">
         <v>8005558726.0</v>
       </c>
       <c r="R18">
         <v>57171781364.0</v>
       </c>
       <c r="S18">
         <v>-1410499042.0</v>
       </c>
       <c r="T18">
         <v>34915633432.0</v>
       </c>
       <c r="U18">
         <v>-3194096259.0</v>
       </c>
       <c r="V18">
-        <v>36704028811.0</v>
+        <v>36704028810.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
@@ -17620,51 +17622,53 @@
       </c>
       <c r="B23">
         <v>-19440833000.0</v>
       </c>
       <c r="C23">
         <v>-17396813000.0</v>
       </c>
       <c r="D23">
         <v>8738814000.0</v>
       </c>
       <c r="E23">
         <v>69732957000.0</v>
       </c>
       <c r="F23">
         <v>-26546267000.0</v>
       </c>
       <c r="G23">
         <v>-35422668000.0</v>
       </c>
       <c r="H23">
         <v>-46522590000.0</v>
       </c>
       <c r="I23">
         <v>-64841040000.0</v>
       </c>
-      <c r="J23"/>
+      <c r="J23">
+        <v>-7323055091.0</v>
+      </c>
       <c r="K23">
         <v>-1798908000.0</v>
       </c>
       <c r="L23">
         <v>-761272604.0</v>
       </c>
       <c r="M23">
         <v>-1658413369.0</v>
       </c>
       <c r="N23">
         <v>-7031942560.0</v>
       </c>
       <c r="O23">
         <v>383135885.0</v>
       </c>
       <c r="P23">
         <v>531528251.0</v>
       </c>
       <c r="Q23">
         <v>-4631776393.0</v>
       </c>
       <c r="R23">
         <v>-4090202325.0</v>
       </c>
       <c r="S23">
@@ -17773,51 +17777,51 @@
       <c r="N24">
         <v>96062377.0</v>
       </c>
       <c r="O24">
         <v>-678298742.0</v>
       </c>
       <c r="P24">
         <v>-205913016.0</v>
       </c>
       <c r="Q24">
         <v>-25348.0</v>
       </c>
       <c r="R24">
         <v>-33875.0</v>
       </c>
       <c r="S24">
         <v>-12720.0</v>
       </c>
       <c r="T24">
         <v>13646.0</v>
       </c>
       <c r="U24">
         <v>-32733.0</v>
       </c>
       <c r="V24">
-        <v>3920.0</v>
+        <v>1.0</v>
       </c>
       <c r="W24">
         <v>-582119.0</v>
       </c>
       <c r="X24">
         <v>85725.0</v>
       </c>
       <c r="Y24">
         <v>1303342.0</v>
       </c>
       <c r="Z24">
         <v>793684.0</v>
       </c>
       <c r="AA24">
         <v>469669.0</v>
       </c>
       <c r="AB24">
         <v>925680.0</v>
       </c>
       <c r="AC24">
         <v>30823.0</v>
       </c>
       <c r="AD24">
         <v>575613.0</v>
       </c>