--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -24889,51 +24889,51 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>195</v>
       </c>
       <c r="B5">
-        <v>1022700000.0</v>
+        <v>775500000.0</v>
       </c>
       <c r="C5">
         <v>836700000.0</v>
       </c>
       <c r="D5">
         <v>875900000.0</v>
       </c>
       <c r="E5">
         <v>605500000.0</v>
       </c>
       <c r="F5">
         <v>672900000.0</v>
       </c>
       <c r="G5">
         <v>396500000.0</v>
       </c>
       <c r="H5">
         <v>1044500000.0</v>
       </c>
       <c r="I5">
         <v>1622500000.0</v>
       </c>
       <c r="J5">
         <v>1610400000.0</v>
       </c>
@@ -24993,51 +24993,51 @@
       </c>
       <c r="AC5">
         <v>475200000.0</v>
       </c>
       <c r="AD5">
         <v>481100000.0</v>
       </c>
       <c r="AE5">
         <v>375800000.0</v>
       </c>
       <c r="AF5">
         <v>244800000.0</v>
       </c>
       <c r="AG5">
         <v>169600000.0</v>
       </c>
       <c r="AH5">
         <v>79600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>196</v>
       </c>
       <c r="B6">
-        <v>1626800000.0</v>
+        <v>1379600000.0</v>
       </c>
       <c r="C6">
         <v>1457400000.0</v>
       </c>
       <c r="D6">
         <v>1478400000.0</v>
       </c>
       <c r="E6">
         <v>1182000000.0</v>
       </c>
       <c r="F6">
         <v>1246800000.0</v>
       </c>
       <c r="G6">
         <v>936400000.0</v>
       </c>
       <c r="H6">
         <v>1554400000.0</v>
       </c>
       <c r="I6">
         <v>2106900000.0</v>
       </c>
       <c r="J6">
         <v>2038100000.0</v>
       </c>
@@ -28600,63 +28600,63 @@
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
     </row>
     <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>195</v>
       </c>
       <c r="B5">
-        <v>259800000.0</v>
+        <v>256100000.0</v>
       </c>
       <c r="C5">
-        <v>243900000.0</v>
+        <v>148800000.0</v>
       </c>
       <c r="D5">
-        <v>213000000.0</v>
+        <v>195500000.0</v>
       </c>
       <c r="E5">
-        <v>288900000.0</v>
+        <v>258300000.0</v>
       </c>
       <c r="F5">
-        <v>276900000.0</v>
+        <v>172900000.0</v>
       </c>
       <c r="G5">
         <v>185000000.0</v>
       </c>
       <c r="H5">
         <v>216500000.0</v>
       </c>
       <c r="I5">
         <v>252800000.0</v>
       </c>
       <c r="J5">
         <v>182400000.0</v>
       </c>
       <c r="K5">
         <v>201000000.0</v>
       </c>
       <c r="L5">
         <v>213800000.0</v>
       </c>
       <c r="M5">
         <v>238100000.0</v>
       </c>
       <c r="N5">
         <v>223000000.0</v>
       </c>
@@ -28992,63 +28992,63 @@
       </c>
       <c r="DU5">
         <v>67200000.0</v>
       </c>
       <c r="DV5">
         <v>47700000.0</v>
       </c>
       <c r="DW5">
         <v>58800000.0</v>
       </c>
       <c r="DX5">
         <v>26200000.0</v>
       </c>
       <c r="DY5">
         <v>54300000.0</v>
       </c>
       <c r="DZ5">
         <v>30300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>196</v>
       </c>
       <c r="B6">
-        <v>409700000.0</v>
+        <v>406000000.0</v>
       </c>
       <c r="C6">
-        <v>399800000.0</v>
+        <v>304700000.0</v>
       </c>
       <c r="D6">
-        <v>365300000.0</v>
+        <v>347800000.0</v>
       </c>
       <c r="E6">
-        <v>437100000.0</v>
+        <v>406500000.0</v>
       </c>
       <c r="F6">
-        <v>424600000.0</v>
+        <v>320600000.0</v>
       </c>
       <c r="G6">
         <v>344100000.0</v>
       </c>
       <c r="H6">
         <v>368900000.0</v>
       </c>
       <c r="I6">
         <v>406700000.0</v>
       </c>
       <c r="J6">
         <v>337700000.0</v>
       </c>
       <c r="K6">
         <v>355100000.0</v>
       </c>
       <c r="L6">
         <v>365700000.0</v>
       </c>
       <c r="M6">
         <v>388300000.0</v>
       </c>
       <c r="N6">
         <v>369300000.0</v>
       </c>