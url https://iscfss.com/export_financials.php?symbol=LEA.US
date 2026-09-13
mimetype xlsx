--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -6106,849 +6109,856 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>3931000000.0</v>
+      </c>
+      <c r="C2">
         <v>3780200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3416500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3619100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3748900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3631600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3250500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3493700000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3552200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3688700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3434200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3556500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3641300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3578900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3206100000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3278000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3110700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3209800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2952400000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2870000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2886500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3132700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3141600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2943400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1902600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2496500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2821700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2986800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3060800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3094400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2862800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3041800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3268800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3483000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3167200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3176000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3202900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3043000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2640500000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2773200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2767100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2790000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2412800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2576400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2752000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2761300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2412500000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2614600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2821100000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2882000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2339800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2554900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2495100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2491100000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2233000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2264600000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2352100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2355200000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2014300000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2199800000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2311000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2246700000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1838400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1856000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1799000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1802100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1547500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1636200000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1308500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1295600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1453900000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2240000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2579900000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2497200000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2263800000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2469800000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2623200000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2480300000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2317400000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2888900000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3083900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3107200000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2516000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3036600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2869000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2773600000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2777600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2614400000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2570600000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2611500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2444100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2404800000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2466200000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2278700000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1966400000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2191300000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2319900000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2203600000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1982900000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2141000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2253000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2264800000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2174000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2174100000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2396000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2415200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2245300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1982500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2030400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1728500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1600800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1473700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1364300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1221500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1186500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1062000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1050400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1004000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>960500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>960300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1021400000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>881700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>786600000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>764300000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>766000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>686800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>656700000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>356800000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>355300000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>298000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7037,52 +7047,53 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7171,571 +7182,575 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>-522400000.0</v>
+      </c>
+      <c r="C5">
         <v>-549900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-544300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-591400000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-639600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-949700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1133700000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-861599999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-929400000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-755000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-688800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-828500000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-681699999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-704800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-805099999.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1123000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-954200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-762600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-770200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-802599999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-727800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-790400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-705100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-839700000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-923000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1049300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-772700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-829300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-698200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-711500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-705800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-655900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-627700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-380800000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-513400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-536800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-611300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-733100000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-835600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-703500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-713800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-660600000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-730100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-686400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-600200000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-629800000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-502000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-267500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-169100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-175100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-166100000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-320900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-352500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-323400000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-300800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-298300000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-343300000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-265100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-332000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-137500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>32300000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-6200000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-78000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>9700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-110900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-26600000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1300000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-77500000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-155500000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-205700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-179300000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>68600000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>141500000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>114400000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>27600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-106200000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-145100000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-155600000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-164100000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-72700000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-87400000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-124800000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-134600000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-98900000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-95000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-17400000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>58600000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-86800000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-110500000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-119700000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-101900000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-182300000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-182700000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-251200000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-246400000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-288200000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-271200000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-292600000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-281300000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-278100000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-261700000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-252000000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-199100000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-238600000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-190200000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-164600000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-133900000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-105000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-118500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-200000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-594000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-128000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-104000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-118000000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-441500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-110000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74000000.0</v>
       </c>
       <c r="DN5">
         <v>-74000000.0</v>
       </c>
       <c r="DO5">
+        <v>-74000000.0</v>
+      </c>
+      <c r="DP5">
         <v>-310400000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-28000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-40000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-240400000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-217600000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-193800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000000.0</v>
       </c>
       <c r="DV5">
         <v>-50000000.0</v>
       </c>
       <c r="DW5">
+        <v>-50000000.0</v>
+      </c>
+      <c r="DX5">
         <v>-150300000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-14000000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-18000000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-14000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>1215400000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>1385300000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
+        <v>0.0</v>
+      </c>
+      <c r="AX6">
         <v>3221200000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3242500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3149500000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2920000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2790300000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3485800000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3612200000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2802200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2700500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2705400000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2561100000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2743200000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2901900000.0</v>
       </c>
-      <c r="BJ6">
-[...2 lines deleted...]
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
@@ -7759,96 +7774,97 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>169400000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>152600000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>151900000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>136800000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>125600000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>116300000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>113900000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -7907,52 +7923,53 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
         <v>600000.0</v>
       </c>
       <c r="C8">
         <v>600000.0</v>
       </c>
       <c r="D8">
         <v>600000.0</v>
       </c>
       <c r="E8">
         <v>600000.0</v>
       </c>
       <c r="F8">
         <v>600000.0</v>
       </c>
       <c r="G8">
         <v>600000.0</v>
       </c>
       <c r="H8">
         <v>600000.0</v>
       </c>
       <c r="I8">
@@ -7972,51 +7989,53 @@
       </c>
       <c r="N8">
         <v>600000.0</v>
       </c>
       <c r="O8">
         <v>600000.0</v>
       </c>
       <c r="P8">
         <v>600000.0</v>
       </c>
       <c r="Q8">
         <v>600000.0</v>
       </c>
       <c r="R8">
         <v>600000.0</v>
       </c>
       <c r="S8">
         <v>600000.0</v>
       </c>
       <c r="T8">
         <v>600000.0</v>
       </c>
       <c r="U8">
         <v>600000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>600000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8081,231 +8100,232 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1111100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1094900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1088700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1073900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1077400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1064700000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1037200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1027100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1013400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1023100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1014800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1008000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1000400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1019400000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1006900000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>973600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>964300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>963600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>957500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>955600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>946000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>969100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>963100000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>965300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>961500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1017400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1176000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1166800000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1156400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1215400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1199300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1186900000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1324700000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1385300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1377800000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1364300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1346900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1451900000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1433000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1421600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1404100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1475200000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1613200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1600100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1634400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1652900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2023500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>2010200000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2155900000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2155700000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2167500000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2167900000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2158000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2150600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2145000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2133800000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>2125100000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -8329,500 +8349,504 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>1002600000.0</v>
+      </c>
+      <c r="C10">
         <v>884100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1033900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1012800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>893300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>782200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1053700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>766000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>952100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>930800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1196900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>981600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>903300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>899100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1115200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>842200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>828000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1162000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1319700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1100500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1403100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1376900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1311800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1255500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1811500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2460300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1503600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1316500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1284500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1213300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1501900000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1207100000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1349100000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1276900000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1500400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1253700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1166700000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1209700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1271600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1341600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1394700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1174100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1196600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>922800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>967900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>748200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1094100000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>872700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>865100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>919400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1137700000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>884000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>841100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1601300000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1402200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1269600000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1332400000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1630900000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1754300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1676500000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1771200000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1707100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1654100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1513500000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1420300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1300400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1554000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1771300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1133500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1234300000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1592100000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>523200000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>623500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>701900000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>601300000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>602000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>565200000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>330400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>502700000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>153000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>250600000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>171200000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>207600000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>135400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>132900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>525600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>584900000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>501600000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>148800000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>146700000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>169300000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>102500000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>103100000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>89900000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>91700000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>86400000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>99700000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>83800000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>87600000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>101200000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>126500000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>155800000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>98800000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>80700000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>93600000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>103100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>106900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>71400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>32300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>24600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>30000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>32700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>28200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>18300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>12900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>8900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>16500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>16300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>26000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>51500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>32000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>21600000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>34100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>15200000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>53000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>16200000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>32000000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>38900000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>47100000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>34400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1033000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1009600000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>887900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>779900000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1052900000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>763900000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>979700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>901900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>898500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1114900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>842200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>828000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1162000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1318300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1099100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1401700000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8887,444 +8911,448 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>1008700000.0</v>
+      </c>
+      <c r="C12">
         <v>889100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1044000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1023000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>900500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>787600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1060300000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>772600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>958300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>935800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1201700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>983300000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>905100000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>900200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1118800000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>845600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>831300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1163800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1323200000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1103200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1405800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1379500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1321100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1264400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1819100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2468000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1520700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1332600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1300200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1227100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1506700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1210700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1352700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1276900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1544200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1294400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1204500000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1245300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1301800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1370400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1394700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1174100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1196600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>922800000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>967900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>748200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1094100000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>872700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>865100000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>919400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1137700000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>884000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>841100000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1601300000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1402200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1269600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1332400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1630900000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1754300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1676500000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1771200000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1707100000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1654100000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1513500000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1420300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1300400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1554000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1771300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1133500000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1234300000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1592100000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>523200000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>623500000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>701900000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>601300000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>602000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>565200000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>330400000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>502700000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>153000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>250600000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>171200000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>207600000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>135400000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>132900000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>525600000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>584900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>501600000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>148800000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>146700000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>169300000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>102500000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>103100000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>89900000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>91700000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>86400000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>99700000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>83800000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>87600000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>101200000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>126500000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>155800000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>98800000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>80700000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>93600000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>103100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>106900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>71400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>32300000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>24600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>30000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>32700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>28200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>18300000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>12900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>8900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>16500000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>16300000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>26000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>51500000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>32000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>21600000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>34100000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>15200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>53000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>16200000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>32000000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>38900000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>47100000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>34400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>600000.0</v>
       </c>
       <c r="C13">
         <v>600000.0</v>
       </c>
       <c r="D13">
         <v>600000.0</v>
       </c>
       <c r="E13">
         <v>600000.0</v>
       </c>
       <c r="F13">
         <v>600000.0</v>
       </c>
       <c r="G13">
         <v>600000.0</v>
       </c>
       <c r="H13">
         <v>600000.0</v>
       </c>
       <c r="I13">
@@ -9375,189 +9403,189 @@
       <c r="X13">
         <v>600000.0</v>
       </c>
       <c r="Y13">
         <v>600000.0</v>
       </c>
       <c r="Z13">
         <v>600000.0</v>
       </c>
       <c r="AA13">
         <v>600000.0</v>
       </c>
       <c r="AB13">
         <v>600000.0</v>
       </c>
       <c r="AC13">
         <v>600000.0</v>
       </c>
       <c r="AD13">
         <v>600000.0</v>
       </c>
       <c r="AE13">
         <v>600000.0</v>
       </c>
       <c r="AF13">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="AG13">
         <v>700000.0</v>
       </c>
       <c r="AH13">
         <v>700000.0</v>
       </c>
       <c r="AI13">
         <v>700000.0</v>
       </c>
       <c r="AJ13">
         <v>700000.0</v>
       </c>
       <c r="AK13">
         <v>700000.0</v>
       </c>
       <c r="AL13">
-        <v>800000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="AM13">
         <v>800000.0</v>
       </c>
       <c r="AN13">
         <v>800000.0</v>
       </c>
       <c r="AO13">
         <v>800000.0</v>
       </c>
       <c r="AP13">
         <v>800000.0</v>
       </c>
       <c r="AQ13">
         <v>800000.0</v>
       </c>
       <c r="AR13">
         <v>800000.0</v>
       </c>
       <c r="AS13">
         <v>800000.0</v>
       </c>
       <c r="AT13">
         <v>800000.0</v>
       </c>
       <c r="AU13">
         <v>800000.0</v>
       </c>
       <c r="AV13">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="AW13">
         <v>900000.0</v>
       </c>
       <c r="AX13">
         <v>900000.0</v>
       </c>
       <c r="AY13">
         <v>900000.0</v>
       </c>
       <c r="AZ13">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="BA13">
         <v>1100000.0</v>
       </c>
       <c r="BB13">
         <v>1100000.0</v>
       </c>
       <c r="BC13">
         <v>1100000.0</v>
       </c>
       <c r="BD13">
         <v>1100000.0</v>
       </c>
       <c r="BE13">
         <v>1100000.0</v>
       </c>
       <c r="BF13">
         <v>1100000.0</v>
       </c>
       <c r="BG13">
         <v>1100000.0</v>
       </c>
       <c r="BH13">
         <v>1100000.0</v>
       </c>
       <c r="BI13">
         <v>1100000.0</v>
       </c>
       <c r="BJ13">
         <v>1100000.0</v>
       </c>
       <c r="BK13">
-        <v>500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="BL13">
         <v>500000.0</v>
       </c>
       <c r="BM13">
         <v>500000.0</v>
       </c>
       <c r="BN13">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="BO13">
         <v>400000.0</v>
       </c>
       <c r="BP13">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BQ13">
         <v>800000.0</v>
       </c>
       <c r="BR13">
         <v>800000.0</v>
       </c>
       <c r="BS13">
         <v>800000.0</v>
       </c>
       <c r="BT13">
         <v>800000.0</v>
       </c>
       <c r="BU13">
         <v>800000.0</v>
       </c>
       <c r="BV13">
         <v>800000.0</v>
       </c>
       <c r="BW13">
         <v>800000.0</v>
       </c>
       <c r="BX13">
         <v>800000.0</v>
       </c>
       <c r="BY13">
         <v>800000.0</v>
       </c>
       <c r="BZ13">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="CA13">
         <v>700000.0</v>
       </c>
       <c r="CB13">
         <v>700000.0</v>
       </c>
       <c r="CC13">
         <v>700000.0</v>
       </c>
       <c r="CD13">
         <v>700000.0</v>
       </c>
       <c r="CE13">
         <v>700000.0</v>
       </c>
       <c r="CF13">
         <v>700000.0</v>
       </c>
       <c r="CG13">
         <v>700000.0</v>
       </c>
       <c r="CH13">
         <v>700000.0</v>
       </c>
@@ -9609,503 +9637,507 @@
       <c r="CX13">
         <v>700000.0</v>
       </c>
       <c r="CY13">
         <v>700000.0</v>
       </c>
       <c r="CZ13">
         <v>700000.0</v>
       </c>
       <c r="DA13">
         <v>700000.0</v>
       </c>
       <c r="DB13">
         <v>700000.0</v>
       </c>
       <c r="DC13">
         <v>700000.0</v>
       </c>
       <c r="DD13">
         <v>700000.0</v>
       </c>
       <c r="DE13">
         <v>700000.0</v>
       </c>
       <c r="DF13">
+        <v>700000.0</v>
+      </c>
+      <c r="DG13">
         <v>1000000.0</v>
       </c>
-      <c r="DG13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DH13"/>
       <c r="DI13">
         <v>1000000.0</v>
       </c>
       <c r="DJ13">
         <v>1000000.0</v>
       </c>
-      <c r="DK13"/>
-      <c r="DL13">
+      <c r="DK13">
         <v>1000000.0</v>
       </c>
+      <c r="DL13"/>
       <c r="DM13">
         <v>1000000.0</v>
       </c>
       <c r="DN13">
         <v>1000000.0</v>
       </c>
-      <c r="DO13"/>
-      <c r="DP13">
+      <c r="DO13">
         <v>1000000.0</v>
       </c>
+      <c r="DP13"/>
       <c r="DQ13">
         <v>1000000.0</v>
       </c>
-      <c r="DR13"/>
+      <c r="DR13">
+        <v>1000000.0</v>
+      </c>
       <c r="DS13"/>
       <c r="DT13"/>
-      <c r="DU13">
-[...1 lines deleted...]
-      </c>
+      <c r="DU13"/>
       <c r="DV13">
         <v>1000000.0</v>
       </c>
-      <c r="DW13"/>
+      <c r="DW13">
+        <v>1000000.0</v>
+      </c>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>51200000.0</v>
+      </c>
+      <c r="C14">
         <v>51547544.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>52500000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53653263.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54056107.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54227394.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54800000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>56373835.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>57234459.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>57569739.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>58500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59075638.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>59366167.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>59558966.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>59600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>59785860.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>60095641.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>60210979.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>60300000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59906531.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>60611505.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>60560859.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>60500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>60330941.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>60102925.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>60678590.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>60900000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61330086.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>62354334.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>63123197.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>64599999.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>65868660.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>66708040.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>67562452.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>68500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>68834279.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>69448798.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>70327348.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>71100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>72052270.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>73864457.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>75474339.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>77400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>77416102.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>78076247.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>79079598.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>79100000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>81400000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>81940772.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>82800000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>82900000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>81754163.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>85550974.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>95900000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>97900000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>98864873.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>100611799.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>101929401.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>100900000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>105808749.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>107413536.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>108242339.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>108200000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>108216662.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>108095032.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>108000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>155100000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>155073044.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>155039682.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>154900656.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>151400000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>154317210.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>156704428.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>156825170.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>156800000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>157692308.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>156455696.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>155937500.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>153538462.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>135294118.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>128000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>135882134.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>134200000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>134306177.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>134545455.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>137486666.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>149000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>145555556.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>146962025.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>141139108.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>138000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>138363636.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>135194805.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>134784426.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>134800000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>135384615.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>134645669.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>132536018.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>132500000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>130833333.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>130144928.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>131818182.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>126086957.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>130847458.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>132941176.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>132254000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>135800000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>135822000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>135860000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>135088000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>136300000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>136322000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>136875000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>136896000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>136900000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>136764000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>136566000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>136094000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>136100000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>134008000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>120156000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>119942000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>119830000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>101932000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>99270000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>98846000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>98800000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>98832474.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>98140000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>84028000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>600000.0</v>
       </c>
       <c r="O15">
         <v>600000.0</v>
       </c>
       <c r="P15">
         <v>600000.0</v>
       </c>
       <c r="Q15">
         <v>600000.0</v>
       </c>
       <c r="R15">
         <v>600000.0</v>
       </c>
       <c r="S15">
         <v>600000.0</v>
       </c>
       <c r="T15">
         <v>600000.0</v>
       </c>
       <c r="U15">
         <v>600000.0</v>
       </c>
       <c r="V15">
@@ -10117,544 +10149,548 @@
       <c r="X15">
         <v>600000.0</v>
       </c>
       <c r="Y15">
         <v>600000.0</v>
       </c>
       <c r="Z15">
         <v>600000.0</v>
       </c>
       <c r="AA15">
         <v>600000.0</v>
       </c>
       <c r="AB15">
         <v>600000.0</v>
       </c>
       <c r="AC15">
         <v>600000.0</v>
       </c>
       <c r="AD15">
         <v>600000.0</v>
       </c>
       <c r="AE15">
         <v>600000.0</v>
       </c>
       <c r="AF15">
+        <v>600000.0</v>
+      </c>
+      <c r="AG15">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AH15">
         <v>700000.0</v>
       </c>
       <c r="AI15">
         <v>700000.0</v>
       </c>
       <c r="AJ15">
         <v>700000.0</v>
       </c>
       <c r="AK15">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="AL15">
         <v>1000000.0</v>
       </c>
       <c r="AM15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AO15">
         <v>1000000.0</v>
       </c>
       <c r="AP15">
         <v>1000000.0</v>
       </c>
       <c r="AQ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AR15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AS15">
         <v>1000000.0</v>
       </c>
       <c r="AT15">
         <v>1000000.0</v>
       </c>
       <c r="AU15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AW15">
         <v>1000000.0</v>
       </c>
       <c r="AX15">
         <v>1000000.0</v>
       </c>
       <c r="AY15">
+        <v>1000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BA15">
         <v>1000000.0</v>
       </c>
       <c r="BB15">
         <v>1000000.0</v>
       </c>
       <c r="BC15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BD15">
         <v>1100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="BF15">
         <v>1100000.0</v>
       </c>
       <c r="BG15">
         <v>1100000.0</v>
       </c>
       <c r="BH15">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="BI15">
         <v>1000000.0</v>
       </c>
       <c r="BJ15">
         <v>1000000.0</v>
       </c>
       <c r="BK15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BL15">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BM15">
         <v>1000000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BQ15">
         <v>1000000.0</v>
       </c>
       <c r="BR15">
         <v>1000000.0</v>
       </c>
       <c r="BS15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BT15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BU15">
         <v>1000000.0</v>
       </c>
       <c r="BV15">
         <v>1000000.0</v>
       </c>
       <c r="BW15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BX15">
         <v>800000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="CA15">
         <v>700000.0</v>
       </c>
       <c r="CB15">
         <v>700000.0</v>
       </c>
       <c r="CC15">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="CD15">
         <v>1000000.0</v>
       </c>
       <c r="CE15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CF15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CG15">
         <v>1000000.0</v>
       </c>
       <c r="CH15">
         <v>1000000.0</v>
       </c>
       <c r="CI15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CJ15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CK15">
         <v>1000000.0</v>
       </c>
       <c r="CL15">
         <v>1000000.0</v>
       </c>
       <c r="CM15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CN15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CO15">
         <v>1000000.0</v>
       </c>
       <c r="CP15">
         <v>1000000.0</v>
       </c>
       <c r="CQ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="CR15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CS15">
         <v>1000000.0</v>
       </c>
       <c r="CT15">
         <v>1000000.0</v>
       </c>
       <c r="CU15">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="CV15">
         <v>700000.0</v>
       </c>
       <c r="CW15">
         <v>700000.0</v>
       </c>
       <c r="CX15">
         <v>700000.0</v>
       </c>
       <c r="CY15">
         <v>700000.0</v>
       </c>
       <c r="CZ15">
         <v>700000.0</v>
       </c>
       <c r="DA15">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DB15">
         <v>1000000.0</v>
       </c>
       <c r="DC15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DD15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DE15">
         <v>1000000.0</v>
       </c>
       <c r="DF15">
         <v>1000000.0</v>
       </c>
-      <c r="DG15"/>
-      <c r="DH15">
+      <c r="DG15">
         <v>1000000.0</v>
       </c>
+      <c r="DH15"/>
       <c r="DI15">
         <v>1000000.0</v>
       </c>
       <c r="DJ15">
         <v>1000000.0</v>
       </c>
-      <c r="DK15"/>
-      <c r="DL15">
+      <c r="DK15">
         <v>1000000.0</v>
       </c>
+      <c r="DL15"/>
       <c r="DM15">
         <v>1000000.0</v>
       </c>
       <c r="DN15">
         <v>1000000.0</v>
       </c>
-      <c r="DO15"/>
-      <c r="DP15">
+      <c r="DO15">
         <v>1000000.0</v>
       </c>
+      <c r="DP15"/>
       <c r="DQ15">
         <v>1000000.0</v>
       </c>
-      <c r="DR15"/>
+      <c r="DR15">
+        <v>1000000.0</v>
+      </c>
       <c r="DS15"/>
       <c r="DT15"/>
-      <c r="DU15">
-[...1 lines deleted...]
-      </c>
+      <c r="DU15"/>
       <c r="DV15">
         <v>1000000.0</v>
       </c>
-      <c r="DW15"/>
+      <c r="DW15">
+        <v>1000000.0</v>
+      </c>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>2200000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2368900000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>125600000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>404000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>370500000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>100000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-300000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>200000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-500000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-400000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>-500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-200000.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>200000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-300000.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>857600000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>200000.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>-300000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>400000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-500000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>300000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>1152800000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1099300000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>-8300000.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>700000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>200000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>700000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>-600000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>800000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>600000.0</v>
       </c>
-      <c r="CM16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN16"/>
       <c r="CO16">
         <v>-300000.0</v>
       </c>
       <c r="CP16">
+        <v>-300000.0</v>
+      </c>
+      <c r="CQ16">
         <v>200000.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>-3900000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>-107100000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>-78500000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>-105200000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10743,88 +10779,87 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10871,51 +10906,53 @@
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
-      <c r="BK18"/>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -10939,52 +10976,53 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11073,2099 +11111,2113 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
+        <v>1777100000.0</v>
+      </c>
+      <c r="C20">
         <v>1775800000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1777800000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1761800000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1761100000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1723200000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1699200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1754400000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1720400000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1719900000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1737900000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1714100000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1735800000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1666700000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1660600000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1604800000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1651900000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1675300000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1657900000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1660400000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1667400000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1657700000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1655800000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1629000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1606100000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1592200000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1614300000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1600400000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1600200000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1406300000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1405300000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1409400000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1421400000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1464700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1401300000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1387100000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1272100000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1129400000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1121300000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1069400000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1071100000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1065300000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1053800000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1061100000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1054800000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1057900000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>726200000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>740200000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>754700000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>755600000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>757200000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>753100000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>745100000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>741500000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>746500000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>728600000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>722600000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>634900000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>628600000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>632000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>651600000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>642000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>614600000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>618300000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>597500000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>609500000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>621400000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>1511600000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1487200000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1464500000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1480600000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>2052400000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>2084300000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>2087500000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>2054000000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>2039000000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>2011900000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>2006600000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>1996700000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>1984700000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>1978200000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>1939900000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>1939800000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>2295000000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>2989000000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>3023000000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>3039400000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>2968000000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>2929000000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>2928000000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>1906700000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>2898000000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>2899000000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>2864000000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>100200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2829000000.0</v>
       </c>
       <c r="CS20">
         <v>2829000000.0</v>
       </c>
       <c r="CT20">
+        <v>2829000000.0</v>
+      </c>
+      <c r="CU20">
         <v>3130000000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>100200000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>3182000000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>3182100000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>3213700000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>3266600000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>3260600000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>3281000000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>3221000000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>3210500000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>3328000000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>3316000000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>1991000000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>2019800000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>2002000000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>1790000000.0</v>
       </c>
-      <c r="DJ20">
+      <c r="DK20">
         <v>1669000000.0</v>
       </c>
-      <c r="DK20">
+      <c r="DL20">
         <v>1692300000.0</v>
       </c>
-      <c r="DL20">
+      <c r="DM20">
         <v>1686000000.0</v>
       </c>
-      <c r="DM20">
+      <c r="DN20">
         <v>1453000000.0</v>
       </c>
-      <c r="DN20">
+      <c r="DO20">
         <v>1432000000.0</v>
       </c>
-      <c r="DO20">
+      <c r="DP20">
         <v>1448200000.0</v>
       </c>
-      <c r="DP20">
+      <c r="DQ20">
         <v>1402000000.0</v>
       </c>
-      <c r="DQ20">
+      <c r="DR20">
         <v>1406000000.0</v>
       </c>
-      <c r="DR20">
+      <c r="DS20">
         <v>1093500000.0</v>
       </c>
-      <c r="DS20">
+      <c r="DT20">
         <v>1098400000.0</v>
       </c>
-      <c r="DT20">
+      <c r="DU20">
         <v>1094400000.0</v>
       </c>
-      <c r="DU20">
+      <c r="DV20">
         <v>494000000.0</v>
       </c>
-      <c r="DV20">
+      <c r="DW20">
         <v>496000000.0</v>
       </c>
-      <c r="DW20">
+      <c r="DX20">
         <v>499500000.0</v>
       </c>
-      <c r="DX20">
+      <c r="DY20">
         <v>402000000.0</v>
       </c>
-      <c r="DY20">
+      <c r="DZ20">
         <v>404000000.0</v>
       </c>
-      <c r="DZ20">
+      <c r="EA20">
         <v>401000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>115000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>189100000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>235400000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>302500000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>1657700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>368200000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>423700000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>385700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1409400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1421400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1464700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>444100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1387100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1272100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1129400000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>287100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1069400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1242900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1065300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>256200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1061100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1054800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1057900000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>92500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>740200000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>754700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>755600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>129700000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>753100000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>745100000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>741500000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>910800000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>728600000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>722600000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>634900000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>770900000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>632000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>651600000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>642000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>780000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>618300000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>597500000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>609500000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>807900000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1511600000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1487200000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1464500000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1512100000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2052400000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2084300000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2087500000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2093400000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2039000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2011900000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2006600000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2038600000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1984700000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1978200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939800000.0</v>
       </c>
       <c r="CE21">
         <v>1939800000.0</v>
       </c>
       <c r="CF21">
+        <v>1939800000.0</v>
+      </c>
+      <c r="CG21">
         <v>2294700000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2988900000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>3022500000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3039400000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2968100000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2928900000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2927600000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>2940100000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2897500000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>2899200000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2864200000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2860400000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2828900000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2828800000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3130000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3139500000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3182300000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>3182100000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>3213700000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>3266600000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3260600000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3281000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3221200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3210500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3328300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3315500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1990900000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2019800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2002000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1789500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1669000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1692300000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1685600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1452800000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1431700000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1448200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1401700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1405500000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1093500000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>1098400000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>1094400000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>494400000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>496000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>499500000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>401800000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>404200000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>400900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22">
+        <v>1723900000.0</v>
+      </c>
+      <c r="C22">
         <v>1750700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1693200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1762800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1684000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1681500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1601100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1768100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1702400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1735400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1758000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1788300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1702600000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1676200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1573600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1594100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1612800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1642100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1571900000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1766000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1590300000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1464800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1401100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1265600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1245400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1324300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1258200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1294100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1240300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1200500000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1196800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1285200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1248800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1266300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1205700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1232900000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1127400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1067800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1020600000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1063000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1011300000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1009700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>947600000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1043300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1008600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>985800000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>853700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>899100000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>881600000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>872000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>818700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>839200000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>787900000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>793400000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>727100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>763400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>749900000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>715500000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>637800000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>708900000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>657600000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>627000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>554200000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>583400000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>510000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>499600000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>447400000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>452300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>432400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>464500000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>532200000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>682300000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>691000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>669800000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>605500000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>635100000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>564700000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>599000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>581500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>748400000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>694000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>671500000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>688200000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>688900000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>580300000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>620600000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>621200000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>683800000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>563100000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>548200000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>550200000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>512100000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>484800000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>490400000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>489700000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>497400000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>439700000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>442300000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>440300000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>473800000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>421200000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>450600000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>538800000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>545100000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>495200000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>552600000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>577300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>570400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>481100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>321300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>349600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>332700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>263000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>246600000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>231400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>218700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>190500000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>187700000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>200000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>202100000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>199500000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>178900000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>196200000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>185900000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>111000000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>114800000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>126600000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>89300000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>66600000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>67500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>15650500000.0</v>
+      </c>
+      <c r="C23">
         <v>15453600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14843100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15157700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15322100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14623300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14027500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14818100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14681900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14872000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14695500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14613700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14798500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14404200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13763000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13379200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13345400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13727300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13352400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13046000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13263700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13422500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13198600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12894700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12269000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13022300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12680700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12753300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12847700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12362000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11600700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>12009400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12282400000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12681200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11945900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>11712000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11237200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10600500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9900600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10277400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10140500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9959500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9405800000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9638700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9825400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>9618400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9150200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8691200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8961800000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8998200000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8330900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8464200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8166800000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8824200000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8194100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7462300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7503600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7536000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>7010900000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7215900000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7539000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7363000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6621100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6636300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6305300000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>6233300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>6073300000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7230300000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6371800000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6438900000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6872900000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7655400000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>8347600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8283600000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7800400000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>7944700000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>7921800000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7661000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7850500000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>8451400000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8774000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8481300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8288400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8979600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9089900000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>9821400000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9944400000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9576500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>8931000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>8927900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8571000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8353400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8365000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8017900000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>7483000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7693500000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>7747000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>7818400000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7579200000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7812400000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>8009800000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>8186600000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>8375500000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>8681700000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>8909200000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>9122000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>8717600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9025700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>8703400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>5783700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>5677300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>5479300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>5115900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>4736800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>4459100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>4290700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>4014900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>3860400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>3816800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>3863400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>3835600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>3122200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>3061300000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>2957000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1855100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>1797900000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>1715100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>1245600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>1217200000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>1122600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24">
+        <v>2713400000.0</v>
+      </c>
+      <c r="C24">
         <v>2711600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2711500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2759700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2760600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2733000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2733300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2767800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2743500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2743000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2742600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2742100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2741400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2591600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2591200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2600500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2595200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2595800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2595200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2095800000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2301300000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2300800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2300300000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2299800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2302700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2306800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2293700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2297600000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2300100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1938600000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1941000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1946600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1948200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1950000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1951500000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1953000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1877100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1889000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1898000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1907300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1916400000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1928500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1931700000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1962600000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1969100000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1972400000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1475000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1068700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068600000.0</v>
       </c>
       <c r="AX24">
         <v>1068600000.0</v>
       </c>
       <c r="AY24">
+        <v>1068600000.0</v>
+      </c>
+      <c r="AZ24">
         <v>1057100000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1057000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1056900000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1056800000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>626300000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>626200000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>695600000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>695500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>695400000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>695200000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>695100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>695000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>694900000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>694800000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>695300000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>699200000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>927100000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>8200000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>5600000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1302000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1303000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2297300000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2302200000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2345500000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2344600000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2351600000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2352400000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2431800000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2434500000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2349700000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2415800000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>2237800000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2243100000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2291500000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1838100000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1853300000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1866900000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1854100000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1433000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>2049800000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>2057200000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2042200000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2054400000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2060000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>2132800000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2134900000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2113500000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2203100000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2293900000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>2430000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2407800000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2444200000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>2852100000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>3081900000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3150200000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>3406600000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2711500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2759700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2760600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2733000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2733300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2767800000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2742100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2741400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2591600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2591200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2600500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2595200000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2595800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2595200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2095800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2301300000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2300800000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2300300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2299800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2302700000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2306800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2293700000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2297600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2300100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1938600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1941000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1946600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1948200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1950000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1951500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1953000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1877100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1889000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1898000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1907300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1916400000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1928500000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1931700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1962600000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1969100000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1972400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1475000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1068700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068600000.0</v>
       </c>
       <c r="AX25">
         <v>1068600000.0</v>
       </c>
       <c r="AY25">
+        <v>1068600000.0</v>
+      </c>
+      <c r="AZ25">
         <v>1057100000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1057000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1056900000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1056800000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>626300000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>626200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>695600000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>695500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>695400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>695200000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>695100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>695000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -13189,108 +13241,109 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>57300000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>59700000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>58400000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>37300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>42500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>47400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>43900000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>45600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>40600000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
@@ -13341,52 +13394,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13475,523 +13529,529 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>2513100000.0</v>
+      </c>
+      <c r="C28">
         <v>2640300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3068400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2535100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2657800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2725500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3026100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2808400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2578800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2612600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2348400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2557400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2632500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2468200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2228600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2449600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2453500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2134200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1925500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1837100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1479300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1510800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1557900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1619800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2063400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1389600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1359700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1538500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1500400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1203600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>461900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>756700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>610800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>685100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>460100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>710100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>756300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>728300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>670600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>607000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>556100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>783400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>758200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1056700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1014900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1234800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>624600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>196000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>203500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>149200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-80600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>173000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>215800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-544500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-775900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-643400000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-636800000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-935400000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1058900000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-981300000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1073600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1008500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-955100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-815000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-699600000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-555400000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-581700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1727700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2379200000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2288200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1934700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1816700000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1762700000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1756700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1853300000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1865400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1897400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2139300000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1996700000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2232800000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2191000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2084100000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2068300000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2206400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1760100000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1996900000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1950200000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1989200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1900600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1915900000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1909000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1955400000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1990300000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2058900000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2082300000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2140000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2141000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2211000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2399000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2455600000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2446500000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2583600000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2981300000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>3238500000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3208000000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3441000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3385100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3810000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3305400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1482000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1532600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1490300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1314800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1227400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1097200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1247100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>1011800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>1005500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>1047400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>1203500000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>1384900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>1041000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>1101100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>1204700000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>483200000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>554800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>472700000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>444700000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>410600000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>543600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>7926900000.0</v>
+      </c>
+      <c r="C29">
         <v>7830300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7778200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7896500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7873400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7420400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7213900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7563100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7572400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7663200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7689200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7627900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7748900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2613300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2611900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6908900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7036500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2596600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2596000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6924200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7089000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6890400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6781800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6455900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7194700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7355600000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -14051,611 +14111,615 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>4210800000.0</v>
+      </c>
+      <c r="C30">
         <v>4174400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3902800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4222400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4532800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4224200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3589300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4289399999.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4158800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4154899999.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3681200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4041200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4259700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4143100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3451900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3570300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3369700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3236100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3041500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2865100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2965000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3441300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3269200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3386800000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2354900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2472100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2982600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3320700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3467700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3468800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2880300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3301800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3440100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3795200000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3230800000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3357900000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3357700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3308800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2746500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3109500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2987300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3048800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2590000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2959900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3105500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3170500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2471700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2843000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3064400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3027800000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2278300000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2596900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2468000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2438000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2040700000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2192800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2293300000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2366300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1880100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2082300000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2279700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2258400000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1758400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1929100000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1888100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1874300000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1479900000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1647800000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1406900000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1356300000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1210700000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1985800000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2454700000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2380100000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2147600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2439300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2537200000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2412700000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2006900000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2571800000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2747200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2726600000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2337600000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2725100000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2251800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2527800000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2584900000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2516200000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2497800000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2630300000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2200300000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2252600000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2306300000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2037100000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1508000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1773100000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1802600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1646400000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1392800000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1507600000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1632300000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1601100000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1639000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1898900000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2115000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2232800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1866100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>2013600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1968000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1482300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1373900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1299200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1370200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1264100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1065800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1048200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>1102600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>983600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>909600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1047900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1052500000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>879000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>831900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>803200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>700200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>675200000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>579800000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>417000000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>396600000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>328500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3144700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3244700000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3191000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4678800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2698500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2788700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2974700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3150500000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2962000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3115500000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2922400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4467300000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2623100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2375900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2544800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4468100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2749900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2791200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2995600000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4358800000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>3045100000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3046000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3105000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4303900000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2631700000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2349800000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2201600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1935900000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2009100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1941700000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1972300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1873600000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1779200000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1844600000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1754200000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>2232600000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2341700000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2391100000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2386700000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2288700000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2060400000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1924200000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2619100000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2740600000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1938800000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1842900000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1942200000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1807800000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>1994500000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2141100000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2013300000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -14679,131 +14743,134 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32">
+        <v>2003200000.0</v>
+      </c>
+      <c r="C32">
         <v>2038200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1995900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2083500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2093200000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1868500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1737100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1915800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1963000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1964700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1969700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2036300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2056400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1981000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1805800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1734900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1657800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1841400000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2005300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1642500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1978900000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1867500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1700000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1544000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1262100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1560000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14863,631 +14930,637 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>7265100000.0</v>
+      </c>
+      <c r="C33">
         <v>7199600000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7180100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7124600000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7106700000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6907500000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6843400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7009600000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6901099999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6964300000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7058600000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6876000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6966900000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6825600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6768900000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6454500000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6660000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6798799999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6587200000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6452000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>6409400000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6381700000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>6421900000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6296200000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6220100000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6113800000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6274000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6135299999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6111400000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5764400000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5320200000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>5441700000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>5453599999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>5581500000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>5332900000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>5149000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4895300000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4371600000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4251300000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>4223600000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4204300000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4183800000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4119200000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4006900000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4017800000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3976000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3770600000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>3358200000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>3433500000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>3437200000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3408400000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3460600000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3374400000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3287900000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3320600000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2618300000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2539300000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2291000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2249400000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2224200000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2300800000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2312400000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2235600000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>2251800000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2150100000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2221500000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2286300000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3059300000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>3070500000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>3087300000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>3198700000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4012100000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4140000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4149700000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>4082400000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>3939200000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>3933700000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>3963000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>3960200000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>4439300000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>4539000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>4401500000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>4442000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>4816900000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>5480500000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>5542700000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>5572400000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>5378900000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>5166700000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>5142300000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>5195600000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>5056500000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>5065300000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>4982100000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>4975300000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>4890800000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>4889200000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>5152300000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>5212400000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>5308200000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>5304400000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>5407800000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>5547500000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>5521800000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>5584600000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>5558800000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>5563400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>5590100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>5501500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>3473000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>3479300000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>3413800000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>3086400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>2843200000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>2844200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>2782300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>2487800000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>2434200000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>2469400000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>2354800000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>2336600000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>1864300000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>1854100000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>1812900000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>896000000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>893600000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>896800000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>680300000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>660000000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>657600000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
+        <v>1230200000.0</v>
+      </c>
+      <c r="C34">
         <v>1250900000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1263500000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1205900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1228600000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1218400000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1246200000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1263300000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1206600000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1199800000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1225100000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1186900000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1190600000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1185600000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1153200000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1161000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1174700000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1218500000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1188900000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1241200000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1194900000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1199700000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1206700000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1145000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1082000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1070200000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1101300000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1026300000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>966100000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>958700000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>640400000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>685600000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>689200000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>709900000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>694100000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>691000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>661600000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>617300000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>627400000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>643800000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>636700000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>617100000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>616800000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>695100000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>703100000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>694300000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>688100000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>515800000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>527600000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>517700000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>545200000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>737600000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>726700000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>717600000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>738700000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>736200000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>729400000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>698100000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>690900000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>534900000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>555500000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>546800000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
@@ -15511,1001 +15584,1008 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>3943600000.0</v>
+      </c>
+      <c r="C35">
         <v>3962500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3975000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3965600000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3989200000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3951400000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3979500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4031099999.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3950099999.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3942799999.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3967700000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3929000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3932000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3777199999.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3744400000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3761499999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3769899999.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3814299999.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3784100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3337000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3496200000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3500499999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3507000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3444799999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3384700000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3377000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3395000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3323900000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3266200000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2897300000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2581399999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2632200000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2637399999.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2659900000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2645599999.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2644000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2538700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2506300000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2525399999.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2551100000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2553100000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2545600000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2548500000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2657700000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2672200000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2666700000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2163100000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1584500000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1596200000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1586300000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1602300000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1794600000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1783600000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1774400000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1365000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1362400000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1425000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1393600000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1386300000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1230100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1250600000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1241800000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1233800000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1207100000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1185500000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1246200000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1490700000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>4260400000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>740700000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>2035500000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>2064200000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3055100000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3067000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>3112100000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3105800000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3174900000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3171900000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3280800000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3361200000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>3188600000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>3244600000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>3076800000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>3070700000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2923600000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>2547100000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>2568200000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>2566400000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>2562100000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>2141900000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>2748500000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2731400000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>2707600000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2729400000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>2720500000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>2775500000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>2713000000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>2691600000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>2759700000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>2837300000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3042900000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3015900000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3081800000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>3403100000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>3520200000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>3615300000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>3820900000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>3764900000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>4251000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>3822600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1851600000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1879800000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1872100000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>1615400000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>1544800000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>1398100000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>1488800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>1223700000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>1239300000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>1298800000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>1462600000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>1605700000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>1203700000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>1205300000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>1270600000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>567000000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>624000000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>520300000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>460100000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>439800000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>559400000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>1700300000.0</v>
+      </c>
+      <c r="C36">
         <v>1662700000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2308900000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1570900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1544200000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1522800000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1392900000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1504500000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1501799999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1487500000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1319500000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1461300000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1496500000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1494200000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1228000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1420600000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1502300000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1552199999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1202900000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1423600000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1423900000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1421700000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1045100000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1450100000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1407900000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1365300000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>933400000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1372399999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1392800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1272200000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>867900000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1430900000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1454099999.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1492700000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1028100000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1383800000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1356500000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1171500000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>823600000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1233300000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1244000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1244500000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>982700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1163900000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>1190500000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1203500000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1327200000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1003600000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1024500000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1046300000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1064000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1167500000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1148000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1122700000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1171000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>590100000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>594300000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>549500000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>548800000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>534100000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>564500000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>625600000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>626300000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>643400000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>595000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>606800000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>614000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>472500000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>471000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>482900000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>504600000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>637800000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>661800000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>660100000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>635700000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>532600000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>551200000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>530500000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>491800000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>472600000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>543700000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>459100000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>482900000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>545800000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>478800000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>496300000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>513200000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>480400000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>429300000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>434800000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>437700000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>441300000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>431000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>408600000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>404300000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>397000000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>379400000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>357700000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>357200000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>334700000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>337700000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>371700000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>389600000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>390900000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>391300000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>377600000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>382900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>391800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>375700000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>298900000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>277200000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>279700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>279200000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>230700000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>212800000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>178100000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>166600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>160800000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>154900000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>160500000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>153000000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>122400000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>112900000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>83600000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>37700000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>39600000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>43100000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>22200000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>21400000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>24100000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>110800000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>171700000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>151500000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>124600000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>107300000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>175900000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>165000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>135100000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>109200000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>168600000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>147600000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>143300000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>115500000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>159800000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>151400000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>171300000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>163100000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>148400000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>159900000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>142800000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>127500000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>155200000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>142100000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>156200000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>134300000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>132500000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>135700000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>164500000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>143300000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>106800000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>90300000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>84500000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>78900000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>79700000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>70500000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>73900000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>75400000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>100200000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>103600000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>106500000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>121000000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BC37">
         <v>125200000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BD37">
         <v>125100000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BE37">
         <v>134800000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BF37">
         <v>135000000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BG37">
         <v>128300000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>124700000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>116700000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>109200000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>108400000.0</v>
       </c>
-      <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
@@ -16529,1890 +16609,1904 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>70</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>6938100000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>2489200000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6401100000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1616000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1546500000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5144200000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6242300000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1481400000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1530800000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2318000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2254300000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1444400000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1506200000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1544900000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2209200000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1425900000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1415800000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1413100000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1429000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1443400000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1403600000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1352700000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1371200000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1361500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1384600000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1284000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1274300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1448700000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1471800000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>3020600000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2873500000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2770900000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2628600000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2300900000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2232000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2302700000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2314000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2309800000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2292700000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2225000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2245300000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2261400000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2145900000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1743800000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1779200000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1801900000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1821200000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1920600000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1893100000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1864200000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1917500000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1318700000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1316900000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1184400000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1177400000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1166100000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1216100000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1267600000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1240900000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1261700000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1192500000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1216300000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1235400000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1984100000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1958200000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1947400000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1985200000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2690200000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2746100000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2747600000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2689700000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2571600000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2563100000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2537100000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2488500000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2457300000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2521900000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2399000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2422700000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>2840500000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>3467700000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>3518800000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>3552600000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>3448500000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>3358200000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>3362400000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>3377800000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>3338800000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>3330200000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>3272800000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>3264700000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>3225900000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>3208200000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>3487700000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>3496700000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>3517000000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>3519800000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>3585400000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>3656200000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>3651500000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>3672300000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>3598800000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>1442000000.0</v>
+      </c>
+      <c r="C39">
         <v>1439800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1034000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1024900000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1098100000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1022500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>933400000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>978400000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>961300000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1081600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>996000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>923000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>964200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>859099999.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>849800000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>914700000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>871600000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>886500000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>828600000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>859700000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>893200000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>755200000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>785300000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>681700000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>629500000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>644100000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>645200000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>670600000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>728100000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>701200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>696700000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>770000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>787200000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>761300000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>632300000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>677800000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>652300000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>607000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>580400000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>510900000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>542900000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>543100000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>529400000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>705800000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>725600000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>737900000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>942100000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>718200000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>717200000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>741800000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>687800000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>683500000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>695400000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>703600000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>703500000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>618200000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>588700000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>532300000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>489300000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>524000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>529700000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>458100000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>418800000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>358500000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>336800000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>337500000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>305700000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>299600000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>328500000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>296500000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>339200000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>452000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>438400000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>382100000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>363600000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>329100000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>321000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>355900000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>799200000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>538900000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>543200000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>510500000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>613000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>613300000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>644400000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>604700000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>581000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>496000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>554600000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>460400000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>455600000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>429700000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>405500000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>418400000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>418300000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>445800000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>515800000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>493600000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>446100000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>421600000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>525400000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>571300000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>551400000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>635200000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>620800000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>674700000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>603900000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>780200000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>720500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>482500000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>444500000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>400900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>368100000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>364600000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>304800000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>232600000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>217500000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>238600000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>211800000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>207100000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>215000000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>178400000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>145000000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>139800000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>94900000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>98100000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>79900000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>20100000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>46900000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>34600000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>2245900000.0</v>
+      </c>
+      <c r="C40">
         <v>2233900000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2049600000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2132700000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2175700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2027800000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1660400000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2204900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2085500000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2072600000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1668599999.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1968700000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1957100000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1852200000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1824700000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1776300000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1785900000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1746000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1390400000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1748100000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1858900000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1906400000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1516900000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1974600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1746000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1714000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1440700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1773200000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1828600000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1683800000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1615000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1720900000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1769600000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1801400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1678100000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1706200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1693500000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1538700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1497600000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1668800000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1629800000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1450500000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1403700000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1462900000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1409200000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1288000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1304800000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1336300000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1323300000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1287400000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1239300000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1194700000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1097800000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1072900000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>983900000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1033100000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1026000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1081800000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1049200000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1042800000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1073000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1107200000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>976000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1031500000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>972900000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>897900000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>808100000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1357600000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>985400000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>928700000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>932100000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1186100000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1316400000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1311400000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1230100000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1251500000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1182900000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1169500000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1505000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>1214600000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1245200000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1145200000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>1557900000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1210400000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>1098300000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1158500000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>1202100000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>1250700000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>1168400000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>1214800000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>1116900000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>1195000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>1218700000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>1203400000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1037600000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1203100000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1159900000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>1143500000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1007200000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>904800000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>978100000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>982400000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>969600000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1240200000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>1224000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>1266500000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>1074900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>1254100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>1432400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>811400000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>797500000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>767200000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>752800000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>682400000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>620500000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>588900000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>601700000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>560700000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>520200000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>479800000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>511600000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>395000000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>392200000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>293300000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>199500000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>218900000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>238500000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>155900000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>163900000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>131500000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>566200000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1190600000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1185600000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>558100000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>605200000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>619400000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>649400000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1188900000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>732800000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>743800000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>747000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>767800000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>706000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>648000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>665100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>678900000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>616700000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>618900000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>616600000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>640400000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>685600000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>689200000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>709900000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>602700000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>691000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>661600000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>617300000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>582400000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>643800000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>636700000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>617100000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>571200000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>695100000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>703100000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>694300000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>630900000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>515800000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>527600000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>517700000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>484100000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>737600000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>726700000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>717600000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>665900000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>736200000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>729400000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>698100000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>632600000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>534900000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>555500000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>546800000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>480600000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>512300000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>490200000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>547000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>479800000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>4252200000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>735100000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>733500000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>632000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>715300000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>729600000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>748900000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>630200000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>823300000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>819500000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>849000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>830700000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>838900000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>828800000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>839000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>635500000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>632100000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>709000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>714900000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>538200000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>708000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>708900000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>698700000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>518900000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>665400000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>675000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>660500000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>491800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>578100000.0</v>
       </c>
       <c r="CS41">
         <v>578100000.0</v>
       </c>
       <c r="CT41">
+        <v>578100000.0</v>
+      </c>
+      <c r="CU41">
         <v>556600000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>415800000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>612900000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>608100000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>637600000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>551000000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>438300000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>465100000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>414300000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>-770600000.0</v>
+      </c>
+      <c r="C42">
         <v>-684600000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-610200000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-450600000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-360600000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-351800000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-346200000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-258200000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-62600001.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-17500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>5900001.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>167400000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>229299999.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>251900000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>269200000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>282700000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>297100000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>336600000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>340200000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>326300000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>355000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>374700000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>365000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>351200000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>343000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>330400000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>406000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>424100000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>498700000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>655900000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>792300000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-5700000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>176900000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>304700000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>491300000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>596900000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>659900000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>31900000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>185100000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>277900000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>415000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>646500000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>828900000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>913900000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1048300000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1152400000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1298300000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1142200000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1157100000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1291400000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1290800000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>670500000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>656500000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1567100000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1637800000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1683700000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1734300000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1799000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1845000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1934200000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2018100000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2083300000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2103200000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2032600000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1971200000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>2098100000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1685700000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1202300000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1200100000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1198500000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1195600000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1192700000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1190300000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1185200000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1178800000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1181600000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1162400000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1155400000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1127900000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>912700000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>904700000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>895800000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>883100000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>875700000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>866800000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>859300000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>860300000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>897800000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>920700000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>938800000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>916900000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>888000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>845900000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>833300000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>832200000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>824300000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>822700000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>802600000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>776900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>762700000.0</v>
       </c>
       <c r="CW42">
         <v>762700000.0</v>
       </c>
       <c r="CX42">
         <v>762700000.0</v>
       </c>
       <c r="CY42">
         <v>762700000.0</v>
       </c>
       <c r="CZ42">
+        <v>762700000.0</v>
+      </c>
+      <c r="DA42">
         <v>783700000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>786500000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>822000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>836700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>848500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>841600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>941000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>1389300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>900700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>906900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>913000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>1247200000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>896800000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>880800000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>873000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>1135000000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>830800000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>593400000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>784900000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>755400000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>729400000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>299100000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>298000000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>413300000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>281100000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>283600000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>177300000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18501,192 +18595,193 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
         <v>3221200000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>3242500000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>3149500000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>2920000000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>2790300000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>3485800000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>3612200000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>2802200000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>2700500000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>2705400000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>2561100000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>2743200000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>2901900000.0</v>
       </c>
-      <c r="BJ44">
-[...3 lines deleted...]
-      <c r="BL44">
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
+      <c r="BL44"/>
+      <c r="BM44">
         <v>74200000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>131600000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>213700000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>408100000.0</v>
       </c>
-      <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
@@ -18705,1723 +18800,1734 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>7602500000.0</v>
+      </c>
+      <c r="C45">
         <v>7441200000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7447100000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7359900000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7303100000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>7023500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6817900000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6990400000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6792300000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6758000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>6758100000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6530600000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6492000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6330000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2854000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5867700000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>2720100000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2695000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2681100000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2736200000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2627300000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>3155500000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3120500000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2704200000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3113700000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3068200000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3036800000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2598100000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2536000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2516500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2560900000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2459400000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2378100000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2267000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2071000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2019300000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1921000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1890000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1874000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1826500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1782000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1773000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1715000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1624700000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1614000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1654000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1635000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1587200000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1540000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1481000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1424000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1403100000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1300000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1222400000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1106600000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>1072000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>1058000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>1085000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>1045000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>994700000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>990000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>958000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>1005000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>1050900000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>1075000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>1112000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>1140000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1213500000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1322000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1394000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1402000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1392700000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1368000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1370600000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1425900000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1471700000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1982000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2017000000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2003000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2019300000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1976000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2013000000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2024000000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2019800000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1930000000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1809000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1780000000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1817800000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1718000000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1735000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1709000000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1710600000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1665000000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1681000000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1665000000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1715700000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1891300000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1784600000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>1822400000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>1891300000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>1870300000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>1912000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>1960000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>1970000000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>1870000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>1810000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>1183000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>1182300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>1132000000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>1018000000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>944000000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>939100000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>919000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>868000000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>842000000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>866300000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>793000000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>778000000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>648400000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>642800000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>634900000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>364000000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>358000000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>354200000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>256000000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>234000000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>233000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>3596900000.0</v>
+      </c>
+      <c r="C46">
         <v>3588100000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2913100000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3617300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3641600000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3555800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3533200000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3651700000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3585200000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3643600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3710900000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3617900000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3638100000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3565200000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3555800000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3357200000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3435100000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3503900000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3348000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3310600000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3257100000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3244400000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3276500000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3166700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3155500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3120500000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3231200000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3113700000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3068200000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3036800000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2598100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2536200000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2516500000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2560900000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2459400000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2378100000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2266700000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2070700000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2019300000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1920900000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1890300000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1874000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1826500000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1781900000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1772500000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1714600000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1624700000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1614400000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1654300000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1635300000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1587200000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1540000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1481300000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1423700000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1403100000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1299600000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1222400000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1106600000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1072000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1058100000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1084700000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1044800000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>994700000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>990100000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>957600000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>1005200000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>1050900000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>1075200000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>1112300000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>1139900000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1213500000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1321900000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1393900000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1402100000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1392700000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1367600000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1370600000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1425900000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1471700000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1982000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2017100000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2002500000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2019300000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1976400000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2012800000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2023900000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2019800000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1930400000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1808500000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1779900000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1817800000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1717700000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1735100000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1709300000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1710600000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1664900000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1681000000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1664600000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1715700000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1791200000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1784600000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>1822400000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>1891300000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>1870300000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>1912300000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>1960000000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>1970000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>1870000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>1810300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>1183200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>1182300000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>1132100000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>1017700000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>943500000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>939100000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>918600000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>868400000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>841700000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>866300000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>792600000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>778100000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>648400000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>642800000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>634900000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>363900000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>358000000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>354200000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>256300000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>234400000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>232600000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2913100000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3617300000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3641600000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3555800000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3533200000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3651700000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3617900000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2913100000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2840900000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2854000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3357200000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2778700000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2826700000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2720100000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2696300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3257100000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2681100000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2736200000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2627300000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2618300000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2608400000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2704200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2599700000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2620600000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2593300000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2598100000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2536200000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2516500000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2560900000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2459400000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2378100000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2266700000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2070700000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2019300000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1920900000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1890300000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1874000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1826500000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1781900000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1772500000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1714600000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1624700000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1614400000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1654300000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1635300000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1587200000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1540000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1481300000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1423700000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1403100000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1299600000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1222400000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1106600000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1072000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1058100000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1084700000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1044800000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>994700000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>990100000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>957600000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>1005200000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>1050900000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>1075200000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>1112300000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>1139900000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1213500000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1321900000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1393900000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1402100000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1392700000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1367600000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1370600000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1425900000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1471700000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1982000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2017100000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2002500000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>2019300000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1976400000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2012800000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2023900000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2019800000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1930400000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1808500000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1779900000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1817800000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1717700000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1735100000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1709300000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1710600000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1664900000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1681000000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>1664600000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>1715700000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>1791200000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>1784600000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>1822400000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>1891300000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>1870300000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>1912300000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>1960000000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>6473100000.0</v>
+      </c>
+      <c r="C48">
         <v>6320500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6189000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>6147200000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>6081600000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5959300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5931000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5884400000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5793200000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5664800000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5601100000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5519300000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>5432300000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>5310000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>5214100000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>5143000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>5097100000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>5075400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>5072800000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>5098100000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>5155100000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>4995200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>4806800000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4620700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4447100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>4741800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4715800000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4608400000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4435300000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4300300000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>4113600000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>4953800000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>4750000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4474800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>4171899999.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3810300000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>3572600000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4031400000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>3706900000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3503300000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3310800000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3050900000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2827800000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2612000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2450500000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2288700000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2161700000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2280200000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2156900000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2025100000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1920300000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2462800000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2364200000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2241000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2149000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1280900000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1173400000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1042100000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>922300000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>828700000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>741200000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>577100000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>434500000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>317400000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>222100000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>62300000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-3800000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-1232000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-1256600000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-1083000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-818200000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-130500000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-32300000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-50600000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-116500000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-143500000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-184500000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-308000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-362500000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>282500000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>356500000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>362900000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>361800000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>981200000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1748100000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1809300000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1810500000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1700900000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1622800000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1520500000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>1441800000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>1323900000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>1247800000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>1143700000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>1075800000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>957800000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>896200000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>1109200000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>1062800000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>1111600000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>1095900000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>1051000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>1036500000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>964100000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>925500000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>823800000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>761800000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>669100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>629800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>555000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>504700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>535900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>514300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>448600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>401300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>332700000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>297100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>236000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>194100000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>142900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>118100000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>68000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>42200000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>4900000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-3600000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-32400000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-49400000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-75300000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>-81600000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>-102700000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>5432300000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>5310000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>5214100000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>5143000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>5097100000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>5075400000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>5072800000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>5098100000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>5155100000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>4995200000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>4806800000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>4620700000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>4447100000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>4741800000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>4715800000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>4608400000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>4435300000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>4300300000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>4113600000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>4953800000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>4750000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>4474800000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>4171900000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>3810300000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>3572600000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>4031400000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>3706900000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>3503300000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>3310800000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>3050900000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>2827800000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>2612000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>2450500000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>2288700000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>2161700000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2280200000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2156900000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2025100000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>1920300000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>2462800000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>2364200000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>2241000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>2149000000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>1280900000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>1173400000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>1042100000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>922300000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>828700000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>741200000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>577100000.0</v>
       </c>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -20445,186 +20551,189 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50">
+        <v>32800000.0</v>
+      </c>
+      <c r="C50">
         <v>32100000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>31600000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>31000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>30800000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>29000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>28900000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>30100000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>27100000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>27300000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>27800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="M50">
         <v>27000000.0</v>
       </c>
       <c r="N50">
+        <v>27000000.0</v>
+      </c>
+      <c r="O50">
         <v>21700000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>20700000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5100000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="S50">
         <v>800000.0</v>
       </c>
       <c r="T50">
+        <v>800000.0</v>
+      </c>
+      <c r="U50">
         <v>206000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4800000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>9500000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>14200000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>23300000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1024300000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1025300000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>33300000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>35800000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>29300000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>28700000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>12900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AG50">
         <v>9000000.0</v>
       </c>
       <c r="AH50">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI50">
         <v>9100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AJ50">
         <v>9000000.0</v>
       </c>
       <c r="AK50">
+        <v>9000000.0</v>
+      </c>
+      <c r="AL50">
         <v>1923000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>49000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>35600000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>41300000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>34400000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>23100000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>240500000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20663,997 +20772,1006 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>3515700000.0</v>
+      </c>
+      <c r="C51">
         <v>3524400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4102300000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3547900000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3551100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3507700000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4079800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3574400000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3530900000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3543400000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3545300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3539000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3535800000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3367300000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3343800000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3291800000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3281500000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3296200000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3245200000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2937600000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2882400000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2887700000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2869700000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2875300000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3874900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3849900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2863300000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2855000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2784900000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2416900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1963800000.0</v>
       </c>
       <c r="AF51">
         <v>1963800000.0</v>
       </c>
       <c r="AG51">
+        <v>1963800000.0</v>
+      </c>
+      <c r="AH51">
         <v>1959900000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1962000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1960500000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1963800000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1923000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1938000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1942200000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1948600000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1950800000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1957500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1954800000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1979500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1982800000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1983000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1718700000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1068700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068600000.0</v>
       </c>
       <c r="AX51">
         <v>1068600000.0</v>
       </c>
       <c r="AY51">
+        <v>1068600000.0</v>
+      </c>
+      <c r="AZ51">
         <v>1057100000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1057000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1056900000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1056800000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>626300000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>626200000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>695600000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>695500000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>695400000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>695200000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>697600000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>698600000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>699000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>698500000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>720700000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>745000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>972300000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>43600000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3512700000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>3522500000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3526800000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2339900000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2386200000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>2458600000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>2454600000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>2467400000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>2462600000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>2469700000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>2499400000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>2385800000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>2441600000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>2255300000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>2275900000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>2341800000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>1893000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>2522500000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>2535100000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>2490800000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>2049400000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>2062600000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>2078300000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>2057900000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2093400000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>2148800000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>2174000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>2226400000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>2240700000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>2294800000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>2486600000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>2556800000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>2573000000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>2739400000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>3080100000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>3319200000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>3301600000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>3544100000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>3492000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>3881400000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>3337700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>1506600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>1562600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>1523000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>1343000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>1245700000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>1110100000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>1256000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>1028300000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>1021800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>1073400000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>1255000000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>1416900000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>1062600000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>1135200000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>1219900000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>536200000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>571000000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>504700000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>483600000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>457700000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>578000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>205300000.0</v>
+      </c>
+      <c r="C52">
         <v>201700000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>201000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>197800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>197600000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>187900000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>181500000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>194100000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>180100000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>181700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>179700000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>176200000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>176800000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>166500000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>157500000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>135500000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>131000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>131300000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>126400000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>333400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>130000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>134199999.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>130500000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>136500000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1138200000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1138000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>147200000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>147800000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>137600000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>136200000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>22800000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>17200000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>11700000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>12000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>9000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10800000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>45900000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>49000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>44200000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>41300000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>34400000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>29000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>23100000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>16900000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>13700000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>10600000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>240500000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>2500000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>3600000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>4100000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>3700000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>25400000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>45800000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>45200000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>35400000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3507100000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2220500000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2223800000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>42600000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>84000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>113100000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>110000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>115800000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>110200000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>37900000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>64900000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>36100000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>25800000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>17500000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>32800000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>50300000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>54900000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>669200000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>668200000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>636700000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>616400000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>12800000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>21100000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>15700000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>39000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>88800000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>41200000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>91500000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>127200000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>91700000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>192700000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>126800000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>165200000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>295200000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>228000000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>237300000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>151400000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>137500000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>167200000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>124800000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>64400000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>95000000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>99200000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>56700000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>65200000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>43000000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>47000000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>30500000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>34200000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>20200000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>18600000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>14000000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>24400000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>29300000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>97200000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>88300000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>76100000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>51100000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>86000000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>81000000.0</v>
       </c>
-      <c r="DY52">
+      <c r="DZ52">
         <v>74200000.0</v>
       </c>
-      <c r="DZ52">
+      <c r="EA52">
         <v>73100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>6100000.0</v>
+      </c>
+      <c r="C53">
         <v>5000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>10100000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>10200000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>7200000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="H53">
         <v>6600000.0</v>
       </c>
       <c r="I53">
+        <v>6600000.0</v>
+      </c>
+      <c r="J53">
         <v>6200000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4800000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1800000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1100000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3600000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3400000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>3300000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1800000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="U53">
         <v>2700000.0</v>
       </c>
       <c r="V53">
+        <v>2700000.0</v>
+      </c>
+      <c r="W53">
         <v>2600000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>9300000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>8900000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>7600000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>7700000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>17100000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>16100000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>15700000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>13800000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="AG53">
         <v>3600000.0</v>
       </c>
       <c r="AH53">
+        <v>3600000.0</v>
+      </c>
+      <c r="AI53">
         <v>8400000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>43800000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>40700000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>37800000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>35600000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>30200000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>28800000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>26400000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>25000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>23000000.0</v>
       </c>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
         <v>18000000.0</v>
       </c>
-      <c r="AV53">
-[...1 lines deleted...]
-      </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
-      <c r="BK53"/>
+      <c r="BK53">
+        <v>0.0</v>
+      </c>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
@@ -21677,179 +21795,180 @@
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
         <v>3221200000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>3242500000.0</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>3149500000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>2920000000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>2790300000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BC54">
         <v>3485800000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BD54">
         <v>3612200000.0</v>
       </c>
-      <c r="BD54">
+      <c r="BE54">
         <v>2802200000.0</v>
       </c>
-      <c r="BE54">
+      <c r="BF54">
         <v>2700500000.0</v>
       </c>
-      <c r="BF54">
+      <c r="BG54">
         <v>2705400000.0</v>
       </c>
-      <c r="BG54">
+      <c r="BH54">
         <v>2561100000.0</v>
       </c>
-      <c r="BH54">
+      <c r="BI54">
         <v>2743200000.0</v>
       </c>
-      <c r="BI54">
+      <c r="BJ54">
         <v>2901900000.0</v>
       </c>
-      <c r="BJ54">
-[...2 lines deleted...]
-      <c r="BK54"/>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
@@ -21873,1747 +21992,1760 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>15650500000.0</v>
+      </c>
+      <c r="C55">
         <v>15453600000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>14843100000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15157700000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>15322100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14623300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14027500000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>14818100000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>14681900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14872000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14695500000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14613700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>14798500000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>14404200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>13763000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>13379200000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>13345400000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>13727300000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>13352400000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>13046000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>13263700000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>13422500000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13198600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>12894700000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>12269000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>13022300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>12680700000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>12753300000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>12847700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>12362000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>11600700000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>12009400000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>12282400000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>12681200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>11945900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>11712000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>11237200000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>10600500000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9900600000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>10277400000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>10140500000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9959500000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>9405800000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>9638700000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>9825400000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>9618400000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>9150200000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>8691200000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>8961800000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>8998200000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>8330900000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>8464200000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>8166800000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>8824200000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>8194100000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>7462300000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>7503600000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>7536000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>7010900000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>7215900000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>7539000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7363000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>6621100000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>6636300000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>6305300000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>6233300000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>6073300000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>7230300000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>6371800000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>6438900000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>6872900000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>7655400000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>8347600000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>8283600000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>7800400000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>7944700000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>7921800000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>7661000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>7850500000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>8451400000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>8774000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>8481300000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>8288400000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>8979600000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>9089900000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>9821400000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>9944400000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>9576500000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>8931000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>8927900000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>8571000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>8353400000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>8365000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>8017900000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>7483000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>7693500000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>7747000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>7818400000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>7579200000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>7812400000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>8009800000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>8186600000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>8375500000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>8681700000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>8909200000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>9122000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>8717600000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>9025700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>8703400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>5783700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>5677300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>5479300000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>5115900000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>4736800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>4459100000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>4290700000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>4014900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>3860400000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>3816800000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>3863400000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>3835600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>3122200000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>3061300000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>2957000000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>1855100000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>1797900000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>1715100000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>1245600000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>1217200000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>1122600000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>8385400000.0</v>
+      </c>
+      <c r="C56">
         <v>8254000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7663000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8033100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8215400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7715800000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7184100000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7808500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7780800000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7907700000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7636900000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7737700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7831600000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7578600000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6994100000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6924700000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6685400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6928500000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6765200000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>6594000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>6854300000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7040800000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>6776700000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6598500000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6048900000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6908500000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6406700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6618000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6736300000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>6597600000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6280500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6567700000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6828800000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7099700000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>6613000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>6563000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6341900000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>6228900000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5649300000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>6053800000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5936200000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5775700000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>5286600000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>5631800000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>5807600000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5642400000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5379600000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5333000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5528300000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5561000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4922500000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5003600000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4792400000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>5536300000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4873500000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4844000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4964300000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>5245000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4761500000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>4991700000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>5238200000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>5050600000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>4385500000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4384500000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>4155200000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>4011800000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3787000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4171000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3301300000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>3351600000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3674200000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3643300000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>4207600000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>4133900000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3718000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>4005500000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>3988100000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>3698000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>3890300000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>4012100000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>4235000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>4079800000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>3846400000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>4162700000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>3609400000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>4278700000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>4372000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>4197600000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>3764300000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>3785600000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>3375400000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>3296900000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>3299700000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>3035800000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>2507700000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>2802700000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>2857800000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>2666100000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>2366800000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>2504200000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2705400000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>2778800000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>2828000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>3159900000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>3324600000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>3563200000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>3154200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>3435600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>3201900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>2310700000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>2198000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>2065500000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>2029500000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>1893600000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>1614900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>1508400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>1527100000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>1426200000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>1347400000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>1508600000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>1499000000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>1257900000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>1207200000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>1144100000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>959100000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>904300000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>818300000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>565300000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>557200000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>465000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>6382200000.0</v>
+      </c>
+      <c r="C57">
         <v>6215800000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5667100000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5949600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6122200000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5847300000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5447000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>5892700000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5817800000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5943000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5667200000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5701400000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5775200000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5597600000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5188300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5189800000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5027600000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5087100000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4759900000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4951500000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4875400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5173300000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5076700000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5054500000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4786800000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5348500000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4666200000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4907800000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5027000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4914400000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4500600000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4779900000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5050100000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5296400000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4854300000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4893000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4942300000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4630700000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4182300000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4483300000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4431300000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4269500000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3839600000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4056200000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4174900000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4059900000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3957800000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3950900000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4144400000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4169400000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3579100000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3749600000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>3592900000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>3564000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3216900000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3297700000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>3378100000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3437000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3063500000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>3242600000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>3386500000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>3357500000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2818500000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2891200000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2797300000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2745800000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2400800000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>3029200000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>5801000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4444800000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>4609800000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>3468700000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>3980300000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>3921700000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>3603900000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>3837100000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>3916300000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>3687700000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>3887300000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>4139600000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>4354900000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>4269900000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>4106700000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>4297300000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>4022200000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>4601300000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>4647900000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>4501800000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>4355400000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>3839100000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>3582100000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>3615500000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3723900000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3570900000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>3045200000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3485900000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>3607000000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>3438800000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>3182800000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>3172600000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>3396300000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>3542400000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>3371600000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>3651600000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>3771400000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>3819200000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>3487400000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>3361400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>3527200000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>2634900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>2497500000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>2297600000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>2182300000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>1946900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>1854000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>1681400000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>1686300000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>1584900000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>1499300000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>1454100000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>1557400000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>1306000000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>1276000000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>1145900000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>1041600000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>956800000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>981200000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>593700000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>593400000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>502600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>10325800000.0</v>
+      </c>
+      <c r="C58">
         <v>10178300000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9642100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9915200000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10111400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9798700000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9426500000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9923800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9767900000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9885800000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9634900000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9630400000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9707200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9374800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8932700000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8951300000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8797500000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8901400000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8544000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8288500000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8371600000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8673800000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8583700000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8499299999.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8171500000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8725500000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8061200000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8231700000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8293200000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>7811700000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7082000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7412100000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7687500000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7956300000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7499900000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7537000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7481000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7137000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6707700000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>7034400000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6984400000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6815100000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6388100000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6713900000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6847100000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6726600000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6120900000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>5535400000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>5740600000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>5755700000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>5181400000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>5544200000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>5376500000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5338400000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4581900000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4660100000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4803100000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4830600000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4449800000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4472700000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>4637100000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4599300000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4052300000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>4098300000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3982800000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3992000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3891500000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>7289600000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>6541700000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>6480300000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>6674000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>6523800000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>7047300000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>7033800000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>6709700000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>7012000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>7088200000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>6968500000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>7248500000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>7328200000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>7599500000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>7346700000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>7177400000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7220900000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>6569300000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>7169500000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>7214300000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>7063900000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>6497300000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>6587600000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>6313500000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>6323100000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>6453300000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>6291400000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>5820700000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>6198900000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>6298600000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>6198500000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>6020100000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>6215500000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>6412200000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>6624200000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>6774700000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>7171800000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>7386700000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>7640100000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>7252300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>7612400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>7349800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>4486500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>4377300000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>4169700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>3797700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>3491700000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>3252100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>3170200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>2910000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>2824200000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>2798100000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>2916700000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>3163100000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>2509700000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>2481300000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>2416500000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>1608600000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>1580800000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>1501500000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>1053800000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>1033200000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>1062000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>4435700000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>4427400000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>4554600000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>4292600000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>4027300000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>3756200000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>3463500000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>3192900000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>3243000000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>3156100000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
         <v>3221200000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>3242500000.0</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>3149500000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>2920000000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>2790300000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BC59">
         <v>3485800000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BD59">
         <v>3612200000.0</v>
       </c>
-      <c r="BD59">
+      <c r="BE59">
         <v>2802200000.0</v>
       </c>
-      <c r="BE59">
+      <c r="BF59">
         <v>2700500000.0</v>
       </c>
-      <c r="BF59">
+      <c r="BG59">
         <v>2705400000.0</v>
       </c>
-      <c r="BG59">
+      <c r="BH59">
         <v>2561100000.0</v>
       </c>
-      <c r="BH59">
+      <c r="BI59">
         <v>2743200000.0</v>
       </c>
-      <c r="BI59">
+      <c r="BJ59">
         <v>2901900000.0</v>
       </c>
-      <c r="BJ59">
-[...2 lines deleted...]
-      <c r="BK59"/>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
@@ -23637,821 +23769,826 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>5180700000.0</v>
+      </c>
+      <c r="C60">
         <v>5086600000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5035100000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5105800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5082000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4658400000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4451700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4765200000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4801800000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4892900000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4918800000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4858800000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4980500000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4857700000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4678800000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4303300000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4440600000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4650000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4643400000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4622400000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4782900000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4580100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4467300000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4132800000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3867700000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>4023500000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4349700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4203800000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4236399999.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4245300000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4200700000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4292900000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4299900000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4399400000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>4150500000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>3871100000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>3621900000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>3331000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>3057200000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3078500000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3012800000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3037600000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2927400000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2840300000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2899400000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2812100000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2958800000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>3155800000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>3145800000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3242500000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3149500000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2813500000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2669300000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3485800000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3612200000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2667400000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2565500000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2577100000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2436400000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2626500000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2792700000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2655300000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2460200000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2434400000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2214500000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2241300000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2089100000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-106400000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-211200000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-89400000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>198900000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1131600000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1300300000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1249800000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1090700000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>932700000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>833600000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>692500000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>602000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1123200000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1174500000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1134600000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1111000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1758700000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2520600000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>2651900000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2730100000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>2512600000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>2433700000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>2340300000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>2257500000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>2030300000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1911700000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1726500000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1662300000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1494600000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1448400000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1619900000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1559100000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1596900000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1597600000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1562400000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1600800000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>1509900000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1522500000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>1481900000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1465300000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1413300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1353600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>1297200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>1300000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>1309600000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>1318200000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>1245100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>1207000000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>1120500000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>1104900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>1036200000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>1018700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>946700000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>672500000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>612500000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>580000000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>540500000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>246500000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>217100000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>213600000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>191800000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>184000000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>60600000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-710900000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-663800000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-679200000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-680600000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-618600000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-589600000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-598600000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-606300000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-612600000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-615600000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-563100000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-539000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-466600000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-305600000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-225100000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-1181700000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-989900000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-851700000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-724100000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-602400000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-527000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-1292800000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1200200000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1099900000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-949300000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-700400000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-623000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-519100000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-373300000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-251700000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-176900000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-544900000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-443000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-343000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-362100000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-1353000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-1353700000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-714000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-517900000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-483800000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-433600000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-359000000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-305600000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-210800000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-115700000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-41800000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-13400000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-3500000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-2800000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-1800000.0</v>
       </c>
-      <c r="BO61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP61"/>
       <c r="BQ61">
         <v>-170100000.0</v>
       </c>
       <c r="BR61">
+        <v>-170100000.0</v>
+      </c>
+      <c r="BS61">
         <v>-170400000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-176100000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-189300000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-188500000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-189100000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-194500000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-199900000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-201400000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-201900000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-210200000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-217000000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-218500000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-218800000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-225500000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-226300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-226700000.0</v>
       </c>
       <c r="CH61">
         <v>-226700000.0</v>
       </c>
       <c r="CI61">
+        <v>-226700000.0</v>
+      </c>
+      <c r="CJ61">
         <v>-204100000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-157100000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-129900000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-106500000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-110800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110900000.0</v>
       </c>
       <c r="CO61">
         <v>-110900000.0</v>
       </c>
       <c r="CP61">
+        <v>-110900000.0</v>
+      </c>
+      <c r="CQ61">
         <v>-112100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111400000.0</v>
       </c>
       <c r="CR61">
         <v>-111400000.0</v>
       </c>
       <c r="CS61">
         <v>-111400000.0</v>
       </c>
       <c r="CT61">
         <v>-111400000.0</v>
       </c>
       <c r="CU61">
         <v>-111400000.0</v>
       </c>
       <c r="CV61">
         <v>-111400000.0</v>
       </c>
       <c r="CW61">
         <v>-111400000.0</v>
       </c>
       <c r="CX61">
         <v>-111400000.0</v>
       </c>
       <c r="CY61">
         <v>-111400000.0</v>
       </c>
       <c r="CZ61">
+        <v>-111400000.0</v>
+      </c>
+      <c r="DA61">
         <v>-87200000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-84400000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-48200000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
-      <c r="X62">
+      <c r="X62"/>
+      <c r="Y62">
         <v>119300000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>114300000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>113500000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>118400000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>146500000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>155000000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>156600000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>158100000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>161600000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>167500000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>170300000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>153400000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>147700000.0</v>
       </c>
-      <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
@@ -24501,50 +24638,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24640,51 +24778,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>21343600000.0</v>
       </c>
       <c r="C2">
         <v>21458100000.0</v>
       </c>
       <c r="D2">
         <v>21719100000.0</v>
       </c>
       <c r="E2">
         <v>19305600000.0</v>
       </c>
       <c r="F2">
         <v>17764400000.0</v>
       </c>
       <c r="G2">
         <v>15733000000.0</v>
       </c>
       <c r="H2">
         <v>17875700000.0</v>
       </c>
       <c r="I2">
         <v>18697700000.0</v>
       </c>
@@ -24744,51 +24882,51 @@
       </c>
       <c r="AB2">
         <v>10895300000.0</v>
       </c>
       <c r="AC2">
         <v>8027500000.0</v>
       </c>
       <c r="AD2">
         <v>6390500000.0</v>
       </c>
       <c r="AE2">
         <v>5517300000.0</v>
       </c>
       <c r="AF2">
         <v>4235900000.0</v>
       </c>
       <c r="AG2">
         <v>2836800000.0</v>
       </c>
       <c r="AH2">
         <v>1780100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>604100000.0</v>
       </c>
       <c r="C3">
         <v>620700000.0</v>
       </c>
       <c r="D3">
         <v>602500000.0</v>
       </c>
       <c r="E3">
         <v>576500000.0</v>
       </c>
       <c r="F3">
         <v>573900000.0</v>
       </c>
       <c r="G3">
         <v>539900000.0</v>
       </c>
       <c r="H3">
         <v>509900000.0</v>
       </c>
       <c r="I3">
         <v>484400000.0</v>
       </c>
@@ -24848,89 +24986,89 @@
       </c>
       <c r="AB3">
         <v>340900000.0</v>
       </c>
       <c r="AC3">
         <v>219700000.0</v>
       </c>
       <c r="AD3">
         <v>184400000.0</v>
       </c>
       <c r="AE3">
         <v>145700000.0</v>
       </c>
       <c r="AF3">
         <v>94700000.0</v>
       </c>
       <c r="AG3">
         <v>58500000.0</v>
       </c>
       <c r="AH3">
         <v>42600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
         <v>775500000.0</v>
       </c>
       <c r="C5">
         <v>836700000.0</v>
       </c>
       <c r="D5">
         <v>875900000.0</v>
       </c>
       <c r="E5">
         <v>605500000.0</v>
       </c>
       <c r="F5">
         <v>672900000.0</v>
       </c>
       <c r="G5">
         <v>396500000.0</v>
       </c>
       <c r="H5">
         <v>1044500000.0</v>
       </c>
       <c r="I5">
         <v>1622500000.0</v>
       </c>
@@ -24990,51 +25128,51 @@
       </c>
       <c r="AB5">
         <v>708900000.0</v>
       </c>
       <c r="AC5">
         <v>475200000.0</v>
       </c>
       <c r="AD5">
         <v>481100000.0</v>
       </c>
       <c r="AE5">
         <v>375800000.0</v>
       </c>
       <c r="AF5">
         <v>244800000.0</v>
       </c>
       <c r="AG5">
         <v>169600000.0</v>
       </c>
       <c r="AH5">
         <v>79600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
         <v>1379600000.0</v>
       </c>
       <c r="C6">
         <v>1457400000.0</v>
       </c>
       <c r="D6">
         <v>1478400000.0</v>
       </c>
       <c r="E6">
         <v>1182000000.0</v>
       </c>
       <c r="F6">
         <v>1246800000.0</v>
       </c>
       <c r="G6">
         <v>936400000.0</v>
       </c>
       <c r="H6">
         <v>1554400000.0</v>
       </c>
       <c r="I6">
         <v>2106900000.0</v>
       </c>
@@ -25094,135 +25232,135 @@
       </c>
       <c r="AB6">
         <v>1049800000.0</v>
       </c>
       <c r="AC6">
         <v>694900000.0</v>
       </c>
       <c r="AD6">
         <v>665500000.0</v>
       </c>
       <c r="AE6">
         <v>521500000.0</v>
       </c>
       <c r="AF6">
         <v>339500000.0</v>
       </c>
       <c r="AG6">
         <v>228100000.0</v>
       </c>
       <c r="AH6">
         <v>122200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>5300000.0</v>
       </c>
       <c r="J8">
         <v>146400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>2900000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
         <v>1914700000.0</v>
       </c>
       <c r="C9">
         <v>1843800000.0</v>
       </c>
       <c r="D9">
         <v>1745900000.0</v>
       </c>
       <c r="E9">
         <v>1573500000.0</v>
       </c>
       <c r="F9">
         <v>1494300000.0</v>
       </c>
       <c r="G9">
         <v>1311900000.0</v>
       </c>
       <c r="H9">
         <v>1938400000.0</v>
       </c>
       <c r="I9">
         <v>2453100000.0</v>
       </c>
@@ -25282,51 +25420,51 @@
       </c>
       <c r="AB9">
         <v>1533500000.0</v>
       </c>
       <c r="AC9">
         <v>1031900000.0</v>
       </c>
       <c r="AD9">
         <v>952400000.0</v>
       </c>
       <c r="AE9">
         <v>731800000.0</v>
       </c>
       <c r="AF9">
         <v>478500000.0</v>
       </c>
       <c r="AG9">
         <v>310700000.0</v>
       </c>
       <c r="AH9">
         <v>170200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
         <v>677100000.0</v>
       </c>
       <c r="C10">
         <v>782900000.0</v>
       </c>
       <c r="D10">
         <v>826500000.0</v>
       </c>
       <c r="E10">
         <v>542400000.0</v>
       </c>
       <c r="F10">
         <v>599300000.0</v>
       </c>
       <c r="G10">
         <v>327800000.0</v>
       </c>
       <c r="H10">
         <v>976800000.0</v>
       </c>
       <c r="I10">
         <v>1558600000.0</v>
       </c>
@@ -25386,51 +25524,51 @@
       </c>
       <c r="AB10">
         <v>431100000.0</v>
       </c>
       <c r="AC10">
         <v>209400000.0</v>
       </c>
       <c r="AD10">
         <v>351300000.0</v>
       </c>
       <c r="AE10">
         <v>253400000.0</v>
       </c>
       <c r="AF10">
         <v>157300000.0</v>
       </c>
       <c r="AG10">
         <v>114800000.0</v>
       </c>
       <c r="AH10">
         <v>26100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
         <v>150000000.0</v>
       </c>
       <c r="C11">
         <v>191100000.0</v>
       </c>
       <c r="D11">
         <v>180800000.0</v>
       </c>
       <c r="E11">
         <v>133699999.0</v>
       </c>
       <c r="F11">
         <v>137700000.0</v>
       </c>
       <c r="G11">
         <v>93900000.0</v>
       </c>
       <c r="H11">
         <v>146100000.0</v>
       </c>
       <c r="I11">
         <v>311900000.0</v>
       </c>
@@ -25490,51 +25628,51 @@
       </c>
       <c r="AB11">
         <v>174000000.0</v>
       </c>
       <c r="AC11">
         <v>93900000.0</v>
       </c>
       <c r="AD11">
         <v>143100000.0</v>
       </c>
       <c r="AE11">
         <v>101500000.0</v>
       </c>
       <c r="AF11">
         <v>63100000.0</v>
       </c>
       <c r="AG11">
         <v>55000000.0</v>
       </c>
       <c r="AH11">
         <v>26900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
         <v>98400000.0</v>
       </c>
       <c r="C12">
         <v>103800000.0</v>
       </c>
       <c r="D12">
         <v>98700000.0</v>
       </c>
       <c r="E12">
         <v>96200000.0</v>
       </c>
       <c r="F12">
         <v>89400000.0</v>
       </c>
       <c r="G12">
         <v>97200000.0</v>
       </c>
       <c r="H12">
         <v>90900000.0</v>
       </c>
       <c r="I12">
         <v>84100000.0</v>
       </c>
@@ -25594,51 +25732,51 @@
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13">
         <v>100800000.0</v>
       </c>
       <c r="C13">
         <v>127600000.0</v>
       </c>
       <c r="D13">
         <v>156100000.0</v>
       </c>
       <c r="E13">
         <v>98600000.0</v>
       </c>
       <c r="F13">
         <v>91800000.0</v>
       </c>
       <c r="G13">
         <v>99600000.0</v>
       </c>
       <c r="H13">
         <v>92000000.0</v>
       </c>
       <c r="I13">
         <v>84100000.0</v>
       </c>
@@ -25654,51 +25792,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
         <v>-90300000.0</v>
       </c>
       <c r="C14">
         <v>-85200000.0</v>
       </c>
       <c r="D14">
         <v>-73200000.0</v>
       </c>
       <c r="E14">
         <v>-81000000.0</v>
       </c>
       <c r="F14">
         <v>-87700000.0</v>
       </c>
       <c r="G14">
         <v>75400000.0</v>
       </c>
       <c r="H14">
         <v>77100000.0</v>
       </c>
       <c r="I14">
         <v>96900000.0</v>
       </c>
@@ -25744,51 +25882,51 @@
       <c r="W14">
         <v>16700000.0</v>
       </c>
       <c r="X14">
         <v>8800000.0</v>
       </c>
       <c r="Y14">
         <v>13300000.0</v>
       </c>
       <c r="Z14">
         <v>11500000.0</v>
       </c>
       <c r="AA14">
         <v>13900000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
         <v>436800000.0</v>
       </c>
       <c r="C15">
         <v>506600000.0</v>
       </c>
       <c r="D15">
         <v>572500000.0</v>
       </c>
       <c r="E15">
         <v>327700000.0</v>
       </c>
       <c r="F15">
         <v>373900000.0</v>
       </c>
       <c r="G15">
         <v>158500000.0</v>
       </c>
       <c r="H15">
         <v>789500000.0</v>
       </c>
       <c r="I15">
         <v>1139400000.0</v>
       </c>
@@ -25848,51 +25986,51 @@
       </c>
       <c r="AB15">
         <v>257100000.0</v>
       </c>
       <c r="AC15">
         <v>115500000.0</v>
       </c>
       <c r="AD15">
         <v>207200000.0</v>
       </c>
       <c r="AE15">
         <v>151900000.0</v>
       </c>
       <c r="AF15">
         <v>91600000.0</v>
       </c>
       <c r="AG15">
         <v>59800000.0</v>
       </c>
       <c r="AH15">
         <v>-13800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
         <v>436800000.0</v>
       </c>
       <c r="C16">
         <v>506600000.0</v>
       </c>
       <c r="D16">
         <v>572500000.0</v>
       </c>
       <c r="E16">
         <v>327700000.0</v>
       </c>
       <c r="F16">
         <v>373900000.0</v>
       </c>
       <c r="G16">
         <v>158500000.0</v>
       </c>
       <c r="H16">
         <v>753600000.0</v>
       </c>
       <c r="I16">
         <v>1149800000.0</v>
       </c>
@@ -25932,51 +26070,51 @@
       <c r="W16">
         <v>422200000.0</v>
       </c>
       <c r="X16">
         <v>380500000.0</v>
       </c>
       <c r="Y16">
         <v>311500000.0</v>
       </c>
       <c r="Z16">
         <v>34200000.0</v>
       </c>
       <c r="AA16">
         <v>274700000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
         <v>527100000.0</v>
       </c>
       <c r="C17">
         <v>591800000.0</v>
       </c>
       <c r="D17">
         <v>645700000.0</v>
       </c>
       <c r="E17">
         <v>408700000.0</v>
       </c>
       <c r="F17">
         <v>461600000.0</v>
       </c>
       <c r="G17">
         <v>205400000.0</v>
       </c>
       <c r="H17">
         <v>807500000.0</v>
       </c>
       <c r="I17">
         <v>1226500000.0</v>
       </c>
@@ -26000,51 +26138,51 @@
       </c>
       <c r="P17">
         <v>546900000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>-100800000.0</v>
       </c>
       <c r="C18">
         <v>-106200000.0</v>
       </c>
       <c r="D18">
         <v>-101100000.0</v>
       </c>
       <c r="E18">
         <v>-98600000.0</v>
       </c>
       <c r="F18">
         <v>-91800000.0</v>
       </c>
       <c r="G18">
         <v>-99600000.0</v>
       </c>
       <c r="H18">
         <v>-92000000.0</v>
       </c>
       <c r="I18">
         <v>-84100000.0</v>
       </c>
@@ -26058,51 +26196,51 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>33100000.0</v>
       </c>
       <c r="F19">
         <v>15800000.0</v>
       </c>
       <c r="G19">
         <v>28500000.0</v>
       </c>
       <c r="H19">
         <v>23200000.0</v>
       </c>
       <c r="I19">
         <v>20200000.0</v>
       </c>
       <c r="J19">
         <v>51700000.0</v>
       </c>
       <c r="K19">
         <v>72400000.0</v>
       </c>
@@ -26120,89 +26258,89 @@
       </c>
       <c r="P19">
         <v>23500000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
         <v>1022700000.0</v>
       </c>
       <c r="C21">
         <v>944900000.0</v>
       </c>
       <c r="D21">
         <v>913600000.0</v>
       </c>
       <c r="E21">
         <v>768000000.0</v>
       </c>
       <c r="F21">
         <v>743600000.0</v>
       </c>
       <c r="G21">
         <v>604400000.0</v>
       </c>
       <c r="H21">
         <v>1213200000.0</v>
       </c>
       <c r="I21">
         <v>1722800000.0</v>
       </c>
@@ -26262,89 +26400,89 @@
       </c>
       <c r="AB21">
         <v>708900000.0</v>
       </c>
       <c r="AC21">
         <v>475200000.0</v>
       </c>
       <c r="AD21">
         <v>481100000.0</v>
       </c>
       <c r="AE21">
         <v>375800000.0</v>
       </c>
       <c r="AF21">
         <v>244800000.0</v>
       </c>
       <c r="AG21">
         <v>169600000.0</v>
       </c>
       <c r="AH21">
         <v>79600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
         <v>22235600000.0</v>
       </c>
       <c r="C23">
         <v>22357000000.0</v>
       </c>
       <c r="D23">
         <v>22551400000.0</v>
       </c>
       <c r="E23">
         <v>20111100000.0</v>
       </c>
       <c r="F23">
         <v>18515100000.0</v>
       </c>
       <c r="G23">
         <v>16440500000.0</v>
       </c>
       <c r="H23">
         <v>18600900000.0</v>
       </c>
       <c r="I23">
         <v>19428000000.0</v>
       </c>
@@ -26404,89 +26542,89 @@
       </c>
       <c r="AB23">
         <v>11719900000.0</v>
       </c>
       <c r="AC23">
         <v>8584200000.0</v>
       </c>
       <c r="AD23">
         <v>6861800000.0</v>
       </c>
       <c r="AE23">
         <v>5873300000.0</v>
       </c>
       <c r="AF23">
         <v>4469600000.0</v>
       </c>
       <c r="AG23">
         <v>2977900000.0</v>
       </c>
       <c r="AH23">
         <v>1870700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
         <v>604100000.0</v>
       </c>
       <c r="C25">
         <v>620700000.0</v>
       </c>
       <c r="D25">
         <v>604400000.0</v>
       </c>
       <c r="E25">
         <v>70800000.0</v>
       </c>
       <c r="F25">
         <v>73300000.0</v>
       </c>
       <c r="G25">
         <v>539900000.0</v>
       </c>
       <c r="H25">
         <v>509900000.0</v>
       </c>
       <c r="I25">
         <v>484400000.0</v>
       </c>
@@ -26498,51 +26636,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
         <v>386300000.0</v>
       </c>
       <c r="C26">
         <v>399200000.0</v>
       </c>
       <c r="D26">
         <v>319600000.0</v>
       </c>
       <c r="E26">
         <v>318800000.0</v>
       </c>
       <c r="F26">
         <v>310200000.0</v>
       </c>
       <c r="G26">
         <v>327300000.0</v>
       </c>
       <c r="H26">
         <v>316600000.0</v>
       </c>
       <c r="I26">
         <v>296600000.0</v>
       </c>
@@ -26588,89 +26726,89 @@
       <c r="W26">
         <v>197600000.0</v>
       </c>
       <c r="X26">
         <v>171100000.0</v>
       </c>
       <c r="Y26">
         <v>176000000.0</v>
       </c>
       <c r="Z26">
         <v>198600000.0</v>
       </c>
       <c r="AA26">
         <v>208700000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
         <v>707600000.0</v>
       </c>
       <c r="C28">
         <v>702500000.0</v>
       </c>
       <c r="D28">
         <v>714700000.0</v>
       </c>
       <c r="E28">
         <v>684800000.0</v>
       </c>
       <c r="F28">
         <v>643200000.0</v>
       </c>
       <c r="G28">
         <v>588900000.0</v>
       </c>
       <c r="H28">
         <v>605000000.0</v>
       </c>
       <c r="I28">
         <v>612800000.0</v>
       </c>
@@ -26728,51 +26866,51 @@
       <c r="AA28">
         <v>524800000.0</v>
       </c>
       <c r="AB28">
         <v>483700000.0</v>
       </c>
       <c r="AC28">
         <v>337000000.0</v>
       </c>
       <c r="AD28">
         <v>286900000.0</v>
       </c>
       <c r="AE28">
         <v>210300000.0</v>
       </c>
       <c r="AF28">
         <v>139000000.0</v>
       </c>
       <c r="AG28">
         <v>82600000.0</v>
       </c>
       <c r="AH28"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
         <v>150000000.0</v>
       </c>
       <c r="C29">
         <v>191100000.0</v>
       </c>
       <c r="D29">
         <v>180800000.0</v>
       </c>
       <c r="E29">
         <v>133700000.0</v>
       </c>
       <c r="F29">
         <v>137700000.0</v>
       </c>
       <c r="G29">
         <v>93900000.0</v>
       </c>
       <c r="H29">
         <v>146100000.0</v>
       </c>
       <c r="I29">
         <v>311900000.0</v>
       </c>
@@ -26788,51 +26926,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
         <v>892000000.0</v>
       </c>
       <c r="C30">
         <v>898900000.0</v>
       </c>
       <c r="D30">
         <v>832300000.0</v>
       </c>
       <c r="E30">
         <v>805500000.0</v>
       </c>
       <c r="F30">
         <v>750700000.0</v>
       </c>
       <c r="G30">
         <v>707500000.0</v>
       </c>
       <c r="H30">
         <v>725200000.0</v>
       </c>
       <c r="I30">
         <v>730300000.0</v>
       </c>
@@ -26892,51 +27030,51 @@
       </c>
       <c r="AB30">
         <v>824600000.0</v>
       </c>
       <c r="AC30">
         <v>556700000.0</v>
       </c>
       <c r="AD30">
         <v>471300000.0</v>
       </c>
       <c r="AE30">
         <v>356000000.0</v>
       </c>
       <c r="AF30">
         <v>233700000.0</v>
       </c>
       <c r="AG30">
         <v>141100000.0</v>
       </c>
       <c r="AH30">
         <v>90600000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
         <v>-345600000.0</v>
       </c>
       <c r="C31">
         <v>-162000000.0</v>
       </c>
       <c r="D31">
         <v>-87100000.0</v>
       </c>
       <c r="E31">
         <v>-225600000.0</v>
       </c>
       <c r="F31">
         <v>-144300000.0</v>
       </c>
       <c r="G31">
         <v>-276600000.0</v>
       </c>
       <c r="H31">
         <v>-236400000.0</v>
       </c>
       <c r="I31">
         <v>-164200000.0</v>
       </c>
@@ -26996,51 +27134,51 @@
       </c>
       <c r="AB31">
         <v>-277800000.0</v>
       </c>
       <c r="AC31">
         <v>-265800000.0</v>
       </c>
       <c r="AD31">
         <v>-129800000.0</v>
       </c>
       <c r="AE31">
         <v>-122400000.0</v>
       </c>
       <c r="AF31">
         <v>-87500000.0</v>
       </c>
       <c r="AG31">
         <v>-54800000.0</v>
       </c>
       <c r="AH31">
         <v>-53500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
         <v>23258300000.0</v>
       </c>
       <c r="C32">
         <v>23301900000.0</v>
       </c>
       <c r="D32">
         <v>23465000000.0</v>
       </c>
       <c r="E32">
         <v>20879100000.0</v>
       </c>
       <c r="F32">
         <v>19258700000.0</v>
       </c>
       <c r="G32">
         <v>17044900000.0</v>
       </c>
       <c r="H32">
         <v>19814100000.0</v>
       </c>
       <c r="I32">
         <v>21150800000.0</v>
       </c>
@@ -27119,1276 +27257,1284 @@
       <c r="AH32">
         <v>1950300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>5770600000.0</v>
+      </c>
+      <c r="C2">
         <v>5380800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5575500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5302800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5562300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5118400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5301000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5180200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5589300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5603300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5455300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5388600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5574100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5439500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4961000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4871900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4762700000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4880100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4610600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4049200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4384400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4867400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4763500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4436600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2552500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4120000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4459900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4369400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4523900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4660700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4415500000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4368200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4950100000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5105300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4768800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4426500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4538400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4430100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4108600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3993600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4184400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4127200000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4233900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3877100000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4184900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4095700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4157700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3871500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4206000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3999300000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3936700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3587500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3775400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3634700000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3417600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3247300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3350400000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3334200000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3265800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3179500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3329700000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3188300000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2921600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2584500000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2746500000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2683700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2575300000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2314300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2245900000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2243900000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2542300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3004800000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3717900000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3561500000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3626300000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3307300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3817700000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4095200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4042900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3882900000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4526100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4459300000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4168400000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3900200000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4198500000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>4086100000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3922700000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3577600000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3912400000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4145200000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3874400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3187800000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3748000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3590100000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3386300000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3053100000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3462900000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3262000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3206700000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2846900000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3297700000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3238600000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2901300000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2771100000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3278500000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3369500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2979800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2669400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2825900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2420200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2595600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1740100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1903300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1788500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1863900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1424300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1590900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1511400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1504200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1330700000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1423900000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1258500000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>1274700000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>978500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1031800000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>951000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>841600000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>637400000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>731900000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>625900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
+        <v>150600000.0</v>
+      </c>
+      <c r="C3">
         <v>149900000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>155900000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>152300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>148200000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>147700000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>159100000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>152400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>153900000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>155300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>154100000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>151900000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>150200000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>146300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>142200000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>139300000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>151600000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>143400000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>142500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>140400000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>150200000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>140800000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>142800000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>136300000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>130300000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>130500000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>129500000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>128500000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>128300000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>123600000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>122600000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>119800000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>121800000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>120200000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>114500000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>111700000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>104600000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>96900000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>94800000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>98700000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>94500000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>90200000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>90400000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>88000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>84900000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>84500000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>78300000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8600000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>78200000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8500000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8600000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>72900000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>69000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8600000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10500000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>63300000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>56600000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>53700000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>57000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>63500000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>64300000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>61500000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>61600000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>58700000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>57100000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6700000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>64400000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>64800000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>68900000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>65600000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>71800000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>75600000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>77400000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>74500000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>76000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>70700000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>75700000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>74500000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>92800000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>98100000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>103500000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>97800000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>102500000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>99600000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>95700000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>95600000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>96700000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>88300000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>87000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>83100000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>87100000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>82600000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>77700000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>74400000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>78000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>75300000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>73600000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>74100000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>97800000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>94100000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>96700000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>103600000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>97000000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>95900000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>98500000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>100800000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>96500000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>94300000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>87800000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>62300000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>56000000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>57200000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>51600000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>54900000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>48800000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>46600000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>44600000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>44400000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>35900000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>40500000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>35300000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>34000000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>32400000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>24000000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>19300000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>19000000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>15300000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>15100000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>14500000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>13600000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28570,895 +28716,902 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
+        <v>246600000.0</v>
+      </c>
+      <c r="C5">
         <v>256100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>148800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>195500000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>258300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>172900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>185000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>216500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>252800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>182400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>201000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>213800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>238100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>223000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>196700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>179100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>129100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>100600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>85500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>35900000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>251000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>300500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>294800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>261100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-291700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>132300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>155400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>290400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>291400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>307800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>339400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>350100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>464500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>468500000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>387100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>407000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>403300000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>413000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>328600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>330900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>368200000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>364600000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>429600000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>294500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>276800000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>256700000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>358300000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>290400000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>232800000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>281300000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>316600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>176200000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>190900000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>221300000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>164400000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>168100000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>179800000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>186500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>83300000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>148400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>212200000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>201900000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>93300000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>115800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>195900000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>151000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>42600000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>70900000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-92100000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-200700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-38500000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>900000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>107900000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>160900000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>86600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>108000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>194800000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>184400000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>84800000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>28800000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>110300000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>54200000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>82900000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-56300000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>30000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>48800000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>217200000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>159100000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>212900000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>179200000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>236100000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>163100000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>211700000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>161900000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>246800000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>158900000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>196400000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>141000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>64800000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>115000000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>175900000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>124300000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>238400000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>157800000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>245500000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>193700000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>246000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>151700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>190800000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>120400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>155800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>69100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>139600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>110700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>148600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>93800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>136600000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>102100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>117800000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>77500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>110500000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>70000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>86900000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>43000000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>67200000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>47700000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>58800000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>26200000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>54300000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>30300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>397200000.0</v>
+      </c>
+      <c r="C6">
         <v>406000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>304700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>347800000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>406500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>320600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>344100000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>368900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>406700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>337700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>355100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>365700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>388300000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>369300000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>338900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>318400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>280700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>244000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>228000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>176300000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>401200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>441300000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>437600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>397400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-161400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>262800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>284900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>418900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>419700000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>431400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>462000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>469900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>586300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>588700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>501600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>518700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>507900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>509900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>423400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>429600000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>462700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>454800000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>520000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>382500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>361700000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>341200000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>436600000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>299000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>311000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>289800000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>325200000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>249100000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>259900000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>229900000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>174900000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>231400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>236400000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>240200000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>140300000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>211900000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>276500000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>263400000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>154900000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>174500000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>253000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>157700000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>107000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>135700000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-23200000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-135100000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>33300000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>76500000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>185300000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>235400000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>162600000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>178700000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>270500000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>258900000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>177600000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>126900000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>213800000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>152000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>185400000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>43300000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>125700000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>144400000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>313900000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>247400000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>299900000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>262300000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>323200000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>245700000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>289400000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>236300000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>324800000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>234200000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>270000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>215100000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>162600000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>209100000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>272600000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>227900000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>335400000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>253700000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>344000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>294500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>342500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>246000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>278600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>182700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>211800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>126300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>191200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>165600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>197400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>140400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>181200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>146500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>153700000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>118000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>145800000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>104000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>119300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>67000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>86500000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>66700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>74100000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>41300000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>68800000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>43900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29640,114 +29793,115 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-4000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -29843,64 +29997,64 @@
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>2900000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
         <v>-2900000.0</v>
       </c>
-      <c r="CD8">
+      <c r="CE8">
         <v>2900000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
@@ -29926,1708 +30080,1723 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
+        <v>438800000.0</v>
+      </c>
+      <c r="C9">
         <v>442100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>412800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>377000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>468099999.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>441400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>412800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>403400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>422000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>389900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>384500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>391500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>424800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406700000.0</v>
       </c>
       <c r="O9">
         <v>406700000.0</v>
       </c>
       <c r="P9">
+        <v>406700000.0</v>
+      </c>
+      <c r="Q9">
         <v>364999999.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>304999999.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>326700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>267299999.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>217100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>375500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>487200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>479800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>463299999.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-108400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>337600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>359200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>456900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>484200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>499900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>526600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>523200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>631799999.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>630099999.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>595700000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>555800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>585300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>568500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>536100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>535000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>540400000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>535700000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>490700000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>453200000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>450200000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>425700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>392000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>361200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>379100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>360500000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>319400000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>330200000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>337700000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>312400000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>301800000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>291300000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>314600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>309800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>242700000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>280500000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>346600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>323400000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>234900000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>235800000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>292800000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>254800000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>167100000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>233600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>35100000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-75600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>58100000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>128700000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>261100000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>296100000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>232700000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>267300000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>337600000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>310900000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>237600000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>186800000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>284100000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>219200000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>228900000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>86400000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>220800000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>199900000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>363400000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>320200000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>371600000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>346900000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>380900000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>303700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>353200000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>308600000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>374100000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>284300000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>329300000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>272600000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>198300000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>259800000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>311700000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>265000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>460900000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>373000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>482900000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>435600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>481500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>377300000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>407700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>267000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>310200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>206400000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>271700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>243600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>279800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>211600000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>248400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>212600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>214800000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>174900000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>194800000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>147300000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>173000000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>102100000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>110800000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>92500000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>98600000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>61100000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>90200000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>60800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
+        <v>260200000.0</v>
+      </c>
+      <c r="C10">
         <v>231100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>124400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>171500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>233500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>147700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>171800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>203100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>240600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>167400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>189700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>199100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>228700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>209000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>185400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>160900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>109100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>87000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>68200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>234200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>284700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>286500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>241700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-310500000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>110100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>140200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>272100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>275299999.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>289200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>321700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>332300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>452700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>451899999.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>377700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>392800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>400300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>392200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>308100000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>310300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>376000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>343900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>309400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>259500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>256300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>206300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>219000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>197700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>201400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>169300000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>131100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>158700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>173500000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>146800000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>154700000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>154400000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>165800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>174000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>68500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>139100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>205400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>202700000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>82100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>103900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>182600000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>80200000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1255900000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>49400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-154400000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-257100000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-629400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-77300000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>55800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>109500000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>36900000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>60100000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>143900000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>82300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-633800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-65900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>31500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>14800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-287500000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-787800000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-50400000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-2900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>173600000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>105800000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>158900000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>126000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>29100000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>105700000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>148700000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>97000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>189500000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>92700000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>128500000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>69800000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-39400000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>38700000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>73600000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>30000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>128300000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>65300000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>173300000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>105100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>158400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>67000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>123300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>82400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-12800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>35600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>108600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>78000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>116800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>62500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>102600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>69400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>85900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>41500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>83500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>42500000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>59700000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>17000000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>49200000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>31400000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>45600000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>14200000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>41100000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>13800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
+        <v>48500000.0</v>
+      </c>
+      <c r="C11">
         <v>38400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>18100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>45100000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>41600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>45200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>57300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>47100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>46200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>40500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>46700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>47000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>41500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>45600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>48100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>41700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>23500000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>20400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>20900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>39300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>58900000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>63800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>44600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-41000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>26500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>33500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>73300000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>43100000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>78900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>57600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>97700000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>77700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-42700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>77800000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>73300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>89100000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>82800000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>88200000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>101000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>98200000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>74600000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>76100000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>71900000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>62900000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-41700000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>57600000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>52800000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>52700000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>62500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>51200000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>41100000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>37900000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-738400000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>29300000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>31800000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>39300000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-21900000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>31000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>19700000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>40000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-4500000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>5400000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>17300000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6400000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>33800000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>19100000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>14000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5700000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-3900000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>20900000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>37500000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>31300000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>18100000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>19100000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>20300000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>32400000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>9100000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8100000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>37900000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-200000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>256500000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-37700000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-6000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-18500000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>36500000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>14100000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>42800000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>34600000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>50400000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>29600000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>44600000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>29100000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>59500000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>31100000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>43000000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>23400000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>9400000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>15700000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>28700000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>14900000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>55900000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>26700000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>71600000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>43100000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>65700000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>27700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>48500000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>32100000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>6300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>14000000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>42900000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>30700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>48200000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>25900000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>41500000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>27500000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>34700000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>16700000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>33400000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>16700000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>22500000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>5900000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>20300000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>14400000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>19800000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>7900000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>20000000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
+        <v>23600000.0</v>
+      </c>
+      <c r="C12">
         <v>25000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25900000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>23400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24300000.0</v>
       </c>
       <c r="R12">
         <v>24300000.0</v>
       </c>
       <c r="S12">
+        <v>24300000.0</v>
+      </c>
+      <c r="T12">
         <v>24000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21700000.0</v>
       </c>
       <c r="V12">
         <v>21700000.0</v>
       </c>
       <c r="W12">
+        <v>21700000.0</v>
+      </c>
+      <c r="X12">
         <v>20900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25900000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>23800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>22600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>24500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>21300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>21200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>20900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>20700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>19800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>21700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>21400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>20800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>20500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>20600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20300000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>21100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>21400000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>20500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>24400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>20400000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>15700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>14600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="AY12">
         <v>16800000.0</v>
       </c>
       <c r="AZ12">
+        <v>16800000.0</v>
+      </c>
+      <c r="BA12">
         <v>17500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>17400000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>16700000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9700000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>13700000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12500000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>14800000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>10900000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10700000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3300000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11200000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>11900000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>13300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>19000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>22300000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>21500000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>62300000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>56400000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>190300000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>46500000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>45600000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>47400000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>199200000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>47500000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>51300000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>51500000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>52300000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>56600000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>53200000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>47700000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>45100000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>21900000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6300000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>17500000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>43900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>43300000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>39200000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>39100000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>39900000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>19800000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>48300000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>52400000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>67600000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>51600000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>51900000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>55700000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>58300000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>60600000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>65700000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>70100000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>76700000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>80000000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>80700000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>78800000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>71300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>60200000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>30100000.0</v>
       </c>
-      <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>29000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>25500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>24700000.0</v>
       </c>
-      <c r="DK12"/>
-      <c r="DL12">
+      <c r="DL12"/>
+      <c r="DM12">
         <v>22700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>26700000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>27200000.0</v>
       </c>
-      <c r="DO12"/>
-      <c r="DP12">
+      <c r="DP12"/>
+      <c r="DQ12">
         <v>28400000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>23100000.0</v>
       </c>
-      <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
-      <c r="DU12">
+      <c r="DU12"/>
+      <c r="DV12">
         <v>14300000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>14200000.0</v>
       </c>
-      <c r="DW12"/>
-      <c r="DX12">
+      <c r="DX12"/>
+      <c r="DY12">
         <v>10200000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>11100000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>13900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>25000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>33500000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>32700000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>35800000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24100000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>32200000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>25900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>42500000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>24200000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>24000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>36800000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>28400000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>33500000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>24600000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>29500000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>24800000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>21500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>32000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>28200000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>42100000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>22600000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>24000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>24500000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31684,1313 +31853,1321 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
+        <v>-18900000.0</v>
+      </c>
+      <c r="C14">
         <v>-20400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-23600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-18200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-26700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-21800000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-26400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-20200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-21300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-17300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-15700000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-19200000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-19800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-26900000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-28100000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>109200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22100000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22700000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24400000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7200000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22700000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30600000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>22200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23600000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>20500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19800000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>20600000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>14100000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>12300000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9400000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>6200000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>7800000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9300000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>7100000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3900000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8400000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18500000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6700000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9200000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>10300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="BH14">
         <v>7400000.0</v>
       </c>
       <c r="BI14">
+        <v>7400000.0</v>
+      </c>
+      <c r="BJ14">
         <v>8200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="BK14">
         <v>6700000.0</v>
       </c>
       <c r="BL14">
+        <v>6700000.0</v>
+      </c>
+      <c r="BM14">
         <v>3200000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5500000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7700000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6600000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5700000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5200000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9200000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>5800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6500000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>49300000.0</v>
       </c>
-      <c r="BX14">
-[...1 lines deleted...]
-      </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
         <v>18300000.0</v>
       </c>
-      <c r="CB14">
-[...1 lines deleted...]
-      </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
         <v>7200000.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>16700000.0</v>
       </c>
-      <c r="CJ14">
-[...1 lines deleted...]
-      </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
         <v>8800000.0</v>
       </c>
-      <c r="CN14">
-[...1 lines deleted...]
-      </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>13300000.0</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>11500000.0</v>
       </c>
-      <c r="CV14">
-[...1 lines deleted...]
-      </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
         <v>13900000.0</v>
       </c>
-      <c r="CZ14">
-[...1 lines deleted...]
-      </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
+        <v>192800000.0</v>
+      </c>
+      <c r="C15">
         <v>172300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>82700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>108200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>165200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>80700000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>88100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>135800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>173100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>109600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>127300000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>132900000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>168700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>143600000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>117500000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>92300000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>68500000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>49400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-26500000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>175200000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>203700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>201600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>174400000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-293900000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>76400000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>152500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>219500000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>181900000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>235600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>218700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>250200000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>322200000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>348300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>397700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>272500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>311900000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>305800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>229900000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>214400000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>282400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>248400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>235300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>181000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>181900000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>147300000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>261800000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>140100000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>148500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>122000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>72800000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>112800000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>137300000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>108500000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>881900000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>121400000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>145400000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>134100000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>106500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>100700000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>177500000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>156000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>117100000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>95300000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>159800000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>66100000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1228200000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>24600000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-173600000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-264800000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-688200000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-98200000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>18300000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>78200000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>27000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>41000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>123600000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>49900000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-645000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-74000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-6400000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12100000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-602600000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-750100000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-44400000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>15600000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>123000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>91700000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>116100000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>91400000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>132400000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>76100000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>104100000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>67900000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>118000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>61600000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>85500000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>46400000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-48800000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>15700000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>44900000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>14500000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>72400000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>38600000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>101700000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>62000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>92700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>39300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>74800000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>50300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-19100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>21600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>65700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>47300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>68600000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>35600000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>61100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>41900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>51200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>24800000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>50100000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>25800000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>37200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>8500000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>28900000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>17000000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>25800000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>6300000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>21100000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>82700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>108200000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>165200000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>80700000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>88100000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>135800000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>132900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>168700000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>143600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>117500000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>92300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>68500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>49400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-26500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>175200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>203700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>201600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>174400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-293900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>76400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>126000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>215900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>182800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>228900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>212200000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>252500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>331400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>353700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>400500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>295200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>311900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>305800000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>229900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>214400000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>282400000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>248400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>235300000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>181000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>181900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>147300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>261800000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>140100000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>148500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>122000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>72800000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>112800000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>137300000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>108500000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1016000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>121400000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>145400000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>134100000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>106500000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>100700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>177500000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>156000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>117100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>95300000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>159800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>66100000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1228200000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>24600000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-18300000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>18300000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>78200000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>27000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>41000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>123600000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>49900000.0</v>
       </c>
-      <c r="CA16">
-[...1 lines deleted...]
-      </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
       <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16">
         <v>-15000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15000000.0</v>
       </c>
-      <c r="CE16">
-[...1 lines deleted...]
-      </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
+        <v>0.0</v>
+      </c>
+      <c r="CH16">
         <v>-15600000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>15600000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>123000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>91700000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>116100000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>91400000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>132400000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>76100000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>104100000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>67900000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>118000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>61600000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>85500000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>46400000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>18500000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>15700000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>44900000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>14500000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>72400000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>38600000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>101700000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>62000000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
+        <v>211700000.0</v>
+      </c>
+      <c r="C17">
         <v>192700000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>106300000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>126400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>191900000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>102500000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>114500000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>156000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>194400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>126900000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>143000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>152100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>158700000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>133600000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>137300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>119200000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>71000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>38900000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>49600000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-25300000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>194900000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>198900000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>271000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>157600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-302800000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>79600000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>185200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>222200000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>181300000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>218800000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>289600000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>259500000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>341000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>336400000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>301300000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>284900000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>364600000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>378400000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>722500000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>289700000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>366700000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>329600000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>625100000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>249600000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>245300000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>197000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>468900000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>188500000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>139600000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>111800000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>86800000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>103400000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>127100000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>100100000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1043500000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>117200000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>126200000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>90400000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>108100000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>185700000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>162700000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -33076,167 +33253,172 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>-24200000.0</v>
+      </c>
+      <c r="C18">
         <v>-25600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-25000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-25700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-26200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-24200000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-24000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24900000.0</v>
       </c>
       <c r="R18">
         <v>-24900000.0</v>
       </c>
       <c r="S18">
+        <v>-24900000.0</v>
+      </c>
+      <c r="T18">
         <v>-24600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-22600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22300000.0</v>
       </c>
       <c r="V18">
         <v>-22300000.0</v>
       </c>
       <c r="W18">
+        <v>-22300000.0</v>
+      </c>
+      <c r="X18">
         <v>-21500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-26500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-27200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-22600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-24000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-24500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-20900000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -33292,211 +33474,212 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>16200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>9600000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>12100000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>6000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>4300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>10700000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6700000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1700000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>4900000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>5900000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>12600000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>6500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7800000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1600000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>7400000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>5100000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>8400000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2300000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>3600000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>3400000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>9100000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4100000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>10400000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>7500000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>18400000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>15400000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>23200000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>12900000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>19500000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>16800000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>18100000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>9900000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>8500000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>13300000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>7300000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>7800000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>9200000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>12000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>11300000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>9200000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>9900000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>8000000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>6700000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>3000000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>20600000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>16600000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
-      <c r="BJ19">
+      <c r="BJ19"/>
+      <c r="BK19">
         <v>6900000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -33520,87 +33703,86 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -33782,503 +33964,507 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
+        <v>246600000.0</v>
+      </c>
+      <c r="C21">
         <v>259800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>243900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>213000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>288900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>276900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>251100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>234100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>250300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>209400000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>222100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>212500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>247200000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>231600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>239600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>203000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>133800000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>179300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>133400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>74900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>205800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>321800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>326200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>321000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-245700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>198300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>207700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>317500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>330700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>357300000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>397000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>377100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>462900000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>483800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>436000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>400000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>435900000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>413600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>371100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>384100000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>372800000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>373500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>338000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>302600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>285500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>260700000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>256600000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>224500000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>232800000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>215300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>168200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>193000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>201200000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>174200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>158800000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>169600000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>190000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>186800000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>101800000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>158500000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>201500000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>199100000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>126000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>118800000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>173400000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>120200000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>42600000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>135400000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-86400000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-187900000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-38500000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>900000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>105500000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>162900000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>86600000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>108000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>194800000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>184400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>84800000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>28800000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>110300000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>54200000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>82900000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-56300000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>30000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>48800000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>217200000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>159100000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>212900000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>179200000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>236100000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>163100000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>211700000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>161900000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>246800000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>158900000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>196400000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>141000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>45600000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>115000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>157600000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>112200000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>238400000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>157800000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>245500000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>193700000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>246000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>151700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>190800000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>120400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>155800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>69100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>139600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>110700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>148600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>93800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>136600000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>102100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>117800000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>77500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>110500000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>70000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>86900000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>43000000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>67200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>47700000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>58800000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>26200000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>54300000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>30300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -34460,470 +34646,476 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
+        <v>5962800000.0</v>
+      </c>
+      <c r="C23">
         <v>5563100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5744400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5466800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5741500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5282900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5462700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5349500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5761000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5783800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5617700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5567600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5751700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5614600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5128100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5033900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4933900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5027500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4744500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4191399999.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4554100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5032800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4917100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4578900000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2689800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4259300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4611400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4508800000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4677400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4803300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4545100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4514300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5119000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5251600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4928500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4582300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4687800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4585000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4273600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4144500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4352000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4289400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4386600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4027700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4349600000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4260700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4293100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4008200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4352300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4144500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4087900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3724700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3911900000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3772900000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3560600000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3369000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3475000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3457200000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3406700000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3301500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3456100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3312600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3030500000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2701500000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2865900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2818300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2699800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2412500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2367400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2356200000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2638900000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3132600000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3873500000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3694700000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3772400000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3466600000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3960500000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4221700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4195700000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4040900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4699900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4624300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4314400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>4042900000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4389300000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4237200000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4068900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3738700000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4071100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4312900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4019200000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3328400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3889500000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3736800000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3513600000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3178500000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3595800000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3393600000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>3359400000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2991700000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>3451800000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>3391400000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>3123800000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2986300000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3515900000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3611400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3215300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2895000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3042800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>2566800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>2750000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1877400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>2035400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1921400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1995100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1542100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1702700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1621900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1601200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1428100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1508200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1335800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1360800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>1037600000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1075400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>995800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>881400000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>672300000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>767800000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>656400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -35010,1409 +35202,1420 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>150600000.0</v>
+      </c>
+      <c r="C25">
         <v>149900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>155900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>152300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>148200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>147700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>159100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>152400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>153900000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>155300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>154100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>151900000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>151200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15900000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>139300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>151600000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>140400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>150200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>140800000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>142800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>136300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>130300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>130500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>129500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>128500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>128300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>123600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>122600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>119800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>121800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>120200000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>114500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>111700000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>104600000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>96900000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>94800000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>98700000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>94500000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>90200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>90400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>88000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>84900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>84500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>78300000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>79900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>78200000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>74500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>77200000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>72900000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>69000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>66400000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>65900000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>63300000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>56600000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>53700000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>57000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>63500000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>64300000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>61500000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>61600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>58700000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>57100000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>58500000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>64400000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>64800000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>68900000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>65600000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>71800000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>75600000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>77400000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>74500000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>76000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>70700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>75700000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>74500000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>92800000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>98100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>103500000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>97800000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>102500000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>99600000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>95700000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>95600000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>96700000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>88300000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>87000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>83100000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>87100000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>82600000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>77700000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>74400000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>78000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>75300000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>97800000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>74100000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>97800000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>97000000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>96700000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>103600000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>97000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>95900000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>98500000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>100800000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>96500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>94300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>87800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>62300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>56000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>57200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>51600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>54900000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>48800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>46600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>44600000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>44400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>35900000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>40500000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>35300000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>34000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>32400000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>24000000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>19300000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>19000000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>15300000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>15100000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>14500000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>13600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>634800000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>319600000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>568300000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>310200000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>327300000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>316600000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>153500000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>147900000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>143700000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>126800000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>102000000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>108400000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>104300000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>110700000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>81400000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>83400000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>113000000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
         <v>134600000.0</v>
       </c>
-      <c r="BX26">
-[...1 lines deleted...]
-      </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
         <v>169800000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
         <v>174000000.0</v>
       </c>
-      <c r="CF26">
-[...1 lines deleted...]
-      </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
         <v>197600000.0</v>
       </c>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
         <v>171100000.0</v>
       </c>
-      <c r="CN26">
-[...1 lines deleted...]
-      </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
         <v>176000000.0</v>
       </c>
-      <c r="CR26">
-[...1 lines deleted...]
-      </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
         <v>198600000.0</v>
       </c>
-      <c r="CV26">
-[...1 lines deleted...]
-      </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
         <v>208700000.0</v>
       </c>
-      <c r="CZ26">
-[...1 lines deleted...]
-      </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>4400000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>2500000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3600000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5700000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>2000000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>7800000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>800000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>1700000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2700000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2200000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>4900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>10500000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1500000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>700000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>7400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>6100000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>2600000.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>900000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-      <c r="BM27">
-[...1 lines deleted...]
-      </c>
+      <c r="BM27"/>
       <c r="BN27">
         <v>4800000.0</v>
       </c>
       <c r="BO27">
+        <v>4800000.0</v>
+      </c>
+      <c r="BP27">
         <v>500000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>300000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>200000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>1300000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>2900000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>197500000.0</v>
+      </c>
+      <c r="C28">
         <v>190300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>182500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>166400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>186300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>172400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>166600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>174100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>175300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>186500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>172600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>179000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>202300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>190500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>172400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>163900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>185600000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>204600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>140200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>174400000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>170800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>175200000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>146600000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>147000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>137300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>139300000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>157700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>139400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>153500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>142600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>150300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>148300000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>156800000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>155400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>164100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>158200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>149400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>154900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>165000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>151900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>151600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>146800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>139700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>132700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>141000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>150200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>127100000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>127400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130600000.0</v>
       </c>
       <c r="AX28">
         <v>130600000.0</v>
       </c>
       <c r="AY28">
+        <v>130600000.0</v>
+      </c>
+      <c r="AZ28">
         <v>142600000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>126000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>127900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>129600000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>132500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>112500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>117300000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>116100000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>134000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>114900000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>119200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>117500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>102000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>110000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>108000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>132700000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>115900000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>97900000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>121500000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>112100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>96600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>126500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>155600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>133200000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>146100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>159300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>142800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>126500000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>152800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>158000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>170900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>165000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>146000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>142700000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>190800000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>151100000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>146200000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>161100000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>158700000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>167700000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>144800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>140600000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>141500000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>146700000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>127300000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>125400000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>132900000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>131600000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>129700000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>122300000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>131800000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>130400000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>125500000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>119300000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>138900000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>141100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>139000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>131300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>129100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>84300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>98400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>80100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>80500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>78000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>82400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>71200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>67200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>66100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>61100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>56900000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>49000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>43300000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>53700000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>35100000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>24300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>25800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>24500000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>19800000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>21400000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>16900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>48500000.0</v>
+      </c>
+      <c r="C29">
         <v>38400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>45200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>57300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>47100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>46200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>40500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>46700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>47000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>41500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>45600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>48100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>41700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>23500000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20400000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>39300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>58900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>63800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>44600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-41000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>33500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>73300000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>43100000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36468,1224 +36671,1234 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
+        <v>192200000.0</v>
+      </c>
+      <c r="C30">
         <v>182300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>168900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>164000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>179200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>164500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>161700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>169300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>180500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>162400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>179000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>177600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>175100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>167100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>162000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>171200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>147400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>133900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>142200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>169700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>165400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>153600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>142300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>137300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>139300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>151500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>139400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>153500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>142600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>129600000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>146100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>168900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>146300000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>159700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>155800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>149400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>154900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>165000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>150900000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>167600000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>162200000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>152700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>150600000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>164700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>165000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>135400000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>136700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>146300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>145200000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>151200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>137200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>136500000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>138200000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>143000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>121700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>124600000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>123000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>140900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>122000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>126400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>124300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>108900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>117000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>119400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>134600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>124500000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>98200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>121500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>112300000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>96600000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>127800000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>155600000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>133200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>146100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>159300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>142800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>126500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>152800000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>158000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>173800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>165000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>146000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>142700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>190800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>151100000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>146200000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>161100000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>158700000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>167700000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>144800000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>140600000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>141500000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>146700000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>127300000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>125400000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>132900000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>131600000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>152700000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>144800000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>154100000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>152800000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>222500000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>215200000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>237400000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>241900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>235500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>225600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>216900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>146600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>154400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>137300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>132100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>132900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>131200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>117800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>111800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>110500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>97000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>97400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>84300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>77300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>86100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>59100000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>43600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>44800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>39800000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>34900000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>35900000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>30500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
+        <v>13600000.0</v>
+      </c>
+      <c r="C31">
         <v>-28700000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-119500000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-41500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-55400000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-129200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-79300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-31000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9700000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-42000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-32400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13400000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-18500000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-22600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-54200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-42100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-24700000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-92300000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-65200000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-62700000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>28400000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-37100000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-39700000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-79300000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-64800000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-88200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-67500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-45400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-55400000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-68100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-75300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-44800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-10200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-31900000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-58300000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-7200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-35600000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-21400000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-63000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-73800000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-10100000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-29600000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-28600000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-43100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-29200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-54400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-37600000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-26800000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-31400000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-46000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-253300000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-34300000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-27700000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-27400000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4100000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-15200000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-24200000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-12800000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-33300000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-21000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-14800000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-500000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-43900000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-14900000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>9200000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-40000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1213300000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-86000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-68000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-69200000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-590900000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-78200000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-43200000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-49400000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-49700000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-47900000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-50900000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-102100000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-718600000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-94700000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-78800000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-39400000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-370400000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-731500000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-80400000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-51700000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-43600000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-53300000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-54000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-53200000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-207000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-57400000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-63000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-64900000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-57300000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-66200000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-67900000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-71200000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-15200000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-76300000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-18300000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-12100000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-110100000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-92500000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-72200000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-88600000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-87600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-84700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-67500000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-38000000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-168600000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-33500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-31000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-32700000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-31800000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-31300000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-34000000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-32700000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-31900000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-36000000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-27000000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-27500000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-27200000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-26000000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-18000000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-16300000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-13200000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-12000000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-13200000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-16500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
+        <v>6209400000.0</v>
+      </c>
+      <c r="C32">
         <v>5822800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5988300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5679800000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6030400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5559800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5713800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5583600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6011300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5993200000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5839800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5780100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5998900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>5846200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5367700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5236900000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5067700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5206800000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4877900000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4266300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4759900000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5354600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5243300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4899900000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2444100000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4457600000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4819100000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4826300000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5008100000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5160600000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4942100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4891400000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5581900000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>5735400000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5364500000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4982300000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>5123700000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4998600000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4644700000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4528600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4724800000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>4662900000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4724600000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>4330300000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4635100000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>4521400000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4549700000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>4232700000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>4585100000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4359800000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4256100000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3917700000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>4113100000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3947100000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3719400000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>3538600000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>3665000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3644000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3508500000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3460000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3676300000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3511700000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3156500000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2820300000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3039300000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2938500000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2742400000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2547900000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2281000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2168300000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2600400000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3133500000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3979000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>3857600000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>3859000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>3574600000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>4155300000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4406100000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>4280500000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4069700000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>4810200000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>4678500000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>4397300000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>3986600000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>4419300000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4286000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4286100000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3897800000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>4284000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4492100000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>4255300000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>3491500000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>4101200000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>3898700000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>3760400000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>3337400000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>3792200000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>3534600000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>3405000000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>3106700000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>3609400000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>3503600000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>3362200000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>3144100000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>3761400000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>3805100000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>3461300000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>3046700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>3233600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>2687200000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>2905800000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>1946500000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>2175000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>2032100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>2143700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>1635900000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>1839300000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>1724000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>1719000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>1505600000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>1618700000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>1405800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>1447700000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>1080600000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>1142600000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>1043500000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>940200000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>698500000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>822100000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>686700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -37783,51 +37996,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
         <v>1055400000.0</v>
       </c>
       <c r="C2">
         <v>1198500000.0</v>
       </c>
       <c r="D2">
         <v>1117400000.0</v>
       </c>
       <c r="E2">
         <v>1321300000.0</v>
       </c>
       <c r="F2">
         <v>1314500000.0</v>
       </c>
       <c r="G2">
         <v>1510400000.0</v>
       </c>
       <c r="H2">
         <v>1519800000.0</v>
       </c>
       <c r="I2">
         <v>1500400000.0</v>
       </c>
@@ -37887,51 +38100,51 @@
       </c>
       <c r="AB2">
         <v>30000000.0</v>
       </c>
       <c r="AC2">
         <v>12900000.0</v>
       </c>
       <c r="AD2">
         <v>26000000.0</v>
       </c>
       <c r="AE2">
         <v>34100000.0</v>
       </c>
       <c r="AF2">
         <v>32000000.0</v>
       </c>
       <c r="AG2">
         <v>55000000.0</v>
       </c>
       <c r="AH2">
         <v>31500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
         <v>561600000</v>
       </c>
       <c r="C3">
         <v>558700000</v>
       </c>
       <c r="D3">
         <v>626500000</v>
       </c>
       <c r="E3">
         <v>638200000</v>
       </c>
       <c r="F3">
         <v>585100000</v>
       </c>
       <c r="G3">
         <v>452300000</v>
       </c>
       <c r="H3">
         <v>603900000</v>
       </c>
       <c r="I3">
         <v>677000000</v>
       </c>
@@ -37991,51 +38204,51 @@
       </c>
       <c r="AB3">
         <v>2870000000</v>
       </c>
       <c r="AC3">
         <v>679600000</v>
       </c>
       <c r="AD3">
         <v>520100000</v>
       </c>
       <c r="AE3">
         <v>682800000</v>
       </c>
       <c r="AF3">
         <v>993800000</v>
       </c>
       <c r="AG3">
         <v>191100000</v>
       </c>
       <c r="AH3">
         <v>45900000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-196200000.0</v>
       </c>
       <c r="F4">
         <v>9800000.0</v>
       </c>
       <c r="G4">
         <v>-217400000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>55800000.0</v>
       </c>
       <c r="J4">
         <v>228800000.0</v>
       </c>
       <c r="K4">
         <v>75000000.0</v>
       </c>
       <c r="L4">
         <v>102500000.0</v>
@@ -38051,51 +38264,51 @@
       </c>
       <c r="P4">
         <v>100200000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>8400000.0</v>
       </c>
       <c r="F5">
         <v>-584700000.0</v>
       </c>
       <c r="G5">
         <v>-148900000.0</v>
       </c>
       <c r="H5">
         <v>97300000.0</v>
       </c>
       <c r="I5">
         <v>-81200000.0</v>
       </c>
       <c r="J5">
         <v>20500000.0</v>
       </c>
       <c r="K5">
         <v>109500000.0</v>
       </c>
@@ -38113,51 +38326,51 @@
       </c>
       <c r="P5">
         <v>3600000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
         <v>-19800000.0</v>
       </c>
       <c r="C6">
         <v>-143100000.0</v>
       </c>
       <c r="D6">
         <v>81100000.0</v>
       </c>
       <c r="E6">
         <v>-203900000.0</v>
       </c>
       <c r="F6">
         <v>6800000.0</v>
       </c>
       <c r="G6">
         <v>-195900000.0</v>
       </c>
       <c r="H6">
         <v>-9400000.0</v>
       </c>
       <c r="I6">
         <v>19400000.0</v>
       </c>
@@ -38217,51 +38430,51 @@
       </c>
       <c r="AB6">
         <v>76900000.0</v>
       </c>
       <c r="AC6">
         <v>17100000.0</v>
       </c>
       <c r="AD6">
         <v>-13100000.0</v>
       </c>
       <c r="AE6">
         <v>-8100000.0</v>
       </c>
       <c r="AF6">
         <v>2100000.0</v>
       </c>
       <c r="AG6">
         <v>-23000000.0</v>
       </c>
       <c r="AH6">
         <v>23500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
         <v>-81200000.0</v>
       </c>
       <c r="C7">
         <v>-121300000.0</v>
       </c>
       <c r="D7">
         <v>26200000.0</v>
       </c>
       <c r="E7">
         <v>-1200000.0</v>
       </c>
       <c r="F7">
         <v>-422300000.0</v>
       </c>
       <c r="G7">
         <v>-132100000.0</v>
       </c>
       <c r="H7">
         <v>-63000000.0</v>
       </c>
       <c r="I7">
         <v>-104200000.0</v>
       </c>
@@ -38321,97 +38534,97 @@
       </c>
       <c r="AB7">
         <v>130300000.0</v>
       </c>
       <c r="AC7">
         <v>61800000.0</v>
       </c>
       <c r="AD7">
         <v>100400000.0</v>
       </c>
       <c r="AE7">
         <v>210700000.0</v>
       </c>
       <c r="AF7">
         <v>-57400000.0</v>
       </c>
       <c r="AG7">
         <v>30400000.0</v>
       </c>
       <c r="AH7">
         <v>58400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-518800000.0</v>
       </c>
       <c r="F8">
         <v>160900000.0</v>
       </c>
       <c r="G8">
         <v>-164700000.0</v>
       </c>
       <c r="H8">
         <v>-116200000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
         <v>-89300000.0</v>
       </c>
       <c r="C9">
         <v>-72800000.0</v>
       </c>
       <c r="D9">
         <v>-148300000.0</v>
       </c>
       <c r="E9">
         <v>-518800000.0</v>
       </c>
       <c r="F9">
         <v>160900000.0</v>
       </c>
       <c r="G9">
         <v>-164700000.0</v>
       </c>
       <c r="H9">
         <v>-116200000.0</v>
       </c>
       <c r="I9">
         <v>230800000.0</v>
       </c>
@@ -38453,51 +38666,51 @@
       </c>
       <c r="V9">
         <v>48300000.0</v>
       </c>
       <c r="W9">
         <v>746300000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>187500000.0</v>
       </c>
       <c r="AA9">
         <v>157400000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
         <v>900000.0</v>
       </c>
       <c r="C10">
         <v>76900000.0</v>
       </c>
       <c r="D10">
         <v>-117900000.0</v>
       </c>
       <c r="E10">
         <v>-29800000.0</v>
       </c>
       <c r="F10">
         <v>-213400000.0</v>
       </c>
       <c r="G10">
         <v>-107700000.0</v>
       </c>
       <c r="H10">
         <v>-69100000.0</v>
       </c>
       <c r="I10">
         <v>-32500000.0</v>
       </c>
@@ -38557,51 +38770,51 @@
       </c>
       <c r="AB10">
         <v>-57200000.0</v>
       </c>
       <c r="AC10">
         <v>-59900000.0</v>
       </c>
       <c r="AD10">
         <v>-10300000.0</v>
       </c>
       <c r="AE10">
         <v>30900000.0</v>
       </c>
       <c r="AF10">
         <v>-27400000.0</v>
       </c>
       <c r="AG10">
         <v>-31500000.0</v>
       </c>
       <c r="AH10">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>539000000.0</v>
       </c>
       <c r="F11">
         <v>-136100000.0</v>
       </c>
       <c r="G11">
         <v>222300000.0</v>
       </c>
       <c r="H11">
         <v>-500000.0</v>
       </c>
       <c r="I11">
         <v>-23000000.0</v>
       </c>
       <c r="J11">
         <v>6600000.0</v>
       </c>
       <c r="K11">
         <v>-12900000.0</v>
       </c>
@@ -38619,51 +38832,51 @@
       </c>
       <c r="P11">
         <v>10700000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>37400000.0</v>
       </c>
       <c r="F12">
         <v>56900000.0</v>
       </c>
       <c r="G12">
         <v>21400000.0</v>
       </c>
       <c r="H12">
         <v>6700000.0</v>
       </c>
       <c r="I12">
         <v>152900000.0</v>
       </c>
       <c r="J12">
         <v>-52600000.0</v>
       </c>
       <c r="K12">
         <v>104000000.0</v>
       </c>
@@ -38681,51 +38894,51 @@
       </c>
       <c r="P12">
         <v>-40700000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>178800000.0</v>
       </c>
       <c r="F13">
         <v>-240200000.0</v>
       </c>
       <c r="G13">
         <v>-73700000.0</v>
       </c>
       <c r="H13">
         <v>127800000.0</v>
       </c>
       <c r="I13">
         <v>-103200000.0</v>
       </c>
       <c r="J13">
         <v>23000000.0</v>
       </c>
       <c r="K13">
         <v>168800000.0</v>
       </c>
@@ -38737,51 +38950,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
         <v>604100000.0</v>
       </c>
       <c r="C14">
         <v>620700000.0</v>
       </c>
       <c r="D14">
         <v>604400000.0</v>
       </c>
       <c r="E14">
         <v>576500000.0</v>
       </c>
       <c r="F14">
         <v>573900000.0</v>
       </c>
       <c r="G14">
         <v>539900000.0</v>
       </c>
       <c r="H14">
         <v>509900000.0</v>
       </c>
       <c r="I14">
         <v>484400000.0</v>
       </c>
@@ -38841,51 +39054,51 @@
       </c>
       <c r="AB14">
         <v>340900000.0</v>
       </c>
       <c r="AC14">
         <v>219700000.0</v>
       </c>
       <c r="AD14">
         <v>184400000.0</v>
       </c>
       <c r="AE14">
         <v>145700000.0</v>
       </c>
       <c r="AF14">
         <v>94700000.0</v>
       </c>
       <c r="AG14">
         <v>58500000.0</v>
       </c>
       <c r="AH14">
         <v>42600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15">
         <v>164800000.0</v>
       </c>
       <c r="C15">
         <v>173700000.0</v>
       </c>
       <c r="D15">
         <v>181900000.0</v>
       </c>
       <c r="E15">
         <v>185500000.0</v>
       </c>
       <c r="F15">
         <v>106700000.0</v>
       </c>
       <c r="G15">
         <v>67300000.0</v>
       </c>
       <c r="H15">
         <v>186300000.0</v>
       </c>
       <c r="I15">
         <v>186300000.0</v>
       </c>
@@ -38919,51 +39132,51 @@
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>16800000.0</v>
       </c>
       <c r="V15">
         <v>67200000.0</v>
       </c>
       <c r="W15">
         <v>68000000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
         <v>1035300000.0</v>
       </c>
       <c r="C16">
         <v>1055400000.0</v>
       </c>
       <c r="D16">
         <v>1198500000.0</v>
       </c>
       <c r="E16">
         <v>1117400000.0</v>
       </c>
       <c r="F16">
         <v>1321300000.0</v>
       </c>
       <c r="G16">
         <v>1314500000.0</v>
       </c>
       <c r="H16">
         <v>1510400000.0</v>
       </c>
       <c r="I16">
         <v>1519800000.0</v>
       </c>
@@ -39023,51 +39236,51 @@
       </c>
       <c r="AB16">
         <v>106900000.0</v>
       </c>
       <c r="AC16">
         <v>30000000.0</v>
       </c>
       <c r="AD16">
         <v>12900000.0</v>
       </c>
       <c r="AE16">
         <v>26000000.0</v>
       </c>
       <c r="AF16">
         <v>34100000.0</v>
       </c>
       <c r="AG16">
         <v>32000000.0</v>
       </c>
       <c r="AH16">
         <v>55000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>56300000.0</v>
       </c>
       <c r="K17">
         <v>-34300000.0</v>
       </c>
       <c r="L17">
         <v>-47000000.0</v>
       </c>
       <c r="M17">
         <v>-30000000.0</v>
       </c>
       <c r="N17">
         <v>17800000.0</v>
       </c>
       <c r="O17">
@@ -39075,51 +39288,51 @@
       </c>
       <c r="P17">
         <v>-14600000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
         <v>527200000.0</v>
       </c>
       <c r="C18">
         <v>561400000.0</v>
       </c>
       <c r="D18">
         <v>622800000.0</v>
       </c>
       <c r="E18">
         <v>383200000.0</v>
       </c>
       <c r="F18">
         <v>85000000.0</v>
       </c>
       <c r="G18">
         <v>210800000.0</v>
       </c>
       <c r="H18">
         <v>680400000.0</v>
       </c>
       <c r="I18">
         <v>1102800000.0</v>
       </c>
@@ -39179,51 +39392,51 @@
       </c>
       <c r="AB18">
         <v>-2309700000.0</v>
       </c>
       <c r="AC18">
         <v>-394200000.0</v>
       </c>
       <c r="AD18">
         <v>-70700000.0</v>
       </c>
       <c r="AE18">
         <v>-220200000.0</v>
       </c>
       <c r="AF18">
         <v>-859200000.0</v>
       </c>
       <c r="AG18">
         <v>-35400000.0</v>
       </c>
       <c r="AH18">
         <v>67400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-543000000.0</v>
       </c>
       <c r="D19">
         <v>-816700000.0</v>
       </c>
       <c r="E19">
         <v>-830300000.0</v>
       </c>
       <c r="F19">
         <v>-646700000.0</v>
       </c>
       <c r="G19">
         <v>-468800000.0</v>
       </c>
       <c r="H19">
         <v>-922400000.0</v>
       </c>
       <c r="I19">
         <v>-693500000.0</v>
       </c>
       <c r="J19">
         <v>-868600000.0</v>
@@ -39235,89 +39448,89 @@
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
         <v>-50000000.0</v>
       </c>
       <c r="C21">
         <v>-50000000.0</v>
       </c>
       <c r="D21">
         <v>167700000.0</v>
       </c>
       <c r="E21">
         <v>8000000.0</v>
       </c>
       <c r="F21">
         <v>247000000.0</v>
       </c>
       <c r="G21">
         <v>-38400000.0</v>
       </c>
       <c r="H21">
         <v>354800000.0</v>
       </c>
       <c r="I21">
         <v>1000000.0</v>
       </c>
@@ -39341,51 +39554,51 @@
       </c>
       <c r="P21">
         <v>-9900000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
         <v>527100000.0</v>
       </c>
       <c r="C22">
         <v>506600000.0</v>
       </c>
       <c r="D22">
         <v>645700000.0</v>
       </c>
       <c r="E22">
         <v>408700000.0</v>
       </c>
       <c r="F22">
         <v>461600000.0</v>
       </c>
       <c r="G22">
         <v>233900000.0</v>
       </c>
       <c r="H22">
         <v>830700000.0</v>
       </c>
       <c r="I22">
         <v>1246700000.0</v>
       </c>
@@ -39445,51 +39658,51 @@
       </c>
       <c r="AB22">
         <v>257100000.0</v>
       </c>
       <c r="AC22">
         <v>115500000.0</v>
       </c>
       <c r="AD22">
         <v>208200000.0</v>
       </c>
       <c r="AE22">
         <v>151900000.0</v>
       </c>
       <c r="AF22">
         <v>94200000.0</v>
       </c>
       <c r="AG22">
         <v>59800000.0</v>
       </c>
       <c r="AH22">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
         <v>-78500000.0</v>
       </c>
       <c r="C23">
         <v>-53500000.0</v>
       </c>
       <c r="D23">
         <v>-108800000.0</v>
       </c>
       <c r="E23">
         <v>-93500000.0</v>
       </c>
       <c r="F23">
         <v>-63500000.0</v>
       </c>
       <c r="G23">
         <v>-243000000.0</v>
       </c>
       <c r="H23">
         <v>-152200000.0</v>
       </c>
       <c r="I23">
         <v>-140300000.0</v>
       </c>
@@ -39549,51 +39762,51 @@
       </c>
       <c r="AB23">
         <v>-24800000.0</v>
       </c>
       <c r="AC23">
         <v>398600000.0</v>
       </c>
       <c r="AD23">
         <v>300000.0</v>
       </c>
       <c r="AE23">
         <v>-3200000.0</v>
       </c>
       <c r="AF23">
         <v>-9300000.0</v>
       </c>
       <c r="AG23">
         <v>6800000.0</v>
       </c>
       <c r="AH23">
         <v>111400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24">
         <v>44800000.0</v>
       </c>
       <c r="C24">
         <v>16500000.0</v>
       </c>
       <c r="D24">
         <v>39500000.0</v>
       </c>
       <c r="E24">
         <v>-192100000.0</v>
       </c>
       <c r="F24">
         <v>-61600000.0</v>
       </c>
       <c r="G24">
         <v>-16500000.0</v>
       </c>
       <c r="H24">
         <v>-318500000.0</v>
       </c>
       <c r="I24">
         <v>-16500000.0</v>
       </c>
@@ -39653,51 +39866,51 @@
       </c>
       <c r="AB24">
         <v>331800000.0</v>
       </c>
       <c r="AC24">
         <v>1800000.0</v>
       </c>
       <c r="AD24">
         <v>400000.0</v>
       </c>
       <c r="AE24">
         <v>1100000.0</v>
       </c>
       <c r="AF24">
         <v>6200000.0</v>
       </c>
       <c r="AG24">
         <v>-4500000.0</v>
       </c>
       <c r="AH24">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
         <v>89600000.0</v>
       </c>
       <c r="C25">
         <v>106600000.0</v>
       </c>
       <c r="D25">
         <v>-35700000.0</v>
       </c>
       <c r="E25">
         <v>34800000.0</v>
       </c>
       <c r="F25">
         <v>52100000.0</v>
       </c>
       <c r="G25">
         <v>66100000.0</v>
       </c>
       <c r="H25">
         <v>21600000.0</v>
       </c>
       <c r="I25">
         <v>24800000.0</v>
       </c>
@@ -39757,51 +39970,51 @@
       </c>
       <c r="AB25">
         <v>-168000000.0</v>
       </c>
       <c r="AC25">
         <v>-111600000.0</v>
       </c>
       <c r="AD25">
         <v>-43600000.0</v>
       </c>
       <c r="AE25">
         <v>-44500000.0</v>
       </c>
       <c r="AF25">
         <v>7400000.0</v>
       </c>
       <c r="AG25">
         <v>7300000.0</v>
       </c>
       <c r="AH25">
         <v>14400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26">
         <v>-325200000.0</v>
       </c>
       <c r="C26">
         <v>-416700000.0</v>
       </c>
       <c r="D26">
         <v>-296500000.0</v>
       </c>
       <c r="E26">
         <v>-100300000.0</v>
       </c>
       <c r="F26">
         <v>-100300000.0</v>
       </c>
       <c r="G26">
         <v>-70000000.0</v>
       </c>
       <c r="H26">
         <v>-384700000.0</v>
       </c>
       <c r="I26">
         <v>-704900000.0</v>
       </c>
@@ -39843,51 +40056,51 @@
       <c r="W26">
         <v>-97700000.0</v>
       </c>
       <c r="X26">
         <v>-1100000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-77900000.0</v>
       </c>
       <c r="AB26">
         <v>-15200000.0</v>
       </c>
       <c r="AC26">
         <v>-18200000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
         <v>66200000.0</v>
       </c>
       <c r="C27">
         <v>64400000.0</v>
       </c>
       <c r="D27">
         <v>67500000.0</v>
       </c>
       <c r="E27">
         <v>52000000.0</v>
       </c>
       <c r="F27">
         <v>60300000.0</v>
       </c>
       <c r="G27">
         <v>40000000.0</v>
       </c>
       <c r="H27">
         <v>23300000.0</v>
       </c>
       <c r="I27">
         <v>41400000.0</v>
       </c>
@@ -39925,51 +40138,51 @@
         <v>144700000.0</v>
       </c>
       <c r="U27">
         <v>616900000.0</v>
       </c>
       <c r="V27">
         <v>1083400000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27">
         <v>-2600000.0</v>
       </c>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
         <v>-618500000.0</v>
       </c>
       <c r="C28">
         <v>-693900000.0</v>
       </c>
       <c r="D28">
         <v>-419500000.0</v>
       </c>
       <c r="E28">
         <v>-387300000.0</v>
       </c>
       <c r="F28">
         <v>-13600000.0</v>
       </c>
       <c r="G28">
         <v>-411700000.0</v>
       </c>
       <c r="H28">
         <v>-361900000.0</v>
       </c>
       <c r="I28">
         <v>-1030500000.0</v>
       </c>
@@ -40029,51 +40242,51 @@
       </c>
       <c r="AB28">
         <v>2038000000.0</v>
       </c>
       <c r="AC28">
         <v>383800000.0</v>
       </c>
       <c r="AD28">
         <v>39000000.0</v>
       </c>
       <c r="AE28">
         <v>201600000.0</v>
       </c>
       <c r="AF28">
         <v>841900000.0</v>
       </c>
       <c r="AG28">
         <v>17600000.0</v>
       </c>
       <c r="AH28">
         <v>127500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
         <v>1088800000.0</v>
       </c>
       <c r="C29">
         <v>1120100000.0</v>
       </c>
       <c r="D29">
         <v>1249300000.0</v>
       </c>
       <c r="E29">
         <v>1021400000.0</v>
       </c>
       <c r="F29">
         <v>670100000.0</v>
       </c>
       <c r="G29">
         <v>663100000.0</v>
       </c>
       <c r="H29">
         <v>1284300000.0</v>
       </c>
       <c r="I29">
         <v>1779800000.0</v>
       </c>
@@ -40133,51 +40346,51 @@
       </c>
       <c r="AB29">
         <v>560300000.0</v>
       </c>
       <c r="AC29">
         <v>285400000.0</v>
       </c>
       <c r="AD29">
         <v>449400000.0</v>
       </c>
       <c r="AE29">
         <v>462600000.0</v>
       </c>
       <c r="AF29">
         <v>134600000.0</v>
       </c>
       <c r="AG29">
         <v>155700000.0</v>
       </c>
       <c r="AH29">
         <v>113300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
         <v>-516799999.0</v>
       </c>
       <c r="C30">
         <v>-543000000.0</v>
       </c>
       <c r="D30">
         <v>-761500000.0</v>
       </c>
       <c r="E30">
         <v>-830300000.0</v>
       </c>
       <c r="F30">
         <v>-646700000.0</v>
       </c>
       <c r="G30">
         <v>-468800000.0</v>
       </c>
       <c r="H30">
         <v>-922400000.0</v>
       </c>
       <c r="I30">
         <v>-693500000.0</v>
       </c>
@@ -40254,1406 +40467,1416 @@
       <c r="AH30">
         <v>-214800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ30"/>
+  <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
+        <v>884500000.0</v>
+      </c>
+      <c r="C2">
         <v>1035300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1014400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>893300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>782700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1055400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>767700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>952100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>930800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1198500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>983200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>905300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>900800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1117400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>844300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>830900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1164800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1321300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1102100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1404700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1378500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1314500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1258200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1813100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2461900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1510400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1323300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1290900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1220900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1519800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1224900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1366800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1294500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1500400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1253700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1166700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1209700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1271600000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1341600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1394700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1174100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1196600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>922800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>967900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>748200000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1094100000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>872700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>865100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>919400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1137700000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>884000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>841100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1601300000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1402200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1269600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1332400000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1630900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1754300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1676500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1771200000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1707100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1654100000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1513500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1420300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1300400000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1554000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1771300000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1133500000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1234300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1592100000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>523200000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>623500000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>701900000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>601300000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>602000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>565200000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>330400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>502700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>153000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>250600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>171200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>207600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>135400000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>132900000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>525600000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>584900000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>501600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>148800000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>146700000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>169300000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>102500000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>103100000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>89900000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>91700000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>86400000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>99700000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>83800000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>87600000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>101200000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>126500000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>155800000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>98800000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>80700000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>93600000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>103100000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>106900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>71400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>32300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>24600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>30000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>32700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>28200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>18300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>12900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>8900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>16500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>16300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>26000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>51500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>32000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>21600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>34100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>15200000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>53000000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>16200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>32000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>38900000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>47100000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>34400000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>55000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
+        <v>172700000</v>
+      </c>
+      <c r="C3">
         <v>124600000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>194800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>137400000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>125400000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>104000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>192100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>132200000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>120800000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>113600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>193200000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>153200000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>168300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>111800000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>195300000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>140400000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>172200000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>130300000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>179600000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>152600000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>140000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>112900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>167000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>90100000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>86100000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>109100000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>193800000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>150800000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>136500000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>122800000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>184300000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>160500000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>169400000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>162800000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>164300000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>156200000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>153200000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>120800000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>228000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>118600000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>93600000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>88100000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>158100000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>114800000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>114100000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>98800000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>143900000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>91700000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>92700000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>96400000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>131400000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>102800000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>127700000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>98700000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>157800000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>120100000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>110100000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>70300000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>81800000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>91500000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>85700000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>70500000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>78000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>38900000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>41600000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>34800000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>56100000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>20600000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>21400000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>20700000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>33900000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>38300000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>50000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>45500000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>88100000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>45800000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>39100000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>29200000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>79100000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>83800000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>92100000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>92600000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>154100000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>135200000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>149700000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>129400000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>145300000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>91100000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>115300000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>77300000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>161400000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>76900000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>67000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>70300000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>99300000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>70800000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>56300000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>46200000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>109600000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>69700000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>36900000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>50800000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>94500000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>66400000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>76000000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>85400000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>162200000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>267600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2309600000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>130600000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>135200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>318200000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>178000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>48200000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>58900000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>327000000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>101600000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>32600000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>125800000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>185700000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>337600000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>33700000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>36100000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>915100000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>19000000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>23600000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>126600000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>29500000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>19500000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>15500000</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>5600000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-227600000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>249500000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>28600000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-321200000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-153100000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>216400000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-298700000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>17200000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>74900000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>29200000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-569700000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-659700000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>982800000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>176500000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>53000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>70200000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-299700000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>298600000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-132100000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>113200000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-223900000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>246700000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>87000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-43000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-61900000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-70000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-53100000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>220600000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-22500000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>273800000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-45100000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>219700000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-345900000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>221400000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>7600000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-54300000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-218300000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>253700000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>42900000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-760200000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>199100000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>132600000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-62800000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-298500000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-123400000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>77800000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-94700000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>64100000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>53000000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -41677,217 +41900,218 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-31600000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-346200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>307400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-46300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-284000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>31300000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-506500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1600000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-55700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-24100000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-85500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-45500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>332700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>50500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-302800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>256100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-143300000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>36100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-230100000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>88900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-80300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>149800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-137900000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>104400000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-64400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>141800000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-72300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>242100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-17800000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>172200000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-352000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>234900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-18000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-29600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-278500000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>182800000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-26000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-9300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-139600000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>127900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4200000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-41900000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-196000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>155500000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-20400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-61500000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-70000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -41911,917 +42135,924 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
+        <v>118500000.0</v>
+      </c>
+      <c r="C6">
         <v>-149800000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20900000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>119500000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>110600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-272700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>287700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-185900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21300000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-266100000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>215300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>77900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-216600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>273100000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-333900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-156500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>219200000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-302600000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>26200000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>64000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>56300000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-554900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-648800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>951500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>187100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>32400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>70000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-298900000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>294900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-141900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>72300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-205900000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>246700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>87000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-43000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-61900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-70000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-53100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>220600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-22500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>273800000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-45100000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>219700000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-345900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>221400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-54300000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-218300000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>253700000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>42900000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-760200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>199100000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>132600000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-62800000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-298500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-123400000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>77800000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-94700000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>64100000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>53000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>140600000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>93200000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>119900000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-253600000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-217300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>637800000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-100800000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-357800000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1068900000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-100300000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-78400000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>100600000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-700000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>36800000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>234800000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-172300000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>349700000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-97600000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>79400000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-36400000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>72200000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2500000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-392700000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-59300000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>83300000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>352800000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2100000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-22600000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>66800000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-600000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>13200000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1800000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5300000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-13300000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>15900000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3800000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-13600000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-25300000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-29300000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>57000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>18100000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-12900000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-9500000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-3800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>35500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>39100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>7700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-5400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-2700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>4500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>9900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>5400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>4000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-7600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-9700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-25500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>19500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>10400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-12500000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>18900000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-37800000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>36800000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-15800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-6900000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-8200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>12700000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-20600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
+        <v>106300000.0</v>
+      </c>
+      <c r="C7">
         <v>-225100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>278500000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>158100000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-77200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-404500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>438900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-152500000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-74800000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-332900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>345500000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>58500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-31600000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-346200000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>297800000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-46300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-254700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-14400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-191700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-89700000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-126500000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>69400000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>215400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-348200000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-68700000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>172400000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>16900000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>50500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-302800000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>233100000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-143300000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>36100000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-230100000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>95500000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-80300000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>149800000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-137900000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>91500000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-64400000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>141800000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-72300000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>221900000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-17800000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>172200000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-352000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>240300000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-18000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-29600000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-278500000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>157200000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-26000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-9300000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-139600000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>38500000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>14700000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-22500000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-159300000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>177600000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-20400000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-42300000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-89200000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>80900000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3300000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>70200000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-99500000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-61900000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>93100000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>16600000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-53600000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-112700000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>26700000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>86200000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-137200000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-79200000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-51100000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>44500000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-150400000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>192700000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>23300000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>39800000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-235800000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-8900000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-391400000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>339100000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>70900000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>103500000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-38100000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>42700000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-136400000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>234800000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-167900000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>43900000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>13400000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>400000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-38300000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-24900000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>11400000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-128800000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>233400000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>26100000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-83800000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>171300000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-60100000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>14000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-60200000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>330000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-291400000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>44400000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>47300000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>108400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>81700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>86200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-214500000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>141100000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>7700000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-11900000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-36500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>287200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-57200000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>10700000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-30000000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>59700000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-64900000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>25000000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-77200000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>106800000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-23800000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>6900000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>-59500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-299700000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>-219100000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>160900000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-164700000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-116200000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-      <c r="AZ8">
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>92800000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>474500000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-      <c r="BJ8">
+      <c r="BJ8"/>
+      <c r="BK8">
         <v>-448400000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -42845,1196 +43076,1204 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
+        <v>-35300000.0</v>
+      </c>
+      <c r="C9">
         <v>-291600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>338600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>303100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-164900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-566100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>509700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-26500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-37300000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-518700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>466400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>160200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-103700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-671200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>277900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-327500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-250100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-219100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-195400000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>72600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>511000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-227300000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>252200000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-974200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>141700000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>415600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>397300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>30700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>48500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-592700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>403900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>91300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>196300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-460700000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>165400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>134100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>111900000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-526600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>263900000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-113000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>83300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-410500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>307000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>97600000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>99100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-677100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>294000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>141200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-39400000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-754500000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>327700000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-92800000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-42100000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-432400000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>165300000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>122400000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>57600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-456800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>176800000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>108200000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1909400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-448400000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>150800000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>29600000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-53400000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-418300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>162400000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-209500000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-19700000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-22200000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>47200000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>19000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>111700000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-168900000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-74000000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-38900000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>170100000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>19000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1300000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>48300000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-308000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>140000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>118500000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>746300000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-382000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>255000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>127200000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>154000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>246000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>150000000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>91000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>166000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-294600000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>187500000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>124000000.0</v>
       </c>
-      <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>300000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>157400000.0</v>
       </c>
-      <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>118000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-367000000.0</v>
       </c>
-      <c r="DC9"/>
-      <c r="DD9">
+      <c r="DD9"/>
+      <c r="DE9">
         <v>-46000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-486000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-108000000.0</v>
       </c>
-      <c r="DG9"/>
-      <c r="DH9">
+      <c r="DH9"/>
+      <c r="DI9">
         <v>71000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-106000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-198000000.0</v>
       </c>
-      <c r="DK9"/>
-      <c r="DL9">
+      <c r="DL9"/>
+      <c r="DM9">
         <v>55000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-119000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-74000000.0</v>
       </c>
-      <c r="DO9"/>
-      <c r="DP9">
+      <c r="DP9"/>
+      <c r="DQ9">
         <v>5000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-174000000.0</v>
       </c>
-      <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
-      <c r="DU9">
+      <c r="DU9"/>
+      <c r="DV9">
         <v>-25000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>-95000000.0</v>
       </c>
-      <c r="DW9"/>
-      <c r="DX9">
+      <c r="DX9"/>
+      <c r="DY9">
         <v>24000000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>-69000000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>-56000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
+        <v>24399999.0</v>
+      </c>
+      <c r="C10">
         <v>-65099999.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>74500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-78100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>52100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-47600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>82600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-26400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>19200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>67500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-111000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-93500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>81900000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-36000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-26700000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-49000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>179800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-193600000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-112200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-87400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-94100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>102300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-113800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>54400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-81200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-34300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-8000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>85000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-48300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-34200000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-35000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>38700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-72700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-6600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-35400000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>33800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-47500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-41800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>80300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-51000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-15700000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-9500000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>20700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-49200000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-10100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-52600000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>19800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-42600000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2900000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-76300000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>39600000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-6900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-24600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-68100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>61600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-78300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-26500000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-57800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>23500000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-52500000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-17800000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-60000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>12400000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-11500000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>33600000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>58700000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>119400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-11000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-17000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-46800000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>37900000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-55500000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>31300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-20600000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>81100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-50100000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-15600000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>14000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>9900000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-105300000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>25500000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-7000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>82700000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-75600000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-11000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-3100000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-23100000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-28000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>22200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1500000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>20900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-60500000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>14700000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-9300000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>24700000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-49100000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>25000000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>75400000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5700000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-61900000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>38400000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>18600000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>14000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-82300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-16100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>27200000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-7400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-35900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-16000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-12100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-3400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-1700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>6900000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>17000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-1800000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-2500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>18200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-13000000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-17200000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-2200000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>5000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-14100000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>-22300000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>800000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>4100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-38700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>57000000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>262100000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>281700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>276900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-136100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7500000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-275200000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>42600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>222300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>990800000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-619200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-247600000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-43300000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>239600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-23000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-186300000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-74800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>227900000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6600000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-144700000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>15600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>416700000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-12900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>113600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>42100000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-20200000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>5400000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-345700000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>18700000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>301400000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>-22800000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>223800000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>329800000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11">
+      <c r="BG11"/>
+      <c r="BH11">
         <v>-332300000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>372300000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>385600000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>343000000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>161800000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>396900000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
-      <c r="DA11">
+      <c r="DA11"/>
+      <c r="DB11">
         <v>234000000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>60500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>60500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-40100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>39900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>28900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-10800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>55600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>24400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-34100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-37100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>39100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-40600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-15300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>159700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>16700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-27500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-31600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-7400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-15000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>90600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-1800000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19900000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>24600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>44200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-70500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>26900000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>22800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>21200000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>76200000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>600000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-400000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>20100000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-692000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5300000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-13700000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2100000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-63300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>18200000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
@@ -44059,166 +44298,167 @@
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>48000000.0</v>
       </c>
       <c r="N13">
+        <v>48000000.0</v>
+      </c>
+      <c r="O13">
         <v>65900000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>140300000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>35500000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>9800000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-6800000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-94300000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-78200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-213300000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>145600000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-242100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>264300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>27000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-122900000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-138200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>128100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>79600000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>58300000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-98200000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-89700000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-51200000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>37700000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>23000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>28900000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2100000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>168800000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>37500000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>6400000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>117400000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>132800000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -44257,1249 +44497,1259 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
+        <v>150600000.0</v>
+      </c>
+      <c r="C14">
         <v>149900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>155900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>152300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>148200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>147700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>159100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>152400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>153900000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>155300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>154100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>151900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>151200000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>147200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>142200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>139300000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>151600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>143400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>142500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>140400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>150200000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>140800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>142800000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>136300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>130300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>130500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>129500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>128500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>128300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>123600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>122600000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>119800000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>121800000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>120200000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>114500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>111700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>104600000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>96900000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>94800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>98700000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>94500000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>90200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>90400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>88000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>84900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>84500000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>78300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>79900000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>78200000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>74500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>77200000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>72900000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>69000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>66400000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>65900000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>63300000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>56600000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>53700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>57000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>63500000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>64300000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>61500000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>61600000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>58700000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>57100000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>58500000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>64400000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>64800000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>68900000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>65600000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>71800000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>75600000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>77400000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>74500000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>76000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>70700000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>75700000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>74500000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>92800000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>98100000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>103500000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>97800000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>102500000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>99600000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>95700000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>95600000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>96700000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>88300000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>87000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>83100000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>87100000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>82600000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>77700000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>74400000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>78000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>75300000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>73600000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>74100000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>97800000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>94100000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>96700000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>103600000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>97000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>95900000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>98500000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>100800000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>96500000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>94300000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>87800000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>62300000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>56000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>57200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>51600000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>54900000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>48800000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>46600000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>44600000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>44400000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>35900000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>40500000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>35300000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>34000000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>32400000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>24000000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>19300000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>19000000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>15300000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>15100000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>14500000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>13600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15">
+        <v>38700000.0</v>
+      </c>
+      <c r="C15">
         <v>42500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>39400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>40900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>41200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>43300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>41800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>42800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>43600000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>45500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>44600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>45200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>45300000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>46800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>46100000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>45900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>46100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>47400000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>46000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>29900000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>15100000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>15700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15300000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4100000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>47800000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>45200000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>45500000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>46100000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49500000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>44200000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>45400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>46000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>50700000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>33300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>33700000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>34000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>36700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>20700000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21100000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>21700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>25300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>18500000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18900000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>19100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>22000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>16000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>16100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>17500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>13600000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>13400000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>16200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>13700000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>13300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13800000.0</v>
       </c>
       <c r="BF15">
         <v>13800000.0</v>
       </c>
       <c r="BG15">
+        <v>13800000.0</v>
+      </c>
+      <c r="BH15">
         <v>12800000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12600000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>15700000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>10000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2300000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>9300000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4600000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15">
         <v>8400000.0</v>
       </c>
-      <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>12200000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3200000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>50400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="CC15">
         <v>16800000.0</v>
       </c>
       <c r="CD15">
         <v>16800000.0</v>
       </c>
       <c r="CE15">
         <v>16800000.0</v>
       </c>
       <c r="CF15">
         <v>16800000.0</v>
       </c>
       <c r="CG15">
         <v>16800000.0</v>
       </c>
       <c r="CH15">
         <v>16800000.0</v>
       </c>
       <c r="CI15">
+        <v>16800000.0</v>
+      </c>
+      <c r="CJ15">
         <v>13400000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>13500000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>13800000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>27300000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
+        <v>1004100000.0</v>
+      </c>
+      <c r="C16">
         <v>884500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1035300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1012800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>893300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>782700000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1055400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>767700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>952100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>932400000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1198500000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>983200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>905300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>900800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1117400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>844300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>830900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1164800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1321300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1102100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1404700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1378500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1314500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1258200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1813100000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2461900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1510400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1323300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1290900000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1220900000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1519800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1224900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1366800000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1294500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1500400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1253700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1166700000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1209700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1271600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1341600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1394700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1174100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1196600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>922800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>967900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>748200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1094100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>872700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>865100000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>919400000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1137700000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>884000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>841100000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1601300000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1402200000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1269600000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1332400000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1630900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1754300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1676500000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1771200000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1707100000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1654100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1513500000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1420300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1300400000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1554000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1771300000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1133500000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1234300000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1592100000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>523200000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>623500000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>701900000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>601300000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>602000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>565200000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>330400000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>502700000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>153000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>250600000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>171200000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>207600000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>135400000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>132900000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>525600000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>584900000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>501600000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>148800000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>146700000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>169300000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>102500000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>103100000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>89900000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>91700000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>86400000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>99700000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>83800000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>87600000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>101200000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>126500000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>155800000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>98800000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>80700000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>93600000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>103100000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>106900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>71400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>32300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>24600000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>30000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>32700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>28200000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>18300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>12900000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>8900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>16500000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>16300000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>26000000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>51500000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>32000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>21600000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>34100000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>15200000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>53000000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>16200000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>32000000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>38900000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>47100000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>34400000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>12600000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>10700000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>19800000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>13200000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-33300000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3400000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-14700000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>10300000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-14200000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-9900000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>6700000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-29600000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-14700000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-12200000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>300000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-3400000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>10700000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>15600000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5100000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-13600000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>6100000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3400000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-16900000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>9500000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-9800000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-49500000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>15600000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>29100000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
@@ -45523,531 +45773,535 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
+        <v>287800000.0</v>
+      </c>
+      <c r="C18">
         <v>-26500000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>281100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>307000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>170800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-231700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>488700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>50500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>170400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-148200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>376500000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>250600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>143100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-147400000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>341900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>111700000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-160800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>90400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-157000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>120100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>134600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>233800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>474400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-610600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>113200000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>291200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>192600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>267800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-71200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>573900000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>107400000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>347500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>74000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>434500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>182800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>413200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>158100000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>297400000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>157700000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>435400000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>200500000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>427000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>163200000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>360500000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-165400000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>372200000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>145000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>136500000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-150600000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>259100000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>61400000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>73900000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-34900000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>211300000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>80800000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>45500000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-66100000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>192000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>64100000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>121000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>83700000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>159800000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>79200000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>185500000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>4100000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>11300000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>133300000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-81100000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-357500000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-124800000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>2600000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>18400000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>80300000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>69300000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>16200000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>250200000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-71000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>100100000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-91900000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-17300000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-53200000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>177900000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-432500000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>257900000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-10900000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>86600000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>40800000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>140000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-20500000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>65300000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>25400000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>93700000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>26300000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>75700000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-1000000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>75100000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>122700000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>79500000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>64400000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>163200000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>255700000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>302200000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-4100000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>142200000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-9500000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>308300000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-487300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-2143800000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>13100000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-46500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-145400000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-19000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-183300000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>169500000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-229500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-22400000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>11700000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>208800000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-183500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-234400000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-11100000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>92300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-949200000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>56600000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-58900000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>23900000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-32500000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>27000000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>-53800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-135800000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-122800000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-67000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-175100000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-138000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-119000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-110900000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-158400000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-153200000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-340400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-109500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-213600000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-131800000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-182300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-302600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-168900000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-194600000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-140300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-142900000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-171700000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-121100000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-85900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-90100000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-183100000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-159200000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-463500000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-116600000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -46103,54 +46357,55 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -46237,199 +46492,200 @@
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>-50000000.0</v>
       </c>
-      <c r="H21">
-[...2 lines deleted...]
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>167600000.0</v>
       </c>
       <c r="O21">
-        <v>8000000.0</v>
+        <v>167600000.0</v>
       </c>
       <c r="P21">
         <v>8000000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>8000000.0</v>
+      </c>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>261100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4700000.0</v>
       </c>
       <c r="U21">
         <v>-4700000.0</v>
       </c>
       <c r="V21">
         <v>-4700000.0</v>
       </c>
       <c r="W21">
+        <v>-4700000.0</v>
+      </c>
+      <c r="X21">
         <v>-1024100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8900000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>982500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>351700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1500000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-25500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6200000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3100000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>485600000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>500000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>650000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>330900000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-5900000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>414500000.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>-72100000.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>200000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-2600000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-5900000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-1600000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -46453,3270 +46709,3296 @@
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
+        <v>211700000.0</v>
+      </c>
+      <c r="C22">
         <v>192700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>106300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>108200000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>191900000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>102500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>114500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>135800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>173100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>126900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>127300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>152100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>187200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>163400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>137300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>119200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>85600000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>66600000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>49600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-8700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>194900000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>225800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>222700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>197100000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-269500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>83600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>144000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>238600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>202000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>246100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>242800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>274700000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>355000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>374200000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>420400000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>315000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>327000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>318500000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>248500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>235000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>294500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>262500000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>252900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>193300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>192900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>156700000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>268000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>147900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>157800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>128600000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>79900000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>116700000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>142300000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>116900000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>890100000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>128100000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>154600000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>144400000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>113900000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>108100000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>185700000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>162700000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>123800000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>98500000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>165300000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>73800000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1227600000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>30300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-166400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-264800000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-688200000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-98200000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>18300000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>78200000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>27000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>41000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>123600000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>49900000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-645000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-74000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-6400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>17900000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-602600000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-750100000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-44400000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>15600000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>123000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>91700000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>116100000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>91400000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>132400000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>76100000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>104100000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>67900000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>118000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>61600000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-213000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>46400000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-48800000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>15700000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>44900000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>14500000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>72400000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>38600000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>101700000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>62000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>92700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>39300000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>74800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>50300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-19100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>21600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>65700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>47300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>68600000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>36600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>61100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>41900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>51200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>24800000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>50100000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>25800000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>37200000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>11100000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>28900000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>17000000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>25900000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>6200000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>21200000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
+        <v>-43700000.0</v>
+      </c>
+      <c r="C23">
         <v>-20100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-55200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-45900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-11700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-15700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-41300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-13800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-8700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-30000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>108100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-10600000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-28400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-54000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-23800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-53600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-9300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-175400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-43500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-21000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-50500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-28200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-66200000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-16400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-47600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-75000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-41100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-25000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-17800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-68200000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-45600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-14600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-51000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-6200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-9300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-14400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-46100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-21500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-11700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-18100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-30700000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-11400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-19000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-15100000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-22400000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-26900000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-17400000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-6400000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-10300000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-2100000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-13200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-11400000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>915300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-4500000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-941900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-45500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-36200000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-15200000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-6300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-31400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="BV23">
         <v>-1900000.0</v>
       </c>
       <c r="BW23">
+        <v>-1900000.0</v>
+      </c>
+      <c r="BX23">
         <v>-4000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2100000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-13500000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>199400000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-62100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1100000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1100000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-3700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-6700000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10800000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>300000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-6900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3900000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-300000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3300000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-37000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-56700000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-106400000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-24900000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-30100000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>30200000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-27500000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>27500000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-128900000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-9800000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-197400000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-273400000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>30500000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-30500000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>34100000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-33400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-24800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>6800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-4900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-17800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>2600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>4200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-6000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>2200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-1800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>250800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-7800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>300000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>272300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>2100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-2000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>6800000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>103500000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24">
+        <v>10300000.0</v>
+      </c>
+      <c r="C24">
         <v>5900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1600000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>37000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>34800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-169800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-172100000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-18300000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>8600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>11900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>10700000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-42000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-300000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-30000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-4700000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-31000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>19000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10700000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-7600000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-327000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6200000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-25300000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1400000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>22400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-284400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-7900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-160600000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>52300000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1800000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>30300000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-18900000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>400000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7900000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-346900000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>5900000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-900000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-14000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8900000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-10700000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>58400000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3800000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5900000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-247400000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4900000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>12000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2200000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>27300000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-6600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>11400000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-500000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-1500000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4100000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>31900000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>13400000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>800000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>8400000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>62700000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-21600000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-3200000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>13300000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>25300000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1300000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-1500000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-28600000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>26100000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>54500000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-61300000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>27900000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>33800000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>12000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>7400000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-4300000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>25500000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>32400000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-82600000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>10300000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>11000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>8600000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>7100000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3400000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>6000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>8600000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-4200000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>2900000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>65900000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>5500000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>51100000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>36300000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>10200000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-9200000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>90400000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>5800000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>21800000.0</v>
       </c>
-      <c r="DD24"/>
-      <c r="DE24">
+      <c r="DE24"/>
+      <c r="DF24">
         <v>310000000.0</v>
       </c>
-      <c r="DF24"/>
       <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>1800000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-500000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>500000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-1000000.0</v>
       </c>
-      <c r="DL24"/>
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24">
         <v>4500000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-3100000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-2900000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>2100000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-1100000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>3000000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>4000000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>1300000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>800000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>100000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-11000000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>2000000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>800000.0</v>
       </c>
-      <c r="DZ24">
+      <c r="EA24">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
+        <v>-8100000.0</v>
+      </c>
+      <c r="C25">
         <v>-19400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-64800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>33300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-31700000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>47000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>39000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>41300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>690800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-42700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>39900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>28900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-10800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>55600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-34100000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-37100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>76900000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>39100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-40600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-15300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>159700000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-27500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-31600000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-7400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-15000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1400000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>90600000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-1800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19900000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>14500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>24600000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>44200000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-70500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>26900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>22800000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>21200000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>76200000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>600000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-400000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-625400000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-5200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-33100000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-34600000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-53500000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4400000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>19200000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-40500000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-35800000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-65500000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6100000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1212300000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-34300000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>21200000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-84000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>588600000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>36800000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-113500000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>110300000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>40300000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1400000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>45500000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-15800000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>538700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-55500000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-62100000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>159500000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>841000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>744600000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>17200000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-63600000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-91300000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-10000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>9500000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>18700000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-227600000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>111500000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-65000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-59100000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-21400000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-28800000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>295700000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>37000000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>268900000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-209100000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>32400000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>272200000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>56000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-12100000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-26700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-48700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-61900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-41200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-16200000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-56600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>12300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-44500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-22800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-30100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>6600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-14600000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-5500000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-39700000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-5000000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>7100000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-7200000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>3900000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-5800000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>3500000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>5800000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>2300000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-800000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>3900000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26">
+        <v>-100000000.0</v>
+      </c>
+      <c r="C26">
         <v>-75000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-175100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-102600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-22500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-25000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-105900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-204000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-62200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-44600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-158500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-84700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-28200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25100000.0</v>
       </c>
       <c r="O26">
         <v>-25100000.0</v>
       </c>
       <c r="P26">
+        <v>-25100000.0</v>
+      </c>
+      <c r="Q26">
         <v>-25000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-50200000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-1000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-70100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-29200000.0</v>
       </c>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
       <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000000.0</v>
       </c>
       <c r="Y26">
         <v>-70000000.0</v>
       </c>
       <c r="Z26">
         <v>-70000000.0</v>
       </c>
       <c r="AA26">
+        <v>-70000000.0</v>
+      </c>
+      <c r="AB26">
         <v>-25000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-83200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-154300000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-122200000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-216800000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-203400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-139300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-145400000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-118300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-92500000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-124100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-115600000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-101100000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-190600000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-212400000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-154700000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-104400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-148200000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-122400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-112400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-152000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-103400000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-156000000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-800000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-200100000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-50200000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-50100000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-70000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-52500000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-84900000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-94200000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-72600000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-27400000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-50000000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>4200000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-2600000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-1600000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-4400000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>700000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>-25400000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>1700000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>800000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-25400000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-47100000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-27100000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-19200000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>12300000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>1100000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>31400000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>9600000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-1100000.0</v>
       </c>
-      <c r="CQ26"/>
-      <c r="CR26">
+      <c r="CR26"/>
+      <c r="CS26">
         <v>1600000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>20100000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>25700000.0</v>
       </c>
-      <c r="CU26"/>
-      <c r="CV26">
+      <c r="CV26"/>
+      <c r="CW26">
         <v>-24200000.0</v>
       </c>
-      <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>-24200000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-2800000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-36200000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-14700000.0</v>
       </c>
-      <c r="DC26"/>
-      <c r="DD26">
+      <c r="DD26"/>
+      <c r="DE26">
         <v>7500000.0</v>
       </c>
-      <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
-      <c r="DH26">
+      <c r="DH26"/>
+      <c r="DI26">
         <v>-14900000.0</v>
       </c>
-      <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
-      <c r="DL26">
+      <c r="DL26"/>
+      <c r="DM26">
         <v>1400000.0</v>
       </c>
-      <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
-      <c r="DP26">
+      <c r="DP26"/>
+      <c r="DQ26">
         <v>244700000.0</v>
       </c>
-      <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
-      <c r="DY26">
+      <c r="DY26"/>
+      <c r="DZ26">
         <v>103700000.0</v>
       </c>
-      <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>67500000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>52000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>60300000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>40000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>23300000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>41400000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>70200000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>68200000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>65700000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>70700000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>59400000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>39800000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>34600000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>22900000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>19200000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>19200000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>137200000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
-      <c r="DT27">
+      <c r="DT27"/>
+      <c r="DU27">
         <v>-2600000.0</v>
       </c>
-      <c r="DU27"/>
       <c r="DV27"/>
-      <c r="DW27">
+      <c r="DW27"/>
+      <c r="DX27">
         <v>-100000.0</v>
       </c>
-      <c r="DX27">
+      <c r="DY27">
         <v>100000.0</v>
       </c>
-      <c r="DY27">
+      <c r="DZ27">
         <v>-100000.0</v>
       </c>
-      <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
+        <v>-182400000.0</v>
+      </c>
+      <c r="C28">
         <v>-137600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-269700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-189400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-75400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-84000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-187600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-255300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-147100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-103900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-211700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-159900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-82500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-74100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-91700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-150300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-71200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>218400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-99700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-102600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-29700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-199900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1013100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-49300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>850600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-125400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-131200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>129400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-234700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-277300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-246100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-234500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-272600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-196200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-128900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-191600000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-225300000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-173500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-215500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-252400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-231500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-135400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-179500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-155900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>314500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>210800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-131100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-190200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-50300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-25000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-34200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-828500000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>189200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-90800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-152900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-79700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-72700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-107800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-111500000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-99800000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-53200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-12300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-36800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-29100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-242500000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-221000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>464700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-34900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-13600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1171800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-67300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-91100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-6700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-25000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2600000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-5000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-22400000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>230200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-62100000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>131100000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-21800000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-110300000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>425100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-633100000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-28700000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-63100000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>299700000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-58800000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-11700000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-12000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-25300000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-96800000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-24500000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-106900000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-15300000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-36000000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-137600000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-118800000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-55900000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-197400000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-273400000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-289000000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5700000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-249100000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>8600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-300900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>530100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1842300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-33500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-4800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>170100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>26300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>192200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-180300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>222500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>29900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-33100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-251700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>206100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>251000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-3800000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-84400000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>919600000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-35500000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>42200000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-21900000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>25800000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-16600000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>30300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
+        <v>460500000.0</v>
+      </c>
+      <c r="C29">
         <v>98100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>475900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>444400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>296200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-127700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>680800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>182700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>291200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-34600000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>569700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>403800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>311400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-35600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>537200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>252100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>220700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>166900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>260100000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>247500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>400800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>564500000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-524500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>222300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>485000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>343400000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>404300000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>51600000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>758200000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>267900000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>516900000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>236800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>598800000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>339000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>566400000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>278900000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>525400000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>276300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>529000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>288600000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>585100000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>278000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>474600000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-66600000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>516100000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>236700000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>229200000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-54200000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>390500000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>164200000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>201600000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>63800000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>369100000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>200900000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>155600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4200000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>273800000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>155600000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>206700000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>154200000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>237800000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>118100000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>227100000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>38900000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>67400000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>153900000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-59700000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-336800000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-90900000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>40900000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>68400000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>125800000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>157400000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>62000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>289300000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-41800000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>179200000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-8100000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>74800000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>39400000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>332000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-297300000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>407600000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>118500000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>231900000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>131900000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>255300000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>56800000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>226700000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>102300000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>160700000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>96600000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>175000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>69800000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>131400000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>168900000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>189100000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>134100000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>200100000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>306500000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>396700000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>62300000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>218200000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>75900000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>470500000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-219700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>165800000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>143700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>88700000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>172800000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>159000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-135100000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>228400000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>97500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>79200000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>44300000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>334600000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>2200000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>103200000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>22600000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>128400000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-34100000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>75600000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>-35300000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>150500000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-3000000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>46500000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>-38300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
+        <v>-162400000.0</v>
+      </c>
+      <c r="C30">
         <v>-118700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-191200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-135800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-122800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-67000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-175100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-138000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-119000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-110900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-158400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-603100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-340400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-109500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-213600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-131800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-182300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-302600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-168900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-194600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-140300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-142900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-171700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-121100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-85900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-90100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-183100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-159200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-463500000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-116600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-182300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-153900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-169200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-188100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-168500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-133800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-437600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-128700000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-388600000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-117300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-41300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-89900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-161700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-133700000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-105700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-564200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-490800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-85800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-93600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-110400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-122500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-102700000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-138400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-40300000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-151800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-114200000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-357500000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-64400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-78400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-89300000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-58400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-77100000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-78900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-39400000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-43100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-30700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-52100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-7200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-20600000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-12300000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>900000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-59900000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-53200000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-32200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-148800000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-36900000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-39200000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-115100000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-64800000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-29300000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-153400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-64700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-132100000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-123200000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-142300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-133700000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-125300000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-82300000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-197900000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-67000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-151700000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-68300000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-59900000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-66900000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-93300000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-62200000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-60500000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-43300000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-64200000.0</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-84300000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-75600000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>14400000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-79600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-140400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-267600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1999600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-130600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-135200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-316400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-178500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-47700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-59900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-327000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-97100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-35700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-128700000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-183600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-338700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-30700000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-32100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-913800000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-18200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-23500000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-137600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-27500000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-18700000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-11800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>