--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
@@ -301,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1109,62 +1115,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AG62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1217,4975 +1223,5121 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2">
+        <v>115436000.0</v>
+      </c>
+      <c r="C2">
         <v>111353000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>131922000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>171557000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>145802000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>134007000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>158436000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>123827000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>155874000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>162408000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>146097000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>132796000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>115387000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>106665000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>105805000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>83363000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>96168000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>74510000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>87922000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>83700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>76600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>62400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>54900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>37800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>24400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>25900000.0</v>
       </c>
-      <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
+      <c r="AG2"/>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
+      <c r="AG3"/>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
+      <c r="AG4"/>
     </row>
-    <row r="5" spans="1:32">
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5">
+        <v>-16590000.0</v>
+      </c>
+      <c r="C5">
         <v>-16669000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16069000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-17022000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12642000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11221000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12988000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-13183000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10592000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12426000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9384000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7298000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1995000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3161000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>23400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>28600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>16400000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-72900000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-40300000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-35900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-32000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-24800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-18400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-13500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
+      <c r="AG6"/>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7">
+        <v>18698000.0</v>
+      </c>
+      <c r="C7">
         <v>24541000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28976000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36509000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>38348000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>42994000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>45705000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
+      <c r="AG7"/>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8">
+        <v>306000.0</v>
+      </c>
+      <c r="C8">
         <v>309000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>315000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>326000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>330000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>326000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>324000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>320000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
+      <c r="AG8"/>
     </row>
-    <row r="9" spans="1:32">
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>366181000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>374413000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>369372000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>360656000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>352733000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>347175000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>343971000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>344244000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
+      <c r="AG9"/>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10">
+        <v>17694000.0</v>
+      </c>
+      <c r="C10">
         <v>16180000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25314000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>39557000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34301000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33933000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77148000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>193405000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>195581000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>213108000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>228368000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>221454000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22411000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28257000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15614000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>122091000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75351000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>76413000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>92800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>27300000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>32100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>28200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>16000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
+      <c r="AG11"/>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12">
+        <v>17694000.0</v>
+      </c>
+      <c r="C12">
         <v>16180000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25314000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39557000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>34301000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33933000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>77148000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>193405000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>195581000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>213108000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>228368000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>221454000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22411000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28257000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>122091000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>75351000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>76413000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>92800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17200000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5400000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>32100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>28200000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>16000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13">
+        <v>306000.0</v>
+      </c>
+      <c r="C13">
         <v>309000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>315000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>326000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>330000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>326000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="I13">
         <v>320000.0</v>
       </c>
       <c r="J13">
         <v>320000.0</v>
       </c>
       <c r="K13">
         <v>320000.0</v>
       </c>
       <c r="L13">
         <v>320000.0</v>
       </c>
       <c r="M13">
+        <v>320000.0</v>
+      </c>
+      <c r="N13">
         <v>794309000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>826398000.0</v>
       </c>
-      <c r="O13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P13"/>
       <c r="Q13">
         <v>402000.0</v>
       </c>
       <c r="R13">
         <v>402000.0</v>
       </c>
       <c r="S13">
-        <v>400000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="T13">
         <v>400000.0</v>
       </c>
-      <c r="U13"/>
+      <c r="U13">
+        <v>400000.0</v>
+      </c>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>400000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
+      <c r="AG13"/>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14">
+        <v>31033000.0</v>
+      </c>
+      <c r="C14">
         <v>31664000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>31970000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>33107999.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33681000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>32652000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32345000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>32526000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>32110000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>32021000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31979000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32016000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>31956521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30553000.0</v>
       </c>
       <c r="O14">
         <v>30553000.0</v>
       </c>
       <c r="P14">
+        <v>30553000.0</v>
+      </c>
+      <c r="Q14">
         <v>29977000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30422000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30854000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>30763000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32132000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33333333.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>34382022.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35392157.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>36115702.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>36813187.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>37763158.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39729730.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>39863014.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>39876543.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39464286.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>39459459.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>38965517.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>326000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>330000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>326000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="I15">
         <v>320000.0</v>
       </c>
       <c r="J15">
         <v>320000.0</v>
       </c>
       <c r="K15">
         <v>320000.0</v>
       </c>
       <c r="L15">
         <v>320000.0</v>
       </c>
-      <c r="M15"/>
+      <c r="M15">
+        <v>320000.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>400000.0</v>
       </c>
       <c r="R15">
         <v>400000.0</v>
       </c>
       <c r="S15">
         <v>400000.0</v>
       </c>
       <c r="T15">
         <v>400000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="U15">
         <v>400000.0</v>
       </c>
+      <c r="V15"/>
       <c r="W15">
         <v>400000.0</v>
       </c>
-      <c r="X15"/>
+      <c r="X15">
+        <v>400000.0</v>
+      </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
+      <c r="AG15"/>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B16">
+        <v>34369000.0</v>
+      </c>
+      <c r="C16">
         <v>41330000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>39918000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40513000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41630000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43985000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>30688000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27242000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32265000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30659000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>31899000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>34253000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>44785000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40543000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>4781000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2357000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
+      <c r="AG16"/>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
+      <c r="AG17"/>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>45953000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>46191000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>47346000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>57651000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>58670000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>59137000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>90467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
+      <c r="AG18"/>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
+      <c r="AG19"/>
     </row>
-    <row r="20" spans="1:32">
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106700000.0</v>
       </c>
       <c r="E20">
         <v>106700000.0</v>
       </c>
       <c r="F20">
         <v>106700000.0</v>
       </c>
       <c r="G20">
-        <v>110000000.0</v>
+        <v>106700000.0</v>
       </c>
       <c r="H20">
         <v>110000000.0</v>
       </c>
       <c r="I20">
         <v>110000000.0</v>
       </c>
       <c r="J20">
         <v>110000000.0</v>
       </c>
       <c r="K20">
         <v>110000000.0</v>
       </c>
       <c r="L20">
         <v>110000000.0</v>
       </c>
       <c r="M20">
         <v>110000000.0</v>
       </c>
       <c r="N20">
         <v>110000000.0</v>
       </c>
       <c r="O20">
         <v>110000000.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>110000000.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
+      <c r="AG20"/>
     </row>
-    <row r="21" spans="1:32">
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>257000000.0</v>
       </c>
       <c r="D21">
         <v>257000000.0</v>
       </c>
       <c r="E21">
         <v>257000000.0</v>
       </c>
       <c r="F21">
         <v>257000000.0</v>
       </c>
       <c r="G21">
         <v>257000000.0</v>
       </c>
       <c r="H21">
         <v>257000000.0</v>
       </c>
       <c r="I21">
         <v>257000000.0</v>
       </c>
       <c r="J21">
         <v>257000000.0</v>
       </c>
       <c r="K21">
+        <v>257000000.0</v>
+      </c>
+      <c r="L21">
         <v>430000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>528712000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>531342000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>533972000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>646602000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>651000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>966000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2300000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1900000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
+      <c r="AG21"/>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B22">
+        <v>268803000.0</v>
+      </c>
+      <c r="C22">
         <v>265132000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>301724000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>425513000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>384241000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>382106000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>375670000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>321905000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>332297000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>325314000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>329203000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>301367000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>369928000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>378526000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>395621000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>227220000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>188211000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>162193000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>219700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>241200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>142400000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>164800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>168700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>149700000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>105800000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>122600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>73900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>85700000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>66800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>46400000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>40100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B23">
+        <v>751066000.0</v>
+      </c>
+      <c r="C23">
         <v>765481000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>811479000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1082148000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1036634000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1045508000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1113629000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1110911000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1124135000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1114391000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1288526000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1353437000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1194275000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1217722000.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23">
+        <v>1238923000.0</v>
+      </c>
+      <c r="Q23">
         <v>599120000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>507629000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>456196000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>455900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>433500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>378000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>323500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>297600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>273800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>209000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>205800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>185400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>166900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>151200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>107000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>84500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>55500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B24">
+        <v>214211000.0</v>
+      </c>
+      <c r="C24">
         <v>224888000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>236170000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>323506000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>234474000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>270632000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>378657000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>482453000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>486248000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>490043000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>493838000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>505988000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
+      <c r="AG24"/>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>223506000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>234474000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>245632000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>378657000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>482453000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>486248000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>490043000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>493838000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
+      <c r="AG25"/>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
+      <c r="AG26"/>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
+      <c r="AG27"/>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B28">
+        <v>228215000.0</v>
+      </c>
+      <c r="C28">
         <v>246249000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>252832000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>334208000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>257888000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>298626000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>358228000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>289048000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>290667000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>276935000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>272470000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>284534000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-22411000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-28257000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>-105922000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-58411000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-64689000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>32300000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>26100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-81600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-21800000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-22300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-23400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-17600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B29">
+        <v>471506000.0</v>
+      </c>
+      <c r="C29">
         <v>477110000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>490763000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>718008000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>654920000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>654085000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>732189000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>810314000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>798491000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
+      <c r="AG29"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B30">
+        <v>41265000.0</v>
+      </c>
+      <c r="C30">
         <v>47839000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35295000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>44928000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49668000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37574000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>50953000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34549000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>49860000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39284000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32061000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>30073000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33617000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27079000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>13297000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19808000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17753000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21083000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1200000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>17052000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>42996000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>6003000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-18618000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-44289000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-59907000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-95588000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-155491000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-234519000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
+      <c r="AG31"/>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B32">
+        <v>137067000.0</v>
+      </c>
+      <c r="C32">
         <v>142857000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>150342000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>259249000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>195517000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>180908000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>261812000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>347130000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>350622000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
+      <c r="AG32"/>
     </row>
-    <row r="33" spans="1:32">
+    <row r="33" spans="1:33">
       <c r="A33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B33">
+        <v>390061000.0</v>
+      </c>
+      <c r="C33">
         <v>395001000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>401219000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>525422000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>529685000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>549678000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>568251000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>522530000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>517382000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>506991000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>670622000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>762397000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>743026000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>754540000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>196536000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>185944000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>166788000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>161600000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>134400000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>106000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>101400000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>99400000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>81500000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>74200000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>74500000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>77600000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>67200000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>47500000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>28700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>26800000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:33">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B34">
+        <v>1966000.0</v>
+      </c>
+      <c r="C34">
         <v>2291000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2826000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3365000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5110000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>5094000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>45373000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5826000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15526000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>13615000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>15838000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
+      <c r="AG34"/>
     </row>
-    <row r="35" spans="1:32">
+    <row r="35" spans="1:33">
       <c r="A35" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B35">
+        <v>282833000.0</v>
+      </c>
+      <c r="C35">
         <v>298636000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>309968000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>403919000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>318506000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>360883000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>481681000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>546949000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>560911000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>594125000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>673928000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>708895000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>198600000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>200755000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>12800000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>14500000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9100000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8800000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>87800000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>71700000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>5800000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>54900000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>38000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4700000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7800000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8400000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7700000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>11500000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>13700000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10300000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:32">
+    <row r="36" spans="1:33">
       <c r="A36" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B36">
+        <v>258680000.0</v>
+      </c>
+      <c r="C36">
         <v>2010000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2748000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3759000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4702000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5215000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4921000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5636000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-14898000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-31976000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-24426000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>22462000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>588000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>847000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>-10132000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-14600000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-9100000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-8100000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-8600000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>-7200000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="Y36">
         <v>-100000.0</v>
       </c>
-      <c r="Z36"/>
+      <c r="Z36">
+        <v>-100000.0</v>
+      </c>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
+      <c r="AG36"/>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:33">
       <c r="A37" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
+      <c r="AG37"/>
     </row>
-    <row r="38" spans="1:32">
+    <row r="38" spans="1:33">
       <c r="A38" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3759000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4702000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5215000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4921000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5636000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>13881000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>17155000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>15145000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>22462000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>588000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>847000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1155000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
+      <c r="AG38"/>
     </row>
-    <row r="39" spans="1:32">
+    <row r="39" spans="1:33">
       <c r="A39" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B39">
+        <v>33243000.0</v>
+      </c>
+      <c r="C39">
         <v>41329000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>47927000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>46728000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>38739000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>42217000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>41607000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>36574000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>26659000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>26394000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>26918000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>34708000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>25293000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>29320000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>28358000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>39976000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>38315000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>33049000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>46917000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>36200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>28100000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>32000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>19600000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>17400000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5500000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="AB39">
         <v>5400000.0</v>
       </c>
       <c r="AC39">
+        <v>5400000.0</v>
+      </c>
+      <c r="AD39">
         <v>4000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3400000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1400000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:33">
       <c r="A40" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B40">
+        <v>56699000.0</v>
+      </c>
+      <c r="C40">
         <v>51068000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>60259000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>56463000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>87017000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>87909000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>68322000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>85032000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>62842000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>50637000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>39407000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>50397000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>43189000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>46522000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>84323000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>86032000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>65766000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>64638000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>78478000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>65900000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>57800000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>43000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>42300000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>36100000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>29300000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>31400000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21300000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>17700000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>23800000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>37000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>32600000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>49318000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>51301000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>52440000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>63183000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>64496000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>74663000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>104082000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>173090000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>18424000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3066000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4196000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3424000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
+      <c r="AG41"/>
     </row>
-    <row r="42" spans="1:32">
+    <row r="42" spans="1:33">
       <c r="A42" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B42">
+        <v>349429000.0</v>
+      </c>
+      <c r="C42">
         <v>349940000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>356764000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>366181000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>374413000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>369372000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>360656000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>352733000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>347175000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>343971000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>344244000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>342294000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>794309000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-3161000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="P42"/>
+      <c r="Q42">
         <v>-155687000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-175301000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-158625000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-164298000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-149300000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-88100000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-58900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-55500000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>24100000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>22000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>35200000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>43200000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>45500000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>43000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>32400000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>29800000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:33">
       <c r="A43" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
+      <c r="AG43"/>
     </row>
-    <row r="44" spans="1:32">
+    <row r="44" spans="1:33">
       <c r="A44" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
+      <c r="AG44"/>
     </row>
-    <row r="45" spans="1:32">
+    <row r="45" spans="1:33">
       <c r="A45" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B45">
+        <v>513368000.0</v>
+      </c>
+      <c r="C45">
         <v>508380000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>486636000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>157963000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>161283000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>180763000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>196330000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>149894000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>136501000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>122836000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>109831000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>101223000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>101096000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>109700000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>193900000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>185300000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>165800000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>160600000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>133400000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>103700000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>99000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>97000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>79700000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>74300000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>74500000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>77600000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>67200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>47500000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>28700000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>26800000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:32">
+    <row r="46" spans="1:33">
       <c r="A46" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B46">
+        <v>131381000.0</v>
+      </c>
+      <c r="C46">
         <v>135991000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>141471000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>157963000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>161283000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>180763000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>196330000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>149894000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>136501000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>122836000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>109831000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>101223000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>101096000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>109721000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46">
+      <c r="P46"/>
+      <c r="Q46">
         <v>193868000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>185293000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>165822000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>160600000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>133400000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>103700000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>99000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>97000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>79700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>74300000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>74500000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>77600000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>67200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>47500000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>28700000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>26800000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>19800000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:32">
+    <row r="47" spans="1:33">
       <c r="A47" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>127638000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>161283000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>180763000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>157665000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>149894000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>136501000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>122836000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>109831000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>101223000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>101096000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>109721000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>115045000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
+      <c r="AG47"/>
     </row>
-    <row r="48" spans="1:32">
+    <row r="48" spans="1:33">
       <c r="A48" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B48">
+        <v>-88850000.0</v>
+      </c>
+      <c r="C48">
         <v>-94358000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-99417000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>31267000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>44595000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>11226000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>390000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-17159000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-29810000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-60453000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>49329000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>68877000.0</v>
       </c>
-      <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>556003000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>489087000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>454430000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>406400000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>375200000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>311100000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>260100000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>229600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>193500000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>153300000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>123400000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>98400000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>87500000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>62400000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>34200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>15400000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>27300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>31267000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>44595000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>11226000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>390000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-17159000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-29810000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-60453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
+      <c r="AG49"/>
     </row>
-    <row r="50" spans="1:32">
+    <row r="50" spans="1:33">
       <c r="A50" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B50">
         <v>13000000.0</v>
       </c>
       <c r="C50">
         <v>13000000.0</v>
       </c>
       <c r="D50">
-        <v>13750000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="E50">
         <v>13750000.0</v>
       </c>
       <c r="F50">
         <v>13750000.0</v>
       </c>
       <c r="G50">
-        <v>5150000.0</v>
+        <v>13750000.0</v>
       </c>
       <c r="H50">
         <v>5150000.0</v>
       </c>
       <c r="I50">
         <v>5150000.0</v>
       </c>
       <c r="J50">
         <v>5150000.0</v>
       </c>
       <c r="K50">
         <v>5150000.0</v>
       </c>
       <c r="L50">
         <v>5150000.0</v>
       </c>
-      <c r="M50"/>
+      <c r="M50">
+        <v>5150000.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
+      <c r="AG50"/>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:33">
       <c r="A51" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B51">
+        <v>245909000.0</v>
+      </c>
+      <c r="C51">
         <v>262429000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>278146000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>373765000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>292189000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>332559000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>435376000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>487603000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>491398000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>495193000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>500838000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>505988000.0</v>
       </c>
-      <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-      <c r="P51">
+      <c r="P51"/>
+      <c r="Q51">
         <v>16169000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>16940000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>11724000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>38900000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>32400000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>11200000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7600000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>1000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>16400000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>6800000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>8700000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>10600000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>10900000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>10500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:32">
+    <row r="52" spans="1:33">
       <c r="A52" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B52">
+        <v>17434000.0</v>
+      </c>
+      <c r="C52">
         <v>17534000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>19024000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>19164000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>24984000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>24116000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5150000.0</v>
       </c>
       <c r="I52">
         <v>5150000.0</v>
       </c>
       <c r="J52">
         <v>5150000.0</v>
       </c>
       <c r="K52">
         <v>5150000.0</v>
       </c>
       <c r="L52">
         <v>5150000.0</v>
       </c>
       <c r="M52">
+        <v>5150000.0</v>
+      </c>
+      <c r="N52">
         <v>31596000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>34245000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>16169000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16940000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>11724000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>38900000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>32400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11200000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9300000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7600000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>1000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14700000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1700000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="AD52">
         <v>1900000.0</v>
       </c>
       <c r="AE52">
+        <v>1900000.0</v>
+      </c>
+      <c r="AF52">
         <v>300000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:32">
+    <row r="53" spans="1:33">
       <c r="A53" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>2356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="K53">
         <v>3300000.0</v>
       </c>
       <c r="L53">
         <v>3300000.0</v>
       </c>
       <c r="M53">
         <v>3300000.0</v>
       </c>
       <c r="N53">
         <v>3300000.0</v>
       </c>
       <c r="O53">
+        <v>3300000.0</v>
+      </c>
+      <c r="P53">
         <v>3382000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
+      <c r="AG53"/>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:33">
       <c r="A54" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
+      <c r="AG54"/>
     </row>
-    <row r="55" spans="1:32">
+    <row r="55" spans="1:33">
       <c r="A55" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B55">
+        <v>751066000.0</v>
+      </c>
+      <c r="C55">
         <v>765481000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>811479000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1082148000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1036634000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1045508000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1113629000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1110911000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1124135000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1114391000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1288526000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1353437000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1194275000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1217722000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1238923000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>599120000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>507629000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>456196000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>455900000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>433500000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>378000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>323500000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>297600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>273800000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>209000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>205800000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>185400000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>166900000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>151200000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>107000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>84500000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>55500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:32">
+    <row r="56" spans="1:33">
       <c r="A56" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B56">
+        <v>361005000.0</v>
+      </c>
+      <c r="C56">
         <v>370480000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>410260000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>556726000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>506949000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>495830000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>545378000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>588381000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>606753000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>607400000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>617904000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>591040000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>451249000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>463182000.0</v>
       </c>
-      <c r="O56"/>
-      <c r="P56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>402584000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>321685000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>289408000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>294300000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>299100000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>272000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>222100000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>198200000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>192300000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>134800000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>131300000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>107800000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>99700000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>103700000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>78300000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>57700000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>35700000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:33">
       <c r="A57" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B57">
+        <v>223938000.0</v>
+      </c>
+      <c r="C57">
         <v>227623000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>259918000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>297477000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>311432000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>314922000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>283566000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>241251000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>256131000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>248854000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>230089000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>240349000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>203361000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>193730000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>190128000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>185564000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>178874000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>150872000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>205300000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>182000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>145600000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>114700000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>102700000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>91000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>67300000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>74500000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>60800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>43900000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>51600000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>38900000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>32900000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>18000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:32">
+    <row r="58" spans="1:33">
       <c r="A58" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B58">
+        <v>506771000.0</v>
+      </c>
+      <c r="C58">
         <v>526259000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>569886000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>701396000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>629938000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>675805000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>765247000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>788200000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>817042000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>842979000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>904017000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>949244000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>401961000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>394485000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>395091000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>198402000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>193441000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>159989000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>213400000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>190800000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>155000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>122300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>108500000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>96200000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>69600000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>79200000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>68600000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>52300000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>59300000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>50300000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>46600000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>28300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:32">
+    <row r="59" spans="1:33">
       <c r="A59" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
+      <c r="AG59"/>
     </row>
-    <row r="60" spans="1:32">
+    <row r="60" spans="1:33">
       <c r="A60" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B60">
+        <v>244295000.0</v>
+      </c>
+      <c r="C60">
         <v>239222000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>241593000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>380752000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>406696000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>369703000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>348382000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>322711000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>307093000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>271412000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>384509000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>404193000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>792314000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>823237000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>843832000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>400718000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>314188000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>296207000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>242500000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>242700000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>223000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>201200000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>189100000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>177300000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>139400000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>126600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>116800000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>114600000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>91900000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>56700000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>37900000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>27200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:33">
       <c r="A61" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>0.0</v>
+      </c>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
+      <c r="AG61"/>
     </row>
-    <row r="62" spans="1:32">
+    <row r="62" spans="1:33">
       <c r="A62" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO62"/>
+  <dimension ref="A1:DQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C1" t="s">
-        <v>94</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G1" t="s">
-        <v>97</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>99</v>
       </c>
       <c r="J1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K1" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>102</v>
       </c>
       <c r="N1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O1" t="s">
-        <v>103</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>105</v>
       </c>
       <c r="R1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="S1" t="s">
-        <v>106</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
       <c r="V1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W1" t="s">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="Z1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AA1" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="AD1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AE1" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="AH1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AI1" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="AL1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AM1" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="AP1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="AT1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AU1" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="AX1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AY1" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>15</v>
       </c>
       <c r="BE1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BI1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BJ1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BM1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BQ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BR1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BU1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BV1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="BY1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BZ1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CC1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CG1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CH1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CK1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CL1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CO1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CS1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CW1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CX1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="DA1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DB1" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="DE1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DF1" t="s">
-        <v>173</v>
+        <v>29</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="DI1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DJ1" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
-        <v>30</v>
+        <v>178</v>
       </c>
       <c r="DM1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DN1" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B2">
+        <v>119288000.0</v>
+      </c>
+      <c r="C2">
+        <v>115436000.0</v>
+      </c>
+      <c r="D2">
         <v>144564000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>147846000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>95077000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>111353000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>132116000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>143886000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>108287000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>131922000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>161426000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>156342000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>110097000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>171557000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>228863000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>236015000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>130955000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>145802000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>184569000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>211916000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>105597000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>134007000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>174061000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>202629000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>101445000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>158436000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>174312000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>230158000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>98623000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>123827000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>179036000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>186207000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>97405000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>155874000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>160340000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>181685000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>88331000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>162408000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>180608000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>174940000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>76038000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>146097000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>151429000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>192472000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>93972000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>132796000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>157674000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>163249000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>76091000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>115387000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>139393000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>139600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>71000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>106665000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>105805000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>69275000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>83363000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>108386000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>76437000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>67152000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>96168000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>109940000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>79822000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>72638000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>74510000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>100100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>71000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>62200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>87922000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>90100000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>85500000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>66900000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>83700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>135100000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>85000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>68400000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>76600000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>92600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>63100000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>54600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>62400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>94300000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>63100000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>58700000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>52800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>72600000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>52100000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>41300000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>54900000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>78400000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>45900000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>39900000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>37000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>61700000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>30600000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>29900000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>28400000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>51800000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>35000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>33300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>37800000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>47700000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>21800000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>21900000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>24400000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>36900000.0</v>
       </c>
-      <c r="DB2"/>
-[...1 lines deleted...]
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2"/>
+      <c r="DF2">
         <v>25900000.0</v>
       </c>
-      <c r="DE2"/>
-      <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
+      <c r="DP2"/>
+      <c r="DQ2"/>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -6261,106 +6413,108 @@
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
+      <c r="DP3"/>
+      <c r="DQ3"/>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-162159000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
@@ -6386,424 +6540,428 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B5">
+        <v>-16642000.0</v>
+      </c>
+      <c r="C5">
+        <v>-16590000.0</v>
+      </c>
+      <c r="D5">
         <v>-16112000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-15736000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-15171000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-16669000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-15731000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-16283000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-16582000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-16069000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-17426000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-16241000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-16941000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-17022000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-18526000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-16579000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15736000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-12642000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-11616000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-10946000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-10910000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-11221000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-13659000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12865000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-14247000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-12988000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-13361000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-15651000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-13417000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-13183000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-13807000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-13768000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-12228000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-10592000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-11366000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-11287000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-11909000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-12426000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-12336000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-10153000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-7069000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-9384000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-6373000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-6633000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-6935000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-7298000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-4311000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1613000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1116000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1995000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-3057000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1633400000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>823237000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3161000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>18600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>23400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>23400000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>24000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>25600000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>28600000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>23800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>24000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>23200000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>21600000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>17800000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>19800000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-106000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>20000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>19400000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-92500000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>16400000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>16400000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-83800000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>16600000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>15600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-72900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14600000.0</v>
       </c>
       <c r="CA5">
         <v>15200000.0</v>
       </c>
       <c r="CB5">
+        <v>14600000.0</v>
+      </c>
+      <c r="CC5">
         <v>15200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14200000.0</v>
       </c>
       <c r="CD5">
         <v>15200000.0</v>
       </c>
       <c r="CE5">
+        <v>14200000.0</v>
+      </c>
+      <c r="CF5">
+        <v>15200000.0</v>
+      </c>
+      <c r="CG5">
         <v>14800000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>14600000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>14000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>13600000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-43100000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-40300000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-38700000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-39100000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-37500000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-35900000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-37400000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-35600000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-107500000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-32000000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-30200000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-28200000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-26600000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-24800000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-23000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-21500000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-19900000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-18400000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-17100000.0</v>
       </c>
-      <c r="DB5"/>
-[...1 lines deleted...]
-      <c r="DD5">
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-13500000.0</v>
       </c>
-      <c r="DE5"/>
-      <c r="DF5"/>
       <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>-9900000.0</v>
       </c>
-      <c r="DI5"/>
-      <c r="DJ5"/>
       <c r="DK5"/>
-      <c r="DL5">
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5">
         <v>-7300000.0</v>
       </c>
-      <c r="DM5"/>
-      <c r="DN5"/>
       <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6811,52 +6969,56 @@
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
-      <c r="AW6"/>
-      <c r="AX6"/>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
@@ -6882,138 +7044,144 @@
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
+      <c r="DP6"/>
+      <c r="DQ6"/>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B7">
+        <v>17614000.0</v>
+      </c>
+      <c r="C7">
+        <v>18698000.0</v>
+      </c>
+      <c r="D7">
         <v>19903000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>22595000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>23397000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>24541000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>26312000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>26194000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>27501000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>28976000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>31819000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>35616000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>37868000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>36509000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>37841000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>39053000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>40412000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>38348000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>39701000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>41349000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>41655000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>42994000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>44528000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>46264000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>47255000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>45705000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>37315000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>33908000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>33558000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7059,114 +7227,120 @@
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8">
-        <v>306000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="C8">
         <v>306000.0</v>
       </c>
       <c r="D8">
+        <v>306000.0</v>
+      </c>
+      <c r="E8">
+        <v>306000.0</v>
+      </c>
+      <c r="F8">
         <v>307000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>309000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>311000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>313000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>314000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>315000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>317000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>321000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>325000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>326000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>330000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>332000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>334000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="S8">
         <v>330000.0</v>
       </c>
       <c r="T8">
         <v>330000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>330000.0</v>
+      </c>
+      <c r="V8">
+        <v>330000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7220,178 +7394,180 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>362285000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>366181000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>369198000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>371245000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>371583000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>374413000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>372313000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>370353000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>366868000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>369372000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>366959000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>364773000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>362072000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>360656000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>358648000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>356324000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>354016000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>352733000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>351064000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>349338000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>348142000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>347175000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>346153000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>345139000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>344551000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>343971000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>343319000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>345598000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>344796000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>344244000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>344156000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>343370000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>342975000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>342294000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>342130000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>340958000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>340176000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
@@ -7417,391 +7593,399 @@
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B10">
+        <v>23122000.0</v>
+      </c>
+      <c r="C10">
+        <v>17694000.0</v>
+      </c>
+      <c r="D10">
         <v>36344000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>21255000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>18139000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>16180000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>30401000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>25648000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>27350000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>25314000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>36821000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>26610000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7332000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>39557000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>28829000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>25596000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>22027000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>34301000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>37926000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>39223000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>36181000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>33933000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>56137000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>62624000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>59134000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>77148000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>15859000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>82616000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>40221000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>193405000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>105933000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>194391000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>141616000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>195581000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>92913000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>176955000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>139810000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>213108000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>131532000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>210736000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>169073000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>228368000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>104986000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>208375000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>177814000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>221454000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>105574000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>132837000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>64976000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>22411000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>16331000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>28300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-28257000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>28257000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>15614000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>114422000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>122091000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>12339000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>10211000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>26591000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>75351000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>20031000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>20050000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>45078000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>76413000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>8100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>6300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>6200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>6600000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>9800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>5000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>5500000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>6300000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>8500000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>5800000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>56900000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>92800000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>6000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>4200000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3900000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>17200000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>3200000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2900000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>4300000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>5400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1800000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>400000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>21600000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1200000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>300000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>7600000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>22800000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>1200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>1000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>1600000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1400000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>1200000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>800000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>1000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>27300000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>1200000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>800000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>100000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>8300000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>300000.0</v>
       </c>
-      <c r="DB10"/>
-[...1 lines deleted...]
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10">
         <v>32100000.0</v>
       </c>
-      <c r="DE10"/>
-      <c r="DF10"/>
       <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>28200000.0</v>
       </c>
-      <c r="DI10"/>
-      <c r="DJ10"/>
       <c r="DK10"/>
-      <c r="DL10">
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10">
         <v>16000000.0</v>
       </c>
-      <c r="DM10"/>
-      <c r="DN10"/>
       <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -7877,476 +8061,484 @@
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12">
+        <v>23122000.0</v>
+      </c>
+      <c r="C12">
+        <v>17694000.0</v>
+      </c>
+      <c r="D12">
         <v>36344000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>21255000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>18139000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16180000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>30401000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>25648000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>27350000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>25314000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>36821000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>26610000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7332000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>39557000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>28829000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>25596000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>22027000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>34301000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>37926000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>39223000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>36181000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>33933000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>56137000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>62624000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>59134000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>77148000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>15859000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>82616000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>40221000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>193405000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>105933000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>194391000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>141616000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>195581000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>92913000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>176955000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>139810000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>213108000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>131532000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>210736000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>169073000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>228368000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>104986000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>208375000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>177814000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>221454000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>105574000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>132837000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>64976000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>22411000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>16331000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>28300000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>28257000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>28257000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>114422000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>122091000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>12339000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>10211000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>26591000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>75351000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>20031000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>20050000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>45078000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>76413000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>8100000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>6300000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>6200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>6600000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>9800000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>5000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>5500000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>6300000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>8500000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>5800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>56900000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>92800000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>4200000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>3900000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>17200000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>3200000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>2900000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>4300000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>5400000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>1800000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>400000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>21600000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>1200000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>300000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>7600000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>22800000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>1200000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>1000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>1600000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>1400000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>1200000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>800000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>1000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>27300000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>1200000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>800000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>100000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>8300000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>300000.0</v>
       </c>
-      <c r="DB12"/>
-[...1 lines deleted...]
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12">
         <v>32100000.0</v>
       </c>
-      <c r="DE12"/>
-      <c r="DF12"/>
       <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>28200000.0</v>
       </c>
-      <c r="DI12"/>
-      <c r="DJ12"/>
       <c r="DK12"/>
-      <c r="DL12">
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12">
         <v>16000000.0</v>
       </c>
-      <c r="DM12"/>
-      <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13">
-        <v>306000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="C13">
         <v>306000.0</v>
       </c>
       <c r="D13">
+        <v>306000.0</v>
+      </c>
+      <c r="E13">
+        <v>306000.0</v>
+      </c>
+      <c r="F13">
         <v>307000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>309000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>311000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>313000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>314000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>315000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>317000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>321000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>325000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>326000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>330000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>332000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>334000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="S13">
         <v>330000.0</v>
       </c>
       <c r="T13">
         <v>330000.0</v>
       </c>
       <c r="U13">
-        <v>326000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="V13">
-        <v>326000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="W13">
         <v>326000.0</v>
       </c>
       <c r="X13">
         <v>326000.0</v>
       </c>
       <c r="Y13">
-        <v>324000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="Z13">
-        <v>324000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="AA13">
         <v>324000.0</v>
       </c>
       <c r="AB13">
         <v>324000.0</v>
       </c>
       <c r="AC13">
-        <v>320000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="AD13">
-        <v>320000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="AE13">
         <v>320000.0</v>
       </c>
       <c r="AF13">
         <v>320000.0</v>
       </c>
       <c r="AG13">
         <v>320000.0</v>
       </c>
       <c r="AH13">
         <v>320000.0</v>
       </c>
       <c r="AI13">
         <v>320000.0</v>
       </c>
       <c r="AJ13">
         <v>320000.0</v>
       </c>
       <c r="AK13">
         <v>320000.0</v>
       </c>
       <c r="AL13">
         <v>320000.0</v>
       </c>
@@ -8359,952 +8551,974 @@
       <c r="AO13">
         <v>320000.0</v>
       </c>
       <c r="AP13">
         <v>320000.0</v>
       </c>
       <c r="AQ13">
         <v>320000.0</v>
       </c>
       <c r="AR13">
         <v>320000.0</v>
       </c>
       <c r="AS13">
         <v>320000.0</v>
       </c>
       <c r="AT13">
         <v>320000.0</v>
       </c>
       <c r="AU13">
         <v>320000.0</v>
       </c>
       <c r="AV13">
         <v>320000.0</v>
       </c>
       <c r="AW13">
+        <v>320000.0</v>
+      </c>
+      <c r="AX13">
+        <v>320000.0</v>
+      </c>
+      <c r="AY13">
         <v>794309000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>862041000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>862041000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>826398000.0</v>
       </c>
       <c r="BB13"/>
       <c r="BC13">
-        <v>402000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>826398000.0</v>
+      </c>
+      <c r="BD13"/>
       <c r="BE13">
         <v>402000.0</v>
       </c>
       <c r="BF13">
         <v>402000.0</v>
       </c>
       <c r="BG13">
         <v>402000.0</v>
       </c>
       <c r="BH13">
         <v>402000.0</v>
       </c>
       <c r="BI13">
         <v>402000.0</v>
       </c>
       <c r="BJ13">
         <v>402000.0</v>
       </c>
       <c r="BK13">
         <v>402000.0</v>
       </c>
       <c r="BL13">
         <v>402000.0</v>
       </c>
       <c r="BM13">
+        <v>402000.0</v>
+      </c>
+      <c r="BN13">
+        <v>402000.0</v>
+      </c>
+      <c r="BO13">
         <v>400000.0</v>
       </c>
-      <c r="BN13">
-[...2 lines deleted...]
-      <c r="BO13"/>
       <c r="BP13">
         <v>400000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>400000.0</v>
       </c>
-      <c r="BR13"/>
       <c r="BS13">
         <v>400000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>400000.0</v>
       </c>
-      <c r="BU13"/>
       <c r="BV13">
         <v>400000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13">
         <v>400000.0</v>
       </c>
-      <c r="BX13"/>
-      <c r="BY13"/>
+      <c r="BY13">
+        <v>400000.0</v>
+      </c>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
-      <c r="CC13">
-[...4 lines deleted...]
-      </c>
+      <c r="CC13"/>
+      <c r="CD13"/>
       <c r="CE13">
         <v>400000.0</v>
       </c>
       <c r="CF13">
         <v>400000.0</v>
       </c>
       <c r="CG13">
         <v>400000.0</v>
       </c>
       <c r="CH13">
         <v>400000.0</v>
       </c>
-      <c r="CI13"/>
-      <c r="CJ13"/>
+      <c r="CI13">
+        <v>400000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>400000.0</v>
+      </c>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14">
+        <v>31324000.0</v>
+      </c>
+      <c r="C14">
+        <v>30950000.0</v>
+      </c>
+      <c r="D14">
         <v>30946000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>30743000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>30867000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>31299000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>31136000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>31376000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>31439000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>31495000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>31887000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>32116999.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>32443000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>32844000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>33064000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>33360999.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>33163000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>33584000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>33698000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>33713000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>33712000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>33471000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>33248000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>32838000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>32448000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>32508000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>32398000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>32368000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>32261000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>32291000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>32314000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>32212000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>32125000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>32166000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>32117000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>32079000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32029000.0</v>
       </c>
       <c r="AL14">
         <v>32029000.0</v>
       </c>
       <c r="AM14">
+        <v>32029000.0</v>
+      </c>
+      <c r="AN14">
+        <v>32029000.0</v>
+      </c>
+      <c r="AO14">
         <v>32024000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>32002000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>31992000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>32059000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>32047000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>32060000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>32053000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>31971000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>31962000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>31957000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>30004000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30553000.0</v>
       </c>
       <c r="AZ14">
         <v>30553000.0</v>
       </c>
       <c r="BA14">
+        <v>30553000.0</v>
+      </c>
+      <c r="BB14">
+        <v>30553000.0</v>
+      </c>
+      <c r="BC14">
         <v>31957000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BD14"/>
+      <c r="BE14">
         <v>30553000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>29335000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>29782000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>29992000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>29620000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>30290000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>30491000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>30722000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>30835000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>30344828.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>31428571.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>32142857.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>30952381.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>30000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>30000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>30588235.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>30588235.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>31538462.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>31538462.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>30909091.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>32285714.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>32631579.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>32631579.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>33333333.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>33846154.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>36000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>36000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>34000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>32500000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>34545455.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>34545455.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>34000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>35000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>36363636.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>36363636.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>36000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>34375000.0</v>
       </c>
       <c r="CO14">
         <v>34375000.0</v>
       </c>
       <c r="CP14">
+        <v>34375000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>34375000.0</v>
+      </c>
+      <c r="CR14">
         <v>35714286.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>35833333.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>36250000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>36250000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>36666667.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>37500000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>34000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>36666667.0</v>
       </c>
       <c r="CY14">
         <v>34000000.0</v>
       </c>
       <c r="CZ14">
+        <v>36666667.0</v>
+      </c>
+      <c r="DA14">
+        <v>34000000.0</v>
+      </c>
+      <c r="DB14">
         <v>40000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>40000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>36666667.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>39166667.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>39285714.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>39285714.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>40000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>39333333.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>38333333.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>38333333.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>36666667.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>41250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37777778.0</v>
       </c>
       <c r="DN14">
         <v>37777778.0</v>
       </c>
       <c r="DO14">
         <v>37777778.0</v>
       </c>
+      <c r="DP14">
+        <v>37777778.0</v>
+      </c>
+      <c r="DQ14">
+        <v>37777778.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>325000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>326000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>330000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>332000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>334000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330000.0</v>
       </c>
       <c r="S15">
         <v>330000.0</v>
       </c>
       <c r="T15">
         <v>330000.0</v>
       </c>
       <c r="U15">
-        <v>326000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="V15">
-        <v>326000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="W15">
         <v>326000.0</v>
       </c>
       <c r="X15">
         <v>326000.0</v>
       </c>
       <c r="Y15">
-        <v>324000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="Z15">
-        <v>324000.0</v>
+        <v>326000.0</v>
       </c>
       <c r="AA15">
         <v>324000.0</v>
       </c>
       <c r="AB15">
         <v>324000.0</v>
       </c>
       <c r="AC15">
+        <v>324000.0</v>
+      </c>
+      <c r="AD15">
+        <v>324000.0</v>
+      </c>
+      <c r="AE15">
         <v>320000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>320000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AG15">
         <v>300000.0</v>
       </c>
       <c r="AH15">
         <v>300000.0</v>
       </c>
       <c r="AI15">
         <v>300000.0</v>
       </c>
       <c r="AJ15">
         <v>300000.0</v>
       </c>
       <c r="AK15">
         <v>300000.0</v>
       </c>
       <c r="AL15">
         <v>300000.0</v>
       </c>
       <c r="AM15">
         <v>300000.0</v>
       </c>
       <c r="AN15">
         <v>300000.0</v>
       </c>
       <c r="AO15">
         <v>300000.0</v>
       </c>
       <c r="AP15">
         <v>300000.0</v>
       </c>
       <c r="AQ15">
-        <v>320000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AR15">
         <v>300000.0</v>
       </c>
       <c r="AS15">
+        <v>320000.0</v>
+      </c>
+      <c r="AT15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="AU15">
         <v>300000.0</v>
       </c>
       <c r="AV15">
+        <v>320000.0</v>
+      </c>
+      <c r="AW15">
         <v>300000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15"/>
+      <c r="AX15">
+        <v>300000.0</v>
+      </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-      <c r="BC15">
-[...4 lines deleted...]
-      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
       <c r="BE15">
         <v>400000.0</v>
       </c>
       <c r="BF15">
         <v>400000.0</v>
       </c>
       <c r="BG15">
         <v>400000.0</v>
       </c>
       <c r="BH15">
         <v>400000.0</v>
       </c>
       <c r="BI15">
         <v>400000.0</v>
       </c>
       <c r="BJ15">
         <v>400000.0</v>
       </c>
       <c r="BK15">
         <v>400000.0</v>
       </c>
       <c r="BL15">
         <v>400000.0</v>
       </c>
       <c r="BM15">
         <v>400000.0</v>
       </c>
       <c r="BN15">
         <v>400000.0</v>
       </c>
-      <c r="BO15"/>
+      <c r="BO15">
+        <v>400000.0</v>
+      </c>
       <c r="BP15">
         <v>400000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>400000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15">
         <v>400000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15">
         <v>400000.0</v>
       </c>
-      <c r="BU15"/>
       <c r="BV15">
         <v>400000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>400000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15">
         <v>400000.0</v>
       </c>
-      <c r="BZ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ15"/>
       <c r="CA15">
         <v>400000.0</v>
       </c>
       <c r="CB15">
         <v>400000.0</v>
       </c>
       <c r="CC15">
         <v>400000.0</v>
       </c>
       <c r="CD15">
         <v>400000.0</v>
       </c>
       <c r="CE15">
         <v>400000.0</v>
       </c>
       <c r="CF15">
         <v>400000.0</v>
       </c>
       <c r="CG15">
         <v>400000.0</v>
       </c>
       <c r="CH15">
         <v>400000.0</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15"/>
+      <c r="CI15">
+        <v>400000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>400000.0</v>
+      </c>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>47</v>
+      </c>
+      <c r="B16">
+        <v>41023000.0</v>
+      </c>
+      <c r="C16">
+        <v>34369000.0</v>
+      </c>
       <c r="D16">
+        <v>45761000.0</v>
+      </c>
+      <c r="E16">
+        <v>42058000.0</v>
+      </c>
+      <c r="F16">
         <v>38413000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>41330000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>43798000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>43481000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>44459000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>39918000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>47542000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>41637000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>40241000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>40513000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>44432000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>41201000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>38089000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>41630000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>45010000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>46696000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>52840000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>43985000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>30688000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>15178000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>9411000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>10199000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>27242000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-5150000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8460000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>15900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>32265000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5150000.0</v>
       </c>
       <c r="AJ16">
         <v>-5150000.0</v>
       </c>
       <c r="AK16">
-        <v>30659000.0</v>
+        <v>-5150000.0</v>
       </c>
       <c r="AL16">
         <v>-5150000.0</v>
       </c>
       <c r="AM16">
-        <v>-5150000.0</v>
+        <v>30659000.0</v>
       </c>
       <c r="AN16">
         <v>-5150000.0</v>
       </c>
       <c r="AO16">
-        <v>31899000.0</v>
+        <v>-5150000.0</v>
       </c>
       <c r="AP16">
         <v>-5150000.0</v>
       </c>
       <c r="AQ16">
-        <v>-5150000.0</v>
+        <v>31899000.0</v>
       </c>
       <c r="AR16">
         <v>-5150000.0</v>
       </c>
       <c r="AS16">
-        <v>34253000.0</v>
+        <v>-5150000.0</v>
       </c>
       <c r="AT16">
         <v>-5150000.0</v>
       </c>
       <c r="AU16">
+        <v>34253000.0</v>
+      </c>
+      <c r="AV16">
         <v>-5150000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
+        <v>-5150000.0</v>
+      </c>
+      <c r="AX16">
         <v>52519000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>44785000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
+      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16">
+        <v>40543000.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16">
         <v>2373000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4781000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3508000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1507000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>755000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2357000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
@@ -9318,54 +9532,56 @@
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9441,178 +9657,180 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>45863000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>45953000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>45087000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>45516000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>45612000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>46191000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>47325000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>47469000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>47441000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>47346000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>65800000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>65619000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>65446000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>57651000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>56109000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>55516000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>56108000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>58670000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>58462000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>58420000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>58708000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>59137000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>91392000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>91015000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>89994000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>90467000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>158048000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>155451000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>158499000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>157252000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>182400000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>183830000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>184274000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>184483000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>172930000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>170461000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>168349000.0</v>
       </c>
-      <c r="AW18"/>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
@@ -9638,54 +9856,56 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9761,119 +9981,117 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...4 lines deleted...]
-      </c>
+      <c r="G20"/>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
-        <v>106700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L20">
-        <v>106700000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M20">
         <v>106700000.0</v>
       </c>
       <c r="N20">
         <v>106700000.0</v>
       </c>
       <c r="O20">
         <v>106700000.0</v>
       </c>
       <c r="P20">
         <v>106700000.0</v>
       </c>
       <c r="Q20">
         <v>106700000.0</v>
       </c>
       <c r="R20">
         <v>106700000.0</v>
       </c>
       <c r="S20">
         <v>106700000.0</v>
       </c>
       <c r="T20">
         <v>106700000.0</v>
       </c>
       <c r="U20">
         <v>106700000.0</v>
       </c>
       <c r="V20">
         <v>106700000.0</v>
       </c>
       <c r="W20">
         <v>106700000.0</v>
       </c>
       <c r="X20">
         <v>106700000.0</v>
       </c>
       <c r="Y20">
-        <v>110000000.0</v>
+        <v>106700000.0</v>
       </c>
       <c r="Z20">
-        <v>110000000.0</v>
+        <v>106700000.0</v>
       </c>
       <c r="AA20">
         <v>110000000.0</v>
       </c>
       <c r="AB20">
         <v>110000000.0</v>
       </c>
       <c r="AC20">
         <v>110000000.0</v>
       </c>
       <c r="AD20">
         <v>110000000.0</v>
       </c>
       <c r="AE20">
         <v>110000000.0</v>
       </c>
       <c r="AF20">
         <v>110000000.0</v>
       </c>
       <c r="AG20">
         <v>110000000.0</v>
       </c>
       <c r="AH20">
         <v>110000000.0</v>
       </c>
@@ -9915,52 +10133,56 @@
       </c>
       <c r="AU20">
         <v>110000000.0</v>
       </c>
       <c r="AV20">
         <v>110000000.0</v>
       </c>
       <c r="AW20">
         <v>110000000.0</v>
       </c>
       <c r="AX20">
         <v>110000000.0</v>
       </c>
       <c r="AY20">
         <v>110000000.0</v>
       </c>
       <c r="AZ20">
         <v>110000000.0</v>
       </c>
       <c r="BA20">
         <v>110000000.0</v>
       </c>
       <c r="BB20">
         <v>110000000.0</v>
       </c>
-      <c r="BC20"/>
-      <c r="BD20"/>
+      <c r="BC20">
+        <v>110000000.0</v>
+      </c>
+      <c r="BD20">
+        <v>110000000.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
@@ -9980,61 +10202,59 @@
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
       <c r="D21">
         <v>257000000.0</v>
       </c>
       <c r="E21">
         <v>257000000.0</v>
       </c>
       <c r="F21">
         <v>257000000.0</v>
       </c>
       <c r="G21">
         <v>257000000.0</v>
       </c>
       <c r="H21">
         <v>257000000.0</v>
       </c>
       <c r="I21">
         <v>257000000.0</v>
       </c>
       <c r="J21">
         <v>257000000.0</v>
       </c>
       <c r="K21">
         <v>257000000.0</v>
       </c>
       <c r="L21">
@@ -10094,1055 +10314,1077 @@
       <c r="AD21">
         <v>257000000.0</v>
       </c>
       <c r="AE21">
         <v>257000000.0</v>
       </c>
       <c r="AF21">
         <v>257000000.0</v>
       </c>
       <c r="AG21">
         <v>257000000.0</v>
       </c>
       <c r="AH21">
         <v>257000000.0</v>
       </c>
       <c r="AI21">
         <v>257000000.0</v>
       </c>
       <c r="AJ21">
         <v>257000000.0</v>
       </c>
       <c r="AK21">
         <v>257000000.0</v>
       </c>
       <c r="AL21">
-        <v>430000000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="AM21">
-        <v>430000000.0</v>
+        <v>257000000.0</v>
       </c>
       <c r="AN21">
         <v>430000000.0</v>
       </c>
       <c r="AO21">
         <v>430000000.0</v>
       </c>
       <c r="AP21">
-        <v>528300000.0</v>
+        <v>430000000.0</v>
       </c>
       <c r="AQ21">
-        <v>528300000.0</v>
+        <v>430000000.0</v>
       </c>
       <c r="AR21">
         <v>528300000.0</v>
       </c>
       <c r="AS21">
+        <v>528300000.0</v>
+      </c>
+      <c r="AT21">
+        <v>528300000.0</v>
+      </c>
+      <c r="AU21">
         <v>528712000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>529369000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>530027000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>530683000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>531342000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>531999000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>532700000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>533300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>533972000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>646602000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2696000.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>654000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>645000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>645000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>651000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>670000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>659000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>637000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>966000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>900000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>900000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="BT21">
         <v>900000.0</v>
       </c>
       <c r="BU21">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="BV21">
         <v>900000.0</v>
       </c>
       <c r="BW21">
+        <v>800000.0</v>
+      </c>
+      <c r="BX21">
         <v>900000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
+        <v>900000.0</v>
+      </c>
+      <c r="BZ21">
         <v>2300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="CA21">
         <v>2400000.0</v>
       </c>
       <c r="CB21">
         <v>2400000.0</v>
       </c>
       <c r="CC21">
         <v>2400000.0</v>
       </c>
       <c r="CD21">
         <v>2400000.0</v>
       </c>
       <c r="CE21">
         <v>2400000.0</v>
       </c>
       <c r="CF21">
+        <v>2400000.0</v>
+      </c>
+      <c r="CG21">
+        <v>2400000.0</v>
+      </c>
+      <c r="CH21">
         <v>2500000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>3700000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>4300000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>1800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="CL21">
         <v>1900000.0</v>
       </c>
       <c r="CM21">
+        <v>1900000.0</v>
+      </c>
+      <c r="CN21">
+        <v>1900000.0</v>
+      </c>
+      <c r="CO21">
         <v>1700000.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B22">
+        <v>299923000.0</v>
+      </c>
+      <c r="C22">
+        <v>268803000.0</v>
+      </c>
+      <c r="D22">
         <v>347629000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>301797000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>262372000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>265132000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>335855000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>312014000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>288629000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>301724000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>422160000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>396087000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>376062000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>425513000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>564856000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>569174000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>436859000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>384241000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>479793000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>464291000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>394287000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>382106000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>499759000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>441510000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>383163000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>375670000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>499855000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>405793000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>319319000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>321905000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>431950000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>349597000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>304543000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>332297000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>423540000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>370470000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>309914000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>325314000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>425290000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>354739000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>309855000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>329203000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>436712000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>367823000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>284589000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>301367000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>403938000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>366192000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>326973000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>369928000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>463957000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>415200000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>345600000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>378526000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>395621000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>215717000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>227220000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>294344000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>232041000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>197561000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>188211000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>260503000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>206854000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>179143000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>162193000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>231300000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>190000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>192300000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>219700000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>378800000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>318400000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>266000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>241200000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>320900000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>217100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>158000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>142400000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>206900000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>168500000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>162500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>164800000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>260100000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>199800000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>191100000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>168700000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>254500000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>194700000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>168100000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>149700000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>209800000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>134600000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>115000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>105800000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>175400000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>131500000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>131500000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>122600000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>183300000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>120200000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>92000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>73900000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>101700000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>71300000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>86500000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>85700000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>120400000.0</v>
       </c>
-      <c r="DB22"/>
-[...1 lines deleted...]
-      <c r="DD22">
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22">
         <v>66800000.0</v>
       </c>
-      <c r="DE22"/>
-      <c r="DF22"/>
       <c r="DG22"/>
-      <c r="DH22">
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22">
         <v>46400000.0</v>
       </c>
-      <c r="DI22"/>
-      <c r="DJ22"/>
       <c r="DK22"/>
-      <c r="DL22">
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22">
         <v>40100000.0</v>
       </c>
-      <c r="DM22"/>
-      <c r="DN22"/>
       <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B23">
+        <v>905700000.0</v>
+      </c>
+      <c r="C23">
+        <v>751066000.0</v>
+      </c>
+      <c r="D23">
         <v>852663000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>800641000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>760495000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>765481000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>843571000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>802516000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>800107000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>811479000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>947562000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1014479000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>995194000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1082148000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1212966000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1199155000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1081564000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1036634000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1139764000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1105696000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1052677000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1045508000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1200154000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1137324000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1088335000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1113629000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1161842000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1109504000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>978380000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1110911000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1148718000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1130443000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1052497000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1124135000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1120480000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1122405000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1031760000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1114391000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1313178000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1298438000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1212067000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1288526000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1389356000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1403364000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1308166000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1353437000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1354013000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1317094000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1227754000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1194275000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1103417000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1236900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>823237000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1217722000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>588376000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>599120000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>576781000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>484928000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>470750000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>507629000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>542834000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>450315000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>444837000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>456196000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>474900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>407400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>419300000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>455900000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>628900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>529100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>470400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>433500000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>514000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>370800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>364100000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>378000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>362600000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>305400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>305300000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>323500000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>409400000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>337200000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>324700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>297600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>378300000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>305100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>265600000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>273800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>314100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>223900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>205100000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>209000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>266300000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>214000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>212900000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>205800000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>274100000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>203900000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>177000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>185400000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>194400000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>155700000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>168000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>166900000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>194300000.0</v>
       </c>
-      <c r="DB23"/>
-[...1 lines deleted...]
-      <c r="DD23">
+      <c r="DD23"/>
+      <c r="DE23"/>
+      <c r="DF23">
         <v>151200000.0</v>
       </c>
-      <c r="DE23"/>
-      <c r="DF23"/>
       <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>107000000.0</v>
       </c>
-      <c r="DI23"/>
-      <c r="DJ23"/>
       <c r="DK23"/>
-      <c r="DL23">
+      <c r="DL23"/>
+      <c r="DM23"/>
+      <c r="DN23">
         <v>84500000.0</v>
       </c>
-      <c r="DM23"/>
-      <c r="DN23"/>
       <c r="DO23"/>
+      <c r="DP23"/>
+      <c r="DQ23"/>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B24">
+        <v>30000000.0</v>
+      </c>
+      <c r="C24">
+        <v>214211000.0</v>
+      </c>
+      <c r="D24">
         <v>291880000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>254550000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>262219000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>224888000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>287558000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>250227000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>273087000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>236170000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>325306000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>288022000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>220786000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>323506000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>226227000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>228948000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>231703000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>234474000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>237245000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>265020000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>242790000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>270632000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>248700000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>381909000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>378657000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>379606000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>380555000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>381504000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>482453000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>483401000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>484350000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>485299000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>486248000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>487197000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>488146000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>489095000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>490043000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>490992000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>491941000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>492890000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>500838000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>502125000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>503413000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>504700000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>505988000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>507275000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>508563000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>509850000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
@@ -11168,176 +11410,178 @@
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>220786000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>223506000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>226227000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>228948000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>231703000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>234474000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>237245000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>240020000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>242790000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>245632000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>248700000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>381909000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>378657000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>379606000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>380555000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>381504000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>482453000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>483401000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>484350000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>485299000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>486248000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>487197000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>488146000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>489095000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>490043000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>490992000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>491941000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>492890000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>500838000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>502125000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>503413000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>504700000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>505988000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>507275000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>508563000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>509850000.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
@@ -11363,56 +11607,60 @@
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>57</v>
+      </c>
+      <c r="B26">
+        <v>375758000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
@@ -11486,54 +11734,56 @@
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -11609,464 +11859,476 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B28">
-        <v>-3441000.0</v>
+        <v>24492000.0</v>
       </c>
       <c r="C28">
+        <v>14004000.0</v>
+      </c>
+      <c r="D28">
+        <v>288439000.0</v>
+      </c>
+      <c r="E28">
         <v>14340000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>280477000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>246249000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8911000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>269124000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>291866000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>252832000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>339808000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>316421000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>365072000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>334208000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>371148000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>391155000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>394395000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>257888000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>322770000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>280896000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>342014000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>298626000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>411200000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>365549000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>451846000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>358228000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>492556000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>336997000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>379991000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>289048000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>377468000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>289959000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>343683000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>290667000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>394284000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>311191000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>349285000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>276935000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>359460000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>281205000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>323817000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>272470000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>397139000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>295038000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>326886000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>284534000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>401701000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>375726000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>450024000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-22411000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-16331000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-28300000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>28257000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-28257000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>-97920000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-105922000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>41546000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>10143000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-5018000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-58411000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>50208000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-850000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-26666000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-64689000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>33200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>17700000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>41700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>32300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>246800000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>172300000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>104700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>26100000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>109600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>11800000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-38200000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-81600000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>20700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>12300000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>5900000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-7900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>100900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>57800000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>41300000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2200000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>105300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>62300000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>17600000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-21600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>53000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>9900000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-7600000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-21800000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>56600000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>2400000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>31800000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>15000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>82200000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>39200000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>8000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-22300000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>15900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>5900000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>17600000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-1500000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>6500000.0</v>
       </c>
-      <c r="DB28"/>
-[...1 lines deleted...]
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28">
         <v>-23400000.0</v>
       </c>
-      <c r="DE28"/>
-      <c r="DF28"/>
       <c r="DG28"/>
-      <c r="DH28">
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>-17600000.0</v>
       </c>
-      <c r="DI28"/>
-      <c r="DJ28"/>
       <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28">
         <v>-5100000.0</v>
       </c>
-      <c r="DM28"/>
-      <c r="DN28"/>
       <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B29">
+        <v>531121000.0</v>
+      </c>
+      <c r="C29">
+        <v>471506000.0</v>
+      </c>
+      <c r="D29">
         <v>535896000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>492674000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>505359000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>477110000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>524201000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>489741000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>520688000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>490763000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>589961000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>667540000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>709820000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>718008000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>785545000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>772643000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>768858000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>654920000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>719507000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>668593000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>706693000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>654085000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>762375000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>718266000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>785756000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>732189000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12115,515 +12377,523 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B30">
+        <v>33788000.0</v>
+      </c>
+      <c r="C30">
+        <v>41265000.0</v>
+      </c>
+      <c r="D30">
         <v>36721000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>39028000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>36023000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>47839000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>35538000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>27420000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>34664000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>35295000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>31422000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>25095000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>38759000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>44928000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>49409000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>40917000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>52134000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>49668000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>44078000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>30203000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>41350000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>37574000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>34238000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>24367000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>35381000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>50953000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>38125000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>24632000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>27510000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>34549000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>41496000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>25925000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>48610000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>49860000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>39044000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>24632000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>32731000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39284000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>40101000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>29287000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>31127000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>32061000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>37875000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>22550000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>36423000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>30073000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>39459000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>24818000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>39800000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>33617000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>38648000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>18000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>27800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>27079000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>17388000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>13297000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>18390000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>13531000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>17537000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>19808000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>21992000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>15986000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>17141000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>17753000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>20700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>13100000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>19300000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>21083000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>21700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>12100000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>18600000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>15400000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>20700000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>7000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>12500000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>8700000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>10900000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>5500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>10400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>8100000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>8200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>6100000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>6900000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>4500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>3300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>1700000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>1700000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>3600000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>1600000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>2900000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>700000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1300000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>600000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="CT30">
         <v>800000.0</v>
       </c>
       <c r="CU30">
+        <v>1200000.0</v>
+      </c>
+      <c r="CV30">
+        <v>800000.0</v>
+      </c>
+      <c r="CW30">
         <v>400000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>1200000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>1700000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>1000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>300000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>300000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>700000.0</v>
       </c>
-      <c r="DB30"/>
-[...1 lines deleted...]
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30"/>
+      <c r="DF30">
         <v>800000.0</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30"/>
       <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>300000.0</v>
       </c>
-      <c r="DI30"/>
-      <c r="DJ30"/>
       <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30">
         <v>200000.0</v>
       </c>
-      <c r="DM30"/>
-      <c r="DN30"/>
       <c r="DO30"/>
+      <c r="DP30"/>
+      <c r="DQ30"/>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>2068000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>11584000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>17052000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>21868000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>31245000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>34705000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>42996000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>34812000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>26123000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>6453000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>6003000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-18775000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-27343000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-35802000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-18618000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-46515000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-54735000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-51795000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-44289000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-62794000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-67775000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-62146000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-59907000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-103903000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-105000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-102330000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-95588000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-174329000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-162645000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-158383000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-155491000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-211410000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-223181000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-231339000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-234519000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-265448000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-282571000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-295357000.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
@@ -12649,129 +12919,135 @@
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B32">
+        <v>143459000.0</v>
+      </c>
+      <c r="C32">
+        <v>137067000.0</v>
+      </c>
+      <c r="D32">
         <v>198485000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>154523000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>168627000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>142857000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>193289000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>161337000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>185925000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>150342000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>249331000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>216453000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>252449000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>259249000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>331839000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>317454000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>311323000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>195517000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>258442000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>205558000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>241157000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>180908000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>303927000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>271118000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-122222000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>261812000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12820,533 +13096,545 @@
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
     </row>
-    <row r="33" spans="1:119">
+    <row r="33" spans="1:121">
       <c r="A33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B33">
+        <v>512952000.0</v>
+      </c>
+      <c r="C33">
+        <v>390061000.0</v>
+      </c>
+      <c r="D33">
         <v>391857000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>395579000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>395366000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>395001000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>390076000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>387752000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>395086000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>401219000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>407374000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>521659000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>525149000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>525422000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>520834000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>524201000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>529202000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>529685000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>534566000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>538750000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>542005000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>549678000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>555154000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>558885000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>562483000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>568251000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>558635000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>555246000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>554205000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>522530000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>518269000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>517610000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>514052000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>517382000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>514409000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>510832000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>507996000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>506991000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>672013000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>668595000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>666594000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>670622000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>764296000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>766134000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>765792000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>762397000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>761381000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>761887000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>763042000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>743026000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>741778000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>744600000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>-28257000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>754540000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BD33"/>
+      <c r="BE33">
         <v>196464000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>196536000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>195059000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>190171000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>188340000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>185944000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>178292000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>169588000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>162893000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>166788000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>157800000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>155900000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>156200000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>161600000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>158800000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>153100000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>140800000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>134400000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>120800000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>111500000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>106900000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>106000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>104700000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>100700000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>100200000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>101400000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>100900000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>100400000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>99600000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>99400000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>96600000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>88700000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>81600000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>81500000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>78600000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>77100000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>74300000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>74200000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>74400000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>73900000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>73800000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>74500000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>75300000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>75300000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>75700000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>77600000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>77400000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>75100000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>70700000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>67200000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>63600000.0</v>
       </c>
-      <c r="DB33"/>
-[...1 lines deleted...]
-      <c r="DD33">
+      <c r="DD33"/>
+      <c r="DE33"/>
+      <c r="DF33">
         <v>47500000.0</v>
       </c>
-      <c r="DE33"/>
-      <c r="DF33"/>
       <c r="DG33"/>
-      <c r="DH33">
+      <c r="DH33"/>
+      <c r="DI33"/>
+      <c r="DJ33">
         <v>28700000.0</v>
       </c>
-      <c r="DI33"/>
-      <c r="DJ33"/>
       <c r="DK33"/>
-      <c r="DL33">
+      <c r="DL33"/>
+      <c r="DM33"/>
+      <c r="DN33">
         <v>26800000.0</v>
       </c>
-      <c r="DM33"/>
-      <c r="DN33"/>
       <c r="DO33"/>
+      <c r="DP33"/>
+      <c r="DQ33"/>
     </row>
-    <row r="34" spans="1:119">
+    <row r="34" spans="1:121">
       <c r="A34" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B34">
+        <v>2857000.0</v>
+      </c>
+      <c r="C34">
+        <v>1966000.0</v>
+      </c>
+      <c r="D34">
         <v>2205000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>2123000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>2167000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>2291000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>2705000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>2874000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2830000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>2826000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3253000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>3283000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>135665000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3365000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>195791000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>172246000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>164805000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>5110000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>109926000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>6084000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>122778000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>5094000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>199656000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>5530000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>46917000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>45373000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>36440000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>31056000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>28832000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>5826000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>7246000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>10494000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>10681000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>15526000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>14568000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>14144000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>13872000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>13615000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>16766000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>16539000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>16216000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>15838000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>16390000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>17218000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>16768000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>18424000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>17439000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>15839000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>15630000.0</v>
       </c>
-      <c r="AW34"/>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
@@ -13372,717 +13660,727 @@
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
     </row>
-    <row r="35" spans="1:119">
+    <row r="35" spans="1:121">
       <c r="A35" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B35">
+        <v>155290000.0</v>
+      </c>
+      <c r="C35">
+        <v>282833000.0</v>
+      </c>
+      <c r="D35">
         <v>359326000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>324978000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>333853000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>298636000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>359722000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>322575000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>346410000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>309968000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>405800000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>372344000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>402314000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>403919000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>467105000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>446710000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>442120000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>318506000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>394496000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>354485000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>413009000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>360883000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>514156000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>111737000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>112363000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>481681000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>472155000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>467127000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>466444000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>546949000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>549109000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>553264000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>554688000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>560911000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>593157000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>593305000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>592961000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>594125000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>665806000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>663931000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>667605000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>673928000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>700915000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>704461000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>705742000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>708895000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>697644000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>694863000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>693829000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>198600000.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35">
+      <c r="AZ35"/>
+      <c r="BA35">
         <v>198500000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>198600000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>200755000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BD35"/>
+      <c r="BE35">
         <v>11300000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>12800000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>12300000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>16800000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>17200000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>14500000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>9200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="BL35">
         <v>9100000.0</v>
       </c>
       <c r="BM35">
-        <v>8100000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="BN35">
-        <v>8200000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="BO35">
         <v>8100000.0</v>
       </c>
       <c r="BP35">
+        <v>8200000.0</v>
+      </c>
+      <c r="BQ35">
         <v>8100000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
+        <v>8100000.0</v>
+      </c>
+      <c r="BS35">
         <v>7300000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>8700000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>8700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="BV35">
         <v>8800000.0</v>
       </c>
       <c r="BW35">
+        <v>8100000.0</v>
+      </c>
+      <c r="BX35">
         <v>8800000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
+        <v>8800000.0</v>
+      </c>
+      <c r="BZ35">
         <v>87800000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>119300000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>79600000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>64400000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>71700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5600000.0</v>
       </c>
       <c r="CE35">
         <v>5600000.0</v>
       </c>
       <c r="CF35">
+        <v>5600000.0</v>
+      </c>
+      <c r="CG35">
+        <v>5600000.0</v>
+      </c>
+      <c r="CH35">
         <v>5800000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>5900000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>5700000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>59300000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>54900000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>1500000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>1500000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>39900000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>38000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>119500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="CR35">
         <v>4700000.0</v>
       </c>
       <c r="CS35">
+        <v>4700000.0</v>
+      </c>
+      <c r="CT35">
+        <v>4700000.0</v>
+      </c>
+      <c r="CU35">
         <v>6200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7800000.0</v>
       </c>
       <c r="CV35">
         <v>7800000.0</v>
       </c>
       <c r="CW35">
+        <v>7800000.0</v>
+      </c>
+      <c r="CX35">
+        <v>7800000.0</v>
+      </c>
+      <c r="CY35">
         <v>6900000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>28500000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>8500000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>8400000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>6200000.0</v>
       </c>
-      <c r="DB35"/>
-[...1 lines deleted...]
-      <c r="DD35">
+      <c r="DD35"/>
+      <c r="DE35"/>
+      <c r="DF35">
         <v>7700000.0</v>
       </c>
-      <c r="DE35"/>
-      <c r="DF35"/>
       <c r="DG35"/>
-      <c r="DH35">
+      <c r="DH35"/>
+      <c r="DI35"/>
+      <c r="DJ35">
         <v>11500000.0</v>
       </c>
-      <c r="DI35"/>
-      <c r="DJ35"/>
       <c r="DK35"/>
-      <c r="DL35">
+      <c r="DL35"/>
+      <c r="DM35"/>
+      <c r="DN35">
         <v>13700000.0</v>
       </c>
-      <c r="DM35"/>
-      <c r="DN35"/>
       <c r="DO35"/>
+      <c r="DP35"/>
+      <c r="DQ35"/>
     </row>
-    <row r="36" spans="1:119">
+    <row r="36" spans="1:121">
       <c r="A36" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B36">
+        <v>1798000.0</v>
+      </c>
+      <c r="C36">
+        <v>258680000.0</v>
+      </c>
+      <c r="D36">
         <v>2072000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2518000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2906000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2010000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2419000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>2812000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2514000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2748000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2758000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2949000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3174000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3759000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3786000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3760000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4740000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4702000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4512000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>4347000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4056000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>5215000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5413000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>4300000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>4651000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>4921000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>5204000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>5333000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5473000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>5636000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5461000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>8349000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>8557000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>13881000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>17454000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>17007000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>16975000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>17155000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>16142000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>15913000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>15386000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>20791000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>20335000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>21858000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>22099000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>22462000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>22942000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>23286000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>23703000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>588000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>617000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-194700000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-972157000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>847000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BD36"/>
+      <c r="BE36">
         <v>-11400000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-10132000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-12300000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>-16800000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>-17300000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-14600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9100000.0</v>
       </c>
       <c r="BK36">
         <v>-9100000.0</v>
       </c>
       <c r="BL36">
         <v>-9100000.0</v>
       </c>
       <c r="BM36">
+        <v>-9100000.0</v>
+      </c>
+      <c r="BN36">
+        <v>-9100000.0</v>
+      </c>
+      <c r="BO36">
         <v>-8100000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-8000000.0</v>
       </c>
-      <c r="BO36"/>
-      <c r="BP36">
+      <c r="BQ36"/>
+      <c r="BR36">
         <v>-8100000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-7200000.0</v>
       </c>
-      <c r="BR36"/>
-      <c r="BS36">
+      <c r="BT36"/>
+      <c r="BU36">
         <v>-8600000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-8600000.0</v>
       </c>
-      <c r="BU36"/>
-      <c r="BV36">
+      <c r="BW36"/>
+      <c r="BX36">
         <v>-8800000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-8800000.0</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>-7200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CB36">
         <v>-7200000.0</v>
       </c>
       <c r="CC36">
+        <v>100000.0</v>
+      </c>
+      <c r="CD36">
+        <v>-7200000.0</v>
+      </c>
+      <c r="CE36">
         <v>-5500000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>-5400000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-5400000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-5500000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>-5200000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>-5200000.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CK36"/>
+      <c r="CL36">
         <v>-100000.0</v>
       </c>
-      <c r="CK36"/>
-[...1 lines deleted...]
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36">
         <v>-100000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>-100000.0</v>
       </c>
-      <c r="CO36"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36">
+        <v>100000.0</v>
+      </c>
+      <c r="CT36"/>
+      <c r="CU36">
         <v>-100000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>-100000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
+      <c r="DP36"/>
+      <c r="DQ36"/>
     </row>
-    <row r="37" spans="1:119">
+    <row r="37" spans="1:121">
       <c r="A37" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14090,52 +14388,56 @@
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
-      <c r="AW37"/>
-      <c r="AX37"/>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
@@ -14161,194 +14463,196 @@
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
     </row>
-    <row r="38" spans="1:119">
+    <row r="38" spans="1:121">
       <c r="A38" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>2949000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>3759000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3786000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3760000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4740000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>4702000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>4512000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>4347000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4056000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>5215000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5413000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>4300000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>4651000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4921000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>5204000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>5333000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>5473000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>5636000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>5461000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>8349000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>8557000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>380881000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>384454000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>384007000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>383975000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>384155000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>556142000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>555913000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>555386000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>560791000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>658635000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>660158000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>660399000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>661174000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>662311000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>663313000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>664386000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>641930000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>617000.0</v>
       </c>
-      <c r="AY38"/>
-      <c r="AZ38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>1175700000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>847000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>647757000.0</v>
       </c>
-      <c r="BC38"/>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
@@ -14368,868 +14672,882 @@
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
+      <c r="DP38"/>
+      <c r="DQ38"/>
     </row>
-    <row r="39" spans="1:119">
+    <row r="39" spans="1:121">
       <c r="A39" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B39">
+        <v>35915000.0</v>
+      </c>
+      <c r="C39">
+        <v>33243000.0</v>
+      </c>
+      <c r="D39">
         <v>40112000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>42982000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>48595000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>41329000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>51701000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>49682000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>54378000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>47927000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>49785000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>45028000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>47892000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>46728000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>49038000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>41358000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>41342000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>38739000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>43401000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>33229000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>38854000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>42217000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>54866000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>48095000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>48174000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>41607000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>49368000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>41217000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>37125000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>36574000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>49001000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>40967000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>41595000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>26659000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>48934000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>36216000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>38009000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>26394000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>44242000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>35081000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>35418000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>24972000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>45487000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>38482000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>43548000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>31408000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>43661000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>31360000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>32963000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>25293000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>40902000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>30700000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>-373400000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>29320000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>28358000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>44385000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>39976000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>56649000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>38974000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>40721000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>38315000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>62016000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>37837000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>40582000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>33049000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>57000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>42100000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>45300000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>46917000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>59800000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>40500000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>39500000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>36200000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>43100000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>29400000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>29800000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>28100000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>34100000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>26500000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>28300000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>32000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>37000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>28000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>22800000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>19600000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>22900000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>18200000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>13800000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>17400000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>22900000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>9000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>7100000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>5500000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>14000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>7000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>5100000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>6500000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>13100000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>6800000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>7900000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>5400000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>12400000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>7500000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>10400000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>5400000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>9300000.0</v>
       </c>
-      <c r="DB39"/>
-[...1 lines deleted...]
-      <c r="DD39">
+      <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39">
         <v>4000000.0</v>
       </c>
-      <c r="DE39"/>
-      <c r="DF39"/>
       <c r="DG39"/>
-      <c r="DH39">
+      <c r="DH39"/>
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>3400000.0</v>
       </c>
-      <c r="DI39"/>
-      <c r="DJ39"/>
       <c r="DK39"/>
-      <c r="DL39">
+      <c r="DL39"/>
+      <c r="DM39"/>
+      <c r="DN39">
         <v>1400000.0</v>
       </c>
-      <c r="DM39"/>
-      <c r="DN39"/>
       <c r="DO39"/>
+      <c r="DP39"/>
+      <c r="DQ39"/>
     </row>
-    <row r="40" spans="1:119">
+    <row r="40" spans="1:121">
       <c r="A40" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B40">
+        <v>84522000.0</v>
+      </c>
+      <c r="C40">
+        <v>91068000.0</v>
+      </c>
+      <c r="D40">
         <v>100230000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>80475000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>38950000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>51068000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>56113000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>34946000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>34190000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>60259000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>46333000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>45052000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>40030000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>56463000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>56927000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>45231000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>37337000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>87017000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>137219000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>124848000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>140244000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>87909000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>142544000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>99016000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>77037000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>68322000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>97052000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>87807000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>84172000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>85032000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>116367000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>91747000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>95550000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>62842000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>103886000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>85415000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>85798000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>50637000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>95943000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>77062000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>81657000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>46943000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>104972000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>86162000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>101491000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>68150000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>119624000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>96376000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>94633000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>43189000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>105040000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>82100000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>101200000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>46522000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>84323000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>75282000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>86032000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>74768000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>46228000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>43668000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>65766000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>49563000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>41309000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>42354000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>64638000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>59500000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>48600000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>50700000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>78478000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>48500000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>33700000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>36100000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>65900000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>43500000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>30700000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>38200000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>57800000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>39700000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>25200000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>28900000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>43000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>28600000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>22900000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>26700000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>42300000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>27000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>20600000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>24400000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>36100000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>25200000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>19700000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>20600000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>29300000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>22400000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>55600000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>19800000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>31400000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>22000000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>13800000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>13800000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>21300000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>16000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>9800000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>8700000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>17700000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>43600000.0</v>
       </c>
-      <c r="DB40"/>
-[...1 lines deleted...]
-      <c r="DD40">
+      <c r="DD40"/>
+      <c r="DE40"/>
+      <c r="DF40">
         <v>23800000.0</v>
       </c>
-      <c r="DE40"/>
-      <c r="DF40"/>
       <c r="DG40"/>
-      <c r="DH40">
+      <c r="DH40"/>
+      <c r="DI40"/>
+      <c r="DJ40">
         <v>37000000.0</v>
       </c>
-      <c r="DI40"/>
-      <c r="DJ40"/>
       <c r="DK40"/>
-      <c r="DL40">
+      <c r="DL40"/>
+      <c r="DM40"/>
+      <c r="DN40">
         <v>32600000.0</v>
       </c>
-      <c r="DM40"/>
-      <c r="DN40"/>
       <c r="DO40"/>
+      <c r="DP40"/>
+      <c r="DQ40"/>
     </row>
-    <row r="41" spans="1:119">
+    <row r="41" spans="1:121">
       <c r="A41" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>54349000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>49318000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>48845000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>50429000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>50562000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>51301000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>53159000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>53553000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>53526000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>52440000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>71287000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>71149000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>70975000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>63183000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>61578000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>59661000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>60168000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>64496000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>65708000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>68914000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>69389000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>15526000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>14568000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>14144000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>13872000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>13615000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>16766000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>16539000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>16216000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>15838000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>16390000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>17218000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>16768000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>18424000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>17439000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>15839000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>15630000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>3066000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>3233000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>3086000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>4196000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>3424000.0</v>
       </c>
-      <c r="BC41"/>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
@@ -15249,389 +15567,397 @@
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
     </row>
-    <row r="42" spans="1:119">
+    <row r="42" spans="1:121">
       <c r="A42" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B42">
+        <v>349927000.0</v>
+      </c>
+      <c r="C42">
+        <v>349429000.0</v>
+      </c>
+      <c r="D42">
         <v>347945000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>346841000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>347624000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>349940000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>351940000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>354768000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>356871000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>356764000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>358811000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>360091000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>362285000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>366181000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>369198000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>371245000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>371583000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>374413000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>372313000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>370353000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>366868000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>369372000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>366959000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>364773000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>362072000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>360656000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>358648000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>356324000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>354016000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>352733000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>351064000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>349338000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>348142000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>347175000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>346153000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>345139000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>344551000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>343971000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>343319000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>345598000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>344796000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>344244000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>344156000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>343370000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>342975000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>342294000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>342130000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>340958000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>340176000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>794309000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>-3057000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-816700000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>-786563000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-3161000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>-156960000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>-155687000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>-183089000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>-173268000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>-174241000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>-175301000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>-153711000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>-152376000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>-152808000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>-158625000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>-160600000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>-162200000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>-56500000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>-164298000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>-174100000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>-64000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>-148800000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>-149300000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>-41000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>-97100000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>-92400000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>-88100000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>-77700000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>-74600000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>-60200000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>-58900000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>-72100000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>-63300000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>-58000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>-55500000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>-53500000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>-53100000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>21000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>24100000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>23300000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>23400000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>21700000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>22000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>23100000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>27000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>106600000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>35200000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>36000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>37900000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>43100000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>43200000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>45800000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>48400000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>46800000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>45500000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>47900000.0</v>
       </c>
-      <c r="DB42"/>
-[...1 lines deleted...]
-      <c r="DD42">
+      <c r="DD42"/>
+      <c r="DE42"/>
+      <c r="DF42">
         <v>43000000.0</v>
       </c>
-      <c r="DE42"/>
-      <c r="DF42"/>
       <c r="DG42"/>
-      <c r="DH42">
+      <c r="DH42"/>
+      <c r="DI42"/>
+      <c r="DJ42">
         <v>32400000.0</v>
       </c>
-      <c r="DI42"/>
-      <c r="DJ42"/>
       <c r="DK42"/>
-      <c r="DL42">
+      <c r="DL42"/>
+      <c r="DM42"/>
+      <c r="DN42">
         <v>29800000.0</v>
       </c>
-      <c r="DM42"/>
-      <c r="DN42"/>
       <c r="DO42"/>
+      <c r="DP42"/>
+      <c r="DQ42"/>
     </row>
-    <row r="43" spans="1:119">
+    <row r="43" spans="1:121">
       <c r="A43" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -15707,89 +16033,87 @@
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
     </row>
-    <row r="44" spans="1:119">
+    <row r="44" spans="1:121">
       <c r="A44" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15797,52 +16121,56 @@
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
-      <c r="AW44"/>
-      <c r="AX44"/>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
@@ -15868,854 +16196,868 @@
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
     </row>
-    <row r="45" spans="1:119">
+    <row r="45" spans="1:121">
       <c r="A45" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B45">
+        <v>135396000.0</v>
+      </c>
+      <c r="C45">
+        <v>513368000.0</v>
+      </c>
+      <c r="D45">
         <v>132785000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>136061000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>135460000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>508380000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>130657000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>127940000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>135572000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>486636000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>147616000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>155010000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>158275000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>157963000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>153348000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>170703000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>174249000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>180763000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>149342000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>190885000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>194132000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>196330000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>186431000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>182913000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>181732000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>149894000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>145808000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>142300000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>138500000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>136500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>130000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>126800000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>124000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>122800000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>115900000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>112700000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>111200000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>109800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>105700000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>105976000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>105400000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>101200000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>99070000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>98600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>98700000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>101096000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AZ45"/>
+      <c r="BA45">
         <v>101300000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>105000000.0</v>
       </c>
-      <c r="BA45"/>
-[...1 lines deleted...]
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45">
         <v>193800000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>193900000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>194400000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>189500000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>187700000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>185300000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>177600000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>168900000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>162300000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>165800000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>156800000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>154900000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>155300000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>160600000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>157700000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>152200000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>139800000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>133400000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>120000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>110600000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>106000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>103700000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>102300000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>98300000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>97800000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>99000000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>98600000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>98000000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>97200000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>97000000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>92900000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>84400000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>79800000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>79700000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>76700000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>75200000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>72700000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>74300000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>74400000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>73900000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>73700000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>74500000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>75400000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>75400000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>75700000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>77600000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>77400000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>75100000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>70700000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>67200000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>63600000.0</v>
       </c>
-      <c r="DB45"/>
-[...1 lines deleted...]
-      <c r="DD45">
+      <c r="DD45"/>
+      <c r="DE45"/>
+      <c r="DF45">
         <v>47500000.0</v>
       </c>
-      <c r="DE45"/>
-      <c r="DF45"/>
       <c r="DG45"/>
-      <c r="DH45">
+      <c r="DH45"/>
+      <c r="DI45"/>
+      <c r="DJ45">
         <v>28700000.0</v>
       </c>
-      <c r="DI45"/>
-      <c r="DJ45"/>
       <c r="DK45"/>
-      <c r="DL45">
+      <c r="DL45"/>
+      <c r="DM45"/>
+      <c r="DN45">
         <v>26800000.0</v>
       </c>
-      <c r="DM45"/>
-      <c r="DN45"/>
       <c r="DO45"/>
+      <c r="DP45"/>
+      <c r="DQ45"/>
     </row>
-    <row r="46" spans="1:119">
+    <row r="46" spans="1:121">
       <c r="A46" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B46">
+        <v>135396000.0</v>
+      </c>
+      <c r="C46">
+        <v>131381000.0</v>
+      </c>
+      <c r="D46">
         <v>132785000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>136061000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>135460000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>135991000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>130657000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>127940000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>135572000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>141471000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>147616000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>155010000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>158275000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>157963000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>153348000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>156741000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>160762000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>161283000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>166354000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>170703000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>174249000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>180763000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>186041000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>190885000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>194132000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>196330000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>186431000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>182913000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>181732000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>149894000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>145808000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>142261000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>138495000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>136501000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>129955000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>126825000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>124021000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>122836000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>115871000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>112682000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>111208000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>109831000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>105661000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>105976000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>105393000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>101223000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>99070000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>98574000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>98656000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>101096000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>99162000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>101300000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>105000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>109721000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BD46"/>
+      <c r="BE46">
         <v>193768000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>193868000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>194405000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>189526000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>187695000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>185293000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>177622000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>168929000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>162256000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>165822000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>156800000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>154900000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>155300000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>160600000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>157700000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>152200000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>139800000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>133400000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>120000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>110600000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>106000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>103700000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>102300000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>98300000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>97700000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>99000000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>98600000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>98000000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>97200000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>97000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>92900000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>84400000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>79800000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>79700000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>76700000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>75200000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>72700000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>74300000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>74400000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>73900000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>73700000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>74500000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>75400000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>75400000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>75700000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>77600000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>77400000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>75100000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>70700000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>67200000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>63600000.0</v>
       </c>
-      <c r="DB46"/>
-[...1 lines deleted...]
-      <c r="DD46">
+      <c r="DD46"/>
+      <c r="DE46"/>
+      <c r="DF46">
         <v>47500000.0</v>
       </c>
-      <c r="DE46"/>
-      <c r="DF46"/>
       <c r="DG46"/>
-      <c r="DH46">
+      <c r="DH46"/>
+      <c r="DI46"/>
+      <c r="DJ46">
         <v>28700000.0</v>
       </c>
-      <c r="DI46"/>
-      <c r="DJ46"/>
       <c r="DK46"/>
-      <c r="DL46">
+      <c r="DL46"/>
+      <c r="DM46"/>
+      <c r="DN46">
         <v>26800000.0</v>
       </c>
-      <c r="DM46"/>
-      <c r="DN46"/>
       <c r="DO46"/>
+      <c r="DP46"/>
+      <c r="DQ46"/>
     </row>
-    <row r="47" spans="1:119">
+    <row r="47" spans="1:121">
       <c r="A47" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>155010000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>126397000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>127638000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>121907000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>124626000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>127430000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>161283000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>166354000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>170703000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>139991000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>180763000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>149342000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>190885000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>155511000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>157665000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>155051000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>153933000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>152405000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>149894000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>145808000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>142261000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>138495000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>136501000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>129955000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>126825000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>124021000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>122836000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>115871000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>112682000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>111208000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>109831000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>105661000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>105976000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>105393000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>101223000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>99070000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>98574000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>98656000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>101096000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>99162000.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>104993000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>109721000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>115045000.0</v>
       </c>
-      <c r="BC47"/>
-      <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
@@ -16735,503 +17077,511 @@
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
     </row>
-    <row r="48" spans="1:119">
+    <row r="48" spans="1:121">
       <c r="A48" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B48">
+        <v>167527000.0</v>
+      </c>
+      <c r="C48">
+        <v>-88850000.0</v>
+      </c>
+      <c r="D48">
         <v>-101123000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-106287000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-102620000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-94358000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-112877000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-112284000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-106002000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-99417000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-90797000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>21597000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>29615000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>31267000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>34566000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>39947000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>42224000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>44595000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>37485000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>30086000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>13865000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>11226000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-8701000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-15877000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-20253000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>390000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-25126000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-28732000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-25718000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-17159000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-33371000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-36665000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-31380000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-29810000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-72010000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-72172000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-68292000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-60453000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>34368000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>41590000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>43570000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>49329000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>88787000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>78062000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>70601000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>68877000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>35782000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>17791000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>5946000.0</v>
       </c>
-      <c r="AW48"/>
-      <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48">
         <v>572499000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>556003000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>510125000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>497985000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>494945000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>489087000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>457284000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>452841000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>454722000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>454430000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>426100000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>417400000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>412900000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>406400000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>380700000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>380400000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>380400000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>375200000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>334000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>325800000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>322400000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>311100000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>273600000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>267500000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>264500000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>260100000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>234300000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>232600000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>230900000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>229600000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>205600000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>201800000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>198300000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>193500000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>170400000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>162400000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>158900000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>153300000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>135700000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>130200000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>127700000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>123400000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>106800000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>101000000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>99900000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>98400000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>87300000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>87000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>89200000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>87500000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>75000000.0</v>
       </c>
-      <c r="DB48"/>
-[...1 lines deleted...]
-      <c r="DD48">
+      <c r="DD48"/>
+      <c r="DE48"/>
+      <c r="DF48">
         <v>62400000.0</v>
       </c>
-      <c r="DE48"/>
-      <c r="DF48"/>
       <c r="DG48"/>
-      <c r="DH48">
+      <c r="DH48"/>
+      <c r="DI48"/>
+      <c r="DJ48">
         <v>34200000.0</v>
       </c>
-      <c r="DI48"/>
-      <c r="DJ48"/>
       <c r="DK48"/>
-      <c r="DL48">
+      <c r="DL48"/>
+      <c r="DM48"/>
+      <c r="DN48">
         <v>15400000.0</v>
       </c>
-      <c r="DM48"/>
-      <c r="DN48"/>
       <c r="DO48"/>
+      <c r="DP48"/>
+      <c r="DQ48"/>
     </row>
-    <row r="49" spans="1:119">
+    <row r="49" spans="1:121">
       <c r="A49" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>29615000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>31267000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>34566000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>39947000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>42224000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>44595000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>37485000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>30086000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>13865000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>11226000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-8701000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-15877000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-20253000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>390000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-25126000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-28732000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-25718000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-17159000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-33371000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-36665000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-31380000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-29810000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-72010000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-72172000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-68292000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-60453000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>34368000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>41590000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>43570000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>49329000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>88787000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>78062000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>70601000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>68877000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>35782000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>17791000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>5946000.0</v>
       </c>
-      <c r="AW49"/>
-      <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
@@ -17257,177 +17607,181 @@
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
     </row>
-    <row r="50" spans="1:119">
+    <row r="50" spans="1:121">
       <c r="A50" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="B50"/>
       <c r="C50">
         <v>13000000.0</v>
       </c>
       <c r="D50">
         <v>13000000.0</v>
       </c>
       <c r="E50">
         <v>13000000.0</v>
       </c>
       <c r="F50">
         <v>13000000.0</v>
       </c>
       <c r="G50">
         <v>13000000.0</v>
       </c>
       <c r="H50">
         <v>13000000.0</v>
       </c>
       <c r="I50">
         <v>13000000.0</v>
       </c>
       <c r="J50">
-        <v>13750000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="K50">
-        <v>13750000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="L50">
         <v>13750000.0</v>
       </c>
       <c r="M50">
         <v>13750000.0</v>
       </c>
       <c r="N50">
         <v>13750000.0</v>
       </c>
       <c r="O50">
         <v>13750000.0</v>
       </c>
       <c r="P50">
         <v>13750000.0</v>
       </c>
       <c r="Q50">
         <v>13750000.0</v>
       </c>
       <c r="R50">
         <v>13750000.0</v>
       </c>
       <c r="S50">
         <v>13750000.0</v>
       </c>
       <c r="T50">
         <v>13750000.0</v>
       </c>
       <c r="U50">
         <v>13750000.0</v>
       </c>
       <c r="V50">
         <v>13750000.0</v>
       </c>
       <c r="W50">
+        <v>13750000.0</v>
+      </c>
+      <c r="X50">
+        <v>13750000.0</v>
+      </c>
+      <c r="Y50">
         <v>381909000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>457858000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85150000.0</v>
       </c>
       <c r="AA50">
         <v>5150000.0</v>
       </c>
       <c r="AB50">
-        <v>5150000.0</v>
+        <v>85150000.0</v>
       </c>
       <c r="AC50">
         <v>5150000.0</v>
       </c>
       <c r="AD50">
         <v>5150000.0</v>
       </c>
       <c r="AE50">
         <v>5150000.0</v>
       </c>
       <c r="AF50">
         <v>5150000.0</v>
       </c>
       <c r="AG50">
         <v>5150000.0</v>
       </c>
       <c r="AH50">
         <v>5150000.0</v>
       </c>
       <c r="AI50">
+        <v>5150000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>5150000.0</v>
+      </c>
+      <c r="AK50">
         <v>493296000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>494245000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>5150000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>5150000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>5150000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17456,800 +17810,814 @@
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
     </row>
-    <row r="51" spans="1:119">
+    <row r="51" spans="1:121">
       <c r="A51" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B51">
-        <v>32903000.0</v>
+        <v>47614000.0</v>
       </c>
       <c r="C51">
+        <v>31698000.0</v>
+      </c>
+      <c r="D51">
+        <v>324783000.0</v>
+      </c>
+      <c r="E51">
         <v>35595000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>298616000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>262429000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>39312000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>294772000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>319216000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>278146000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>376629000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>343031000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>372404000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>373765000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>399977000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>416751000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>416422000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>292189000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>360696000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>320119000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>378195000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>332559000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>467337000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>769494000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>510980000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>435376000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>508415000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>419613000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>420212000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>487603000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>488551000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>489500000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>490449000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>491398000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>492347000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>981442000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>983340000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>495193000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>490992000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>491941000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>492890000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>505988000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>502125000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>503413000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>504700000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>511138000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>507275000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>508563000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>515000000.0</v>
       </c>
-      <c r="AW51"/>
-      <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51">
         <v>16502000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>16169000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>53885000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>20354000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>21573000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>16940000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>70239000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>19200000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>18412000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>11724000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>41300000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>24000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>47900000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>38900000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>256600000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>177300000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>110200000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>32400000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>118100000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>17600000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>18700000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>11200000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>26700000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>16500000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>9800000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>9300000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>104100000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>60700000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>45600000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>7600000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>106300000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>64100000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>18000000.0</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CL51"/>
+      <c r="CM51">
         <v>54200000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>10200000.0</v>
       </c>
-      <c r="CM51"/>
-      <c r="CN51">
+      <c r="CO51"/>
+      <c r="CP51">
         <v>1000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>57800000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>3400000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>33400000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>16400000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>83400000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>40000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>9000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>5000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>17100000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>6700000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>17700000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>6800000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>6800000.0</v>
       </c>
-      <c r="DB51"/>
-[...1 lines deleted...]
-      <c r="DD51">
+      <c r="DD51"/>
+      <c r="DE51"/>
+      <c r="DF51">
         <v>8700000.0</v>
       </c>
-      <c r="DE51"/>
-      <c r="DF51"/>
       <c r="DG51"/>
-      <c r="DH51">
+      <c r="DH51"/>
+      <c r="DI51"/>
+      <c r="DJ51">
         <v>10600000.0</v>
       </c>
-      <c r="DI51"/>
-      <c r="DJ51"/>
       <c r="DK51"/>
-      <c r="DL51">
+      <c r="DL51"/>
+      <c r="DM51"/>
+      <c r="DN51">
         <v>10900000.0</v>
       </c>
-      <c r="DM51"/>
-      <c r="DN51"/>
       <c r="DO51"/>
+      <c r="DP51"/>
+      <c r="DQ51"/>
     </row>
-    <row r="52" spans="1:119">
+    <row r="52" spans="1:121">
       <c r="A52" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B52">
-        <v>17527000.0</v>
+        <v>4456000.0</v>
       </c>
       <c r="C52">
+        <v>21868000.0</v>
+      </c>
+      <c r="D52">
+        <v>22054000.0</v>
+      </c>
+      <c r="E52">
         <v>22218000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>17462000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>17534000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>18196000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>23702000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>24256000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>19024000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>25258000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>25036000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>19283000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>19164000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>19558000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>27190000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>24864000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>24984000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>24968000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>24624000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>23674000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>24116000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>24468000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>387585000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>469592000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>16878000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>97838000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>12147000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>13936000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5150000.0</v>
       </c>
       <c r="AE52">
         <v>5150000.0</v>
       </c>
       <c r="AF52">
         <v>5150000.0</v>
       </c>
       <c r="AG52">
         <v>5150000.0</v>
       </c>
       <c r="AH52">
         <v>5150000.0</v>
       </c>
       <c r="AI52">
+        <v>5150000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>5150000.0</v>
+      </c>
+      <c r="AK52">
         <v>493296000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>494245000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5150000.0</v>
       </c>
       <c r="AM52">
         <v>5150000.0</v>
       </c>
       <c r="AN52">
         <v>5150000.0</v>
       </c>
       <c r="AO52">
         <v>5150000.0</v>
       </c>
       <c r="AP52">
         <v>5150000.0</v>
       </c>
       <c r="AQ52">
         <v>5150000.0</v>
       </c>
-      <c r="AR52"/>
+      <c r="AR52">
+        <v>5150000.0</v>
+      </c>
       <c r="AS52">
         <v>5150000.0</v>
       </c>
-      <c r="AT52">
-[...1 lines deleted...]
-      </c>
+      <c r="AT52"/>
       <c r="AU52">
         <v>5150000.0</v>
       </c>
       <c r="AV52">
         <v>5150000.0</v>
       </c>
       <c r="AW52">
+        <v>5150000.0</v>
+      </c>
+      <c r="AX52">
+        <v>5150000.0</v>
+      </c>
+      <c r="AY52">
         <v>31596000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52">
         <v>16502000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>16169000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>53885000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>20354000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>21573000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>16940000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>70239000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>19200000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>18412000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>11724000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>41300000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>24000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>47900000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>38900000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>256600000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>177300000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>110200000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>32400000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>118100000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>17600000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>18700000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>11200000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>26700000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>16500000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>9800000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>9300000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>104100000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>60700000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>45600000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>7600000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>106300000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>64100000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>18000000.0</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>54000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>10000000.0</v>
       </c>
-      <c r="CM52"/>
-      <c r="CN52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>1000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>57800000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>1700000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>31700000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>14700000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>81700000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>36700000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>5700000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>1700000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>13700000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>6700000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>12700000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>1800000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>1800000.0</v>
       </c>
-      <c r="DB52"/>
-[...1 lines deleted...]
-      <c r="DD52">
+      <c r="DD52"/>
+      <c r="DE52"/>
+      <c r="DF52">
         <v>1900000.0</v>
       </c>
-      <c r="DE52"/>
-      <c r="DF52"/>
       <c r="DG52"/>
-      <c r="DH52">
+      <c r="DH52"/>
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>1900000.0</v>
       </c>
-      <c r="DI52"/>
-      <c r="DJ52"/>
       <c r="DK52"/>
-      <c r="DL52">
+      <c r="DL52"/>
+      <c r="DM52"/>
+      <c r="DN52">
         <v>300000.0</v>
       </c>
-      <c r="DM52"/>
-      <c r="DN52"/>
       <c r="DO52"/>
+      <c r="DP52"/>
+      <c r="DQ52"/>
     </row>
-    <row r="53" spans="1:119">
+    <row r="53" spans="1:121">
       <c r="A53" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>2069000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>1953000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>2081000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>2356000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1640000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="AK53">
         <v>3300000.0</v>
       </c>
       <c r="AL53">
         <v>3300000.0</v>
       </c>
       <c r="AM53">
         <v>3300000.0</v>
       </c>
       <c r="AN53">
         <v>3300000.0</v>
       </c>
       <c r="AO53">
         <v>3300000.0</v>
       </c>
       <c r="AP53">
         <v>3300000.0</v>
       </c>
       <c r="AQ53">
         <v>3300000.0</v>
       </c>
       <c r="AR53">
         <v>3300000.0</v>
       </c>
       <c r="AS53">
         <v>3300000.0</v>
       </c>
       <c r="AT53">
         <v>3300000.0</v>
       </c>
       <c r="AU53">
         <v>3300000.0</v>
       </c>
       <c r="AV53">
         <v>3300000.0</v>
       </c>
       <c r="AW53">
         <v>3300000.0</v>
       </c>
       <c r="AX53">
         <v>3300000.0</v>
       </c>
-      <c r="AY53"/>
+      <c r="AY53">
+        <v>3300000.0</v>
+      </c>
       <c r="AZ53">
+        <v>3300000.0</v>
+      </c>
+      <c r="BA53"/>
+      <c r="BB53">
         <v>56514000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>3300000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>3382000.0</v>
       </c>
-      <c r="BC53"/>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
@@ -18269,89 +18637,87 @@
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
+      <c r="DP53"/>
+      <c r="DQ53"/>
     </row>
-    <row r="54" spans="1:119">
+    <row r="54" spans="1:121">
       <c r="A54" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18359,52 +18725,56 @@
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
-      <c r="AW54"/>
-      <c r="AX54"/>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
@@ -18430,1435 +18800,1457 @@
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
     </row>
-    <row r="55" spans="1:119">
+    <row r="55" spans="1:121">
       <c r="A55" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B55">
+        <v>905700000.0</v>
+      </c>
+      <c r="C55">
+        <v>751066000.0</v>
+      </c>
+      <c r="D55">
         <v>852663000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>800641000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>760495000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>765481000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>843571000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>802516000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>800107000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>811479000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>947562000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1014479000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>995194000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1082148000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1212966000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1199155000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1081564000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1036634000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1139764000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1105696000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1052677000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1045508000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1200154000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1137324000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1088335000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1113629000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1161842000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1109504000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>978380000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1110911000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1148718000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1130443000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1052497000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1124135000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1120480000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1122405000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1031760000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1114391000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1313178000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1298438000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1212067000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1288526000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1389356000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1403364000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1308166000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1353437000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1354013000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1317094000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1227754000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1194275000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1301616000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1236800000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1175700000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1217722000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1238923000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>588376000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>599120000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>576781000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>484928000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>470750000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>507629000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>542834000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>450315000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>444837000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>456196000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>474900000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>407400000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>419300000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>455900000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>628900000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>529100000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>470400000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>433500000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>514000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>370800000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>364100000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>378000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>362600000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>305400000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>305300000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>323500000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>409400000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>337200000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>324700000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>297600000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>378300000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>305100000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>265600000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>273800000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>314100000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>223900000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>205100000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>209000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>266300000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>214000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>212900000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>205800000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>274100000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>203900000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>177000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>185400000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>194400000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>155700000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>168000000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>166900000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>194300000.0</v>
       </c>
-      <c r="DB55"/>
-[...1 lines deleted...]
-      <c r="DD55">
+      <c r="DD55"/>
+      <c r="DE55"/>
+      <c r="DF55">
         <v>151200000.0</v>
       </c>
-      <c r="DE55"/>
-      <c r="DF55"/>
       <c r="DG55"/>
-      <c r="DH55">
+      <c r="DH55"/>
+      <c r="DI55"/>
+      <c r="DJ55">
         <v>107000000.0</v>
       </c>
-      <c r="DI55"/>
-      <c r="DJ55"/>
       <c r="DK55"/>
-      <c r="DL55">
+      <c r="DL55"/>
+      <c r="DM55"/>
+      <c r="DN55">
         <v>84500000.0</v>
       </c>
-      <c r="DM55"/>
-      <c r="DN55"/>
       <c r="DO55"/>
+      <c r="DP55"/>
+      <c r="DQ55"/>
     </row>
-    <row r="56" spans="1:119">
+    <row r="56" spans="1:121">
       <c r="A56" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B56">
+        <v>392748000.0</v>
+      </c>
+      <c r="C56">
+        <v>361005000.0</v>
+      </c>
+      <c r="D56">
         <v>460806000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>405062000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>365129000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>370480000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>453495000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>414764000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>405021000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>410260000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>540188000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>492820000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>470045000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>556726000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>692132000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>674954000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>552362000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>506949000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>605198000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>566946000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>510672000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>495830000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>645000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>578439000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>525852000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>545378000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>603207000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>554258000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>424175000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>588381000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>630449000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>612833000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>538445000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>606753000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>606071000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>611573000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>523764000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>607400000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>641165000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>629843000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>545473000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>617904000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>625060000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>637230000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>542374000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>591040000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>592632000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>555207000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>464712000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>451249000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>559838000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>492200000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>28257000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>463182000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BD56"/>
+      <c r="BE56">
         <v>391912000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>402584000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>381722000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>294757000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>282410000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>321685000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>364542000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>280727000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>281944000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>289408000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>317100000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>251500000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>263100000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>294300000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>470100000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>376000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>329600000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>299100000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>393200000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>259300000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>257200000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>272000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>257900000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>204700000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>205100000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>222100000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>308500000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>236800000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>225100000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>198200000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>281700000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>216400000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>184000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>192300000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>235500000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>146800000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>130800000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>134800000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>191900000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>140100000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>139100000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>131300000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>198800000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>128600000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>101300000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>107800000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>117000000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>80600000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>97300000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>99700000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>130700000.0</v>
       </c>
-      <c r="DB56"/>
-[...1 lines deleted...]
-      <c r="DD56">
+      <c r="DD56"/>
+      <c r="DE56"/>
+      <c r="DF56">
         <v>103700000.0</v>
       </c>
-      <c r="DE56"/>
-      <c r="DF56"/>
       <c r="DG56"/>
-      <c r="DH56">
+      <c r="DH56"/>
+      <c r="DI56"/>
+      <c r="DJ56">
         <v>78300000.0</v>
       </c>
-      <c r="DI56"/>
-      <c r="DJ56"/>
       <c r="DK56"/>
-      <c r="DL56">
+      <c r="DL56"/>
+      <c r="DM56"/>
+      <c r="DN56">
         <v>57700000.0</v>
       </c>
-      <c r="DM56"/>
-      <c r="DN56"/>
       <c r="DO56"/>
+      <c r="DP56"/>
+      <c r="DQ56"/>
     </row>
-    <row r="57" spans="1:119">
+    <row r="57" spans="1:121">
       <c r="A57" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B57">
+        <v>249289000.0</v>
+      </c>
+      <c r="C57">
+        <v>223938000.0</v>
+      </c>
+      <c r="D57">
         <v>262321000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>250539000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>196502000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>227623000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>260206000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>253427000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>219096000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>259918000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>290857000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>276367000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>217596000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>297477000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>360293000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>357500000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>241039000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>311432000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>346756000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>361388000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>269515000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>314922000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>341073000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>689230000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>648074000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>283566000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>369202000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>330112000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>196731000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>241251000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>295403000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>277954000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>192955000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>256131000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>264226000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>267100000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>174129000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>248854000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>281701000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>257152000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>162845000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>230089000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>261551000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>283784000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>195463000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>240349000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>282448000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>264775000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>188599000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>203361000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>244433000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>221700000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>172200000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>193730000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>190128000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>161059000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>185564000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>237039000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>143019000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>132393000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>178874000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>229742000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>140331000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>133404000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>150872000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>200900000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>143600000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>160800000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>205300000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>395200000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>296500000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>213200000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>182000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>296700000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>133300000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>125300000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>145600000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>159000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>104800000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>93300000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>114700000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>227000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>146700000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>131000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>102700000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>205900000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>136800000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>83700000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>91000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>157600000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>75600000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>60500000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>67300000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>141900000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>87900000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>81400000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>74500000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>155500000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>85500000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>52800000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>60800000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>77400000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>38300000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>43300000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>43900000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>82300000.0</v>
       </c>
-      <c r="DB57"/>
-[...1 lines deleted...]
-      <c r="DD57">
+      <c r="DD57"/>
+      <c r="DE57"/>
+      <c r="DF57">
         <v>51600000.0</v>
       </c>
-      <c r="DE57"/>
-      <c r="DF57"/>
       <c r="DG57"/>
-      <c r="DH57">
+      <c r="DH57"/>
+      <c r="DI57"/>
+      <c r="DJ57">
         <v>38900000.0</v>
       </c>
-      <c r="DI57"/>
-      <c r="DJ57"/>
       <c r="DK57"/>
-      <c r="DL57">
+      <c r="DL57"/>
+      <c r="DM57"/>
+      <c r="DN57">
         <v>32900000.0</v>
       </c>
-      <c r="DM57"/>
-      <c r="DN57"/>
       <c r="DO57"/>
+      <c r="DP57"/>
+      <c r="DQ57"/>
     </row>
-    <row r="58" spans="1:119">
+    <row r="58" spans="1:121">
       <c r="A58" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B58">
+        <v>404579000.0</v>
+      </c>
+      <c r="C58">
+        <v>506771000.0</v>
+      </c>
+      <c r="D58">
         <v>621647000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>575517000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>530355000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>526259000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>619928000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>576002000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>565506000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>569886000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>696657000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>648711000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>619910000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>701396000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>827398000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>804210000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>683159000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>629938000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>741252000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>715873000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>682524000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>675805000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>855229000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>800967000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>760437000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>765247000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>841357000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>797239000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>663175000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>788200000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>844512000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>831218000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>747643000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>817042000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>857383000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>860405000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>767090000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>842979000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>947507000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>921083000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>830450000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>904017000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>962466000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>988245000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>901205000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>949244000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>980092000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>959638000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>882428000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>401961000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>244433000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>420200000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>370800000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>394485000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>395091000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>172435000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>198402000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>249343000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>159809000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>149644000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>193441000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>238859000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>149448000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>142521000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>159989000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>209000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>151800000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>168900000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>213400000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>402500000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>305200000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>222000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>190800000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>304800000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>142100000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>134100000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>155000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>166700000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>112500000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>101000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>122300000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>232600000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>152300000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>136600000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>108500000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>211200000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>142000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>88900000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>96200000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>159100000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>77200000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>62000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>69600000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>144900000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>92400000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>86100000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>79200000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>161500000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>93200000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>60600000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>68600000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>84300000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>41800000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>51900000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>52300000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>88500000.0</v>
       </c>
-      <c r="DB58"/>
-[...1 lines deleted...]
-      <c r="DD58">
+      <c r="DD58"/>
+      <c r="DE58"/>
+      <c r="DF58">
         <v>59300000.0</v>
       </c>
-      <c r="DE58"/>
-      <c r="DF58"/>
       <c r="DG58"/>
-      <c r="DH58">
+      <c r="DH58"/>
+      <c r="DI58"/>
+      <c r="DJ58">
         <v>50300000.0</v>
       </c>
-      <c r="DI58"/>
-      <c r="DJ58"/>
       <c r="DK58"/>
-      <c r="DL58">
+      <c r="DL58"/>
+      <c r="DM58"/>
+      <c r="DN58">
         <v>46600000.0</v>
       </c>
-      <c r="DM58"/>
-      <c r="DN58"/>
       <c r="DO58"/>
+      <c r="DP58"/>
+      <c r="DQ58"/>
     </row>
-    <row r="59" spans="1:119">
+    <row r="59" spans="1:121">
       <c r="A59" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -19866,52 +20258,56 @@
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
-      <c r="AW59"/>
-      <c r="AX59"/>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
@@ -19937,426 +20333,430 @@
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
     </row>
-    <row r="60" spans="1:119">
+    <row r="60" spans="1:121">
       <c r="A60" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B60">
+        <v>501121000.0</v>
+      </c>
+      <c r="C60">
+        <v>244295000.0</v>
+      </c>
+      <c r="D60">
         <v>231016000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>225124000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>230140000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>239222000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>223643000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>226514000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>234601000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>241593000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>250905000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>365768000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>375284000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>380752000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>385568000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>394945000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>398405000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>406696000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>398512000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>389823000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>370153000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>369703000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>344925000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>336357000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>327898000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>348382000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>320485000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>312265000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>315205000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>322711000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>304206000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>299225000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>304854000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>307093000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>263097000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>262000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>264670000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>271412000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>365671000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>377355000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>381617000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>384509000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>426890000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>415119000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>406961000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>404193000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>373921000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>357456000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>345326000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>792314000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>858984000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>816700000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>823237000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>823237000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>843832000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>415941000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>400718000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>327438000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>325119000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>321106000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>314188000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>303975000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>300867000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>302316000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>296207000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>265900000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>255600000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>250400000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>242500000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>226400000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>223900000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>248400000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>242700000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>209200000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>228700000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>230000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>223000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>195900000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>192900000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>204300000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>201200000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>176800000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>184900000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>188100000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>189100000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>166500000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>162700000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>176200000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>177300000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>155000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>146700000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>143100000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>139400000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>121400000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>121600000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>126800000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>126600000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>112600000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>110700000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>116400000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>116800000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>110100000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>113900000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>116100000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>114600000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>105800000.0</v>
       </c>
-      <c r="DB60"/>
-[...1 lines deleted...]
-      <c r="DD60">
+      <c r="DD60"/>
+      <c r="DE60"/>
+      <c r="DF60">
         <v>91900000.0</v>
       </c>
-      <c r="DE60"/>
-      <c r="DF60"/>
       <c r="DG60"/>
-      <c r="DH60">
+      <c r="DH60"/>
+      <c r="DI60"/>
+      <c r="DJ60">
         <v>56700000.0</v>
       </c>
-      <c r="DI60"/>
-      <c r="DJ60"/>
       <c r="DK60"/>
-      <c r="DL60">
+      <c r="DL60"/>
+      <c r="DM60"/>
+      <c r="DN60">
         <v>37900000.0</v>
       </c>
-      <c r="DM60"/>
-      <c r="DN60"/>
       <c r="DO60"/>
+      <c r="DP60"/>
+      <c r="DQ60"/>
     </row>
-    <row r="61" spans="1:119">
+    <row r="61" spans="1:121">
       <c r="A61" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -20364,52 +20764,56 @@
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
-      <c r="AW61"/>
-      <c r="AX61"/>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
@@ -20435,54 +20839,56 @@
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
     </row>
-    <row r="62" spans="1:119">
+    <row r="62" spans="1:121">
       <c r="A62" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -20558,84 +20964,86 @@
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20688,3320 +21096,3406 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="2" spans="1:32">
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>715145000.0</v>
+      </c>
+      <c r="C2">
         <v>709590000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>846981000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>961663000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>945164000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>821595000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>828309000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>835536000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>809474000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>759352000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>767189000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>819422000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>852539000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>881817000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>959611000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>880236000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>817172000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>706576000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>735900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>660000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>595600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>575500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>558300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>504200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>419100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>387300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>350300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>308300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>257800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>187100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>150400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>30169000.0</v>
+      </c>
+      <c r="C3">
         <v>33772000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>38465000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>38741000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39166000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37343000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31136000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27558000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24910000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19003000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17399000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19703000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21599000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23121000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>22686000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-26946000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-23432000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-20715000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-18700000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-15100000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-13600000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-12500000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-10300000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-8300000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-7900000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-7400000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-7000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-5300000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-3900000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3200000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2600000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
+      <c r="AG4"/>
     </row>
-    <row r="5" spans="1:32">
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B5">
+        <v>44468000.0</v>
+      </c>
+      <c r="C5">
         <v>50935000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-83526000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>25089000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>79786000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>40346000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45437000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>38540000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>26377000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-154250000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4413000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>141051000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>128341000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>82070000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>121808000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>167056000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>101875000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>122040000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>109699000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>128795000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>112100000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>73400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>78900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>86800000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>71500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>64100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>37200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>55300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>55700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>36900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>27300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>20600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>74637000.0</v>
+      </c>
+      <c r="C6">
         <v>84707000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-45061000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>63830000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>118952000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>77689000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>76573000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>66098000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>51287000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-135247000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12986000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>160754000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>149940000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>105191000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>144494000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>140110000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>78443000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>101325000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>90999000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>113695000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>98500000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>60900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>68600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>78500000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>63600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>56700000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>30200000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>50000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>51800000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>40100000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>29900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>22500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
+      <c r="AG7"/>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>3700000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>29700000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
+      <c r="AG8"/>
     </row>
-    <row r="9" spans="1:32">
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>620001000.0</v>
+      </c>
+      <c r="C9">
         <v>653345000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>625527000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>593766000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>691460000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>605853000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>621892000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>616056000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>597203000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>576408000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>652589000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>735931000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>710337000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>704110000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>766016000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>688826000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>645111000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>613247000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>635500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>603600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>523100000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>456000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>433800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>365800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>314500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>295600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>253700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>236900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>198000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>149200000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>114700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>93400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>7751000.0</v>
+      </c>
+      <c r="C10">
         <v>10496000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-131817000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14679000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>45969000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12592000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21362000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9631000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>448000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-178880000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-29239000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>120557000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>128391000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>82070000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>121903000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>107929000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>55011000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>76244000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>49500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>101900000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>85000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>51000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>59700000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>69800000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>54000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>47500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>24900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>47300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>52200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>38300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>28500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>21600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>2243000.0</v>
+      </c>
+      <c r="C11">
         <v>4263000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1133000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2149000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>12600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1756000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2072000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1959000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-27747000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-69098000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9691000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>46758000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>49544000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>32243000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>45669000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>41013000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20354000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>28210000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>37700000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>34000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20400000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>23600000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>27400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>20500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>18800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>18200000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>19900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>16200000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>10300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>36717000.0</v>
+      </c>
+      <c r="C12">
         <v>40439000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>48291000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>39768000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>34445000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27754000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25987000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28909000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25929000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>24630000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24826000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20494000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>50000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>67000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>95000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>64533000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>54245000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>45796000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>75300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>37300000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>27100000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>22400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17500000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16600000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12300000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3500000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>25987000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>24826000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
+      <c r="AG13"/>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
+      <c r="AG14"/>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>5508000.0</v>
+      </c>
+      <c r="C15">
         <v>6233000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-130684000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-12530000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>33369000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10836000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19290000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11590000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>28195000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-109782000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-19548000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>73799000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>78847000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>49827000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>76234000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>66916000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>34657000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>48034000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>31200000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>64200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>51000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>30600000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>36100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>43700000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>33500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>28700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>29100000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>32300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>22100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14600000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-12530000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33369000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10836000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19290000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11590000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>28195000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-109782000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-19548000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73799000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>78847000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49827000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76234000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
+      <c r="AG16"/>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B17">
+        <v>5508000.0</v>
+      </c>
+      <c r="C17">
         <v>6233000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-130684000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12530000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>33369000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10836000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>19290000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>11590000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>28195000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-109782000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-19548000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>73799000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
+      <c r="AG17"/>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-36717000.0</v>
+      </c>
+      <c r="C18">
         <v>-40439000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-48291000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-39768000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-34445000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27754000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25987000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-28909000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-25929000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24630000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
+      <c r="AG18"/>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>364000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>628000.0</v>
       </c>
-      <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>1912000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4059000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2708000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1619000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>671000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1408000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
+      <c r="AG19"/>
     </row>
-    <row r="20" spans="1:32">
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>173000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98300000.0</v>
       </c>
       <c r="L20">
         <v>98300000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>98300000.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
+      <c r="AG20"/>
     </row>
-    <row r="21" spans="1:32">
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>44265000.0</v>
+      </c>
+      <c r="C21">
         <v>50957000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-77515000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24725000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>79786000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>41142000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>45437000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>42599000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29085000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-152631000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5084000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>139643000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>128341000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>82003000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>121808000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>113164000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>55011000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>122040000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>124800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>139200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>112100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>73400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>78900000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>86800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>71500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>64100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>37200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>55300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>55700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>36900000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>27300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>20600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
+      <c r="AG22"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>1290881000.0</v>
+      </c>
+      <c r="C23">
         <v>1311978000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1550023000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1530704000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1556838000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1386306000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1404764000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1408993000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1377592000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1315391000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1326562000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1415710000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1434535000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1503924000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1603819000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1455898000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1407272000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1242666000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1299000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1165000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1033600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>980500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>932200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>799500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>678100000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>633700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>579400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>498500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>405200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>298000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>236500000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>205300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
+      <c r="AG24"/>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>30169000.0</v>
+      </c>
+      <c r="C25">
         <v>33772000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38465000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>38741000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>39166000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37343000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>31136000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27558000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24910000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
+      <c r="AG25"/>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
+      <c r="AG26"/>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>208</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>207600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>200500000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>205600000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>220000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>195400000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>194900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>186900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>186400000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>193200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>199000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>208000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>198600000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>204100000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
+      <c r="AG27"/>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>561153000.0</v>
+      </c>
+      <c r="C28">
         <v>354204000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>349711000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>321774000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>351767000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>323497000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>349062000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>358690000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>352539000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>343376000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>346301000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>365335000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>361727000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>394816000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>621020000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
+      <c r="AG28"/>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>2243000.0</v>
+      </c>
+      <c r="C29">
         <v>4263000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1133000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2149000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1756000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2072000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1959000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27747000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-69098000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-9691000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
+      <c r="AG29"/>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>575736000.0</v>
+      </c>
+      <c r="C30">
         <v>602388000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>703042000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>569041000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>611674000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>564711000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>576455000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>573457000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>568118000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>556039000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>559373000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>596288000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>581996000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>622107000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>644208000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>575662000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>590100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>536090000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>563100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>505000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>438000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>405000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>373900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>295300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>259000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>246400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>229100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>190200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>147400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>110900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>86100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>71500000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B31">
+        <v>-36514000.0</v>
+      </c>
+      <c r="C31">
         <v>-40461000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-54302000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-39404000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-33817000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-28550000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-24075000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-32968000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-28637000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-26249000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-24155000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-19086000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>50000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>67000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>95000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5235000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-7381000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-913000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-75300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-37375000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-22400000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-200000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-12300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-100000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>1335146000.0</v>
+      </c>
+      <c r="C32">
         <v>1362935000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1472508000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1555429000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1636624000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1427448000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1450201000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1451592000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1406677000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1335760000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1419778000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1555353000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1562876000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1585927000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1725627000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1569062000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1462283000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1319823000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1371400000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1263600000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1118700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1031500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>992100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>870000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>733600000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>682900000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>604000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>545200000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>455800000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>336300000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>265100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>227200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO32"/>
+  <dimension ref="A1:DQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C1" t="s">
-        <v>94</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G1" t="s">
-        <v>97</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>99</v>
       </c>
       <c r="J1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K1" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>102</v>
       </c>
       <c r="N1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O1" t="s">
-        <v>103</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>105</v>
       </c>
       <c r="R1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="S1" t="s">
-        <v>106</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
       <c r="V1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W1" t="s">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="Z1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AA1" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="AD1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AE1" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="AH1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AI1" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="AL1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AM1" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="AP1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="AT1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AU1" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="AX1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AY1" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>15</v>
       </c>
       <c r="BE1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BI1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BJ1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BM1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BQ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BR1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BU1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BV1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="BY1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BZ1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CC1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CG1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CH1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CK1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CL1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CO1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CS1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CW1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CX1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="DA1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DB1" t="s">
-        <v>170</v>
+        <v>28</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
-        <v>28</v>
+        <v>172</v>
       </c>
       <c r="DE1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DF1" t="s">
-        <v>173</v>
+        <v>29</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
-        <v>29</v>
+        <v>175</v>
       </c>
       <c r="DI1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DJ1" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
       <c r="DL1" t="s">
-        <v>30</v>
+        <v>178</v>
       </c>
       <c r="DM1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DN1" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="DO1" t="s">
         <v>180</v>
       </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>127404000.0</v>
+      </c>
+      <c r="C2">
+        <v>252820000.0</v>
+      </c>
+      <c r="D2">
         <v>160429000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>150661000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>128482000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>240328000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>157483000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>165288000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>146491000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>329478000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>172142000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>183766000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>171621000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>357459000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>222573000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>217024000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>174490000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>356256000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>209028000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>206320000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>173560000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>325554000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>196527000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>176661000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>122853000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>330720000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>185848000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>169182000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>142559000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>306949000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>190608000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>171179000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>166800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>312212000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>183515000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>168025000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>145722000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>281906000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>177825000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>155858000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>143763000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>274433000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>172019000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>167914000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>152823000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>282358000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>189787000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>178816000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>168461000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>298804000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>209401000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>179887000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>164447000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>328595000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>959611000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>184239000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>328897000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>211199000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>160964000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>179176000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>365909000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>185072000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>127035000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>139156000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>235976000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>180300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>131400000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>158800000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>305900000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>172100000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>118600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>139300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>250900000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>167800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>113400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>128000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>220600000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>157800000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>103400000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>113800000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>226800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>132900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>103100000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>112700000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>210800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>143200000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>100000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>104800000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>202200000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>125600000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>86400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>90200000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>159400000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>99600000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>78500000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>81600000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>152400000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>93600000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>67400000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>71300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>127500000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>85500000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>70800000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>66700000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>113000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>73900000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
+      <c r="DP2"/>
+      <c r="DQ2"/>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>6100000.0</v>
+      </c>
+      <c r="C3">
+        <v>6806000.0</v>
+      </c>
+      <c r="D3">
         <v>7416000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7656000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8291000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7922000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8153000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>8692000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9005000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10026000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>9595000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>9543000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9301000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9513000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9761000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9883000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9584000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>9683000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9788000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>9791000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>9904000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>9552000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9627000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>9378000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>8786000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>8035000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>8075000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>7408000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7618000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>7138000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>7361000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>6897000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>6161000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>5879000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>6348000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6174000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6509000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>5584000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4795000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4488000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4136000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4525000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4260000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>4061000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4553000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5074000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4802000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4825000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>5002000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5255000.0</v>
       </c>
       <c r="AY3">
         <v>5346000.0</v>
       </c>
       <c r="AZ3">
+        <v>5255000.0</v>
+      </c>
+      <c r="BA3">
+        <v>5346000.0</v>
+      </c>
+      <c r="BB3">
         <v>5652000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6503000.0</v>
       </c>
-      <c r="BB3"/>
-      <c r="BC3">
+      <c r="BD3"/>
+      <c r="BE3">
         <v>-7258000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>-7368000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-7109000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-6234000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>-6235000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>-6212000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>-5591000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>-5639000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>-5990000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>-5515000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>-4900000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>-5000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>-5300000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>-4000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>-5100000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>-5100000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>-4500000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>-3000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>-4100000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>-4000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>-4000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>-3500000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>-3500000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>-3300000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>-3300000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>-3000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>-3100000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>-3200000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>-3200000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>-2000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>-3300000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>-2500000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>-2500000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>-2200000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>-2100000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>-2100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="CO3">
         <v>-1900000.0</v>
       </c>
       <c r="CP3">
-        <v>-1900000.0</v>
+        <v>-2200000.0</v>
       </c>
       <c r="CQ3">
         <v>-1900000.0</v>
       </c>
       <c r="CR3">
         <v>-1900000.0</v>
       </c>
       <c r="CS3">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CT3">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CU3">
         <v>-2000000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>-1700000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>-1800000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>-2100000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>-1700000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>-1600000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>-1600000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>-1400000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>1300000.0</v>
       </c>
-      <c r="DB3"/>
-      <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
+      <c r="DP3"/>
+      <c r="DQ3"/>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24030,52 +24524,56 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
-      <c r="BC4"/>
-      <c r="BD4"/>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
@@ -24095,776 +24593,786 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B5">
+        <v>-20818000.0</v>
+      </c>
+      <c r="C5">
+        <v>32554000.0</v>
+      </c>
+      <c r="D5">
         <v>18220000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>3983000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2359000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>37109000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>8935000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2570000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2321000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1576000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-101176000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>5967000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>10107000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>12807000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2516000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>5542000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>3898000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>17257000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>19479000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>31472000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>11868000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>36092000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>18933000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9860000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-24539000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>40098000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>11074000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>47000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3869000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>31971000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>189866000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1287000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1337000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>25170000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>6517000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>669000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5978000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-151466000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-2991000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>3240000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3033000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-54333000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>22290000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>15554000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>8495000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>60453000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>35098000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>25298000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>18794000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>73123000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>23271000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>18409000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>11961000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>42827000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>0.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>39415000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>91325000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>35084000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>17671000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>22976000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>59346000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>20678000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>9093000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>13300000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>56687000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>23000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>18800000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>20600000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>62000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>20900000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>9700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>16700000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>71300000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>25100000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>13500000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>10100000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>69100000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>17100000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>11500000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>14400000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>51300000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>5000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>7400000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>7800000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>43300000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>12100000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>10500000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>12500000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>48800000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>17600000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>9900000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>10300000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>38500000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>13600000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>7900000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>11000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>37700000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>14200000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>5600000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>6200000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>28100000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>3700000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-600000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>5700000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>28900000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>9100000.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>-14718000.0</v>
+      </c>
+      <c r="C6">
+        <v>39360000.0</v>
+      </c>
+      <c r="D6">
         <v>25636000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>11639000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>5932000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>45031000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>17088000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>11262000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>11326000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>11602000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-91581000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>15510000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>19408000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>22320000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>12277000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15425000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>13482000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>26940000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>29267000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>41263000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>21772000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>45644000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>28560000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>19238000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-15753000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>48133000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>19149000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>7455000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3749000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>39109000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>197227000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>8184000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4824000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>31049000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>12865000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>6843000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>531000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-145882000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1804000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>7728000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1103000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-49808000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>26550000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>19615000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>13048000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>65527000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>39900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>30123000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>23796000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>78469000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>28526000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>23755000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>17613000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>49330000.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6">
+      <c r="BD6"/>
+      <c r="BE6">
         <v>32157000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>83957000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>27975000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>11437000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>16741000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>53134000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>15087000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>3454000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>7310000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>51172000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>18100000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>13800000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>15300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>58000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>15800000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>4600000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>12200000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>68300000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>21000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>9500000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>6100000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>65600000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>13600000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>8200000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>11100000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>48300000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>1900000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>4200000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>4600000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>41300000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>8800000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>8000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>10000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>46600000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>15500000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>7800000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>8400000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>36300000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>11700000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>6000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>9100000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>35800000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>12200000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>3900000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>4400000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>26000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>2000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-2200000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>4100000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>27500000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>10400000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>104200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>108100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-216600000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>100400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>84600000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>82200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-166600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>80200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>63800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>60800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-136300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="DO6">
         <v>55000000.0</v>
       </c>
+      <c r="DP6">
+        <v>55000000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>55000000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -24893,52 +25401,56 @@
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
-      <c r="BC7"/>
-      <c r="BD7"/>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
@@ -24958,88 +25470,86 @@
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -25068,52 +25578,56 @@
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
-      <c r="BC8"/>
-      <c r="BD8"/>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
@@ -25133,1489 +25647,1515 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>111512000.0</v>
+      </c>
+      <c r="C9">
+        <v>202746000.0</v>
+      </c>
+      <c r="D9">
         <v>157058000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>143418000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>132726000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>201335000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>161145000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>151885000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>138980000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>185375000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>152593000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>139597000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>137937000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>172144000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>148410000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>134154000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>129175000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>199119000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>166815000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>177789000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>147737000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>212820000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>163455000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>135422000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>94155000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>218758000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>154175000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>129085000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>119874000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>195303000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>150962000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>136766000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>133025000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>198421000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>141974000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>134165000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>122643000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>176935000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>133651000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>136152000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>129670000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>199110000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>162415000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>144500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>146564000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>222208000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>183295000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>168406000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>162022000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>231625000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>174450000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>149674000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>154588000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>216911000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>766016000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>156936000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>267109000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>164916000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>124857000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>131944000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>238393000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>151319000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>128510000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>126889000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>213647000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>145700000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>123200000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>130800000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>235300000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>150300000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>120600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>129300000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>229500000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>150800000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>106500000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>116700000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>202700000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>129600000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>92800000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>98000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>172600000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>103000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>86000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>94400000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>168200000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>103000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>79800000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>82200000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>145300000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>89500000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>64700000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>66100000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>120800000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>76600000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>58200000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>58900000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>118500000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>70400000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>54000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>55200000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>101900000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>59900000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>46300000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>45500000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>88300000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>57700000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>104200000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>108100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>188600000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>100400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>84600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>82200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>131400000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>80200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>63800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>60800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>100200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="DO9">
         <v>55000000.0</v>
       </c>
+      <c r="DP9">
+        <v>55000000.0</v>
+      </c>
+      <c r="DQ9">
+        <v>55000000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>432692000.0</v>
+      </c>
+      <c r="C10">
+        <v>17254000.0</v>
+      </c>
+      <c r="D10">
         <v>7397000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-5276000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-11624000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>27719000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1331000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7877000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-8015000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10731000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-112853000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6057000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2176000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>846000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-8309000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3105000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4110000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9043000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>11316000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>22635000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2975000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>27570000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9928000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4944000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-29850000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>34302000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4952000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-6188000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-11703000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24278000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-684000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5714000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-8249000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>17883000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>167000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-5499000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-12103000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-157603000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-9140000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-2934000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-9203000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-60544000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>16297000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>12191000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2817000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>54844000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>29411000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>19296000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>17006000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>74740000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>23281000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>18409000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>11961000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>42300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>121903000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>26606000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>74268000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>19424000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>4864000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>9373000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>50481000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7052000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-2986000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>464000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>44944000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>13900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>7100000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>10300000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>40800000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>10900000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>8300000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>63700000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>13600000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>5700000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>18800000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>62400000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>10400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>5000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7300000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>43000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>3000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>2200000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>39700000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>6300000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>8100000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>43900000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>13100000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>6000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>6800000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>34200000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>8900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>4000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>6900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>33500000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>9600000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>1800000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>2500000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>25400000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>400000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-3600000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>2800000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>27100000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>9100000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>2200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>4700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>16100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>5500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>4800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>5900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>11000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>4600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>3300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>3300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>4400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DO10">
         <v>3400000.0</v>
       </c>
+      <c r="DP10">
+        <v>3400000.0</v>
+      </c>
+      <c r="DQ10">
+        <v>3400000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>101999000.0</v>
+      </c>
+      <c r="C11">
+        <v>4981000.0</v>
+      </c>
+      <c r="D11">
         <v>2233000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-1609000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-3362000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>9200000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-738000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-2626000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-1573000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-2111000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-459000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1961000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-524000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4144000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3627000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-926000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1739000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1933000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3917000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>6414000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>336000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>7643000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2752000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>568000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-9207000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>8786000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1346000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-3174000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-4885000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>8067000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-3978000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-429000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-5619000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-21869000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1619000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-4264000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-62782000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1918000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-954000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-3444000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-21086000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>5572000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4730000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1093000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>21749000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>11420000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>7451000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6138000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>28797000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>9002000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>7120000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>4625000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>16564000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>45669000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>10110000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>28390000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>7284000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1824000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>3515000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>18678000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>2609000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-1105000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>172000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>16610000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>5100000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>2600000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>3800000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>15100000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>200000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>9800000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>3100000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>22400000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>5400000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>2300000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>7500000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>24900000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>4200000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>2000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>2900000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>17200000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>1200000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>1100000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>900000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>15700000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>2500000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>2200000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>3200000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>17300000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>5100000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>2400000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>2600000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>13000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>3400000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>1500000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>2600000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>13200000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>3800000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>700000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>1000000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>10400000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>200000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>-1400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>1100000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>10500000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>3500000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>102000000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>103400000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-232700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>94900000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>79800000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>76300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>-177600000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>75600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>60500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>57500000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>-140700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51600000.0</v>
       </c>
       <c r="DO11">
         <v>51600000.0</v>
       </c>
+      <c r="DP11">
+        <v>51600000.0</v>
+      </c>
+      <c r="DQ11">
+        <v>51600000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>5514000.0</v>
+      </c>
+      <c r="C12">
+        <v>8773000.0</v>
+      </c>
+      <c r="D12">
         <v>9417000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9262000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9265000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9390000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10266000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>10447000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>10336000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12307000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>11677000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>12024000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12283000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11961000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10825000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8813000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>8169000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8214000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8334000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8837000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9060000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8522000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>9005000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4916000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5311000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>5798000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6121000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6235000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7834000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7693000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>7303000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>7001000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6912000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7287000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>6350000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>6167000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6125000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6137000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>6149000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>6174000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>6170000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>6211000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>6204000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>6225000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>6186000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6170000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>6194000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>6205000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1925000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>50000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>10000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>22000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>0.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>0.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>12809000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>19706000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>16503000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>13185000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>15139000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>12381000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>15504000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>12079000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>14281000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>12796000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>9100000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>13700000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>10300000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>32800000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>24300000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>1200000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>8400000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>24200000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>14000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>7800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>8700000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>6700000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6700000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>6500000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>7100000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>10400000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>2000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>4600000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>5600000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>3600000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>5800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="CJ12">
         <v>4900000.0</v>
       </c>
       <c r="CK12">
+        <v>4400000.0</v>
+      </c>
+      <c r="CL12">
+        <v>4900000.0</v>
+      </c>
+      <c r="CM12">
         <v>4500000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>3900000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>2200000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>4300000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>5100000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>3900000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>4100000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>4600000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>4600000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>3800000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>3700000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>2700000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>3300000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>3000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>2900000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>1800000.0</v>
       </c>
-      <c r="DA12"/>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>5797000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
@@ -26664,88 +27204,86 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -26774,52 +27312,56 @@
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
@@ -26839,557 +27381,565 @@
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>330693000.0</v>
+      </c>
+      <c r="C15">
+        <v>12273000.0</v>
+      </c>
+      <c r="D15">
         <v>5164000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3667000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8262000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>18519000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-593000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-5251000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-6442000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-8620000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-112394000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-8018000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-1652000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3298000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4682000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-2179000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2371000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>7110000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>7399000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>16221000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2639000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>19927000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>7176000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>4376000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-20643000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>25516000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3606000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-3014000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-6818000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>16211000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3294000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-5285000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-2630000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>39752000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>162000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-3880000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-7839000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-94821000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-7222000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-1980000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5759000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-39458000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>10725000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>7461000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1724000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>33095000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>17991000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>11845000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>10868000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>45943000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>14279000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>11289000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7336000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>25736000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>76234000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>16496000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>45878000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>12140000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>3040000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>5858000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>31803000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>4443000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-1881000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>292000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>28334000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>8800000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>4500000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>6500000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>25700000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>300000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-100000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>5200000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>41300000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>8200000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>3400000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>11300000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>37500000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>6200000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>3000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4400000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>25800000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1800000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>1700000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1300000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>24000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>3800000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>3400000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>4900000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>26600000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>8000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>3600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21200000.0</v>
       </c>
       <c r="CO15">
         <v>5500000.0</v>
       </c>
       <c r="CP15">
+        <v>21200000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>5500000.0</v>
+      </c>
+      <c r="CR15">
         <v>2500000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>4300000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>20300000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>5800000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>1100000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>1500000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>15000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>200000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-2200000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>1700000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>16600000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>5600000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>2200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>4700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>16100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>5500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>4800000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>5900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>11000000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>4600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>3300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>3300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>4400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DO15">
         <v>3400000.0</v>
       </c>
+      <c r="DP15">
+        <v>3400000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>3400000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-8018000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-1652000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3298000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4682000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-2179000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2371000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7110000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7399000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>16221000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2639000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>19927000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7176000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4376000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-20643000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>25516000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3606000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-3014000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-6818000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>16211000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3294000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-5285000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-2630000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>39752000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>162000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-3880000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-7839000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-94821000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-7222000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-1980000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-5759000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-39458000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>10725000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>7461000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1724000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>33095000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>17991000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>11845000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>10868000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>45943000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>14279000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>11289000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7336000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>49827000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>76234000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
@@ -27409,216 +27959,222 @@
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B17">
+        <v>330693000.0</v>
+      </c>
+      <c r="C17">
+        <v>12273000.0</v>
+      </c>
+      <c r="D17">
         <v>5164000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-3667000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8262000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>18519000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-593000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-5251000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-6442000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-8620000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-112394000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-8018000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-1652000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3298000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-4682000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-2179000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2371000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>7110000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>7399000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>16221000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2639000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>19927000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>7176000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>4376000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-20643000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>25516000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>3606000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-3014000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-6818000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>16211000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>3294000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-5285000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-2630000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>39752000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>162000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-3880000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-7839000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-94821000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-7222000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-1980000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-5759000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-39458000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>10725000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>7461000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>1724000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>33095000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>17991000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>11845000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>10868000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
-      <c r="BC17"/>
-      <c r="BD17"/>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
@@ -27638,138 +28194,144 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-5514000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8773000.0</v>
+      </c>
+      <c r="D18">
         <v>-9417000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9262000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9265000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9390000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-10266000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10447000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-10336000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12307000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-11677000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-12024000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12283000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-11961000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-10825000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8813000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8169000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-8214000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8334000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8837000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9060000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-8522000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-9005000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4916000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5311000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5797000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-6121000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6235000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7834000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -27815,176 +28377,178 @@
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>187000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>267000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-230000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>166000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>161000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>167000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>171000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>123000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>167000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>250000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1333000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>173000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>271000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>166000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>608000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>867000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1259000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-1866000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>412000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-3864000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-4520000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>576000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>494000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>742000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-3032000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>432000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>528000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>453000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>461000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-796000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>498000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>508000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>561000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>507000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>203000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>137000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
@@ -28010,162 +28574,164 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>173000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>519000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>-519000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>173000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>98300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
-        <v>98300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
-        <v>0.0</v>
+        <v>98300000.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
-      <c r="BD20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
@@ -28185,447 +28751,451 @@
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>-20818000.0</v>
+      </c>
+      <c r="C21">
+        <v>32554000.0</v>
+      </c>
+      <c r="D21">
         <v>18220000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3983000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2370000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>36951000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9287000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2486000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2233000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>8075000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-101308000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>5798000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9920000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12540000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2746000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5542000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3898000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>17090000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>19479000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>31349000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>11868000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>35979000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>18683000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>11193000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-24712000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>39827000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>10907000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-561000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-4736000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>30713000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8485000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>875000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2527000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>29690000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>5941000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>174000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6720000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-148434000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-3423000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2712000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-3486000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-54794000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>23297000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>17918000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>8495000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>60453000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>35098000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>25298000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>18794000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>74723000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>23271000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>18387000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>11960000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>42827000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>122310000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>25644000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>76589000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>20866000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>5203000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>10506000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>62862000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>22556000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>9093000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>14745000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>57740000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>23000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>20800000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>20600000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>73600000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>24800000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>9700000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>16700000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>87900000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>27600000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>13500000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>10100000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>69100000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>17100000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>11500000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>14400000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>53400000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>5000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>7400000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>7800000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>43300000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>12100000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>10500000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>12500000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>48800000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>17600000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>9900000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>10300000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>38500000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>14000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>7900000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>11000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>38100000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>14200000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>5600000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>6200000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>28100000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>3700000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-600000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>5700000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>28900000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>9100000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>104200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>108100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>-216600000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>100400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>84600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>82200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>-166600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>80200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>63800000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>60800000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>-136300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="DO21">
         <v>55000000.0</v>
       </c>
+      <c r="DP21">
+        <v>55000000.0</v>
+      </c>
+      <c r="DQ21">
+        <v>55000000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -28654,52 +29224,56 @@
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22"/>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
@@ -28719,391 +29293,399 @@
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>283024000.0</v>
+      </c>
+      <c r="C23">
+        <v>436487000.0</v>
+      </c>
+      <c r="D23">
         <v>300720000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>290096000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>263578000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>404712000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>309341000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>314687000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>283238000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>506778000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>319343000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>317565000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>299638000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>517063000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>368237000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>345636000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>299767000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>538285000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>356364000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>352760000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>309429000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>502395000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>341299000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>300890000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>241720000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>509651000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>329116000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>298828000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>267169000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>471539000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>333085000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>307070000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>297298000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>480943000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>319548000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>302016000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>275085000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>434275000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>314899000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>289298000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>276919000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>430037000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>311137000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>294496000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>290892000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>444113000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>337984000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>321924000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>311689000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>455706000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>360580000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>311174000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>307075000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>503206000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>0.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>315531000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>519417000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>355249000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>280618000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>300614000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>557380000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>326895000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>258272000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>264725000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>403966000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>312400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>245800000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>280400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>487200000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>313200000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>238500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>260100000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>415100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>301700000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>214200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>234200000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>361100000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>277100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>191200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>204200000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>354100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>234400000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>186800000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>205100000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>339300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>239500000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>174100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>179200000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>303000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>201600000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>145200000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>149600000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>246000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>166400000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>132500000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>133300000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>237000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>153600000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>119300000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>123700000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>204700000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>144800000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>120700000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>109400000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>174600000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>122200000.0</v>
       </c>
-      <c r="DB23"/>
-[...1 lines deleted...]
-      <c r="DD23">
+      <c r="DD23"/>
+      <c r="DE23"/>
+      <c r="DF23">
         <v>405200000.0</v>
       </c>
-      <c r="DE23"/>
-      <c r="DF23"/>
       <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>298000000.0</v>
       </c>
-      <c r="DI23"/>
-      <c r="DJ23"/>
       <c r="DK23"/>
-      <c r="DL23">
+      <c r="DL23"/>
+      <c r="DM23"/>
+      <c r="DN23">
         <v>236500000.0</v>
       </c>
-      <c r="DM23"/>
-      <c r="DN23"/>
       <c r="DO23"/>
+      <c r="DP23"/>
+      <c r="DQ23"/>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29179,415 +29761,419 @@
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>6100000.0</v>
+      </c>
+      <c r="C25">
+        <v>6806000.0</v>
+      </c>
+      <c r="D25">
         <v>7416000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7656000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8291000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7922000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>8153000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>8692000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>9005000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>10026000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9595000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>9543000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>9301000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9513000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9761000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9883000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9584000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9683000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9788000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>9791000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9904000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>9552000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>9627000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>9378000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>8786000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>8035000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>8075000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>7408000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>7618000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>7138000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>7362000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>6897000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>6161000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>5879000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6348000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6174000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>6509000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>5584000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>4795000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4488000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4136000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>4525000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>4260000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>4061000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>4553000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>5074000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4802000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4825000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>5002000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5255000.0</v>
       </c>
       <c r="AY25">
         <v>5346000.0</v>
       </c>
       <c r="AZ25">
+        <v>5255000.0</v>
+      </c>
+      <c r="BA25">
+        <v>5346000.0</v>
+      </c>
+      <c r="BB25">
         <v>5652000.0</v>
       </c>
-      <c r="BA25"/>
-[...1 lines deleted...]
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25">
         <v>-7258000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-7368000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-7109000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-6234000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-6235000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-6212000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-5591000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-5639000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-5990000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-5515000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-4900000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-5000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-5300000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-4000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-5100000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-5100000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-4500000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-3000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-4100000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-4000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-4000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-3500000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-3500000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-3300000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-3300000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-3000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-3100000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-3200000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-3200000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-2000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-3300000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-2500000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>-2500000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-2200000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-2100000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-2100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="CO25">
         <v>-1900000.0</v>
       </c>
       <c r="CP25">
-        <v>-1900000.0</v>
+        <v>-2200000.0</v>
       </c>
       <c r="CQ25">
         <v>-1900000.0</v>
       </c>
       <c r="CR25">
         <v>-1900000.0</v>
       </c>
       <c r="CS25">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CT25">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CU25">
         <v>-2000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>-1700000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-1800000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>-2100000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-1700000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-1600000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>-1600000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>-1400000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>1300000.0</v>
       </c>
-      <c r="DB25"/>
-      <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -29616,52 +30202,56 @@
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26"/>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
@@ -29681,173 +30271,175 @@
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>200500000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>205600000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>220000000.0</v>
       </c>
-      <c r="R27"/>
-[...1 lines deleted...]
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
         <v>125522000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>195400000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>134890000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>105796000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>105796000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>194900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>135417000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>122260000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>116844000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>186900000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>135274000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>129041000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>124000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>186400000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>129122000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>127336000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>121346000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>193200000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>132365000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>128892000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>129034000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>199000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>135867000.0</v>
       </c>
-      <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>133514000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>208000000.0</v>
       </c>
-      <c r="AT27"/>
-      <c r="AU27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>276489000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>138206000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>198600000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>204100000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
@@ -29868,216 +30460,222 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>126452000.0</v>
+      </c>
+      <c r="C28">
+        <v>169730000.0</v>
+      </c>
+      <c r="D28">
         <v>138605000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>129356000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>123462000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>158017000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>140876000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>135510000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>127401000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>27950000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>135282000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>123866000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>118514000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>55300000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>132807000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>128573000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>115693000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>47812000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>137408000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>136649000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>125522000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28667000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>134890000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>111478000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>105796000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>25458000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>135417000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>122260000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>116844000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>29626000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>135274000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>129041000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>124000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>25265000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>129122000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>127336000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>121346000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>46915000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>132365000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>128892000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>28034000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>47960000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>135867000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>124880000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>133516000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>54524000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>143370000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>138206000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>138226000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>47055000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>145917000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>125889000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>136976000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>36524000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>621020000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
@@ -30097,141 +30695,147 @@
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>101999000.0</v>
+      </c>
+      <c r="C29">
+        <v>4981000.0</v>
+      </c>
+      <c r="D29">
         <v>2233000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1609000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3362000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9200000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-738000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2626000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1573000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2111000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-459000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1961000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-524000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4144000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3627000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-926000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1739000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1933000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3917000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6414000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>336000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7643000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2752000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>568000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-9207000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>8785000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1346000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-3174000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-4885000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>8067000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30276,1111 +30880,1131 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>126230000.0</v>
+      </c>
+      <c r="C30">
+        <v>183667000.0</v>
+      </c>
+      <c r="D30">
         <v>147707000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>139435000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>135096000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>164384000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>151858000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>149399000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>136747000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>177300000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>147201000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>133799000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>128017000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>159604000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>145664000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>128612000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>125277000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>182029000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>147336000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>146440000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>135869000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>176841000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>144772000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>124229000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>118867000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>178931000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>143268000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>129646000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>124610000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>164590000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>142477000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>135891000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>130498000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>168731000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>136033000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>133991000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>129363000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>152369000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>137074000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>133440000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>133156000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>155604000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>139118000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>126582000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>138069000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>161755000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>148197000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>143108000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>143228000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>156902000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>151179000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>131287000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>142628000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>174611000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>0.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>131292000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>190520000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>144050000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>119654000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>121438000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>191471000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>141823000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>131237000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>125569000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>167990000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>132100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>114400000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>121600000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>181300000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>141100000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>119900000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>120800000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>164200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>133900000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>100800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>106200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>140500000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>119300000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>87800000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>90400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>127300000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>101500000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>83700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>92400000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>128500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>96300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>74100000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>74400000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>100800000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>76000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>58800000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>59400000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>86600000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>66800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>54000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>51700000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>84600000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>60000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>51900000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>52400000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>77200000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>59300000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>49900000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>42700000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>61600000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>48300000.0</v>
       </c>
-      <c r="DB30"/>
-[...1 lines deleted...]
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-405200000.0</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30"/>
       <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>-298000000.0</v>
       </c>
-      <c r="DI30"/>
-      <c r="DJ30"/>
       <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30">
         <v>-236500000.0</v>
       </c>
-      <c r="DM30"/>
-      <c r="DN30"/>
       <c r="DO30"/>
+      <c r="DP30"/>
+      <c r="DQ30"/>
     </row>
-    <row r="31" spans="1:119">
+    <row r="31" spans="1:121">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B31">
-        <v>-10823000.0</v>
+        <v>453510000.0</v>
       </c>
       <c r="C31">
+        <v>-15300000.0</v>
+      </c>
+      <c r="D31">
+        <v>-9370000.0</v>
+      </c>
+      <c r="E31">
         <v>-9259000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-9254000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-9232000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-10618000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-10363000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-10248000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-18806000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-11545000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-11855000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-12096000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-11694000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-11055000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-8647000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-8008000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-8047000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-8163000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8714000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-8893000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-8408000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-8755000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-6249000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-5138000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-5525000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-5955000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-5627000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-6967000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-6435000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-9169000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-6589000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-10776000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-11807000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-5774000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-5673000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-5383000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-9169000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5646000.0</v>
       </c>
       <c r="AN31">
         <v>-5717000.0</v>
       </c>
       <c r="AO31">
+        <v>-5646000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-5717000.0</v>
+      </c>
+      <c r="AQ31">
         <v>-5750000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-5727000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-5678000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-5609000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-5687000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-6002000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1788000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>17000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>10000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>22000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-527000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>0.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>962000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-2321000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-1442000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-339000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-1133000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>3559000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-15504000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-259000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-14281000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-12796000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-9100000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-13700000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-10300000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-13200000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-24300000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>10200000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-200000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-1600000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-14000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-7800000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>8300000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-6700000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-6700000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-6500000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-300000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-10400000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-2000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-4600000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-5600000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-3600000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-400000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-100000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-4400000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-600000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-400000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-3900000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-3500000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-4300000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-5100000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-200000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-300000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-4600000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-800000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-300000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-300000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-2700000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-200000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>200000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-2900000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-1800000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-300000.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:121">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>238916000.0</v>
+      </c>
+      <c r="C32">
+        <v>462372000.0</v>
+      </c>
+      <c r="D32">
         <v>317487000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>294079000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>261208000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>441663000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>318628000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>317173000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>285471000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>514853000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>324735000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>323363000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>309558000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>529603000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>370983000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>351178000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>303665000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>555375000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>375843000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>384109000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>321297000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>538374000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>359982000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>312083000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>217008000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>549478000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>340023000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>298267000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>262433000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>502252000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>341570000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>307945000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>299825000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>510633000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>325489000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>302190000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>268365000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>458841000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>311476000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>292010000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>273433000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>473543000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>334434000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>312414000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>299387000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>504566000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>373082000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>347222000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>330483000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>530429000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>383851000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>329561000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>319035000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>545506000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1725627000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>341175000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>596006000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>376115000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>285821000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>311120000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>604302000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>336391000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>255545000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>266045000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>449623000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>326000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>254600000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>289600000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>541200000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>322400000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>239200000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>268600000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>480400000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>318600000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>219900000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>244700000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>423300000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>287400000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>196200000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>211800000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>399400000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>235900000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>189100000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>207100000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>379000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>246200000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>179800000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>187000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>347500000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>215100000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>151100000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>156300000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>280200000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>176200000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>136700000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>140500000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>270900000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>164000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>121400000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>126500000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>229400000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>145400000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>117100000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>112200000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>201300000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>131600000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>104200000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>108100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>188600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>100400000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>84600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>82200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>131400000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>80200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>63800000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>60800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>100200000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>55000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>55000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DQ32">
         <v>55000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -31424,3241 +32048,3328 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>18812000.0</v>
+      </c>
+      <c r="C2">
         <v>27290000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>41391000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36135000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35794000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>79297000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>195353000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>197937000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>213108000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>228368000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>221454000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22411000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28257000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15614000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21047000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>75351000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>76413000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6641000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>92800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5400000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>32100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>29220000</v>
+      </c>
+      <c r="C3">
         <v>37770000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>34916000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31806000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25238000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>30149000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>38878000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>44852000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38145000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>33319000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22224000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16608000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9887000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14993000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15119000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>40514000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>44553000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>28013000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>46800000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>47700000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18500000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>31400000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16100000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8600000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5300000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17700000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25100000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15900000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>7257000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>238000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-41591000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-116596000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-2584000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-17527000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-15260000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>6914000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>199043000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
+      <c r="AD4"/>
     </row>
-    <row r="5" spans="1:29">
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-8105000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4080000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-376000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16908000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17824000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3234000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-12568000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>91000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4629000.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
+      <c r="AD5"/>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>-529000.0</v>
+      </c>
+      <c r="C6">
         <v>-8478000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14101000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>5256000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>341000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-43503000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-116056000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2584000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17527000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15260000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6914000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>199043000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5846000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12643000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5433000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>46740000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1062000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>69772000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-86400000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>75600000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11800000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-16100000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-25900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>19000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-23900000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>5163000.0</v>
+      </c>
+      <c r="C7">
         <v>1893000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>102304000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-69597000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-14614000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35458000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-34462000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>635000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1886000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4323000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-38399000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>91441000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>19364000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>20164000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-83650000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-23848000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-8713000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>43162000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14900000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-98700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>55400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2800000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-12100000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-28900000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>25300000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-48500000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>27700000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-27400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>4503000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-13170000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>15012000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
+      <c r="AD8"/>
     </row>
-    <row r="9" spans="1:29">
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>7452000.0</v>
+      </c>
+      <c r="C9">
         <v>-12830000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>9861000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4503000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-13170000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>15012000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3549000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4471000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14779000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1027000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22047000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17324000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4158000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-690000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4530000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6511000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2055000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3330000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-5600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>400000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B10">
+        <v>-1299000.0</v>
+      </c>
+      <c r="C10">
         <v>36056000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>124459000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-45873000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4213000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4081000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-53819000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7773000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2709000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>755000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-29819000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>64252000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10007000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14672000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-72091000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-39009000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-26018000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>57493000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21500000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-104500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1400000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-16500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-43600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-48700000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-18900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-20400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-20122000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13089000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-21208000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>36265000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-24962000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7829000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>15924000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-12042000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>36531000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9145000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1443000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
+      <c r="AD11"/>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3843000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9454000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4886000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9603000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6662000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-28458000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>106419000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>74698000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19902000.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
+      <c r="AD12"/>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-48165000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-10320000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>45735000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-13359000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>22295000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11545000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-12987000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-18140000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7982000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
+      <c r="AD13"/>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>30169000.0</v>
+      </c>
+      <c r="C14">
         <v>33772000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>38465000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38741000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39166000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37343000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>31136000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27558000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24910000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19003000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17399000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19703000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21599000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23121000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22686000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-26946000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-23432000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-20715000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-18700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-15100000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-13600000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-12500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-10300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-8300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-7900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-7400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-7000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-5300000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-3900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>500000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>110936000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>68799000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5313000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>3600000.0</v>
       </c>
       <c r="Z15">
+        <v>3600000.0</v>
+      </c>
+      <c r="AA15">
         <v>3700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AC15">
         <v>4000000.0</v>
       </c>
+      <c r="AD15">
+        <v>4000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>18283000.0</v>
+      </c>
+      <c r="C16">
         <v>18812000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>27290000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>41391000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36135000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35794000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>79297000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>195353000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>195581000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>213108000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>228368000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>221454000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22411000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>28257000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15614000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>122091000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>75351000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>76413000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>92800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17200000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>21700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1400000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>32200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-635000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1419000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-531000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1603000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3656000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
+      <c r="AD17"/>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>20398000.0</v>
+      </c>
+      <c r="C18">
         <v>15373000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>95649000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-68173000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>45331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>61484000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11589000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3348000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9708000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9626000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13667000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>194513000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>105032000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>81255000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-609000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>32991000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>16011000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>94865000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>27500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-74600000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>103300000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>27500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>58600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-18600000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>33500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-15600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>9700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>231</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-35036000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-34909000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-29839000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-25238000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-30149000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-37972000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-44396000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-37133000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-33272000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
+      <c r="AD19"/>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
+      <c r="AD20"/>
     </row>
-    <row r="21" spans="1:29">
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B21">
         <v>-13000000.0</v>
       </c>
       <c r="C21">
+        <v>-13000000.0</v>
+      </c>
+      <c r="D21">
         <v>-91863000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>86250000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-38750000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-97075000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-105150000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5150000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5150000.0</v>
       </c>
       <c r="K21">
         <v>-5150000.0</v>
       </c>
       <c r="L21">
+        <v>-5150000.0</v>
+      </c>
+      <c r="M21">
         <v>511138000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
+      <c r="AD21"/>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>5508000.0</v>
+      </c>
+      <c r="C22">
         <v>6233000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-130684000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12530000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>33369000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10836000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19290000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11590000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>28195000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-109782000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-19548000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>73799000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>78847000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>49827000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>76234000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>66916000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>34657000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>48034000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>31200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>64200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>51000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30600000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>36100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>42400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>33500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>28700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14700000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>29100000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>32300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>-2369000.0</v>
+      </c>
+      <c r="C23">
         <v>-1999000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6342000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4324000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1232000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-30149000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-763000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-603000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2262000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5546000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-445000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2952000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-9873000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-68799000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-15013000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13749000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-17073000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-25093000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-27200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-24200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-27700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17400000.0</v>
       </c>
       <c r="W23">
         <v>-17400000.0</v>
       </c>
       <c r="X23">
+        <v>-17400000.0</v>
+      </c>
+      <c r="Y23">
         <v>-2600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-33700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-4100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-10800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-4300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>235</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>2734000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1967000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>906000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>456000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1012000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>944000.0</v>
       </c>
       <c r="L24">
         <v>944000.0</v>
       </c>
       <c r="M24">
+        <v>944000.0</v>
+      </c>
+      <c r="N24">
         <v>14000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>97000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>106000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>12400000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="X24">
         <v>100000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Y24">
+        <v>100000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>2359000.0</v>
+      </c>
+      <c r="C25">
         <v>2979000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>114840000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2339000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3274000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9565000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3091000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2033000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2252000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>175172000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>96714000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="N25">
         <v>70000.0</v>
       </c>
       <c r="O25">
+        <v>70000.0</v>
+      </c>
+      <c r="P25">
         <v>502000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>53892000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>52362000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>44817000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>39000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>30300000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>20800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16700000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10400000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B26">
+        <v>-4512000.0</v>
+      </c>
+      <c r="C26">
         <v>-11595000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-11902000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8463000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5111000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-483000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-763000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-603000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-747000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-396000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-445000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>8481000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>14500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-22300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2100000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-33700000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-45500000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-19100000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-26000000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
+      <c r="AD26"/>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>5477000.0</v>
+      </c>
+      <c r="C27">
         <v>4873000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3827000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3753000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10156000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9201000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8690000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6161000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3951000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2230000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2395000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2118000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>10152000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>552000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-690000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13800000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-6400000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1800000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>900000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1100000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>500000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>200000.0</v>
       </c>
-      <c r="AC27"/>
+      <c r="AD27"/>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>-20076000.0</v>
+      </c>
+      <c r="C28">
         <v>-26594000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-110107000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>73463000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-45093000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-103075000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-105913000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5753000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5150000.0</v>
       </c>
       <c r="K28">
         <v>-5150000.0</v>
       </c>
       <c r="L28">
+        <v>-5150000.0</v>
+      </c>
+      <c r="M28">
         <v>8186000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-110936000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-68799000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-5313000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13749000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17073000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-25093000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-27200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-24200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-27700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17400000.0</v>
       </c>
       <c r="W28">
         <v>-17400000.0</v>
       </c>
       <c r="X28">
+        <v>-17400000.0</v>
+      </c>
+      <c r="Y28">
         <v>-6200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-37300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-14700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-8300000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>49618000.0</v>
+      </c>
+      <c r="C29">
         <v>53143000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>130565000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-36367000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70569000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>91633000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27289000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>48200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28437000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>23693000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35891000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>211121000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>114919000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>96248000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14510000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>73505000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>60564000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>122878000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>74300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-26900000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>121800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>41400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>67200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-13300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>51200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9500000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>25600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-29168000.0</v>
+      </c>
+      <c r="C30">
         <v>-35036000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-34909000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29839000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-25238000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-30149000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-37972000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-44396000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-37133000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-33272000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22224000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-16608000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-9873000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-14896000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-15013000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-40514000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-44553000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-28013000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-46800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-35300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-18500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-12200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-31300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-16000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-8600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-25100000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-22700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C1" t="s">
-        <v>94</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>96</v>
       </c>
       <c r="F1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G1" t="s">
-        <v>97</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>99</v>
       </c>
       <c r="J1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K1" t="s">
-        <v>100</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>102</v>
       </c>
       <c r="N1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O1" t="s">
-        <v>103</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>105</v>
       </c>
       <c r="R1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="S1" t="s">
-        <v>106</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
       <c r="V1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W1" t="s">
-        <v>109</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>111</v>
       </c>
       <c r="Z1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AA1" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>114</v>
       </c>
       <c r="AD1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AE1" t="s">
-        <v>115</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>117</v>
       </c>
       <c r="AH1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AI1" t="s">
-        <v>118</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="AL1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AM1" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="AP1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ1" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="AT1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AU1" t="s">
-        <v>127</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="AX1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AY1" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>15</v>
       </c>
       <c r="BE1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BF1" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="BI1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BJ1" t="s">
-        <v>137</v>
+        <v>17</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
-        <v>17</v>
+        <v>139</v>
       </c>
       <c r="BM1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BN1" t="s">
-        <v>140</v>
+        <v>18</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="BQ1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BR1" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="BU1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BV1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
       <c r="BY1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BZ1" t="s">
-        <v>149</v>
+        <v>21</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="CC1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CD1" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="CG1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CH1" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="CK1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CL1" t="s">
-        <v>158</v>
+        <v>24</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="CO1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CP1" t="s">
-        <v>161</v>
+        <v>25</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="CS1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="CW1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CX1" t="s">
-        <v>167</v>
+        <v>27</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
-        <v>27</v>
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>18283000.0</v>
+      </c>
+      <c r="C2">
+        <v>37047000.0</v>
+      </c>
+      <c r="D2">
         <v>23546000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>20317000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18812000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>32313000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>27887000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29839000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>27290000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>38654000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>28443000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9481000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41391000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>30662000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25596000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>24172000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>36135000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>39909000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>41325000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>38508000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>35794000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>58272000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>64467000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>61087000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>79297000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>17689000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>84442000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>42042000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>195353000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>108002000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>196344000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>143697000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>197937000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>92913000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>176955000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>139810000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>213108000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>131532000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>210736000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>169073000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>228368000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>104986000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>208375000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>177814000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>221454000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>105574000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>132837000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>64976000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>22411000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>16331000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>28299000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>21755000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>28257000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>11358000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>122000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>122091000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>12339000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>10211000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>26591000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>75351000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>20031000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>20050000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>45078000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>76413000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>8100000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>6300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>6200000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>6600000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>9800000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>5000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>5400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>6300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>8500000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>5800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>56900000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>92800000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>4200000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>3900000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>17200000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>3200000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>2900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>4300000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>5400000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>1000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>400000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>21600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>900000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>7600000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>22800000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>300000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>1600000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1400000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>500000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>1100000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>27300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>300000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>800000.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>8300000.0</v>
       </c>
-      <c r="CZ2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>10219000</v>
+      </c>
+      <c r="C3">
+        <v>5274000</v>
+      </c>
+      <c r="D3">
         <v>6783000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>8877000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8286000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>15628000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10672000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4734000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6736000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6381000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5673000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10478000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>12384000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11262000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5681000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7898000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6965000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6499000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6778000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7019000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4942000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4511000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5880000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>8969000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>10789000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>10391000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3644000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>9801000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>15042000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>11692000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>10957000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>11455000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>10748000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>9002000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>8920000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>8841000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>11382000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7236000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>8066000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>7532000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>10485000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>4107000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>4597000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>2546000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>10974000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5467000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>5425000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4168000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1548000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>6258000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1867000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>944000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>818000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6099000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>15119000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>6742000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>9549000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>12945000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>8659000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>9361000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>14368000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>14639000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>10504000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>5042000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>15313000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>7200000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>4400000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>1100000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>7300000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>10300000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>18500000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>10700000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>17100000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>14000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>8700000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>7900000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>5000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>6700000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>4600000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>2200000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>2900000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>3600000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>4000000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>3400000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>4900000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>16800000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>6900000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>2800000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>5400000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>3800000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>2400000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>2800000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>2200000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>1200000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>1200000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>1900000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>1400000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>800000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>2500000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>4100000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>6000000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>5100000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>4900000</v>
       </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-31557000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>13570000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>4530000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>1280000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-12123000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-3097000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-2338000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>2803000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>2870000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-20733000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-6086000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>2913000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-17685000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>61418000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-66926000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>42218000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-153306000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>87105000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-89210000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>53364000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-53843000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>102668000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-84042000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>37145000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-73298000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>81576000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-79204000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>41663000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-59295000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>123382000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-103389000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>30561000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-43640000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>115880000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-27263000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>67861000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>42565000.0</v>
       </c>
-      <c r="AW4"/>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
@@ -34669,178 +35380,180 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-335000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2499000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-8499000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>757000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2862000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3985000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10520000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>5795000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4820000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1514000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14467000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>8703000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>6902000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3990000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-20106000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3557000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>10745000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>20688000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-21409000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>32388000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-13843000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>18656000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-27493000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>10158000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4555000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>12744000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-21297000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1622000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5637000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-18033000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>20953000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>10247000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-13076000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>18773000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-32414000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>16356000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-7344000.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
@@ -34851,721 +35564,735 @@
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>5297000.0</v>
+      </c>
+      <c r="C6">
+        <v>-18764000.0</v>
+      </c>
+      <c r="D6">
         <v>13501000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>3229000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1505000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-13501000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4426000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1952000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>2549000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-11364000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>10211000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>18962000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-31910000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>10729000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5066000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1424000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11963000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3774000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1416000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2817000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2714000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-22478000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6195000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3380000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-18210000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>61608000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-66753000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>42400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-153311000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>87351000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-88342000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>52647000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-54240000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>102668000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-84042000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>37145000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-73298000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>81576000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-79204000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>41663000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-59295000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>123382000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-103389000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>30561000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-43640000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>115880000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-27263000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>67861000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>42565000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>6080000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-11968000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>6544000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-6502000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>16899000.0</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6">
+      <c r="BD6"/>
+      <c r="BE6">
         <v>-7669000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>109752000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2128000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-16380000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-48760000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>55320000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-19000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-25028000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-31335000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>68313000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>1800000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-23800000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-400000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-3200000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>4800000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-900000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-2000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>2600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-51100000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-35900000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>86900000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>1700000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>300000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-13300000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>14000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>300000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-1400000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-1100000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>4400000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-700000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>1300000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-21100000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>20500000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>900000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-7300000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-15200000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>21500000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>300000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-700000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>200000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>100000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>500000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-300000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-26200000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>26200000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>300000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>800000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-8300000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>7900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>11106000.0</v>
+      </c>
+      <c r="C7">
+        <v>40666000.0</v>
+      </c>
+      <c r="D7">
         <v>-29917000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>17190000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-22776000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>37469000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-27559000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>22452000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-30469000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>89634000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-24706000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>57496000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-20120000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>82167000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-14336000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-5544000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-131884000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>57449000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-55684000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>38881000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-55260000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>101855000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-53846000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>71142000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-83693000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>115128000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-157455000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>44674000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-36809000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>74809000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-89790000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>62188000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-46572000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>101812000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-83137000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>42300000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-59089000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>73697000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-68900000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>49242000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-49716000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>92814000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-112059000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>20468000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-39622000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>72037000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-47570000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>54416000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>12558000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>82933000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-56792000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-13468000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>6691000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>122057000.0</v>
       </c>
-      <c r="BB7"/>
-      <c r="BC7">
+      <c r="BD7"/>
+      <c r="BE7">
         <v>-22524000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>75418000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-20821000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-18576000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-59869000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>99195000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-43326000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-22072000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-42510000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>68762000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-23400000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>18600000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-20800000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>194800000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-71100000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-30600000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-78200000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>66000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-70100000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-40400000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-54200000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>75400000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-8000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>6300000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-18300000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>81300000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-34900000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-12500000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-36700000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>85900000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-35900000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-24400000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-37700000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>57200000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-50000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-18100000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-18000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>60700000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-13400000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-4200000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-17800000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>54000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-45000000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-25700000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-31800000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>30500000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-4000000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>18400000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-17200000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>31600000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>6244000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>5749000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-9538000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>11116000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-2824000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-5951000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-14290000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>10986000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-3915000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>15012000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -35603,988 +36330,1004 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>7372000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4362000.0</v>
+      </c>
+      <c r="D9">
         <v>2451000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-2920000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>12283000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-12589000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-8075000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7281000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>553000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-3397000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-6603000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>13617000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6244000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5749000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-9538000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>11116000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2824000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-5951000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-14290000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>10986000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-3915000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>24951000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>47633000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>16548000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-28009000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>10541000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>16578000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5880000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-29450000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-654000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>21509000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-12885000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-3499000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-2763000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>18875000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-576000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-757000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-16564000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>20485000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-4818000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-130000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-23570000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>18448000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-9638000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-7287000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-16799000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>31281000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-12468000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>15310000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-10236000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>18893000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-18937000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>14438000.0</v>
       </c>
-      <c r="BA9"/>
-[...1 lines deleted...]
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9">
         <v>-4091000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>5093000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-4859000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>3609000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>2668000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>2184000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-6006000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1155000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>612000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>3030000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-7700000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>6200000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1800000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-9600000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>6500000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-3100000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>5300000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-13700000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>5500000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-4100000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>2100000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-5400000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>5000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-2400000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>-1200000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-2100000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>800000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>-2400000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-1200000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>-1000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-100000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>2000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-2400000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>800000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>-1200000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-400000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>600000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>-700000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>300000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>-100000.0</v>
       </c>
-      <c r="CR9"/>
-[...1 lines deleted...]
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>-400000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>800000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>400000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>-700000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>-700000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>100000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B10">
+        <v>-31493000.0</v>
+      </c>
+      <c r="C10">
+        <v>80101000.0</v>
+      </c>
+      <c r="D10">
         <v>-45980000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-39534000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4114000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>69955000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-23553000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-23108000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>12762000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>121663000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-27631000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-19177000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>49604000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>143026000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1986000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-134565000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-56320000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>94178000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-16420000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-70039000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-11932000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>119730000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-58258000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-57051000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-8502000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>124197000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-91666000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-88584000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2234000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>110950000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-82954000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-46596000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>26373000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>93813000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-53029000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-60094000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>16601000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>100752000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-74014000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-47424000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>21441000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>104871000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-69023000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-82433000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>16766000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>100558000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-41107000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-39334000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>44135000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>94989000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-46496000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-70458000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>31972000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>122057000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>11503000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>67124000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-62303000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-34480000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-9350000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>72292000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-53649000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-27711000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-16950000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>69093000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-41300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>2300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>27400000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>159200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-60400000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-52500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-24800000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>79800000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-103800000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-59100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-21400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>64500000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-38400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-6000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>2300000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>92800000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-60200000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-8800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-22400000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>85900000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-57400000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-26600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-18400000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>60400000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-75200000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-19600000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-9200000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>69600000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-43800000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-100000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-8900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>60700000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-63000000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-28200000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-18200000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>27800000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-30500000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>15300000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-800000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>34700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>48062000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-75633000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-69107000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1715000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>117148000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-69878000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-38063000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-27224000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>106921000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-44233000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-41312000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>18879000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>119490000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-82093000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-6916000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-44676000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>137512000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-49655000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-56829000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>14573000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>76396000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-59102000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-10657000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-2615000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>92236000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-71135000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-39799000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>26199000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>95044000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-65520000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-32120000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-40531000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>103921000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-43312000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-42581000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>25951000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>77394000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-24233000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>9145000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>30010000.0</v>
       </c>
-      <c r="AY11"/>
-[...1 lines deleted...]
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
         <v>1443000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>5742000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>901000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>431000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-28000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1944000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1496000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1845000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>857000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3512000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3240000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-14456000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1562000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2857000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>14923000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>4969000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2349000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2867000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-582000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1929000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1625000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1799000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1309000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-31819000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1587000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2107000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-333000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>103830000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2178000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-288000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>699000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>74698000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>786000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>154000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1367000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>10173000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>4677000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2258000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2794000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
@@ -36595,165 +37338,167 @@
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>14994000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>14994000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-4489000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2529000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>11204000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-57409000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>7285000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2250000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-8987000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-10868000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>8425000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>33166000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>25251000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-21107000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>8388000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-4535000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1626000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-18838000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>20034000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>100000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>19503000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-17342000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>11545000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-8618000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>9582000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-4555000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-12987000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-21085000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1622000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-5637000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-18140000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>7982000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -36767,918 +37512,934 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>6100000.0</v>
+      </c>
+      <c r="C14">
+        <v>6806000.0</v>
+      </c>
+      <c r="D14">
         <v>7416000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7656000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>8291000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7922000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>8153000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>8692000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>9005000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>10026000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>9595000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9543000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>9301000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9513000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9761000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9883000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>9584000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>9683000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>9788000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>9791000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>9904000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>9552000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>9627000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>9378000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8786000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>8035000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>8075000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>7408000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>7618000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>7138000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>7362000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>6897000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>6161000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5879000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6348000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>6174000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>6509000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>5584000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4795000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4488000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4136000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4525000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4260000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>4061000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4553000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>5074000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4802000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4825000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>5002000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5255000.0</v>
       </c>
       <c r="AY14">
         <v>5346000.0</v>
       </c>
       <c r="AZ14">
+        <v>5255000.0</v>
+      </c>
+      <c r="BA14">
+        <v>5346000.0</v>
+      </c>
+      <c r="BB14">
         <v>5652000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>6503000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BD14"/>
+      <c r="BE14">
         <v>-7258000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>-7368000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>-7109000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>-6234000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>-6235000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>-6212000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>-5591000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>-5639000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>-5990000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>-5515000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>-4900000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>-5000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>-5300000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>-4000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>-5100000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-5100000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>-4500000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>-3000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>-4100000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>-4000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>-4000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>-3500000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>-3500000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>-3300000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>-3300000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>-3000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>-3100000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>-3200000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>-3200000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>-2000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>-3300000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>-2500000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>-2500000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>-2200000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>-2100000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>-2100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="CO14">
         <v>-1900000.0</v>
       </c>
       <c r="CP14">
-        <v>-1900000.0</v>
+        <v>-2200000.0</v>
       </c>
       <c r="CQ14">
         <v>-1900000.0</v>
       </c>
       <c r="CR14">
         <v>-1900000.0</v>
       </c>
       <c r="CS14">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CT14">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CU14">
         <v>-2000000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>-1700000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>-1800000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>-2100000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>-1700000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>-1600000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>-1600000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>-1400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
-        <v>8784000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
+        <v>8784000.0</v>
+      </c>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>500000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>110936000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>847000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>24868000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>68799000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>5313000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>23580000.0</v>
+      </c>
+      <c r="C16">
+        <v>18283000.0</v>
+      </c>
+      <c r="D16">
         <v>37047000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>23546000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>20317000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>18812000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>32313000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>27887000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>29839000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>27290000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>38654000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>28443000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9481000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>41391000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>30662000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>25596000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>24172000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>36135000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>39909000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>41325000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>38508000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>35794000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>58272000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>64467000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>61087000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>79297000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>17689000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>84442000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>42042000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>195353000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>108002000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>196344000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>143697000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>195581000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>92913000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>176955000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>139810000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>213108000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>131532000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>210736000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>169073000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>228368000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>104986000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>208375000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>177814000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>221454000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>105574000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>132837000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>64976000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>22411000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>16331000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>28299000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>21755000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>28257000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>11358000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>114422000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>122091000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>12339000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>10211000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>26591000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>75351000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>20031000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>20050000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>45078000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>76413000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>8100000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>6300000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>6200000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>-3200000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>4800000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>-400000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>5400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>-2000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2600000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>-51100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>56900000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>86900000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1700000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>300000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>3900000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>14000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>300000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>-1400000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>4300000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>4400000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>-700000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>1300000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>500000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>20500000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>900000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>-7300000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>7600000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>21500000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>300000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>-700000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>1600000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>100000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>500000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>-300000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>1100000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>26200000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>300000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>800000.0</v>
       </c>
-      <c r="CY16"/>
-      <c r="CZ16">
+      <c r="DA16"/>
+      <c r="DB16">
         <v>7900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-635000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-1051000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-837000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>773000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-304000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-852000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-917000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-1452000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>2690000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-1909000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>736000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-540000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>110000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2626000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-884000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-409000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>263000.0</v>
       </c>
-      <c r="AW17"/>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
@@ -37689,451 +38450,459 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>-84399000.0</v>
+      </c>
+      <c r="C18">
+        <v>59525000.0</v>
+      </c>
+      <c r="D18">
         <v>-22433000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>14055000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-30749000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>49727000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-27793000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>25990000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-32551000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>87517000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-23833000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>55104000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-23139000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>78366000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-14151000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3013000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-129375000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>70424000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-43657000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>62208000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-43644000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>113186000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-39928000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>79213000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-90987000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>141849000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-145633000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>43527000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-51332000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>88756000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-88037000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>54574000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-51945000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>107242000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-83532000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>38288000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-71706000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>83712000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-76999000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>44358000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-60697000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>126578000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-102837000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>32388000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-42462000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>120096000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-25054000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>69642000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>29829000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>119607000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-38774000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>5542000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>18657000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>123088000.0</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18">
+      <c r="BD18"/>
+      <c r="BE18">
         <v>-8886000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>126513000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-21308000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-16732000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-55482000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>132888000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-49828000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-25811000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-41238000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>100565000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-18000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>23800000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-11500000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>224700000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-74600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-43600000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-79000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>91300000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-70100000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-36100000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-43100000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>113100000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-5000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>7600000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-12400000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>109300000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-33700000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-11300000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-36800000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>104700000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-45200000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-25200000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-33100000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>78700000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-43100000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-12500000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-11200000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>82500000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-9200000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-1900000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-12800000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>73500000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-38900000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-24400000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-28800000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>46300000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-5900000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>12100000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-19000000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>46800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-8866000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-8286000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-12914000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-10672000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4719000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-6731000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-6374000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-5673000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-10478000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-12384000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-9383000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-5680000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-7811000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6965000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-6499000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-6778000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-7019000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-4942000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-4511000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-5880000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-8969000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-10789000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-9485000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3644000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-9801000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-15042000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-11363000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -38163,54 +38932,56 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38271,192 +39042,198 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B21">
-        <v>36750000.0</v>
+        <v>-206437000.0</v>
       </c>
       <c r="C21">
-        <v>-8250000.0</v>
+        <v>-78250000.0</v>
       </c>
       <c r="D21">
         <v>36750000.0</v>
       </c>
       <c r="E21">
-        <v>-63250000.0</v>
+        <v>-8250000.0</v>
       </c>
       <c r="F21">
         <v>36750000.0</v>
       </c>
       <c r="G21">
+        <v>-63250000.0</v>
+      </c>
+      <c r="H21">
+        <v>36750000.0</v>
+      </c>
+      <c r="I21">
         <v>-23250000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-33437000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-3438000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-63437000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>21562000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6563000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>121562000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-73437000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>41562000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-58437000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>51527000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-133437000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>33857000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-76287000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>73712000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-81287000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>78712000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1288000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-101287000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1285000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1290000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1287000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2802000.0</v>
       </c>
       <c r="AH21">
         <v>-1288000.0</v>
       </c>
       <c r="AI21">
-        <v>-1287000.0</v>
+        <v>-2802000.0</v>
       </c>
       <c r="AJ21">
         <v>-1288000.0</v>
       </c>
       <c r="AK21">
         <v>-1287000.0</v>
       </c>
       <c r="AL21">
         <v>-1288000.0</v>
       </c>
       <c r="AM21">
         <v>-1287000.0</v>
       </c>
       <c r="AN21">
         <v>-1288000.0</v>
       </c>
       <c r="AO21">
         <v>-1287000.0</v>
       </c>
       <c r="AP21">
         <v>-1288000.0</v>
       </c>
       <c r="AQ21">
         <v>-1287000.0</v>
       </c>
       <c r="AR21">
         <v>-1288000.0</v>
       </c>
       <c r="AS21">
         <v>-1287000.0</v>
       </c>
       <c r="AT21">
+        <v>-1288000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-1287000.0</v>
+      </c>
+      <c r="AV21">
         <v>-1325000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1372000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>503689000.0</v>
       </c>
-      <c r="AW21"/>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
@@ -38467,2606 +39244,2662 @@
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>330693000.0</v>
+      </c>
+      <c r="C22">
+        <v>12273000.0</v>
+      </c>
+      <c r="D22">
         <v>5164000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3667000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8262000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>18519000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-593000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-5251000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-6442000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-8620000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-112394000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-8018000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-1652000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3298000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4682000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2179000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2371000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7110000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>7399000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>16221000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2639000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>19927000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>7176000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4376000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-20643000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>25516000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3606000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-3014000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-6818000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>16211000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3294000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5285000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-2630000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>39752000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>162000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-3880000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-7839000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-94821000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-7222000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1980000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-5759000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-39458000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>10725000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7461000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1724000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>33095000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>17991000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>11845000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>10868000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>45943000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>14279000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>11289000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7336000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>25736000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>76234000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>16496000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>45878000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>12140000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>3040000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>5858000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>31803000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4443000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-1881000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>292000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>28334000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>8700000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>4500000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>6500000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>25700000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-100000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>5200000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>41300000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>8200000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3400000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>11300000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>37500000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>6100000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>3000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>4400000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>25800000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1800000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1700000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1300000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>24000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>3800000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3400000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>4900000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>26600000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>8000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>3600000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>4200000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>21200000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>5500000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>2500000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>4300000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>20300000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>5800000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>1100000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>1500000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>15000000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>200000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-2200000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>1700000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>16600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>-5815000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1129000.0</v>
+      </c>
+      <c r="D23">
         <v>-430000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23">
+        <v>-360000.0</v>
+      </c>
+      <c r="F23">
         <v>-1553000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-234000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-988000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-777000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-5065000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-33000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>34955000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1199000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-9000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12643000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-4310000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-84000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-229000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-968000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-35000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-482000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-5080000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-13000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-410000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-50000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-5000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-21000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-687000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-60000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-10000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>77000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-610000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1588000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-45000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-629000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1287000.0</v>
       </c>
       <c r="AL23">
         <v>-1288000.0</v>
       </c>
       <c r="AM23">
+        <v>-1287000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-1288000.0</v>
+      </c>
+      <c r="AO23">
         <v>-235000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1449000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1288000.0</v>
       </c>
       <c r="AQ23">
         <v>-1287000.0</v>
       </c>
       <c r="AR23">
         <v>-1288000.0</v>
       </c>
       <c r="AS23">
+        <v>-1287000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-1288000.0</v>
+      </c>
+      <c r="AU23">
         <v>-303000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-37000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-85000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-2527000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-2739000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>26760000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>847000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-24868000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-37719000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>1217000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-16761000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>23436000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>352000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6722000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-77568000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>49809000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>783000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>9903000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-32293000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>19900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-23800000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>11100000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-227900000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>79400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>43200000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>78100000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-93300000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>72700000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-6400000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2800000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-26200000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>6700000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-7300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-97000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>34000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>9900000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>35700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-100400000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>42000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>29000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>12000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-58300000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>44000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>10000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-1900000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-60900000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>9500000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>1200000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>12900000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-73400000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>39500000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>24000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2100000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-20300000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>6200000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-11300000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>10700000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-38800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B24">
+        <v>298789000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>35000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>11000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2714000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
+        <v>2714000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
         <v>15000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>1879000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>87000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>906000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>329000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>127000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-648000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1660000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
-        <v>44000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
-        <v>944000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
-        <v>0.0</v>
+        <v>944000.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
-        <v>944000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
-        <v>0.0</v>
+        <v>944000.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>5000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24">
+        <v>9000.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24">
         <v>18000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-8600000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>4400000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24">
         <v>1700000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24">
         <v>100000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>2500000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-2500000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CK24"/>
       <c r="CL24">
+        <v>100000.0</v>
+      </c>
+      <c r="CM24"/>
+      <c r="CN24">
         <v>-4800000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-2100000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-100000.0</v>
       </c>
-      <c r="CO24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24">
+        <v>100000.0</v>
+      </c>
+      <c r="CT24"/>
+      <c r="CU24">
         <v>-100000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>100000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>500000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>200000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24"/>
       <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>-482393000.0</v>
+      </c>
+      <c r="C25">
+        <v>2576000.0</v>
+      </c>
+      <c r="D25">
         <v>512000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>486000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>483000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-2477000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1521000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3468000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>468000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6167000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>107194000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>734000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>745000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>563000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>565000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>39111000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>533000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1430000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-390000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>740000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1494000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2654000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>751000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>768000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5392000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>60000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1478000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1307000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>246000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>518000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>266000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>378000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>871000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>817000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>517000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>428000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>490000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>173928000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>342000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>488000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>428000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>98767000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-576000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1969000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>492000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>5378000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>496000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>466000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>155000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>11000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>7000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>52000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>6487000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>96948000.0</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>12100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>17293000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>11661000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>13965000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>10973000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>22470000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>9285000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>14285000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>12012000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>24297000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>8800000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>10100000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>9200000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>9700000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>11500000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>10700000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>9200000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>6200000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>7900000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>4900000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>3800000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>8700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>7100000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>6200000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>7000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>6000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>6100000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>6700000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>6300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>1700000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>7000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>5200000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>5000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>2500000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>4800000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>4100000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>4000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>5200000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>3400000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>3900000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>3800000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>2300000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>4200000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>3300000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>4100000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>4400000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>3700000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>3500000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>3100000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>237</v>
+      </c>
+      <c r="B26">
+        <v>-275000.0</v>
+      </c>
       <c r="C26">
+        <v>1000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>-2096000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-2777000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2738000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-4012000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-3831000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1014000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-2114000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-2999000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-3008000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-3781000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-3229000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-2877000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-2357000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-4310000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-13000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-14000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-71000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-5013000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-45000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-15000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-13000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-410000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-50000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-5000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-21000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-687000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-60000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-10000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>77000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-610000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-73000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-45000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-629000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-235000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-161000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-303000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>8784000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>0.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>0.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-2739000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
+      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26">
+        <v>-37719000.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>900000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>20900000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-10100000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1600000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>2100000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-24300000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-1200000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="BL26"/>
       <c r="BM26">
+        <v>3200000.0</v>
+      </c>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-200000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1600000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-10400000.0</v>
       </c>
-      <c r="BQ26"/>
-[...1 lines deleted...]
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>300000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-7700000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26">
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-5300000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-4800000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-3500000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-14100000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-1300000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>-2100000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>-9400000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-5200000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>-2400000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>-2700000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>-200000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>-17100000.0</v>
       </c>
-      <c r="CI26"/>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>3241000.0</v>
+      </c>
+      <c r="C27">
+        <v>1698000.0</v>
+      </c>
+      <c r="D27">
         <v>1529000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1330000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>920000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>762000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1453000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1432000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1226000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>208000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1726000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>810000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1083000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>216000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>134000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1919000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1484000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2113000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1974000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3556000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2513000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2458000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2201000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2714000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1828000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2058000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2329000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2329000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1974000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1736000.0</v>
       </c>
       <c r="AE27">
         <v>1729000.0</v>
       </c>
       <c r="AF27">
+        <v>1736000.0</v>
+      </c>
+      <c r="AG27">
+        <v>1729000.0</v>
+      </c>
+      <c r="AH27">
         <v>967000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1096000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1055000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1221000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>579000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>652000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>-174000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1039000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>713000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>88000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>786000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>840000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>681000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>164000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1172000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>782000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>20000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>504000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>8584000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>907000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>193000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>468000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>13300000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27">
         <v>400000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>900000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1600000.0</v>
       </c>
-      <c r="CC27"/>
-[...1 lines deleted...]
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27">
         <v>100000.0</v>
       </c>
-      <c r="CF27"/>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27">
         <v>300000.0</v>
       </c>
-      <c r="CN27"/>
-      <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>-209182000.0</v>
+      </c>
+      <c r="C28">
+        <v>-78470000.0</v>
+      </c>
+      <c r="D28">
         <v>36320000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-10346000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>32420000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-65988000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>32504000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-28069000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>34959000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-98729000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33530000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-36490000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-8418000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-66675000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>18680000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4206000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>117252000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-73521000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>41319000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-59405000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>46514000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-133919000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>33842000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-76300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>73302000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-81337000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>78707000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1309000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-101974000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1345000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-1300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1210000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1898000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2875000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1333000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1916000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1287000.0</v>
       </c>
       <c r="AL28">
         <v>-1288000.0</v>
       </c>
       <c r="AM28">
         <v>-1287000.0</v>
       </c>
       <c r="AN28">
         <v>-1288000.0</v>
       </c>
       <c r="AO28">
         <v>-1287000.0</v>
       </c>
       <c r="AP28">
         <v>-1288000.0</v>
       </c>
       <c r="AQ28">
         <v>-1287000.0</v>
       </c>
       <c r="AR28">
         <v>-1288000.0</v>
       </c>
       <c r="AS28">
+        <v>-1287000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-1288000.0</v>
+      </c>
+      <c r="AU28">
         <v>-1590000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1325000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1372000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>12473000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-113675000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>26760000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>847000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-24868000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-106518000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>1217000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-16761000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>23436000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>352000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>6722000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-77568000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>49809000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>783000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>9903000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-32293000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>19900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-23800000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>11100000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-227900000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>79400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>43200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>78100000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-93300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>72700000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-6400000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2800000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-26200000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>6700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-7300000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-900000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-97000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>34000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>9900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>35700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-100400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>42000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>29000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>12000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-58300000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>44000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>10000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-1900000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-60900000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>9500000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1200000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>12900000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-73400000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>39500000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>24000000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>2100000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-20300000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>6200000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-11300000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>10700000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-38800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>-74180000.0</v>
+      </c>
+      <c r="C29">
+        <v>64799000.0</v>
+      </c>
+      <c r="D29">
         <v>-15650000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>22932000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-22463000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>65355000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-17121000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>30724000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-25815000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>93898000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-18160000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>65582000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-10755000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>89628000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-8470000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4885000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-122410000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>76923000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-36879000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>69227000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-38702000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>117697000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-34048000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>88182000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-80198000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>152240000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-141989000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>53328000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-36290000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>100448000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-77080000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>66029000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-41197000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>116244000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-74612000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>47129000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-60324000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>90948000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-68933000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>51890000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-50212000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>130685000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-98240000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>34934000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-31488000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>125563000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-19629000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>73810000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>31377000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>125865000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-36907000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>6486000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>19475000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>129187000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>14510000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-2144000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>136062000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-8363000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-8073000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-46121000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>147256000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-35189000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-15307000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-36196000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>115878000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-10800000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>28200000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-10400000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>232000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-64300000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-25100000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-68300000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>108400000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-56100000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-36100000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-43100000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>118100000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1700000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>12200000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>-10200000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>112200000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-30100000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-7300000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>-33400000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>109600000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-28400000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-18300000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-30300000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>84100000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-39300000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-12500000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-11200000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>84900000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-6400000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>300000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-11600000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>74700000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-37000000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-23000000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-28000000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>48800000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-1800000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>18100000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-13900000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>51700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>288570000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5268000.0</v>
+      </c>
+      <c r="D30">
         <v>-6748000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-8866000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-8286000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-12914000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-10672000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4719000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-6731000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-6374000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-5673000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10478000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-12384000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-9383000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5680000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-7811000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-6965000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6499000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-6778000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7019000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4942000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-4511000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-5880000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-8969000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-10789000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-9485000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3644000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-9801000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-15042000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-11363000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-10830000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-11455000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-10748000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-9650000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-7260000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-8841000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-11382000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-7233000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-8066000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-7488000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-10485000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-4107000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-4597000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2546000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-10974000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-5467000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-5425000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4168000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-1548000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-6253000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-1867000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-935000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-818000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-6081000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BD30"/>
+      <c r="BE30">
         <v>-6742000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-9549000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-12945000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-8659000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-9361000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-14368000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-14639000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-10504000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-5042000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-15313000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-7200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-4400000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-1100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-7300000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-10300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-18500000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-10700000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-17100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-14000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-8600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>4400000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-5000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-6700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-4600000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-2200000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-1200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-3600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-4000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-3400000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-4800000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-14300000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-9400000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-2800000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-5300000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-3800000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-4800000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-2100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-2500000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-2800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-2200000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-1100000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-1200000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-2000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-1300000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-300000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-2300000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-4100000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-6000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-5100000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-5000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>