--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2014-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -854,12499 +860,13338 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>149387000.0</v>
+      </c>
+      <c r="C2">
         <v>187717000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>168163000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>226887000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>181191000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>135851000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>88048000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60586000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-    </row>
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-166602000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>348891000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>-21701170.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10322823.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>34630000.0</v>
+      </c>
+      <c r="C7">
         <v>33190000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>49192000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>61675000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>71932000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>89465000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>114073000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>343000.0</v>
+      </c>
+      <c r="C8">
         <v>332000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>325000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>317000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>312000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9">
+        <v>878204000.0</v>
+      </c>
+      <c r="C9">
         <v>843523000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>821055000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>788601000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>565073000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>18021000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17830000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>337232000.0</v>
+      </c>
+      <c r="C10">
         <v>421576000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>660707000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>863956000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>419571000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>284224000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>73301000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105685000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>28636542.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>40885332.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11">
+        <v>337232000.0</v>
+      </c>
+      <c r="C11">
         <v>421576000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>660707000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>863956000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>419571000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>284224000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>73301000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>105685000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>337232000.0</v>
+      </c>
+      <c r="C12">
         <v>421576000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>660707000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>863956000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>419571000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>284224000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73301000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>105685000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>28636542.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>40885332.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>246000.0</v>
+      </c>
+      <c r="C13">
         <v>332000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>325000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>317000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>312000.0</v>
       </c>
-      <c r="F13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>138480000.0</v>
       </c>
-      <c r="I13"/>
+      <c r="I13">
+        <v>138480000.0</v>
+      </c>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>211021121.0</v>
+      </c>
+      <c r="C14">
         <v>185641675.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>174906063.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>156030350.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>137289020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126337388.0</v>
       </c>
       <c r="G14">
         <v>126337388.0</v>
       </c>
       <c r="H14">
-        <v>147058824.0</v>
+        <v>126337388.0</v>
       </c>
       <c r="I14">
         <v>147058824.0</v>
       </c>
       <c r="J14">
         <v>147058824.0</v>
       </c>
       <c r="K14">
         <v>147058824.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>147058824.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>317000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>312000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-168163000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>8162890000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17214000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18617000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>3272752.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>900000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>42317000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>42826000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>40700000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>40736000.0</v>
       </c>
-      <c r="I20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>10882511.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20">
+        <v>10882511.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>1658223000.0</v>
+      </c>
+      <c r="C21">
         <v>1633661000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1999763000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2037447000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2006712000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1127866000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>450080000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3219000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>3817500.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4147500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>1125780000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>676779000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>626811000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>238542000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3575573000.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-1370355535.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>71297087.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>6857936000.0</v>
+      </c>
+      <c r="C23">
         <v>6344028000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6151048000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7097908000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11783000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10893228000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4952511000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3436793000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>1370355535.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1023336898.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>2021088000.0</v>
+      </c>
+      <c r="C24">
         <v>1944738000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1293251000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2289319000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1628208000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>712466000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>577095000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2674533000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25">
+        <v>1749826000.0</v>
+      </c>
+      <c r="C25">
         <v>1383721000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2274011000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4503413000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9085407000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7293337000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4092478000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2704336000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26">
+        <v>103891000.0</v>
+      </c>
+      <c r="C26">
         <v>105579000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>113264000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>114653000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>91427000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>17528000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17030000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>4700240000.0</v>
+      </c>
+      <c r="C28">
         <v>5011342000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4320924000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3633640000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8737768000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7095136000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4099434000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2414948000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>1024151525.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>742974579.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>5158141000.0</v>
+      </c>
+      <c r="C29">
         <v>4594757000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4574249000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4435921000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9085407000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7274895000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4043662000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>35554000.0</v>
+      </c>
+      <c r="C30">
         <v>82803000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>106232000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>145279000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56183000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>138122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>121046000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>304117000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>18758557.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12750203.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>433499000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1587043000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-60014000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-61113000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>153471000.0</v>
       </c>
-      <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>85806000.0</v>
+      </c>
+      <c r="C33">
         <v>5688934000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5238219000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>128557000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2300364000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1339655000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>650400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3331108000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>1312598083.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>962965197.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>696352000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>435305000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>3569387000.0</v>
+      </c>
+      <c r="C35">
         <v>2129892000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2489064000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2373489000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1893160000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>819145000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>709785000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3176158000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>230825115.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>162726974.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>-1804479000.0</v>
+      </c>
+      <c r="C36">
         <v>1188509000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>889421000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-2152100000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-2300364000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-1339655000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-650400000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2783246000.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>147935748.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>111484805.0</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>487974000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>1105803000.0</v>
       </c>
-      <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38">
+        <v>6434898000.0</v>
+      </c>
+      <c r="C38">
         <v>5840941000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5390099000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5960116000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9006882000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9131227000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4107764000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>8307000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1255184265.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>909612816.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>-35554000.0</v>
+      </c>
+      <c r="C39">
         <v>150715000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>145890000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-1125780000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-676779000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-626811000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-238542000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2381368000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>10362353.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6736166.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>-149387000.0</v>
+      </c>
+      <c r="C40">
         <v>-15389000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-3286000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-2373489000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-7638390000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-17214000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-18617000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-497669000.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>80944676.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>63568749.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>212744000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>249928000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>64575000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>50371000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>194847000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>848569000.0</v>
+      </c>
+      <c r="C42">
         <v>823183000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>804562000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1263293000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>522908000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1656613000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>375885000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>35659999.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="J42"/>
+      <c r="K42">
         <v>1821345.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1459009.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>382157000.0</v>
+      </c>
+      <c r="C45">
         <v>351849000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>334594000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>128557000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>159908000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>151435000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>142590000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>36285520.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>26994903.0</v>
       </c>
     </row>
-    <row r="46" spans="1:11">
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>85806000.0</v>
+      </c>
+      <c r="C46">
         <v>81511000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>100242000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>128557000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>159908000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>151435000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>142590000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>90954000.0</v>
       </c>
-      <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>36285520.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>26994903.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47">
+        <v>85806000.0</v>
+      </c>
+      <c r="C47">
         <v>81511000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>100242000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>92889000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>159908000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>134247000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>124815000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>77969000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-614398000.0</v>
+      </c>
+      <c r="C48">
         <v>-550623000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-451706000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-342137000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-28976000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>0.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>219384000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>192581000.0</v>
       </c>
-      <c r="I48"/>
-      <c r="J48">
+      <c r="J48"/>
+      <c r="K48">
         <v>118147004.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>97826488.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-342137000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-28976000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>2902539000.0</v>
+      </c>
+      <c r="C50">
         <v>2377127000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2927817000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2146602000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7457199000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>6577429000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>3466567000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>5037472000.0</v>
+      </c>
+      <c r="C51">
         <v>5432918000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4981631000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6650015000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16542606000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13870766000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7574045000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2720343000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>1052788067.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>783859911.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>2902539000.0</v>
+      </c>
+      <c r="C52">
         <v>3454990000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2734422000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2146602000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7457199000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>6577429000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3481567000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>16007000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>938617395.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>697755678.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>20410000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>18553000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>6857936000.0</v>
+      </c>
+      <c r="C55">
         <v>6344028000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6151048000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7097908000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>11783000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10893228000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4952511000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3436793000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>1370355535.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1023336898.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>337232000.0</v>
+      </c>
+      <c r="C56">
         <v>655094000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>912829000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1009235000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>475754000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>422346000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>194347000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2871930000.0</v>
       </c>
-      <c r="I56"/>
-      <c r="J56">
+      <c r="J56"/>
+      <c r="K56">
         <v>57757452.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>60371701.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>2902539000.0</v>
+      </c>
+      <c r="C57">
         <v>3707525000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2957500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2373489000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7638390000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6713280000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3569615000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>561797000.0</v>
       </c>
-      <c r="I57"/>
-      <c r="J57">
+      <c r="J57"/>
+      <c r="K57">
         <v>1019562071.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>761324427.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>6471926000.0</v>
+      </c>
+      <c r="C58">
         <v>5837417000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5446564000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5688461000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10182953000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9236615000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4576626000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3087902000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>1250387186.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>924051401.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>234514000.0</v>
+      </c>
+      <c r="C60">
         <v>272892000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>353181000.0</v>
       </c>
-      <c r="D60">
-[...1 lines deleted...]
-      </c>
       <c r="E60">
-        <v>494244000.0</v>
+        <v>1409447000.0</v>
       </c>
       <c r="F60">
+        <v>1600047000.0</v>
+      </c>
+      <c r="G60">
         <v>1656613000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>375885000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>348891000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>119968349.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>99285497.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
+      <c r="D61"/>
+      <c r="E61">
         <v>-13282000.0</v>
       </c>
-      <c r="E61">
+      <c r="F61">
         <v>-12852000.0</v>
       </c>
-      <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2"/>
-      <c r="C2"/>
+      <c r="C2">
+        <v>149387000.0</v>
+      </c>
       <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2">
         <v>187717000.0</v>
       </c>
-      <c r="F2"/>
-      <c r="G2"/>
       <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2">
         <v>168163000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>404081000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>407356000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>449641000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>226887000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>716048000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>643144000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>804405000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>181191000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>715615000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>607767000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>854763000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>135851000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>350743000.0</v>
       </c>
-      <c r="W2"/>
-[...1 lines deleted...]
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>88048000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>34861000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>34861000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-29540000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>34325000.0</v>
+      </c>
+      <c r="C7">
+        <v>34630000.0</v>
+      </c>
+      <c r="D7">
         <v>35476000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>36323000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>34821000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>33190000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>38538000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>41896000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>45324000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>49192000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>53579000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>56552000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>57837000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>61675000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>66122000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>66485000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>67681000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>71932000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>72985000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>78132000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>80804000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>89465000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>347000.0</v>
+      </c>
+      <c r="C8">
+        <v>343000.0</v>
+      </c>
+      <c r="D8">
         <v>342000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>338000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>333000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>332000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>330000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>329000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>327000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>325000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>324000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>322000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>319000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>317000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>316000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>314000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>313000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>312000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>311000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>309000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>19</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>878204000.0</v>
+      </c>
+      <c r="D9">
         <v>880389000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>881924000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>855799000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>843523000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>847230000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>812614000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>802251000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>788601000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>778099000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>762635000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>656267000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>565073000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>565475000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>562658000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>596124000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="W9"/>
+      <c r="X9">
         <v>25664000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>357188000.0</v>
+      </c>
+      <c r="C10">
+        <v>337232000.0</v>
+      </c>
+      <c r="D10">
         <v>459161000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>408623000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>371480000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>421576000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>483048000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>533153000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>603663000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>660707000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>717196000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>719073000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>798119000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>863956000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1143948000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>954930000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>554135000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>419571000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>506608000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>419283000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>630457000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>284224000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>637511000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>433722000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>73301000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>53350000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>53350000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>337232000.0</v>
+      </c>
+      <c r="D11">
         <v>459161000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>408623000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>371480000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>421576000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>483048000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>1143948000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>954930000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>554135000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>419571000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>506608000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>419283000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>357188000.0</v>
+      </c>
+      <c r="C12">
+        <v>337232000.0</v>
+      </c>
+      <c r="D12">
         <v>459161000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>408623000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>371480000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>421576000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>483048000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>533153000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>603663000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>660707000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>717196000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>719073000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>798119000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>863956000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1143948000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>954930000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>572694000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>419571000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>506608000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>419283000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>630457000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>284224000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>637511000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>433722000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>73301000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>53350000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>53350000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>347000.0</v>
+      </c>
+      <c r="C13">
+        <v>343000.0</v>
+      </c>
+      <c r="D13">
         <v>342000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>338000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>333000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>332000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>330000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>329000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>327000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>325000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>324000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>322000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>319000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>317000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>316000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>314000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>313000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>312000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>311000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>309000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>306000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>104200000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>228962329.0</v>
+      </c>
+      <c r="C14">
+        <v>223756158.0</v>
+      </c>
+      <c r="D14">
         <v>206745124.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>207948195.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>200792570.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>193413971.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>183982861.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>182324046.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>180606136.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>326288272.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>175962804.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>173908030.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>170809818.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>167870438.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>162464369.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>153822380.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>139007890.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>143550000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>130297565.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>126726876.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>125772797.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>126337388.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>147058824.0</v>
       </c>
       <c r="X14">
         <v>147058824.0</v>
       </c>
       <c r="Y14">
+        <v>147058824.0</v>
+      </c>
+      <c r="Z14">
+        <v>147058824.0</v>
+      </c>
+      <c r="AA14">
         <v>136698106.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>141878465.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>144468645.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>145763735.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>147058824.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>147058824.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>322000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>319000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>317000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>316000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>314000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>313000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>312000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>311000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>309000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>306000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>-168163000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>8162890000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>13000.0</v>
       </c>
-      <c r="W18"/>
-[...1 lines deleted...]
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18">
         <v>900000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18">
         <v>1400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>42194000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>42317000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>42443000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>42571000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>42698000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>42826000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>40700000.0</v>
       </c>
-      <c r="W20">
-[...2 lines deleted...]
-      <c r="X20"/>
       <c r="Y20">
         <v>40700000.0</v>
       </c>
       <c r="Z20"/>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>40700000.0</v>
+      </c>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
         <v>35422000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>35422000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>1691235000.0</v>
+      </c>
+      <c r="C21">
+        <v>1658223000.0</v>
+      </c>
+      <c r="D21">
         <v>1637930000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1635991000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1621494000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1633661000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1542720000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1583128000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1985948000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1999763000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2053359000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2012049000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2028788000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2037447000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2030026000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2213700000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2086022000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2006712000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1841512000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1781686000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1772099000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1127866000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>782705000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>574924000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>450080000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>5432000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>213579000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>885806000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>848948000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>987584000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1125780000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1413127000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1241341000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>823811000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>676779000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>672463000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>701903000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>835893000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>7246519000.0</v>
+      </c>
+      <c r="C23">
+        <v>6857936000.0</v>
+      </c>
+      <c r="D23">
         <v>6244985000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6208726000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6416714000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>6344028000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6417627000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5942777000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6193270000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6151048000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>6078529000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6203504000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6628079000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7097908000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7957410000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>9864423000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>10449887000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11783000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12737203000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>13013215000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13298285000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10893228000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2535799000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1953841000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>375885000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4952511000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23">
         <v>2076376000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2076376000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>1958037000.0</v>
+      </c>
+      <c r="C24">
+        <v>2021088000.0</v>
+      </c>
+      <c r="D24">
         <v>2010859000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1983523000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1936311000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1944738000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1879161000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1900125000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1327355000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1293251000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2206087000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2239836000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4169693000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2289319000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2283704000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2427140000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>7867853000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1628208000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1408751000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1473309000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1305089000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>712466000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>5307540000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1749826000.0</v>
+      </c>
+      <c r="D25">
         <v>1555084000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1649494000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1442877000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1383721000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1341302000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>4294834000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4169693000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4503413000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4962977000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>6765241000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7867853000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9085407000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>9669792000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10030479000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9709727000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7293337000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5325798000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26">
+        <v>101823000.0</v>
+      </c>
+      <c r="C26">
+        <v>103891000.0</v>
+      </c>
+      <c r="D26">
         <v>104250000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>104333000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>105569000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>105579000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>110223000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>107382000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>109394000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>113264000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>108112000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>111764000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2237818000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>114653000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>117148000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>123716000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7021790000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>91427000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>74765000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>18398000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>17332000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>17528000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>4815835000.0</v>
+      </c>
+      <c r="C28">
+        <v>4700240000.0</v>
+      </c>
+      <c r="D28">
         <v>4966802000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4983400000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5194207000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5011342000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4938844000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4437511000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4573575000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-660707000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4080135000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3623523000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3393749000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3633640000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3735314000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5804038000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7268033000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8737768000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>9187270000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9630523000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9064886000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7095136000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>368967000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>573095000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>4297246000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28">
         <v>1500586000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>26704000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>5264143000.0</v>
+      </c>
+      <c r="C29">
+        <v>5158141000.0</v>
+      </c>
+      <c r="D29">
         <v>4652934000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4667097000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4688324000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4594757000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4756264000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4408586000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4705040000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4574249000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4103946000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4286044000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4134031000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4435921000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4813140000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6692483000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7754487000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9085407000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9620893000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>9971674000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>10253381000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7289895000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30"/>
-      <c r="C30"/>
+      <c r="C30">
+        <v>24907000.0</v>
+      </c>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30">
         <v>82803000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
         <v>76817000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>53845000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>68581000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>99381000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>145279000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>108253000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>91766000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>115976000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>56183000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>68050000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>65185000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>84047000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>138122000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1302415000.0</v>
       </c>
-      <c r="W30"/>
-[...1 lines deleted...]
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>121046000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>39420000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>111028000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>379150000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>389392000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>403874000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>433499000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1078497000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1213863000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>524220000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1587043000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1615721000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1526263000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>561514000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-60014000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1486367000.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-61113000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-61113000.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31"/>
       <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31">
         <v>143571000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>143571000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>6889331000.0</v>
+      </c>
+      <c r="C33">
+        <v>85806000.0</v>
+      </c>
+      <c r="D33">
         <v>5785824000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>5800103000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>6045234000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5688934000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5934579000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>5409624000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>5589607000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>100242000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5182732000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>116717000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>124239000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>128557000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>138424000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>159886000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>203147000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1899643000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>204001000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>201380000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>196912000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>194261000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8013802000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>5293212000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>4705511000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33"/>
       <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33">
         <v>107597000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2023026000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>703970000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>730295000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>696352000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>621014000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>572939000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>456821000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>435305000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>705707000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>890563000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>923774000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>3496067000.0</v>
+      </c>
+      <c r="C35">
+        <v>3569387000.0</v>
+      </c>
+      <c r="D35">
         <v>2432047000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2397499000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2352861000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2129892000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2321385000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2335196000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1751369000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3450315000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1846799000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2296388000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1830319000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>2373489000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2529436000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>4265343000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>8324674000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>7900640000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1481736000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1551441000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1385893000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>819145000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1006478000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1006817000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>719762000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-      <c r="AC35">
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35">
         <v>143142000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1843501000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>4938091000.0</v>
+      </c>
+      <c r="C36">
+        <v>-1804479000.0</v>
+      </c>
+      <c r="D36">
         <v>1274624000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1255707000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1393026000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1188509000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1306969000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1161358000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1128128000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-206838000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>843905000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-2123813000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-2142615000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-2152100000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-2147174000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-2337416000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-2198047000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-1899643000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-1916277000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-1816841000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-1789431000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-1145394000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>7057698000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>4549164000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>242043000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36"/>
       <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-107597000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1738023000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>407952000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>437288000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>487974000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>578874000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>669236000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>944755000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>1105803000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>1123041000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>1050688000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>1169746000.0</v>
       </c>
-      <c r="U37"/>
-      <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38">
+        <v>6880995000.0</v>
+      </c>
+      <c r="C38">
+        <v>6434898000.0</v>
+      </c>
+      <c r="D38">
         <v>5703108000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>5714351000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>74247000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>5840941000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>5848585000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>5942777000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>5496038000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>5390099000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>5198168000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>5299133000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>5606340000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>5960116000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>6566785000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>8657841000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9558070000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9407603000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>11958544000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>12327367000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>12386869000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>10276621000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>13000.0</v>
       </c>
-      <c r="W38"/>
-[...1 lines deleted...]
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38">
         <v>900000.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38"/>
       <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38">
         <v>1876009000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39">
         <v>150715000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>-578641000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>-631210000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>-678009000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>-745856000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>124756000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-848948000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-987584000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-1125780000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-1413127000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-1241341000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>18559000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>-438124000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>-506608000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>10594954000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>630457000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>7249333000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5016348000.0</v>
       </c>
-      <c r="W39"/>
-[...1 lines deleted...]
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39">
         <v>52653000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39">
         <v>1876009000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1521465000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
+      <c r="C40"/>
       <c r="D40"/>
       <c r="E40">
+        <v>358553000.0</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40">
         <v>-15389000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>938480000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-886007000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-1147151000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-1947057000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1352016000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-2046208000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-1830319000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-2373489000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-2529436000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-4265343000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-5806907000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-7900640000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-8212142000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-8498365000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-8309450000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-6713280000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
         <v>89437000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-      <c r="AC40">
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
         <v>-1410794000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>47894000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>58440000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>66754000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>77890000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>212744000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>85683000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>94980000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>48994000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>249928000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>31806000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>31917000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>36063000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>64575000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>129414000.0</v>
       </c>
-      <c r="W41"/>
-[...1 lines deleted...]
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41">
         <v>50371000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41">
         <v>119775000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>119775000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>855672000.0</v>
+      </c>
+      <c r="C42">
+        <v>848569000.0</v>
+      </c>
+      <c r="D42">
         <v>851409000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>859336000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>834824000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>823183000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>828429000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>813218000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>807329000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>704484000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>803334000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1205242000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1225686000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1263293000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1343748000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1418784000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>452891000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>522908000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>540556000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>478230000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>596124000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1656613000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>25664000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>24719000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>375885000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
-      <c r="AC42">
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42">
         <v>40799000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>11259000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>88106000.0</v>
+      </c>
+      <c r="C45">
+        <v>382157000.0</v>
+      </c>
+      <c r="D45">
         <v>82716000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>85752000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>82874000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>351849000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>85994000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>89180000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>93569000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>334594000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>109320000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>116717000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>124239000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>128557000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>138424000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>158809000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>154214000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>151435000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45">
         <v>50056000.0</v>
       </c>
-      <c r="AD45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:30">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>88106000.0</v>
+      </c>
+      <c r="C46">
+        <v>85806000.0</v>
+      </c>
+      <c r="D46">
         <v>82716000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>85752000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>82874000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>81511000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>85994000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>89180000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>93569000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>100242000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>109320000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>116717000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>124239000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>128557000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>138424000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>159886000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>160953000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>159908000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>161558000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>158809000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>154214000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>151435000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>132699000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>128424000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>142590000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46">
         <v>50056000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>36002000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>85806000.0</v>
+      </c>
+      <c r="D47">
         <v>82716000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>85752000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>82874000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>81511000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>85994000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>109320000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>82677000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>88877000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>92889000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>138424000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>159886000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>108135000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>159908000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>161558000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>158809000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>154214000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>134247000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>132699000.0</v>
       </c>
-      <c r="W47"/>
-[...1 lines deleted...]
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47">
         <v>124815000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
-      <c r="AC47">
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47">
         <v>36002000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>36002000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-651749000.0</v>
+      </c>
+      <c r="C48">
+        <v>-614398000.0</v>
+      </c>
+      <c r="D48">
         <v>-592382000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-587516000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-573591000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-550623000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-517369000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-518214000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-486054000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-451706000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-424508000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-408220000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-384843000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-342137000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-265567000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-205235000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-77151000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-28976000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-17819000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-44821000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>42412000.0</v>
       </c>
-      <c r="U48"/>
-      <c r="V48">
+      <c r="W48"/>
+      <c r="X48">
         <v>1503657000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>922305000.0</v>
       </c>
-      <c r="X48"/>
-      <c r="Y48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>219384000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-      <c r="AC48">
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48">
         <v>187220000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>187220000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-408220000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-384843000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-342137000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-265567000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-205235000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-77151000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-28976000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-17819000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-44821000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>42412000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>3101836000.0</v>
+      </c>
+      <c r="C50">
+        <v>2902539000.0</v>
+      </c>
+      <c r="D50">
         <v>2382706000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>2411416000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>2490447000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>2377127000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>2565713000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>2213128000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>3056083000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2927817000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1897859000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>2046208000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1830319000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>2146602000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>2529436000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>4265343000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>5806907000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>7457199000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>8212142000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>8498365000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>8309450000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>6577429000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>5173023000.0</v>
+      </c>
+      <c r="C51">
+        <v>5037472000.0</v>
+      </c>
+      <c r="D51">
         <v>5425963000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>5392023000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>5565687000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5432918000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5421892000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>4970664000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>5177238000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4270260000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4797331000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6341042000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6000012000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>6650015000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>7492413000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>11030584000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>13674760000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>16542606000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>17881934000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>18528844000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>18019177000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>13870766000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1006478000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1006817000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>4370547000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51">
         <v>1553936000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>80054000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>3413156000.0</v>
+      </c>
+      <c r="C52">
+        <v>2902539000.0</v>
+      </c>
+      <c r="D52">
         <v>3379628000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3372177000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3594555000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3454990000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3504193000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>3028643000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3804559000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1947057000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3462795000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2046208000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1830319000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2146602000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2529436000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4265343000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>5806907000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>7457199000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>8212142000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>8498365000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>8309450000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>6577429000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>3679379000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>1410794000.0</v>
       </c>
-      <c r="AD52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:30">
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
         <v>1110279000.0</v>
       </c>
-      <c r="E53"/>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>729140000.0</v>
       </c>
-      <c r="K53"/>
-[...1 lines deleted...]
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
         <v>20410000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>19938000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>18408000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>18559000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>18553000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>7246519000.0</v>
+      </c>
+      <c r="C55">
+        <v>6857936000.0</v>
+      </c>
+      <c r="D55">
         <v>6244985000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>6208726000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>6416714000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>6344028000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>6417627000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5942777000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6193270000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>6151048000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>6078529000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>6203504000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6628079000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>7097908000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>7957410000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>9864423000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>10449887000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>11783000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>12737203000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>13013215000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>13298285000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>10893228000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>8651313000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>5726934000.0</v>
       </c>
-      <c r="X55"/>
-      <c r="Y55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>4952511000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-      <c r="AC55">
+      <c r="AC55"/>
+      <c r="AD55"/>
+      <c r="AE55">
         <v>2076376000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>2076376000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>357188000.0</v>
+      </c>
+      <c r="C56">
+        <v>337232000.0</v>
+      </c>
+      <c r="D56">
         <v>459161000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>408623000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>371480000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>655094000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>483048000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>533153000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>603663000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>660707000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>895797000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>787654000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>897500000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1009235000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1252201000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1046696000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>688670000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>475754000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>574658000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>484468000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>714504000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>422346000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>637511000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>433722000.0</v>
       </c>
-      <c r="X56"/>
-      <c r="Y56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>247000000.0</v>
       </c>
-      <c r="Z56"/>
-      <c r="AA56"/>
       <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56"/>
+      <c r="AE56">
         <v>92770000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>53350000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>3413156000.0</v>
+      </c>
+      <c r="C57">
+        <v>2902539000.0</v>
+      </c>
+      <c r="D57">
         <v>3379628000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>3372177000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3594555000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3707525000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3504193000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3028643000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3804559000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1947057000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3462795000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2046208000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1830319000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2373489000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2529436000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>4265343000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>804405000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>7900640000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>8212142000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>8498365000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>8309450000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>6713280000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5916863000.0</v>
       </c>
-      <c r="W57"/>
-[...1 lines deleted...]
-      <c r="Y57">
+      <c r="Y57"/>
+      <c r="Z57"/>
+      <c r="AA57">
         <v>3856864000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-      <c r="AC57">
+      <c r="AC57"/>
+      <c r="AD57"/>
+      <c r="AE57">
         <v>1410794000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>34396000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>6909223000.0</v>
+      </c>
+      <c r="C58">
+        <v>6471926000.0</v>
+      </c>
+      <c r="D58">
         <v>5811675000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5769676000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>5947416000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5837417000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5825578000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5363839000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>5555928000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>5446564000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>5309594000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>5406160000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5349629000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>5688461000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>6300039000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>7981324000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>9129079000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>10182953000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>11091114000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>11528809000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>11524327000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>9236615000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1006478000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1006817000.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>4576626000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-      <c r="AC58">
+      <c r="AC58"/>
+      <c r="AD58"/>
+      <c r="AE58">
         <v>1877897000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1877897000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>204270000.0</v>
+      </c>
+      <c r="C60">
+        <v>234514000.0</v>
+      </c>
+      <c r="D60">
         <v>259369000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>272158000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>261566000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>272892000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>311390000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>295333000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>321602000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>704484000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>379150000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>797344000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>841162000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>921473000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1078497000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1213863000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>376053000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>494244000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>523048000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>433718000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>638842000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1656613000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1529321000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>947024000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>375885000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60"/>
       <c r="AA60"/>
       <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60">
         <v>198479000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>198479000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-      <c r="K61">
-[...1 lines deleted...]
-      </c>
+      <c r="K61"/>
       <c r="L61"/>
       <c r="M61">
+        <v>-15324000.0</v>
+      </c>
+      <c r="N61"/>
+      <c r="O61">
         <v>-13282000.0</v>
       </c>
-      <c r="N61">
+      <c r="P61">
         <v>-13225000.0</v>
       </c>
-      <c r="O61">
+      <c r="Q61">
         <v>-13087000.0</v>
       </c>
-      <c r="P61">
+      <c r="R61">
         <v>-13015000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-12852000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-12844000.0</v>
       </c>
-      <c r="S61"/>
-      <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>9</v>
       </c>
       <c r="K1" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>179114000.0</v>
+      </c>
+      <c r="C2">
         <v>329530000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>312427000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>411950000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>305206000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>205417000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>180311000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>143128000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>366693000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>96792000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28895921.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14659465.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>26221000.0</v>
+      </c>
+      <c r="C3">
         <v>47115000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>55423000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>62971000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>58154000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>60697000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>61335000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>36279000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1511180000.0</v>
       </c>
-      <c r="J3"/>
-      <c r="K3">
+      <c r="K3"/>
+      <c r="L3">
         <v>11692254.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5777602.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>203207000.0</v>
+      </c>
+      <c r="C5">
         <v>-242849000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-278308000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-689977000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>666517000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2015358000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>32671000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-103344000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1500540000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>22193250.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>73030505.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>229428000.0</v>
+      </c>
+      <c r="C6">
         <v>-195734000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-222885000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-627006000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>724671000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2076055000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>94006000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-67065000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10640000.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>33885504.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>78808107.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>1357685000.0</v>
+      </c>
+      <c r="C9">
         <v>787451000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>731088000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1000354000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3451876000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4139419000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1202306000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>989696000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1277544000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1244715000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>491652728.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>313621704.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-120531000.0</v>
+      </c>
+      <c r="C10">
         <v>-242849000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-278308000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-689977000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>666517000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2015358000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>32671000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-103344000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>166150000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>173308000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>22193250.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>73030505.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>-13001000.0</v>
+      </c>
+      <c r="C11">
         <v>-40698000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-42796000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-79592000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>43371000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2248000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1749000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-475000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>134289000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>509120.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>772715.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>323738000.0</v>
+      </c>
+      <c r="C12">
         <v>335878000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>304248000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>274957000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>298021000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>179444000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>171638000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>146408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>28895921.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14659465.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>158800000.0</v>
+      </c>
+      <c r="C13">
         <v>146485000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>131587000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>200204000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>262478000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>142879000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>127569000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>122079000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>117859000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>40001000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>44884000.0</v>
+      </c>
+      <c r="C14">
         <v>103820000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>173285000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>337365000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-509622000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1656613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>375885000.0</v>
       </c>
       <c r="H14">
         <v>375885000.0</v>
       </c>
       <c r="I14">
         <v>375885000.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>375885000.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-62646000.0</v>
+      </c>
+      <c r="C15">
         <v>-98331000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-110142000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-273020000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>113524000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2013110000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>34420000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-102869000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29806000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>168784000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21684130.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>72257790.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B16">
+        <v>-62646000.0</v>
+      </c>
+      <c r="C16">
         <v>-98331000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-110142000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-273020000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>113524000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2013110000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>34420000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-102869000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20855000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>168784000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-107530000.0</v>
+      </c>
+      <c r="C17">
         <v>-202151000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-333505000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-610385000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>623146000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2013110000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>34420000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-102869000.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-164938000.0</v>
+      </c>
+      <c r="C18">
         <v>-189393000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-158710000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-74753000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-35543000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-36565000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-44069000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24329000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>40736000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>203207000.0</v>
+      </c>
+      <c r="C21">
         <v>-242849000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-278308000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-689977000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>666517000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2015358000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>32671000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-103344000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>31861000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>213309000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22193250.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>73030505.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>1333592000.0</v>
+      </c>
+      <c r="C23">
         <v>1359830000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1321823000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2102281000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3090565000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2329478000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1349946000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1236168000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1307255000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>498355399.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>255250664.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>36615000.0</v>
+      </c>
+      <c r="C25">
         <v>47115000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55222000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>42195000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35541000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>60697000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>61335000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>36279000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>122</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>27900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>27700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>20400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500000.0</v>
       </c>
       <c r="F26">
         <v>11500000.0</v>
       </c>
       <c r="G26">
+        <v>11500000.0</v>
+      </c>
+      <c r="H26">
         <v>11200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.07</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.02</v>
       </c>
-      <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.03</v>
       </c>
-      <c r="L26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B27">
+        <v>146688000.0</v>
+      </c>
+      <c r="C27">
         <v>132671000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>132880000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>236828000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>467590000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>264337000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>187880000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>190777000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>216012000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>93906211.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>51265362.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>177084000.0</v>
+      </c>
+      <c r="C28">
         <v>804714000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>785742000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1292688000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2144717000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1703083000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>865749000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>777242000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>110967000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1031406000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>348778370.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>177832116.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>-13001000.0</v>
+      </c>
+      <c r="C29">
         <v>-40698000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-44940000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-79592000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43371000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2248000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1749000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-475000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1436000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4524000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>1154478000.0</v>
+      </c>
+      <c r="C30">
         <v>1030300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1009396000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1690331000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2785359000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2124061000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1169635000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1093040000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1307255000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>469459478.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>240591199.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-323738000.0</v>
+      </c>
+      <c r="C31">
         <v>-335878000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-304248000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-315693000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-298021000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1821505000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-304022000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-202822000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>134289000.0</v>
       </c>
-      <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-93773747.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-24900447.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>1536799000.0</v>
+      </c>
+      <c r="C32">
         <v>1116981000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1043515000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1412304000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3757082000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4344836000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1382617000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1132824000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1644237000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1341507000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>520548649.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>328281169.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>49236000.0</v>
+      </c>
+      <c r="C2">
+        <v>42869000.0</v>
+      </c>
+      <c r="D2">
         <v>83652000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>86925000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>75273000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>90297000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4800000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>78931000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>78791000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>82244000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>77076000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>77503000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6081000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>98509000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>90478000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>155436000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>67528000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>80092000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>82064000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>75581000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>67468000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>67798000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>44570000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>39544000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>53505000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>85200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>180072000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>6335000.0</v>
+      </c>
+      <c r="C3">
+        <v>5447000.0</v>
+      </c>
+      <c r="D3">
         <v>9148000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9109000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>10472000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11625000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>8931000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>11712000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>11732000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>13955000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>13933000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14123000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>13412000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13754000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>16078000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>16997000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>16142000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>15395000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14026000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>14384000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14349000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14360000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>15535000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15256000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>15546000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>-16556000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>-48905000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13199000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>13199000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-37156500.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-37156500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>24636000.0</v>
+      </c>
+      <c r="C5">
+        <v>52441000.0</v>
+      </c>
+      <c r="D5">
         <v>-10289000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-32334000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-46103000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-84124000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>88212000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-77157000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-85165000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-73943000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-39467000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-58315000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-133343000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-174080000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-160933000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-252018000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-102945000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>10893000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>178985000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>30509000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>446130000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>547962000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>728916000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>649485000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>88996000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>18250000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>48307000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-14906000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-14906000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>34692000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>34692000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>30971000.0</v>
+      </c>
+      <c r="C6">
+        <v>57888000.0</v>
+      </c>
+      <c r="D6">
         <v>-1141000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-23225000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-35631000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-72499000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>97143000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-65445000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-73433000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-59988000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-25534000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-44192000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-123317000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-160326000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-144855000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-235021000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-86803000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>26288000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>193011000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>44893000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>460479000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>562322000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>744451000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>664741000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>104542000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1694000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-598000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1707000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-1707000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2464500.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2464500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>338189000.0</v>
+      </c>
+      <c r="C9">
+        <v>366835000.0</v>
+      </c>
+      <c r="D9">
         <v>257067000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>218083000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>208401000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>192221000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>309798000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>190840000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>158037000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>166354000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>205757000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>211544000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>156762000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>104500000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>218591000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>241503000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>435761000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>636012000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>851374000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>708631000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1255861000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1246383000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1324943000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1119447000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>448648000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>421501000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>433036000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>290910000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>290910000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>251896500.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>251896500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-55113000.0</v>
+      </c>
+      <c r="C10">
+        <v>-31805000.0</v>
+      </c>
+      <c r="D10">
         <v>-10289000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-32334000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-46103000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-84124000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3595000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-77157000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-85165000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-73943000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-39467000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-58315000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-106583000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-174080000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-160933000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-252018000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-102945000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>10893000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>178985000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>30509000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>446130000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>547962000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>728916000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>649485000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>88996000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>14176000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>48307000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-14906000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-14906000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>34692000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>34692000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>-171000.0</v>
+      </c>
+      <c r="C11">
+        <v>1022000.0</v>
+      </c>
+      <c r="D11">
         <v>-1555000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-7061000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-5407000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-16658000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>923000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-11304000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-13660000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-14174000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-5205000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-8556000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-14862000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-16318000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-23451000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-28196000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-11627000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3839000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>24708000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4225000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>18277000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>791000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>567000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>890000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>88996000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2037000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>288000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1707000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1707000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>108000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>108000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>79749000.0</v>
+      </c>
+      <c r="C12">
+        <v>84246000.0</v>
+      </c>
+      <c r="D12">
         <v>81170000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>83295000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>75027000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>84365000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>84617000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>88683000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>78213000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>84017000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>77146000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>75027000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>70778000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>70066000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>77546000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>73063000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>54282000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>75630000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>79608000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>76114000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>66668000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>58446000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>40075000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>37148000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>43775000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>39383000.0</v>
+      </c>
+      <c r="C13">
+        <v>42846000.0</v>
+      </c>
+      <c r="D13">
         <v>39937000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>40946000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>35070000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>41835000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>38673000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>35052000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>30925000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>34992000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>37253000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>33060000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>27958000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>33316000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>51202000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>62722000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>52965000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>74854000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>71020000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>61874000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>54730000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>44730000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>248249000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>31530000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>35165000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>30397000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>130443000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>17455000.0</v>
+      </c>
+      <c r="C14">
+        <v>10346000.0</v>
+      </c>
+      <c r="D14">
         <v>3852000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>11885000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>18800000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>34232000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-1303000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>33642000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>37250000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>32577000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17663000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>26316000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-48814000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>80492000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>77401000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>122894000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-56577000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-6119000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-102802000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1050688000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1169746000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1656613000.0</v>
       </c>
       <c r="W14">
         <v>1656613000.0</v>
       </c>
       <c r="X14">
         <v>1656613000.0</v>
       </c>
       <c r="Y14">
+        <v>1656613000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1656613000.0</v>
+      </c>
+      <c r="AA14">
         <v>375885000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
         <v>375885000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>375885000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-37487000.0</v>
+      </c>
+      <c r="C15">
+        <v>-22480000.0</v>
+      </c>
+      <c r="D15">
         <v>-4882000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-13388000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-21896000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-33234000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1369000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-32211000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-34255000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-27192000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-16599000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-23443000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-42907000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-77270000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-60081000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-100928000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-34741000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>8613000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>51475000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>8561000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>44875000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2013110000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>728349000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>648595000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>0.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>16213000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>48019000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-14906000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-14906000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>34584000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>34584000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>112</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-22480000.0</v>
+      </c>
+      <c r="D16">
         <v>-4882000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-13388000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-21896000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-33234000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1369000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-16599000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-23443000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-42907000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-77270000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-60081000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-100928000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-34741000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8613000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>51475000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8561000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>44875000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>728349000.0</v>
       </c>
       <c r="W16">
         <v>547171000.0</v>
       </c>
       <c r="X16">
+        <v>728349000.0</v>
+      </c>
+      <c r="Y16">
         <v>547171000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
+        <v>547171000.0</v>
+      </c>
+      <c r="AA16">
         <v>16213000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>18207000.0</v>
       </c>
-      <c r="AA16"/>
-[...1 lines deleted...]
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>34584000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>34584000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-54942000.0</v>
+      </c>
+      <c r="C17">
+        <v>-32826000.0</v>
+      </c>
+      <c r="D17">
         <v>-8734000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-25273000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-40696000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-67466000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2672000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-65853000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-71505000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-59769000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-34262000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-49759000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-91721000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-157762000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-137482000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-223822000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-91318000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>14732000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>154277000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>26284000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>427853000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>547170000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>728349000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>648595000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>88996000.0</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-40366000.0</v>
+      </c>
+      <c r="C18">
+        <v>-41400000.0</v>
+      </c>
+      <c r="D18">
         <v>-41233000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-42349000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-39957000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-42530000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-45944000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-53631000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-47288000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-49025000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-39893000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-40175000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-41892000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-36750000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-26344000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10341000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1317000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-776000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8588000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-14240000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-11938000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-13716000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-8622000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5618000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-8610000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>40736000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>24636000.0</v>
+      </c>
+      <c r="C21">
+        <v>52441000.0</v>
+      </c>
+      <c r="D21">
         <v>-10289000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-32334000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-46103000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-84124000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>250532000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-77157000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-85165000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-73943000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-39467000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-58315000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-133343000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-174080000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-160933000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-252018000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-102945000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10893000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>178985000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>30509000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>446130000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>547962000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>728916000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>649485000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>88996000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>16556000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>48905000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-13199000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-13199000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>37156500.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>37156500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>362789000.0</v>
+      </c>
+      <c r="C23">
+        <v>357263000.0</v>
+      </c>
+      <c r="D23">
         <v>351008000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>337342000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>329777000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>366642000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>64066000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>346928000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>321993000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>322541000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>322300000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>347362000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>156762000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>377089000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>470002000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>648957000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>606234000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>705211000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>754453000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>753703000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>877199000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>766219000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>640597000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>509506000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>413157000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>407325000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>384729000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>305816000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>305816000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>217204500.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>217204500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>8816000.0</v>
+      </c>
+      <c r="C25">
+        <v>7886000.0</v>
+      </c>
+      <c r="D25">
         <v>9148000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>9109000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>10472000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11625000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>12046000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11712000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>11732000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13955000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10592000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10721000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10026000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10085000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>10243000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11323000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10545000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9715000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>8688000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>8686000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>8454000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>8547000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>15535000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>15256000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>15546000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>27900000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>27700000.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>20400000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>11500000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>11500000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B27">
+        <v>29006000.0</v>
+      </c>
+      <c r="C27">
+        <v>32860000.0</v>
+      </c>
+      <c r="D27">
         <v>37700000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>37878000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>38250000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>36860000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>36282000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>31175000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>28354000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>28360000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>33894000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>34712000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>35914000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>31539000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>42940000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>60837000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>101513000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>111860000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>131971000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>114133000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>109626000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>90709000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>60435000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>55881000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>57312000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>54081000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>50572000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>41613500.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>41613500.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>27184500.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>27184500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>46881000.0</v>
+      </c>
+      <c r="C28">
+        <v>417554000.0</v>
+      </c>
+      <c r="D28">
         <v>206502000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>193843000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>194293000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>214142000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>22984000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>214196000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>192064000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>188011000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>187954000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>212616000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>197161000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>234217000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>302231000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>360496000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>395741000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>471721000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>499165000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>518779000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>655052000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>559784000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>494190000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>379282000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>269829000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>30600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>26550000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>20484500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>20484500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>16194500.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>16194500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>-171000.0</v>
+      </c>
+      <c r="C29">
+        <v>1022000.0</v>
+      </c>
+      <c r="D29">
         <v>-1555000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-7061000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-5407000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-16658000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>923000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-11304000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-13660000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-14174000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5205000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8556000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-14862000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-16318000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-23451000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-28196000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-11627000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-3839000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>24708000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4225000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>18277000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>791000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1457000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>890000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-2037000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>288000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>313553000.0</v>
+      </c>
+      <c r="C30">
+        <v>314394000.0</v>
+      </c>
+      <c r="D30">
         <v>267356000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>250417000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>254504000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>276345000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>59266000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>267997000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>243202000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>240297000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>245224000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>269859000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>156762000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>278580000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>379524000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>493521000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>538706000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>625119000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>672389000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>678122000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>809731000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>698421000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>596027000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>469962000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>359652000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>407325000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>384729000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>305816000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>305816000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>217204500.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>217204500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-79749000.0</v>
+      </c>
+      <c r="C31">
+        <v>-84246000.0</v>
+      </c>
+      <c r="D31">
         <v>-5432000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-83295000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-84365000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-246937000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-88683000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-78213000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-84017000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-39467000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-58315000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-106583000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-174080000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-154947000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-201631000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-116456000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2992813000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-198035000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-577335000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>30779000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-126595000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-140162000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-124449000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-43775000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2380000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-598000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-79228000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-79228000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-2464500.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-2464500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>387425000.0</v>
+      </c>
+      <c r="C32">
+        <v>409704000.0</v>
+      </c>
+      <c r="D32">
         <v>340719000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>305008000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>283674000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>282518000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>314598000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>269771000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>236828000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>248598000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>282833000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>289047000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>156762000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>203009000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>309069000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>396939000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>503289000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>716104000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>933438000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>784212000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1323329000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1314181000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1369513000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1158991000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>502153000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>421501000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>433036000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>290910000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>290910000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>251896500.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>251896500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>527221000.0</v>
+      </c>
+      <c r="C2">
         <v>745856000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>980501000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>620596000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>488689000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>117496000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>113992000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>96588000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37735601.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40885332.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27645350.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>27100000</v>
+      </c>
+      <c r="C3">
         <v>26386000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20612000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43211000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>54124000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33905000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12551000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40772000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>39865000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18003018</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11671524</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>359905000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>131907000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5158131000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2610337000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-126199000.0</v>
+      </c>
+      <c r="C6">
         <v>-218635000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-234645000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>359905000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>131907000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>371193000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3504000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17404000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>58852399.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12248790.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13239982.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-38226000.0</v>
+      </c>
+      <c r="C7">
         <v>35109000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-16691000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-161485000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-73774000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>140620000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>57939000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-132693000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-17180000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>14368874.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5973501.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
-      <c r="J11"/>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-149971000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>463352000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-4252208000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1631135000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-259714000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-520877000.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-161485000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-73774000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>140620000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>32428000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-107743000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-17180000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>36615000.0</v>
+      </c>
+      <c r="C14">
         <v>47115000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55423000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>62971000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>58154000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>60697000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>61335000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36279000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>31861000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11692254.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5777602.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
-        <v>-3263000.0</v>
+        <v>2466000.0</v>
       </c>
       <c r="C15">
-        <v>-2980000.0</v>
+        <v>3263000.0</v>
       </c>
       <c r="D15">
+        <v>2980000.0</v>
+      </c>
+      <c r="E15">
         <v>119264000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>463313000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>643055000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7612000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6168000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
-        <v>-8202851.0</v>
+        <v>37190000.0</v>
       </c>
       <c r="K15">
-        <v>-31904889.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11">
+        <v>8202851.0</v>
+      </c>
+      <c r="L15">
+        <v>31904889.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>401022000.0</v>
+      </c>
+      <c r="C16">
         <v>527221000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>745856000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>980501000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>620596000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>488689000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>117496000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>113992000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>96588000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>28636542.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40885332.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-734610000.0</v>
+      </c>
+      <c r="C18">
         <v>-891806000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-194827000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4417535000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1519809000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2064618000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1509931000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-469560000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-522228000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-332558094.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-228754561.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>5775000.0</v>
+      </c>
+      <c r="C19">
         <v>495048000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>168886000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>7159000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1374000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="H19">
         <v>150000.0</v>
       </c>
       <c r="I19">
         <v>150000.0</v>
       </c>
-      <c r="J19"/>
+      <c r="J19">
+        <v>150000.0</v>
+      </c>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>589155000.0</v>
+      </c>
+      <c r="C21">
         <v>172186000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-214591000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4648907000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1776979000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3202825000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1372610000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-40291000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>648074000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-107530000.0</v>
+      </c>
+      <c r="C22">
         <v>-202151000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-235512000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-610385000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>623146000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2013110000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>34420000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-102869000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>20855000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>21684130.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>72257790.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>-16521000.0</v>
+      </c>
+      <c r="C23">
         <v>-13339000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5307000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>60132895000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21185000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>104165178000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44381950000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-16652000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14925000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7965580.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>447314.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>41612000.0</v>
+      </c>
+      <c r="C24">
         <v>515321000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>180687000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>703812000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>349528000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6236000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>153641000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>543907000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-82613000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>62218146.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2053756.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-603729000.0</v>
+      </c>
+      <c r="C25">
         <v>-722328000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>43747000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5229338000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2171589000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-381577000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-521360000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-231573000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-454177000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-367562842.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-290756699.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-9295000.0</v>
+      </c>
+      <c r="C26">
         <v>-3847000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3211000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-430000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-12852000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-220000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-76000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-715000.0</v>
       </c>
-      <c r="K26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>12223000.0</v>
+      </c>
+      <c r="C27">
         <v>24919000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>21993000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20583000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>67063000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8501000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>191000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2068000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2680000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5262508.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1611771.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>566799000.0</v>
+      </c>
+      <c r="C28">
         <v>151737000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-226089000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4768601000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1300814000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2429575000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1359794000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-56943000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>587572000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>258091158.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>264348936.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-707510000.0</v>
+      </c>
+      <c r="C29">
         <v>-865420000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-174215000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4460746000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1465685000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2030713000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1497380000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-428788000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-482363000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-314555076.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-217083037.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>14512000.0</v>
+      </c>
+      <c r="C30">
         <v>495048000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>165659000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>667760000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>296778000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-27669000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>141090000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>503135000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-122933000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44215128.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-34025917.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>401022000.0</v>
+      </c>
+      <c r="C2">
+        <v>525871999.0</v>
+      </c>
+      <c r="D2">
         <v>478101000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>445727000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>527221000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>578641000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>631210000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>678009000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>745856000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>831961000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>780367000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>888203000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>980501000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1304874000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1149575000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>707835000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>620596000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>604413000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>636718000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>751846000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>488689000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>707898000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>613179000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>646196000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>117496000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>79288000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>88903000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>101448000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12356500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12356500.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>7849000</v>
+      </c>
+      <c r="C3">
+        <v>9339000</v>
+      </c>
+      <c r="D3">
         <v>4731000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6234000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6796000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6917000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7278000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7427000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4764000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4295000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4770000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5272000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6275000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5598000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8769000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>14549000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>14295000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>10294000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>13430000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>16237000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14163000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14280000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9208000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5420000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4997000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2695000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1651000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4102500</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4102500</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>6042500</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>6042500</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-107836000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-92298000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-324373000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>155299000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>441740000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>87239000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>16183000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-32305000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-115128000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>263157000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-316522000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>234196000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>143115000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1906742000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1739817000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1368457000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>427242000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>103247000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-672422000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2468404000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-43834000.0</v>
+      </c>
+      <c r="C6">
+        <v>-124849999.0</v>
+      </c>
+      <c r="D6">
         <v>47771000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>32374000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-81494000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-51420000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-52569000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-46799000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-67847000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-86105000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>51594000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-107836000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-92298000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-324373000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>155299000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>441740000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>87239000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>16183000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-32305000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-115128000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>263157000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-219209000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>94719000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-33017000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>528700000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>38208000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-9615000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-12545000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-12545000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>12356500.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>12356500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>17521000.0</v>
+      </c>
+      <c r="C7">
+        <v>23029000.0</v>
+      </c>
+      <c r="D7">
         <v>31831000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-23029000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>23029000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-27970000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>26816000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-711000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>36974000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-150235000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>78015000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>14357000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>41172000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-293795000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>152049000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-176475000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>156736000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-114879000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>230298000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-265988000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>76795000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>40866000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>101956000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>57976000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-60178000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>47753000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-12736000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1294500.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1294500.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>5496500.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>5496500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
       <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>86312000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>16552000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>50996000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42461000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-40293000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-8699000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-143440000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>128234000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-57415000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-153488000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-2016505000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-2217270000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1975901000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-179373000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>120336000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-638020000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>-324263000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-324263000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>78015000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>14357000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>14357000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-293795000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>152049000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-176475000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>156736000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-114879000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>230298000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-265988000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>76795000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>40866000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>101956000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>57976000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-60178000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>47753000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>5496500.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>5496500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>6335000.0</v>
+      </c>
+      <c r="C14">
+        <v>7886000.0</v>
+      </c>
+      <c r="D14">
         <v>9148000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>9109000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>10472000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11625000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>12046000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>11712000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>11732000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>13955000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>13933000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>14123000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>13412000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>13754000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>16078000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>16997000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>16142000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>15395000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14026000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14384000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14349000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14360000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15535000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>15256000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>15546000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>7418000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>14774000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>13971500.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>13971500.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4296500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4296500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>116000.0</v>
+      </c>
+      <c r="C15">
+        <v>687000.0</v>
+      </c>
+      <c r="D15">
         <v>5000.0</v>
       </c>
-      <c r="C15">
-[...4 lines deleted...]
-      </c>
       <c r="E15">
-        <v>-436000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="F15">
-        <v>-1453000.0</v>
+        <v>2075000.0</v>
       </c>
       <c r="G15">
-        <v>-455000.0</v>
+        <v>436000.0</v>
       </c>
       <c r="H15">
-        <v>-919000.0</v>
+        <v>1453000.0</v>
       </c>
       <c r="I15">
-        <v>-705000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="J15">
-        <v>-601000.0</v>
+        <v>919000.0</v>
       </c>
       <c r="K15">
+        <v>705000.0</v>
+      </c>
+      <c r="L15">
+        <v>601000.0</v>
+      </c>
+      <c r="M15">
         <v>1010000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>664000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>359000.0</v>
       </c>
-      <c r="N15">
-[...4 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-30230000.0</v>
+        <v>1798000.0</v>
       </c>
       <c r="Q15">
-        <v>-43581000.0</v>
+        <v>86877000.0</v>
       </c>
       <c r="R15">
-        <v>-19434000.0</v>
+        <v>30230000.0</v>
       </c>
       <c r="S15">
-        <v>-233714000.0</v>
+        <v>43581000.0</v>
       </c>
       <c r="T15">
-        <v>-166584000.0</v>
+        <v>19434000.0</v>
       </c>
       <c r="U15">
+        <v>233714000.0</v>
+      </c>
+      <c r="V15">
+        <v>166584000.0</v>
+      </c>
+      <c r="W15">
         <v>490723000.0</v>
       </c>
-      <c r="V15">
-[...4 lines deleted...]
-      </c>
       <c r="X15">
-        <v>-1914000.0</v>
+        <v>148536000.0</v>
       </c>
       <c r="Y15">
-        <v>-7120000.0</v>
+        <v>1882000.0</v>
       </c>
       <c r="Z15">
-        <v>-3266000.0</v>
+        <v>1914000.0</v>
       </c>
       <c r="AA15">
-        <v>-1879000.0</v>
+        <v>7120000.0</v>
       </c>
       <c r="AB15">
-        <v>-1879000.0</v>
-[...4 lines deleted...]
-    <row r="16" spans="1:30">
+        <v>3266000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1879000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1879000.0</v>
+      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>357188000.0</v>
+      </c>
+      <c r="C16">
+        <v>401022000.0</v>
+      </c>
+      <c r="D16">
         <v>525872000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>478101000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>445727000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>527221000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>578641000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>631210000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>678009000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>745856000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>831961000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>780367000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>888203000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>980501000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1304874000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1149575000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>707835000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>620596000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>604413000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>636718000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>751846000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>488689000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>707898000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>613179000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>646196000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>117496000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>79288000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>88903000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-12545000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>12356500.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>12356500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-177198000.0</v>
+      </c>
+      <c r="C18">
+        <v>-647999000.0</v>
+      </c>
+      <c r="D18">
         <v>38682000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>61393000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-186686000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>33645000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-356446000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-285718000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-283287000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-209713000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>158514000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-342705000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>199077000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>40235000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1735216000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1507940000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1134144000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>582859000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>198005000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-408709000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1891964000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1626850000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1137374000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>538405000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>161201000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-556736000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-808499000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-72348000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-72348000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-285928500.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-285928500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>1413000.0</v>
+      </c>
+      <c r="C19">
+        <v>1326000.0</v>
+      </c>
+      <c r="D19">
         <v>11375000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>8722000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>2795000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>35174000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-28253000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>436103000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>52024000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>6665000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1672000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>1304000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1168000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1615000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1785000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2215000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1544000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1683000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>617000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1115000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>189000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-837000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-837000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="Y19">
         <v>150000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
+      <c r="Z19">
+        <v>150000.0</v>
+      </c>
+      <c r="AA19">
+        <v>150000.0</v>
+      </c>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19">
         <v>1722500.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>1722500.0</v>
       </c>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>129224000.0</v>
+      </c>
+      <c r="C21">
+        <v>525866000.0</v>
+      </c>
+      <c r="D21">
         <v>-5155000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-35874000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>104318000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-124130000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>329077000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-181679000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>150883000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-303338000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-379682000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1881735000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1065656000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1321834000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-541480000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-354472000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>354703000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2332141000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1972255000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1395837000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-528709000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>363442000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>612506000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>247426000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>247426000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-37487000.0</v>
+      </c>
+      <c r="C22">
+        <v>-32826000.0</v>
+      </c>
+      <c r="D22">
         <v>-8735000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-25273000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-40696000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-67466000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2672000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-65852000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-34255000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-27193000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-34263000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-49759000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-91721000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-157762000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-137482000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-223823000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-91318000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>14732000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>154277000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>26284000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>427853000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>547171000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>728349000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>648594000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>88996000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>16213000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>48019000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-14906000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-14906000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>34584000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>34584000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>231999.0</v>
+      </c>
+      <c r="C23">
+        <v>5920000.0</v>
+      </c>
+      <c r="D23">
         <v>4525000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-11412000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-6007000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1051000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1459000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-8010000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2819000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-4530000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-16000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-747000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>4585792000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5941839000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9573543000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18946536000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>25670977000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-5233000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2039000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2653000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-11260000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-564527000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-14498000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2506000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-767000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2150000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-489000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-669500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-669500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>257426000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>257426000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>-4780000.0</v>
+      </c>
+      <c r="C24">
+        <v>-361000.0</v>
+      </c>
+      <c r="D24">
         <v>14611000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>16276000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>8271000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>40600000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-22740000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>441123000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>56543000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>9520000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>73974000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>85164000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>12029000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>13875000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>301969000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>84191000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>303777000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>16597000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>155936000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>176360000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>635000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>750000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-710000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-75000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6808000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-8291000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>37229000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>62351500.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>62351500.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>38469500.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>38469500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-155718000.0</v>
+      </c>
+      <c r="C25">
+        <v>-665042000.0</v>
+      </c>
+      <c r="D25">
         <v>15396000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>124644000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-171813000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>132375000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-389750000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-218034000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-284169000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-33763000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>107285000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-313788000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>251437000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>492390000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1731657000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1926452000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1078839000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>681145000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-24161000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-168066000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-2660507000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2215825000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1974951000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>911826000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>582210000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-625378000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-857106000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-66035000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-66035000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-330207000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-330207000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-71000.0</v>
+      </c>
+      <c r="C26">
+        <v>-655000.0</v>
+      </c>
+      <c r="D26">
         <v>-6392000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-1613000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-635000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-1539000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1313000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-572000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-423000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-899000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-270000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1472000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-570000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-57000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-138000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-73000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-162000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-8000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-12844000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>38620000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-38620000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-38400000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-220000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-5000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-5000.0</v>
       </c>
-      <c r="AA26"/>
-[...1 lines deleted...]
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-48000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-48000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>6393000.0</v>
+      </c>
+      <c r="C27">
+        <v>5163000.0</v>
+      </c>
+      <c r="D27">
         <v>3600000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>-2256000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5716000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5967000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>8199000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5898000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4855000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>6374000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3940000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5753000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5926000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8789000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4773000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4712000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2309000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2714000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2597000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1935000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>59817000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>858000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>945000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>6763000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>-65000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>-47000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>201000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>18500.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>18500.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5944000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>5944000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>130294999.0</v>
+      </c>
+      <c r="C28">
+        <v>522190000.0</v>
+      </c>
+      <c r="D28">
         <v>-7017000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-43975000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>95601000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-127156000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>324852000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-204611000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>158652000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>112648000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-182566000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>148401000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-304572000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-380098000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1883671000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1152606000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1352226000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-584956000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-386863000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>118336000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2154297000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1407728000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1232803000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-571497000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>360541000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>603236000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>761655000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2548500.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2548500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>257378000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>257378000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-169349000.0</v>
+      </c>
+      <c r="C29">
+        <v>-638660000.0</v>
+      </c>
+      <c r="D29">
         <v>43413000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>67627000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-179890000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>40562000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-349168000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-278291000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-278523000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-205418000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>163284000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-337433000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>205352000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>45833000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1743985000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1522489000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1148439000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>593153000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>211435000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-392472000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1877801000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1612570000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1128166000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>543825000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>166198000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-554041000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-806848000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-68245500.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-68245500.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-279886000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-279886000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-4780000.0</v>
+      </c>
+      <c r="C30">
+        <v>-8380000.0</v>
+      </c>
+      <c r="D30">
         <v>11375000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8722000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2795000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>35174000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-28253000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>436103000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>52024000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6665000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>70876000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>81196000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6922000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9892000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>294985000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>71857000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>291026000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7986000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>143123000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>159008000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-13339000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-14367000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-9918000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-5345000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1961000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-10986000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>35578000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>58249000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>58249000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>34864500.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>34864500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>