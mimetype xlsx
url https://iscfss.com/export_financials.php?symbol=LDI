--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -8261,51 +8261,51 @@
       <c r="F2">
         <v>75273000.0</v>
       </c>
       <c r="G2">
         <v>90297000.0</v>
       </c>
       <c r="H2">
         <v>4800000.0</v>
       </c>
       <c r="I2">
         <v>78931000.0</v>
       </c>
       <c r="J2">
         <v>78791000.0</v>
       </c>
       <c r="K2">
         <v>82244000.0</v>
       </c>
       <c r="L2">
         <v>77076000.0</v>
       </c>
       <c r="M2">
         <v>77503000.0</v>
       </c>
       <c r="N2">
-        <v>6081000.0</v>
+        <v>80452000.0</v>
       </c>
       <c r="O2">
         <v>98509000.0</v>
       </c>
       <c r="P2">
         <v>90478000.0</v>
       </c>
       <c r="Q2">
         <v>155436000.0</v>
       </c>
       <c r="R2">
         <v>67528000.0</v>
       </c>
       <c r="S2">
         <v>80092000.0</v>
       </c>
       <c r="T2">
         <v>82064000.0</v>
       </c>
       <c r="U2">
         <v>75581000.0</v>
       </c>
       <c r="V2">
         <v>67468000.0</v>
       </c>
@@ -8390,66 +8390,66 @@
       <c r="S3">
         <v>15395000.0</v>
       </c>
       <c r="T3">
         <v>14026000.0</v>
       </c>
       <c r="U3">
         <v>14384000.0</v>
       </c>
       <c r="V3">
         <v>14349000.0</v>
       </c>
       <c r="W3">
         <v>14360000.0</v>
       </c>
       <c r="X3">
         <v>15535000.0</v>
       </c>
       <c r="Y3">
         <v>15256000.0</v>
       </c>
       <c r="Z3">
         <v>15546000.0</v>
       </c>
       <c r="AA3">
-        <v>-16556000.0</v>
+        <v>7418000.0</v>
       </c>
       <c r="AB3">
-        <v>-48905000.0</v>
+        <v>14774000.0</v>
       </c>
       <c r="AC3">
         <v>13199000.0</v>
       </c>
       <c r="AD3">
         <v>13199000.0</v>
       </c>
       <c r="AE3">
-        <v>-37156500.0</v>
+        <v>4296500.0</v>
       </c>
       <c r="AF3">
-        <v>-37156500.0</v>
+        <v>4296500.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -8485,203 +8485,203 @@
       <c r="F5">
         <v>-46103000.0</v>
       </c>
       <c r="G5">
         <v>-84124000.0</v>
       </c>
       <c r="H5">
         <v>88212000.0</v>
       </c>
       <c r="I5">
         <v>-77157000.0</v>
       </c>
       <c r="J5">
         <v>-85165000.0</v>
       </c>
       <c r="K5">
         <v>-73943000.0</v>
       </c>
       <c r="L5">
         <v>-39467000.0</v>
       </c>
       <c r="M5">
         <v>-58315000.0</v>
       </c>
       <c r="N5">
-        <v>-133343000.0</v>
+        <v>-106583000.0</v>
       </c>
       <c r="O5">
         <v>-174080000.0</v>
       </c>
       <c r="P5">
         <v>-160933000.0</v>
       </c>
       <c r="Q5">
         <v>-252018000.0</v>
       </c>
       <c r="R5">
         <v>-102945000.0</v>
       </c>
       <c r="S5">
         <v>10893000.0</v>
       </c>
       <c r="T5">
         <v>178985000.0</v>
       </c>
       <c r="U5">
         <v>30509000.0</v>
       </c>
       <c r="V5">
         <v>446130000.0</v>
       </c>
       <c r="W5">
         <v>547962000.0</v>
       </c>
       <c r="X5">
         <v>728916000.0</v>
       </c>
       <c r="Y5">
         <v>649485000.0</v>
       </c>
       <c r="Z5">
         <v>88996000.0</v>
       </c>
       <c r="AA5">
-        <v>18250000.0</v>
+        <v>65872000.0</v>
       </c>
       <c r="AB5">
-        <v>48307000.0</v>
+        <v>94458000.0</v>
       </c>
       <c r="AC5">
         <v>-14906000.0</v>
       </c>
       <c r="AD5">
         <v>-14906000.0</v>
       </c>
       <c r="AE5">
-        <v>34692000.0</v>
+        <v>103524000.0</v>
       </c>
       <c r="AF5">
-        <v>34692000.0</v>
+        <v>103524000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>102</v>
       </c>
       <c r="B6">
         <v>30971000.0</v>
       </c>
       <c r="C6">
         <v>57888000.0</v>
       </c>
       <c r="D6">
         <v>-1141000.0</v>
       </c>
       <c r="E6">
         <v>-23225000.0</v>
       </c>
       <c r="F6">
         <v>-35631000.0</v>
       </c>
       <c r="G6">
         <v>-72499000.0</v>
       </c>
       <c r="H6">
         <v>97143000.0</v>
       </c>
       <c r="I6">
         <v>-65445000.0</v>
       </c>
       <c r="J6">
         <v>-73433000.0</v>
       </c>
       <c r="K6">
         <v>-59988000.0</v>
       </c>
       <c r="L6">
         <v>-25534000.0</v>
       </c>
       <c r="M6">
         <v>-44192000.0</v>
       </c>
       <c r="N6">
-        <v>-123317000.0</v>
+        <v>-93171000.0</v>
       </c>
       <c r="O6">
         <v>-160326000.0</v>
       </c>
       <c r="P6">
         <v>-144855000.0</v>
       </c>
       <c r="Q6">
         <v>-235021000.0</v>
       </c>
       <c r="R6">
         <v>-86803000.0</v>
       </c>
       <c r="S6">
         <v>26288000.0</v>
       </c>
       <c r="T6">
         <v>193011000.0</v>
       </c>
       <c r="U6">
         <v>44893000.0</v>
       </c>
       <c r="V6">
         <v>460479000.0</v>
       </c>
       <c r="W6">
         <v>562322000.0</v>
       </c>
       <c r="X6">
         <v>744451000.0</v>
       </c>
       <c r="Y6">
         <v>664741000.0</v>
       </c>
       <c r="Z6">
         <v>104542000.0</v>
       </c>
       <c r="AA6">
-        <v>1694000.0</v>
+        <v>73290000.0</v>
       </c>
       <c r="AB6">
-        <v>-598000.0</v>
+        <v>109232000.0</v>
       </c>
       <c r="AC6">
         <v>-1707000.0</v>
       </c>
       <c r="AD6">
         <v>-1707000.0</v>
       </c>
       <c r="AE6">
-        <v>-2464500.0</v>
+        <v>107820500.0</v>
       </c>
       <c r="AF6">
-        <v>-2464500.0</v>
+        <v>107820500.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -9745,51 +9745,51 @@
       <c r="F21">
         <v>-46103000.0</v>
       </c>
       <c r="G21">
         <v>-84124000.0</v>
       </c>
       <c r="H21">
         <v>250532000.0</v>
       </c>
       <c r="I21">
         <v>-77157000.0</v>
       </c>
       <c r="J21">
         <v>-85165000.0</v>
       </c>
       <c r="K21">
         <v>-73943000.0</v>
       </c>
       <c r="L21">
         <v>-39467000.0</v>
       </c>
       <c r="M21">
         <v>-58315000.0</v>
       </c>
       <c r="N21">
-        <v>-133343000.0</v>
+        <v>-106583000.0</v>
       </c>
       <c r="O21">
         <v>-174080000.0</v>
       </c>
       <c r="P21">
         <v>-160933000.0</v>
       </c>
       <c r="Q21">
         <v>-252018000.0</v>
       </c>
       <c r="R21">
         <v>-102945000.0</v>
       </c>
       <c r="S21">
         <v>10893000.0</v>
       </c>
       <c r="T21">
         <v>178985000.0</v>
       </c>
       <c r="U21">
         <v>30509000.0</v>
       </c>
       <c r="V21">
         <v>446130000.0</v>
       </c>
@@ -11420,51 +11420,51 @@
       </c>
       <c r="G23">
         <v>104165178000.0</v>
       </c>
       <c r="H23">
         <v>44381950000.0</v>
       </c>
       <c r="I23">
         <v>-16652000.0</v>
       </c>
       <c r="J23">
         <v>-14925000.0</v>
       </c>
       <c r="K23">
         <v>7965580.0</v>
       </c>
       <c r="L23">
         <v>447314.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>150</v>
       </c>
       <c r="B24">
-        <v>41612000.0</v>
+        <v>35687000.0</v>
       </c>
       <c r="C24">
         <v>515321000.0</v>
       </c>
       <c r="D24">
         <v>180687000.0</v>
       </c>
       <c r="E24">
         <v>703812000.0</v>
       </c>
       <c r="F24">
         <v>349528000.0</v>
       </c>
       <c r="G24">
         <v>6236000.0</v>
       </c>
       <c r="H24">
         <v>153641000.0</v>
       </c>
       <c r="I24">
         <v>543907000.0</v>
       </c>
       <c r="J24">
         <v>-82613000.0</v>
       </c>
@@ -11817,51 +11817,51 @@
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>129</v>
       </c>
       <c r="B2">
         <v>401022000.0</v>
       </c>
       <c r="C2">
-        <v>525871999.0</v>
+        <v>525872000.0</v>
       </c>
       <c r="D2">
         <v>478101000.0</v>
       </c>
       <c r="E2">
         <v>445727000.0</v>
       </c>
       <c r="F2">
         <v>527221000.0</v>
       </c>
       <c r="G2">
         <v>578641000.0</v>
       </c>
       <c r="H2">
         <v>631210000.0</v>
       </c>
       <c r="I2">
         <v>678009000.0</v>
       </c>
       <c r="J2">
         <v>745856000.0</v>
       </c>
       <c r="K2">
         <v>831961000.0</v>
       </c>
@@ -12123,51 +12123,51 @@
       <c r="U5">
         <v>-672422000.0</v>
       </c>
       <c r="V5">
         <v>-2468404000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>133</v>
       </c>
       <c r="B6">
         <v>-43834000.0</v>
       </c>
       <c r="C6">
-        <v>-124849999.0</v>
+        <v>-124850000.0</v>
       </c>
       <c r="D6">
         <v>47771000.0</v>
       </c>
       <c r="E6">
         <v>32374000.0</v>
       </c>
       <c r="F6">
         <v>-81494000.0</v>
       </c>
       <c r="G6">
         <v>-51420000.0</v>
       </c>
       <c r="H6">
         <v>-52569000.0</v>
       </c>
       <c r="I6">
         <v>-46799000.0</v>
       </c>
       <c r="J6">
         <v>-67847000.0</v>
       </c>
       <c r="K6">
         <v>-86105000.0</v>
       </c>
@@ -12221,57 +12221,57 @@
       </c>
       <c r="AB6">
         <v>-9615000.0</v>
       </c>
       <c r="AC6">
         <v>-12545000.0</v>
       </c>
       <c r="AD6">
         <v>-12545000.0</v>
       </c>
       <c r="AE6">
         <v>12356500.0</v>
       </c>
       <c r="AF6">
         <v>12356500.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>134</v>
       </c>
       <c r="B7">
         <v>17521000.0</v>
       </c>
       <c r="C7">
-        <v>23029000.0</v>
+        <v>-83071000.0</v>
       </c>
       <c r="D7">
         <v>31831000.0</v>
       </c>
       <c r="E7">
-        <v>-23029000.0</v>
+        <v>-10015000.0</v>
       </c>
       <c r="F7">
         <v>23029000.0</v>
       </c>
       <c r="G7">
         <v>-27970000.0</v>
       </c>
       <c r="H7">
         <v>26816000.0</v>
       </c>
       <c r="I7">
         <v>-711000.0</v>
       </c>
       <c r="J7">
         <v>36974000.0</v>
       </c>
       <c r="K7">
         <v>-150235000.0</v>
       </c>
       <c r="L7">
         <v>78015000.0</v>
       </c>
       <c r="M7">
         <v>14357000.0</v>
       </c>
@@ -12640,51 +12640,51 @@
       </c>
       <c r="Y13">
         <v>57976000.0</v>
       </c>
       <c r="Z13">
         <v>-60178000.0</v>
       </c>
       <c r="AA13">
         <v>47753000.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13">
         <v>5496500.0</v>
       </c>
       <c r="AF13">
         <v>5496500.0</v>
       </c>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>141</v>
       </c>
       <c r="B14">
-        <v>6335000.0</v>
+        <v>8816000.0</v>
       </c>
       <c r="C14">
         <v>7886000.0</v>
       </c>
       <c r="D14">
         <v>9148000.0</v>
       </c>
       <c r="E14">
         <v>9109000.0</v>
       </c>
       <c r="F14">
         <v>10472000.0</v>
       </c>
       <c r="G14">
         <v>11625000.0</v>
       </c>
       <c r="H14">
         <v>12046000.0</v>
       </c>
       <c r="I14">
         <v>11712000.0</v>
       </c>
       <c r="J14">
         <v>11732000.0</v>
       </c>
@@ -12975,54 +12975,54 @@
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>145</v>
       </c>
       <c r="B18">
         <v>-177198000.0</v>
       </c>
       <c r="C18">
         <v>-647999000.0</v>
       </c>
       <c r="D18">
         <v>38682000.0</v>
       </c>
       <c r="E18">
-        <v>61393000.0</v>
+        <v>58254000.0</v>
       </c>
       <c r="F18">
-        <v>-186686000.0</v>
+        <v>-183547000.0</v>
       </c>
       <c r="G18">
         <v>33645000.0</v>
       </c>
       <c r="H18">
         <v>-356446000.0</v>
       </c>
       <c r="I18">
         <v>-285718000.0</v>
       </c>
       <c r="J18">
         <v>-283287000.0</v>
       </c>
       <c r="K18">
         <v>-209713000.0</v>
       </c>
       <c r="L18">
         <v>158514000.0</v>
       </c>
       <c r="M18">
         <v>-342705000.0</v>
       </c>
       <c r="N18">
         <v>199077000.0</v>
       </c>
@@ -13278,51 +13278,51 @@
       </c>
       <c r="Y21">
         <v>-528709000.0</v>
       </c>
       <c r="Z21">
         <v>363442000.0</v>
       </c>
       <c r="AA21">
         <v>612506000.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21">
         <v>247426000.0</v>
       </c>
       <c r="AF21">
         <v>247426000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>111</v>
       </c>
       <c r="B22">
-        <v>-37487000.0</v>
+        <v>-54942000.0</v>
       </c>
       <c r="C22">
         <v>-32826000.0</v>
       </c>
       <c r="D22">
         <v>-8735000.0</v>
       </c>
       <c r="E22">
         <v>-25273000.0</v>
       </c>
       <c r="F22">
         <v>-40696000.0</v>
       </c>
       <c r="G22">
         <v>-67466000.0</v>
       </c>
       <c r="H22">
         <v>2672000.0</v>
       </c>
       <c r="I22">
         <v>-65852000.0</v>
       </c>
       <c r="J22">
         <v>-34255000.0</v>
       </c>
@@ -13376,161 +13376,161 @@
       </c>
       <c r="AA22">
         <v>16213000.0</v>
       </c>
       <c r="AB22">
         <v>48019000.0</v>
       </c>
       <c r="AC22">
         <v>-14906000.0</v>
       </c>
       <c r="AD22">
         <v>-14906000.0</v>
       </c>
       <c r="AE22">
         <v>34584000.0</v>
       </c>
       <c r="AF22">
         <v>34584000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>149</v>
       </c>
       <c r="B23">
-        <v>231999.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C23">
-        <v>5920000.0</v>
+        <v>-3944000.0</v>
       </c>
       <c r="D23">
         <v>4525000.0</v>
       </c>
       <c r="E23">
-        <v>-11412000.0</v>
+        <v>-5405000.0</v>
       </c>
       <c r="F23">
         <v>-6007000.0</v>
       </c>
       <c r="G23">
         <v>-1051000.0</v>
       </c>
       <c r="H23">
         <v>-1459000.0</v>
       </c>
       <c r="I23">
         <v>-8010000.0</v>
       </c>
       <c r="J23">
         <v>-2819000.0</v>
       </c>
       <c r="K23">
         <v>-4530000.0</v>
       </c>
       <c r="L23">
         <v>-16000.0</v>
       </c>
       <c r="M23">
         <v>-747000.0</v>
       </c>
       <c r="N23">
         <v>4585792000.0</v>
       </c>
       <c r="O23">
         <v>5941839000.0</v>
       </c>
       <c r="P23">
-        <v>9573543000.0</v>
+        <v>-420000.0</v>
       </c>
       <c r="Q23">
-        <v>18946536000.0</v>
+        <v>-733000.0</v>
       </c>
       <c r="R23">
-        <v>25670977000.0</v>
+        <v>-3402000.0</v>
       </c>
       <c r="S23">
         <v>-5233000.0</v>
       </c>
       <c r="T23">
         <v>-2039000.0</v>
       </c>
       <c r="U23">
         <v>-2653000.0</v>
       </c>
       <c r="V23">
         <v>-11260000.0</v>
       </c>
       <c r="W23">
         <v>-564527000.0</v>
       </c>
       <c r="X23">
         <v>-14498000.0</v>
       </c>
       <c r="Y23">
         <v>-2506000.0</v>
       </c>
       <c r="Z23">
         <v>-767000.0</v>
       </c>
       <c r="AA23">
         <v>-2150000.0</v>
       </c>
       <c r="AB23">
         <v>-489000.0</v>
       </c>
       <c r="AC23">
         <v>-669500.0</v>
       </c>
       <c r="AD23">
         <v>-669500.0</v>
       </c>
       <c r="AE23">
         <v>257426000.0</v>
       </c>
       <c r="AF23">
         <v>257426000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>150</v>
       </c>
       <c r="B24">
-        <v>-4780000.0</v>
+        <v>1656000.0</v>
       </c>
       <c r="C24">
-        <v>-361000.0</v>
+        <v>-367000.0</v>
       </c>
       <c r="D24">
         <v>14611000.0</v>
       </c>
       <c r="E24">
-        <v>16276000.0</v>
+        <v>16461000.0</v>
       </c>
       <c r="F24">
-        <v>8271000.0</v>
+        <v>5132000.0</v>
       </c>
       <c r="G24">
         <v>40600000.0</v>
       </c>
       <c r="H24">
         <v>-22740000.0</v>
       </c>
       <c r="I24">
         <v>441123000.0</v>
       </c>
       <c r="J24">
         <v>56543000.0</v>
       </c>
       <c r="K24">
         <v>9520000.0</v>
       </c>
       <c r="L24">
         <v>73974000.0</v>
       </c>
       <c r="M24">
         <v>85164000.0</v>
       </c>
       <c r="N24">
         <v>12029000.0</v>
       </c>
@@ -13572,63 +13572,63 @@
       </c>
       <c r="AA24">
         <v>-8291000.0</v>
       </c>
       <c r="AB24">
         <v>37229000.0</v>
       </c>
       <c r="AC24">
         <v>62351500.0</v>
       </c>
       <c r="AD24">
         <v>62351500.0</v>
       </c>
       <c r="AE24">
         <v>38469500.0</v>
       </c>
       <c r="AF24">
         <v>38469500.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25">
-        <v>-155718000.0</v>
+        <v>-147124000.0</v>
       </c>
       <c r="C25">
-        <v>-665042000.0</v>
+        <v>-558942000.0</v>
       </c>
       <c r="D25">
         <v>15396000.0</v>
       </c>
       <c r="E25">
-        <v>124644000.0</v>
+        <v>108491000.0</v>
       </c>
       <c r="F25">
-        <v>-171813000.0</v>
+        <v>-168674000.0</v>
       </c>
       <c r="G25">
         <v>132375000.0</v>
       </c>
       <c r="H25">
         <v>-389750000.0</v>
       </c>
       <c r="I25">
         <v>-218034000.0</v>
       </c>
       <c r="J25">
         <v>-284169000.0</v>
       </c>
       <c r="K25">
         <v>-33763000.0</v>
       </c>
       <c r="L25">
         <v>107285000.0</v>
       </c>
       <c r="M25">
         <v>-313788000.0</v>
       </c>
       <c r="N25">
         <v>251437000.0</v>
       </c>
@@ -13862,51 +13862,51 @@
       </c>
       <c r="AA27">
         <v>-47000.0</v>
       </c>
       <c r="AB27">
         <v>201000.0</v>
       </c>
       <c r="AC27">
         <v>18500.0</v>
       </c>
       <c r="AD27">
         <v>18500.0</v>
       </c>
       <c r="AE27">
         <v>5944000.0</v>
       </c>
       <c r="AF27">
         <v>5944000.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>154</v>
       </c>
       <c r="B28">
-        <v>130294999.0</v>
+        <v>130295000.0</v>
       </c>
       <c r="C28">
         <v>522190000.0</v>
       </c>
       <c r="D28">
         <v>-7017000.0</v>
       </c>
       <c r="E28">
         <v>-43975000.0</v>
       </c>
       <c r="F28">
         <v>95601000.0</v>
       </c>
       <c r="G28">
         <v>-127156000.0</v>
       </c>
       <c r="H28">
         <v>324852000.0</v>
       </c>
       <c r="I28">
         <v>-204611000.0</v>
       </c>
       <c r="J28">
         <v>158652000.0</v>
       </c>
@@ -13969,54 +13969,54 @@
       </c>
       <c r="AD28">
         <v>-2548500.0</v>
       </c>
       <c r="AE28">
         <v>257378000.0</v>
       </c>
       <c r="AF28">
         <v>257378000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>155</v>
       </c>
       <c r="B29">
         <v>-169349000.0</v>
       </c>
       <c r="C29">
         <v>-638660000.0</v>
       </c>
       <c r="D29">
         <v>43413000.0</v>
       </c>
       <c r="E29">
-        <v>67627000.0</v>
+        <v>64488000.0</v>
       </c>
       <c r="F29">
-        <v>-179890000.0</v>
+        <v>-176751000.0</v>
       </c>
       <c r="G29">
         <v>40562000.0</v>
       </c>
       <c r="H29">
         <v>-349168000.0</v>
       </c>
       <c r="I29">
         <v>-278291000.0</v>
       </c>
       <c r="J29">
         <v>-278523000.0</v>
       </c>
       <c r="K29">
         <v>-205418000.0</v>
       </c>
       <c r="L29">
         <v>163284000.0</v>
       </c>
       <c r="M29">
         <v>-337433000.0</v>
       </c>
       <c r="N29">
         <v>205352000.0</v>
       </c>
@@ -14067,54 +14067,54 @@
       </c>
       <c r="AD29">
         <v>-68245500.0</v>
       </c>
       <c r="AE29">
         <v>-279886000.0</v>
       </c>
       <c r="AF29">
         <v>-279886000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>156</v>
       </c>
       <c r="B30">
         <v>-4780000.0</v>
       </c>
       <c r="C30">
         <v>-8380000.0</v>
       </c>
       <c r="D30">
         <v>11375000.0</v>
       </c>
       <c r="E30">
-        <v>8722000.0</v>
+        <v>11861000.0</v>
       </c>
       <c r="F30">
-        <v>2795000.0</v>
+        <v>-344000.0</v>
       </c>
       <c r="G30">
         <v>35174000.0</v>
       </c>
       <c r="H30">
         <v>-28253000.0</v>
       </c>
       <c r="I30">
         <v>436103000.0</v>
       </c>
       <c r="J30">
         <v>52024000.0</v>
       </c>
       <c r="K30">
         <v>6665000.0</v>
       </c>
       <c r="L30">
         <v>70876000.0</v>
       </c>
       <c r="M30">
         <v>81196000.0</v>
       </c>
       <c r="N30">
         <v>6922000.0</v>
       </c>