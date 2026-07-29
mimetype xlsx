--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5236,695 +5239,699 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD62"/>
+  <dimension ref="A1:DE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:108">
+    <row r="1" spans="1:109">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
-      <c r="DD1" t="s">
-        <v>169</v>
+      <c r="DE1" t="s">
+        <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:108">
+    <row r="2" spans="1:109">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>14471000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14893000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15234000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16579000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17236000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14615000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15066000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19733000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20937000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17527000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>17961000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21265000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18847000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19808000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15275000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16540000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16051000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13480000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12241000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13761000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12682000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11107000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10525000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>12243000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12720000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11610000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9121000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10312000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10058000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10960000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>10324000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9929000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9860000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8816000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7589000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8164000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7158000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6672000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6438000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6947000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>6542000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5408000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6593000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>7699000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>701080000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>710656000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>675566000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7079000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>689697000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>678751000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>655091000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>638539000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>672395000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>671982000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>631179000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>624179000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>639081000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>614988000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>590269000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6787000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5149000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4690000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4665000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5142000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3555000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3064000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3383000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3231000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4909000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3215000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3428000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3931000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2580000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3499000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3751000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2649000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3389000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3341000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4315000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3930000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3460000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6720000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4480000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>6348000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5935000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3842000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5033000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3850000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5721000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>4840000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3422000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3548000.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>10963000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2916000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>4600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>4800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:108">
+    <row r="3" spans="1:109">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5991,52 +5998,53 @@
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
+      <c r="DE3"/>
     </row>
-    <row r="4" spans="1:108">
+    <row r="4" spans="1:109">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6103,414 +6111,416 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
+      <c r="DE4"/>
     </row>
-    <row r="5" spans="1:108">
+    <row r="5" spans="1:109">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-9773000.0</v>
+      </c>
+      <c r="C5">
         <v>-9967000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10150000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11419000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13729000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15527000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19189000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15780000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-22849000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-23454000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-22336000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-30712000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-27771000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-25004000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-29954000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31609000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-21940000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14997000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1809000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>896000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1563000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>603000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4043000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4154000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3868000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3156000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>673000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>792000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-53000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2230000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4719000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7433000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6383000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5843000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2342000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-786000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-975000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2089000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2617000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3522000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4389000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3106000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>236000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2475000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>475000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2220000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>785000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>91000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>838000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-761000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1722000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-508000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1238000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-22386000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5996000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5189000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4279000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-21725000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5516000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3079000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1364000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1845000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>4817000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3452000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2215000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1915000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3201000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>931000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>344000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2591000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1519000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-2200000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1201000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1825000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-943000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1551000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1056000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1141000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-757000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1180000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-869000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-701000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-211000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-121000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-255000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>526000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1068000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-120000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2246000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1819000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1940000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3503000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2749000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2242000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2253000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2141000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>997000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1196000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1796000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1165000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1009000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>281000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-610000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1237000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1446000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:108">
+    <row r="6" spans="1:109">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6554,190 +6564,193 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
+      <c r="DE6"/>
     </row>
-    <row r="7" spans="1:108">
+    <row r="7" spans="1:109">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>6758000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6877000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6770000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6401000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6299000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6115000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6152000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6290000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6123000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6261000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6317000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6434000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6246000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6370000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6116000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6227000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6337000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6473000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6693000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6846000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6998000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6371000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5790000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5558000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5659000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5446000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>5531000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5615000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5289000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6771,116 +6784,117 @@
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
+      <c r="DE7"/>
     </row>
-    <row r="8" spans="1:108">
+    <row r="8" spans="1:109">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>188620000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>188212000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>187957000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>187653000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>187369000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>186937000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>186716000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>187195000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>174082000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>173637000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>144865000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>144671000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>144488000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>144069000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>143855000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>143635000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>143432000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>143130000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>142946000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>142791000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6923,52 +6937,53 @@
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
+      <c r="DE8"/>
     </row>
-    <row r="9" spans="1:108">
+    <row r="9" spans="1:109">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6986,429 +7001,433 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>15566000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>15469000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
+      <c r="DE9"/>
     </row>
-    <row r="10" spans="1:108">
+    <row r="10" spans="1:109">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>19158000.0</v>
+      </c>
+      <c r="C10">
         <v>23141000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18353000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36123000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49778000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>37920000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35994000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39374000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34872000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32951000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39723000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43422000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>26020000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31876000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22701000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29460000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>31815000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19941000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18136000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>23852000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22909000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>41144000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>31730000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24485000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>42736000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24795000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20765000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23075000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>23683000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20274000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>21036000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>26685000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>34753000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17494000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>25386000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>21203000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>29967000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>33274000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18865000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>33213000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>19007000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21089000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14987000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>33211000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>27913000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17639000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15845000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>33053000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>18881000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33423000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>14688000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>14687000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>19906000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28313000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>13475000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>33074000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>26896000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>25278000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>19535000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>32657000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>26841000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>31888000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>10999000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>40629000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>52850000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>23622000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>12626000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>22161000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>27951000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>12425000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11278000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>19880000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22705000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>14899000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17498000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18085000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13690000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>12384000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>14864000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>16920000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>15794000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>13578000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>13415000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14267000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>16884000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>15967000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10715000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15451000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>14198000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16292000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11784000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>20119000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>17228000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>15384000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>25604000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17404000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>15811000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15118000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>14286000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>12457000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>11804000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>35551000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>18262000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>21601000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>23670000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>22999000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>18694000.0</v>
       </c>
-      <c r="DD10"/>
+      <c r="DE10"/>
     </row>
-    <row r="11" spans="1:108">
+    <row r="11" spans="1:109">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7475,603 +7494,607 @@
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
+      <c r="DE11"/>
     </row>
-    <row r="12" spans="1:108">
+    <row r="12" spans="1:109">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>234927000.0</v>
+      </c>
+      <c r="C12">
         <v>23141000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>250624000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>131097000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>303098000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>132048000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>134857000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>301996000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>296229000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>295737000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>316324000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>317922000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>307176000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>325303000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>312551000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>319879000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>333047000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>313405000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>326313000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>337066000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>333424000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>278763000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>241201000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>182421000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>196265000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>166234000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>198765000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>214305000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>222343000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>237942000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>259457000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>274122000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>292474000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>285388000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>300599000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>331607000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>358755000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>359950000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>339524000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>379604000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>372535000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>372190000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>392965000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>393952000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>375773000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>318166000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>301210000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>325906000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>346621000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>343486000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>272929000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>285991000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>298820000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>305872000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>271981000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>33074000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>26896000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>25278000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>273541000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>32657000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>26841000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>31888000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>10999000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>40629000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>52850000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>23622000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>12626000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>22161000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>27951000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>12425000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11278000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>19880000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>22705000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>14899000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>17498000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>18085000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13690000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>12384000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>14864000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>16920000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>15794000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>13578000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>13415000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>14267000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>16884000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15967000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>10715000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>15451000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>14198000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>16292000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>11784000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>20119000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>17228000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>15384000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>25604000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>17404000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>15811000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>15118000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>14286000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>12457000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>11804000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>35551000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>18262000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>21601000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>23670000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>22999000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>18694000.0</v>
       </c>
-      <c r="DD12"/>
+      <c r="DE12"/>
     </row>
-    <row r="13" spans="1:108">
+    <row r="13" spans="1:109">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>188868000.0</v>
+      </c>
+      <c r="C13">
         <v>188620000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>188212000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>187957000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>187653000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>187369000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>186937000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>186716000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>187195000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>174082000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>173637000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>144865000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>144671000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>144488000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>144069000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>143855000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>143635000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>143432000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>143130000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>142946000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>142791000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>142639000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>142443000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>142310000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>142181000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>142046000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>141791000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>141618000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>141479000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>141349000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>141170000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>140996000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>140870000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>77159000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>76977000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>76877000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>76785000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>76691000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>76490000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>76367000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>75602000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>75487000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>76908000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>76711000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>76607000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>67283000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>67181000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>67086000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>66974000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>66874000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>66785000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>39774000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>39653000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>39517000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>27107000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>27040000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>26952000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>26851000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>26753000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>11081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11068000.0</v>
       </c>
       <c r="BJ13">
         <v>11068000.0</v>
       </c>
       <c r="BK13">
         <v>11068000.0</v>
       </c>
       <c r="BL13">
         <v>11068000.0</v>
       </c>
       <c r="BM13">
         <v>11068000.0</v>
       </c>
       <c r="BN13">
         <v>11068000.0</v>
       </c>
       <c r="BO13">
         <v>11068000.0</v>
       </c>
       <c r="BP13">
         <v>11068000.0</v>
       </c>
       <c r="BQ13">
         <v>11068000.0</v>
       </c>
       <c r="BR13">
         <v>11068000.0</v>
       </c>
       <c r="BS13">
         <v>11068000.0</v>
       </c>
       <c r="BT13">
         <v>11068000.0</v>
       </c>
       <c r="BU13">
         <v>11068000.0</v>
       </c>
       <c r="BV13">
         <v>11068000.0</v>
       </c>
       <c r="BW13">
         <v>11068000.0</v>
       </c>
       <c r="BX13">
-        <v>10560000.0</v>
+        <v>11068000.0</v>
       </c>
       <c r="BY13">
         <v>10560000.0</v>
       </c>
       <c r="BZ13">
         <v>10560000.0</v>
       </c>
       <c r="CA13">
         <v>10560000.0</v>
       </c>
       <c r="CB13">
         <v>10560000.0</v>
       </c>
       <c r="CC13">
         <v>10560000.0</v>
       </c>
       <c r="CD13">
         <v>10560000.0</v>
       </c>
       <c r="CE13">
         <v>10560000.0</v>
       </c>
       <c r="CF13">
         <v>10560000.0</v>
       </c>
@@ -8120,575 +8143,579 @@
       <c r="CU13">
         <v>10560000.0</v>
       </c>
       <c r="CV13">
         <v>10560000.0</v>
       </c>
       <c r="CW13">
         <v>10560000.0</v>
       </c>
       <c r="CX13">
         <v>10560000.0</v>
       </c>
       <c r="CY13">
         <v>10560000.0</v>
       </c>
       <c r="CZ13">
         <v>10560000.0</v>
       </c>
       <c r="DA13">
         <v>10560000.0</v>
       </c>
       <c r="DB13">
         <v>10560000.0</v>
       </c>
       <c r="DC13">
-        <v>10600000.0</v>
+        <v>10560000.0</v>
       </c>
       <c r="DD13">
         <v>10600000.0</v>
       </c>
+      <c r="DE13">
+        <v>10600000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:108">
+    <row r="14" spans="1:109">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>14157834.0</v>
+      </c>
+      <c r="C14">
         <v>14125191.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14106778.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14097414.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14085764.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14051310.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14111636.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14103358.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14033264.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13112302.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12378289.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11038720.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11056308.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11189170.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11211328.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11284225.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11337805.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11818614.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12370702.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12455276.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12743726.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12794852.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12852657.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12937901.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12941000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12927666.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12916000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12937145.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13196665.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13287338.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13290499.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13290665.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11105014.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10028588.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10020566.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10015204.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10011312.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10002878.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9997565.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9977592.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9943797.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9998516.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10014908.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10005788.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9804728.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9410774.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9403013.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9405013.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9402343.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9413049.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8755416.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7787098.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7759438.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7610626.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7513101.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6797675.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>6789776.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6773451.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6706295.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6750807.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6746791.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6741767.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>6689743.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>6740884.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>6742663.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6729790.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6687232.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>6707746.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>6693084.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6687232.0</v>
       </c>
       <c r="BS14">
         <v>6687232.0</v>
       </c>
       <c r="BT14">
         <v>6687232.0</v>
       </c>
       <c r="BU14">
         <v>6687232.0</v>
       </c>
       <c r="BV14">
         <v>6687232.0</v>
       </c>
       <c r="BW14">
         <v>6687232.0</v>
       </c>
       <c r="BX14">
+        <v>6687232.0</v>
+      </c>
+      <c r="BY14">
         <v>6345615.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6361771.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6377556.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6375893.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6474568.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6514809.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6538154.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6535578.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>6598258.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>6627606.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6655964.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>6653212.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>6681548.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6727156.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6749068.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>6747164.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>6832000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>6876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6884000.0</v>
       </c>
       <c r="CQ14">
         <v>6884000.0</v>
       </c>
       <c r="CR14">
         <v>6884000.0</v>
       </c>
       <c r="CS14">
         <v>6884000.0</v>
       </c>
       <c r="CT14">
-        <v>6928000.0</v>
+        <v>6884000.0</v>
       </c>
       <c r="CU14">
         <v>6928000.0</v>
       </c>
       <c r="CV14">
+        <v>6928000.0</v>
+      </c>
+      <c r="CW14">
         <v>7015000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7104000.0</v>
       </c>
       <c r="CY14">
         <v>7104000.0</v>
       </c>
       <c r="CZ14">
         <v>7104000.0</v>
       </c>
       <c r="DA14">
         <v>7104000.0</v>
       </c>
       <c r="DB14">
+        <v>7104000.0</v>
+      </c>
+      <c r="DC14">
         <v>7040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="DD14">
         <v>7100000.0</v>
       </c>
+      <c r="DE14">
+        <v>7100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:108">
+    <row r="15" spans="1:109">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>144671000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>144488000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>144069000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>143855000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>143635000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>143432000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>143130000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>142946000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>142791000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>142639000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>142443000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>142310000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>142181000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>142046000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>141791000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>141618000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>141479000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>141349000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>141170000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>140996000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>140870000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>77159000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>76977000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>76877000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>76785000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>76691000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>76490000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>76367000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>75602000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>75487000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>76908000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>76711000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>76607000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>67283000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>67181000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>67086000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>66974000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>66874000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>66785000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>39774000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>39653000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>39517000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>27107000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>27040000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>26952000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>26851000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>26753000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>11081000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>11068000.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
-[...1 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15">
         <v>10560000.0</v>
       </c>
       <c r="CA15">
         <v>10560000.0</v>
       </c>
       <c r="CB15">
         <v>10560000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CC15">
         <v>10560000.0</v>
       </c>
+      <c r="CD15"/>
       <c r="CE15">
         <v>10560000.0</v>
       </c>
       <c r="CF15">
         <v>10560000.0</v>
       </c>
       <c r="CG15">
         <v>10560000.0</v>
       </c>
       <c r="CH15">
         <v>10560000.0</v>
       </c>
       <c r="CI15">
         <v>10560000.0</v>
       </c>
       <c r="CJ15">
         <v>10560000.0</v>
       </c>
       <c r="CK15">
         <v>10560000.0</v>
       </c>
       <c r="CL15">
         <v>10560000.0</v>
       </c>
       <c r="CM15">
@@ -8718,89 +8745,92 @@
       <c r="CU15">
         <v>10560000.0</v>
       </c>
       <c r="CV15">
         <v>10560000.0</v>
       </c>
       <c r="CW15">
         <v>10560000.0</v>
       </c>
       <c r="CX15">
         <v>10560000.0</v>
       </c>
       <c r="CY15">
         <v>10560000.0</v>
       </c>
       <c r="CZ15">
         <v>10560000.0</v>
       </c>
       <c r="DA15">
         <v>10560000.0</v>
       </c>
       <c r="DB15">
         <v>10560000.0</v>
       </c>
       <c r="DC15">
-        <v>10600000.0</v>
+        <v>10560000.0</v>
       </c>
       <c r="DD15">
         <v>10600000.0</v>
       </c>
+      <c r="DE15">
+        <v>10600000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:108">
+    <row r="16" spans="1:109">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>15529000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>97396000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-499411000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-517960000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14135000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
@@ -8845,54 +8875,29135 @@
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
+      <c r="DE16"/>
+    </row>
+    <row r="17" spans="1:109">
+      <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+    </row>
+    <row r="18" spans="1:109">
+      <c r="A18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+    </row>
+    <row r="19" spans="1:109">
+      <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
+        <v>231407000.0</v>
+      </c>
+      <c r="AB19">
+        <v>265204000.0</v>
+      </c>
+      <c r="AC19">
+        <v>285559000.0</v>
+      </c>
+      <c r="AD19">
+        <v>281740000.0</v>
+      </c>
+      <c r="AE19">
+        <v>298633000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+    </row>
+    <row r="20" spans="1:109">
+      <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20">
+        <v>90310000.0</v>
+      </c>
+      <c r="C20">
+        <v>90310000.0</v>
+      </c>
+      <c r="D20">
+        <v>90310000.0</v>
+      </c>
+      <c r="E20">
+        <v>90310000.0</v>
+      </c>
+      <c r="F20">
+        <v>90310000.0</v>
+      </c>
+      <c r="G20">
+        <v>90310000.0</v>
+      </c>
+      <c r="H20">
+        <v>90310000.0</v>
+      </c>
+      <c r="I20">
+        <v>90209000.0</v>
+      </c>
+      <c r="J20">
+        <v>93922000.0</v>
+      </c>
+      <c r="K20">
+        <v>79559000.0</v>
+      </c>
+      <c r="L20">
+        <v>79509000.0</v>
+      </c>
+      <c r="M20">
+        <v>59221000.0</v>
+      </c>
+      <c r="N20">
+        <v>59221000.0</v>
+      </c>
+      <c r="O20">
+        <v>59221000.0</v>
+      </c>
+      <c r="P20">
+        <v>59221000.0</v>
+      </c>
+      <c r="Q20">
+        <v>59221000.0</v>
+      </c>
+      <c r="R20">
+        <v>59221000.0</v>
+      </c>
+      <c r="S20">
+        <v>59221000.0</v>
+      </c>
+      <c r="T20">
+        <v>59221000.0</v>
+      </c>
+      <c r="U20">
+        <v>59221000.0</v>
+      </c>
+      <c r="V20">
+        <v>59221000.0</v>
+      </c>
+      <c r="W20">
+        <v>59221000.0</v>
+      </c>
+      <c r="X20">
+        <v>59221000.0</v>
+      </c>
+      <c r="Y20">
+        <v>59221000.0</v>
+      </c>
+      <c r="Z20">
+        <v>59221000.0</v>
+      </c>
+      <c r="AA20">
+        <v>59221000.0</v>
+      </c>
+      <c r="AB20">
+        <v>59221000.0</v>
+      </c>
+      <c r="AC20">
+        <v>59221000.0</v>
+      </c>
+      <c r="AD20">
+        <v>59221000.0</v>
+      </c>
+      <c r="AE20">
+        <v>59221000.0</v>
+      </c>
+      <c r="AF20">
+        <v>59221000.0</v>
+      </c>
+      <c r="AG20">
+        <v>59287000.0</v>
+      </c>
+      <c r="AH20">
+        <v>59160000.0</v>
+      </c>
+      <c r="AI20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AK20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AL20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AM20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AN20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AO20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AP20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AR20">
+        <v>30183000.0</v>
+      </c>
+      <c r="AS20">
+        <v>30187000.0</v>
+      </c>
+      <c r="AT20">
+        <v>30187000.0</v>
+      </c>
+      <c r="AU20">
+        <v>27638000.0</v>
+      </c>
+      <c r="AV20">
+        <v>27638000.0</v>
+      </c>
+      <c r="AW20">
+        <v>27638000.0</v>
+      </c>
+      <c r="AX20">
+        <v>27638000.0</v>
+      </c>
+      <c r="AY20">
+        <v>27424000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>14186000.0</v>
+      </c>
+      <c r="BA20">
+        <v>13971000.0</v>
+      </c>
+      <c r="BB20">
+        <v>14172000.0</v>
+      </c>
+      <c r="BC20">
+        <v>14319000.0</v>
+      </c>
+      <c r="BD20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BE20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BF20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BG20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BH20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BI20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BK20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BL20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BM20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BN20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BO20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BP20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BR20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BS20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BT20">
+        <v>5915000.0</v>
+      </c>
+      <c r="BU20">
+        <v>5695000.0</v>
+      </c>
+      <c r="BV20">
+        <v>5695000.0</v>
+      </c>
+      <c r="BW20">
+        <v>5693000.0</v>
+      </c>
+      <c r="BX20">
+        <v>5742000.0</v>
+      </c>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20">
+        <v>1320000.0</v>
+      </c>
+      <c r="CX20">
+        <v>1349000.0</v>
+      </c>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+    </row>
+    <row r="21" spans="1:109">
+      <c r="A21" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21">
+        <v>8499000.0</v>
+      </c>
+      <c r="C21">
+        <v>8893000.0</v>
+      </c>
+      <c r="D21">
+        <v>9271000.0</v>
+      </c>
+      <c r="E21">
+        <v>9680000.0</v>
+      </c>
+      <c r="F21">
+        <v>10106000.0</v>
+      </c>
+      <c r="G21">
+        <v>10616000.0</v>
+      </c>
+      <c r="H21">
+        <v>11104000.0</v>
+      </c>
+      <c r="I21">
+        <v>11605000.0</v>
+      </c>
+      <c r="J21">
+        <v>12135000.0</v>
+      </c>
+      <c r="K21">
+        <v>8903000.0</v>
+      </c>
+      <c r="L21">
+        <v>9494000.0</v>
+      </c>
+      <c r="M21">
+        <v>1351000.0</v>
+      </c>
+      <c r="N21">
+        <v>1497000.0</v>
+      </c>
+      <c r="O21">
+        <v>1665000.0</v>
+      </c>
+      <c r="P21">
+        <v>1827000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1996000.0</v>
+      </c>
+      <c r="R21">
+        <v>2178000.0</v>
+      </c>
+      <c r="S21">
+        <v>2328000.0</v>
+      </c>
+      <c r="T21">
+        <v>2473000.0</v>
+      </c>
+      <c r="U21">
+        <v>2671000.0</v>
+      </c>
+      <c r="V21">
+        <v>2853000.0</v>
+      </c>
+      <c r="W21">
+        <v>3108000.0</v>
+      </c>
+      <c r="X21">
+        <v>3453000.0</v>
+      </c>
+      <c r="Y21">
+        <v>3539000.0</v>
+      </c>
+      <c r="Z21">
+        <v>3558000.0</v>
+      </c>
+      <c r="AA21">
+        <v>3751000.0</v>
+      </c>
+      <c r="AB21">
+        <v>4006000.0</v>
+      </c>
+      <c r="AC21">
+        <v>4246000.0</v>
+      </c>
+      <c r="AD21">
+        <v>4494000.0</v>
+      </c>
+      <c r="AE21">
+        <v>4760000.0</v>
+      </c>
+      <c r="AF21">
+        <v>5042000.0</v>
+      </c>
+      <c r="AG21">
+        <v>5306000.0</v>
+      </c>
+      <c r="AH21">
+        <v>5501000.0</v>
+      </c>
+      <c r="AI21">
+        <v>3600000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>3799000.0</v>
+      </c>
+      <c r="AK21">
+        <v>4003000.0</v>
+      </c>
+      <c r="AL21">
+        <v>4202000.0</v>
+      </c>
+      <c r="AM21">
+        <v>4390000.0</v>
+      </c>
+      <c r="AN21">
+        <v>4582000.0</v>
+      </c>
+      <c r="AO21">
+        <v>4777000.0</v>
+      </c>
+      <c r="AP21">
+        <v>4986000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>5183000.0</v>
+      </c>
+      <c r="AR21">
+        <v>5396000.0</v>
+      </c>
+      <c r="AS21">
+        <v>5601000.0</v>
+      </c>
+      <c r="AT21">
+        <v>5817000.0</v>
+      </c>
+      <c r="AU21">
+        <v>4598000.0</v>
+      </c>
+      <c r="AV21">
+        <v>4780000.0</v>
+      </c>
+      <c r="AW21">
+        <v>27638000.0</v>
+      </c>
+      <c r="AX21">
+        <v>27638000.0</v>
+      </c>
+      <c r="AY21">
+        <v>2795000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2795000.0</v>
+      </c>
+      <c r="BA21">
+        <v>13971000.0</v>
+      </c>
+      <c r="BB21">
+        <v>14172000.0</v>
+      </c>
+      <c r="BC21">
+        <v>14319000.0</v>
+      </c>
+      <c r="BD21">
+        <v>532000.0</v>
+      </c>
+      <c r="BE21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BF21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BG21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BH21">
+        <v>532000.0</v>
+      </c>
+      <c r="BI21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BK21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BL21">
+        <v>645000.0</v>
+      </c>
+      <c r="BM21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BN21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BO21">
+        <v>5915000.0</v>
+      </c>
+      <c r="BP21">
+        <v>6801000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>919000.0</v>
+      </c>
+      <c r="BR21">
+        <v>947000.0</v>
+      </c>
+      <c r="BS21">
+        <v>861000.0</v>
+      </c>
+      <c r="BT21">
+        <v>807000.0</v>
+      </c>
+      <c r="BU21">
+        <v>844000.0</v>
+      </c>
+      <c r="BV21">
+        <v>899000.0</v>
+      </c>
+      <c r="BW21">
+        <v>1035000.0</v>
+      </c>
+      <c r="BX21">
+        <v>1165000.0</v>
+      </c>
+      <c r="BY21">
+        <v>939000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>1100000.0</v>
+      </c>
+      <c r="CA21">
+        <v>1260000.0</v>
+      </c>
+      <c r="CB21">
+        <v>1426000.0</v>
+      </c>
+      <c r="CC21">
+        <v>1602000.0</v>
+      </c>
+      <c r="CD21">
+        <v>1777000.0</v>
+      </c>
+      <c r="CE21">
+        <v>1423000.0</v>
+      </c>
+      <c r="CF21">
+        <v>1575000.0</v>
+      </c>
+      <c r="CG21">
+        <v>1741000.0</v>
+      </c>
+      <c r="CH21">
+        <v>1876000.0</v>
+      </c>
+      <c r="CI21">
+        <v>2018000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>2173000.0</v>
+      </c>
+      <c r="CK21">
+        <v>2337000.0</v>
+      </c>
+      <c r="CL21">
+        <v>2503000.0</v>
+      </c>
+      <c r="CM21">
+        <v>2667000.0</v>
+      </c>
+      <c r="CN21">
+        <v>2832000.0</v>
+      </c>
+      <c r="CO21">
+        <v>2996000.0</v>
+      </c>
+      <c r="CP21">
+        <v>3030000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>3066000.0</v>
+      </c>
+      <c r="CR21">
+        <v>3121000.0</v>
+      </c>
+      <c r="CS21">
+        <v>3198000.0</v>
+      </c>
+      <c r="CT21">
+        <v>3136000.0</v>
+      </c>
+      <c r="CU21">
+        <v>3141000.0</v>
+      </c>
+      <c r="CV21">
+        <v>3051000.0</v>
+      </c>
+      <c r="CW21">
+        <v>2999000.0</v>
+      </c>
+      <c r="CX21">
+        <v>3091000.0</v>
+      </c>
+      <c r="CY21">
+        <v>3068000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>3139000.0</v>
+      </c>
+      <c r="DA21">
+        <v>3459000.0</v>
+      </c>
+      <c r="DB21">
+        <v>3295000.0</v>
+      </c>
+      <c r="DC21">
+        <v>3102000.0</v>
+      </c>
+      <c r="DD21">
+        <v>4800000.0</v>
+      </c>
+      <c r="DE21">
+        <v>4900000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:109">
+      <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>-311446000.0</v>
+      </c>
+      <c r="J22">
+        <v>16277000.0</v>
+      </c>
+      <c r="K22">
+        <v>-42066000.0</v>
+      </c>
+      <c r="L22">
+        <v>28130000.0</v>
+      </c>
+      <c r="M22">
+        <v>-51509000.0</v>
+      </c>
+      <c r="N22">
+        <v>-33831000.0</v>
+      </c>
+      <c r="O22">
+        <v>-39881000.0</v>
+      </c>
+      <c r="P22">
+        <v>-30183000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-37082000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22">
+        <v>-28305000.0</v>
+      </c>
+      <c r="T22">
+        <v>-26135000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22">
+        <v>-3926000.0</v>
+      </c>
+      <c r="AC22">
+        <v>197000.0</v>
+      </c>
+      <c r="AD22">
+        <v>197000.0</v>
+      </c>
+      <c r="AE22">
+        <v>244000.0</v>
+      </c>
+      <c r="AF22">
+        <v>244000.0</v>
+      </c>
+      <c r="AG22">
+        <v>35000.0</v>
+      </c>
+      <c r="AH22">
+        <v>35000.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>270000.0</v>
+      </c>
+      <c r="AP22">
+        <v>682000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>846000.0</v>
+      </c>
+      <c r="AR22">
+        <v>846000.0</v>
+      </c>
+      <c r="AS22">
+        <v>1208000.0</v>
+      </c>
+      <c r="AT22">
+        <v>1364000.0</v>
+      </c>
+      <c r="AU22">
+        <v>1364000.0</v>
+      </c>
+      <c r="AV22">
+        <v>1370000.0</v>
+      </c>
+      <c r="AW22">
+        <v>1460000.0</v>
+      </c>
+      <c r="AX22">
+        <v>1906000.0</v>
+      </c>
+      <c r="AY22">
+        <v>1799000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>1463000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1561000.0</v>
+      </c>
+      <c r="BB22">
+        <v>1530000.0</v>
+      </c>
+      <c r="BC22">
+        <v>1687000.0</v>
+      </c>
+      <c r="BD22">
+        <v>2189000.0</v>
+      </c>
+      <c r="BE22">
+        <v>2314000.0</v>
+      </c>
+      <c r="BF22">
+        <v>2123000.0</v>
+      </c>
+      <c r="BG22">
+        <v>2086000.0</v>
+      </c>
+      <c r="BH22">
+        <v>1619000.0</v>
+      </c>
+      <c r="BI22">
+        <v>2088000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>2088000.0</v>
+      </c>
+      <c r="BK22">
+        <v>2088000.0</v>
+      </c>
+      <c r="BL22">
+        <v>2088000.0</v>
+      </c>
+      <c r="BM22">
+        <v>2139000.0</v>
+      </c>
+      <c r="BN22"/>
+      <c r="BO22">
+        <v>2554000.0</v>
+      </c>
+      <c r="BP22">
+        <v>2470000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>2424000.0</v>
+      </c>
+      <c r="BR22">
+        <v>39000.0</v>
+      </c>
+      <c r="BS22">
+        <v>39000.0</v>
+      </c>
+      <c r="BT22">
+        <v>39000.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22">
+        <v>84000.0</v>
+      </c>
+      <c r="BX22">
+        <v>853000.0</v>
+      </c>
+      <c r="BY22">
+        <v>757000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>754000.0</v>
+      </c>
+      <c r="CA22">
+        <v>753000.0</v>
+      </c>
+      <c r="CB22">
+        <v>752000.0</v>
+      </c>
+      <c r="CC22">
+        <v>752000.0</v>
+      </c>
+      <c r="CD22">
+        <v>752000.0</v>
+      </c>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+    </row>
+    <row r="23" spans="1:109">
+      <c r="A23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23">
+        <v>2223715000.0</v>
+      </c>
+      <c r="C23">
+        <v>2237836000.0</v>
+      </c>
+      <c r="D23">
+        <v>2240769000.0</v>
+      </c>
+      <c r="E23">
+        <v>2244365000.0</v>
+      </c>
+      <c r="F23">
+        <v>2307800000.0</v>
+      </c>
+      <c r="G23">
+        <v>2302745000.0</v>
+      </c>
+      <c r="H23">
+        <v>2307394000.0</v>
+      </c>
+      <c r="I23">
+        <v>2346908000.0</v>
+      </c>
+      <c r="J23">
+        <v>2371313000.0</v>
+      </c>
+      <c r="K23">
+        <v>2283151000.0</v>
+      </c>
+      <c r="L23">
+        <v>2291592000.0</v>
+      </c>
+      <c r="M23">
+        <v>1981668000.0</v>
+      </c>
+      <c r="N23">
+        <v>1950763000.0</v>
+      </c>
+      <c r="O23">
+        <v>1924531000.0</v>
+      </c>
+      <c r="P23">
+        <v>1919398000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1904700000.0</v>
+      </c>
+      <c r="R23">
+        <v>1912627000.0</v>
+      </c>
+      <c r="S23">
+        <v>1899630000.0</v>
+      </c>
+      <c r="T23">
+        <v>1903629000.0</v>
+      </c>
+      <c r="U23">
+        <v>1884252000.0</v>
+      </c>
+      <c r="V23">
+        <v>1856670000.0</v>
+      </c>
+      <c r="W23">
+        <v>1818321000.0</v>
+      </c>
+      <c r="X23">
+        <v>1745884000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1725615000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1735332000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1636280000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1639308000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1644447000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1642012000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1632387000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1636927000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1620134000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1630739000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1288791000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1295638000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1314319000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1335571000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1319074000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1306799000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1333536000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1312635000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1285922000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1280531000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1275171000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1249363000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1129497000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1108066000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1123356000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1151109000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1133508000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>932338000.0</v>
+      </c>
+      <c r="BA23">
+        <v>942349000.0</v>
+      </c>
+      <c r="BB23">
+        <v>945510000.0</v>
+      </c>
+      <c r="BC23">
+        <v>946404000.0</v>
+      </c>
+      <c r="BD23">
+        <v>788637000.0</v>
+      </c>
+      <c r="BE23">
+        <v>817192000.0</v>
+      </c>
+      <c r="BF23">
+        <v>831575000.0</v>
+      </c>
+      <c r="BG23">
+        <v>791905000.0</v>
+      </c>
+      <c r="BH23">
+        <v>791570000.0</v>
+      </c>
+      <c r="BI23">
+        <v>808559000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>792950000.0</v>
+      </c>
+      <c r="BK23">
+        <v>765495000.0</v>
+      </c>
+      <c r="BL23">
+        <v>760134000.0</v>
+      </c>
+      <c r="BM23">
+        <v>781946000.0</v>
+      </c>
+      <c r="BN23">
+        <v>774979000.0</v>
+      </c>
+      <c r="BO23">
+        <v>733079000.0</v>
+      </c>
+      <c r="BP23">
+        <v>734409000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>749806000.0</v>
+      </c>
+      <c r="BR23">
+        <v>716208000.0</v>
+      </c>
+      <c r="BS23">
+        <v>689462000.0</v>
+      </c>
+      <c r="BT23">
+        <v>649731000.0</v>
+      </c>
+      <c r="BU23">
+        <v>666564000.0</v>
+      </c>
+      <c r="BV23">
+        <v>635410000.0</v>
+      </c>
+      <c r="BW23">
+        <v>604936000.0</v>
+      </c>
+      <c r="BX23">
+        <v>604058000.0</v>
+      </c>
+      <c r="BY23">
+        <v>561862000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>540292000.0</v>
+      </c>
+      <c r="CA23">
+        <v>541081000.0</v>
+      </c>
+      <c r="CB23">
+        <v>548215000.0</v>
+      </c>
+      <c r="CC23">
+        <v>550009000.0</v>
+      </c>
+      <c r="CD23">
+        <v>546081000.0</v>
+      </c>
+      <c r="CE23">
+        <v>540358000.0</v>
+      </c>
+      <c r="CF23">
+        <v>539501000.0</v>
+      </c>
+      <c r="CG23">
+        <v>539546000.0</v>
+      </c>
+      <c r="CH23">
+        <v>543100000.0</v>
+      </c>
+      <c r="CI23">
+        <v>523476000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>522251000.0</v>
+      </c>
+      <c r="CK23">
+        <v>519204000.0</v>
+      </c>
+      <c r="CL23">
+        <v>503194000.0</v>
+      </c>
+      <c r="CM23">
+        <v>501176000.0</v>
+      </c>
+      <c r="CN23">
+        <v>523608000.0</v>
+      </c>
+      <c r="CO23">
+        <v>521782000.0</v>
+      </c>
+      <c r="CP23">
+        <v>519356000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>509172000.0</v>
+      </c>
+      <c r="CR23">
+        <v>506751000.0</v>
+      </c>
+      <c r="CS23">
+        <v>508767000.0</v>
+      </c>
+      <c r="CT23">
+        <v>497665000.0</v>
+      </c>
+      <c r="CU23">
+        <v>483616000.0</v>
+      </c>
+      <c r="CV23">
+        <v>480435000.0</v>
+      </c>
+      <c r="CW23">
+        <v>469594000.0</v>
+      </c>
+      <c r="CX23">
+        <v>462092000.0</v>
+      </c>
+      <c r="CY23">
+        <v>465926000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>451000000.0</v>
+      </c>
+      <c r="DA23">
+        <v>462979000.0</v>
+      </c>
+      <c r="DB23">
+        <v>451939000.0</v>
+      </c>
+      <c r="DC23">
+        <v>436941000.0</v>
+      </c>
+      <c r="DD23">
+        <v>439200000.0</v>
+      </c>
+      <c r="DE23">
+        <v>433800000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:109">
+      <c r="A24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>104133000.0</v>
+      </c>
+      <c r="D24">
+        <v>104428000.0</v>
+      </c>
+      <c r="E24">
+        <v>104717000.0</v>
+      </c>
+      <c r="F24">
+        <v>105000000.0</v>
+      </c>
+      <c r="G24">
+        <v>104637000.0</v>
+      </c>
+      <c r="H24">
+        <v>155153000.0</v>
+      </c>
+      <c r="I24">
+        <v>155662000.0</v>
+      </c>
+      <c r="J24">
+        <v>162150000.0</v>
+      </c>
+      <c r="K24">
+        <v>162638000.0</v>
+      </c>
+      <c r="L24">
+        <v>113123000.0</v>
+      </c>
+      <c r="M24">
+        <v>112641000.0</v>
+      </c>
+      <c r="N24">
+        <v>18122000.0</v>
+      </c>
+      <c r="O24">
+        <v>19080000.0</v>
+      </c>
+      <c r="P24">
+        <v>19072000.0</v>
+      </c>
+      <c r="Q24">
+        <v>24539000.0</v>
+      </c>
+      <c r="R24">
+        <v>25000000.0</v>
+      </c>
+      <c r="S24">
+        <v>10000000.0</v>
+      </c>
+      <c r="T24">
+        <v>10000000.0</v>
+      </c>
+      <c r="U24">
+        <v>15000000.0</v>
+      </c>
+      <c r="V24">
+        <v>15000000.0</v>
+      </c>
+      <c r="W24">
+        <v>17000000.0</v>
+      </c>
+      <c r="X24">
+        <v>22000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>31999000.0</v>
+      </c>
+      <c r="Z24">
+        <v>33998000.0</v>
+      </c>
+      <c r="AA24">
+        <v>35996000.0</v>
+      </c>
+      <c r="AB24">
+        <v>40994000.0</v>
+      </c>
+      <c r="AC24">
+        <v>41990000.0</v>
+      </c>
+      <c r="AD24">
+        <v>41986000.0</v>
+      </c>
+      <c r="AE24">
+        <v>42982000.0</v>
+      </c>
+      <c r="AF24">
+        <v>40980000.0</v>
+      </c>
+      <c r="AG24">
+        <v>23079000.0</v>
+      </c>
+      <c r="AH24">
+        <v>27085000.0</v>
+      </c>
+      <c r="AI24">
+        <v>6219000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>303000.0</v>
+      </c>
+      <c r="AK24">
+        <v>363000.0</v>
+      </c>
+      <c r="AL24">
+        <v>402000.0</v>
+      </c>
+      <c r="AM24">
+        <v>480000.0</v>
+      </c>
+      <c r="AN24">
+        <v>598000.0</v>
+      </c>
+      <c r="AO24">
+        <v>662000.0</v>
+      </c>
+      <c r="AP24">
+        <v>726000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>789000.0</v>
+      </c>
+      <c r="AR24">
+        <v>5947000.0</v>
+      </c>
+      <c r="AS24">
+        <v>6016000.0</v>
+      </c>
+      <c r="AT24">
+        <v>6085000.0</v>
+      </c>
+      <c r="AU24">
+        <v>6153000.0</v>
+      </c>
+      <c r="AV24">
+        <v>11357000.0</v>
+      </c>
+      <c r="AW24">
+        <v>11432000.0</v>
+      </c>
+      <c r="AX24">
+        <v>11506000.0</v>
+      </c>
+      <c r="AY24">
+        <v>11580000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>12102000.0</v>
+      </c>
+      <c r="BA24">
+        <v>12446000.0</v>
+      </c>
+      <c r="BB24">
+        <v>12788000.0</v>
+      </c>
+      <c r="BC24">
+        <v>13128000.0</v>
+      </c>
+      <c r="BD24">
+        <v>13705000.0</v>
+      </c>
+      <c r="BE24">
+        <v>14049000.0</v>
+      </c>
+      <c r="BF24">
+        <v>20391000.0</v>
+      </c>
+      <c r="BG24">
+        <v>20731000.0</v>
+      </c>
+      <c r="BH24">
+        <v>21373000.0</v>
+      </c>
+      <c r="BI24">
+        <v>21718000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>22061000.0</v>
+      </c>
+      <c r="BK24">
+        <v>22402000.0</v>
+      </c>
+      <c r="BL24">
+        <v>23120000.0</v>
+      </c>
+      <c r="BM24">
+        <v>23467000.0</v>
+      </c>
+      <c r="BN24">
+        <v>23811000.0</v>
+      </c>
+      <c r="BO24">
+        <v>24153000.0</v>
+      </c>
+      <c r="BP24">
+        <v>24960000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>25309000.0</v>
+      </c>
+      <c r="BR24">
+        <v>19656000.0</v>
+      </c>
+      <c r="BS24">
+        <v>20000000.0</v>
+      </c>
+      <c r="BT24">
+        <v>5000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>5000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>5000000.0</v>
+      </c>
+      <c r="BW24">
+        <v>5000000.0</v>
+      </c>
+      <c r="BX24">
+        <v>5000000.0</v>
+      </c>
+      <c r="BY24">
+        <v>5000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>5000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>5000000.0</v>
+      </c>
+      <c r="CB24"/>
+      <c r="CC24">
+        <v>1952000.0</v>
+      </c>
+      <c r="CD24">
+        <v>291000.0</v>
+      </c>
+      <c r="CE24">
+        <v>255000.0</v>
+      </c>
+      <c r="CF24">
+        <v>3104000.0</v>
+      </c>
+      <c r="CG24">
+        <v>3790000.0</v>
+      </c>
+      <c r="CH24">
+        <v>2834000.0</v>
+      </c>
+      <c r="CI24">
+        <v>3031000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>3406000.0</v>
+      </c>
+      <c r="CK24">
+        <v>4781000.0</v>
+      </c>
+      <c r="CL24">
+        <v>5042000.0</v>
+      </c>
+      <c r="CM24">
+        <v>4597000.0</v>
+      </c>
+      <c r="CN24">
+        <v>4830000.0</v>
+      </c>
+      <c r="CO24">
+        <v>6596000.0</v>
+      </c>
+      <c r="CP24">
+        <v>6225000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>6239000.0</v>
+      </c>
+      <c r="CR24">
+        <v>9275000.0</v>
+      </c>
+      <c r="CS24">
+        <v>6267000.0</v>
+      </c>
+      <c r="CT24">
+        <v>10280000.0</v>
+      </c>
+      <c r="CU24">
+        <v>12293000.0</v>
+      </c>
+      <c r="CV24">
+        <v>12999000.0</v>
+      </c>
+      <c r="CW24">
+        <v>8319000.0</v>
+      </c>
+      <c r="CX24">
+        <v>8331000.0</v>
+      </c>
+      <c r="CY24">
+        <v>6344000.0</v>
+      </c>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+    </row>
+    <row r="25" spans="1:109">
+      <c r="A25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>18122000.0</v>
+      </c>
+      <c r="O25">
+        <v>18598000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25">
+        <v>24539000.0</v>
+      </c>
+      <c r="R25">
+        <v>25000000.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+    </row>
+    <row r="26" spans="1:109">
+      <c r="A26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>249798000.0</v>
+      </c>
+      <c r="D26">
+        <v>253450000.0</v>
+      </c>
+      <c r="E26">
+        <v>265489000.0</v>
+      </c>
+      <c r="F26">
+        <v>275820000.0</v>
+      </c>
+      <c r="G26">
+        <v>278529000.0</v>
+      </c>
+      <c r="H26">
+        <v>279680000.0</v>
+      </c>
+      <c r="I26">
+        <v>286406000.0</v>
+      </c>
+      <c r="J26">
+        <v>285197000.0</v>
+      </c>
+      <c r="K26">
+        <v>284532000.0</v>
+      </c>
+      <c r="L26">
+        <v>298461000.0</v>
+      </c>
+      <c r="M26">
+        <v>296859000.0</v>
+      </c>
+      <c r="N26">
+        <v>303651000.0</v>
+      </c>
+      <c r="O26">
+        <v>316575000.0</v>
+      </c>
+      <c r="P26">
+        <v>314100000.0</v>
+      </c>
+      <c r="Q26">
+        <v>317108000.0</v>
+      </c>
+      <c r="R26">
+        <v>328097000.0</v>
+      </c>
+      <c r="S26">
+        <v>320860000.0</v>
+      </c>
+      <c r="T26">
+        <v>335794000.0</v>
+      </c>
+      <c r="U26">
+        <v>342211000.0</v>
+      </c>
+      <c r="V26">
+        <v>339344000.0</v>
+      </c>
+      <c r="W26">
+        <v>1591736000.0</v>
+      </c>
+      <c r="X26">
+        <v>1527974000.0</v>
+      </c>
+      <c r="Y26">
+        <v>1519063000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1511188000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1436512000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1444931000.0</v>
+      </c>
+      <c r="AC26">
+        <v>229626000.0</v>
+      </c>
+      <c r="AD26">
+        <v>236348000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1453039000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1462719000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1437425000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1444826000.0</v>
+      </c>
+      <c r="AI26">
+        <v>885630000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>878228000.0</v>
+      </c>
+      <c r="AK26">
+        <v>867657000.0</v>
+      </c>
+      <c r="AL26">
+        <v>861988000.0</v>
+      </c>
+      <c r="AM26">
+        <v>845608000.0</v>
+      </c>
+      <c r="AN26">
+        <v>857231000.0</v>
+      </c>
+      <c r="AO26">
+        <v>849901000.0</v>
+      </c>
+      <c r="AP26">
+        <v>836539000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>812069000.0</v>
+      </c>
+      <c r="AR26">
+        <v>790442000.0</v>
+      </c>
+      <c r="AS26">
+        <v>784450000.0</v>
+      </c>
+      <c r="AT26">
+        <v>776534000.0</v>
+      </c>
+      <c r="AU26">
+        <v>721766000.0</v>
+      </c>
+      <c r="AV26">
+        <v>718560000.0</v>
+      </c>
+      <c r="AW26">
+        <v>706121000.0</v>
+      </c>
+      <c r="AX26">
+        <v>712168000.0</v>
+      </c>
+      <c r="AY26">
+        <v>698293000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>587089000.0</v>
+      </c>
+      <c r="BA26">
+        <v>583744000.0</v>
+      </c>
+      <c r="BB26">
+        <v>574451000.0</v>
+      </c>
+      <c r="BC26">
+        <v>569094000.0</v>
+      </c>
+      <c r="BD26">
+        <v>465770000.0</v>
+      </c>
+      <c r="BE26">
+        <v>467044000.0</v>
+      </c>
+      <c r="BF26">
+        <v>470103000.0</v>
+      </c>
+      <c r="BG26">
+        <v>464542000.0</v>
+      </c>
+      <c r="BH26">
+        <v>469065000.0</v>
+      </c>
+      <c r="BI26">
+        <v>457428000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>465690000.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+    </row>
+    <row r="27" spans="1:109">
+      <c r="A27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+    </row>
+    <row r="28" spans="1:109">
+      <c r="A28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28">
+        <v>84678000.0</v>
+      </c>
+      <c r="C28">
+        <v>87750000.0</v>
+      </c>
+      <c r="D28">
+        <v>99829000.0</v>
+      </c>
+      <c r="E28">
+        <v>75364000.0</v>
+      </c>
+      <c r="F28">
+        <v>61367000.0</v>
+      </c>
+      <c r="G28">
+        <v>73016000.0</v>
+      </c>
+      <c r="H28">
+        <v>125274000.0</v>
+      </c>
+      <c r="I28">
+        <v>122440000.0</v>
+      </c>
+      <c r="J28">
+        <v>133568000.0</v>
+      </c>
+      <c r="K28">
+        <v>145810000.0</v>
+      </c>
+      <c r="L28">
+        <v>177056000.0</v>
+      </c>
+      <c r="M28">
+        <v>105536000.0</v>
+      </c>
+      <c r="N28">
+        <v>110825000.0</v>
+      </c>
+      <c r="O28">
+        <v>69950000.0</v>
+      </c>
+      <c r="P28">
+        <v>74473000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5195000.0</v>
+      </c>
+      <c r="R28">
+        <v>4412000.0</v>
+      </c>
+      <c r="S28">
+        <v>21142000.0</v>
+      </c>
+      <c r="T28">
+        <v>-1663000.0</v>
+      </c>
+      <c r="U28">
+        <v>-2159000.0</v>
+      </c>
+      <c r="V28">
+        <v>-1063000.0</v>
+      </c>
+      <c r="W28">
+        <v>-17146000.0</v>
+      </c>
+      <c r="X28">
+        <v>-3359000.0</v>
+      </c>
+      <c r="Y28">
+        <v>13304000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-3180000.0</v>
+      </c>
+      <c r="AA28">
+        <v>16860000.0</v>
+      </c>
+      <c r="AB28">
+        <v>25675000.0</v>
+      </c>
+      <c r="AC28">
+        <v>24446000.0</v>
+      </c>
+      <c r="AD28">
+        <v>23918000.0</v>
+      </c>
+      <c r="AE28">
+        <v>27997000.0</v>
+      </c>
+      <c r="AF28">
+        <v>82226000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-3606000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-7668000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-11275000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>21917000.0</v>
+      </c>
+      <c r="AK28">
+        <v>9160000.0</v>
+      </c>
+      <c r="AL28">
+        <v>2147000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-16837000.0</v>
+      </c>
+      <c r="AN28">
+        <v>23773000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-15562000.0</v>
+      </c>
+      <c r="AP28">
+        <v>12260000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-8632000.0</v>
+      </c>
+      <c r="AR28">
+        <v>28347000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-12264000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-9097000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1968000.0</v>
+      </c>
+      <c r="AV28">
+        <v>12157000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3333000.0</v>
+      </c>
+      <c r="AX28">
+        <v>16148000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-10628000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>6069000.0</v>
+      </c>
+      <c r="BA28">
+        <v>20570000.0</v>
+      </c>
+      <c r="BB28">
+        <v>29154000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-3576000.0</v>
+      </c>
+      <c r="BD28">
+        <v>13986000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-6949000.0</v>
+      </c>
+      <c r="BF28">
+        <v>6637000.0</v>
+      </c>
+      <c r="BG28">
+        <v>6043000.0</v>
+      </c>
+      <c r="BH28">
+        <v>23434000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1447000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>7418000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1916000.0</v>
+      </c>
+      <c r="BL28">
+        <v>33812000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-10365000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-25570000.0</v>
+      </c>
+      <c r="BO28">
+        <v>5639000.0</v>
+      </c>
+      <c r="BP28">
+        <v>26599000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3465000.0</v>
+      </c>
+      <c r="BR28">
+        <v>-7208000.0</v>
+      </c>
+      <c r="BS28">
+        <v>8338000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-4072000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-13235000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-15858000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-9335000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-11039000.0</v>
+      </c>
+      <c r="BY28">
+        <v>-10280000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-7437000.0</v>
+      </c>
+      <c r="CA28">
+        <v>-6343000.0</v>
+      </c>
+      <c r="CB28">
+        <v>506000.0</v>
+      </c>
+      <c r="CC28">
+        <v>-16920000.0</v>
+      </c>
+      <c r="CD28">
+        <v>-15754000.0</v>
+      </c>
+      <c r="CE28">
+        <v>-13521000.0</v>
+      </c>
+      <c r="CF28">
+        <v>-11342000.0</v>
+      </c>
+      <c r="CG28">
+        <v>-10477000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-14779000.0</v>
+      </c>
+      <c r="CI28">
+        <v>-13846000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-7309000.0</v>
+      </c>
+      <c r="CK28">
+        <v>-11299000.0</v>
+      </c>
+      <c r="CL28">
+        <v>-10031000.0</v>
+      </c>
+      <c r="CM28">
+        <v>-12110000.0</v>
+      </c>
+      <c r="CN28">
+        <v>-7587000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-13908000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-11003000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-9145000.0</v>
+      </c>
+      <c r="CR28">
+        <v>-19351000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-11137000.0</v>
+      </c>
+      <c r="CT28">
+        <v>-5531000.0</v>
+      </c>
+      <c r="CU28">
+        <v>-2825000.0</v>
+      </c>
+      <c r="CV28">
+        <v>-1980000.0</v>
+      </c>
+      <c r="CW28">
+        <v>-4138000.0</v>
+      </c>
+      <c r="CX28">
+        <v>-3473000.0</v>
+      </c>
+      <c r="CY28">
+        <v>-29207000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-11906000.0</v>
+      </c>
+      <c r="DA28">
+        <v>-21601000.0</v>
+      </c>
+      <c r="DB28">
+        <v>-23670000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-22999000.0</v>
+      </c>
+      <c r="DD28">
+        <v>-18694000.0</v>
+      </c>
+      <c r="DE28"/>
+    </row>
+    <row r="29" spans="1:109">
+      <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>379949000.0</v>
+      </c>
+      <c r="D29">
+        <v>378357000.0</v>
+      </c>
+      <c r="E29">
+        <v>374587000.0</v>
+      </c>
+      <c r="F29">
+        <v>368474000.0</v>
+      </c>
+      <c r="G29">
+        <v>363288000.0</v>
+      </c>
+      <c r="H29">
+        <v>408189000.0</v>
+      </c>
+      <c r="I29">
+        <v>408908000.0</v>
+      </c>
+      <c r="J29">
+        <v>407364000.0</v>
+      </c>
+      <c r="K29">
+        <v>406301000.0</v>
+      </c>
+      <c r="L29">
+        <v>445821000.0</v>
+      </c>
+      <c r="M29">
+        <v>343990000.0</v>
+      </c>
+      <c r="N29">
+        <v>209305000.0</v>
+      </c>
+      <c r="O29">
+        <v>299652000.0</v>
+      </c>
+      <c r="P29">
+        <v>291202000.0</v>
+      </c>
+      <c r="Q29">
+        <v>223978000.0</v>
+      </c>
+      <c r="R29">
+        <v>232960000.0</v>
+      </c>
+      <c r="S29">
+        <v>241621000.0</v>
+      </c>
+      <c r="T29">
+        <v>248604000.0</v>
+      </c>
+      <c r="U29">
+        <v>253419000.0</v>
+      </c>
+      <c r="V29">
+        <v>254952000.0</v>
+      </c>
+      <c r="W29">
+        <v>256246000.0</v>
+      </c>
+      <c r="X29">
+        <v>262825000.0</v>
+      </c>
+      <c r="Y29">
+        <v>270584000.0</v>
+      </c>
+      <c r="Z29">
+        <v>271045000.0</v>
+      </c>
+      <c r="AA29">
+        <v>269474000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+    </row>
+    <row r="30" spans="1:109">
+      <c r="A30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30">
+        <v>7765000.0</v>
+      </c>
+      <c r="C30">
+        <v>8311999.0</v>
+      </c>
+      <c r="D30">
+        <v>7968000.0</v>
+      </c>
+      <c r="E30">
+        <v>8803000.0</v>
+      </c>
+      <c r="F30">
+        <v>8795000.0</v>
+      </c>
+      <c r="G30">
+        <v>9013000.0</v>
+      </c>
+      <c r="H30">
+        <v>8701000.0</v>
+      </c>
+      <c r="I30">
+        <v>9450000.0</v>
+      </c>
+      <c r="J30">
+        <v>9473000.0</v>
+      </c>
+      <c r="K30">
+        <v>9115000.0</v>
+      </c>
+      <c r="L30">
+        <v>8405000.0</v>
+      </c>
+      <c r="M30">
+        <v>8087000.0</v>
+      </c>
+      <c r="N30">
+        <v>7811000.0</v>
+      </c>
+      <c r="O30">
+        <v>8005000.0</v>
+      </c>
+      <c r="P30">
+        <v>7482000.0</v>
+      </c>
+      <c r="Q30">
+        <v>7622000.0</v>
+      </c>
+      <c r="R30">
+        <v>7448000.0</v>
+      </c>
+      <c r="S30">
+        <v>8364000.0</v>
+      </c>
+      <c r="T30">
+        <v>7999000.0</v>
+      </c>
+      <c r="U30">
+        <v>8624000.0</v>
+      </c>
+      <c r="V30">
+        <v>8395000.0</v>
+      </c>
+      <c r="W30">
+        <v>8665000.0</v>
+      </c>
+      <c r="X30">
+        <v>8337000.0</v>
+      </c>
+      <c r="Y30">
+        <v>9559000.0</v>
+      </c>
+      <c r="Z30">
+        <v>8215000.0</v>
+      </c>
+      <c r="AA30"/>
+      <c r="AB30">
+        <v>3926000.0</v>
+      </c>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30">
+        <v>3198000.0</v>
+      </c>
+      <c r="CT30">
+        <v>3136000.0</v>
+      </c>
+      <c r="CU30">
+        <v>3141000.0</v>
+      </c>
+      <c r="CV30">
+        <v>3051000.0</v>
+      </c>
+      <c r="CW30">
+        <v>2999000.0</v>
+      </c>
+      <c r="CX30">
+        <v>3091000.0</v>
+      </c>
+      <c r="CY30">
+        <v>3068000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>3139000.0</v>
+      </c>
+      <c r="DA30">
+        <v>3459000.0</v>
+      </c>
+      <c r="DB30">
+        <v>3295000.0</v>
+      </c>
+      <c r="DC30">
+        <v>3102000.0</v>
+      </c>
+      <c r="DD30"/>
+      <c r="DE30"/>
+    </row>
+    <row r="31" spans="1:109">
+      <c r="A31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>141598000.0</v>
+      </c>
+      <c r="O31">
+        <v>143186000.0</v>
+      </c>
+      <c r="P31">
+        <v>139627000.0</v>
+      </c>
+      <c r="Q31">
+        <v>134222000.0</v>
+      </c>
+      <c r="R31">
+        <v>141561000.0</v>
+      </c>
+      <c r="S31">
+        <v>145326000.0</v>
+      </c>
+      <c r="T31">
+        <v>176910000.0</v>
+      </c>
+      <c r="U31">
+        <v>176527000.0</v>
+      </c>
+      <c r="V31">
+        <v>177878000.0</v>
+      </c>
+      <c r="W31">
+        <v>176917000.0</v>
+      </c>
+      <c r="X31">
+        <v>178151000.0</v>
+      </c>
+      <c r="Y31">
+        <v>175825000.0</v>
+      </c>
+      <c r="Z31">
+        <v>174268000.0</v>
+      </c>
+      <c r="AA31">
+        <v>170506000.0</v>
+      </c>
+      <c r="AB31">
+        <v>164821000.0</v>
+      </c>
+      <c r="AC31">
+        <v>162025000.0</v>
+      </c>
+      <c r="AD31">
+        <v>159257000.0</v>
+      </c>
+      <c r="AE31">
+        <v>160037000.0</v>
+      </c>
+      <c r="AF31">
+        <v>154722000.0</v>
+      </c>
+      <c r="AG31">
+        <v>148922000.0</v>
+      </c>
+      <c r="AH31">
+        <v>147705000.0</v>
+      </c>
+      <c r="AI31">
+        <v>114801000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>116289000.0</v>
+      </c>
+      <c r="AK31">
+        <v>115527000.0</v>
+      </c>
+      <c r="AL31">
+        <v>113542000.0</v>
+      </c>
+      <c r="AM31">
+        <v>110745000.0</v>
+      </c>
+      <c r="AN31">
+        <v>108179000.0</v>
+      </c>
+      <c r="AO31">
+        <v>111946000.0</v>
+      </c>
+      <c r="AP31">
+        <v>110541000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>107567000.0</v>
+      </c>
+      <c r="AR31">
+        <v>104529000.0</v>
+      </c>
+      <c r="AS31">
+        <v>105063000.0</v>
+      </c>
+      <c r="AT31">
+        <v>101694000.0</v>
+      </c>
+      <c r="AU31">
+        <v>96340000.0</v>
+      </c>
+      <c r="AV31">
+        <v>93277000.0</v>
+      </c>
+      <c r="AW31">
+        <v>95541000.0</v>
+      </c>
+      <c r="AX31">
+        <v>94946000.0</v>
+      </c>
+      <c r="AY31">
+        <v>92337000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>104687000.0</v>
+      </c>
+      <c r="BA31">
+        <v>78244000.0</v>
+      </c>
+      <c r="BB31">
+        <v>76057000.0</v>
+      </c>
+      <c r="BC31">
+        <v>79885000.0</v>
+      </c>
+      <c r="BD31">
+        <v>76091000.0</v>
+      </c>
+      <c r="BE31">
+        <v>76216000.0</v>
+      </c>
+      <c r="BF31">
+        <v>74550000.0</v>
+      </c>
+      <c r="BG31">
+        <v>72598000.0</v>
+      </c>
+      <c r="BH31">
+        <v>72045000.0</v>
+      </c>
+      <c r="BI31">
+        <v>71545000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>68201000.0</v>
+      </c>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+    </row>
+    <row r="32" spans="1:109">
+      <c r="A32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+    </row>
+    <row r="33" spans="1:109">
+      <c r="A33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33">
+        <v>151470000.0</v>
+      </c>
+      <c r="C33">
+        <v>2206383000.0</v>
+      </c>
+      <c r="D33">
+        <v>152129000.0</v>
+      </c>
+      <c r="E33">
+        <v>2104465000.0</v>
+      </c>
+      <c r="F33">
+        <v>152499000.0</v>
+      </c>
+      <c r="G33">
+        <v>2161684000.0</v>
+      </c>
+      <c r="H33">
+        <v>2163836000.0</v>
+      </c>
+      <c r="I33">
+        <v>2035462000.0</v>
+      </c>
+      <c r="J33">
+        <v>2065611000.0</v>
+      </c>
+      <c r="K33">
+        <v>1978299000.0</v>
+      </c>
+      <c r="L33">
+        <v>1966863000.0</v>
+      </c>
+      <c r="M33">
+        <v>1655659000.0</v>
+      </c>
+      <c r="N33">
+        <v>1635776000.0</v>
+      </c>
+      <c r="O33">
+        <v>1591223000.0</v>
+      </c>
+      <c r="P33">
+        <v>1599365000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1577199000.0</v>
+      </c>
+      <c r="R33">
+        <v>1572132000.0</v>
+      </c>
+      <c r="S33">
+        <v>1577861000.0</v>
+      </c>
+      <c r="T33">
+        <v>1569317000.0</v>
+      </c>
+      <c r="U33">
+        <v>1538562000.0</v>
+      </c>
+      <c r="V33">
+        <v>1514851000.0</v>
+      </c>
+      <c r="W33">
+        <v>1530893000.0</v>
+      </c>
+      <c r="X33">
+        <v>1496346000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1533635000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1530852000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1470046000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1436617000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1430142000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1419669000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1394445000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1377470000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1346177000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1338968000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1003403000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>995039000.0</v>
+      </c>
+      <c r="AK33">
+        <v>982712000.0</v>
+      </c>
+      <c r="AL33">
+        <v>976816000.0</v>
+      </c>
+      <c r="AM33">
+        <v>959124000.0</v>
+      </c>
+      <c r="AN33">
+        <v>967275000.0</v>
+      </c>
+      <c r="AO33">
+        <v>953932000.0</v>
+      </c>
+      <c r="AP33">
+        <v>940100000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>913732000.0</v>
+      </c>
+      <c r="AR33">
+        <v>887566000.0</v>
+      </c>
+      <c r="AS33">
+        <v>881219000.0</v>
+      </c>
+      <c r="AT33">
+        <v>873590000.0</v>
+      </c>
+      <c r="AU33">
+        <v>811331000.0</v>
+      </c>
+      <c r="AV33">
+        <v>806856000.0</v>
+      </c>
+      <c r="AW33">
+        <v>797450000.0</v>
+      </c>
+      <c r="AX33">
+        <v>804488000.0</v>
+      </c>
+      <c r="AY33">
+        <v>790022000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>659409000.0</v>
+      </c>
+      <c r="BA33">
+        <v>656358000.0</v>
+      </c>
+      <c r="BB33">
+        <v>646690000.0</v>
+      </c>
+      <c r="BC33">
+        <v>640532000.0</v>
+      </c>
+      <c r="BD33">
+        <v>516656000.0</v>
+      </c>
+      <c r="BE33">
+        <v>784118000.0</v>
+      </c>
+      <c r="BF33">
+        <v>804679000.0</v>
+      </c>
+      <c r="BG33">
+        <v>766627000.0</v>
+      </c>
+      <c r="BH33">
+        <v>518029000.0</v>
+      </c>
+      <c r="BI33">
+        <v>775902000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>766109000.0</v>
+      </c>
+      <c r="BK33">
+        <v>733607000.0</v>
+      </c>
+      <c r="BL33">
+        <v>749135000.0</v>
+      </c>
+      <c r="BM33">
+        <v>741317000.0</v>
+      </c>
+      <c r="BN33">
+        <v>722129000.0</v>
+      </c>
+      <c r="BO33">
+        <v>709457000.0</v>
+      </c>
+      <c r="BP33">
+        <v>721783000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>727645000.0</v>
+      </c>
+      <c r="BR33">
+        <v>688257000.0</v>
+      </c>
+      <c r="BS33">
+        <v>677037000.0</v>
+      </c>
+      <c r="BT33">
+        <v>638453000.0</v>
+      </c>
+      <c r="BU33">
+        <v>646684000.0</v>
+      </c>
+      <c r="BV33">
+        <v>612705000.0</v>
+      </c>
+      <c r="BW33">
+        <v>590037000.0</v>
+      </c>
+      <c r="BX33">
+        <v>586560000.0</v>
+      </c>
+      <c r="BY33">
+        <v>543777000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>526602000.0</v>
+      </c>
+      <c r="CA33">
+        <v>528697000.0</v>
+      </c>
+      <c r="CB33">
+        <v>533351000.0</v>
+      </c>
+      <c r="CC33">
+        <v>533089000.0</v>
+      </c>
+      <c r="CD33">
+        <v>530287000.0</v>
+      </c>
+      <c r="CE33">
+        <v>526780000.0</v>
+      </c>
+      <c r="CF33">
+        <v>526086000.0</v>
+      </c>
+      <c r="CG33">
+        <v>525279000.0</v>
+      </c>
+      <c r="CH33">
+        <v>526216000.0</v>
+      </c>
+      <c r="CI33">
+        <v>507509000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>511536000.0</v>
+      </c>
+      <c r="CK33">
+        <v>503753000.0</v>
+      </c>
+      <c r="CL33">
+        <v>488996000.0</v>
+      </c>
+      <c r="CM33">
+        <v>484884000.0</v>
+      </c>
+      <c r="CN33">
+        <v>511824000.0</v>
+      </c>
+      <c r="CO33">
+        <v>501663000.0</v>
+      </c>
+      <c r="CP33">
+        <v>502128000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>493788000.0</v>
+      </c>
+      <c r="CR33">
+        <v>481147000.0</v>
+      </c>
+      <c r="CS33">
+        <v>488165000.0</v>
+      </c>
+      <c r="CT33">
+        <v>478718000.0</v>
+      </c>
+      <c r="CU33">
+        <v>465357000.0</v>
+      </c>
+      <c r="CV33">
+        <v>463098000.0</v>
+      </c>
+      <c r="CW33">
+        <v>454138000.0</v>
+      </c>
+      <c r="CX33">
+        <v>447197000.0</v>
+      </c>
+      <c r="CY33">
+        <v>427307000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>429599000.0</v>
+      </c>
+      <c r="DA33">
+        <v>437919000.0</v>
+      </c>
+      <c r="DB33">
+        <v>424974000.0</v>
+      </c>
+      <c r="DC33">
+        <v>410840000.0</v>
+      </c>
+      <c r="DD33">
+        <v>13000000.0</v>
+      </c>
+      <c r="DE33">
+        <v>13200000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:109">
+      <c r="A34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>21327000.0</v>
+      </c>
+      <c r="O34">
+        <v>21480000.0</v>
+      </c>
+      <c r="P34">
+        <v>22949000.0</v>
+      </c>
+      <c r="Q34">
+        <v>23352000.0</v>
+      </c>
+      <c r="R34">
+        <v>20842000.0</v>
+      </c>
+      <c r="S34">
+        <v>21403000.0</v>
+      </c>
+      <c r="T34">
+        <v>26206000.0</v>
+      </c>
+      <c r="U34">
+        <v>27630000.0</v>
+      </c>
+      <c r="V34">
+        <v>24373000.0</v>
+      </c>
+      <c r="W34">
+        <v>24959000.0</v>
+      </c>
+      <c r="X34">
+        <v>27636000.0</v>
+      </c>
+      <c r="Y34">
+        <v>24637000.0</v>
+      </c>
+      <c r="Z34">
+        <v>25366000.0</v>
+      </c>
+      <c r="AA34">
+        <v>20934000.0</v>
+      </c>
+      <c r="AB34">
+        <v>21986000.0</v>
+      </c>
+      <c r="AC34">
+        <v>21582000.0</v>
+      </c>
+      <c r="AD34">
+        <v>19095000.0</v>
+      </c>
+      <c r="AE34">
+        <v>17530000.0</v>
+      </c>
+      <c r="AF34">
+        <v>13761000.0</v>
+      </c>
+      <c r="AG34">
+        <v>12682000.0</v>
+      </c>
+      <c r="AH34">
+        <v>11107000.0</v>
+      </c>
+      <c r="AI34">
+        <v>10525000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>12243000.0</v>
+      </c>
+      <c r="AK34">
+        <v>12720000.0</v>
+      </c>
+      <c r="AL34">
+        <v>11610000.0</v>
+      </c>
+      <c r="AM34">
+        <v>9121000.0</v>
+      </c>
+      <c r="AN34">
+        <v>10312000.0</v>
+      </c>
+      <c r="AO34">
+        <v>10058000.0</v>
+      </c>
+      <c r="AP34">
+        <v>10960000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>10324000.0</v>
+      </c>
+      <c r="AR34">
+        <v>9929000.0</v>
+      </c>
+      <c r="AS34">
+        <v>9860000.0</v>
+      </c>
+      <c r="AT34">
+        <v>8816000.0</v>
+      </c>
+      <c r="AU34">
+        <v>7589000.0</v>
+      </c>
+      <c r="AV34">
+        <v>8164000.0</v>
+      </c>
+      <c r="AW34">
+        <v>7158000.0</v>
+      </c>
+      <c r="AX34">
+        <v>6672000.0</v>
+      </c>
+      <c r="AY34">
+        <v>6438000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>6947000.0</v>
+      </c>
+      <c r="BA34">
+        <v>6542000.0</v>
+      </c>
+      <c r="BB34">
+        <v>5408000.0</v>
+      </c>
+      <c r="BC34">
+        <v>6593000.0</v>
+      </c>
+      <c r="BD34">
+        <v>7699000.0</v>
+      </c>
+      <c r="BE34">
+        <v>7856000.0</v>
+      </c>
+      <c r="BF34">
+        <v>6921000.0</v>
+      </c>
+      <c r="BG34">
+        <v>6505000.0</v>
+      </c>
+      <c r="BH34">
+        <v>7079000.0</v>
+      </c>
+      <c r="BI34">
+        <v>7298000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>5824000.0</v>
+      </c>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+    </row>
+    <row r="35" spans="1:109">
+      <c r="A35" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35">
+        <v>117271000.0</v>
+      </c>
+      <c r="C35">
+        <v>1935797000.0</v>
+      </c>
+      <c r="D35">
+        <v>1500746000.0</v>
+      </c>
+      <c r="E35">
+        <v>125413000.0</v>
+      </c>
+      <c r="F35">
+        <v>124954000.0</v>
+      </c>
+      <c r="G35">
+        <v>122445000.0</v>
+      </c>
+      <c r="H35">
+        <v>176066000.0</v>
+      </c>
+      <c r="I35">
+        <v>176657000.0</v>
+      </c>
+      <c r="J35">
+        <v>183039000.0</v>
+      </c>
+      <c r="K35">
+        <v>180995000.0</v>
+      </c>
+      <c r="L35">
+        <v>134505000.0</v>
+      </c>
+      <c r="M35">
+        <v>118958000.0</v>
+      </c>
+      <c r="N35">
+        <v>24556000.0</v>
+      </c>
+      <c r="O35">
+        <v>24844000.0</v>
+      </c>
+      <c r="P35">
+        <v>25719000.0</v>
+      </c>
+      <c r="Q35">
+        <v>30655000.0</v>
+      </c>
+      <c r="R35">
+        <v>31227000.0</v>
+      </c>
+      <c r="S35">
+        <v>16337000.0</v>
+      </c>
+      <c r="T35">
+        <v>16473000.0</v>
+      </c>
+      <c r="U35">
+        <v>21693000.0</v>
+      </c>
+      <c r="V35">
+        <v>21846000.0</v>
+      </c>
+      <c r="W35">
+        <v>23998000.0</v>
+      </c>
+      <c r="X35">
+        <v>28371000.0</v>
+      </c>
+      <c r="Y35">
+        <v>37789000.0</v>
+      </c>
+      <c r="Z35">
+        <v>39556000.0</v>
+      </c>
+      <c r="AA35">
+        <v>26380000.0</v>
+      </c>
+      <c r="AB35">
+        <v>29900000.0</v>
+      </c>
+      <c r="AC35">
+        <v>31470000.0</v>
+      </c>
+      <c r="AD35">
+        <v>34121000.0</v>
+      </c>
+      <c r="AE35">
+        <v>36030000.0</v>
+      </c>
+      <c r="AF35">
+        <v>33271000.0</v>
+      </c>
+      <c r="AG35">
+        <v>10397000.0</v>
+      </c>
+      <c r="AH35">
+        <v>15978000.0</v>
+      </c>
+      <c r="AI35">
+        <v>-4306000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>-11940000.0</v>
+      </c>
+      <c r="AK35">
+        <v>-12357000.0</v>
+      </c>
+      <c r="AL35">
+        <v>-11208000.0</v>
+      </c>
+      <c r="AM35">
+        <v>-8641000.0</v>
+      </c>
+      <c r="AN35">
+        <v>-9714000.0</v>
+      </c>
+      <c r="AO35">
+        <v>-9396000.0</v>
+      </c>
+      <c r="AP35">
+        <v>-10234000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>-9535000.0</v>
+      </c>
+      <c r="AR35">
+        <v>-3982000.0</v>
+      </c>
+      <c r="AS35">
+        <v>-3844000.0</v>
+      </c>
+      <c r="AT35">
+        <v>-2731000.0</v>
+      </c>
+      <c r="AU35">
+        <v>-1436000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3193000.0</v>
+      </c>
+      <c r="AW35">
+        <v>4274000.0</v>
+      </c>
+      <c r="AX35">
+        <v>4834000.0</v>
+      </c>
+      <c r="AY35">
+        <v>5142000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>5155000.0</v>
+      </c>
+      <c r="BA35">
+        <v>5904000.0</v>
+      </c>
+      <c r="BB35">
+        <v>7380000.0</v>
+      </c>
+      <c r="BC35">
+        <v>6535000.0</v>
+      </c>
+      <c r="BD35">
+        <v>6006000.0</v>
+      </c>
+      <c r="BE35">
+        <v>14049000.0</v>
+      </c>
+      <c r="BF35">
+        <v>20391000.0</v>
+      </c>
+      <c r="BG35">
+        <v>20731000.0</v>
+      </c>
+      <c r="BH35">
+        <v>14294000.0</v>
+      </c>
+      <c r="BI35">
+        <v>21718000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>22061000.0</v>
+      </c>
+      <c r="BK35">
+        <v>22402000.0</v>
+      </c>
+      <c r="BL35">
+        <v>23120000.0</v>
+      </c>
+      <c r="BM35">
+        <v>23467000.0</v>
+      </c>
+      <c r="BN35">
+        <v>23811000.0</v>
+      </c>
+      <c r="BO35">
+        <v>24153000.0</v>
+      </c>
+      <c r="BP35">
+        <v>24960000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>25309000.0</v>
+      </c>
+      <c r="BR35">
+        <v>19656000.0</v>
+      </c>
+      <c r="BS35">
+        <v>20000000.0</v>
+      </c>
+      <c r="BT35">
+        <v>-1787000.0</v>
+      </c>
+      <c r="BU35">
+        <v>5000000.0</v>
+      </c>
+      <c r="BV35">
+        <v>5000000.0</v>
+      </c>
+      <c r="BW35">
+        <v>5000000.0</v>
+      </c>
+      <c r="BX35">
+        <v>5000000.0</v>
+      </c>
+      <c r="BY35">
+        <v>5000000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>5000000.0</v>
+      </c>
+      <c r="CA35">
+        <v>5000000.0</v>
+      </c>
+      <c r="CB35">
+        <v>481846000.0</v>
+      </c>
+      <c r="CC35"/>
+      <c r="CD35">
+        <v>40000.0</v>
+      </c>
+      <c r="CE35">
+        <v>57000.0</v>
+      </c>
+      <c r="CF35">
+        <v>2073000.0</v>
+      </c>
+      <c r="CG35">
+        <v>2089000.0</v>
+      </c>
+      <c r="CH35">
+        <v>2105000.0</v>
+      </c>
+      <c r="CI35">
+        <v>2121000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>2137000.0</v>
+      </c>
+      <c r="CK35">
+        <v>4152000.0</v>
+      </c>
+      <c r="CL35">
+        <v>4167000.0</v>
+      </c>
+      <c r="CM35">
+        <v>4182000.0</v>
+      </c>
+      <c r="CN35">
+        <v>4197000.0</v>
+      </c>
+      <c r="CO35">
+        <v>6211000.0</v>
+      </c>
+      <c r="CP35">
+        <v>6225000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>6239000.0</v>
+      </c>
+      <c r="CR35">
+        <v>6253000.0</v>
+      </c>
+      <c r="CS35">
+        <v>6267000.0</v>
+      </c>
+      <c r="CT35">
+        <v>10280000.0</v>
+      </c>
+      <c r="CU35">
+        <v>12293000.0</v>
+      </c>
+      <c r="CV35">
+        <v>12306000.0</v>
+      </c>
+      <c r="CW35">
+        <v>8319000.0</v>
+      </c>
+      <c r="CX35">
+        <v>8331000.0</v>
+      </c>
+      <c r="CY35">
+        <v>6344000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>6356000.0</v>
+      </c>
+      <c r="DA35">
+        <v>10278000.0</v>
+      </c>
+      <c r="DB35"/>
+      <c r="DC35"/>
+      <c r="DD35"/>
+      <c r="DE35"/>
+    </row>
+    <row r="36" spans="1:109">
+      <c r="A36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>88422000.0</v>
+      </c>
+      <c r="D36">
+        <v>6877000.0</v>
+      </c>
+      <c r="E36">
+        <v>117257000.0</v>
+      </c>
+      <c r="F36">
+        <v>-1723027000.0</v>
+      </c>
+      <c r="G36">
+        <v>118846000.0</v>
+      </c>
+      <c r="H36">
+        <v>119404000.0</v>
+      </c>
+      <c r="I36">
+        <v>119898000.0</v>
+      </c>
+      <c r="J36">
+        <v>119443000.0</v>
+      </c>
+      <c r="K36">
+        <v>104185000.0</v>
+      </c>
+      <c r="L36">
+        <v>100752000.0</v>
+      </c>
+      <c r="M36">
+        <v>82875000.0</v>
+      </c>
+      <c r="N36">
+        <v>81863000.0</v>
+      </c>
+      <c r="O36">
+        <v>80938000.0</v>
+      </c>
+      <c r="P36">
+        <v>78868000.0</v>
+      </c>
+      <c r="Q36">
+        <v>79071000.0</v>
+      </c>
+      <c r="R36">
+        <v>75604000.0</v>
+      </c>
+      <c r="S36">
+        <v>73794000.0</v>
+      </c>
+      <c r="T36">
+        <v>74325000.0</v>
+      </c>
+      <c r="U36">
+        <v>71580000.0</v>
+      </c>
+      <c r="V36">
+        <v>69749000.0</v>
+      </c>
+      <c r="W36">
+        <v>67734000.0</v>
+      </c>
+      <c r="X36">
+        <v>69031000.0</v>
+      </c>
+      <c r="Y36">
+        <v>64398000.0</v>
+      </c>
+      <c r="Z36">
+        <v>65237000.0</v>
+      </c>
+      <c r="AA36">
+        <v>67228000.0</v>
+      </c>
+      <c r="AB36">
+        <v>61817000.0</v>
+      </c>
+      <c r="AC36">
+        <v>66944000.0</v>
+      </c>
+      <c r="AD36">
+        <v>53418000.0</v>
+      </c>
+      <c r="AE36">
+        <v>52913000.0</v>
+      </c>
+      <c r="AF36">
+        <v>52105000.0</v>
+      </c>
+      <c r="AG36">
+        <v>53764000.0</v>
+      </c>
+      <c r="AH36">
+        <v>49146000.0</v>
+      </c>
+      <c r="AI36">
+        <v>46152000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>44643000.0</v>
+      </c>
+      <c r="AK36">
+        <v>45972000.0</v>
+      </c>
+      <c r="AL36">
+        <v>45463000.0</v>
+      </c>
+      <c r="AM36">
+        <v>45786000.0</v>
+      </c>
+      <c r="AN36">
+        <v>45035000.0</v>
+      </c>
+      <c r="AO36">
+        <v>42724000.0</v>
+      </c>
+      <c r="AP36">
+        <v>43407000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>44312000.0</v>
+      </c>
+      <c r="AR36">
+        <v>39445000.0</v>
+      </c>
+      <c r="AS36">
+        <v>38547000.0</v>
+      </c>
+      <c r="AT36">
+        <v>38461000.0</v>
+      </c>
+      <c r="AU36">
+        <v>36834000.0</v>
+      </c>
+      <c r="AV36">
+        <v>35145000.0</v>
+      </c>
+      <c r="AW36">
+        <v>42784000.0</v>
+      </c>
+      <c r="AX36">
+        <v>43452000.0</v>
+      </c>
+      <c r="AY36">
+        <v>43263000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>35442000.0</v>
+      </c>
+      <c r="BA36">
+        <v>38585000.0</v>
+      </c>
+      <c r="BB36">
+        <v>37891000.0</v>
+      </c>
+      <c r="BC36">
+        <v>36963000.0</v>
+      </c>
+      <c r="BD36">
+        <v>27875000.0</v>
+      </c>
+      <c r="BE36">
+        <v>28602000.0</v>
+      </c>
+      <c r="BF36">
+        <v>26567000.0</v>
+      </c>
+      <c r="BG36">
+        <v>26738000.0</v>
+      </c>
+      <c r="BH36">
+        <v>25171000.0</v>
+      </c>
+      <c r="BI36">
+        <v>27046000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>26540000.0</v>
+      </c>
+      <c r="BK36">
+        <v>27328000.0</v>
+      </c>
+      <c r="BL36">
+        <v>26185000.0</v>
+      </c>
+      <c r="BM36">
+        <v>28159000.0</v>
+      </c>
+      <c r="BN36">
+        <v>27957000.0</v>
+      </c>
+      <c r="BO36">
+        <v>32382000.0</v>
+      </c>
+      <c r="BP36">
+        <v>28120000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>33866000.0</v>
+      </c>
+      <c r="BR36">
+        <v>22073000.0</v>
+      </c>
+      <c r="BS36">
+        <v>34353000.0</v>
+      </c>
+      <c r="BT36">
+        <v>29369000.0</v>
+      </c>
+      <c r="BU36">
+        <v>41235000.0</v>
+      </c>
+      <c r="BV36">
+        <v>45783000.0</v>
+      </c>
+      <c r="BW36">
+        <v>37896000.0</v>
+      </c>
+      <c r="BX36">
+        <v>33606000.0</v>
+      </c>
+      <c r="BY36">
+        <v>44819000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>24321000.0</v>
+      </c>
+      <c r="CA36">
+        <v>19660000.0</v>
+      </c>
+      <c r="CB36">
+        <v>20373000.0</v>
+      </c>
+      <c r="CC36">
+        <v>25973000.0</v>
+      </c>
+      <c r="CD36">
+        <v>32799000.0</v>
+      </c>
+      <c r="CE36">
+        <v>27421000.0</v>
+      </c>
+      <c r="CF36">
+        <v>20784000.0</v>
+      </c>
+      <c r="CG36">
+        <v>25420000.0</v>
+      </c>
+      <c r="CH36">
+        <v>24127000.0</v>
+      </c>
+      <c r="CI36">
+        <v>26759000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>49253000.0</v>
+      </c>
+      <c r="CK36">
+        <v>21682000.0</v>
+      </c>
+      <c r="CL36">
+        <v>7531000.0</v>
+      </c>
+      <c r="CM36">
+        <v>16431000.0</v>
+      </c>
+      <c r="CN36">
+        <v>30361000.0</v>
+      </c>
+      <c r="CO36">
+        <v>24161000.0</v>
+      </c>
+      <c r="CP36">
+        <v>16740000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>19727000.0</v>
+      </c>
+      <c r="CR36">
+        <v>7328000.0</v>
+      </c>
+      <c r="CS36">
+        <v>15414000.0</v>
+      </c>
+      <c r="CT36">
+        <v>20758000.0</v>
+      </c>
+      <c r="CU36">
+        <v>30504000.0</v>
+      </c>
+      <c r="CV36">
+        <v>23966000.0</v>
+      </c>
+      <c r="CW36">
+        <v>24518000.0</v>
+      </c>
+      <c r="CX36">
+        <v>21088000.0</v>
+      </c>
+      <c r="CY36">
+        <v>4087000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>3942000.0</v>
+      </c>
+      <c r="DA36">
+        <v>13917000.0</v>
+      </c>
+      <c r="DB36">
+        <v>4453000.0</v>
+      </c>
+      <c r="DC36">
+        <v>3030000.0</v>
+      </c>
+      <c r="DD36"/>
+      <c r="DE36"/>
+    </row>
+    <row r="37" spans="1:109">
+      <c r="A37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+    </row>
+    <row r="38" spans="1:109">
+      <c r="A38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B38">
+        <v>1829553000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
+        <v>1830048000.0</v>
+      </c>
+      <c r="E38">
+        <v>1811703000.0</v>
+      </c>
+      <c r="F38">
+        <v>1843408000.0</v>
+      </c>
+      <c r="G38">
+        <v>2302745000.0</v>
+      </c>
+      <c r="H38">
+        <v>2307394000.0</v>
+      </c>
+      <c r="I38">
+        <v>1880410000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>1258847000.0</v>
+      </c>
+      <c r="N38">
+        <v>1232002000.0</v>
+      </c>
+      <c r="O38">
+        <v>1174483000.0</v>
+      </c>
+      <c r="P38">
+        <v>1184650000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1159697000.0</v>
+      </c>
+      <c r="R38">
+        <v>1153440000.0</v>
+      </c>
+      <c r="S38">
+        <v>1154321000.0</v>
+      </c>
+      <c r="T38">
+        <v>1130087000.0</v>
+      </c>
+      <c r="U38">
+        <v>2330117000.0</v>
+      </c>
+      <c r="V38">
+        <v>2300174000.0</v>
+      </c>
+      <c r="W38">
+        <v>2189677000.0</v>
+      </c>
+      <c r="X38">
+        <v>2088977000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2018602000.0</v>
+      </c>
+      <c r="Z38">
+        <v>2024054000.0</v>
+      </c>
+      <c r="AA38">
+        <v>1913158000.0</v>
+      </c>
+      <c r="AB38">
+        <v>1952702000.0</v>
+      </c>
+      <c r="AC38">
+        <v>1977150000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1980774000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1988579000.0</v>
+      </c>
+      <c r="AF38">
+        <v>2006136000.0</v>
+      </c>
+      <c r="AG38">
+        <v>-165000.0</v>
+      </c>
+      <c r="AH38">
+        <v>-703000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1660808000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1675590000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1730666000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1772161000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1751935000.0</v>
+      </c>
+      <c r="AN38">
+        <v>1733470000.0</v>
+      </c>
+      <c r="AO38">
+        <v>1783271000.0</v>
+      </c>
+      <c r="AP38">
+        <v>1765764000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1730879000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1738821000.0</v>
+      </c>
+      <c r="AS38">
+        <v>1718709000.0</v>
+      </c>
+      <c r="AT38">
+        <v>1680495000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1505673000.0</v>
+      </c>
+      <c r="AV38">
+        <v>1469307000.0</v>
+      </c>
+      <c r="AW38">
+        <v>1488258000.0</v>
+      </c>
+      <c r="AX38">
+        <v>1551560000.0</v>
+      </c>
+      <c r="AY38">
+        <v>1508504000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>1243780000.0</v>
+      </c>
+      <c r="BA38">
+        <v>1268740000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1280335000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1281269000.0</v>
+      </c>
+      <c r="BD38">
+        <v>1085578000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1118167000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1151058000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1077703000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1080103000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1111120000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1078072000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1011252000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1030089000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1039000000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1012579000.0</v>
+      </c>
+      <c r="BO38">
+        <v>953385000.0</v>
+      </c>
+      <c r="BP38">
+        <v>970654000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>986386000.0</v>
+      </c>
+      <c r="BR38">
+        <v>930441000.0</v>
+      </c>
+      <c r="BS38">
+        <v>888409000.0</v>
+      </c>
+      <c r="BT38">
+        <v>808279000.0</v>
+      </c>
+      <c r="BU38">
+        <v>824320000.0</v>
+      </c>
+      <c r="BV38">
+        <v>758336000.0</v>
+      </c>
+      <c r="BW38">
+        <v>712721000.0</v>
+      </c>
+      <c r="BX38">
+        <v>712593000.0</v>
+      </c>
+      <c r="BY38">
+        <v>666704000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>649983000.0</v>
+      </c>
+      <c r="CA38">
+        <v>657941000.0</v>
+      </c>
+      <c r="CB38">
+        <v>672873000.0</v>
+      </c>
+      <c r="CC38">
+        <v>670816000.0</v>
+      </c>
+      <c r="CD38">
+        <v>672117000.0</v>
+      </c>
+      <c r="CE38">
+        <v>674216000.0</v>
+      </c>
+      <c r="CF38">
+        <v>687152000.0</v>
+      </c>
+      <c r="CG38">
+        <v>687687000.0</v>
+      </c>
+      <c r="CH38">
+        <v>698861000.0</v>
+      </c>
+      <c r="CI38">
+        <v>665825000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>650094000.0</v>
+      </c>
+      <c r="CK38">
+        <v>667061000.0</v>
+      </c>
+      <c r="CL38">
+        <v>658467000.0</v>
+      </c>
+      <c r="CM38">
+        <v>653117000.0</v>
+      </c>
+      <c r="CN38">
+        <v>689388000.0</v>
+      </c>
+      <c r="CO38">
+        <v>683499000.0</v>
+      </c>
+      <c r="CP38">
+        <v>685769000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>665040000.0</v>
+      </c>
+      <c r="CR38">
+        <v>657738000.0</v>
+      </c>
+      <c r="CS38">
+        <v>136640000.0</v>
+      </c>
+      <c r="CT38">
+        <v>125216000.0</v>
+      </c>
+      <c r="CU38">
+        <v>110530000.0</v>
+      </c>
+      <c r="CV38">
+        <v>109406000.0</v>
+      </c>
+      <c r="CW38">
+        <v>90798000.0</v>
+      </c>
+      <c r="CX38">
+        <v>92213000.0</v>
+      </c>
+      <c r="CY38">
+        <v>87421000.0</v>
+      </c>
+      <c r="CZ38"/>
+      <c r="DA38"/>
+      <c r="DB38"/>
+      <c r="DC38"/>
+      <c r="DD38"/>
+      <c r="DE38"/>
+    </row>
+    <row r="39" spans="1:109">
+      <c r="A39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
+        <v>-8701000.0</v>
+      </c>
+      <c r="I39">
+        <v>48824000.0</v>
+      </c>
+      <c r="J39">
+        <v>44345000.0</v>
+      </c>
+      <c r="K39">
+        <v>42066000.0</v>
+      </c>
+      <c r="L39">
+        <v>48128000.0</v>
+      </c>
+      <c r="M39">
+        <v>51509000.0</v>
+      </c>
+      <c r="N39">
+        <v>33831000.0</v>
+      </c>
+      <c r="O39">
+        <v>39881000.0</v>
+      </c>
+      <c r="P39">
+        <v>30183000.0</v>
+      </c>
+      <c r="Q39">
+        <v>37082000.0</v>
+      </c>
+      <c r="R39">
+        <v>39263000.0</v>
+      </c>
+      <c r="S39">
+        <v>28305000.0</v>
+      </c>
+      <c r="T39">
+        <v>26135000.0</v>
+      </c>
+      <c r="U39">
+        <v>1092697000.0</v>
+      </c>
+      <c r="V39">
+        <v>1071347000.0</v>
+      </c>
+      <c r="W39">
+        <v>1159537000.0</v>
+      </c>
+      <c r="X39">
+        <v>1153253000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1240648000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1242130000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1193168000.0</v>
+      </c>
+      <c r="AB39">
+        <v>1127149000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1097439000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1080907000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1038253000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1008261000.0</v>
+      </c>
+      <c r="AG39">
+        <v>965141000.0</v>
+      </c>
+      <c r="AH39">
+        <v>947432000.0</v>
+      </c>
+      <c r="AI39">
+        <v>631386000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>611828000.0</v>
+      </c>
+      <c r="AK39">
+        <v>566365000.0</v>
+      </c>
+      <c r="AL39">
+        <v>540226000.0</v>
+      </c>
+      <c r="AM39">
+        <v>526263000.0</v>
+      </c>
+      <c r="AN39">
+        <v>540604000.0</v>
+      </c>
+      <c r="AO39">
+        <v>504197000.0</v>
+      </c>
+      <c r="AP39">
+        <v>486971000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>468775000.0</v>
+      </c>
+      <c r="AR39">
+        <v>429276000.0</v>
+      </c>
+      <c r="AS39">
+        <v>437681000.0</v>
+      </c>
+      <c r="AT39">
+        <v>442458000.0</v>
+      </c>
+      <c r="AU39">
+        <v>435155000.0</v>
+      </c>
+      <c r="AV39">
+        <v>445615000.0</v>
+      </c>
+      <c r="AW39">
+        <v>432548000.0</v>
+      </c>
+      <c r="AX39">
+        <v>404037000.0</v>
+      </c>
+      <c r="AY39">
+        <v>415026000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>347967000.0</v>
+      </c>
+      <c r="BA39">
+        <v>329967000.0</v>
+      </c>
+      <c r="BB39">
+        <v>311865000.0</v>
+      </c>
+      <c r="BC39">
+        <v>305667000.0</v>
+      </c>
+      <c r="BD39">
+        <v>219715000.0</v>
+      </c>
+      <c r="BE39">
+        <v>483143000.0</v>
+      </c>
+      <c r="BF39">
+        <v>485196000.0</v>
+      </c>
+      <c r="BG39">
+        <v>480829000.0</v>
+      </c>
+      <c r="BH39">
+        <v>483502000.0</v>
+      </c>
+      <c r="BI39">
+        <v>473341000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>480987000.0</v>
+      </c>
+      <c r="BK39">
+        <v>487850000.0</v>
+      </c>
+      <c r="BL39">
+        <v>479180000.0</v>
+      </c>
+      <c r="BM39">
+        <v>484263000.0</v>
+      </c>
+      <c r="BN39">
+        <v>484529000.0</v>
+      </c>
+      <c r="BO39">
+        <v>489151000.0</v>
+      </c>
+      <c r="BP39">
+        <v>485538000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>491065000.0</v>
+      </c>
+      <c r="BR39">
+        <v>474024000.0</v>
+      </c>
+      <c r="BS39">
+        <v>478090000.0</v>
+      </c>
+      <c r="BT39">
+        <v>479905000.0</v>
+      </c>
+      <c r="BU39">
+        <v>488928000.0</v>
+      </c>
+      <c r="BV39">
+        <v>489779000.0</v>
+      </c>
+      <c r="BW39">
+        <v>482252000.0</v>
+      </c>
+      <c r="BX39">
+        <v>478025000.0</v>
+      </c>
+      <c r="BY39">
+        <v>438935000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>416911000.0</v>
+      </c>
+      <c r="CA39">
+        <v>411837000.0</v>
+      </c>
+      <c r="CB39">
+        <v>408693000.0</v>
+      </c>
+      <c r="CC39">
+        <v>412282000.0</v>
+      </c>
+      <c r="CD39">
+        <v>404251000.0</v>
+      </c>
+      <c r="CE39">
+        <v>392922000.0</v>
+      </c>
+      <c r="CF39">
+        <v>378435000.0</v>
+      </c>
+      <c r="CG39">
+        <v>377138000.0</v>
+      </c>
+      <c r="CH39">
+        <v>370455000.0</v>
+      </c>
+      <c r="CI39">
+        <v>365160000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>383693000.0</v>
+      </c>
+      <c r="CK39">
+        <v>355896000.0</v>
+      </c>
+      <c r="CL39">
+        <v>333723000.0</v>
+      </c>
+      <c r="CM39">
+        <v>332943000.0</v>
+      </c>
+      <c r="CN39">
+        <v>346044000.0</v>
+      </c>
+      <c r="CO39">
+        <v>339946000.0</v>
+      </c>
+      <c r="CP39">
+        <v>335715000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>337920000.0</v>
+      </c>
+      <c r="CR39">
+        <v>330160000.0</v>
+      </c>
+      <c r="CS39">
+        <v>473129000.0</v>
+      </c>
+      <c r="CT39">
+        <v>463481000.0</v>
+      </c>
+      <c r="CU39">
+        <v>450167000.0</v>
+      </c>
+      <c r="CV39">
+        <v>447741000.0</v>
+      </c>
+      <c r="CW39">
+        <v>438786000.0</v>
+      </c>
+      <c r="CX39">
+        <v>432442000.0</v>
+      </c>
+      <c r="CY39">
+        <v>412615000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>414887000.0</v>
+      </c>
+      <c r="DA39">
+        <v>422961000.0</v>
+      </c>
+      <c r="DB39">
+        <v>410504000.0</v>
+      </c>
+      <c r="DC39">
+        <v>397617000.0</v>
+      </c>
+      <c r="DD39">
+        <v>426200000.0</v>
+      </c>
+      <c r="DE39">
+        <v>420600000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:109">
+      <c r="A40" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40">
+        <v>1819186000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>466094000.0</v>
+      </c>
+      <c r="E40">
+        <v>1849082000.0</v>
+      </c>
+      <c r="F40">
+        <v>1919372000.0</v>
+      </c>
+      <c r="G40">
+        <v>1921649000.0</v>
+      </c>
+      <c r="H40">
+        <v>1878292000.0</v>
+      </c>
+      <c r="I40">
+        <v>1917005000.0</v>
+      </c>
+      <c r="J40">
+        <v>1943060000.0</v>
+      </c>
+      <c r="K40">
+        <v>1858493000.0</v>
+      </c>
+      <c r="L40">
+        <v>1824389000.0</v>
+      </c>
+      <c r="M40">
+        <v>1616890000.0</v>
+      </c>
+      <c r="N40">
+        <v>1596709000.0</v>
+      </c>
+      <c r="O40">
+        <v>1603881000.0</v>
+      </c>
+      <c r="P40">
+        <v>1604970000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1657370000.0</v>
+      </c>
+      <c r="R40">
+        <v>1658825000.0</v>
+      </c>
+      <c r="S40">
+        <v>1636606000.0</v>
+      </c>
+      <c r="T40">
+        <v>1628819000.0</v>
+      </c>
+      <c r="U40">
+        <v>1603203000.0</v>
+      </c>
+      <c r="V40">
+        <v>1577345000.0</v>
+      </c>
+      <c r="W40">
+        <v>1537116000.0</v>
+      </c>
+      <c r="X40">
+        <v>1455423000.0</v>
+      </c>
+      <c r="Y40">
+        <v>1430394000.0</v>
+      </c>
+      <c r="Z40">
+        <v>1438921000.0</v>
+      </c>
+      <c r="AA40">
+        <v>1361147000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1364820000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1371434000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1371439000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1360098000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1314680000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1383705000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1391991000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1133988000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1098064000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1134243000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1155530000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1157319000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1121217000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1168979000.0</v>
+      </c>
+      <c r="AP40">
+        <v>1135658000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1130532000.0</v>
+      </c>
+      <c r="AR40">
+        <v>1097089000.0</v>
+      </c>
+      <c r="AS40">
+        <v>1113373000.0</v>
+      </c>
+      <c r="AT40">
+        <v>1092849000.0</v>
+      </c>
+      <c r="AU40">
+        <v>981314000.0</v>
+      </c>
+      <c r="AV40">
+        <v>954369000.0</v>
+      </c>
+      <c r="AW40">
+        <v>963791000.0</v>
+      </c>
+      <c r="AX40">
+        <v>993496000.0</v>
+      </c>
+      <c r="AY40">
+        <v>990952000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>792708000.0</v>
+      </c>
+      <c r="BA40">
+        <v>814877000.0</v>
+      </c>
+      <c r="BB40">
+        <v>806221000.0</v>
+      </c>
+      <c r="BC40">
+        <v>827463000.0</v>
+      </c>
+      <c r="BD40">
+        <v>679170000.0</v>
+      </c>
+      <c r="BE40">
+        <v>708936000.0</v>
+      </c>
+      <c r="BF40">
+        <v>717577000.0</v>
+      </c>
+      <c r="BG40">
+        <v>682071000.0</v>
+      </c>
+      <c r="BH40">
+        <v>670641000.0</v>
+      </c>
+      <c r="BI40">
+        <v>696995000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>684575000.0</v>
+      </c>
+      <c r="BK40">
+        <v>660223000.0</v>
+      </c>
+      <c r="BL40">
+        <v>617351000.0</v>
+      </c>
+      <c r="BM40">
+        <v>679392000.0</v>
+      </c>
+      <c r="BN40">
+        <v>677704000.0</v>
+      </c>
+      <c r="BO40">
+        <v>636752000.0</v>
+      </c>
+      <c r="BP40">
+        <v>629565040.0</v>
+      </c>
+      <c r="BQ40">
+        <v>645015000.0</v>
+      </c>
+      <c r="BR40">
+        <v>619383000.0</v>
+      </c>
+      <c r="BS40">
+        <v>593815000.0</v>
+      </c>
+      <c r="BT40">
+        <v>584409000.0</v>
+      </c>
+      <c r="BU40">
+        <v>596187000.0</v>
+      </c>
+      <c r="BV40">
+        <v>566703000.0</v>
+      </c>
+      <c r="BW40">
+        <v>537174000.0</v>
+      </c>
+      <c r="BX40">
+        <v>535929000.0</v>
+      </c>
+      <c r="BY40">
+        <v>498372000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>479846000.0</v>
+      </c>
+      <c r="CA40">
+        <v>480322000.0</v>
+      </c>
+      <c r="CB40">
+        <v>478615000.0</v>
+      </c>
+      <c r="CC40">
+        <v>493200000.0</v>
+      </c>
+      <c r="CD40">
+        <v>490910000.0</v>
+      </c>
+      <c r="CE40">
+        <v>485077000.0</v>
+      </c>
+      <c r="CF40">
+        <v>481475000.0</v>
+      </c>
+      <c r="CG40">
+        <v>480988000.0</v>
+      </c>
+      <c r="CH40">
+        <v>485530000.0</v>
+      </c>
+      <c r="CI40">
+        <v>465761000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>463900000.0</v>
+      </c>
+      <c r="CK40">
+        <v>459577000.0</v>
+      </c>
+      <c r="CL40">
+        <v>444753000.0</v>
+      </c>
+      <c r="CM40">
+        <v>439139000.0</v>
+      </c>
+      <c r="CN40">
+        <v>463033000.0</v>
+      </c>
+      <c r="CO40">
+        <v>460379000.0</v>
+      </c>
+      <c r="CP40">
+        <v>451961000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>445356000.0</v>
+      </c>
+      <c r="CR40">
+        <v>442220000.0</v>
+      </c>
+      <c r="CS40">
+        <v>445672000.0</v>
+      </c>
+      <c r="CT40">
+        <v>433387000.0</v>
+      </c>
+      <c r="CU40">
+        <v>417993000.0</v>
+      </c>
+      <c r="CV40">
+        <v>414772000.0</v>
+      </c>
+      <c r="CW40">
+        <v>406311000.0</v>
+      </c>
+      <c r="CX40">
+        <v>400848000.0</v>
+      </c>
+      <c r="CY40">
+        <v>408564000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>394786000.0</v>
+      </c>
+      <c r="DA40">
+        <v>407304000.0</v>
+      </c>
+      <c r="DB40">
+        <v>396816000.0</v>
+      </c>
+      <c r="DC40">
+        <v>390520000.0</v>
+      </c>
+      <c r="DD40">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DE40">
+        <v>-4800000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:109">
+      <c r="A41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>482000.0</v>
+      </c>
+      <c r="P41">
+        <v>16268000.0</v>
+      </c>
+      <c r="Q41">
+        <v>17003000.0</v>
+      </c>
+      <c r="R41">
+        <v>14328000.0</v>
+      </c>
+      <c r="S41">
+        <v>14727000.0</v>
+      </c>
+      <c r="T41">
+        <v>19456000.0</v>
+      </c>
+      <c r="U41">
+        <v>20648000.0</v>
+      </c>
+      <c r="V41">
+        <v>17216000.0</v>
+      </c>
+      <c r="W41">
+        <v>17612000.0</v>
+      </c>
+      <c r="X41">
+        <v>18087000.0</v>
+      </c>
+      <c r="Y41">
+        <v>18333000.0</v>
+      </c>
+      <c r="Z41">
+        <v>19236000.0</v>
+      </c>
+      <c r="AA41">
+        <v>14700000.0</v>
+      </c>
+      <c r="AB41">
+        <v>15144000.0</v>
+      </c>
+      <c r="AC41">
+        <v>15337000.0</v>
+      </c>
+      <c r="AD41">
+        <v>12776000.0</v>
+      </c>
+      <c r="AE41">
+        <v>11579000.0</v>
+      </c>
+      <c r="AF41">
+        <v>12047000.0</v>
+      </c>
+      <c r="AG41">
+        <v>12100000.0</v>
+      </c>
+      <c r="AH41">
+        <v>10763000.0</v>
+      </c>
+      <c r="AI41">
+        <v>10525000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>12243000.0</v>
+      </c>
+      <c r="AK41">
+        <v>12720000.0</v>
+      </c>
+      <c r="AL41">
+        <v>11610000.0</v>
+      </c>
+      <c r="AM41">
+        <v>9121000.0</v>
+      </c>
+      <c r="AN41">
+        <v>10312000.0</v>
+      </c>
+      <c r="AO41">
+        <v>10058000.0</v>
+      </c>
+      <c r="AP41">
+        <v>10960000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>10324000.0</v>
+      </c>
+      <c r="AR41">
+        <v>9929000.0</v>
+      </c>
+      <c r="AS41">
+        <v>9860000.0</v>
+      </c>
+      <c r="AT41">
+        <v>8816000.0</v>
+      </c>
+      <c r="AU41">
+        <v>7589000.0</v>
+      </c>
+      <c r="AV41">
+        <v>8164000.0</v>
+      </c>
+      <c r="AW41">
+        <v>7158000.0</v>
+      </c>
+      <c r="AX41">
+        <v>6672000.0</v>
+      </c>
+      <c r="AY41">
+        <v>6438000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>6947000.0</v>
+      </c>
+      <c r="BA41">
+        <v>6542000.0</v>
+      </c>
+      <c r="BB41">
+        <v>5408000.0</v>
+      </c>
+      <c r="BC41">
+        <v>6593000.0</v>
+      </c>
+      <c r="BD41">
+        <v>7699000.0</v>
+      </c>
+      <c r="BE41">
+        <v>7856000.0</v>
+      </c>
+      <c r="BF41">
+        <v>6921000.0</v>
+      </c>
+      <c r="BG41">
+        <v>6505000.0</v>
+      </c>
+      <c r="BH41">
+        <v>7079000.0</v>
+      </c>
+      <c r="BI41">
+        <v>7298000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>5824000.0</v>
+      </c>
+      <c r="BK41">
+        <v>5132000.0</v>
+      </c>
+      <c r="BL41">
+        <v>6077000.0</v>
+      </c>
+      <c r="BM41">
+        <v>6997000.0</v>
+      </c>
+      <c r="BN41">
+        <v>5722000.0</v>
+      </c>
+      <c r="BO41">
+        <v>5573000.0</v>
+      </c>
+      <c r="BP41">
+        <v>5390000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>5934000.0</v>
+      </c>
+      <c r="BR41">
+        <v>4395000.0</v>
+      </c>
+      <c r="BS41">
+        <v>3546000.0</v>
+      </c>
+      <c r="BT41">
+        <v>6787000.0</v>
+      </c>
+      <c r="BU41">
+        <v>5149000.0</v>
+      </c>
+      <c r="BV41">
+        <v>4690000.0</v>
+      </c>
+      <c r="BW41">
+        <v>4664000.0</v>
+      </c>
+      <c r="BX41">
+        <v>5142000.0</v>
+      </c>
+      <c r="BY41">
+        <v>3555000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>3064000.0</v>
+      </c>
+      <c r="CA41">
+        <v>3383000.0</v>
+      </c>
+      <c r="CB41">
+        <v>3231000.0</v>
+      </c>
+      <c r="CC41">
+        <v>2957000.0</v>
+      </c>
+      <c r="CD41">
+        <v>2964000.0</v>
+      </c>
+      <c r="CE41">
+        <v>3230000.0</v>
+      </c>
+      <c r="CF41">
+        <v>2900000.0</v>
+      </c>
+      <c r="CG41">
+        <v>2580000.0</v>
+      </c>
+      <c r="CH41">
+        <v>2770000.0</v>
+      </c>
+      <c r="CI41">
+        <v>2841000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>2649000.0</v>
+      </c>
+      <c r="CK41">
+        <v>2760000.0</v>
+      </c>
+      <c r="CL41">
+        <v>2466000.0</v>
+      </c>
+      <c r="CM41">
+        <v>3900000.0</v>
+      </c>
+      <c r="CN41">
+        <v>3297000.0</v>
+      </c>
+      <c r="CO41">
+        <v>3075000.0</v>
+      </c>
+      <c r="CP41">
+        <v>6720000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>4480000.0</v>
+      </c>
+      <c r="CR41">
+        <v>3326000.0</v>
+      </c>
+      <c r="CS41">
+        <v>5935000.0</v>
+      </c>
+      <c r="CT41">
+        <v>3842000.0</v>
+      </c>
+      <c r="CU41">
+        <v>5033000.0</v>
+      </c>
+      <c r="CV41">
+        <v>3157000.0</v>
+      </c>
+      <c r="CW41">
+        <v>5721000.0</v>
+      </c>
+      <c r="CX41">
+        <v>4840000.0</v>
+      </c>
+      <c r="CY41">
+        <v>3422000.0</v>
+      </c>
+      <c r="CZ41"/>
+      <c r="DA41"/>
+      <c r="DB41"/>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+    </row>
+    <row r="42" spans="1:109">
+      <c r="A42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42">
+        <v>-56087000.0</v>
+      </c>
+      <c r="C42">
+        <v>-56087000.0</v>
+      </c>
+      <c r="D42">
+        <v>-56071000.0</v>
+      </c>
+      <c r="E42">
+        <v>-56071000.0</v>
+      </c>
+      <c r="F42">
+        <v>-56071000.0</v>
+      </c>
+      <c r="G42">
+        <v>-56002000.0</v>
+      </c>
+      <c r="H42">
+        <v>-56002000.0</v>
+      </c>
+      <c r="I42">
+        <v>-56015000.0</v>
+      </c>
+      <c r="J42">
+        <v>-56015000.0</v>
+      </c>
+      <c r="K42">
+        <v>-56015000.0</v>
+      </c>
+      <c r="L42">
+        <v>-56015000.0</v>
+      </c>
+      <c r="M42">
+        <v>-56015000.0</v>
+      </c>
+      <c r="N42">
+        <v>-56015000.0</v>
+      </c>
+      <c r="O42">
+        <v>-54527000.0</v>
+      </c>
+      <c r="P42">
+        <v>-52689000.0</v>
+      </c>
+      <c r="Q42">
+        <v>-52009000.0</v>
+      </c>
+      <c r="R42">
+        <v>-50629000.0</v>
+      </c>
+      <c r="S42">
+        <v>-50115000.0</v>
+      </c>
+      <c r="T42">
+        <v>-29029000.0</v>
+      </c>
+      <c r="U42">
+        <v>-28590000.0</v>
+      </c>
+      <c r="V42">
+        <v>-25122000.0</v>
+      </c>
+      <c r="W42">
+        <v>-21859000.0</v>
+      </c>
+      <c r="X42">
+        <v>-20719000.0</v>
+      </c>
+      <c r="Y42">
+        <v>-19639000.0</v>
+      </c>
+      <c r="Z42">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AA42">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AB42">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AC42">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AD42">
+        <v>-17854000.0</v>
+      </c>
+      <c r="AE42">
+        <v>-12013000.0</v>
+      </c>
+      <c r="AF42">
+        <v>-12013000.0</v>
+      </c>
+      <c r="AG42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AH42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AI42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AK42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AL42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AN42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AO42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AP42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AR42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AS42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AT42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AU42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AV42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AW42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AX42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AY42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BA42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BB42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BC42">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BD42">
+        <v>15442000.0</v>
+      </c>
+      <c r="BE42">
+        <v>15375000.0</v>
+      </c>
+      <c r="BF42">
+        <v>15287000.0</v>
+      </c>
+      <c r="BG42">
+        <v>15153000.0</v>
+      </c>
+      <c r="BH42">
+        <v>15055000.0</v>
+      </c>
+      <c r="BI42">
+        <v>14949000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>14839000.0</v>
+      </c>
+      <c r="BK42">
+        <v>14827000.0</v>
+      </c>
+      <c r="BL42">
+        <v>14817000.0</v>
+      </c>
+      <c r="BM42">
+        <v>14768000.0</v>
+      </c>
+      <c r="BN42">
+        <v>14757000.0</v>
+      </c>
+      <c r="BO42">
+        <v>14747000.0</v>
+      </c>
+      <c r="BP42">
+        <v>14738000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>14729000.0</v>
+      </c>
+      <c r="BR42">
+        <v>14721000.0</v>
+      </c>
+      <c r="BS42">
+        <v>14712000.0</v>
+      </c>
+      <c r="BT42">
+        <v>14123000.0</v>
+      </c>
+      <c r="BU42">
+        <v>14115000.0</v>
+      </c>
+      <c r="BV42">
+        <v>14107000.0</v>
+      </c>
+      <c r="BW42">
+        <v>14100000.0</v>
+      </c>
+      <c r="BX42">
+        <v>14092000.0</v>
+      </c>
+      <c r="BY42">
+        <v>9418000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>-1149000.0</v>
+      </c>
+      <c r="CA42">
+        <v>9735000.0</v>
+      </c>
+      <c r="CB42">
+        <v>-665000.0</v>
+      </c>
+      <c r="CC42">
+        <v>685000.0</v>
+      </c>
+      <c r="CD42">
+        <v>12222000.0</v>
+      </c>
+      <c r="CE42">
+        <v>12424000.0</v>
+      </c>
+      <c r="CF42">
+        <v>2551000.0</v>
+      </c>
+      <c r="CG42">
+        <v>3062000.0</v>
+      </c>
+      <c r="CH42">
+        <v>3617000.0</v>
+      </c>
+      <c r="CI42">
+        <v>4361000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>4475000.0</v>
+      </c>
+      <c r="CK42">
+        <v>4587000.0</v>
+      </c>
+      <c r="CL42">
+        <v>5272000.0</v>
+      </c>
+      <c r="CM42">
+        <v>6127000.0</v>
+      </c>
+      <c r="CN42">
+        <v>6197000.0</v>
+      </c>
+      <c r="CO42">
+        <v>6339000.0</v>
+      </c>
+      <c r="CP42">
+        <v>8120000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>8317000.0</v>
+      </c>
+      <c r="CR42">
+        <v>8360000.0</v>
+      </c>
+      <c r="CS42">
+        <v>8360000.0</v>
+      </c>
+      <c r="CT42">
+        <v>8360000.0</v>
+      </c>
+      <c r="CU42">
+        <v>8360000.0</v>
+      </c>
+      <c r="CV42">
+        <v>10037000.0</v>
+      </c>
+      <c r="CW42">
+        <v>10061000.0</v>
+      </c>
+      <c r="CX42">
+        <v>10133000.0</v>
+      </c>
+      <c r="CY42">
+        <v>10553000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>10553000.0</v>
+      </c>
+      <c r="DA42">
+        <v>10553000.0</v>
+      </c>
+      <c r="DB42">
+        <v>10553000.0</v>
+      </c>
+      <c r="DC42">
+        <v>11000000.0</v>
+      </c>
+      <c r="DD42">
+        <v>11800000.0</v>
+      </c>
+      <c r="DE42">
+        <v>11800000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:109">
+      <c r="A43" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+    </row>
+    <row r="44" spans="1:109">
+      <c r="A44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44">
+        <v>12929000.0</v>
+      </c>
+      <c r="BR44">
+        <v>12890000.0</v>
+      </c>
+      <c r="BS44">
+        <v>12852000.0</v>
+      </c>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+    </row>
+    <row r="45" spans="1:109">
+      <c r="A45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>45353000.0</v>
+      </c>
+      <c r="D45">
+        <v>78024000.0</v>
+      </c>
+      <c r="E45">
+        <v>45827000.0</v>
+      </c>
+      <c r="F45">
+        <v>45682000.0</v>
+      </c>
+      <c r="G45">
+        <v>45907000.0</v>
+      </c>
+      <c r="H45">
+        <v>77162000.0</v>
+      </c>
+      <c r="I45">
+        <v>47086000.0</v>
+      </c>
+      <c r="J45">
+        <v>46792000.0</v>
+      </c>
+      <c r="K45">
+        <v>42528000.0</v>
+      </c>
+      <c r="L45">
+        <v>70821000.0</v>
+      </c>
+      <c r="M45">
+        <v>39381000.0</v>
+      </c>
+      <c r="N45">
+        <v>39405000.0</v>
+      </c>
+      <c r="O45">
+        <v>39279000.0</v>
+      </c>
+      <c r="P45">
+        <v>39290000.0</v>
+      </c>
+      <c r="Q45">
+        <v>39177000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>42086000.0</v>
+      </c>
+      <c r="W45">
+        <v>42108000.0</v>
+      </c>
+      <c r="X45">
+        <v>41650000.0</v>
+      </c>
+      <c r="Y45">
+        <v>41038000.0</v>
+      </c>
+      <c r="Z45">
+        <v>40915000.0</v>
+      </c>
+      <c r="AA45">
+        <v>40638000.0</v>
+      </c>
+      <c r="AB45">
+        <v>40231000.0</v>
+      </c>
+      <c r="AC45">
+        <v>39610000.0</v>
+      </c>
+      <c r="AD45">
+        <v>38699000.0</v>
+      </c>
+      <c r="AE45">
+        <v>37896000.0</v>
+      </c>
+      <c r="AF45">
+        <v>32627000.0</v>
+      </c>
+      <c r="AG45">
+        <v>33028000.0</v>
+      </c>
+      <c r="AH45">
+        <v>33257000.0</v>
+      </c>
+      <c r="AI45">
+        <v>34595000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>34927000.0</v>
+      </c>
+      <c r="AK45">
+        <v>34897000.0</v>
+      </c>
+      <c r="AL45">
+        <v>34980000.0</v>
+      </c>
+      <c r="AM45">
+        <v>33157000.0</v>
+      </c>
+      <c r="AN45">
+        <v>30244000.0</v>
+      </c>
+      <c r="AO45">
+        <v>26347000.0</v>
+      </c>
+      <c r="AP45">
+        <v>24985000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>21985000.0</v>
+      </c>
+      <c r="AR45">
+        <v>22100000.0</v>
+      </c>
+      <c r="AS45">
+        <v>22434000.0</v>
+      </c>
+      <c r="AT45">
+        <v>22591000.0</v>
+      </c>
+      <c r="AU45">
+        <v>20495000.0</v>
+      </c>
+      <c r="AV45">
+        <v>20733000.0</v>
+      </c>
+      <c r="AW45">
+        <v>20907000.0</v>
+      </c>
+      <c r="AX45">
+        <v>21230000.0</v>
+      </c>
+      <c r="AY45">
+        <v>21042000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>19897000.0</v>
+      </c>
+      <c r="BA45">
+        <v>20058000.0</v>
+      </c>
+      <c r="BB45">
+        <v>20176000.0</v>
+      </c>
+      <c r="BC45">
+        <v>20156000.0</v>
+      </c>
+      <c r="BD45">
+        <v>16564000.0</v>
+      </c>
+      <c r="BE45">
+        <v>16820000.0</v>
+      </c>
+      <c r="BF45">
+        <v>16953000.0</v>
+      </c>
+      <c r="BG45">
+        <v>17094000.0</v>
+      </c>
+      <c r="BH45">
+        <v>17346000.0</v>
+      </c>
+      <c r="BI45">
+        <v>17496000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>17195000.0</v>
+      </c>
+      <c r="BK45">
+        <v>16493000.0</v>
+      </c>
+      <c r="BL45">
+        <v>16017000.0</v>
+      </c>
+      <c r="BM45">
+        <v>15827000.0</v>
+      </c>
+      <c r="BN45">
+        <v>15651000.0</v>
+      </c>
+      <c r="BO45">
+        <v>15558000.0</v>
+      </c>
+      <c r="BP45">
+        <v>15722000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>15976000.0</v>
+      </c>
+      <c r="BR45">
+        <v>15962000.0</v>
+      </c>
+      <c r="BS45">
+        <v>15599000.0</v>
+      </c>
+      <c r="BT45">
+        <v>15582000.0</v>
+      </c>
+      <c r="BU45">
+        <v>14607000.0</v>
+      </c>
+      <c r="BV45">
+        <v>14044000.0</v>
+      </c>
+      <c r="BW45">
+        <v>14120000.0</v>
+      </c>
+      <c r="BX45">
+        <v>14205000.0</v>
+      </c>
+      <c r="BY45">
+        <v>12780000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>12941000.0</v>
+      </c>
+      <c r="CA45">
+        <v>12605000.0</v>
+      </c>
+      <c r="CB45">
+        <v>12090000.0</v>
+      </c>
+      <c r="CC45">
+        <v>12055000.0</v>
+      </c>
+      <c r="CD45">
+        <v>12210000.0</v>
+      </c>
+      <c r="CE45">
+        <v>12392000.0</v>
+      </c>
+      <c r="CF45">
+        <v>12571000.0</v>
+      </c>
+      <c r="CG45">
+        <v>12688000.0</v>
+      </c>
+      <c r="CH45">
+        <v>12829000.0</v>
+      </c>
+      <c r="CI45">
+        <v>12914000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>12233000.0</v>
+      </c>
+      <c r="CK45">
+        <v>12264000.0</v>
+      </c>
+      <c r="CL45">
+        <v>12440000.0</v>
+      </c>
+      <c r="CM45">
+        <v>12406000.0</v>
+      </c>
+      <c r="CN45">
+        <v>12009000.0</v>
+      </c>
+      <c r="CO45">
+        <v>11807000.0</v>
+      </c>
+      <c r="CP45">
+        <v>11861000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>11633000.0</v>
+      </c>
+      <c r="CR45">
+        <v>11688000.0</v>
+      </c>
+      <c r="CS45">
+        <v>11762000.0</v>
+      </c>
+      <c r="CT45">
+        <v>11809000.0</v>
+      </c>
+      <c r="CU45">
+        <v>11610000.0</v>
+      </c>
+      <c r="CV45">
+        <v>11628000.0</v>
+      </c>
+      <c r="CW45">
+        <v>11509000.0</v>
+      </c>
+      <c r="CX45">
+        <v>10790000.0</v>
+      </c>
+      <c r="CY45">
+        <v>10605000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>10502000.0</v>
+      </c>
+      <c r="DA45">
+        <v>10627000.0</v>
+      </c>
+      <c r="DB45">
+        <v>10017000.0</v>
+      </c>
+      <c r="DC45">
+        <v>8668000.0</v>
+      </c>
+      <c r="DD45">
+        <v>8200000.0</v>
+      </c>
+      <c r="DE45">
+        <v>8300000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:109">
+      <c r="A46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46">
+        <v>52661000.0</v>
+      </c>
+      <c r="C46">
+        <v>45353000.0</v>
+      </c>
+      <c r="D46">
+        <v>45671000.0</v>
+      </c>
+      <c r="E46">
+        <v>45827000.0</v>
+      </c>
+      <c r="F46">
+        <v>45682000.0</v>
+      </c>
+      <c r="G46">
+        <v>45907000.0</v>
+      </c>
+      <c r="H46">
+        <v>46834000.0</v>
+      </c>
+      <c r="I46">
+        <v>47086000.0</v>
+      </c>
+      <c r="J46">
+        <v>46792000.0</v>
+      </c>
+      <c r="K46">
+        <v>42528000.0</v>
+      </c>
+      <c r="L46">
+        <v>42302000.0</v>
+      </c>
+      <c r="M46">
+        <v>39381000.0</v>
+      </c>
+      <c r="N46">
+        <v>39405000.0</v>
+      </c>
+      <c r="O46">
+        <v>39279000.0</v>
+      </c>
+      <c r="P46">
+        <v>39567000.0</v>
+      </c>
+      <c r="Q46">
+        <v>39177000.0</v>
+      </c>
+      <c r="R46">
+        <v>40620000.0</v>
+      </c>
+      <c r="S46">
+        <v>41131000.0</v>
+      </c>
+      <c r="T46">
+        <v>41742000.0</v>
+      </c>
+      <c r="U46">
+        <v>41762000.0</v>
+      </c>
+      <c r="V46">
+        <v>42086000.0</v>
+      </c>
+      <c r="W46">
+        <v>42108000.0</v>
+      </c>
+      <c r="X46">
+        <v>41650000.0</v>
+      </c>
+      <c r="Y46">
+        <v>41038000.0</v>
+      </c>
+      <c r="Z46">
+        <v>40915000.0</v>
+      </c>
+      <c r="AA46">
+        <v>40638000.0</v>
+      </c>
+      <c r="AB46">
+        <v>40231000.0</v>
+      </c>
+      <c r="AC46">
+        <v>39610000.0</v>
+      </c>
+      <c r="AD46">
+        <v>38699000.0</v>
+      </c>
+      <c r="AE46">
+        <v>37896000.0</v>
+      </c>
+      <c r="AF46">
+        <v>32627000.0</v>
+      </c>
+      <c r="AG46">
+        <v>33028000.0</v>
+      </c>
+      <c r="AH46">
+        <v>33257000.0</v>
+      </c>
+      <c r="AI46">
+        <v>34595000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>34927000.0</v>
+      </c>
+      <c r="AK46">
+        <v>34897000.0</v>
+      </c>
+      <c r="AL46">
+        <v>34980000.0</v>
+      </c>
+      <c r="AM46">
+        <v>33157000.0</v>
+      </c>
+      <c r="AN46">
+        <v>30244000.0</v>
+      </c>
+      <c r="AO46">
+        <v>26347000.0</v>
+      </c>
+      <c r="AP46">
+        <v>24985000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>21985000.0</v>
+      </c>
+      <c r="AR46">
+        <v>22100000.0</v>
+      </c>
+      <c r="AS46">
+        <v>22434000.0</v>
+      </c>
+      <c r="AT46">
+        <v>22591000.0</v>
+      </c>
+      <c r="AU46">
+        <v>20495000.0</v>
+      </c>
+      <c r="AV46">
+        <v>20733000.0</v>
+      </c>
+      <c r="AW46">
+        <v>20907000.0</v>
+      </c>
+      <c r="AX46">
+        <v>21230000.0</v>
+      </c>
+      <c r="AY46">
+        <v>21042000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>19897000.0</v>
+      </c>
+      <c r="BA46">
+        <v>20058000.0</v>
+      </c>
+      <c r="BB46">
+        <v>20176000.0</v>
+      </c>
+      <c r="BC46">
+        <v>20156000.0</v>
+      </c>
+      <c r="BD46">
+        <v>16564000.0</v>
+      </c>
+      <c r="BE46">
+        <v>16820000.0</v>
+      </c>
+      <c r="BF46">
+        <v>16953000.0</v>
+      </c>
+      <c r="BG46">
+        <v>17094000.0</v>
+      </c>
+      <c r="BH46">
+        <v>17346000.0</v>
+      </c>
+      <c r="BI46">
+        <v>17496000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>17195000.0</v>
+      </c>
+      <c r="BK46">
+        <v>16493000.0</v>
+      </c>
+      <c r="BL46">
+        <v>16017000.0</v>
+      </c>
+      <c r="BM46">
+        <v>15827000.0</v>
+      </c>
+      <c r="BN46">
+        <v>15651000.0</v>
+      </c>
+      <c r="BO46">
+        <v>15558000.0</v>
+      </c>
+      <c r="BP46">
+        <v>15722000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>15976000.0</v>
+      </c>
+      <c r="BR46">
+        <v>15962000.0</v>
+      </c>
+      <c r="BS46">
+        <v>15599000.0</v>
+      </c>
+      <c r="BT46">
+        <v>15582000.0</v>
+      </c>
+      <c r="BU46">
+        <v>14607000.0</v>
+      </c>
+      <c r="BV46">
+        <v>14044000.0</v>
+      </c>
+      <c r="BW46">
+        <v>14120000.0</v>
+      </c>
+      <c r="BX46">
+        <v>14205000.0</v>
+      </c>
+      <c r="BY46">
+        <v>12780000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>12941000.0</v>
+      </c>
+      <c r="CA46">
+        <v>12605000.0</v>
+      </c>
+      <c r="CB46">
+        <v>12090000.0</v>
+      </c>
+      <c r="CC46">
+        <v>12055000.0</v>
+      </c>
+      <c r="CD46">
+        <v>12210000.0</v>
+      </c>
+      <c r="CE46">
+        <v>12392000.0</v>
+      </c>
+      <c r="CF46">
+        <v>12571000.0</v>
+      </c>
+      <c r="CG46">
+        <v>12688000.0</v>
+      </c>
+      <c r="CH46">
+        <v>12829000.0</v>
+      </c>
+      <c r="CI46">
+        <v>12914000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>12233000.0</v>
+      </c>
+      <c r="CK46">
+        <v>12264000.0</v>
+      </c>
+      <c r="CL46">
+        <v>12440000.0</v>
+      </c>
+      <c r="CM46">
+        <v>12406000.0</v>
+      </c>
+      <c r="CN46">
+        <v>12009000.0</v>
+      </c>
+      <c r="CO46">
+        <v>11807000.0</v>
+      </c>
+      <c r="CP46">
+        <v>11861000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>11633000.0</v>
+      </c>
+      <c r="CR46">
+        <v>11688000.0</v>
+      </c>
+      <c r="CS46">
+        <v>11762000.0</v>
+      </c>
+      <c r="CT46">
+        <v>11809000.0</v>
+      </c>
+      <c r="CU46">
+        <v>11610000.0</v>
+      </c>
+      <c r="CV46">
+        <v>11628000.0</v>
+      </c>
+      <c r="CW46">
+        <v>11509000.0</v>
+      </c>
+      <c r="CX46">
+        <v>10790000.0</v>
+      </c>
+      <c r="CY46">
+        <v>10605000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>10502000.0</v>
+      </c>
+      <c r="DA46">
+        <v>10627000.0</v>
+      </c>
+      <c r="DB46">
+        <v>10017000.0</v>
+      </c>
+      <c r="DC46">
+        <v>8668000.0</v>
+      </c>
+      <c r="DD46">
+        <v>8200000.0</v>
+      </c>
+      <c r="DE46">
+        <v>8300000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:109">
+      <c r="A47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>33145000.0</v>
+      </c>
+      <c r="O47">
+        <v>33186000.0</v>
+      </c>
+      <c r="P47">
+        <v>33042000.0</v>
+      </c>
+      <c r="Q47">
+        <v>39177000.0</v>
+      </c>
+      <c r="R47">
+        <v>40620000.0</v>
+      </c>
+      <c r="S47">
+        <v>41131000.0</v>
+      </c>
+      <c r="T47">
+        <v>41742000.0</v>
+      </c>
+      <c r="U47">
+        <v>41762000.0</v>
+      </c>
+      <c r="V47">
+        <v>42086000.0</v>
+      </c>
+      <c r="W47">
+        <v>35243000.0</v>
+      </c>
+      <c r="X47">
+        <v>35376000.0</v>
+      </c>
+      <c r="Y47">
+        <v>35309000.0</v>
+      </c>
+      <c r="Z47">
+        <v>35383000.0</v>
+      </c>
+      <c r="AA47">
+        <v>35017000.0</v>
+      </c>
+      <c r="AB47">
+        <v>34787000.0</v>
+      </c>
+      <c r="AC47">
+        <v>39610000.0</v>
+      </c>
+      <c r="AD47">
+        <v>33013000.0</v>
+      </c>
+      <c r="AE47">
+        <v>32548000.0</v>
+      </c>
+      <c r="AF47">
+        <v>32627000.0</v>
+      </c>
+      <c r="AG47">
+        <v>33028000.0</v>
+      </c>
+      <c r="AH47">
+        <v>33257000.0</v>
+      </c>
+      <c r="AI47">
+        <v>34595000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>34927000.0</v>
+      </c>
+      <c r="AK47">
+        <v>34897000.0</v>
+      </c>
+      <c r="AL47">
+        <v>34980000.0</v>
+      </c>
+      <c r="AM47">
+        <v>33157000.0</v>
+      </c>
+      <c r="AN47">
+        <v>30244000.0</v>
+      </c>
+      <c r="AO47">
+        <v>26347000.0</v>
+      </c>
+      <c r="AP47">
+        <v>24985000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>21985000.0</v>
+      </c>
+      <c r="AR47">
+        <v>22100000.0</v>
+      </c>
+      <c r="AS47">
+        <v>22434000.0</v>
+      </c>
+      <c r="AT47">
+        <v>22591000.0</v>
+      </c>
+      <c r="AU47">
+        <v>20495000.0</v>
+      </c>
+      <c r="AV47">
+        <v>20733000.0</v>
+      </c>
+      <c r="AW47">
+        <v>20907000.0</v>
+      </c>
+      <c r="AX47">
+        <v>21230000.0</v>
+      </c>
+      <c r="AY47">
+        <v>21042000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>19897000.0</v>
+      </c>
+      <c r="BA47">
+        <v>20058000.0</v>
+      </c>
+      <c r="BB47">
+        <v>20176000.0</v>
+      </c>
+      <c r="BC47">
+        <v>20156000.0</v>
+      </c>
+      <c r="BD47">
+        <v>16564000.0</v>
+      </c>
+      <c r="BE47">
+        <v>16820000.0</v>
+      </c>
+      <c r="BF47">
+        <v>16953000.0</v>
+      </c>
+      <c r="BG47">
+        <v>17094000.0</v>
+      </c>
+      <c r="BH47">
+        <v>17346000.0</v>
+      </c>
+      <c r="BI47">
+        <v>17496000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>17195000.0</v>
+      </c>
+      <c r="BK47">
+        <v>16493000.0</v>
+      </c>
+      <c r="BL47">
+        <v>16017000.0</v>
+      </c>
+      <c r="BM47">
+        <v>15827000.0</v>
+      </c>
+      <c r="BN47">
+        <v>15651000.0</v>
+      </c>
+      <c r="BO47">
+        <v>15558000.0</v>
+      </c>
+      <c r="BP47">
+        <v>15722000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>15976000.0</v>
+      </c>
+      <c r="BR47">
+        <v>15962000.0</v>
+      </c>
+      <c r="BS47">
+        <v>15599000.0</v>
+      </c>
+      <c r="BT47">
+        <v>15582000.0</v>
+      </c>
+      <c r="BU47">
+        <v>14607000.0</v>
+      </c>
+      <c r="BV47">
+        <v>14044000.0</v>
+      </c>
+      <c r="BW47">
+        <v>14120000.0</v>
+      </c>
+      <c r="BX47">
+        <v>14205000.0</v>
+      </c>
+      <c r="BY47">
+        <v>12780000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>12941000.0</v>
+      </c>
+      <c r="CA47">
+        <v>12605000.0</v>
+      </c>
+      <c r="CB47">
+        <v>12090000.0</v>
+      </c>
+      <c r="CC47">
+        <v>12055000.0</v>
+      </c>
+      <c r="CD47">
+        <v>12210000.0</v>
+      </c>
+      <c r="CE47">
+        <v>12392000.0</v>
+      </c>
+      <c r="CF47">
+        <v>12571000.0</v>
+      </c>
+      <c r="CG47">
+        <v>12688000.0</v>
+      </c>
+      <c r="CH47">
+        <v>12829000.0</v>
+      </c>
+      <c r="CI47">
+        <v>12914000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>12233000.0</v>
+      </c>
+      <c r="CK47">
+        <v>12264000.0</v>
+      </c>
+      <c r="CL47">
+        <v>12440000.0</v>
+      </c>
+      <c r="CM47">
+        <v>12406000.0</v>
+      </c>
+      <c r="CN47">
+        <v>12009000.0</v>
+      </c>
+      <c r="CO47">
+        <v>11807000.0</v>
+      </c>
+      <c r="CP47">
+        <v>11861000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>11633000.0</v>
+      </c>
+      <c r="CR47">
+        <v>11688000.0</v>
+      </c>
+      <c r="CS47">
+        <v>11762000.0</v>
+      </c>
+      <c r="CT47">
+        <v>11809000.0</v>
+      </c>
+      <c r="CU47">
+        <v>11610000.0</v>
+      </c>
+      <c r="CV47">
+        <v>11628000.0</v>
+      </c>
+      <c r="CW47">
+        <v>11509000.0</v>
+      </c>
+      <c r="CX47">
+        <v>10790000.0</v>
+      </c>
+      <c r="CY47">
+        <v>10605000.0</v>
+      </c>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+      <c r="DB47"/>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+    </row>
+    <row r="48" spans="1:109">
+      <c r="A48" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48">
+        <v>157609000.0</v>
+      </c>
+      <c r="C48">
+        <v>153250000.0</v>
+      </c>
+      <c r="D48">
+        <v>151938000.0</v>
+      </c>
+      <c r="E48">
+        <v>149403000.0</v>
+      </c>
+      <c r="F48">
+        <v>145621000.0</v>
+      </c>
+      <c r="G48">
+        <v>142811000.0</v>
+      </c>
+      <c r="H48">
+        <v>141290000.0</v>
+      </c>
+      <c r="I48">
+        <v>138325000.0</v>
+      </c>
+      <c r="J48">
+        <v>136883000.0</v>
+      </c>
+      <c r="K48">
+        <v>139050000.0</v>
+      </c>
+      <c r="L48">
+        <v>140017000.0</v>
+      </c>
+      <c r="M48">
+        <v>143211000.0</v>
+      </c>
+      <c r="N48">
+        <v>141431000.0</v>
+      </c>
+      <c r="O48">
+        <v>139115000.0</v>
+      </c>
+      <c r="P48">
+        <v>139249000.0</v>
+      </c>
+      <c r="Q48">
+        <v>135202000.0</v>
+      </c>
+      <c r="R48">
+        <v>131894000.0</v>
+      </c>
+      <c r="S48">
+        <v>128555000.0</v>
+      </c>
+      <c r="T48">
+        <v>126312000.0</v>
+      </c>
+      <c r="U48">
+        <v>123167000.0</v>
+      </c>
+      <c r="V48">
+        <v>120720000.0</v>
+      </c>
+      <c r="W48">
+        <v>117863000.0</v>
+      </c>
+      <c r="X48">
+        <v>115058000.0</v>
+      </c>
+      <c r="Y48">
+        <v>111760000.0</v>
+      </c>
+      <c r="Z48">
+        <v>109845000.0</v>
+      </c>
+      <c r="AA48">
+        <v>107123000.0</v>
+      </c>
+      <c r="AB48">
+        <v>104431000.0</v>
+      </c>
+      <c r="AC48">
+        <v>101929000.0</v>
+      </c>
+      <c r="AD48">
+        <v>99400000.0</v>
+      </c>
+      <c r="AE48">
+        <v>96912000.0</v>
+      </c>
+      <c r="AF48">
+        <v>94547000.0</v>
+      </c>
+      <c r="AG48">
+        <v>91617000.0</v>
+      </c>
+      <c r="AH48">
+        <v>88761000.0</v>
+      </c>
+      <c r="AI48">
+        <v>88933000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>87301000.0</v>
+      </c>
+      <c r="AK48">
+        <v>85287000.0</v>
+      </c>
+      <c r="AL48">
+        <v>83782000.0</v>
+      </c>
+      <c r="AM48">
+        <v>82381000.0</v>
+      </c>
+      <c r="AN48">
+        <v>80736000.0</v>
+      </c>
+      <c r="AO48">
+        <v>78682000.0</v>
+      </c>
+      <c r="AP48">
+        <v>77384000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>76005000.0</v>
+      </c>
+      <c r="AR48">
+        <v>74629000.0</v>
+      </c>
+      <c r="AS48">
+        <v>73330000.0</v>
+      </c>
+      <c r="AT48">
+        <v>72281000.0</v>
+      </c>
+      <c r="AU48">
+        <v>70738000.0</v>
+      </c>
+      <c r="AV48">
+        <v>69394000.0</v>
+      </c>
+      <c r="AW48">
+        <v>67667000.0</v>
+      </c>
+      <c r="AX48">
+        <v>66437000.0</v>
+      </c>
+      <c r="AY48">
+        <v>65313000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>65475000.0</v>
+      </c>
+      <c r="BA48">
+        <v>64614000.0</v>
+      </c>
+      <c r="BB48">
+        <v>63479000.0</v>
+      </c>
+      <c r="BC48">
+        <v>62352000.0</v>
+      </c>
+      <c r="BD48">
+        <v>61843000.0</v>
+      </c>
+      <c r="BE48">
+        <v>60760000.0</v>
+      </c>
+      <c r="BF48">
+        <v>59989000.0</v>
+      </c>
+      <c r="BG48">
+        <v>59081000.0</v>
+      </c>
+      <c r="BH48">
+        <v>57877000.0</v>
+      </c>
+      <c r="BI48">
+        <v>56995000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>56198000.0</v>
+      </c>
+      <c r="BK48">
+        <v>55277000.0</v>
+      </c>
+      <c r="BL48">
+        <v>54045000.0</v>
+      </c>
+      <c r="BM48">
+        <v>52705000.0</v>
+      </c>
+      <c r="BN48">
+        <v>51786000.0</v>
+      </c>
+      <c r="BO48">
+        <v>50104000.0</v>
+      </c>
+      <c r="BP48">
+        <v>48962000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>48306000.0</v>
+      </c>
+      <c r="BR48">
+        <v>47540000.0</v>
+      </c>
+      <c r="BS48">
+        <v>46976000.0</v>
+      </c>
+      <c r="BT48">
+        <v>46584000.0</v>
+      </c>
+      <c r="BU48">
+        <v>45987000.0</v>
+      </c>
+      <c r="BV48">
+        <v>45263000.0</v>
+      </c>
+      <c r="BW48">
+        <v>44635000.0</v>
+      </c>
+      <c r="BX48">
+        <v>44261000.0</v>
+      </c>
+      <c r="BY48">
+        <v>43655000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>43269000.0</v>
+      </c>
+      <c r="CA48">
+        <v>42656000.0</v>
+      </c>
+      <c r="CB48">
+        <v>42245000.0</v>
+      </c>
+      <c r="CC48">
+        <v>41412000.0</v>
+      </c>
+      <c r="CD48">
+        <v>40874000.0</v>
+      </c>
+      <c r="CE48">
+        <v>40241000.0</v>
+      </c>
+      <c r="CF48">
+        <v>39612000.0</v>
+      </c>
+      <c r="CG48">
+        <v>38777000.0</v>
+      </c>
+      <c r="CH48">
+        <v>37910000.0</v>
+      </c>
+      <c r="CI48">
+        <v>37177000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>36735000.0</v>
+      </c>
+      <c r="CK48">
+        <v>35871000.0</v>
+      </c>
+      <c r="CL48">
+        <v>35221000.0</v>
+      </c>
+      <c r="CM48">
+        <v>34607000.0</v>
+      </c>
+      <c r="CN48">
+        <v>33872000.0</v>
+      </c>
+      <c r="CO48">
+        <v>32893000.0</v>
+      </c>
+      <c r="CP48">
+        <v>32267000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>31471000.0</v>
+      </c>
+      <c r="CR48">
+        <v>30768000.0</v>
+      </c>
+      <c r="CS48">
+        <v>29720000.0</v>
+      </c>
+      <c r="CT48">
+        <v>29095000.0</v>
+      </c>
+      <c r="CU48">
+        <v>28380000.0</v>
+      </c>
+      <c r="CV48">
+        <v>27714000.0</v>
+      </c>
+      <c r="CW48">
+        <v>26826000.0</v>
+      </c>
+      <c r="CX48">
+        <v>26215000.0</v>
+      </c>
+      <c r="CY48">
+        <v>25474000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>24916000.0</v>
+      </c>
+      <c r="DA48">
+        <v>24894000.0</v>
+      </c>
+      <c r="DB48">
+        <v>24284000.0</v>
+      </c>
+      <c r="DC48">
+        <v>23391000.0</v>
+      </c>
+      <c r="DD48">
+        <v>22900000.0</v>
+      </c>
+      <c r="DE48">
+        <v>22600000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:109">
+      <c r="A49" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>141431000.0</v>
+      </c>
+      <c r="O49">
+        <v>139115000.0</v>
+      </c>
+      <c r="P49">
+        <v>139249000.0</v>
+      </c>
+      <c r="Q49">
+        <v>135202000.0</v>
+      </c>
+      <c r="R49">
+        <v>131894000.0</v>
+      </c>
+      <c r="S49">
+        <v>128555000.0</v>
+      </c>
+      <c r="T49">
+        <v>126312000.0</v>
+      </c>
+      <c r="U49">
+        <v>123167000.0</v>
+      </c>
+      <c r="V49">
+        <v>120720000.0</v>
+      </c>
+      <c r="W49">
+        <v>117863000.0</v>
+      </c>
+      <c r="X49">
+        <v>115058000.0</v>
+      </c>
+      <c r="Y49">
+        <v>111760000.0</v>
+      </c>
+      <c r="Z49">
+        <v>109845000.0</v>
+      </c>
+      <c r="AA49">
+        <v>107123000.0</v>
+      </c>
+      <c r="AB49">
+        <v>104431000.0</v>
+      </c>
+      <c r="AC49">
+        <v>101929000.0</v>
+      </c>
+      <c r="AD49">
+        <v>99400000.0</v>
+      </c>
+      <c r="AE49">
+        <v>96912000.0</v>
+      </c>
+      <c r="AF49">
+        <v>94547000.0</v>
+      </c>
+      <c r="AG49">
+        <v>91617000.0</v>
+      </c>
+      <c r="AH49">
+        <v>89544000.0</v>
+      </c>
+      <c r="AI49">
+        <v>88933000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>87301000.0</v>
+      </c>
+      <c r="AK49">
+        <v>85287000.0</v>
+      </c>
+      <c r="AL49">
+        <v>83782000.0</v>
+      </c>
+      <c r="AM49">
+        <v>82381000.0</v>
+      </c>
+      <c r="AN49">
+        <v>80736000.0</v>
+      </c>
+      <c r="AO49">
+        <v>78682000.0</v>
+      </c>
+      <c r="AP49">
+        <v>77384000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>76005000.0</v>
+      </c>
+      <c r="AR49">
+        <v>74629000.0</v>
+      </c>
+      <c r="AS49">
+        <v>73330000.0</v>
+      </c>
+      <c r="AT49">
+        <v>72281000.0</v>
+      </c>
+      <c r="AU49">
+        <v>70738000.0</v>
+      </c>
+      <c r="AV49">
+        <v>69394000.0</v>
+      </c>
+      <c r="AW49">
+        <v>67667000.0</v>
+      </c>
+      <c r="AX49">
+        <v>66437000.0</v>
+      </c>
+      <c r="AY49">
+        <v>65313000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>65475000.0</v>
+      </c>
+      <c r="BA49">
+        <v>64614000.0</v>
+      </c>
+      <c r="BB49">
+        <v>63479000.0</v>
+      </c>
+      <c r="BC49">
+        <v>62352000.0</v>
+      </c>
+      <c r="BD49">
+        <v>61843000.0</v>
+      </c>
+      <c r="BE49">
+        <v>60760000.0</v>
+      </c>
+      <c r="BF49">
+        <v>59989000.0</v>
+      </c>
+      <c r="BG49">
+        <v>59081000.0</v>
+      </c>
+      <c r="BH49">
+        <v>57877000.0</v>
+      </c>
+      <c r="BI49">
+        <v>56995000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>56198000.0</v>
+      </c>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+    </row>
+    <row r="50" spans="1:109">
+      <c r="A50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>10000000.0</v>
+      </c>
+      <c r="L50">
+        <v>97395000.0</v>
+      </c>
+      <c r="M50">
+        <v>30000000.0</v>
+      </c>
+      <c r="N50">
+        <v>112289000.0</v>
+      </c>
+      <c r="O50">
+        <v>76500000.0</v>
+      </c>
+      <c r="P50">
+        <v>71455000.0</v>
+      </c>
+      <c r="Q50">
+        <v>4000000.0</v>
+      </c>
+      <c r="R50">
+        <v>5000000.0</v>
+      </c>
+      <c r="S50">
+        <v>24746000.0</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
+        <v>0.0</v>
+      </c>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>0.0</v>
+      </c>
+      <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
+        <v>0.0</v>
+      </c>
+      <c r="AE50">
+        <v>0.0</v>
+      </c>
+      <c r="AF50">
+        <v>6052000.0</v>
+      </c>
+      <c r="AG50">
+        <v>23079000.0</v>
+      </c>
+      <c r="AH50">
+        <v>27085000.0</v>
+      </c>
+      <c r="AI50">
+        <v>6219000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>248000.0</v>
+      </c>
+      <c r="AK50">
+        <v>30363000.0</v>
+      </c>
+      <c r="AL50">
+        <v>32114000.0</v>
+      </c>
+      <c r="AM50">
+        <v>15957000.0</v>
+      </c>
+      <c r="AN50">
+        <v>295000.0</v>
+      </c>
+      <c r="AO50">
+        <v>16989000.0</v>
+      </c>
+      <c r="AP50">
+        <v>30541000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>349000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>5410000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+    </row>
+    <row r="51" spans="1:109">
+      <c r="A51" t="s">
+        <v>78</v>
+      </c>
+      <c r="B51">
+        <v>103836000.0</v>
+      </c>
+      <c r="C51">
+        <v>110891000.0</v>
+      </c>
+      <c r="D51">
+        <v>118182000.0</v>
+      </c>
+      <c r="E51">
+        <v>111487000.0</v>
+      </c>
+      <c r="F51">
+        <v>111401000.0</v>
+      </c>
+      <c r="G51">
+        <v>110936000.0</v>
+      </c>
+      <c r="H51">
+        <v>161268000.0</v>
+      </c>
+      <c r="I51">
+        <v>161814000.0</v>
+      </c>
+      <c r="J51">
+        <v>168440000.0</v>
+      </c>
+      <c r="K51">
+        <v>178761000.0</v>
+      </c>
+      <c r="L51">
+        <v>216779000.0</v>
+      </c>
+      <c r="M51">
+        <v>148958000.0</v>
+      </c>
+      <c r="N51">
+        <v>136845000.0</v>
+      </c>
+      <c r="O51">
+        <v>101826000.0</v>
+      </c>
+      <c r="P51">
+        <v>97174000.0</v>
+      </c>
+      <c r="Q51">
+        <v>34655000.0</v>
+      </c>
+      <c r="R51">
+        <v>36227000.0</v>
+      </c>
+      <c r="S51">
+        <v>41083000.0</v>
+      </c>
+      <c r="T51">
+        <v>16473000.0</v>
+      </c>
+      <c r="U51">
+        <v>21693000.0</v>
+      </c>
+      <c r="V51">
+        <v>21846000.0</v>
+      </c>
+      <c r="W51">
+        <v>23998000.0</v>
+      </c>
+      <c r="X51">
+        <v>28371000.0</v>
+      </c>
+      <c r="Y51">
+        <v>37789000.0</v>
+      </c>
+      <c r="Z51">
+        <v>39556000.0</v>
+      </c>
+      <c r="AA51">
+        <v>41655000.0</v>
+      </c>
+      <c r="AB51">
+        <v>46440000.0</v>
+      </c>
+      <c r="AC51">
+        <v>47521000.0</v>
+      </c>
+      <c r="AD51">
+        <v>47601000.0</v>
+      </c>
+      <c r="AE51">
+        <v>48271000.0</v>
+      </c>
+      <c r="AF51">
+        <v>103262000.0</v>
+      </c>
+      <c r="AG51">
+        <v>23079000.0</v>
+      </c>
+      <c r="AH51">
+        <v>27165000.0</v>
+      </c>
+      <c r="AI51">
+        <v>6219000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>47303000.0</v>
+      </c>
+      <c r="AK51">
+        <v>30363000.0</v>
+      </c>
+      <c r="AL51">
+        <v>32114000.0</v>
+      </c>
+      <c r="AM51">
+        <v>16437000.0</v>
+      </c>
+      <c r="AN51">
+        <v>42638000.0</v>
+      </c>
+      <c r="AO51">
+        <v>17651000.0</v>
+      </c>
+      <c r="AP51">
+        <v>31267000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>12457000.0</v>
+      </c>
+      <c r="AR51">
+        <v>43334000.0</v>
+      </c>
+      <c r="AS51">
+        <v>20947000.0</v>
+      </c>
+      <c r="AT51">
+        <v>18816000.0</v>
+      </c>
+      <c r="AU51">
+        <v>19607000.0</v>
+      </c>
+      <c r="AV51">
+        <v>28002000.0</v>
+      </c>
+      <c r="AW51">
+        <v>36386000.0</v>
+      </c>
+      <c r="AX51">
+        <v>35029000.0</v>
+      </c>
+      <c r="AY51">
+        <v>22795000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>20757000.0</v>
+      </c>
+      <c r="BA51">
+        <v>35257000.0</v>
+      </c>
+      <c r="BB51">
+        <v>49060000.0</v>
+      </c>
+      <c r="BC51">
+        <v>24737000.0</v>
+      </c>
+      <c r="BD51">
+        <v>27461000.0</v>
+      </c>
+      <c r="BE51">
+        <v>26125000.0</v>
+      </c>
+      <c r="BF51">
+        <v>33533000.0</v>
+      </c>
+      <c r="BG51">
+        <v>31321000.0</v>
+      </c>
+      <c r="BH51">
+        <v>42969000.0</v>
+      </c>
+      <c r="BI51">
+        <v>34104000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>34259000.0</v>
+      </c>
+      <c r="BK51">
+        <v>33804000.0</v>
+      </c>
+      <c r="BL51">
+        <v>44811000.0</v>
+      </c>
+      <c r="BM51">
+        <v>30264000.0</v>
+      </c>
+      <c r="BN51">
+        <v>27280000.0</v>
+      </c>
+      <c r="BO51">
+        <v>29261000.0</v>
+      </c>
+      <c r="BP51">
+        <v>39225000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>25626000.0</v>
+      </c>
+      <c r="BR51">
+        <v>20743000.0</v>
+      </c>
+      <c r="BS51">
+        <v>20763000.0</v>
+      </c>
+      <c r="BT51">
+        <v>7206000.0</v>
+      </c>
+      <c r="BU51">
+        <v>6645000.0</v>
+      </c>
+      <c r="BV51">
+        <v>6847000.0</v>
+      </c>
+      <c r="BW51">
+        <v>5564000.0</v>
+      </c>
+      <c r="BX51">
+        <v>6459000.0</v>
+      </c>
+      <c r="BY51">
+        <v>7805000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>6253000.0</v>
+      </c>
+      <c r="CA51">
+        <v>6041000.0</v>
+      </c>
+      <c r="CB51">
+        <v>15370000.0</v>
+      </c>
+      <c r="CC51"/>
+      <c r="CD51">
+        <v>40000.0</v>
+      </c>
+      <c r="CE51">
+        <v>57000.0</v>
+      </c>
+      <c r="CF51">
+        <v>2073000.0</v>
+      </c>
+      <c r="CG51">
+        <v>3790000.0</v>
+      </c>
+      <c r="CH51">
+        <v>2105000.0</v>
+      </c>
+      <c r="CI51">
+        <v>2121000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>3406000.0</v>
+      </c>
+      <c r="CK51">
+        <v>4152000.0</v>
+      </c>
+      <c r="CL51">
+        <v>4167000.0</v>
+      </c>
+      <c r="CM51">
+        <v>4182000.0</v>
+      </c>
+      <c r="CN51">
+        <v>4197000.0</v>
+      </c>
+      <c r="CO51">
+        <v>6211000.0</v>
+      </c>
+      <c r="CP51">
+        <v>6225000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>6239000.0</v>
+      </c>
+      <c r="CR51">
+        <v>6253000.0</v>
+      </c>
+      <c r="CS51">
+        <v>6267000.0</v>
+      </c>
+      <c r="CT51">
+        <v>10280000.0</v>
+      </c>
+      <c r="CU51">
+        <v>12293000.0</v>
+      </c>
+      <c r="CV51">
+        <v>12306000.0</v>
+      </c>
+      <c r="CW51">
+        <v>8319000.0</v>
+      </c>
+      <c r="CX51">
+        <v>8331000.0</v>
+      </c>
+      <c r="CY51">
+        <v>6344000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>6356000.0</v>
+      </c>
+      <c r="DA51"/>
+      <c r="DB51"/>
+      <c r="DC51"/>
+      <c r="DD51"/>
+      <c r="DE51"/>
+    </row>
+    <row r="52" spans="1:109">
+      <c r="A52" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>26223000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
+        <v>26184000.0</v>
+      </c>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52">
+        <v>17150000.0</v>
+      </c>
+      <c r="K52">
+        <v>10000000.0</v>
+      </c>
+      <c r="L52">
+        <v>97395000.0</v>
+      </c>
+      <c r="M52">
+        <v>30000000.0</v>
+      </c>
+      <c r="N52">
+        <v>112289000.0</v>
+      </c>
+      <c r="O52">
+        <v>76500000.0</v>
+      </c>
+      <c r="P52">
+        <v>71455000.0</v>
+      </c>
+      <c r="Q52">
+        <v>4000000.0</v>
+      </c>
+      <c r="R52">
+        <v>5000000.0</v>
+      </c>
+      <c r="S52">
+        <v>24746000.0</v>
+      </c>
+      <c r="T52">
+        <v>5598000.0</v>
+      </c>
+      <c r="U52">
+        <v>9420000.0</v>
+      </c>
+      <c r="V52">
+        <v>9242000.0</v>
+      </c>
+      <c r="W52">
+        <v>262314000.0</v>
+      </c>
+      <c r="X52">
+        <v>468562000.0</v>
+      </c>
+      <c r="Y52">
+        <v>184877000.0</v>
+      </c>
+      <c r="Z52">
+        <v>33998000.0</v>
+      </c>
+      <c r="AA52">
+        <v>35996000.0</v>
+      </c>
+      <c r="AB52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>41990000.0</v>
+      </c>
+      <c r="AD52">
+        <v>41986000.0</v>
+      </c>
+      <c r="AE52">
+        <v>52000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>56230000.0</v>
+      </c>
+      <c r="AG52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>27085000.0</v>
+      </c>
+      <c r="AI52">
+        <v>47000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>47248000.0</v>
+      </c>
+      <c r="AK52">
+        <v>30000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>31712000.0</v>
+      </c>
+      <c r="AM52">
+        <v>15957000.0</v>
+      </c>
+      <c r="AN52">
+        <v>42040000.0</v>
+      </c>
+      <c r="AO52">
+        <v>16989000.0</v>
+      </c>
+      <c r="AP52">
+        <v>30541000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>11668000.0</v>
+      </c>
+      <c r="AR52">
+        <v>37387000.0</v>
+      </c>
+      <c r="AS52">
+        <v>14931000.0</v>
+      </c>
+      <c r="AT52">
+        <v>12731000.0</v>
+      </c>
+      <c r="AU52">
+        <v>13454000.0</v>
+      </c>
+      <c r="AV52">
+        <v>16645000.0</v>
+      </c>
+      <c r="AW52">
+        <v>24954000.0</v>
+      </c>
+      <c r="AX52">
+        <v>23523000.0</v>
+      </c>
+      <c r="AY52">
+        <v>11215000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>8655000.0</v>
+      </c>
+      <c r="BA52">
+        <v>22811000.0</v>
+      </c>
+      <c r="BB52">
+        <v>36272000.0</v>
+      </c>
+      <c r="BC52">
+        <v>11609000.0</v>
+      </c>
+      <c r="BD52">
+        <v>13756000.0</v>
+      </c>
+      <c r="BE52">
+        <v>12076000.0</v>
+      </c>
+      <c r="BF52">
+        <v>13142000.0</v>
+      </c>
+      <c r="BG52">
+        <v>10590000.0</v>
+      </c>
+      <c r="BH52">
+        <v>21596000.0</v>
+      </c>
+      <c r="BI52">
+        <v>12386000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>12198000.0</v>
+      </c>
+      <c r="BK52">
+        <v>11402000.0</v>
+      </c>
+      <c r="BL52">
+        <v>21691000.0</v>
+      </c>
+      <c r="BM52">
+        <v>6797000.0</v>
+      </c>
+      <c r="BN52">
+        <v>3469000.0</v>
+      </c>
+      <c r="BO52">
+        <v>5108000.0</v>
+      </c>
+      <c r="BP52">
+        <v>14265000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>317000.0</v>
+      </c>
+      <c r="BR52">
+        <v>1087000.0</v>
+      </c>
+      <c r="BS52">
+        <v>763000.0</v>
+      </c>
+      <c r="BT52">
+        <v>2206000.0</v>
+      </c>
+      <c r="BU52">
+        <v>1645000.0</v>
+      </c>
+      <c r="BV52">
+        <v>1847000.0</v>
+      </c>
+      <c r="BW52">
+        <v>564000.0</v>
+      </c>
+      <c r="BX52">
+        <v>1459000.0</v>
+      </c>
+      <c r="BY52">
+        <v>2805000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>1253000.0</v>
+      </c>
+      <c r="CA52">
+        <v>1041000.0</v>
+      </c>
+      <c r="CB52">
+        <v>15370000.0</v>
+      </c>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52">
+        <v>1376000.0</v>
+      </c>
+      <c r="CG52">
+        <v>1701000.0</v>
+      </c>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52">
+        <v>1269000.0</v>
+      </c>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+      <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52"/>
+      <c r="DE52"/>
+    </row>
+    <row r="53" spans="1:109">
+      <c r="A53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53">
+        <v>215769000.0</v>
+      </c>
+      <c r="C53">
+        <v>91115000.0</v>
+      </c>
+      <c r="D53">
+        <v>232271000.0</v>
+      </c>
+      <c r="E53">
+        <v>94974000.0</v>
+      </c>
+      <c r="F53">
+        <v>253320000.0</v>
+      </c>
+      <c r="G53">
+        <v>94128000.0</v>
+      </c>
+      <c r="H53">
+        <v>98863000.0</v>
+      </c>
+      <c r="I53">
+        <v>262622000.0</v>
+      </c>
+      <c r="J53">
+        <v>261357000.0</v>
+      </c>
+      <c r="K53">
+        <v>262786000.0</v>
+      </c>
+      <c r="L53">
+        <v>276601000.0</v>
+      </c>
+      <c r="M53">
+        <v>274500000.0</v>
+      </c>
+      <c r="N53">
+        <v>281156000.0</v>
+      </c>
+      <c r="O53">
+        <v>293427000.0</v>
+      </c>
+      <c r="P53">
+        <v>289850000.0</v>
+      </c>
+      <c r="Q53">
+        <v>290419000.0</v>
+      </c>
+      <c r="R53">
+        <v>301232000.0</v>
+      </c>
+      <c r="S53">
+        <v>293464000.0</v>
+      </c>
+      <c r="T53">
+        <v>308177000.0</v>
+      </c>
+      <c r="U53">
+        <v>313214000.0</v>
+      </c>
+      <c r="V53">
+        <v>310515000.0</v>
+      </c>
+      <c r="W53">
+        <v>237619000.0</v>
+      </c>
+      <c r="X53">
+        <v>209471000.0</v>
+      </c>
+      <c r="Y53">
+        <v>157936000.0</v>
+      </c>
+      <c r="Z53">
+        <v>153529000.0</v>
+      </c>
+      <c r="AA53">
+        <v>141439000.0</v>
+      </c>
+      <c r="AB53">
+        <v>178000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>191230000.0</v>
+      </c>
+      <c r="AD53">
+        <v>198660000.0</v>
+      </c>
+      <c r="AE53">
+        <v>217668000.0</v>
+      </c>
+      <c r="AF53">
+        <v>238421000.0</v>
+      </c>
+      <c r="AG53">
+        <v>247437000.0</v>
+      </c>
+      <c r="AH53">
+        <v>257721000.0</v>
+      </c>
+      <c r="AI53">
+        <v>267894000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>275213000.0</v>
+      </c>
+      <c r="AK53">
+        <v>310404000.0</v>
+      </c>
+      <c r="AL53">
+        <v>328788000.0</v>
+      </c>
+      <c r="AM53">
+        <v>326676000.0</v>
+      </c>
+      <c r="AN53">
+        <v>320659000.0</v>
+      </c>
+      <c r="AO53">
+        <v>346391000.0</v>
+      </c>
+      <c r="AP53">
+        <v>353528000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>351101000.0</v>
+      </c>
+      <c r="AR53">
+        <v>377978000.0</v>
+      </c>
+      <c r="AS53">
+        <v>360741000.0</v>
+      </c>
+      <c r="AT53">
+        <v>347860000.0</v>
+      </c>
+      <c r="AU53">
+        <v>300527000.0</v>
+      </c>
+      <c r="AV53">
+        <v>285365000.0</v>
+      </c>
+      <c r="AW53">
+        <v>292853000.0</v>
+      </c>
+      <c r="AX53">
+        <v>327740000.0</v>
+      </c>
+      <c r="AY53">
+        <v>310063000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>258241000.0</v>
+      </c>
+      <c r="BA53">
+        <v>271304000.0</v>
+      </c>
+      <c r="BB53">
+        <v>278914000.0</v>
+      </c>
+      <c r="BC53">
+        <v>277559000.0</v>
+      </c>
+      <c r="BD53">
+        <v>258506000.0</v>
+      </c>
+      <c r="BE53">
+        <v>265737000.0</v>
+      </c>
+      <c r="BF53">
+        <v>285141000.0</v>
+      </c>
+      <c r="BG53">
+        <v>252338000.0</v>
+      </c>
+      <c r="BH53">
+        <v>254006000.0</v>
+      </c>
+      <c r="BI53">
+        <v>268017000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>250769000.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53">
+        <v>182000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53">
+        <v>6742000.0</v>
+      </c>
+      <c r="BU53">
+        <v>136610000.0</v>
+      </c>
+      <c r="BV53">
+        <v>102288000.0</v>
+      </c>
+      <c r="BW53"/>
+      <c r="BX53">
+        <v>13692000.0</v>
+      </c>
+      <c r="BY53">
+        <v>91123000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>95650000.0</v>
+      </c>
+      <c r="CA53">
+        <v>102995000.0</v>
+      </c>
+      <c r="CB53">
+        <v>641000.0</v>
+      </c>
+      <c r="CC53">
+        <v>107150000.0</v>
+      </c>
+      <c r="CD53">
+        <v>112049000.0</v>
+      </c>
+      <c r="CE53">
+        <v>120043000.0</v>
+      </c>
+      <c r="CF53">
+        <v>1909000.0</v>
+      </c>
+      <c r="CG53">
+        <v>133712000.0</v>
+      </c>
+      <c r="CH53">
+        <v>141056000.0</v>
+      </c>
+      <c r="CI53">
+        <v>127417000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>32400000.0</v>
+      </c>
+      <c r="CK53">
+        <v>133256000.0</v>
+      </c>
+      <c r="CL53">
+        <v>140330000.0</v>
+      </c>
+      <c r="CM53"/>
+      <c r="CN53">
+        <v>22625000.0</v>
+      </c>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
+        <v>11925000.0</v>
+      </c>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
+        <v>19950000.0</v>
+      </c>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+    </row>
+    <row r="54" spans="1:109">
+      <c r="A54" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+    </row>
+    <row r="55" spans="1:109">
+      <c r="A55" t="s">
+        <v>82</v>
+      </c>
+      <c r="B55">
+        <v>2223715000.0</v>
+      </c>
+      <c r="C55">
+        <v>2237836000.0</v>
+      </c>
+      <c r="D55">
+        <v>2240769000.0</v>
+      </c>
+      <c r="E55">
+        <v>2244365000.0</v>
+      </c>
+      <c r="F55">
+        <v>2307800000.0</v>
+      </c>
+      <c r="G55">
+        <v>2302745000.0</v>
+      </c>
+      <c r="H55">
+        <v>2307394000.0</v>
+      </c>
+      <c r="I55">
+        <v>2346908000.0</v>
+      </c>
+      <c r="J55">
+        <v>2371313000.0</v>
+      </c>
+      <c r="K55">
+        <v>2283151000.0</v>
+      </c>
+      <c r="L55">
+        <v>2291592000.0</v>
+      </c>
+      <c r="M55">
+        <v>1981668000.0</v>
+      </c>
+      <c r="N55">
+        <v>1950763000.0</v>
+      </c>
+      <c r="O55">
+        <v>1924531000.0</v>
+      </c>
+      <c r="P55">
+        <v>1919398000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1904700000.0</v>
+      </c>
+      <c r="R55">
+        <v>1912627000.0</v>
+      </c>
+      <c r="S55">
+        <v>1899630000.0</v>
+      </c>
+      <c r="T55">
+        <v>1903629000.0</v>
+      </c>
+      <c r="U55">
+        <v>1884252000.0</v>
+      </c>
+      <c r="V55">
+        <v>1856670000.0</v>
+      </c>
+      <c r="W55">
+        <v>1818321000.0</v>
+      </c>
+      <c r="X55">
+        <v>1745884000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1725615000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1735332000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1636280000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1639308000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1644447000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1642012000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1632387000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1636927000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1620134000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1630739000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1288791000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1295638000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1314319000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1335571000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1319074000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1306799000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1333536000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1312635000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1285922000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1280531000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1275171000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1249363000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1129497000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1108066000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1123356000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1151109000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1133508000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>932338000.0</v>
+      </c>
+      <c r="BA55">
+        <v>942349000.0</v>
+      </c>
+      <c r="BB55">
+        <v>945510000.0</v>
+      </c>
+      <c r="BC55">
+        <v>946404000.0</v>
+      </c>
+      <c r="BD55">
+        <v>788637000.0</v>
+      </c>
+      <c r="BE55">
+        <v>817192000.0</v>
+      </c>
+      <c r="BF55">
+        <v>831575000.0</v>
+      </c>
+      <c r="BG55">
+        <v>791905000.0</v>
+      </c>
+      <c r="BH55">
+        <v>791570000.0</v>
+      </c>
+      <c r="BI55">
+        <v>808559000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>792950000.0</v>
+      </c>
+      <c r="BK55">
+        <v>765495000.0</v>
+      </c>
+      <c r="BL55">
+        <v>760134000.0</v>
+      </c>
+      <c r="BM55">
+        <v>781946000.0</v>
+      </c>
+      <c r="BN55">
+        <v>774979000.0</v>
+      </c>
+      <c r="BO55">
+        <v>733079000.0</v>
+      </c>
+      <c r="BP55">
+        <v>734409000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>749806000.0</v>
+      </c>
+      <c r="BR55">
+        <v>716208000.0</v>
+      </c>
+      <c r="BS55">
+        <v>689462000.0</v>
+      </c>
+      <c r="BT55">
+        <v>649731000.0</v>
+      </c>
+      <c r="BU55">
+        <v>666564000.0</v>
+      </c>
+      <c r="BV55">
+        <v>635410000.0</v>
+      </c>
+      <c r="BW55">
+        <v>604936000.0</v>
+      </c>
+      <c r="BX55">
+        <v>604058000.0</v>
+      </c>
+      <c r="BY55">
+        <v>561862000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>540292000.0</v>
+      </c>
+      <c r="CA55">
+        <v>541081000.0</v>
+      </c>
+      <c r="CB55">
+        <v>548215000.0</v>
+      </c>
+      <c r="CC55">
+        <v>550009000.0</v>
+      </c>
+      <c r="CD55">
+        <v>546081000.0</v>
+      </c>
+      <c r="CE55">
+        <v>540358000.0</v>
+      </c>
+      <c r="CF55">
+        <v>539501000.0</v>
+      </c>
+      <c r="CG55">
+        <v>539546000.0</v>
+      </c>
+      <c r="CH55">
+        <v>543100000.0</v>
+      </c>
+      <c r="CI55">
+        <v>523476000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>522251000.0</v>
+      </c>
+      <c r="CK55">
+        <v>519204000.0</v>
+      </c>
+      <c r="CL55">
+        <v>503194000.0</v>
+      </c>
+      <c r="CM55">
+        <v>501176000.0</v>
+      </c>
+      <c r="CN55">
+        <v>523608000.0</v>
+      </c>
+      <c r="CO55">
+        <v>521782000.0</v>
+      </c>
+      <c r="CP55">
+        <v>519356000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>509172000.0</v>
+      </c>
+      <c r="CR55">
+        <v>506751000.0</v>
+      </c>
+      <c r="CS55">
+        <v>508767000.0</v>
+      </c>
+      <c r="CT55">
+        <v>497665000.0</v>
+      </c>
+      <c r="CU55">
+        <v>483616000.0</v>
+      </c>
+      <c r="CV55">
+        <v>480435000.0</v>
+      </c>
+      <c r="CW55">
+        <v>469594000.0</v>
+      </c>
+      <c r="CX55">
+        <v>462092000.0</v>
+      </c>
+      <c r="CY55">
+        <v>465926000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>451000000.0</v>
+      </c>
+      <c r="DA55">
+        <v>462979000.0</v>
+      </c>
+      <c r="DB55">
+        <v>451939000.0</v>
+      </c>
+      <c r="DC55">
+        <v>436941000.0</v>
+      </c>
+      <c r="DD55">
+        <v>439200000.0</v>
+      </c>
+      <c r="DE55">
+        <v>433800000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:109">
+      <c r="A56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56">
+        <v>242692000.0</v>
+      </c>
+      <c r="C56">
+        <v>31452999.0</v>
+      </c>
+      <c r="D56">
+        <v>258592000.0</v>
+      </c>
+      <c r="E56">
+        <v>139900000.0</v>
+      </c>
+      <c r="F56">
+        <v>311893000.0</v>
+      </c>
+      <c r="G56">
+        <v>141061000.0</v>
+      </c>
+      <c r="H56">
+        <v>143558000.0</v>
+      </c>
+      <c r="I56">
+        <v>311446000.0</v>
+      </c>
+      <c r="J56">
+        <v>305702000.0</v>
+      </c>
+      <c r="K56">
+        <v>304852000.0</v>
+      </c>
+      <c r="L56">
+        <v>324729000.0</v>
+      </c>
+      <c r="M56">
+        <v>326009000.0</v>
+      </c>
+      <c r="N56">
+        <v>314987000.0</v>
+      </c>
+      <c r="O56">
+        <v>333308000.0</v>
+      </c>
+      <c r="P56">
+        <v>320033000.0</v>
+      </c>
+      <c r="Q56">
+        <v>327501000.0</v>
+      </c>
+      <c r="R56">
+        <v>340495000.0</v>
+      </c>
+      <c r="S56">
+        <v>321769000.0</v>
+      </c>
+      <c r="T56">
+        <v>334312000.0</v>
+      </c>
+      <c r="U56">
+        <v>345690000.0</v>
+      </c>
+      <c r="V56">
+        <v>341819000.0</v>
+      </c>
+      <c r="W56">
+        <v>287428000.0</v>
+      </c>
+      <c r="X56">
+        <v>249538000.0</v>
+      </c>
+      <c r="Y56">
+        <v>191980000.0</v>
+      </c>
+      <c r="Z56">
+        <v>204480000.0</v>
+      </c>
+      <c r="AA56">
+        <v>166234000.0</v>
+      </c>
+      <c r="AB56">
+        <v>202691000.0</v>
+      </c>
+      <c r="AC56">
+        <v>214305000.0</v>
+      </c>
+      <c r="AD56">
+        <v>222343000.0</v>
+      </c>
+      <c r="AE56">
+        <v>237942000.0</v>
+      </c>
+      <c r="AF56">
+        <v>259457000.0</v>
+      </c>
+      <c r="AG56">
+        <v>274122000.0</v>
+      </c>
+      <c r="AH56">
+        <v>292474000.0</v>
+      </c>
+      <c r="AI56">
+        <v>285388000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>300599000.0</v>
+      </c>
+      <c r="AK56">
+        <v>331607000.0</v>
+      </c>
+      <c r="AL56">
+        <v>358755000.0</v>
+      </c>
+      <c r="AM56">
+        <v>359950000.0</v>
+      </c>
+      <c r="AN56">
+        <v>339524000.0</v>
+      </c>
+      <c r="AO56">
+        <v>379604000.0</v>
+      </c>
+      <c r="AP56">
+        <v>372535000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>372190000.0</v>
+      </c>
+      <c r="AR56">
+        <v>392965000.0</v>
+      </c>
+      <c r="AS56">
+        <v>393952000.0</v>
+      </c>
+      <c r="AT56">
+        <v>375773000.0</v>
+      </c>
+      <c r="AU56">
+        <v>318166000.0</v>
+      </c>
+      <c r="AV56">
+        <v>301210000.0</v>
+      </c>
+      <c r="AW56">
+        <v>325906000.0</v>
+      </c>
+      <c r="AX56">
+        <v>346621000.0</v>
+      </c>
+      <c r="AY56">
+        <v>343486000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>272929000.0</v>
+      </c>
+      <c r="BA56">
+        <v>285991000.0</v>
+      </c>
+      <c r="BB56">
+        <v>298820000.0</v>
+      </c>
+      <c r="BC56">
+        <v>305872000.0</v>
+      </c>
+      <c r="BD56">
+        <v>271981000.0</v>
+      </c>
+      <c r="BE56">
+        <v>33074000.0</v>
+      </c>
+      <c r="BF56">
+        <v>26896000.0</v>
+      </c>
+      <c r="BG56">
+        <v>25278000.0</v>
+      </c>
+      <c r="BH56">
+        <v>273541000.0</v>
+      </c>
+      <c r="BI56">
+        <v>32657000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>26841000.0</v>
+      </c>
+      <c r="BK56">
+        <v>31888000.0</v>
+      </c>
+      <c r="BL56">
+        <v>10999000.0</v>
+      </c>
+      <c r="BM56">
+        <v>40629000.0</v>
+      </c>
+      <c r="BN56">
+        <v>52850000.0</v>
+      </c>
+      <c r="BO56">
+        <v>23622000.0</v>
+      </c>
+      <c r="BP56">
+        <v>12626000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>22161000.0</v>
+      </c>
+      <c r="BR56">
+        <v>27951000.0</v>
+      </c>
+      <c r="BS56">
+        <v>12425000.0</v>
+      </c>
+      <c r="BT56">
+        <v>11278000.0</v>
+      </c>
+      <c r="BU56">
+        <v>19880000.0</v>
+      </c>
+      <c r="BV56">
+        <v>22705000.0</v>
+      </c>
+      <c r="BW56">
+        <v>14899000.0</v>
+      </c>
+      <c r="BX56">
+        <v>17498000.0</v>
+      </c>
+      <c r="BY56">
+        <v>18085000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>13690000.0</v>
+      </c>
+      <c r="CA56">
+        <v>12384000.0</v>
+      </c>
+      <c r="CB56">
+        <v>14864000.0</v>
+      </c>
+      <c r="CC56">
+        <v>16920000.0</v>
+      </c>
+      <c r="CD56">
+        <v>15794000.0</v>
+      </c>
+      <c r="CE56">
+        <v>13578000.0</v>
+      </c>
+      <c r="CF56">
+        <v>13415000.0</v>
+      </c>
+      <c r="CG56">
+        <v>14267000.0</v>
+      </c>
+      <c r="CH56">
+        <v>16884000.0</v>
+      </c>
+      <c r="CI56">
+        <v>15967000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>10715000.0</v>
+      </c>
+      <c r="CK56">
+        <v>15451000.0</v>
+      </c>
+      <c r="CL56">
+        <v>14198000.0</v>
+      </c>
+      <c r="CM56">
+        <v>16292000.0</v>
+      </c>
+      <c r="CN56">
+        <v>11784000.0</v>
+      </c>
+      <c r="CO56">
+        <v>20119000.0</v>
+      </c>
+      <c r="CP56">
+        <v>17228000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>15384000.0</v>
+      </c>
+      <c r="CR56">
+        <v>25604000.0</v>
+      </c>
+      <c r="CS56">
+        <v>20602000.0</v>
+      </c>
+      <c r="CT56">
+        <v>18947000.0</v>
+      </c>
+      <c r="CU56">
+        <v>18259000.0</v>
+      </c>
+      <c r="CV56">
+        <v>17337000.0</v>
+      </c>
+      <c r="CW56">
+        <v>15456000.0</v>
+      </c>
+      <c r="CX56">
+        <v>14895000.0</v>
+      </c>
+      <c r="CY56">
+        <v>38619000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>21401000.0</v>
+      </c>
+      <c r="DA56">
+        <v>25060000.0</v>
+      </c>
+      <c r="DB56">
+        <v>26965000.0</v>
+      </c>
+      <c r="DC56">
+        <v>26101000.0</v>
+      </c>
+      <c r="DD56">
+        <v>426200000.0</v>
+      </c>
+      <c r="DE56">
+        <v>420600000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:109">
+      <c r="A57" t="s">
+        <v>84</v>
+      </c>
+      <c r="B57">
+        <v>1819186000.0</v>
+      </c>
+      <c r="C57">
+        <v>26223000.0</v>
+      </c>
+      <c r="D57">
+        <v>466094000.0</v>
+      </c>
+      <c r="E57">
+        <v>1849082000.0</v>
+      </c>
+      <c r="F57">
+        <v>1919372000.0</v>
+      </c>
+      <c r="G57">
+        <v>1921649000.0</v>
+      </c>
+      <c r="H57">
+        <v>1878292000.0</v>
+      </c>
+      <c r="I57">
+        <v>1917005000.0</v>
+      </c>
+      <c r="J57">
+        <v>1943060000.0</v>
+      </c>
+      <c r="K57">
+        <v>1868493000.0</v>
+      </c>
+      <c r="L57">
+        <v>1921784000.0</v>
+      </c>
+      <c r="M57">
+        <v>1661361000.0</v>
+      </c>
+      <c r="N57">
+        <v>1723891000.0</v>
+      </c>
+      <c r="O57">
+        <v>1695615000.0</v>
+      </c>
+      <c r="P57">
+        <v>1693004000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1678606000.0</v>
+      </c>
+      <c r="R57">
+        <v>1678440000.0</v>
+      </c>
+      <c r="S57">
+        <v>1676418000.0</v>
+      </c>
+      <c r="T57">
+        <v>1648552000.0</v>
+      </c>
+      <c r="U57">
+        <v>1624140000.0</v>
+      </c>
+      <c r="V57">
+        <v>1594872000.0</v>
+      </c>
+      <c r="W57">
+        <v>1555077000.0</v>
+      </c>
+      <c r="X57">
+        <v>1476688000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1449241000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1458729000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1376422000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1381360000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1387485000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1384919000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1372339000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1384671000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1396387000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1403098000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1144513000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1157307000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1176963000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1198852000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1182397000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1173569000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1196026000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1177159000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1152524000.0</v>
+      </c>
+      <c r="AR57">
+        <v>1144405000.0</v>
+      </c>
+      <c r="AS57">
+        <v>1138164000.0</v>
+      </c>
+      <c r="AT57">
+        <v>1114396000.0</v>
+      </c>
+      <c r="AU57">
+        <v>1002357000.0</v>
+      </c>
+      <c r="AV57">
+        <v>979178000.0</v>
+      </c>
+      <c r="AW57">
+        <v>995903000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1023691000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1008605000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>808310000.0</v>
+      </c>
+      <c r="BA57">
+        <v>844230000.0</v>
+      </c>
+      <c r="BB57">
+        <v>847901000.0</v>
+      </c>
+      <c r="BC57">
+        <v>845665000.0</v>
+      </c>
+      <c r="BD57">
+        <v>700625000.0</v>
+      </c>
+      <c r="BE57">
+        <v>721012000.0</v>
+      </c>
+      <c r="BF57">
+        <v>730719000.0</v>
+      </c>
+      <c r="BG57">
+        <v>692661000.0</v>
+      </c>
+      <c r="BH57">
+        <v>699316000.0</v>
+      </c>
+      <c r="BI57">
+        <v>709381000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>696773000.0</v>
+      </c>
+      <c r="BK57">
+        <v>671625000.0</v>
+      </c>
+      <c r="BL57">
+        <v>666307000.0</v>
+      </c>
+      <c r="BM57">
+        <v>686189000.0</v>
+      </c>
+      <c r="BN57">
+        <v>681173000.0</v>
+      </c>
+      <c r="BO57">
+        <v>641860000.0</v>
+      </c>
+      <c r="BP57">
+        <v>643834000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>645332000.0</v>
+      </c>
+      <c r="BR57">
+        <v>620470000.0</v>
+      </c>
+      <c r="BS57">
+        <v>594578000.0</v>
+      </c>
+      <c r="BT57">
+        <v>593402000.0</v>
+      </c>
+      <c r="BU57">
+        <v>602981000.0</v>
+      </c>
+      <c r="BV57">
+        <v>573240000.0</v>
+      </c>
+      <c r="BW57">
+        <v>542403000.0</v>
+      </c>
+      <c r="BX57">
+        <v>542530000.0</v>
+      </c>
+      <c r="BY57">
+        <v>504732000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>484163000.0</v>
+      </c>
+      <c r="CA57">
+        <v>484746000.0</v>
+      </c>
+      <c r="CB57">
+        <v>497216000.0</v>
+      </c>
+      <c r="CC57">
+        <v>498109000.0</v>
+      </c>
+      <c r="CD57">
+        <v>494125000.0</v>
+      </c>
+      <c r="CE57">
+        <v>488505000.0</v>
+      </c>
+      <c r="CF57">
+        <v>485406000.0</v>
+      </c>
+      <c r="CG57">
+        <v>485269000.0</v>
+      </c>
+      <c r="CH57">
+        <v>489029000.0</v>
+      </c>
+      <c r="CI57">
+        <v>469512000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>467818000.0</v>
+      </c>
+      <c r="CK57">
+        <v>462966000.0</v>
+      </c>
+      <c r="CL57">
+        <v>448094000.0</v>
+      </c>
+      <c r="CM57">
+        <v>443454000.0</v>
+      </c>
+      <c r="CN57">
+        <v>466963000.0</v>
+      </c>
+      <c r="CO57">
+        <v>463839000.0</v>
+      </c>
+      <c r="CP57">
+        <v>458681000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>449836000.0</v>
+      </c>
+      <c r="CR57">
+        <v>448568000.0</v>
+      </c>
+      <c r="CS57">
+        <v>451607000.0</v>
+      </c>
+      <c r="CT57">
+        <v>437229000.0</v>
+      </c>
+      <c r="CU57">
+        <v>423026000.0</v>
+      </c>
+      <c r="CV57">
+        <v>418622000.0</v>
+      </c>
+      <c r="CW57">
+        <v>412032000.0</v>
+      </c>
+      <c r="CX57">
+        <v>405688000.0</v>
+      </c>
+      <c r="CY57">
+        <v>411986000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>398334000.0</v>
+      </c>
+      <c r="DA57">
+        <v>407304000.0</v>
+      </c>
+      <c r="DB57">
+        <v>407779000.0</v>
+      </c>
+      <c r="DC57">
+        <v>393436000.0</v>
+      </c>
+      <c r="DD57">
+        <v>4600000.0</v>
+      </c>
+      <c r="DE57">
+        <v>4800000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:109">
+      <c r="A58" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58">
+        <v>1943098000.0</v>
+      </c>
+      <c r="C58">
+        <v>1962020000.0</v>
+      </c>
+      <c r="D58">
+        <v>1966840000.0</v>
+      </c>
+      <c r="E58">
+        <v>1974495000.0</v>
+      </c>
+      <c r="F58">
+        <v>2044326000.0</v>
+      </c>
+      <c r="G58">
+        <v>2044094000.0</v>
+      </c>
+      <c r="H58">
+        <v>2054358000.0</v>
+      </c>
+      <c r="I58">
+        <v>2093662000.0</v>
+      </c>
+      <c r="J58">
+        <v>2126099000.0</v>
+      </c>
+      <c r="K58">
+        <v>2049488000.0</v>
+      </c>
+      <c r="L58">
+        <v>2056289000.0</v>
+      </c>
+      <c r="M58">
+        <v>1780319000.0</v>
+      </c>
+      <c r="N58">
+        <v>1748447000.0</v>
+      </c>
+      <c r="O58">
+        <v>1720459000.0</v>
+      </c>
+      <c r="P58">
+        <v>1718723000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1709261000.0</v>
+      </c>
+      <c r="R58">
+        <v>1709667000.0</v>
+      </c>
+      <c r="S58">
+        <v>1692755000.0</v>
+      </c>
+      <c r="T58">
+        <v>1665025000.0</v>
+      </c>
+      <c r="U58">
+        <v>1645833000.0</v>
+      </c>
+      <c r="V58">
+        <v>1616718000.0</v>
+      </c>
+      <c r="W58">
+        <v>1579075000.0</v>
+      </c>
+      <c r="X58">
+        <v>1505059000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1487030000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1498285000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1402802000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1411260000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1418955000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1419040000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1408369000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1417942000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1406619000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1419156000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1140207000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1145367000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1164606000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1187644000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1173756000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1163855000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1186630000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1166925000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1142989000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1140423000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1134320000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1111665000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1000921000.0</v>
+      </c>
+      <c r="AV58">
+        <v>982371000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1000177000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1028525000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1013747000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>813465000.0</v>
+      </c>
+      <c r="BA58">
+        <v>850134000.0</v>
+      </c>
+      <c r="BB58">
+        <v>855281000.0</v>
+      </c>
+      <c r="BC58">
+        <v>852200000.0</v>
+      </c>
+      <c r="BD58">
+        <v>706631000.0</v>
+      </c>
+      <c r="BE58">
+        <v>735061000.0</v>
+      </c>
+      <c r="BF58">
+        <v>751110000.0</v>
+      </c>
+      <c r="BG58">
+        <v>713392000.0</v>
+      </c>
+      <c r="BH58">
+        <v>713610000.0</v>
+      </c>
+      <c r="BI58">
+        <v>731099000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>718834000.0</v>
+      </c>
+      <c r="BK58">
+        <v>694027000.0</v>
+      </c>
+      <c r="BL58">
+        <v>689427000.0</v>
+      </c>
+      <c r="BM58">
+        <v>709656000.0</v>
+      </c>
+      <c r="BN58">
+        <v>704984000.0</v>
+      </c>
+      <c r="BO58">
+        <v>666013000.0</v>
+      </c>
+      <c r="BP58">
+        <v>668794000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>670641000.0</v>
+      </c>
+      <c r="BR58">
+        <v>640126000.0</v>
+      </c>
+      <c r="BS58">
+        <v>614578000.0</v>
+      </c>
+      <c r="BT58">
+        <v>591615000.0</v>
+      </c>
+      <c r="BU58">
+        <v>607981000.0</v>
+      </c>
+      <c r="BV58">
+        <v>578240000.0</v>
+      </c>
+      <c r="BW58">
+        <v>547402000.0</v>
+      </c>
+      <c r="BX58">
+        <v>547530000.0</v>
+      </c>
+      <c r="BY58">
+        <v>509732000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>489163000.0</v>
+      </c>
+      <c r="CA58">
+        <v>489746000.0</v>
+      </c>
+      <c r="CB58">
+        <v>497216000.0</v>
+      </c>
+      <c r="CC58">
+        <v>498109000.0</v>
+      </c>
+      <c r="CD58">
+        <v>494165000.0</v>
+      </c>
+      <c r="CE58">
+        <v>488562000.0</v>
+      </c>
+      <c r="CF58">
+        <v>487479000.0</v>
+      </c>
+      <c r="CG58">
+        <v>487358000.0</v>
+      </c>
+      <c r="CH58">
+        <v>491134000.0</v>
+      </c>
+      <c r="CI58">
+        <v>471633000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>469955000.0</v>
+      </c>
+      <c r="CK58">
+        <v>467118000.0</v>
+      </c>
+      <c r="CL58">
+        <v>452261000.0</v>
+      </c>
+      <c r="CM58">
+        <v>447636000.0</v>
+      </c>
+      <c r="CN58">
+        <v>471160000.0</v>
+      </c>
+      <c r="CO58">
+        <v>470050000.0</v>
+      </c>
+      <c r="CP58">
+        <v>464906000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>456075000.0</v>
+      </c>
+      <c r="CR58">
+        <v>454821000.0</v>
+      </c>
+      <c r="CS58">
+        <v>457874000.0</v>
+      </c>
+      <c r="CT58">
+        <v>447509000.0</v>
+      </c>
+      <c r="CU58">
+        <v>435319000.0</v>
+      </c>
+      <c r="CV58">
+        <v>430928000.0</v>
+      </c>
+      <c r="CW58">
+        <v>420351000.0</v>
+      </c>
+      <c r="CX58">
+        <v>414019000.0</v>
+      </c>
+      <c r="CY58">
+        <v>418330000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>404690000.0</v>
+      </c>
+      <c r="DA58">
+        <v>417582000.0</v>
+      </c>
+      <c r="DB58">
+        <v>407779000.0</v>
+      </c>
+      <c r="DC58">
+        <v>393436000.0</v>
+      </c>
+      <c r="DD58">
+        <v>396600000.0</v>
+      </c>
+      <c r="DE58">
+        <v>390500000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:109">
+      <c r="A59" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+    </row>
+    <row r="60" spans="1:109">
+      <c r="A60" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60">
+        <v>280617000.0</v>
+      </c>
+      <c r="C60">
+        <v>275816000.0</v>
+      </c>
+      <c r="D60">
+        <v>273929000.0</v>
+      </c>
+      <c r="E60">
+        <v>269870000.0</v>
+      </c>
+      <c r="F60">
+        <v>263474000.0</v>
+      </c>
+      <c r="G60">
+        <v>258651000.0</v>
+      </c>
+      <c r="H60">
+        <v>253036000.0</v>
+      </c>
+      <c r="I60">
+        <v>253246000.0</v>
+      </c>
+      <c r="J60">
+        <v>245214000.0</v>
+      </c>
+      <c r="K60">
+        <v>233663000.0</v>
+      </c>
+      <c r="L60">
+        <v>235303000.0</v>
+      </c>
+      <c r="M60">
+        <v>201349000.0</v>
+      </c>
+      <c r="N60">
+        <v>202316000.0</v>
+      </c>
+      <c r="O60">
+        <v>204072000.0</v>
+      </c>
+      <c r="P60">
+        <v>200675000.0</v>
+      </c>
+      <c r="Q60">
+        <v>195439000.0</v>
+      </c>
+      <c r="R60">
+        <v>202960000.0</v>
+      </c>
+      <c r="S60">
+        <v>206875000.0</v>
+      </c>
+      <c r="T60">
+        <v>238604000.0</v>
+      </c>
+      <c r="U60">
+        <v>238419000.0</v>
+      </c>
+      <c r="V60">
+        <v>239952000.0</v>
+      </c>
+      <c r="W60">
+        <v>239246000.0</v>
+      </c>
+      <c r="X60">
+        <v>240825000.0</v>
+      </c>
+      <c r="Y60">
+        <v>238585000.0</v>
+      </c>
+      <c r="Z60">
+        <v>237047000.0</v>
+      </c>
+      <c r="AA60">
+        <v>233478000.0</v>
+      </c>
+      <c r="AB60">
+        <v>228048000.0</v>
+      </c>
+      <c r="AC60">
+        <v>225492000.0</v>
+      </c>
+      <c r="AD60">
+        <v>222972000.0</v>
+      </c>
+      <c r="AE60">
+        <v>224018000.0</v>
+      </c>
+      <c r="AF60">
+        <v>218985000.0</v>
+      </c>
+      <c r="AG60">
+        <v>213515000.0</v>
+      </c>
+      <c r="AH60">
+        <v>211583000.0</v>
+      </c>
+      <c r="AI60">
+        <v>148584000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>150271000.0</v>
+      </c>
+      <c r="AK60">
+        <v>149713000.0</v>
+      </c>
+      <c r="AL60">
+        <v>147927000.0</v>
+      </c>
+      <c r="AM60">
+        <v>145318000.0</v>
+      </c>
+      <c r="AN60">
+        <v>142944000.0</v>
+      </c>
+      <c r="AO60">
+        <v>146906000.0</v>
+      </c>
+      <c r="AP60">
+        <v>145710000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>142933000.0</v>
+      </c>
+      <c r="AR60">
+        <v>140108000.0</v>
+      </c>
+      <c r="AS60">
+        <v>140851000.0</v>
+      </c>
+      <c r="AT60">
+        <v>137698000.0</v>
+      </c>
+      <c r="AU60">
+        <v>128576000.0</v>
+      </c>
+      <c r="AV60">
+        <v>125695000.0</v>
+      </c>
+      <c r="AW60">
+        <v>123179000.0</v>
+      </c>
+      <c r="AX60">
+        <v>122584000.0</v>
+      </c>
+      <c r="AY60">
+        <v>119761000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>118873000.0</v>
+      </c>
+      <c r="BA60">
+        <v>92215000.0</v>
+      </c>
+      <c r="BB60">
+        <v>90229000.0</v>
+      </c>
+      <c r="BC60">
+        <v>94204000.0</v>
+      </c>
+      <c r="BD60">
+        <v>82006000.0</v>
+      </c>
+      <c r="BE60">
+        <v>82131000.0</v>
+      </c>
+      <c r="BF60">
+        <v>80465000.0</v>
+      </c>
+      <c r="BG60">
+        <v>78513000.0</v>
+      </c>
+      <c r="BH60">
+        <v>77960000.0</v>
+      </c>
+      <c r="BI60">
+        <v>77460000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>74116000.0</v>
+      </c>
+      <c r="BK60">
+        <v>71468000.0</v>
+      </c>
+      <c r="BL60">
+        <v>70707000.0</v>
+      </c>
+      <c r="BM60">
+        <v>72290000.0</v>
+      </c>
+      <c r="BN60">
+        <v>69995000.0</v>
+      </c>
+      <c r="BO60">
+        <v>67066000.0</v>
+      </c>
+      <c r="BP60">
+        <v>65615000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>79165000.0</v>
+      </c>
+      <c r="BR60">
+        <v>76082000.0</v>
+      </c>
+      <c r="BS60">
+        <v>74884000.0</v>
+      </c>
+      <c r="BT60">
+        <v>58116000.0</v>
+      </c>
+      <c r="BU60">
+        <v>58583000.0</v>
+      </c>
+      <c r="BV60">
+        <v>57170000.0</v>
+      </c>
+      <c r="BW60">
+        <v>57534000.0</v>
+      </c>
+      <c r="BX60">
+        <v>56528000.0</v>
+      </c>
+      <c r="BY60">
+        <v>52130000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>51129000.0</v>
+      </c>
+      <c r="CA60">
+        <v>51335000.0</v>
+      </c>
+      <c r="CB60">
+        <v>50999000.0</v>
+      </c>
+      <c r="CC60">
+        <v>51900000.0</v>
+      </c>
+      <c r="CD60">
+        <v>51916000.0</v>
+      </c>
+      <c r="CE60">
+        <v>51796000.0</v>
+      </c>
+      <c r="CF60">
+        <v>52022000.0</v>
+      </c>
+      <c r="CG60">
+        <v>52188000.0</v>
+      </c>
+      <c r="CH60">
+        <v>51966000.0</v>
+      </c>
+      <c r="CI60">
+        <v>51843000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>52296000.0</v>
+      </c>
+      <c r="CK60">
+        <v>52086000.0</v>
+      </c>
+      <c r="CL60">
+        <v>50933000.0</v>
+      </c>
+      <c r="CM60">
+        <v>53540000.0</v>
+      </c>
+      <c r="CN60">
+        <v>52448000.0</v>
+      </c>
+      <c r="CO60">
+        <v>51732000.0</v>
+      </c>
+      <c r="CP60">
+        <v>54450000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>53097000.0</v>
+      </c>
+      <c r="CR60">
+        <v>51930000.0</v>
+      </c>
+      <c r="CS60">
+        <v>50893000.0</v>
+      </c>
+      <c r="CT60">
+        <v>50156000.0</v>
+      </c>
+      <c r="CU60">
+        <v>48297000.0</v>
+      </c>
+      <c r="CV60">
+        <v>49507000.0</v>
+      </c>
+      <c r="CW60">
+        <v>49243000.0</v>
+      </c>
+      <c r="CX60">
+        <v>48073000.0</v>
+      </c>
+      <c r="CY60">
+        <v>47596000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>46310000.0</v>
+      </c>
+      <c r="DA60">
+        <v>45397000.0</v>
+      </c>
+      <c r="DB60">
+        <v>44160000.0</v>
+      </c>
+      <c r="DC60">
+        <v>43505000.0</v>
+      </c>
+      <c r="DD60">
+        <v>42700000.0</v>
+      </c>
+      <c r="DE60">
+        <v>43400000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:109">
+      <c r="A61" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
+        <v>-56015000.0</v>
+      </c>
+      <c r="O61">
+        <v>-54527000.0</v>
+      </c>
+      <c r="P61">
+        <v>-52689000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-52009000.0</v>
+      </c>
+      <c r="R61">
+        <v>-50629000.0</v>
+      </c>
+      <c r="S61">
+        <v>-50115000.0</v>
+      </c>
+      <c r="T61">
+        <v>-29029000.0</v>
+      </c>
+      <c r="U61">
+        <v>-28590000.0</v>
+      </c>
+      <c r="V61">
+        <v>-25122000.0</v>
+      </c>
+      <c r="W61">
+        <v>-21859000.0</v>
+      </c>
+      <c r="X61">
+        <v>-20719000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-19639000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-18847000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-17854000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-12013000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-12013000.0</v>
+      </c>
+      <c r="AG61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AH61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AI61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AJ61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AK61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AL61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AM61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AO61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AQ61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AR61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AT61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AV61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AW61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AX61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AY61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="AZ61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BA61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BB61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BC61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BD61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BE61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BF61">
+        <v>-11665000.0</v>
+      </c>
+      <c r="BG61">
+        <v>-11698000.0</v>
+      </c>
+      <c r="BH61">
+        <v>-11698000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-11698000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-11698000.0</v>
+      </c>
+      <c r="BK61">
+        <v>-11698000.0</v>
+      </c>
+      <c r="BL61">
+        <v>-11698000.0</v>
+      </c>
+      <c r="BM61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BN61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BO61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BP61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BS61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BT61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-11737000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-11407000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-11242000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-9888000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-8907000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-8701000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-8011000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-7497000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-6940000.0</v>
+      </c>
+      <c r="CI61">
+        <v>-6194000.0</v>
+      </c>
+      <c r="CJ61">
+        <v>-6078000.0</v>
+      </c>
+      <c r="CK61">
+        <v>-5966000.0</v>
+      </c>
+      <c r="CL61">
+        <v>-5281000.0</v>
+      </c>
+      <c r="CM61">
+        <v>-4426000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-4356000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-4214000.0</v>
+      </c>
+      <c r="CP61">
+        <v>-2433000.0</v>
+      </c>
+      <c r="CQ61">
+        <v>-2236000.0</v>
+      </c>
+      <c r="CR61">
+        <v>-2193000.0</v>
+      </c>
+      <c r="CS61">
+        <v>-2193000.0</v>
+      </c>
+      <c r="CT61">
+        <v>-2193000.0</v>
+      </c>
+      <c r="CU61">
+        <v>-2193000.0</v>
+      </c>
+      <c r="CV61">
+        <v>-516000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-492000.0</v>
+      </c>
+      <c r="CX61">
+        <v>-420000.0</v>
+      </c>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+    </row>
+    <row r="62" spans="1:109">
+      <c r="A62" t="s">
+        <v>89</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AC32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:29">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>34461000.0</v>
+      </c>
+      <c r="C2">
+        <v>46182000.0</v>
+      </c>
+      <c r="D2">
+        <v>25327000.0</v>
+      </c>
+      <c r="E2">
+        <v>4961000.0</v>
+      </c>
+      <c r="F2">
+        <v>3784000.0</v>
+      </c>
+      <c r="G2">
+        <v>9576000.0</v>
+      </c>
+      <c r="H2">
+        <v>10995000.0</v>
+      </c>
+      <c r="I2">
+        <v>7348000.0</v>
+      </c>
+      <c r="J2">
+        <v>3814000.0</v>
+      </c>
+      <c r="K2">
+        <v>4417000.0</v>
+      </c>
+      <c r="L2">
+        <v>4694000.0</v>
+      </c>
+      <c r="M2">
+        <v>4520000.0</v>
+      </c>
+      <c r="N2">
+        <v>4653000.0</v>
+      </c>
+      <c r="O2">
+        <v>6240000.0</v>
+      </c>
+      <c r="P2">
+        <v>8476000.0</v>
+      </c>
+      <c r="Q2">
+        <v>10014000.0</v>
+      </c>
+      <c r="R2">
+        <v>11460000.0</v>
+      </c>
+      <c r="S2">
+        <v>14041000.0</v>
+      </c>
+      <c r="T2">
+        <v>14104000.0</v>
+      </c>
+      <c r="U2">
+        <v>12376000.0</v>
+      </c>
+      <c r="V2">
+        <v>9370000.0</v>
+      </c>
+      <c r="W2">
+        <v>7857000.0</v>
+      </c>
+      <c r="X2">
+        <v>9338000.0</v>
+      </c>
+      <c r="Y2">
+        <v>11018000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14577000.0</v>
+      </c>
+      <c r="AA2">
+        <v>16151000.0</v>
+      </c>
+      <c r="AB2">
+        <v>13513000.0</v>
+      </c>
+      <c r="AC2">
+        <v>14253000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3">
+        <v>668000.0</v>
+      </c>
+      <c r="C3">
+        <v>604000.0</v>
+      </c>
+      <c r="D3">
+        <v>2989000.0</v>
+      </c>
+      <c r="E3">
+        <v>2744000.0</v>
+      </c>
+      <c r="F3">
+        <v>2612000.0</v>
+      </c>
+      <c r="G3">
+        <v>2234000.0</v>
+      </c>
+      <c r="H3">
+        <v>3244000.0</v>
+      </c>
+      <c r="I3">
+        <v>4073000.0</v>
+      </c>
+      <c r="J3">
+        <v>3308000.0</v>
+      </c>
+      <c r="K3">
+        <v>2557000.0</v>
+      </c>
+      <c r="L3">
+        <v>2997000.0</v>
+      </c>
+      <c r="M3">
+        <v>2991000.0</v>
+      </c>
+      <c r="N3">
+        <v>2212000.0</v>
+      </c>
+      <c r="O3">
+        <v>3072000.0</v>
+      </c>
+      <c r="P3">
+        <v>2978000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2814000.0</v>
+      </c>
+      <c r="R3">
+        <v>2434000.0</v>
+      </c>
+      <c r="S3">
+        <v>2096000.0</v>
+      </c>
+      <c r="T3">
+        <v>2186000.0</v>
+      </c>
+      <c r="U3">
+        <v>2251000.0</v>
+      </c>
+      <c r="V3">
+        <v>2580000.0</v>
+      </c>
+      <c r="W3">
+        <v>2974000.0</v>
+      </c>
+      <c r="X3">
+        <v>3209000.0</v>
+      </c>
+      <c r="Y3">
+        <v>2548000.0</v>
+      </c>
+      <c r="Z3">
+        <v>2259000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1997000.0</v>
+      </c>
+      <c r="AB3">
+        <v>1834000.0</v>
+      </c>
+      <c r="AC3"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5">
+        <v>28152000.0</v>
+      </c>
+      <c r="C5">
+        <v>15961000.0</v>
+      </c>
+      <c r="D5">
+        <v>15260000.0</v>
+      </c>
+      <c r="E5">
+        <v>26946000.0</v>
+      </c>
+      <c r="F5">
+        <v>25585000.0</v>
+      </c>
+      <c r="G5">
+        <v>24160000.0</v>
+      </c>
+      <c r="H5">
+        <v>23025000.0</v>
+      </c>
+      <c r="I5">
+        <v>17794000.0</v>
+      </c>
+      <c r="J5">
+        <v>17244000.0</v>
+      </c>
+      <c r="K5">
+        <v>16925000.0</v>
+      </c>
+      <c r="L5">
+        <v>15696000.0</v>
+      </c>
+      <c r="M5">
+        <v>13255000.0</v>
+      </c>
+      <c r="N5">
+        <v>11722000.0</v>
+      </c>
+      <c r="O5">
+        <v>11065000.0</v>
+      </c>
+      <c r="P5">
+        <v>9532000.0</v>
+      </c>
+      <c r="Q5">
+        <v>11627000.0</v>
+      </c>
+      <c r="R5">
+        <v>9932000.0</v>
+      </c>
+      <c r="S5">
+        <v>8828000.0</v>
+      </c>
+      <c r="T5">
+        <v>7889000.0</v>
+      </c>
+      <c r="U5">
+        <v>8679000.0</v>
+      </c>
+      <c r="V5">
+        <v>8945000.0</v>
+      </c>
+      <c r="W5">
+        <v>9046000.0</v>
+      </c>
+      <c r="X5">
+        <v>9171000.0</v>
+      </c>
+      <c r="Y5">
+        <v>9063000.0</v>
+      </c>
+      <c r="Z5">
+        <v>8507000.0</v>
+      </c>
+      <c r="AA5">
+        <v>7331000.0</v>
+      </c>
+      <c r="AB5">
+        <v>7898000.0</v>
+      </c>
+      <c r="AC5">
+        <v>19522000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>28820000.0</v>
+      </c>
+      <c r="C6">
+        <v>16565000.0</v>
+      </c>
+      <c r="D6">
+        <v>18249000.0</v>
+      </c>
+      <c r="E6">
+        <v>29690000.0</v>
+      </c>
+      <c r="F6">
+        <v>28197000.0</v>
+      </c>
+      <c r="G6">
+        <v>26394000.0</v>
+      </c>
+      <c r="H6">
+        <v>26269000.0</v>
+      </c>
+      <c r="I6">
+        <v>21867000.0</v>
+      </c>
+      <c r="J6">
+        <v>20552000.0</v>
+      </c>
+      <c r="K6">
+        <v>19482000.0</v>
+      </c>
+      <c r="L6">
+        <v>18693000.0</v>
+      </c>
+      <c r="M6">
+        <v>16246000.0</v>
+      </c>
+      <c r="N6">
+        <v>13934000.0</v>
+      </c>
+      <c r="O6">
+        <v>14137000.0</v>
+      </c>
+      <c r="P6">
+        <v>12510000.0</v>
+      </c>
+      <c r="Q6">
+        <v>14441000.0</v>
+      </c>
+      <c r="R6">
+        <v>12366000.0</v>
+      </c>
+      <c r="S6">
+        <v>10924000.0</v>
+      </c>
+      <c r="T6">
+        <v>10075000.0</v>
+      </c>
+      <c r="U6">
+        <v>10930000.0</v>
+      </c>
+      <c r="V6">
+        <v>11525000.0</v>
+      </c>
+      <c r="W6">
+        <v>12020000.0</v>
+      </c>
+      <c r="X6">
+        <v>12380000.0</v>
+      </c>
+      <c r="Y6">
+        <v>11611000.0</v>
+      </c>
+      <c r="Z6">
+        <v>10766000.0</v>
+      </c>
+      <c r="AA6">
+        <v>9328000.0</v>
+      </c>
+      <c r="AB6">
+        <v>9732000.0</v>
+      </c>
+      <c r="AC6">
+        <v>19522000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>224000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B9">
+        <v>89781000.0</v>
+      </c>
+      <c r="C9">
+        <v>79237000.0</v>
+      </c>
+      <c r="D9">
+        <v>69683000.0</v>
+      </c>
+      <c r="E9">
+        <v>75080000.0</v>
+      </c>
+      <c r="F9">
+        <v>72209000.0</v>
+      </c>
+      <c r="G9">
+        <v>68917000.0</v>
+      </c>
+      <c r="H9">
+        <v>65967000.0</v>
+      </c>
+      <c r="I9">
+        <v>57716000.0</v>
+      </c>
+      <c r="J9">
+        <v>50535000.0</v>
+      </c>
+      <c r="K9">
+        <v>49465000.0</v>
+      </c>
+      <c r="L9">
+        <v>47390000.0</v>
+      </c>
+      <c r="M9">
+        <v>43475000.0</v>
+      </c>
+      <c r="N9">
+        <v>37420000.0</v>
+      </c>
+      <c r="O9">
+        <v>32127000.0</v>
+      </c>
+      <c r="P9">
+        <v>30828000.0</v>
+      </c>
+      <c r="Q9">
+        <v>32391000.0</v>
+      </c>
+      <c r="R9">
+        <v>30641000.0</v>
+      </c>
+      <c r="S9">
+        <v>28762000.0</v>
+      </c>
+      <c r="T9">
+        <v>26233000.0</v>
+      </c>
+      <c r="U9">
+        <v>26517000.0</v>
+      </c>
+      <c r="V9">
+        <v>26157000.0</v>
+      </c>
+      <c r="W9">
+        <v>25450000.0</v>
+      </c>
+      <c r="X9">
+        <v>24896000.0</v>
+      </c>
+      <c r="Y9">
+        <v>24768000.0</v>
+      </c>
+      <c r="Z9">
+        <v>22429000.0</v>
+      </c>
+      <c r="AA9">
+        <v>20400000.0</v>
+      </c>
+      <c r="AB9">
+        <v>20548000.0</v>
+      </c>
+      <c r="AC9">
+        <v>15430000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10">
+        <v>28152000.0</v>
+      </c>
+      <c r="C10">
+        <v>15961000.0</v>
+      </c>
+      <c r="D10">
+        <v>15260000.0</v>
+      </c>
+      <c r="E10">
+        <v>26946000.0</v>
+      </c>
+      <c r="F10">
+        <v>25585000.0</v>
+      </c>
+      <c r="G10">
+        <v>24160000.0</v>
+      </c>
+      <c r="H10">
+        <v>23025000.0</v>
+      </c>
+      <c r="I10">
+        <v>17794000.0</v>
+      </c>
+      <c r="J10">
+        <v>17244000.0</v>
+      </c>
+      <c r="K10">
+        <v>16925000.0</v>
+      </c>
+      <c r="L10">
+        <v>15696000.0</v>
+      </c>
+      <c r="M10">
+        <v>13255000.0</v>
+      </c>
+      <c r="N10">
+        <v>11722000.0</v>
+      </c>
+      <c r="O10">
+        <v>11065000.0</v>
+      </c>
+      <c r="P10">
+        <v>9532000.0</v>
+      </c>
+      <c r="Q10">
+        <v>11627000.0</v>
+      </c>
+      <c r="R10">
+        <v>9932000.0</v>
+      </c>
+      <c r="S10">
+        <v>8828000.0</v>
+      </c>
+      <c r="T10">
+        <v>7889000.0</v>
+      </c>
+      <c r="U10">
+        <v>8679000.0</v>
+      </c>
+      <c r="V10">
+        <v>8945000.0</v>
+      </c>
+      <c r="W10">
+        <v>9046000.0</v>
+      </c>
+      <c r="X10">
+        <v>9171000.0</v>
+      </c>
+      <c r="Y10">
+        <v>9063000.0</v>
+      </c>
+      <c r="Z10">
+        <v>8507000.0</v>
+      </c>
+      <c r="AA10">
+        <v>7331000.0</v>
+      </c>
+      <c r="AB10">
+        <v>7898000.0</v>
+      </c>
+      <c r="AC10">
+        <v>7886000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11">
+        <v>5032000.0</v>
+      </c>
+      <c r="C11">
+        <v>2469000.0</v>
+      </c>
+      <c r="D11">
+        <v>2632000.0</v>
+      </c>
+      <c r="E11">
+        <v>4818000.0</v>
+      </c>
+      <c r="F11">
+        <v>4611000.0</v>
+      </c>
+      <c r="G11">
+        <v>4085000.0</v>
+      </c>
+      <c r="H11">
+        <v>4113000.0</v>
+      </c>
+      <c r="I11">
+        <v>2949000.0</v>
+      </c>
+      <c r="J11">
+        <v>4272000.0</v>
+      </c>
+      <c r="K11">
+        <v>4443000.0</v>
+      </c>
+      <c r="L11">
+        <v>4222000.0</v>
+      </c>
+      <c r="M11">
+        <v>3386000.0</v>
+      </c>
+      <c r="N11">
+        <v>2942000.0</v>
+      </c>
+      <c r="O11">
+        <v>2795000.0</v>
+      </c>
+      <c r="P11">
+        <v>2210000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2494000.0</v>
+      </c>
+      <c r="R11">
+        <v>2245000.0</v>
+      </c>
+      <c r="S11">
+        <v>2225000.0</v>
+      </c>
+      <c r="T11">
+        <v>1935000.0</v>
+      </c>
+      <c r="U11">
+        <v>2165000.0</v>
+      </c>
+      <c r="V11">
+        <v>2240000.0</v>
+      </c>
+      <c r="W11">
+        <v>2450000.0</v>
+      </c>
+      <c r="X11">
+        <v>2434000.0</v>
+      </c>
+      <c r="Y11">
+        <v>2523000.0</v>
+      </c>
+      <c r="Z11">
+        <v>2440000.0</v>
+      </c>
+      <c r="AA11">
+        <v>2091000.0</v>
+      </c>
+      <c r="AB11">
+        <v>2323000.0</v>
+      </c>
+      <c r="AC11">
+        <v>2426000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B12">
+        <v>32525000.0</v>
+      </c>
+      <c r="C12">
+        <v>44220000.0</v>
+      </c>
+      <c r="D12">
+        <v>23250000.0</v>
+      </c>
+      <c r="E12">
+        <v>4711000.0</v>
+      </c>
+      <c r="F12">
+        <v>4053000.0</v>
+      </c>
+      <c r="G12">
+        <v>7562000.0</v>
+      </c>
+      <c r="H12">
+        <v>10788000.0</v>
+      </c>
+      <c r="I12">
+        <v>6425000.0</v>
+      </c>
+      <c r="J12">
+        <v>3599000.0</v>
+      </c>
+      <c r="K12">
+        <v>3504000.0</v>
+      </c>
+      <c r="L12">
+        <v>3328000.0</v>
+      </c>
+      <c r="M12">
+        <v>3590000.0</v>
+      </c>
+      <c r="N12">
+        <v>4065000.0</v>
+      </c>
+      <c r="O12">
+        <v>4889000.0</v>
+      </c>
+      <c r="P12">
+        <v>6387000.0</v>
+      </c>
+      <c r="Q12">
+        <v>8334000.0</v>
+      </c>
+      <c r="R12">
+        <v>10060000.0</v>
+      </c>
+      <c r="S12">
+        <v>13421000.0</v>
+      </c>
+      <c r="T12">
+        <v>13838000.0</v>
+      </c>
+      <c r="U12">
+        <v>12233000.0</v>
+      </c>
+      <c r="V12">
+        <v>9032000.0</v>
+      </c>
+      <c r="W12">
+        <v>7368000.0</v>
+      </c>
+      <c r="X12">
+        <v>8680000.0</v>
+      </c>
+      <c r="Y12">
+        <v>10670000.0</v>
+      </c>
+      <c r="Z12">
+        <v>14340000.0</v>
+      </c>
+      <c r="AA12">
+        <v>15954000.0</v>
+      </c>
+      <c r="AB12">
+        <v>13305000.0</v>
+      </c>
+      <c r="AC12">
+        <v>14062000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13">
+        <v>102574000.0</v>
+      </c>
+      <c r="C13">
+        <v>104831000.0</v>
+      </c>
+      <c r="D13">
+        <v>79424000.0</v>
+      </c>
+      <c r="E13">
+        <v>65668000.0</v>
+      </c>
+      <c r="F13">
+        <v>61105000.0</v>
+      </c>
+      <c r="G13">
+        <v>63689000.0</v>
+      </c>
+      <c r="H13">
+        <v>65067000.0</v>
+      </c>
+      <c r="I13">
+        <v>54490000.0</v>
+      </c>
+      <c r="J13">
+        <v>44463000.0</v>
+      </c>
+      <c r="K13">
+        <v>43750000.0</v>
+      </c>
+      <c r="L13">
+        <v>42659000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15">
+        <v>23120000.0</v>
+      </c>
+      <c r="C15">
+        <v>13492000.0</v>
+      </c>
+      <c r="D15">
+        <v>12628000.0</v>
+      </c>
+      <c r="E15">
+        <v>22128000.0</v>
+      </c>
+      <c r="F15">
+        <v>20974000.0</v>
+      </c>
+      <c r="G15">
+        <v>20075000.0</v>
+      </c>
+      <c r="H15">
+        <v>18912000.0</v>
+      </c>
+      <c r="I15">
+        <v>14845000.0</v>
+      </c>
+      <c r="J15">
+        <v>12972000.0</v>
+      </c>
+      <c r="K15">
+        <v>12482000.0</v>
+      </c>
+      <c r="L15">
+        <v>11474000.0</v>
+      </c>
+      <c r="M15">
+        <v>9869000.0</v>
+      </c>
+      <c r="N15">
+        <v>8780000.0</v>
+      </c>
+      <c r="O15">
+        <v>8270000.0</v>
+      </c>
+      <c r="P15">
+        <v>8115000.0</v>
+      </c>
+      <c r="Q15">
+        <v>9373000.0</v>
+      </c>
+      <c r="R15">
+        <v>7766000.0</v>
+      </c>
+      <c r="S15">
+        <v>6603000.0</v>
+      </c>
+      <c r="T15">
+        <v>5954000.0</v>
+      </c>
+      <c r="U15">
+        <v>6514000.0</v>
+      </c>
+      <c r="V15">
+        <v>6705000.0</v>
+      </c>
+      <c r="W15">
+        <v>6596000.0</v>
+      </c>
+      <c r="X15">
+        <v>6737000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6540000.0</v>
+      </c>
+      <c r="Z15">
+        <v>6067000.0</v>
+      </c>
+      <c r="AA15">
+        <v>5240000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5575000.0</v>
+      </c>
+      <c r="AC15">
+        <v>5460000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>22128000.0</v>
+      </c>
+      <c r="F16">
+        <v>20974000.0</v>
+      </c>
+      <c r="G16">
+        <v>20075000.0</v>
+      </c>
+      <c r="H16">
+        <v>18912000.0</v>
+      </c>
+      <c r="I16">
+        <v>14827000.0</v>
+      </c>
+      <c r="J16">
+        <v>12965000.0</v>
+      </c>
+      <c r="K16">
+        <v>12469000.0</v>
+      </c>
+      <c r="L16">
+        <v>11474000.0</v>
+      </c>
+      <c r="M16">
+        <v>9869000.0</v>
+      </c>
+      <c r="N16">
+        <v>8780000.0</v>
+      </c>
+      <c r="O16">
+        <v>8270000.0</v>
+      </c>
+      <c r="P16">
+        <v>8115000.0</v>
+      </c>
+      <c r="Q16">
+        <v>9133000.0</v>
+      </c>
+      <c r="R16">
+        <v>6658000.0</v>
+      </c>
+      <c r="S16">
+        <v>6603000.0</v>
+      </c>
+      <c r="T16">
+        <v>5954000.0</v>
+      </c>
+      <c r="U16">
+        <v>6514000.0</v>
+      </c>
+      <c r="V16">
+        <v>6705000.0</v>
+      </c>
+      <c r="W16">
+        <v>6596000.0</v>
+      </c>
+      <c r="X16">
+        <v>6737000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6540000.0</v>
+      </c>
+      <c r="Z16">
+        <v>6067000.0</v>
+      </c>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17">
+        <v>23120000.0</v>
+      </c>
+      <c r="C17">
+        <v>13492000.0</v>
+      </c>
+      <c r="D17">
+        <v>12628000.0</v>
+      </c>
+      <c r="E17">
+        <v>22128000.0</v>
+      </c>
+      <c r="F17">
+        <v>20974000.0</v>
+      </c>
+      <c r="G17">
+        <v>20075000.0</v>
+      </c>
+      <c r="H17">
+        <v>18912000.0</v>
+      </c>
+      <c r="I17">
+        <v>14845000.0</v>
+      </c>
+      <c r="J17">
+        <v>12972000.0</v>
+      </c>
+      <c r="K17">
+        <v>12482000.0</v>
+      </c>
+      <c r="L17">
+        <v>19918000.0</v>
+      </c>
+      <c r="M17">
+        <v>16641000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17">
+        <v>8270000.0</v>
+      </c>
+      <c r="P17">
+        <v>7322000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B18">
+        <v>70049000.0</v>
+      </c>
+      <c r="C18">
+        <v>60611000.0</v>
+      </c>
+      <c r="D18">
+        <v>56174000.0</v>
+      </c>
+      <c r="E18">
+        <v>60957000.0</v>
+      </c>
+      <c r="F18">
+        <v>57052000.0</v>
+      </c>
+      <c r="G18">
+        <v>56127000.0</v>
+      </c>
+      <c r="H18">
+        <v>54279000.0</v>
+      </c>
+      <c r="I18">
+        <v>48065000.0</v>
+      </c>
+      <c r="J18">
+        <v>40864000.0</v>
+      </c>
+      <c r="K18">
+        <v>40246000.0</v>
+      </c>
+      <c r="L18">
+        <v>39331000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>118000.0</v>
+      </c>
+      <c r="K20">
+        <v>118000.0</v>
+      </c>
+      <c r="L20">
+        <v>643000.0</v>
+      </c>
+      <c r="M20">
+        <v>1400000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>28152000.0</v>
+      </c>
+      <c r="C21">
+        <v>15961000.0</v>
+      </c>
+      <c r="D21">
+        <v>15260000.0</v>
+      </c>
+      <c r="E21">
+        <v>26946000.0</v>
+      </c>
+      <c r="F21">
+        <v>25585000.0</v>
+      </c>
+      <c r="G21">
+        <v>24160000.0</v>
+      </c>
+      <c r="H21">
+        <v>23025000.0</v>
+      </c>
+      <c r="I21">
+        <v>17794000.0</v>
+      </c>
+      <c r="J21">
+        <v>17244000.0</v>
+      </c>
+      <c r="K21">
+        <v>16925000.0</v>
+      </c>
+      <c r="L21">
+        <v>15696000.0</v>
+      </c>
+      <c r="M21">
+        <v>13255000.0</v>
+      </c>
+      <c r="N21">
+        <v>11722000.0</v>
+      </c>
+      <c r="O21">
+        <v>11065000.0</v>
+      </c>
+      <c r="P21">
+        <v>9532000.0</v>
+      </c>
+      <c r="Q21">
+        <v>11627000.0</v>
+      </c>
+      <c r="R21">
+        <v>9932000.0</v>
+      </c>
+      <c r="S21">
+        <v>8828000.0</v>
+      </c>
+      <c r="T21">
+        <v>7889000.0</v>
+      </c>
+      <c r="U21">
+        <v>8679000.0</v>
+      </c>
+      <c r="V21">
+        <v>8945000.0</v>
+      </c>
+      <c r="W21">
+        <v>9046000.0</v>
+      </c>
+      <c r="X21">
+        <v>9171000.0</v>
+      </c>
+      <c r="Y21">
+        <v>9063000.0</v>
+      </c>
+      <c r="Z21">
+        <v>8507000.0</v>
+      </c>
+      <c r="AA21">
+        <v>7331000.0</v>
+      </c>
+      <c r="AB21">
+        <v>7898000.0</v>
+      </c>
+      <c r="AC21">
+        <v>19522000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" t="s">
+        <v>191</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23">
+        <v>96090000.0</v>
+      </c>
+      <c r="C23">
+        <v>109458000.0</v>
+      </c>
+      <c r="D23">
+        <v>79750000.0</v>
+      </c>
+      <c r="E23">
+        <v>53095000.0</v>
+      </c>
+      <c r="F23">
+        <v>50408000.0</v>
+      </c>
+      <c r="G23">
+        <v>54333000.0</v>
+      </c>
+      <c r="H23">
+        <v>53937000.0</v>
+      </c>
+      <c r="I23">
+        <v>47270000.0</v>
+      </c>
+      <c r="J23">
+        <v>37105000.0</v>
+      </c>
+      <c r="K23">
+        <v>36957000.0</v>
+      </c>
+      <c r="L23">
+        <v>36388000.0</v>
+      </c>
+      <c r="M23">
+        <v>34740000.0</v>
+      </c>
+      <c r="N23">
+        <v>30331000.0</v>
+      </c>
+      <c r="O23">
+        <v>27302000.0</v>
+      </c>
+      <c r="P23">
+        <v>29772000.0</v>
+      </c>
+      <c r="Q23">
+        <v>30778000.0</v>
+      </c>
+      <c r="R23">
+        <v>32169000.0</v>
+      </c>
+      <c r="S23">
+        <v>33975000.0</v>
+      </c>
+      <c r="T23">
+        <v>32448000.0</v>
+      </c>
+      <c r="U23">
+        <v>30214000.0</v>
+      </c>
+      <c r="V23">
+        <v>26582000.0</v>
+      </c>
+      <c r="W23">
+        <v>24261000.0</v>
+      </c>
+      <c r="X23">
+        <v>25063000.0</v>
+      </c>
+      <c r="Y23">
+        <v>26723000.0</v>
+      </c>
+      <c r="Z23">
+        <v>28499000.0</v>
+      </c>
+      <c r="AA23">
+        <v>29220000.0</v>
+      </c>
+      <c r="AB23">
+        <v>26163000.0</v>
+      </c>
+      <c r="AC23">
+        <v>4092000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25">
+        <v>668000.0</v>
+      </c>
+      <c r="C25">
+        <v>604000.0</v>
+      </c>
+      <c r="D25">
+        <v>2989000.0</v>
+      </c>
+      <c r="E25">
+        <v>478000.0</v>
+      </c>
+      <c r="F25">
+        <v>1043000.0</v>
+      </c>
+      <c r="G25">
+        <v>2234000.0</v>
+      </c>
+      <c r="H25">
+        <v>3244000.0</v>
+      </c>
+      <c r="I25">
+        <v>4073000.0</v>
+      </c>
+      <c r="J25">
+        <v>3308000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27">
+        <v>1223000.0</v>
+      </c>
+      <c r="C27">
+        <v>1047000.0</v>
+      </c>
+      <c r="D27">
+        <v>1101000.0</v>
+      </c>
+      <c r="E27">
+        <v>1184000.0</v>
+      </c>
+      <c r="F27">
+        <v>1239000.0</v>
+      </c>
+      <c r="G27">
+        <v>1254000.0</v>
+      </c>
+      <c r="H27">
+        <v>1319000.0</v>
+      </c>
+      <c r="I27">
+        <v>1119000.0</v>
+      </c>
+      <c r="J27">
+        <v>873000.0</v>
+      </c>
+      <c r="K27">
+        <v>696000.0</v>
+      </c>
+      <c r="L27">
+        <v>720000.0</v>
+      </c>
+      <c r="M27">
+        <v>703000.0</v>
+      </c>
+      <c r="N27">
+        <v>561000.0</v>
+      </c>
+      <c r="O27">
+        <v>526000.0</v>
+      </c>
+      <c r="P27">
+        <v>480000.0</v>
+      </c>
+      <c r="Q27">
+        <v>448000.0</v>
+      </c>
+      <c r="R27">
+        <v>408000.0</v>
+      </c>
+      <c r="S27">
+        <v>464000.0</v>
+      </c>
+      <c r="T27">
+        <v>429000.0</v>
+      </c>
+      <c r="U27">
+        <v>374000.0</v>
+      </c>
+      <c r="V27">
+        <v>417000.0</v>
+      </c>
+      <c r="W27">
+        <v>436000.0</v>
+      </c>
+      <c r="X27">
+        <v>385000.0</v>
+      </c>
+      <c r="Y27">
+        <v>394000.0</v>
+      </c>
+      <c r="Z27">
+        <v>386000.0</v>
+      </c>
+      <c r="AA27">
+        <v>422000.0</v>
+      </c>
+      <c r="AB27">
+        <v>423000.0</v>
+      </c>
+      <c r="AC27"/>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" t="s">
+        <v>197</v>
+      </c>
+      <c r="B28">
+        <v>40996000.0</v>
+      </c>
+      <c r="C28">
+        <v>37065000.0</v>
+      </c>
+      <c r="D28">
+        <v>30040000.0</v>
+      </c>
+      <c r="E28">
+        <v>29013000.0</v>
+      </c>
+      <c r="F28">
+        <v>28108000.0</v>
+      </c>
+      <c r="G28">
+        <v>27434000.0</v>
+      </c>
+      <c r="H28">
+        <v>26252000.0</v>
+      </c>
+      <c r="I28">
+        <v>22347000.0</v>
+      </c>
+      <c r="J28">
+        <v>19743000.0</v>
+      </c>
+      <c r="K28">
+        <v>19508000.0</v>
+      </c>
+      <c r="L28">
+        <v>18898000.0</v>
+      </c>
+      <c r="M28">
+        <v>17112000.0</v>
+      </c>
+      <c r="N28">
+        <v>14552000.0</v>
+      </c>
+      <c r="O28">
+        <v>12484000.0</v>
+      </c>
+      <c r="P28">
+        <v>12695000.0</v>
+      </c>
+      <c r="Q28">
+        <v>12654000.0</v>
+      </c>
+      <c r="R28">
+        <v>11903000.0</v>
+      </c>
+      <c r="S28">
+        <v>12690000.0</v>
+      </c>
+      <c r="T28">
+        <v>10165000.0</v>
+      </c>
+      <c r="U28">
+        <v>9863000.0</v>
+      </c>
+      <c r="V28">
+        <v>9338000.0</v>
+      </c>
+      <c r="W28">
+        <v>8830000.0</v>
+      </c>
+      <c r="X28">
+        <v>8545000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8232000.0</v>
+      </c>
+      <c r="Z28">
+        <v>7539000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6944000.0</v>
+      </c>
+      <c r="AB28">
+        <v>6707000.0</v>
+      </c>
+      <c r="AC28"/>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" t="s">
+        <v>198</v>
+      </c>
+      <c r="B29">
+        <v>5032000.0</v>
+      </c>
+      <c r="C29">
+        <v>2469000.0</v>
+      </c>
+      <c r="D29">
+        <v>2632000.0</v>
+      </c>
+      <c r="E29">
+        <v>4818000.0</v>
+      </c>
+      <c r="F29">
+        <v>4611000.0</v>
+      </c>
+      <c r="G29">
+        <v>4085000.0</v>
+      </c>
+      <c r="H29">
+        <v>4113000.0</v>
+      </c>
+      <c r="I29">
+        <v>2949000.0</v>
+      </c>
+      <c r="J29">
+        <v>4272000.0</v>
+      </c>
+      <c r="K29">
+        <v>4443000.0</v>
+      </c>
+      <c r="L29">
+        <v>4222000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30">
+        <v>61629000.0</v>
+      </c>
+      <c r="C30">
+        <v>63276000.0</v>
+      </c>
+      <c r="D30">
+        <v>54423000.0</v>
+      </c>
+      <c r="E30">
+        <v>48134000.0</v>
+      </c>
+      <c r="F30">
+        <v>46624000.0</v>
+      </c>
+      <c r="G30">
+        <v>44757000.0</v>
+      </c>
+      <c r="H30">
+        <v>42942000.0</v>
+      </c>
+      <c r="I30">
+        <v>39922000.0</v>
+      </c>
+      <c r="J30">
+        <v>33291000.0</v>
+      </c>
+      <c r="K30">
+        <v>32540000.0</v>
+      </c>
+      <c r="L30">
+        <v>31694000.0</v>
+      </c>
+      <c r="M30">
+        <v>30220000.0</v>
+      </c>
+      <c r="N30">
+        <v>25678000.0</v>
+      </c>
+      <c r="O30">
+        <v>21062000.0</v>
+      </c>
+      <c r="P30">
+        <v>21296000.0</v>
+      </c>
+      <c r="Q30">
+        <v>20764000.0</v>
+      </c>
+      <c r="R30">
+        <v>20709000.0</v>
+      </c>
+      <c r="S30">
+        <v>19934000.0</v>
+      </c>
+      <c r="T30">
+        <v>18344000.0</v>
+      </c>
+      <c r="U30">
+        <v>17838000.0</v>
+      </c>
+      <c r="V30">
+        <v>17212000.0</v>
+      </c>
+      <c r="W30">
+        <v>16404000.0</v>
+      </c>
+      <c r="X30">
+        <v>15725000.0</v>
+      </c>
+      <c r="Y30">
+        <v>15705000.0</v>
+      </c>
+      <c r="Z30">
+        <v>13922000.0</v>
+      </c>
+      <c r="AA30">
+        <v>13069000.0</v>
+      </c>
+      <c r="AB30">
+        <v>12650000.0</v>
+      </c>
+      <c r="AC30">
+        <v>4092000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" t="s">
+        <v>200</v>
+      </c>
+      <c r="B31">
+        <v>27651000.0</v>
+      </c>
+      <c r="C31">
+        <v>15645000.0</v>
+      </c>
+      <c r="D31">
+        <v>15260000.0</v>
+      </c>
+      <c r="E31">
+        <v>-10154000.0</v>
+      </c>
+      <c r="F31">
+        <v>-10407000.0</v>
+      </c>
+      <c r="G31">
+        <v>24160000.0</v>
+      </c>
+      <c r="H31">
+        <v>-114000.0</v>
+      </c>
+      <c r="I31">
+        <v>-2123000.0</v>
+      </c>
+      <c r="J31">
+        <v>-118000.0</v>
+      </c>
+      <c r="K31">
+        <v>-5308000.0</v>
+      </c>
+      <c r="L31">
+        <v>4222000.0</v>
+      </c>
+      <c r="M31">
+        <v>-9261000.0</v>
+      </c>
+      <c r="N31">
+        <v>4400000.0</v>
+      </c>
+      <c r="O31">
+        <v>-1031000.0</v>
+      </c>
+      <c r="P31">
+        <v>-2978000.0</v>
+      </c>
+      <c r="Q31">
+        <v>11379000.0</v>
+      </c>
+      <c r="R31">
+        <v>9868000.0</v>
+      </c>
+      <c r="S31">
+        <v>8655000.0</v>
+      </c>
+      <c r="T31">
+        <v>7683000.0</v>
+      </c>
+      <c r="U31">
+        <v>8550000.0</v>
+      </c>
+      <c r="V31">
+        <v>85000.0</v>
+      </c>
+      <c r="W31">
+        <v>-7368000.0</v>
+      </c>
+      <c r="X31">
+        <v>-8680000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-10670000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-14372000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-15954000.0</v>
+      </c>
+      <c r="AB31">
+        <v>7761000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-11636000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" t="s">
+        <v>201</v>
+      </c>
+      <c r="B32">
+        <v>124242000.0</v>
+      </c>
+      <c r="C32">
+        <v>125419000.0</v>
+      </c>
+      <c r="D32">
+        <v>95010000.0</v>
+      </c>
+      <c r="E32">
+        <v>80041000.0</v>
+      </c>
+      <c r="F32">
+        <v>75993000.0</v>
+      </c>
+      <c r="G32">
+        <v>78493000.0</v>
+      </c>
+      <c r="H32">
+        <v>76962000.0</v>
+      </c>
+      <c r="I32">
+        <v>65064000.0</v>
+      </c>
+      <c r="J32">
+        <v>54349000.0</v>
+      </c>
+      <c r="K32">
+        <v>53882000.0</v>
+      </c>
+      <c r="L32">
+        <v>52084000.0</v>
+      </c>
+      <c r="M32">
+        <v>47995000.0</v>
+      </c>
+      <c r="N32">
+        <v>42053000.0</v>
+      </c>
+      <c r="O32">
+        <v>38367000.0</v>
+      </c>
+      <c r="P32">
+        <v>39304000.0</v>
+      </c>
+      <c r="Q32">
+        <v>42405000.0</v>
+      </c>
+      <c r="R32">
+        <v>42101000.0</v>
+      </c>
+      <c r="S32">
+        <v>42803000.0</v>
+      </c>
+      <c r="T32">
+        <v>40337000.0</v>
+      </c>
+      <c r="U32">
+        <v>38893000.0</v>
+      </c>
+      <c r="V32">
+        <v>35527000.0</v>
+      </c>
+      <c r="W32">
+        <v>33307000.0</v>
+      </c>
+      <c r="X32">
+        <v>34234000.0</v>
+      </c>
+      <c r="Y32">
+        <v>35786000.0</v>
+      </c>
+      <c r="Z32">
+        <v>37006000.0</v>
+      </c>
+      <c r="AA32">
+        <v>36551000.0</v>
+      </c>
+      <c r="AB32">
+        <v>34061000.0</v>
+      </c>
+      <c r="AC32">
+        <v>15430000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:109">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>95</v>
+      </c>
+      <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>101</v>
+      </c>
+      <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>104</v>
+      </c>
+      <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2" spans="1:109">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>6817000.0</v>
+      </c>
+      <c r="C2">
+        <v>8922000.0</v>
+      </c>
+      <c r="D2">
+        <v>8441000.0</v>
+      </c>
+      <c r="E2">
+        <v>8390000.0</v>
+      </c>
+      <c r="F2">
+        <v>8416000.0</v>
+      </c>
+      <c r="G2">
+        <v>9214000.0</v>
+      </c>
+      <c r="H2">
+        <v>10830000.0</v>
+      </c>
+      <c r="I2">
+        <v>12088000.0</v>
+      </c>
+      <c r="J2">
+        <v>12276000.0</v>
+      </c>
+      <c r="K2">
+        <v>10988000.0</v>
+      </c>
+      <c r="L2">
+        <v>10869000.0</v>
+      </c>
+      <c r="M2">
+        <v>5983000.0</v>
+      </c>
+      <c r="N2">
+        <v>4556000.0</v>
+      </c>
+      <c r="O2">
+        <v>3919000.0</v>
+      </c>
+      <c r="P2">
+        <v>1492000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1103000.0</v>
+      </c>
+      <c r="R2">
+        <v>1418000.0</v>
+      </c>
+      <c r="S2">
+        <v>948000.0</v>
+      </c>
+      <c r="T2">
+        <v>371000.0</v>
+      </c>
+      <c r="U2">
+        <v>1257000.0</v>
+      </c>
+      <c r="V2">
+        <v>1045000.0</v>
+      </c>
+      <c r="W2">
+        <v>1111000.0</v>
+      </c>
+      <c r="X2">
+        <v>1281000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2769000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1975000.0</v>
+      </c>
+      <c r="AA2">
+        <v>3551000.0</v>
+      </c>
+      <c r="AB2">
+        <v>2571000.0</v>
+      </c>
+      <c r="AC2">
+        <v>3015000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2792000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2617000.0</v>
+      </c>
+      <c r="AF2">
+        <v>2295000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2626000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1394000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1033000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>943000.0</v>
+      </c>
+      <c r="AK2">
+        <v>896000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1083000.0</v>
+      </c>
+      <c r="AM2">
+        <v>892000.0</v>
+      </c>
+      <c r="AN2">
+        <v>942000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1257000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1279000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>939000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1286000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1152000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1425000.0</v>
+      </c>
+      <c r="AU2">
+        <v>831000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1037000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1312000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1175000.0</v>
+      </c>
+      <c r="AY2">
+        <v>996000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1146000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1173000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1087000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1247000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1714000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1626000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1363000.0</v>
+      </c>
+      <c r="BG2">
+        <v>1537000.0</v>
+      </c>
+      <c r="BH2">
+        <v>2024000.0</v>
+      </c>
+      <c r="BI2">
+        <v>2125000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>1891000.0</v>
+      </c>
+      <c r="BK2">
+        <v>2436000.0</v>
+      </c>
+      <c r="BL2">
+        <v>2679000.0</v>
+      </c>
+      <c r="BM2">
+        <v>2349000.0</v>
+      </c>
+      <c r="BN2">
+        <v>2616000.0</v>
+      </c>
+      <c r="BO2">
+        <v>2370000.0</v>
+      </c>
+      <c r="BP2">
+        <v>2781000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>3119000.0</v>
+      </c>
+      <c r="BR2">
+        <v>2734000.0</v>
+      </c>
+      <c r="BS2">
+        <v>2826000.0</v>
+      </c>
+      <c r="BT2">
+        <v>3514000.0</v>
+      </c>
+      <c r="BU2">
+        <v>3478000.0</v>
+      </c>
+      <c r="BV2">
+        <v>3335000.0</v>
+      </c>
+      <c r="BW2">
+        <v>3714000.0</v>
+      </c>
+      <c r="BX2">
+        <v>3720000.0</v>
+      </c>
+      <c r="BY2">
+        <v>3607000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>3395000.0</v>
+      </c>
+      <c r="CA2">
+        <v>3382000.0</v>
+      </c>
+      <c r="CB2">
+        <v>3335000.0</v>
+      </c>
+      <c r="CC2">
+        <v>3369000.0</v>
+      </c>
+      <c r="CD2">
+        <v>3055000.0</v>
+      </c>
+      <c r="CE2">
+        <v>2617000.0</v>
+      </c>
+      <c r="CF2">
+        <v>2591000.0</v>
+      </c>
+      <c r="CG2">
+        <v>2379000.0</v>
+      </c>
+      <c r="CH2">
+        <v>2327000.0</v>
+      </c>
+      <c r="CI2">
+        <v>2073000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1991000.0</v>
+      </c>
+      <c r="CK2">
+        <v>1956000.0</v>
+      </c>
+      <c r="CL2">
+        <v>1958000.0</v>
+      </c>
+      <c r="CM2">
+        <v>1952000.0</v>
+      </c>
+      <c r="CN2">
+        <v>2212000.0</v>
+      </c>
+      <c r="CO2">
+        <v>2256000.0</v>
+      </c>
+      <c r="CP2">
+        <v>2428000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>2442000.0</v>
+      </c>
+      <c r="CR2">
+        <v>2615000.0</v>
+      </c>
+      <c r="CS2">
+        <v>2853000.0</v>
+      </c>
+      <c r="CT2">
+        <v>2792000.0</v>
+      </c>
+      <c r="CU2">
+        <v>2769000.0</v>
+      </c>
+      <c r="CV2">
+        <v>3096000.0</v>
+      </c>
+      <c r="CW2">
+        <v>3491000.0</v>
+      </c>
+      <c r="CX2">
+        <v>3865000.0</v>
+      </c>
+      <c r="CY2">
+        <v>4148000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>4328000.0</v>
+      </c>
+      <c r="DA2">
+        <v>4275000.0</v>
+      </c>
+      <c r="DB2">
+        <v>3855000.0</v>
+      </c>
+      <c r="DC2">
+        <v>3693000.0</v>
+      </c>
+      <c r="DD2">
+        <v>3470000.0</v>
+      </c>
+      <c r="DE2">
+        <v>3350000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:109">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>219000.0</v>
+      </c>
+      <c r="D3">
+        <v>146000.0</v>
+      </c>
+      <c r="E3">
+        <v>1775000.0</v>
+      </c>
+      <c r="F3">
+        <v>-1756000.0</v>
+      </c>
+      <c r="G3">
+        <v>503000.0</v>
+      </c>
+      <c r="H3">
+        <v>-151000.0</v>
+      </c>
+      <c r="I3">
+        <v>369000.0</v>
+      </c>
+      <c r="J3">
+        <v>-95000.0</v>
+      </c>
+      <c r="K3">
+        <v>481000.0</v>
+      </c>
+      <c r="L3">
+        <v>594000.0</v>
+      </c>
+      <c r="M3">
+        <v>852000.0</v>
+      </c>
+      <c r="N3">
+        <v>823000.0</v>
+      </c>
+      <c r="O3">
+        <v>720000.0</v>
+      </c>
+      <c r="P3">
+        <v>567000.0</v>
+      </c>
+      <c r="Q3">
+        <v>677000.0</v>
+      </c>
+      <c r="R3">
+        <v>728000.0</v>
+      </c>
+      <c r="S3">
+        <v>772000.0</v>
+      </c>
+      <c r="T3">
+        <v>947000.0</v>
+      </c>
+      <c r="U3">
+        <v>676000.0</v>
+      </c>
+      <c r="V3">
+        <v>681000.0</v>
+      </c>
+      <c r="W3">
+        <v>308000.0</v>
+      </c>
+      <c r="X3">
+        <v>274000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1024000.0</v>
+      </c>
+      <c r="Z3">
+        <v>688000.0</v>
+      </c>
+      <c r="AA3">
+        <v>248000.0</v>
+      </c>
+      <c r="AB3">
+        <v>806000.0</v>
+      </c>
+      <c r="AC3">
+        <v>844000.0</v>
+      </c>
+      <c r="AD3">
+        <v>847000.0</v>
+      </c>
+      <c r="AE3">
+        <v>747000.0</v>
+      </c>
+      <c r="AF3">
+        <v>847000.0</v>
+      </c>
+      <c r="AG3">
+        <v>1207000.0</v>
+      </c>
+      <c r="AH3">
+        <v>1031000.0</v>
+      </c>
+      <c r="AI3">
+        <v>988000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>576000.0</v>
+      </c>
+      <c r="AK3">
+        <v>1064000.0</v>
+      </c>
+      <c r="AL3">
+        <v>897000.0</v>
+      </c>
+      <c r="AM3">
+        <v>771000.0</v>
+      </c>
+      <c r="AN3">
+        <v>-115000.0</v>
+      </c>
+      <c r="AO3">
+        <v>992000.0</v>
+      </c>
+      <c r="AP3">
+        <v>874000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>806000.0</v>
+      </c>
+      <c r="AR3">
+        <v>889000.0</v>
+      </c>
+      <c r="AS3">
+        <v>851000.0</v>
+      </c>
+      <c r="AT3">
+        <v>504000.0</v>
+      </c>
+      <c r="AU3">
+        <v>753000.0</v>
+      </c>
+      <c r="AV3">
+        <v>692000.0</v>
+      </c>
+      <c r="AW3">
+        <v>817000.0</v>
+      </c>
+      <c r="AX3">
+        <v>707000.0</v>
+      </c>
+      <c r="AY3">
+        <v>775000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>326000.0</v>
+      </c>
+      <c r="BA3">
+        <v>496000.0</v>
+      </c>
+      <c r="BB3">
+        <v>650000.0</v>
+      </c>
+      <c r="BC3">
+        <v>740000.0</v>
+      </c>
+      <c r="BD3">
+        <v>733000.0</v>
+      </c>
+      <c r="BE3">
+        <v>781000.0</v>
+      </c>
+      <c r="BF3">
+        <v>783000.0</v>
+      </c>
+      <c r="BG3">
+        <v>775000.0</v>
+      </c>
+      <c r="BH3">
+        <v>841000.0</v>
+      </c>
+      <c r="BI3">
+        <v>786000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>666000.0</v>
+      </c>
+      <c r="BK3">
+        <v>685000.0</v>
+      </c>
+      <c r="BL3">
+        <v>807000.0</v>
+      </c>
+      <c r="BM3">
+        <v>745000.0</v>
+      </c>
+      <c r="BN3">
+        <v>631000.0</v>
+      </c>
+      <c r="BO3">
+        <v>631000.0</v>
+      </c>
+      <c r="BP3">
+        <v>700000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>684000.0</v>
+      </c>
+      <c r="BR3">
+        <v>568000.0</v>
+      </c>
+      <c r="BS3">
+        <v>482000.0</v>
+      </c>
+      <c r="BT3">
+        <v>503000.0</v>
+      </c>
+      <c r="BU3">
+        <v>474000.0</v>
+      </c>
+      <c r="BV3">
+        <v>566000.0</v>
+      </c>
+      <c r="BW3">
+        <v>553000.0</v>
+      </c>
+      <c r="BX3">
+        <v>546000.0</v>
+      </c>
+      <c r="BY3">
+        <v>564000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>574000.0</v>
+      </c>
+      <c r="CA3">
+        <v>502000.0</v>
+      </c>
+      <c r="CB3">
+        <v>571000.0</v>
+      </c>
+      <c r="CC3">
+        <v>566000.0</v>
+      </c>
+      <c r="CD3">
+        <v>566000.0</v>
+      </c>
+      <c r="CE3">
+        <v>548000.0</v>
+      </c>
+      <c r="CF3">
+        <v>622000.0</v>
+      </c>
+      <c r="CG3">
+        <v>641000.0</v>
+      </c>
+      <c r="CH3">
+        <v>678000.0</v>
+      </c>
+      <c r="CI3">
+        <v>639000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>683000.0</v>
+      </c>
+      <c r="CK3">
+        <v>733000.0</v>
+      </c>
+      <c r="CL3">
+        <v>775000.0</v>
+      </c>
+      <c r="CM3">
+        <v>783000.0</v>
+      </c>
+      <c r="CN3">
+        <v>839000.0</v>
+      </c>
+      <c r="CO3">
+        <v>822000.0</v>
+      </c>
+      <c r="CP3">
+        <v>799000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>749000.0</v>
+      </c>
+      <c r="CR3">
+        <v>752000.0</v>
+      </c>
+      <c r="CS3">
+        <v>493000.0</v>
+      </c>
+      <c r="CT3">
+        <v>672000.0</v>
+      </c>
+      <c r="CU3">
+        <v>631000.0</v>
+      </c>
+      <c r="CV3">
+        <v>677000.0</v>
+      </c>
+      <c r="CW3">
+        <v>543000.0</v>
+      </c>
+      <c r="CX3">
+        <v>536000.0</v>
+      </c>
+      <c r="CY3">
+        <v>503000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>542000.0</v>
+      </c>
+      <c r="DA3">
+        <v>474000.0</v>
+      </c>
+      <c r="DB3">
+        <v>498000.0</v>
+      </c>
+      <c r="DC3">
+        <v>483000.0</v>
+      </c>
+      <c r="DD3">
+        <v>350000.0</v>
+      </c>
+      <c r="DE3">
+        <v>730000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:109">
+      <c r="A4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+    </row>
+    <row r="5" spans="1:109">
+      <c r="A5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>5321000.0</v>
+      </c>
+      <c r="D5">
+        <v>6959000.0</v>
+      </c>
+      <c r="E5">
+        <v>8474000.0</v>
+      </c>
+      <c r="F5">
+        <v>7204000.0</v>
+      </c>
+      <c r="G5">
+        <v>5515000.0</v>
+      </c>
+      <c r="H5">
+        <v>7460000.0</v>
+      </c>
+      <c r="I5">
+        <v>5330000.0</v>
+      </c>
+      <c r="J5">
+        <v>944000.0</v>
+      </c>
+      <c r="K5">
+        <v>2227000.0</v>
+      </c>
+      <c r="L5">
+        <v>-529000.0</v>
+      </c>
+      <c r="M5">
+        <v>5019000.0</v>
+      </c>
+      <c r="N5">
+        <v>5715000.0</v>
+      </c>
+      <c r="O5">
+        <v>5055000.0</v>
+      </c>
+      <c r="P5">
+        <v>7791000.0</v>
+      </c>
+      <c r="Q5">
+        <v>6832000.0</v>
+      </c>
+      <c r="R5">
+        <v>6849000.0</v>
+      </c>
+      <c r="S5">
+        <v>5474000.0</v>
+      </c>
+      <c r="T5">
+        <v>6854000.0</v>
+      </c>
+      <c r="U5">
+        <v>5844000.0</v>
+      </c>
+      <c r="V5">
+        <v>6490000.0</v>
+      </c>
+      <c r="W5">
+        <v>6397000.0</v>
+      </c>
+      <c r="X5">
+        <v>7025000.0</v>
+      </c>
+      <c r="Y5">
+        <v>5178000.0</v>
+      </c>
+      <c r="Z5">
+        <v>6185000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5772000.0</v>
+      </c>
+      <c r="AB5">
+        <v>6068000.0</v>
+      </c>
+      <c r="AC5">
+        <v>5688000.0</v>
+      </c>
+      <c r="AD5">
+        <v>5701000.0</v>
+      </c>
+      <c r="AE5">
+        <v>5568000.0</v>
+      </c>
+      <c r="AF5">
+        <v>6326000.0</v>
+      </c>
+      <c r="AG5">
+        <v>5048000.0</v>
+      </c>
+      <c r="AH5">
+        <v>3224000.0</v>
+      </c>
+      <c r="AI5">
+        <v>3196000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>4634000.0</v>
+      </c>
+      <c r="AK5">
+        <v>4146000.0</v>
+      </c>
+      <c r="AL5">
+        <v>4030000.0</v>
+      </c>
+      <c r="AM5">
+        <v>4434000.0</v>
+      </c>
+      <c r="AN5">
+        <v>4991000.0</v>
+      </c>
+      <c r="AO5">
+        <v>3891000.0</v>
+      </c>
+      <c r="AP5">
+        <v>4011000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4032000.0</v>
+      </c>
+      <c r="AR5">
+        <v>3897000.0</v>
+      </c>
+      <c r="AS5">
+        <v>3555000.0</v>
+      </c>
+      <c r="AT5">
+        <v>4328000.0</v>
+      </c>
+      <c r="AU5">
+        <v>3916000.0</v>
+      </c>
+      <c r="AV5">
+        <v>4445000.0</v>
+      </c>
+      <c r="AW5">
+        <v>3671000.0</v>
+      </c>
+      <c r="AX5">
+        <v>3452000.0</v>
+      </c>
+      <c r="AY5">
+        <v>1687000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3144000.0</v>
+      </c>
+      <c r="BA5">
+        <v>3161000.0</v>
+      </c>
+      <c r="BB5">
+        <v>3172000.0</v>
+      </c>
+      <c r="BC5">
+        <v>2245000.0</v>
+      </c>
+      <c r="BD5">
+        <v>2931000.0</v>
+      </c>
+      <c r="BE5">
+        <v>2419000.0</v>
+      </c>
+      <c r="BF5">
+        <v>2633000.0</v>
+      </c>
+      <c r="BG5">
+        <v>3082000.0</v>
+      </c>
+      <c r="BH5">
+        <v>2524000.0</v>
+      </c>
+      <c r="BI5">
+        <v>2448000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>2736000.0</v>
+      </c>
+      <c r="BK5">
+        <v>1824000.0</v>
+      </c>
+      <c r="BL5">
+        <v>2858000.0</v>
+      </c>
+      <c r="BM5">
+        <v>2511000.0</v>
+      </c>
+      <c r="BN5">
+        <v>3212000.0</v>
+      </c>
+      <c r="BO5">
+        <v>2778000.0</v>
+      </c>
+      <c r="BP5">
+        <v>3058000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>2631000.0</v>
+      </c>
+      <c r="BR5">
+        <v>2369000.0</v>
+      </c>
+      <c r="BS5">
+        <v>1994000.0</v>
+      </c>
+      <c r="BT5">
+        <v>2213000.0</v>
+      </c>
+      <c r="BU5">
+        <v>2405000.0</v>
+      </c>
+      <c r="BV5">
+        <v>2291000.0</v>
+      </c>
+      <c r="BW5">
+        <v>1919000.0</v>
+      </c>
+      <c r="BX5">
+        <v>2127000.0</v>
+      </c>
+      <c r="BY5">
+        <v>1802000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>2133000.0</v>
+      </c>
+      <c r="CA5">
+        <v>1827000.0</v>
+      </c>
+      <c r="CB5">
+        <v>2362000.0</v>
+      </c>
+      <c r="CC5">
+        <v>2017000.0</v>
+      </c>
+      <c r="CD5">
+        <v>2164000.0</v>
+      </c>
+      <c r="CE5">
+        <v>2136000.0</v>
+      </c>
+      <c r="CF5">
+        <v>2387000.0</v>
+      </c>
+      <c r="CG5">
+        <v>2441000.0</v>
+      </c>
+      <c r="CH5">
+        <v>2252000.0</v>
+      </c>
+      <c r="CI5">
+        <v>1865000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>2469000.0</v>
+      </c>
+      <c r="CK5">
+        <v>2172000.0</v>
+      </c>
+      <c r="CL5">
+        <v>2101000.0</v>
+      </c>
+      <c r="CM5">
+        <v>2304000.0</v>
+      </c>
+      <c r="CN5">
+        <v>2621000.0</v>
+      </c>
+      <c r="CO5">
+        <v>2044000.0</v>
+      </c>
+      <c r="CP5">
+        <v>2251000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>2255000.0</v>
+      </c>
+      <c r="CR5">
+        <v>2668000.0</v>
+      </c>
+      <c r="CS5">
+        <v>2075000.0</v>
+      </c>
+      <c r="CT5">
+        <v>2195000.0</v>
+      </c>
+      <c r="CU5">
+        <v>2125000.0</v>
+      </c>
+      <c r="CV5">
+        <v>2512000.0</v>
+      </c>
+      <c r="CW5">
+        <v>1978000.0</v>
+      </c>
+      <c r="CX5">
+        <v>2106000.0</v>
+      </c>
+      <c r="CY5">
+        <v>1911000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>2298000.0</v>
+      </c>
+      <c r="DA5">
+        <v>1611000.0</v>
+      </c>
+      <c r="DB5">
+        <v>1797000.0</v>
+      </c>
+      <c r="DC5">
+        <v>1625000.0</v>
+      </c>
+      <c r="DD5">
+        <v>5720000.0</v>
+      </c>
+      <c r="DE5">
+        <v>5330000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:109">
+      <c r="A6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>9678000.0</v>
+      </c>
+      <c r="C6">
+        <v>5540000.0</v>
+      </c>
+      <c r="D6">
+        <v>7105000.0</v>
+      </c>
+      <c r="E6">
+        <v>10249000.0</v>
+      </c>
+      <c r="F6">
+        <v>5448000.0</v>
+      </c>
+      <c r="G6">
+        <v>6018000.0</v>
+      </c>
+      <c r="H6">
+        <v>7309000.0</v>
+      </c>
+      <c r="I6">
+        <v>5699000.0</v>
+      </c>
+      <c r="J6">
+        <v>849000.0</v>
+      </c>
+      <c r="K6">
+        <v>2708000.0</v>
+      </c>
+      <c r="L6">
+        <v>65000.0</v>
+      </c>
+      <c r="M6">
+        <v>5871000.0</v>
+      </c>
+      <c r="N6">
+        <v>6538000.0</v>
+      </c>
+      <c r="O6">
+        <v>5775000.0</v>
+      </c>
+      <c r="P6">
+        <v>8358000.0</v>
+      </c>
+      <c r="Q6">
+        <v>7509000.0</v>
+      </c>
+      <c r="R6">
+        <v>7577000.0</v>
+      </c>
+      <c r="S6">
+        <v>6246000.0</v>
+      </c>
+      <c r="T6">
+        <v>7801000.0</v>
+      </c>
+      <c r="U6">
+        <v>6520000.0</v>
+      </c>
+      <c r="V6">
+        <v>7171000.0</v>
+      </c>
+      <c r="W6">
+        <v>6705000.0</v>
+      </c>
+      <c r="X6">
+        <v>7299000.0</v>
+      </c>
+      <c r="Y6">
+        <v>6202000.0</v>
+      </c>
+      <c r="Z6">
+        <v>6873000.0</v>
+      </c>
+      <c r="AA6">
+        <v>6020000.0</v>
+      </c>
+      <c r="AB6">
+        <v>6874000.0</v>
+      </c>
+      <c r="AC6">
+        <v>6532000.0</v>
+      </c>
+      <c r="AD6">
+        <v>6548000.0</v>
+      </c>
+      <c r="AE6">
+        <v>6315000.0</v>
+      </c>
+      <c r="AF6">
+        <v>7173000.0</v>
+      </c>
+      <c r="AG6">
+        <v>6255000.0</v>
+      </c>
+      <c r="AH6">
+        <v>4255000.0</v>
+      </c>
+      <c r="AI6">
+        <v>4184000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>5210000.0</v>
+      </c>
+      <c r="AK6">
+        <v>5210000.0</v>
+      </c>
+      <c r="AL6">
+        <v>4927000.0</v>
+      </c>
+      <c r="AM6">
+        <v>5205000.0</v>
+      </c>
+      <c r="AN6">
+        <v>4876000.0</v>
+      </c>
+      <c r="AO6">
+        <v>4883000.0</v>
+      </c>
+      <c r="AP6">
+        <v>4885000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>4838000.0</v>
+      </c>
+      <c r="AR6">
+        <v>4786000.0</v>
+      </c>
+      <c r="AS6">
+        <v>4406000.0</v>
+      </c>
+      <c r="AT6">
+        <v>4832000.0</v>
+      </c>
+      <c r="AU6">
+        <v>4669000.0</v>
+      </c>
+      <c r="AV6">
+        <v>5137000.0</v>
+      </c>
+      <c r="AW6">
+        <v>4488000.0</v>
+      </c>
+      <c r="AX6">
+        <v>4159000.0</v>
+      </c>
+      <c r="AY6">
+        <v>2462000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>3470000.0</v>
+      </c>
+      <c r="BA6">
+        <v>3657000.0</v>
+      </c>
+      <c r="BB6">
+        <v>3822000.0</v>
+      </c>
+      <c r="BC6">
+        <v>2985000.0</v>
+      </c>
+      <c r="BD6">
+        <v>3664000.0</v>
+      </c>
+      <c r="BE6">
+        <v>3200000.0</v>
+      </c>
+      <c r="BF6">
+        <v>3416000.0</v>
+      </c>
+      <c r="BG6">
+        <v>3857000.0</v>
+      </c>
+      <c r="BH6">
+        <v>3365000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3234000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>3402000.0</v>
+      </c>
+      <c r="BK6">
+        <v>2509000.0</v>
+      </c>
+      <c r="BL6">
+        <v>3665000.0</v>
+      </c>
+      <c r="BM6">
+        <v>3256000.0</v>
+      </c>
+      <c r="BN6">
+        <v>3843000.0</v>
+      </c>
+      <c r="BO6">
+        <v>3409000.0</v>
+      </c>
+      <c r="BP6">
+        <v>3758000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>3315000.0</v>
+      </c>
+      <c r="BR6">
+        <v>2937000.0</v>
+      </c>
+      <c r="BS6">
+        <v>2476000.0</v>
+      </c>
+      <c r="BT6">
+        <v>2716000.0</v>
+      </c>
+      <c r="BU6">
+        <v>2879000.0</v>
+      </c>
+      <c r="BV6">
+        <v>2857000.0</v>
+      </c>
+      <c r="BW6">
+        <v>2472000.0</v>
+      </c>
+      <c r="BX6">
+        <v>2673000.0</v>
+      </c>
+      <c r="BY6">
+        <v>2366000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>2707000.0</v>
+      </c>
+      <c r="CA6">
+        <v>2329000.0</v>
+      </c>
+      <c r="CB6">
+        <v>2933000.0</v>
+      </c>
+      <c r="CC6">
+        <v>2583000.0</v>
+      </c>
+      <c r="CD6">
+        <v>2730000.0</v>
+      </c>
+      <c r="CE6">
+        <v>2684000.0</v>
+      </c>
+      <c r="CF6">
+        <v>3009000.0</v>
+      </c>
+      <c r="CG6">
+        <v>3082000.0</v>
+      </c>
+      <c r="CH6">
+        <v>2930000.0</v>
+      </c>
+      <c r="CI6">
+        <v>2504000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>3152000.0</v>
+      </c>
+      <c r="CK6">
+        <v>2905000.0</v>
+      </c>
+      <c r="CL6">
+        <v>2876000.0</v>
+      </c>
+      <c r="CM6">
+        <v>3087000.0</v>
+      </c>
+      <c r="CN6">
+        <v>3460000.0</v>
+      </c>
+      <c r="CO6">
+        <v>2866000.0</v>
+      </c>
+      <c r="CP6">
+        <v>3050000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>3004000.0</v>
+      </c>
+      <c r="CR6">
+        <v>3420000.0</v>
+      </c>
+      <c r="CS6">
+        <v>2568000.0</v>
+      </c>
+      <c r="CT6">
+        <v>2867000.0</v>
+      </c>
+      <c r="CU6">
+        <v>2756000.0</v>
+      </c>
+      <c r="CV6">
+        <v>3189000.0</v>
+      </c>
+      <c r="CW6">
+        <v>2521000.0</v>
+      </c>
+      <c r="CX6">
+        <v>2642000.0</v>
+      </c>
+      <c r="CY6">
+        <v>2414000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>2840000.0</v>
+      </c>
+      <c r="DA6">
+        <v>2085000.0</v>
+      </c>
+      <c r="DB6">
+        <v>2295000.0</v>
+      </c>
+      <c r="DC6">
+        <v>2108000.0</v>
+      </c>
+      <c r="DD6">
+        <v>6070000.0</v>
+      </c>
+      <c r="DE6">
+        <v>6060000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:109">
+      <c r="A7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+    </row>
+    <row r="8" spans="1:109">
+      <c r="A8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+    </row>
+    <row r="9" spans="1:109">
+      <c r="A9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B9">
+        <v>24868000.0</v>
+      </c>
+      <c r="C9">
+        <v>21201000.0</v>
+      </c>
+      <c r="D9">
+        <v>22347000.0</v>
+      </c>
+      <c r="E9">
+        <v>23619000.0</v>
+      </c>
+      <c r="F9">
+        <v>22771000.0</v>
+      </c>
+      <c r="G9">
+        <v>21324000.0</v>
+      </c>
+      <c r="H9">
+        <v>22052000.0</v>
+      </c>
+      <c r="I9">
+        <v>20717000.0</v>
+      </c>
+      <c r="J9">
+        <v>18769000.0</v>
+      </c>
+      <c r="K9">
+        <v>17699000.0</v>
+      </c>
+      <c r="L9">
+        <v>15935000.0</v>
+      </c>
+      <c r="M9">
+        <v>17263000.0</v>
+      </c>
+      <c r="N9">
+        <v>17793000.0</v>
+      </c>
+      <c r="O9">
+        <v>17580000.0</v>
+      </c>
+      <c r="P9">
+        <v>18486000.0</v>
+      </c>
+      <c r="Q9">
+        <v>19182000.0</v>
+      </c>
+      <c r="R9">
+        <v>18318000.0</v>
+      </c>
+      <c r="S9">
+        <v>17724000.0</v>
+      </c>
+      <c r="T9">
+        <v>17749000.0</v>
+      </c>
+      <c r="U9">
+        <v>17873000.0</v>
+      </c>
+      <c r="V9">
+        <v>18698000.0</v>
+      </c>
+      <c r="W9">
+        <v>17889000.0</v>
+      </c>
+      <c r="X9">
+        <v>17941000.0</v>
+      </c>
+      <c r="Y9">
+        <v>16831000.0</v>
+      </c>
+      <c r="Z9">
+        <v>17301000.0</v>
+      </c>
+      <c r="AA9">
+        <v>16844000.0</v>
+      </c>
+      <c r="AB9">
+        <v>16495000.0</v>
+      </c>
+      <c r="AC9">
+        <v>16670000.0</v>
+      </c>
+      <c r="AD9">
+        <v>16534000.0</v>
+      </c>
+      <c r="AE9">
+        <v>16268000.0</v>
+      </c>
+      <c r="AF9">
+        <v>15671000.0</v>
+      </c>
+      <c r="AG9">
+        <v>15365000.0</v>
+      </c>
+      <c r="AH9">
+        <v>13935000.0</v>
+      </c>
+      <c r="AI9">
+        <v>12745000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>12674000.0</v>
+      </c>
+      <c r="AK9">
+        <v>12818000.0</v>
+      </c>
+      <c r="AL9">
+        <v>12641000.0</v>
+      </c>
+      <c r="AM9">
+        <v>12402000.0</v>
+      </c>
+      <c r="AN9">
+        <v>12178000.0</v>
+      </c>
+      <c r="AO9">
+        <v>12484000.0</v>
+      </c>
+      <c r="AP9">
+        <v>12479000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>12324000.0</v>
+      </c>
+      <c r="AR9">
+        <v>11428000.0</v>
+      </c>
+      <c r="AS9">
+        <v>11643000.0</v>
+      </c>
+      <c r="AT9">
+        <v>12754000.0</v>
+      </c>
+      <c r="AU9">
+        <v>11565000.0</v>
+      </c>
+      <c r="AV9">
+        <v>11155000.0</v>
+      </c>
+      <c r="AW9">
+        <v>10909000.0</v>
+      </c>
+      <c r="AX9">
+        <v>11052000.0</v>
+      </c>
+      <c r="AY9">
+        <v>10359000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>9244000.0</v>
+      </c>
+      <c r="BA9">
+        <v>9324000.0</v>
+      </c>
+      <c r="BB9">
+        <v>9496000.0</v>
+      </c>
+      <c r="BC9">
+        <v>9336000.0</v>
+      </c>
+      <c r="BD9">
+        <v>7651000.0</v>
+      </c>
+      <c r="BE9">
+        <v>7983000.0</v>
+      </c>
+      <c r="BF9">
+        <v>7963000.0</v>
+      </c>
+      <c r="BG9">
+        <v>8530000.0</v>
+      </c>
+      <c r="BH9">
+        <v>7791000.0</v>
+      </c>
+      <c r="BI9">
+        <v>7884000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>8043000.0</v>
+      </c>
+      <c r="BK9">
+        <v>7609000.0</v>
+      </c>
+      <c r="BL9">
+        <v>7215000.0</v>
+      </c>
+      <c r="BM9">
+        <v>8051000.0</v>
+      </c>
+      <c r="BN9">
+        <v>8430000.0</v>
+      </c>
+      <c r="BO9">
+        <v>7985000.0</v>
+      </c>
+      <c r="BP9">
+        <v>8295000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>7825000.0</v>
+      </c>
+      <c r="BR9">
+        <v>8136000.0</v>
+      </c>
+      <c r="BS9">
+        <v>7911000.0</v>
+      </c>
+      <c r="BT9">
+        <v>7172000.0</v>
+      </c>
+      <c r="BU9">
+        <v>7333000.0</v>
+      </c>
+      <c r="BV9">
+        <v>7293000.0</v>
+      </c>
+      <c r="BW9">
+        <v>6964000.0</v>
+      </c>
+      <c r="BX9">
+        <v>6694000.0</v>
+      </c>
+      <c r="BY9">
+        <v>6430000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>6693000.0</v>
+      </c>
+      <c r="CA9">
+        <v>6416000.0</v>
+      </c>
+      <c r="CB9">
+        <v>6709000.0</v>
+      </c>
+      <c r="CC9">
+        <v>6546000.0</v>
+      </c>
+      <c r="CD9">
+        <v>6570000.0</v>
+      </c>
+      <c r="CE9">
+        <v>6652000.0</v>
+      </c>
+      <c r="CF9">
+        <v>6629000.0</v>
+      </c>
+      <c r="CG9">
+        <v>6803000.0</v>
+      </c>
+      <c r="CH9">
+        <v>6546000.0</v>
+      </c>
+      <c r="CI9">
+        <v>6200000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>6544000.0</v>
+      </c>
+      <c r="CK9">
+        <v>6224000.0</v>
+      </c>
+      <c r="CL9">
+        <v>6098000.0</v>
+      </c>
+      <c r="CM9">
+        <v>6584000.0</v>
+      </c>
+      <c r="CN9">
+        <v>6499000.0</v>
+      </c>
+      <c r="CO9">
+        <v>6081000.0</v>
+      </c>
+      <c r="CP9">
+        <v>6126000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>6190000.0</v>
+      </c>
+      <c r="CR9">
+        <v>6477000.0</v>
+      </c>
+      <c r="CS9">
+        <v>6550000.0</v>
+      </c>
+      <c r="CT9">
+        <v>5891000.0</v>
+      </c>
+      <c r="CU9">
+        <v>5838000.0</v>
+      </c>
+      <c r="CV9">
+        <v>6091000.0</v>
+      </c>
+      <c r="CW9">
+        <v>5495000.0</v>
+      </c>
+      <c r="CX9">
+        <v>5485000.0</v>
+      </c>
+      <c r="CY9">
+        <v>5335000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>5384000.0</v>
+      </c>
+      <c r="DA9">
+        <v>4940000.0</v>
+      </c>
+      <c r="DB9">
+        <v>5066000.0</v>
+      </c>
+      <c r="DC9">
+        <v>5009000.0</v>
+      </c>
+      <c r="DD9">
+        <v>5290000.0</v>
+      </c>
+      <c r="DE9">
+        <v>5220000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:109">
+      <c r="A10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10">
+        <v>9193000.0</v>
+      </c>
+      <c r="C10">
+        <v>5321000.0</v>
+      </c>
+      <c r="D10">
+        <v>6959000.0</v>
+      </c>
+      <c r="E10">
+        <v>8474000.0</v>
+      </c>
+      <c r="F10">
+        <v>7204000.0</v>
+      </c>
+      <c r="G10">
+        <v>5515000.0</v>
+      </c>
+      <c r="H10">
+        <v>7460000.0</v>
+      </c>
+      <c r="I10">
+        <v>5330000.0</v>
+      </c>
+      <c r="J10">
+        <v>944000.0</v>
+      </c>
+      <c r="K10">
+        <v>2227000.0</v>
+      </c>
+      <c r="L10">
+        <v>-529000.0</v>
+      </c>
+      <c r="M10">
+        <v>5019000.0</v>
+      </c>
+      <c r="N10">
+        <v>5715000.0</v>
+      </c>
+      <c r="O10">
+        <v>5055000.0</v>
+      </c>
+      <c r="P10">
+        <v>7791000.0</v>
+      </c>
+      <c r="Q10">
+        <v>6832000.0</v>
+      </c>
+      <c r="R10">
+        <v>6849000.0</v>
+      </c>
+      <c r="S10">
+        <v>5474000.0</v>
+      </c>
+      <c r="T10">
+        <v>6854000.0</v>
+      </c>
+      <c r="U10">
+        <v>5844000.0</v>
+      </c>
+      <c r="V10">
+        <v>6490000.0</v>
+      </c>
+      <c r="W10">
+        <v>6397000.0</v>
+      </c>
+      <c r="X10">
+        <v>7025000.0</v>
+      </c>
+      <c r="Y10">
+        <v>5178000.0</v>
+      </c>
+      <c r="Z10">
+        <v>6185000.0</v>
+      </c>
+      <c r="AA10">
+        <v>5772000.0</v>
+      </c>
+      <c r="AB10">
+        <v>6068000.0</v>
+      </c>
+      <c r="AC10">
+        <v>5688000.0</v>
+      </c>
+      <c r="AD10">
+        <v>5701000.0</v>
+      </c>
+      <c r="AE10">
+        <v>5568000.0</v>
+      </c>
+      <c r="AF10">
+        <v>6326000.0</v>
+      </c>
+      <c r="AG10">
+        <v>5048000.0</v>
+      </c>
+      <c r="AH10">
+        <v>3224000.0</v>
+      </c>
+      <c r="AI10">
+        <v>3196000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>4634000.0</v>
+      </c>
+      <c r="AK10">
+        <v>4146000.0</v>
+      </c>
+      <c r="AL10">
+        <v>4030000.0</v>
+      </c>
+      <c r="AM10">
+        <v>4434000.0</v>
+      </c>
+      <c r="AN10">
+        <v>4991000.0</v>
+      </c>
+      <c r="AO10">
+        <v>3891000.0</v>
+      </c>
+      <c r="AP10">
+        <v>4011000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4032000.0</v>
+      </c>
+      <c r="AR10">
+        <v>3897000.0</v>
+      </c>
+      <c r="AS10">
+        <v>3555000.0</v>
+      </c>
+      <c r="AT10">
+        <v>4328000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3916000.0</v>
+      </c>
+      <c r="AV10">
+        <v>4445000.0</v>
+      </c>
+      <c r="AW10">
+        <v>3671000.0</v>
+      </c>
+      <c r="AX10">
+        <v>3452000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1687000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3144000.0</v>
+      </c>
+      <c r="BA10">
+        <v>3161000.0</v>
+      </c>
+      <c r="BB10">
+        <v>3172000.0</v>
+      </c>
+      <c r="BC10">
+        <v>2245000.0</v>
+      </c>
+      <c r="BD10">
+        <v>2931000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2419000.0</v>
+      </c>
+      <c r="BF10">
+        <v>2633000.0</v>
+      </c>
+      <c r="BG10">
+        <v>3082000.0</v>
+      </c>
+      <c r="BH10">
+        <v>2524000.0</v>
+      </c>
+      <c r="BI10">
+        <v>2448000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2736000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1824000.0</v>
+      </c>
+      <c r="BL10">
+        <v>2858000.0</v>
+      </c>
+      <c r="BM10">
+        <v>2511000.0</v>
+      </c>
+      <c r="BN10">
+        <v>3212000.0</v>
+      </c>
+      <c r="BO10">
+        <v>2778000.0</v>
+      </c>
+      <c r="BP10">
+        <v>3058000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>2631000.0</v>
+      </c>
+      <c r="BR10">
+        <v>2369000.0</v>
+      </c>
+      <c r="BS10">
+        <v>1994000.0</v>
+      </c>
+      <c r="BT10">
+        <v>2213000.0</v>
+      </c>
+      <c r="BU10">
+        <v>2405000.0</v>
+      </c>
+      <c r="BV10">
+        <v>2291000.0</v>
+      </c>
+      <c r="BW10">
+        <v>1919000.0</v>
+      </c>
+      <c r="BX10">
+        <v>2127000.0</v>
+      </c>
+      <c r="BY10">
+        <v>1802000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>2133000.0</v>
+      </c>
+      <c r="CA10">
+        <v>1827000.0</v>
+      </c>
+      <c r="CB10">
+        <v>2362000.0</v>
+      </c>
+      <c r="CC10">
+        <v>2017000.0</v>
+      </c>
+      <c r="CD10">
+        <v>2164000.0</v>
+      </c>
+      <c r="CE10">
+        <v>2136000.0</v>
+      </c>
+      <c r="CF10">
+        <v>2387000.0</v>
+      </c>
+      <c r="CG10">
+        <v>2441000.0</v>
+      </c>
+      <c r="CH10">
+        <v>2252000.0</v>
+      </c>
+      <c r="CI10">
+        <v>1865000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>2469000.0</v>
+      </c>
+      <c r="CK10">
+        <v>2172000.0</v>
+      </c>
+      <c r="CL10">
+        <v>2101000.0</v>
+      </c>
+      <c r="CM10">
+        <v>2304000.0</v>
+      </c>
+      <c r="CN10">
+        <v>2621000.0</v>
+      </c>
+      <c r="CO10">
+        <v>2044000.0</v>
+      </c>
+      <c r="CP10">
+        <v>2251000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>2255000.0</v>
+      </c>
+      <c r="CR10">
+        <v>2668000.0</v>
+      </c>
+      <c r="CS10">
+        <v>2075000.0</v>
+      </c>
+      <c r="CT10">
+        <v>2195000.0</v>
+      </c>
+      <c r="CU10">
+        <v>2125000.0</v>
+      </c>
+      <c r="CV10">
+        <v>2512000.0</v>
+      </c>
+      <c r="CW10">
+        <v>1978000.0</v>
+      </c>
+      <c r="CX10">
+        <v>2106000.0</v>
+      </c>
+      <c r="CY10">
+        <v>1911000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>2298000.0</v>
+      </c>
+      <c r="DA10">
+        <v>1611000.0</v>
+      </c>
+      <c r="DB10">
+        <v>1797000.0</v>
+      </c>
+      <c r="DC10">
+        <v>1625000.0</v>
+      </c>
+      <c r="DD10">
+        <v>2250000.0</v>
+      </c>
+      <c r="DE10">
+        <v>1980000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:109">
+      <c r="A11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11">
+        <v>1699000.0</v>
+      </c>
+      <c r="C11">
+        <v>877000.0</v>
+      </c>
+      <c r="D11">
+        <v>1303000.0</v>
+      </c>
+      <c r="E11">
+        <v>1538000.0</v>
+      </c>
+      <c r="F11">
+        <v>1285000.0</v>
+      </c>
+      <c r="G11">
+        <v>906000.0</v>
+      </c>
+      <c r="H11">
+        <v>1340000.0</v>
+      </c>
+      <c r="I11">
+        <v>798000.0</v>
+      </c>
+      <c r="J11">
+        <v>19000.0</v>
+      </c>
+      <c r="K11">
+        <v>312000.0</v>
+      </c>
+      <c r="L11">
+        <v>-236000.0</v>
+      </c>
+      <c r="M11">
+        <v>949000.0</v>
+      </c>
+      <c r="N11">
+        <v>1021000.0</v>
+      </c>
+      <c r="O11">
+        <v>898000.0</v>
+      </c>
+      <c r="P11">
+        <v>1383000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1253000.0</v>
+      </c>
+      <c r="R11">
+        <v>1231000.0</v>
+      </c>
+      <c r="S11">
+        <v>951000.0</v>
+      </c>
+      <c r="T11">
+        <v>1227000.0</v>
+      </c>
+      <c r="U11">
+        <v>1027000.0</v>
+      </c>
+      <c r="V11">
+        <v>1200000.0</v>
+      </c>
+      <c r="W11">
+        <v>1157000.0</v>
+      </c>
+      <c r="X11">
+        <v>1283000.0</v>
+      </c>
+      <c r="Y11">
+        <v>928000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1128000.0</v>
+      </c>
+      <c r="AA11">
+        <v>746000.0</v>
+      </c>
+      <c r="AB11">
+        <v>1238000.0</v>
+      </c>
+      <c r="AC11">
+        <v>961000.0</v>
+      </c>
+      <c r="AD11">
+        <v>973000.0</v>
+      </c>
+      <c r="AE11">
+        <v>941000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1133000.0</v>
+      </c>
+      <c r="AG11">
+        <v>847000.0</v>
+      </c>
+      <c r="AH11">
+        <v>486000.0</v>
+      </c>
+      <c r="AI11">
+        <v>483000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1017000.0</v>
+      </c>
+      <c r="AK11">
+        <v>1040000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1027000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1188000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1337000.0</v>
+      </c>
+      <c r="AO11">
+        <v>995000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1043000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1068000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1013000.0</v>
+      </c>
+      <c r="AS11">
+        <v>922000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1205000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1082000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1228000.0</v>
+      </c>
+      <c r="AW11">
+        <v>953000.0</v>
+      </c>
+      <c r="AX11">
+        <v>841000.0</v>
+      </c>
+      <c r="AY11">
+        <v>364000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>797000.0</v>
+      </c>
+      <c r="BA11">
+        <v>804000.0</v>
+      </c>
+      <c r="BB11">
+        <v>824000.0</v>
+      </c>
+      <c r="BC11">
+        <v>517000.0</v>
+      </c>
+      <c r="BD11">
+        <v>772000.0</v>
+      </c>
+      <c r="BE11">
+        <v>572000.0</v>
+      </c>
+      <c r="BF11">
+        <v>646000.0</v>
+      </c>
+      <c r="BG11">
+        <v>805000.0</v>
+      </c>
+      <c r="BH11">
+        <v>570000.0</v>
+      </c>
+      <c r="BI11">
+        <v>581000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>713000.0</v>
+      </c>
+      <c r="BK11">
+        <v>346000.0</v>
+      </c>
+      <c r="BL11">
+        <v>678000.0</v>
+      </c>
+      <c r="BM11">
+        <v>561000.0</v>
+      </c>
+      <c r="BN11">
+        <v>527000.0</v>
+      </c>
+      <c r="BO11">
+        <v>637000.0</v>
+      </c>
+      <c r="BP11">
+        <v>738000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>588000.0</v>
+      </c>
+      <c r="BR11">
+        <v>529000.0</v>
+      </c>
+      <c r="BS11">
+        <v>431000.0</v>
+      </c>
+      <c r="BT11">
+        <v>546000.0</v>
+      </c>
+      <c r="BU11">
+        <v>611000.0</v>
+      </c>
+      <c r="BV11">
+        <v>593000.0</v>
+      </c>
+      <c r="BW11">
+        <v>475000.0</v>
+      </c>
+      <c r="BX11">
+        <v>538000.0</v>
+      </c>
+      <c r="BY11">
+        <v>432000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>536000.0</v>
+      </c>
+      <c r="CA11">
+        <v>429000.0</v>
+      </c>
+      <c r="CB11">
+        <v>572000.0</v>
+      </c>
+      <c r="CC11">
+        <v>511000.0</v>
+      </c>
+      <c r="CD11">
+        <v>555000.0</v>
+      </c>
+      <c r="CE11">
+        <v>527000.0</v>
+      </c>
+      <c r="CF11">
+        <v>601000.0</v>
+      </c>
+      <c r="CG11">
+        <v>620000.0</v>
+      </c>
+      <c r="CH11">
+        <v>560000.0</v>
+      </c>
+      <c r="CI11">
+        <v>459000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>673000.0</v>
+      </c>
+      <c r="CK11">
+        <v>590000.0</v>
+      </c>
+      <c r="CL11">
+        <v>545000.0</v>
+      </c>
+      <c r="CM11">
+        <v>642000.0</v>
+      </c>
+      <c r="CN11">
+        <v>714000.0</v>
+      </c>
+      <c r="CO11">
+        <v>518000.0</v>
+      </c>
+      <c r="CP11">
+        <v>553000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>649000.0</v>
+      </c>
+      <c r="CR11">
+        <v>716000.0</v>
+      </c>
+      <c r="CS11">
+        <v>589000.0</v>
+      </c>
+      <c r="CT11">
+        <v>619000.0</v>
+      </c>
+      <c r="CU11">
+        <v>599000.0</v>
+      </c>
+      <c r="CV11">
+        <v>741000.0</v>
+      </c>
+      <c r="CW11">
+        <v>575000.0</v>
+      </c>
+      <c r="CX11">
+        <v>570000.0</v>
+      </c>
+      <c r="CY11">
+        <v>554000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>678000.0</v>
+      </c>
+      <c r="DA11">
+        <v>468000.0</v>
+      </c>
+      <c r="DB11">
+        <v>505000.0</v>
+      </c>
+      <c r="DC11">
+        <v>440000.0</v>
+      </c>
+      <c r="DD11">
+        <v>710000.0</v>
+      </c>
+      <c r="DE11">
+        <v>580000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:109">
+      <c r="A12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B12">
+        <v>6541000.0</v>
+      </c>
+      <c r="C12">
+        <v>6583000.0</v>
+      </c>
+      <c r="D12">
+        <v>6931000.0</v>
+      </c>
+      <c r="E12">
+        <v>8179000.0</v>
+      </c>
+      <c r="F12">
+        <v>8398000.0</v>
+      </c>
+      <c r="G12">
+        <v>9017000.0</v>
+      </c>
+      <c r="H12">
+        <v>10181000.0</v>
+      </c>
+      <c r="I12">
+        <v>11428000.0</v>
+      </c>
+      <c r="J12">
+        <v>11748000.0</v>
+      </c>
+      <c r="K12">
+        <v>10863000.0</v>
+      </c>
+      <c r="L12">
+        <v>8651000.0</v>
+      </c>
+      <c r="M12">
+        <v>6097000.0</v>
+      </c>
+      <c r="N12">
+        <v>4526000.0</v>
+      </c>
+      <c r="O12">
+        <v>3976000.0</v>
+      </c>
+      <c r="P12">
+        <v>1511000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1260000.0</v>
+      </c>
+      <c r="R12">
+        <v>1041000.0</v>
+      </c>
+      <c r="S12">
+        <v>899000.0</v>
+      </c>
+      <c r="T12">
+        <v>879000.0</v>
+      </c>
+      <c r="U12">
+        <v>951000.0</v>
+      </c>
+      <c r="V12">
+        <v>1060000.0</v>
+      </c>
+      <c r="W12">
+        <v>1163000.0</v>
+      </c>
+      <c r="X12">
+        <v>1432000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1793000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1959000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2378000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2577000.0</v>
+      </c>
+      <c r="AC12">
+        <v>2751000.0</v>
+      </c>
+      <c r="AD12">
+        <v>2738000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2722000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2334000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1967000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1170000.0</v>
+      </c>
+      <c r="AI12">
+        <v>954000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>953000.0</v>
+      </c>
+      <c r="AK12">
+        <v>908000.0</v>
+      </c>
+      <c r="AL12">
+        <v>861000.0</v>
+      </c>
+      <c r="AM12">
+        <v>877000.0</v>
+      </c>
+      <c r="AN12">
+        <v>887000.0</v>
+      </c>
+      <c r="AO12">
+        <v>885000.0</v>
+      </c>
+      <c r="AP12">
+        <v>883000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>849000.0</v>
+      </c>
+      <c r="AR12">
+        <v>906000.0</v>
+      </c>
+      <c r="AS12">
+        <v>912000.0</v>
+      </c>
+      <c r="AT12">
+        <v>748000.0</v>
+      </c>
+      <c r="AU12">
+        <v>762000.0</v>
+      </c>
+      <c r="AV12">
+        <v>844000.0</v>
+      </c>
+      <c r="AW12">
+        <v>911000.0</v>
+      </c>
+      <c r="AX12">
+        <v>920000.0</v>
+      </c>
+      <c r="AY12">
+        <v>915000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>927000.0</v>
+      </c>
+      <c r="BA12">
+        <v>995000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1045000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1098000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1105000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1190000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1272000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1322000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1411000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1537000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1667000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1772000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1986000.0</v>
+      </c>
+      <c r="BM12">
+        <v>2081000.0</v>
+      </c>
+      <c r="BN12">
+        <v>2105000.0</v>
+      </c>
+      <c r="BO12">
+        <v>2162000.0</v>
+      </c>
+      <c r="BP12">
+        <v>2351000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>2455000.0</v>
+      </c>
+      <c r="BR12">
+        <v>2526000.0</v>
+      </c>
+      <c r="BS12">
+        <v>2728000.0</v>
+      </c>
+      <c r="BT12">
+        <v>3216000.0</v>
+      </c>
+      <c r="BU12">
+        <v>3290000.0</v>
+      </c>
+      <c r="BV12">
+        <v>3284000.0</v>
+      </c>
+      <c r="BW12">
+        <v>3631000.0</v>
+      </c>
+      <c r="BX12">
+        <v>3612000.0</v>
+      </c>
+      <c r="BY12">
+        <v>3532000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>3372000.0</v>
+      </c>
+      <c r="CA12">
+        <v>3322000.0</v>
+      </c>
+      <c r="CB12">
+        <v>3292000.0</v>
+      </c>
+      <c r="CC12">
+        <v>3303000.0</v>
+      </c>
+      <c r="CD12">
+        <v>2909000.0</v>
+      </c>
+      <c r="CE12">
+        <v>2729000.0</v>
+      </c>
+      <c r="CF12">
+        <v>2515000.0</v>
+      </c>
+      <c r="CG12">
+        <v>2333000.0</v>
+      </c>
+      <c r="CH12">
+        <v>2209000.0</v>
+      </c>
+      <c r="CI12">
+        <v>1975000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>1932000.0</v>
+      </c>
+      <c r="CK12">
+        <v>1826000.0</v>
+      </c>
+      <c r="CL12">
+        <v>1748000.0</v>
+      </c>
+      <c r="CM12">
+        <v>1862000.0</v>
+      </c>
+      <c r="CN12">
+        <v>1975000.0</v>
+      </c>
+      <c r="CO12">
+        <v>2052000.0</v>
+      </c>
+      <c r="CP12">
+        <v>2329000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>2324000.0</v>
+      </c>
+      <c r="CR12">
+        <v>2514000.0</v>
+      </c>
+      <c r="CS12">
+        <v>2731000.0</v>
+      </c>
+      <c r="CT12">
+        <v>2731000.0</v>
+      </c>
+      <c r="CU12">
+        <v>2715000.0</v>
+      </c>
+      <c r="CV12">
+        <v>3039000.0</v>
+      </c>
+      <c r="CW12">
+        <v>3430000.0</v>
+      </c>
+      <c r="CX12">
+        <v>3812000.0</v>
+      </c>
+      <c r="CY12">
+        <v>4091000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>4265000.0</v>
+      </c>
+      <c r="DA12">
+        <v>4223000.0</v>
+      </c>
+      <c r="DB12">
+        <v>3807000.0</v>
+      </c>
+      <c r="DC12">
+        <v>3659000.0</v>
+      </c>
+      <c r="DD12">
+        <v>3470000.0</v>
+      </c>
+      <c r="DE12">
+        <v>3350000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:109">
+      <c r="A13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>25393000.0</v>
+      </c>
+      <c r="D13">
+        <v>25126000.0</v>
+      </c>
+      <c r="E13">
+        <v>26268000.0</v>
+      </c>
+      <c r="F13">
+        <v>25903000.0</v>
+      </c>
+      <c r="G13">
+        <v>25277000.0</v>
+      </c>
+      <c r="H13">
+        <v>26829000.0</v>
+      </c>
+      <c r="I13">
+        <v>26358000.0</v>
+      </c>
+      <c r="J13">
+        <v>26926000.0</v>
+      </c>
+      <c r="K13">
+        <v>24718000.0</v>
+      </c>
+      <c r="L13">
+        <v>23248000.0</v>
+      </c>
+      <c r="M13">
+        <v>19630000.0</v>
+      </c>
+      <c r="N13">
+        <v>18665000.0</v>
+      </c>
+      <c r="O13">
+        <v>17881000.0</v>
+      </c>
+      <c r="P13">
+        <v>17690000.0</v>
+      </c>
+      <c r="Q13">
+        <v>16684000.0</v>
+      </c>
+      <c r="R13">
+        <v>16189000.0</v>
+      </c>
+      <c r="S13">
+        <v>15105000.0</v>
+      </c>
+      <c r="T13">
+        <v>15171000.0</v>
+      </c>
+      <c r="U13">
+        <v>15007000.0</v>
+      </c>
+      <c r="V13">
+        <v>15411000.0</v>
+      </c>
+      <c r="W13">
+        <v>15516000.0</v>
+      </c>
+      <c r="X13">
+        <v>15927000.0</v>
+      </c>
+      <c r="Y13">
+        <v>15304000.0</v>
+      </c>
+      <c r="Z13">
+        <v>15932000.0</v>
+      </c>
+      <c r="AA13">
+        <v>16526000.0</v>
+      </c>
+      <c r="AB13">
+        <v>16392000.0</v>
+      </c>
+      <c r="AC13">
+        <v>16298000.0</v>
+      </c>
+      <c r="AD13">
+        <v>16297000.0</v>
+      </c>
+      <c r="AE13">
+        <v>16080000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+    </row>
+    <row r="14" spans="1:109">
+      <c r="A14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+    </row>
+    <row r="15" spans="1:109">
+      <c r="A15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15">
+        <v>7494000.0</v>
+      </c>
+      <c r="C15">
+        <v>4444000.0</v>
+      </c>
+      <c r="D15">
+        <v>5656000.0</v>
+      </c>
+      <c r="E15">
+        <v>6936000.0</v>
+      </c>
+      <c r="F15">
+        <v>5919000.0</v>
+      </c>
+      <c r="G15">
+        <v>4609000.0</v>
+      </c>
+      <c r="H15">
+        <v>6120000.0</v>
+      </c>
+      <c r="I15">
+        <v>4532000.0</v>
+      </c>
+      <c r="J15">
+        <v>925000.0</v>
+      </c>
+      <c r="K15">
+        <v>1915000.0</v>
+      </c>
+      <c r="L15">
+        <v>-293000.0</v>
+      </c>
+      <c r="M15">
+        <v>4070000.0</v>
+      </c>
+      <c r="N15">
+        <v>4694000.0</v>
+      </c>
+      <c r="O15">
+        <v>4157000.0</v>
+      </c>
+      <c r="P15">
+        <v>6408000.0</v>
+      </c>
+      <c r="Q15">
+        <v>5579000.0</v>
+      </c>
+      <c r="R15">
+        <v>5618000.0</v>
+      </c>
+      <c r="S15">
+        <v>4523000.0</v>
+      </c>
+      <c r="T15">
+        <v>5627000.0</v>
+      </c>
+      <c r="U15">
+        <v>4799000.0</v>
+      </c>
+      <c r="V15">
+        <v>5290000.0</v>
+      </c>
+      <c r="W15">
+        <v>5240000.0</v>
+      </c>
+      <c r="X15">
+        <v>5730000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4240000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5045000.0</v>
+      </c>
+      <c r="AA15">
+        <v>5015000.0</v>
+      </c>
+      <c r="AB15">
+        <v>4823000.0</v>
+      </c>
+      <c r="AC15">
+        <v>4720000.0</v>
+      </c>
+      <c r="AD15">
+        <v>4719000.0</v>
+      </c>
+      <c r="AE15">
+        <v>4619000.0</v>
+      </c>
+      <c r="AF15">
+        <v>5187000.0</v>
+      </c>
+      <c r="AG15">
+        <v>4196000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2738000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2709000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>3616000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3104000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3001000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3244000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3654000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2896000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2968000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2964000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2884000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2633000.0</v>
+      </c>
+      <c r="AT15">
+        <v>3123000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2834000.0</v>
+      </c>
+      <c r="AV15">
+        <v>3217000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2718000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2611000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1323000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2347000.0</v>
+      </c>
+      <c r="BA15">
+        <v>2357000.0</v>
+      </c>
+      <c r="BB15">
+        <v>2348000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1728000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2159000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1847000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1987000.0</v>
+      </c>
+      <c r="BG15">
+        <v>2277000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1954000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1867000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1992000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2302000.0</v>
+      </c>
+      <c r="BL15">
+        <v>2420000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1989000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2752000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2212000.0</v>
+      </c>
+      <c r="BP15">
+        <v>2320000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2043000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1840000.0</v>
+      </c>
+      <c r="BS15">
+        <v>1563000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1667000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1794000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1698000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1444000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1589000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1370000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1597000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1398000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1790000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1506000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1609000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1609000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1786000.0</v>
+      </c>
+      <c r="CG15">
+        <v>1821000.0</v>
+      </c>
+      <c r="CH15">
+        <v>1692000.0</v>
+      </c>
+      <c r="CI15">
+        <v>1406000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>1796000.0</v>
+      </c>
+      <c r="CK15">
+        <v>1582000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1556000.0</v>
+      </c>
+      <c r="CM15">
+        <v>1662000.0</v>
+      </c>
+      <c r="CN15">
+        <v>1907000.0</v>
+      </c>
+      <c r="CO15">
+        <v>1526000.0</v>
+      </c>
+      <c r="CP15">
+        <v>1698000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>1606000.0</v>
+      </c>
+      <c r="CR15">
+        <v>1952000.0</v>
+      </c>
+      <c r="CS15">
+        <v>1486000.0</v>
+      </c>
+      <c r="CT15">
+        <v>1576000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1526000.0</v>
+      </c>
+      <c r="CV15">
+        <v>1771000.0</v>
+      </c>
+      <c r="CW15">
+        <v>1403000.0</v>
+      </c>
+      <c r="CX15">
+        <v>1536000.0</v>
+      </c>
+      <c r="CY15">
+        <v>1357000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>1620000.0</v>
+      </c>
+      <c r="DA15">
+        <v>1143000.0</v>
+      </c>
+      <c r="DB15">
+        <v>1292000.0</v>
+      </c>
+      <c r="DC15">
+        <v>1185000.0</v>
+      </c>
+      <c r="DD15">
+        <v>1540000.0</v>
+      </c>
+      <c r="DE15">
+        <v>1400000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:109">
+      <c r="A16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>4694000.0</v>
+      </c>
+      <c r="O16">
+        <v>4157000.0</v>
+      </c>
+      <c r="P16">
+        <v>6408000.0</v>
+      </c>
+      <c r="Q16">
+        <v>5579000.0</v>
+      </c>
+      <c r="R16">
+        <v>5618000.0</v>
+      </c>
+      <c r="S16">
+        <v>4523000.0</v>
+      </c>
+      <c r="T16">
+        <v>5627000.0</v>
+      </c>
+      <c r="U16">
+        <v>4817000.0</v>
+      </c>
+      <c r="V16">
+        <v>5290000.0</v>
+      </c>
+      <c r="W16">
+        <v>5240000.0</v>
+      </c>
+      <c r="X16">
+        <v>5742000.0</v>
+      </c>
+      <c r="Y16">
+        <v>4250000.0</v>
+      </c>
+      <c r="Z16">
+        <v>5057000.0</v>
+      </c>
+      <c r="AA16">
+        <v>5026000.0</v>
+      </c>
+      <c r="AB16">
+        <v>4830000.0</v>
+      </c>
+      <c r="AC16">
+        <v>4720000.0</v>
+      </c>
+      <c r="AD16">
+        <v>4728000.0</v>
+      </c>
+      <c r="AE16">
+        <v>4627000.0</v>
+      </c>
+      <c r="AF16">
+        <v>5193000.0</v>
+      </c>
+      <c r="AG16">
+        <v>4201000.0</v>
+      </c>
+      <c r="AH16">
+        <v>2738000.0</v>
+      </c>
+      <c r="AI16">
+        <v>2713000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>3617000.0</v>
+      </c>
+      <c r="AK16">
+        <v>3106000.0</v>
+      </c>
+      <c r="AL16">
+        <v>3003000.0</v>
+      </c>
+      <c r="AM16">
+        <v>3246000.0</v>
+      </c>
+      <c r="AN16">
+        <v>3654000.0</v>
+      </c>
+      <c r="AO16">
+        <v>2896000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2968000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2964000.0</v>
+      </c>
+      <c r="AR16">
+        <v>2884000.0</v>
+      </c>
+      <c r="AS16">
+        <v>2633000.0</v>
+      </c>
+      <c r="AT16">
+        <v>3123000.0</v>
+      </c>
+      <c r="AU16">
+        <v>2834000.0</v>
+      </c>
+      <c r="AV16">
+        <v>3217000.0</v>
+      </c>
+      <c r="AW16">
+        <v>2718000.0</v>
+      </c>
+      <c r="AX16">
+        <v>2611000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1323000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>2347000.0</v>
+      </c>
+      <c r="BA16">
+        <v>2357000.0</v>
+      </c>
+      <c r="BB16">
+        <v>2348000.0</v>
+      </c>
+      <c r="BC16">
+        <v>1728000.0</v>
+      </c>
+      <c r="BD16">
+        <v>2159000.0</v>
+      </c>
+      <c r="BE16">
+        <v>1847000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1987000.0</v>
+      </c>
+      <c r="BG16">
+        <v>2277000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1954000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1867000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>1992000.0</v>
+      </c>
+      <c r="BK16">
+        <v>1478000.0</v>
+      </c>
+      <c r="BL16">
+        <v>2357000.0</v>
+      </c>
+      <c r="BM16">
+        <v>1950000.0</v>
+      </c>
+      <c r="BN16">
+        <v>2685000.0</v>
+      </c>
+      <c r="BO16">
+        <v>2141000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1726000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>1837000.0</v>
+      </c>
+      <c r="BR16">
+        <v>1634000.0</v>
+      </c>
+      <c r="BS16">
+        <v>1461000.0</v>
+      </c>
+      <c r="BT16">
+        <v>1667000.0</v>
+      </c>
+      <c r="BU16">
+        <v>1794000.0</v>
+      </c>
+      <c r="BV16">
+        <v>1698000.0</v>
+      </c>
+      <c r="BW16">
+        <v>1444000.0</v>
+      </c>
+      <c r="BX16">
+        <v>1589000.0</v>
+      </c>
+      <c r="BY16">
+        <v>1370000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>1597000.0</v>
+      </c>
+      <c r="CA16">
+        <v>1398000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1790000.0</v>
+      </c>
+      <c r="CC16">
+        <v>1506000.0</v>
+      </c>
+      <c r="CD16">
+        <v>1609000.0</v>
+      </c>
+      <c r="CE16">
+        <v>1609000.0</v>
+      </c>
+      <c r="CF16">
+        <v>1786000.0</v>
+      </c>
+      <c r="CG16">
+        <v>1821000.0</v>
+      </c>
+      <c r="CH16">
+        <v>1692000.0</v>
+      </c>
+      <c r="CI16">
+        <v>1406000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>1796000.0</v>
+      </c>
+      <c r="CK16">
+        <v>1582000.0</v>
+      </c>
+      <c r="CL16">
+        <v>1556000.0</v>
+      </c>
+      <c r="CM16">
+        <v>1662000.0</v>
+      </c>
+      <c r="CN16">
+        <v>1907000.0</v>
+      </c>
+      <c r="CO16">
+        <v>1526000.0</v>
+      </c>
+      <c r="CP16">
+        <v>1698000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>1606000.0</v>
+      </c>
+      <c r="CR16">
+        <v>1952000.0</v>
+      </c>
+      <c r="CS16">
+        <v>1486000.0</v>
+      </c>
+      <c r="CT16">
+        <v>1576000.0</v>
+      </c>
+      <c r="CU16">
+        <v>1526000.0</v>
+      </c>
+      <c r="CV16">
+        <v>1771000.0</v>
+      </c>
+      <c r="CW16">
+        <v>1403000.0</v>
+      </c>
+      <c r="CX16">
+        <v>1536000.0</v>
+      </c>
+      <c r="CY16">
+        <v>1357000.0</v>
+      </c>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+    </row>
+    <row r="17" spans="1:109">
+      <c r="A17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>4444000.0</v>
+      </c>
+      <c r="D17">
+        <v>5656000.0</v>
+      </c>
+      <c r="E17">
+        <v>6936000.0</v>
+      </c>
+      <c r="F17">
+        <v>5919000.0</v>
+      </c>
+      <c r="G17">
+        <v>4609000.0</v>
+      </c>
+      <c r="H17">
+        <v>6120000.0</v>
+      </c>
+      <c r="I17">
+        <v>4532000.0</v>
+      </c>
+      <c r="J17">
+        <v>925000.0</v>
+      </c>
+      <c r="K17">
+        <v>1915000.0</v>
+      </c>
+      <c r="L17">
+        <v>-293000.0</v>
+      </c>
+      <c r="M17">
+        <v>4070000.0</v>
+      </c>
+      <c r="N17">
+        <v>4694000.0</v>
+      </c>
+      <c r="O17">
+        <v>4157000.0</v>
+      </c>
+      <c r="P17">
+        <v>6408000.0</v>
+      </c>
+      <c r="Q17">
+        <v>5579000.0</v>
+      </c>
+      <c r="R17">
+        <v>5618000.0</v>
+      </c>
+      <c r="S17">
+        <v>4523000.0</v>
+      </c>
+      <c r="T17">
+        <v>5627000.0</v>
+      </c>
+      <c r="U17">
+        <v>4817000.0</v>
+      </c>
+      <c r="V17">
+        <v>5290000.0</v>
+      </c>
+      <c r="W17">
+        <v>5240000.0</v>
+      </c>
+      <c r="X17">
+        <v>5742000.0</v>
+      </c>
+      <c r="Y17">
+        <v>4250000.0</v>
+      </c>
+      <c r="Z17">
+        <v>5057000.0</v>
+      </c>
+      <c r="AA17">
+        <v>5026000.0</v>
+      </c>
+      <c r="AB17">
+        <v>4830000.0</v>
+      </c>
+      <c r="AC17">
+        <v>4727000.0</v>
+      </c>
+      <c r="AD17">
+        <v>4728000.0</v>
+      </c>
+      <c r="AE17">
+        <v>4627000.0</v>
+      </c>
+      <c r="AF17">
+        <v>5193000.0</v>
+      </c>
+      <c r="AG17">
+        <v>4201000.0</v>
+      </c>
+      <c r="AH17">
+        <v>2738000.0</v>
+      </c>
+      <c r="AI17">
+        <v>2713000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>3617000.0</v>
+      </c>
+      <c r="AK17">
+        <v>3106000.0</v>
+      </c>
+      <c r="AL17">
+        <v>3003000.0</v>
+      </c>
+      <c r="AM17">
+        <v>3246000.0</v>
+      </c>
+      <c r="AN17">
+        <v>3654000.0</v>
+      </c>
+      <c r="AO17">
+        <v>2896000.0</v>
+      </c>
+      <c r="AP17">
+        <v>2968000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>2964000.0</v>
+      </c>
+      <c r="AR17">
+        <v>11328000.0</v>
+      </c>
+      <c r="AS17">
+        <v>2633000.0</v>
+      </c>
+      <c r="AT17">
+        <v>3123000.0</v>
+      </c>
+      <c r="AU17">
+        <v>2834000.0</v>
+      </c>
+      <c r="AV17">
+        <v>9989000.0</v>
+      </c>
+      <c r="AW17">
+        <v>2718000.0</v>
+      </c>
+      <c r="AX17">
+        <v>2611000.0</v>
+      </c>
+      <c r="AY17">
+        <v>1323000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>2357000.0</v>
+      </c>
+      <c r="BB17">
+        <v>2348000.0</v>
+      </c>
+      <c r="BC17">
+        <v>1728000.0</v>
+      </c>
+      <c r="BD17">
+        <v>2159000.0</v>
+      </c>
+      <c r="BE17">
+        <v>1847000.0</v>
+      </c>
+      <c r="BF17">
+        <v>1987000.0</v>
+      </c>
+      <c r="BG17">
+        <v>2277000.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>1867000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>2023000.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+    </row>
+    <row r="18" spans="1:109">
+      <c r="A18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>18810000.0</v>
+      </c>
+      <c r="D18">
+        <v>18195000.0</v>
+      </c>
+      <c r="E18">
+        <v>18089000.0</v>
+      </c>
+      <c r="F18">
+        <v>17505000.0</v>
+      </c>
+      <c r="G18">
+        <v>16260000.0</v>
+      </c>
+      <c r="H18">
+        <v>16648000.0</v>
+      </c>
+      <c r="I18">
+        <v>14930000.0</v>
+      </c>
+      <c r="J18">
+        <v>15178000.0</v>
+      </c>
+      <c r="K18">
+        <v>13855000.0</v>
+      </c>
+      <c r="L18">
+        <v>14597000.0</v>
+      </c>
+      <c r="M18">
+        <v>13533000.0</v>
+      </c>
+      <c r="N18">
+        <v>14139000.0</v>
+      </c>
+      <c r="O18">
+        <v>13905000.0</v>
+      </c>
+      <c r="P18">
+        <v>16179000.0</v>
+      </c>
+      <c r="Q18">
+        <v>15424000.0</v>
+      </c>
+      <c r="R18">
+        <v>15148000.0</v>
+      </c>
+      <c r="S18">
+        <v>14206000.0</v>
+      </c>
+      <c r="T18">
+        <v>14292000.0</v>
+      </c>
+      <c r="U18">
+        <v>14056000.0</v>
+      </c>
+      <c r="V18">
+        <v>14351000.0</v>
+      </c>
+      <c r="W18">
+        <v>14353000.0</v>
+      </c>
+      <c r="X18">
+        <v>14495000.0</v>
+      </c>
+      <c r="Y18">
+        <v>13511000.0</v>
+      </c>
+      <c r="Z18">
+        <v>13973000.0</v>
+      </c>
+      <c r="AA18">
+        <v>14148000.0</v>
+      </c>
+      <c r="AB18">
+        <v>13815000.0</v>
+      </c>
+      <c r="AC18">
+        <v>13547000.0</v>
+      </c>
+      <c r="AD18">
+        <v>13559000.0</v>
+      </c>
+      <c r="AE18">
+        <v>13358000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+    </row>
+    <row r="19" spans="1:109">
+      <c r="A19" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+    </row>
+    <row r="20" spans="1:109">
+      <c r="A20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>-758000.0</v>
+      </c>
+      <c r="AI20">
+        <v>758000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>-236000.0</v>
+      </c>
+      <c r="AK20">
+        <v>708000.0</v>
+      </c>
+      <c r="AL20">
+        <v>-472000.0</v>
+      </c>
+      <c r="AM20">
+        <v>118000.0</v>
+      </c>
+      <c r="AN20">
+        <v>118000.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>643000.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>1400000.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+    </row>
+    <row r="21" spans="1:109">
+      <c r="A21" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21">
+        <v>9678000.0</v>
+      </c>
+      <c r="C21">
+        <v>5321000.0</v>
+      </c>
+      <c r="D21">
+        <v>6959000.0</v>
+      </c>
+      <c r="E21">
+        <v>8474000.0</v>
+      </c>
+      <c r="F21">
+        <v>7204000.0</v>
+      </c>
+      <c r="G21">
+        <v>5515000.0</v>
+      </c>
+      <c r="H21">
+        <v>7460000.0</v>
+      </c>
+      <c r="I21">
+        <v>5330000.0</v>
+      </c>
+      <c r="J21">
+        <v>944000.0</v>
+      </c>
+      <c r="K21">
+        <v>2227000.0</v>
+      </c>
+      <c r="L21">
+        <v>-529000.0</v>
+      </c>
+      <c r="M21">
+        <v>5019000.0</v>
+      </c>
+      <c r="N21">
+        <v>5715000.0</v>
+      </c>
+      <c r="O21">
+        <v>5055000.0</v>
+      </c>
+      <c r="P21">
+        <v>7791000.0</v>
+      </c>
+      <c r="Q21">
+        <v>6832000.0</v>
+      </c>
+      <c r="R21">
+        <v>6849000.0</v>
+      </c>
+      <c r="S21">
+        <v>5474000.0</v>
+      </c>
+      <c r="T21">
+        <v>6854000.0</v>
+      </c>
+      <c r="U21">
+        <v>5844000.0</v>
+      </c>
+      <c r="V21">
+        <v>6490000.0</v>
+      </c>
+      <c r="W21">
+        <v>6397000.0</v>
+      </c>
+      <c r="X21">
+        <v>7025000.0</v>
+      </c>
+      <c r="Y21">
+        <v>5178000.0</v>
+      </c>
+      <c r="Z21">
+        <v>6185000.0</v>
+      </c>
+      <c r="AA21">
+        <v>5772000.0</v>
+      </c>
+      <c r="AB21">
+        <v>6068000.0</v>
+      </c>
+      <c r="AC21">
+        <v>5688000.0</v>
+      </c>
+      <c r="AD21">
+        <v>5701000.0</v>
+      </c>
+      <c r="AE21">
+        <v>5568000.0</v>
+      </c>
+      <c r="AF21">
+        <v>6326000.0</v>
+      </c>
+      <c r="AG21">
+        <v>5048000.0</v>
+      </c>
+      <c r="AH21">
+        <v>3224000.0</v>
+      </c>
+      <c r="AI21">
+        <v>3196000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>4634000.0</v>
+      </c>
+      <c r="AK21">
+        <v>4146000.0</v>
+      </c>
+      <c r="AL21">
+        <v>4030000.0</v>
+      </c>
+      <c r="AM21">
+        <v>4434000.0</v>
+      </c>
+      <c r="AN21">
+        <v>4991000.0</v>
+      </c>
+      <c r="AO21">
+        <v>3891000.0</v>
+      </c>
+      <c r="AP21">
+        <v>4011000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4032000.0</v>
+      </c>
+      <c r="AR21">
+        <v>3897000.0</v>
+      </c>
+      <c r="AS21">
+        <v>3555000.0</v>
+      </c>
+      <c r="AT21">
+        <v>4328000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3916000.0</v>
+      </c>
+      <c r="AV21">
+        <v>4445000.0</v>
+      </c>
+      <c r="AW21">
+        <v>3671000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3452000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1687000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3144000.0</v>
+      </c>
+      <c r="BA21">
+        <v>3161000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3172000.0</v>
+      </c>
+      <c r="BC21">
+        <v>2245000.0</v>
+      </c>
+      <c r="BD21">
+        <v>2931000.0</v>
+      </c>
+      <c r="BE21">
+        <v>2419000.0</v>
+      </c>
+      <c r="BF21">
+        <v>2633000.0</v>
+      </c>
+      <c r="BG21">
+        <v>3082000.0</v>
+      </c>
+      <c r="BH21">
+        <v>2524000.0</v>
+      </c>
+      <c r="BI21">
+        <v>2448000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2736000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1824000.0</v>
+      </c>
+      <c r="BL21">
+        <v>2858000.0</v>
+      </c>
+      <c r="BM21">
+        <v>2511000.0</v>
+      </c>
+      <c r="BN21">
+        <v>3212000.0</v>
+      </c>
+      <c r="BO21">
+        <v>2778000.0</v>
+      </c>
+      <c r="BP21">
+        <v>3058000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>2631000.0</v>
+      </c>
+      <c r="BR21">
+        <v>2369000.0</v>
+      </c>
+      <c r="BS21">
+        <v>1994000.0</v>
+      </c>
+      <c r="BT21">
+        <v>2213000.0</v>
+      </c>
+      <c r="BU21">
+        <v>2405000.0</v>
+      </c>
+      <c r="BV21">
+        <v>2291000.0</v>
+      </c>
+      <c r="BW21">
+        <v>1919000.0</v>
+      </c>
+      <c r="BX21">
+        <v>2127000.0</v>
+      </c>
+      <c r="BY21">
+        <v>1802000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>2133000.0</v>
+      </c>
+      <c r="CA21">
+        <v>1827000.0</v>
+      </c>
+      <c r="CB21">
+        <v>2362000.0</v>
+      </c>
+      <c r="CC21">
+        <v>2017000.0</v>
+      </c>
+      <c r="CD21">
+        <v>2164000.0</v>
+      </c>
+      <c r="CE21">
+        <v>2136000.0</v>
+      </c>
+      <c r="CF21">
+        <v>2387000.0</v>
+      </c>
+      <c r="CG21">
+        <v>2441000.0</v>
+      </c>
+      <c r="CH21">
+        <v>2252000.0</v>
+      </c>
+      <c r="CI21">
+        <v>1865000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>2469000.0</v>
+      </c>
+      <c r="CK21">
+        <v>2172000.0</v>
+      </c>
+      <c r="CL21">
+        <v>2101000.0</v>
+      </c>
+      <c r="CM21">
+        <v>2304000.0</v>
+      </c>
+      <c r="CN21">
+        <v>2621000.0</v>
+      </c>
+      <c r="CO21">
+        <v>2044000.0</v>
+      </c>
+      <c r="CP21">
+        <v>2251000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>2255000.0</v>
+      </c>
+      <c r="CR21">
+        <v>2668000.0</v>
+      </c>
+      <c r="CS21">
+        <v>2075000.0</v>
+      </c>
+      <c r="CT21">
+        <v>2195000.0</v>
+      </c>
+      <c r="CU21">
+        <v>2125000.0</v>
+      </c>
+      <c r="CV21">
+        <v>2512000.0</v>
+      </c>
+      <c r="CW21">
+        <v>1978000.0</v>
+      </c>
+      <c r="CX21">
+        <v>2106000.0</v>
+      </c>
+      <c r="CY21">
+        <v>1911000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>2298000.0</v>
+      </c>
+      <c r="DA21">
+        <v>1611000.0</v>
+      </c>
+      <c r="DB21">
+        <v>1797000.0</v>
+      </c>
+      <c r="DC21">
+        <v>1625000.0</v>
+      </c>
+      <c r="DD21">
+        <v>2250000.0</v>
+      </c>
+      <c r="DE21">
+        <v>1980000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:109">
+      <c r="A22" t="s">
+        <v>191</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+    </row>
+    <row r="23" spans="1:109">
+      <c r="A23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23">
+        <v>22007000.0</v>
+      </c>
+      <c r="C23">
+        <v>24802000.0</v>
+      </c>
+      <c r="D23">
+        <v>23829000.0</v>
+      </c>
+      <c r="E23">
+        <v>23535000.0</v>
+      </c>
+      <c r="F23">
+        <v>23983000.0</v>
+      </c>
+      <c r="G23">
+        <v>25023000.0</v>
+      </c>
+      <c r="H23">
+        <v>25422000.0</v>
+      </c>
+      <c r="I23">
+        <v>27475000.0</v>
+      </c>
+      <c r="J23">
+        <v>30101000.0</v>
+      </c>
+      <c r="K23">
+        <v>26460000.0</v>
+      </c>
+      <c r="L23">
+        <v>27333000.0</v>
+      </c>
+      <c r="M23">
+        <v>18227000.0</v>
+      </c>
+      <c r="N23">
+        <v>16634000.0</v>
+      </c>
+      <c r="O23">
+        <v>16444000.0</v>
+      </c>
+      <c r="P23">
+        <v>12187000.0</v>
+      </c>
+      <c r="Q23">
+        <v>13453000.0</v>
+      </c>
+      <c r="R23">
+        <v>12887000.0</v>
+      </c>
+      <c r="S23">
+        <v>13198000.0</v>
+      </c>
+      <c r="T23">
+        <v>11266000.0</v>
+      </c>
+      <c r="U23">
+        <v>13286000.0</v>
+      </c>
+      <c r="V23">
+        <v>13253000.0</v>
+      </c>
+      <c r="W23">
+        <v>12603000.0</v>
+      </c>
+      <c r="X23">
+        <v>12197000.0</v>
+      </c>
+      <c r="Y23">
+        <v>14422000.0</v>
+      </c>
+      <c r="Z23">
+        <v>13091000.0</v>
+      </c>
+      <c r="AA23">
+        <v>14623000.0</v>
+      </c>
+      <c r="AB23">
+        <v>12998000.0</v>
+      </c>
+      <c r="AC23">
+        <v>13997000.0</v>
+      </c>
+      <c r="AD23">
+        <v>13625000.0</v>
+      </c>
+      <c r="AE23">
+        <v>13317000.0</v>
+      </c>
+      <c r="AF23">
+        <v>11640000.0</v>
+      </c>
+      <c r="AG23">
+        <v>12943000.0</v>
+      </c>
+      <c r="AH23">
+        <v>12105000.0</v>
+      </c>
+      <c r="AI23">
+        <v>10582000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8983000.0</v>
+      </c>
+      <c r="AK23">
+        <v>9568000.0</v>
+      </c>
+      <c r="AL23">
+        <v>9694000.0</v>
+      </c>
+      <c r="AM23">
+        <v>8860000.0</v>
+      </c>
+      <c r="AN23">
+        <v>8129000.0</v>
+      </c>
+      <c r="AO23">
+        <v>9850000.0</v>
+      </c>
+      <c r="AP23">
+        <v>9747000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>9231000.0</v>
+      </c>
+      <c r="AR23">
+        <v>8817000.0</v>
+      </c>
+      <c r="AS23">
+        <v>9240000.0</v>
+      </c>
+      <c r="AT23">
+        <v>9851000.0</v>
+      </c>
+      <c r="AU23">
+        <v>8480000.0</v>
+      </c>
+      <c r="AV23">
+        <v>7747000.0</v>
+      </c>
+      <c r="AW23">
+        <v>8550000.0</v>
+      </c>
+      <c r="AX23">
+        <v>8775000.0</v>
+      </c>
+      <c r="AY23">
+        <v>9668000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>7246000.0</v>
+      </c>
+      <c r="BA23">
+        <v>7336000.0</v>
+      </c>
+      <c r="BB23">
+        <v>7411000.0</v>
+      </c>
+      <c r="BC23">
+        <v>8338000.0</v>
+      </c>
+      <c r="BD23">
+        <v>6434000.0</v>
+      </c>
+      <c r="BE23">
+        <v>7190000.0</v>
+      </c>
+      <c r="BF23">
+        <v>6693000.0</v>
+      </c>
+      <c r="BG23">
+        <v>6985000.0</v>
+      </c>
+      <c r="BH23">
+        <v>7291000.0</v>
+      </c>
+      <c r="BI23">
+        <v>7561000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>7198000.0</v>
+      </c>
+      <c r="BK23">
+        <v>8221000.0</v>
+      </c>
+      <c r="BL23">
+        <v>7036000.0</v>
+      </c>
+      <c r="BM23">
+        <v>7889000.0</v>
+      </c>
+      <c r="BN23">
+        <v>7834000.0</v>
+      </c>
+      <c r="BO23">
+        <v>7577000.0</v>
+      </c>
+      <c r="BP23">
+        <v>8018000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>8313000.0</v>
+      </c>
+      <c r="BR23">
+        <v>8501000.0</v>
+      </c>
+      <c r="BS23">
+        <v>8743000.0</v>
+      </c>
+      <c r="BT23">
+        <v>8473000.0</v>
+      </c>
+      <c r="BU23">
+        <v>8406000.0</v>
+      </c>
+      <c r="BV23">
+        <v>8337000.0</v>
+      </c>
+      <c r="BW23">
+        <v>8759000.0</v>
+      </c>
+      <c r="BX23">
+        <v>8287000.0</v>
+      </c>
+      <c r="BY23">
+        <v>8235000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>7955000.0</v>
+      </c>
+      <c r="CA23">
+        <v>7971000.0</v>
+      </c>
+      <c r="CB23">
+        <v>7682000.0</v>
+      </c>
+      <c r="CC23">
+        <v>7898000.0</v>
+      </c>
+      <c r="CD23">
+        <v>7461000.0</v>
+      </c>
+      <c r="CE23">
+        <v>7133000.0</v>
+      </c>
+      <c r="CF23">
+        <v>6833000.0</v>
+      </c>
+      <c r="CG23">
+        <v>6741000.0</v>
+      </c>
+      <c r="CH23">
+        <v>6621000.0</v>
+      </c>
+      <c r="CI23">
+        <v>6408000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>6066000.0</v>
+      </c>
+      <c r="CK23">
+        <v>6008000.0</v>
+      </c>
+      <c r="CL23">
+        <v>5955000.0</v>
+      </c>
+      <c r="CM23">
+        <v>6232000.0</v>
+      </c>
+      <c r="CN23">
+        <v>6090000.0</v>
+      </c>
+      <c r="CO23">
+        <v>6293000.0</v>
+      </c>
+      <c r="CP23">
+        <v>6303000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>6377000.0</v>
+      </c>
+      <c r="CR23">
+        <v>6424000.0</v>
+      </c>
+      <c r="CS23">
+        <v>7328000.0</v>
+      </c>
+      <c r="CT23">
+        <v>6488000.0</v>
+      </c>
+      <c r="CU23">
+        <v>6482000.0</v>
+      </c>
+      <c r="CV23">
+        <v>6675000.0</v>
+      </c>
+      <c r="CW23">
+        <v>7008000.0</v>
+      </c>
+      <c r="CX23">
+        <v>7244000.0</v>
+      </c>
+      <c r="CY23">
+        <v>7572000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>7414000.0</v>
+      </c>
+      <c r="DA23">
+        <v>7604000.0</v>
+      </c>
+      <c r="DB23">
+        <v>7124000.0</v>
+      </c>
+      <c r="DC23">
+        <v>7077000.0</v>
+      </c>
+      <c r="DD23">
+        <v>9980000.0</v>
+      </c>
+      <c r="DE23">
+        <v>9940000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:109">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+    </row>
+    <row r="25" spans="1:109">
+      <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>219000.0</v>
+      </c>
+      <c r="D25">
+        <v>146000.0</v>
+      </c>
+      <c r="E25">
+        <v>1775000.0</v>
+      </c>
+      <c r="F25">
+        <v>-1756000.0</v>
+      </c>
+      <c r="G25">
+        <v>503000.0</v>
+      </c>
+      <c r="H25">
+        <v>-151000.0</v>
+      </c>
+      <c r="I25">
+        <v>369000.0</v>
+      </c>
+      <c r="J25">
+        <v>-95000.0</v>
+      </c>
+      <c r="K25">
+        <v>481000.0</v>
+      </c>
+      <c r="L25">
+        <v>594000.0</v>
+      </c>
+      <c r="M25">
+        <v>113000.0</v>
+      </c>
+      <c r="N25">
+        <v>112000.0</v>
+      </c>
+      <c r="O25">
+        <v>111000.0</v>
+      </c>
+      <c r="P25">
+        <v>113000.0</v>
+      </c>
+      <c r="Q25">
+        <v>113000.0</v>
+      </c>
+      <c r="R25">
+        <v>112000.0</v>
+      </c>
+      <c r="S25">
+        <v>140000.0</v>
+      </c>
+      <c r="T25">
+        <v>263000.0</v>
+      </c>
+      <c r="U25">
+        <v>263000.0</v>
+      </c>
+      <c r="V25">
+        <v>260000.0</v>
+      </c>
+      <c r="W25">
+        <v>257000.0</v>
+      </c>
+      <c r="X25">
+        <v>274000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1024000.0</v>
+      </c>
+      <c r="Z25">
+        <v>688000.0</v>
+      </c>
+      <c r="AA25">
+        <v>248000.0</v>
+      </c>
+      <c r="AB25">
+        <v>806000.0</v>
+      </c>
+      <c r="AC25">
+        <v>844000.0</v>
+      </c>
+      <c r="AD25">
+        <v>847000.0</v>
+      </c>
+      <c r="AE25">
+        <v>747000.0</v>
+      </c>
+      <c r="AF25">
+        <v>847000.0</v>
+      </c>
+      <c r="AG25">
+        <v>1207000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1031000.0</v>
+      </c>
+      <c r="AI25">
+        <v>988000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>576000.0</v>
+      </c>
+      <c r="AK25">
+        <v>1064000.0</v>
+      </c>
+      <c r="AL25">
+        <v>897000.0</v>
+      </c>
+      <c r="AM25">
+        <v>771000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-115000.0</v>
+      </c>
+      <c r="AO25">
+        <v>992000.0</v>
+      </c>
+      <c r="AP25">
+        <v>874000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>806000.0</v>
+      </c>
+      <c r="AR25">
+        <v>889000.0</v>
+      </c>
+      <c r="AS25">
+        <v>851000.0</v>
+      </c>
+      <c r="AT25">
+        <v>504000.0</v>
+      </c>
+      <c r="AU25">
+        <v>753000.0</v>
+      </c>
+      <c r="AV25">
+        <v>692000.0</v>
+      </c>
+      <c r="AW25">
+        <v>817000.0</v>
+      </c>
+      <c r="AX25">
+        <v>707000.0</v>
+      </c>
+      <c r="AY25">
+        <v>775000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>326000.0</v>
+      </c>
+      <c r="BA25">
+        <v>496000.0</v>
+      </c>
+      <c r="BB25">
+        <v>650000.0</v>
+      </c>
+      <c r="BC25">
+        <v>740000.0</v>
+      </c>
+      <c r="BD25">
+        <v>733000.0</v>
+      </c>
+      <c r="BE25">
+        <v>781000.0</v>
+      </c>
+      <c r="BF25">
+        <v>783000.0</v>
+      </c>
+      <c r="BG25">
+        <v>775000.0</v>
+      </c>
+      <c r="BH25">
+        <v>841000.0</v>
+      </c>
+      <c r="BI25">
+        <v>786000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>666000.0</v>
+      </c>
+      <c r="BK25">
+        <v>685000.0</v>
+      </c>
+      <c r="BL25">
+        <v>807000.0</v>
+      </c>
+      <c r="BM25">
+        <v>745000.0</v>
+      </c>
+      <c r="BN25">
+        <v>631000.0</v>
+      </c>
+      <c r="BO25">
+        <v>631000.0</v>
+      </c>
+      <c r="BP25">
+        <v>700000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>684000.0</v>
+      </c>
+      <c r="BR25">
+        <v>568000.0</v>
+      </c>
+      <c r="BS25">
+        <v>482000.0</v>
+      </c>
+      <c r="BT25">
+        <v>503000.0</v>
+      </c>
+      <c r="BU25">
+        <v>474000.0</v>
+      </c>
+      <c r="BV25">
+        <v>566000.0</v>
+      </c>
+      <c r="BW25">
+        <v>553000.0</v>
+      </c>
+      <c r="BX25">
+        <v>546000.0</v>
+      </c>
+      <c r="BY25">
+        <v>564000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>574000.0</v>
+      </c>
+      <c r="CA25">
+        <v>502000.0</v>
+      </c>
+      <c r="CB25">
+        <v>571000.0</v>
+      </c>
+      <c r="CC25">
+        <v>566000.0</v>
+      </c>
+      <c r="CD25">
+        <v>566000.0</v>
+      </c>
+      <c r="CE25">
+        <v>548000.0</v>
+      </c>
+      <c r="CF25">
+        <v>622000.0</v>
+      </c>
+      <c r="CG25">
+        <v>641000.0</v>
+      </c>
+      <c r="CH25">
+        <v>678000.0</v>
+      </c>
+      <c r="CI25">
+        <v>639000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>683000.0</v>
+      </c>
+      <c r="CK25">
+        <v>733000.0</v>
+      </c>
+      <c r="CL25">
+        <v>775000.0</v>
+      </c>
+      <c r="CM25">
+        <v>783000.0</v>
+      </c>
+      <c r="CN25">
+        <v>839000.0</v>
+      </c>
+      <c r="CO25">
+        <v>822000.0</v>
+      </c>
+      <c r="CP25">
+        <v>799000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>749000.0</v>
+      </c>
+      <c r="CR25">
+        <v>752000.0</v>
+      </c>
+      <c r="CS25">
+        <v>493000.0</v>
+      </c>
+      <c r="CT25">
+        <v>672000.0</v>
+      </c>
+      <c r="CU25">
+        <v>631000.0</v>
+      </c>
+      <c r="CV25">
+        <v>677000.0</v>
+      </c>
+      <c r="CW25">
+        <v>543000.0</v>
+      </c>
+      <c r="CX25">
+        <v>536000.0</v>
+      </c>
+      <c r="CY25">
+        <v>503000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>542000.0</v>
+      </c>
+      <c r="DA25">
+        <v>474000.0</v>
+      </c>
+      <c r="DB25">
+        <v>500000.0</v>
+      </c>
+      <c r="DC25">
+        <v>481000.0</v>
+      </c>
+      <c r="DD25">
+        <v>350000.0</v>
+      </c>
+      <c r="DE25">
+        <v>730000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:109">
+      <c r="A26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+    </row>
+    <row r="27" spans="1:109">
+      <c r="A27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27">
+        <v>315000.0</v>
+      </c>
+      <c r="C27">
+        <v>294000.0</v>
+      </c>
+      <c r="D27">
+        <v>291000.0</v>
+      </c>
+      <c r="E27">
+        <v>336000.0</v>
+      </c>
+      <c r="F27">
+        <v>281000.0</v>
+      </c>
+      <c r="G27">
+        <v>315000.0</v>
+      </c>
+      <c r="H27">
+        <v>343000.0</v>
+      </c>
+      <c r="I27">
+        <v>320000.0</v>
+      </c>
+      <c r="J27">
+        <v>210000.0</v>
+      </c>
+      <c r="K27">
+        <v>174000.0</v>
+      </c>
+      <c r="L27">
+        <v>366000.0</v>
+      </c>
+      <c r="M27">
+        <v>223000.0</v>
+      </c>
+      <c r="N27">
+        <v>320000.0</v>
+      </c>
+      <c r="O27">
+        <v>192000.0</v>
+      </c>
+      <c r="P27">
+        <v>339000.0</v>
+      </c>
+      <c r="Q27">
+        <v>215000.0</v>
+      </c>
+      <c r="R27">
+        <v>368000.0</v>
+      </c>
+      <c r="S27">
+        <v>262000.0</v>
+      </c>
+      <c r="T27">
+        <v>361000.0</v>
+      </c>
+      <c r="U27">
+        <v>253000.0</v>
+      </c>
+      <c r="V27">
+        <v>357000.0</v>
+      </c>
+      <c r="W27">
+        <v>268000.0</v>
+      </c>
+      <c r="X27">
+        <v>348000.0</v>
+      </c>
+      <c r="Y27">
+        <v>471000.0</v>
+      </c>
+      <c r="Z27">
+        <v>258000.0</v>
+      </c>
+      <c r="AA27">
+        <v>177000.0</v>
+      </c>
+      <c r="AB27">
+        <v>310000.0</v>
+      </c>
+      <c r="AC27">
+        <v>410000.0</v>
+      </c>
+      <c r="AD27">
+        <v>297000.0</v>
+      </c>
+      <c r="AE27">
+        <v>302000.0</v>
+      </c>
+      <c r="AF27">
+        <v>321000.0</v>
+      </c>
+      <c r="AG27">
+        <v>382000.0</v>
+      </c>
+      <c r="AH27">
+        <v>284000.0</v>
+      </c>
+      <c r="AI27">
+        <v>132000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>232000.0</v>
+      </c>
+      <c r="AK27">
+        <v>282000.0</v>
+      </c>
+      <c r="AL27">
+        <v>216000.0</v>
+      </c>
+      <c r="AM27">
+        <v>143000.0</v>
+      </c>
+      <c r="AN27">
+        <v>166000.0</v>
+      </c>
+      <c r="AO27">
+        <v>162000.0</v>
+      </c>
+      <c r="AP27">
+        <v>201000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>167000.0</v>
+      </c>
+      <c r="AR27">
+        <v>161000.0</v>
+      </c>
+      <c r="AS27">
+        <v>176000.0</v>
+      </c>
+      <c r="AT27">
+        <v>220000.0</v>
+      </c>
+      <c r="AU27">
+        <v>163000.0</v>
+      </c>
+      <c r="AV27">
+        <v>162000.0</v>
+      </c>
+      <c r="AW27">
+        <v>212000.0</v>
+      </c>
+      <c r="AX27">
+        <v>197000.0</v>
+      </c>
+      <c r="AY27">
+        <v>132000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>115000.0</v>
+      </c>
+      <c r="BA27">
+        <v>145000.0</v>
+      </c>
+      <c r="BB27">
+        <v>157000.0</v>
+      </c>
+      <c r="BC27">
+        <v>144000.0</v>
+      </c>
+      <c r="BD27">
+        <v>117000.0</v>
+      </c>
+      <c r="BE27">
+        <v>129000.0</v>
+      </c>
+      <c r="BF27">
+        <v>169000.0</v>
+      </c>
+      <c r="BG27">
+        <v>111000.0</v>
+      </c>
+      <c r="BH27">
+        <v>110000.0</v>
+      </c>
+      <c r="BI27">
+        <v>145000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>110000.0</v>
+      </c>
+      <c r="BK27">
+        <v>115000.0</v>
+      </c>
+      <c r="BL27">
+        <v>113000.0</v>
+      </c>
+      <c r="BM27">
+        <v>118000.0</v>
+      </c>
+      <c r="BN27">
+        <v>126000.0</v>
+      </c>
+      <c r="BO27">
+        <v>76000.0</v>
+      </c>
+      <c r="BP27">
+        <v>90000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>112000.0</v>
+      </c>
+      <c r="BR27">
+        <v>128000.0</v>
+      </c>
+      <c r="BS27">
+        <v>113000.0</v>
+      </c>
+      <c r="BT27">
+        <v>134000.0</v>
+      </c>
+      <c r="BU27">
+        <v>119000.0</v>
+      </c>
+      <c r="BV27">
+        <v>109000.0</v>
+      </c>
+      <c r="BW27">
+        <v>102000.0</v>
+      </c>
+      <c r="BX27">
+        <v>718000.0</v>
+      </c>
+      <c r="BY27">
+        <v>108000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>113000.0</v>
+      </c>
+      <c r="CA27">
+        <v>96000.0</v>
+      </c>
+      <c r="CB27">
+        <v>644000.0</v>
+      </c>
+      <c r="CC27">
+        <v>85000.0</v>
+      </c>
+      <c r="CD27">
+        <v>103000.0</v>
+      </c>
+      <c r="CE27">
+        <v>92000.0</v>
+      </c>
+      <c r="CF27">
+        <v>104000.0</v>
+      </c>
+      <c r="CG27">
+        <v>70000.0</v>
+      </c>
+      <c r="CH27">
+        <v>123000.0</v>
+      </c>
+      <c r="CI27">
+        <v>120000.0</v>
+      </c>
+      <c r="CJ27">
+        <v>116000.0</v>
+      </c>
+      <c r="CK27">
+        <v>112000.0</v>
+      </c>
+      <c r="CL27">
+        <v>73000.0</v>
+      </c>
+      <c r="CM27">
+        <v>135000.0</v>
+      </c>
+      <c r="CN27">
+        <v>101000.0</v>
+      </c>
+      <c r="CO27">
+        <v>124000.0</v>
+      </c>
+      <c r="CP27">
+        <v>53000.0</v>
+      </c>
+      <c r="CQ27">
+        <v>107000.0</v>
+      </c>
+      <c r="CR27">
+        <v>87000.0</v>
+      </c>
+      <c r="CS27">
+        <v>107000.0</v>
+      </c>
+      <c r="CT27">
+        <v>117000.0</v>
+      </c>
+      <c r="CU27">
+        <v>83000.0</v>
+      </c>
+      <c r="CV27">
+        <v>115000.0</v>
+      </c>
+      <c r="CW27">
+        <v>98000.0</v>
+      </c>
+      <c r="CX27">
+        <v>103000.0</v>
+      </c>
+      <c r="CY27">
+        <v>70000.0</v>
+      </c>
+      <c r="CZ27">
+        <v>125000.0</v>
+      </c>
+      <c r="DA27">
+        <v>112000.0</v>
+      </c>
+      <c r="DB27">
+        <v>77000.0</v>
+      </c>
+      <c r="DC27">
+        <v>108000.0</v>
+      </c>
+      <c r="DD27">
+        <v>3470000.0</v>
+      </c>
+      <c r="DE27">
+        <v>3350000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:109">
+      <c r="A28" t="s">
+        <v>197</v>
+      </c>
+      <c r="B28">
+        <v>10790000.0</v>
+      </c>
+      <c r="C28">
+        <v>9742000.0</v>
+      </c>
+      <c r="D28">
+        <v>10090000.0</v>
+      </c>
+      <c r="E28">
+        <v>9041000.0</v>
+      </c>
+      <c r="F28">
+        <v>9252000.0</v>
+      </c>
+      <c r="G28">
+        <v>11434000.0</v>
+      </c>
+      <c r="H28">
+        <v>9035000.0</v>
+      </c>
+      <c r="I28">
+        <v>9572000.0</v>
+      </c>
+      <c r="J28">
+        <v>9400000.0</v>
+      </c>
+      <c r="K28">
+        <v>9058000.0</v>
+      </c>
+      <c r="L28">
+        <v>7923000.0</v>
+      </c>
+      <c r="M28">
+        <v>7268000.0</v>
+      </c>
+      <c r="N28">
+        <v>7285000.0</v>
+      </c>
+      <c r="O28">
+        <v>7564000.0</v>
+      </c>
+      <c r="P28">
+        <v>7325000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7199000.0</v>
+      </c>
+      <c r="R28">
+        <v>7148000.0</v>
+      </c>
+      <c r="S28">
+        <v>7341000.0</v>
+      </c>
+      <c r="T28">
+        <v>7523000.0</v>
+      </c>
+      <c r="U28">
+        <v>7225000.0</v>
+      </c>
+      <c r="V28">
+        <v>7234000.0</v>
+      </c>
+      <c r="W28">
+        <v>6546000.0</v>
+      </c>
+      <c r="X28">
+        <v>7719000.0</v>
+      </c>
+      <c r="Y28">
+        <v>6975000.0</v>
+      </c>
+      <c r="Z28">
+        <v>6679000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6767000.0</v>
+      </c>
+      <c r="AB28">
+        <v>7219000.0</v>
+      </c>
+      <c r="AC28">
+        <v>6390000.0</v>
+      </c>
+      <c r="AD28">
+        <v>6355000.0</v>
+      </c>
+      <c r="AE28">
+        <v>6288000.0</v>
+      </c>
+      <c r="AF28">
+        <v>6267000.0</v>
+      </c>
+      <c r="AG28">
+        <v>5777000.0</v>
+      </c>
+      <c r="AH28">
+        <v>5227000.0</v>
+      </c>
+      <c r="AI28">
+        <v>5076000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>5516000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4786000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4811000.0</v>
+      </c>
+      <c r="AM28">
+        <v>4630000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5276000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4810000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4694000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>4728000.0</v>
+      </c>
+      <c r="AR28">
+        <v>5455000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4476000.0</v>
+      </c>
+      <c r="AT28">
+        <v>4526000.0</v>
+      </c>
+      <c r="AU28">
+        <v>4441000.0</v>
+      </c>
+      <c r="AV28">
+        <v>4724000.0</v>
+      </c>
+      <c r="AW28">
+        <v>4205000.0</v>
+      </c>
+      <c r="AX28">
+        <v>4116000.0</v>
+      </c>
+      <c r="AY28">
+        <v>4067000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4394000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3375000.0</v>
+      </c>
+      <c r="BB28">
+        <v>3361000.0</v>
+      </c>
+      <c r="BC28">
+        <v>3422000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2587000.0</v>
+      </c>
+      <c r="BE28">
+        <v>3142000.0</v>
+      </c>
+      <c r="BF28">
+        <v>3067000.0</v>
+      </c>
+      <c r="BG28">
+        <v>3093000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3715000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3268000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3339000.0</v>
+      </c>
+      <c r="BK28">
+        <v>3528000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2722000.0</v>
+      </c>
+      <c r="BM28">
+        <v>3130000.0</v>
+      </c>
+      <c r="BN28">
+        <v>3000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>2768000.0</v>
+      </c>
+      <c r="BP28">
+        <v>4236000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3198000.0</v>
+      </c>
+      <c r="BR28">
+        <v>3570000.0</v>
+      </c>
+      <c r="BS28">
+        <v>3014000.0</v>
+      </c>
+      <c r="BT28">
+        <v>2814000.0</v>
+      </c>
+      <c r="BU28">
+        <v>2860000.0</v>
+      </c>
+      <c r="BV28">
+        <v>2814000.0</v>
+      </c>
+      <c r="BW28">
+        <v>2833000.0</v>
+      </c>
+      <c r="BX28">
+        <v>2514000.0</v>
+      </c>
+      <c r="BY28">
+        <v>2563000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>2508000.0</v>
+      </c>
+      <c r="CA28">
+        <v>2580000.0</v>
+      </c>
+      <c r="CB28">
+        <v>2434000.0</v>
+      </c>
+      <c r="CC28">
+        <v>2510000.0</v>
+      </c>
+      <c r="CD28">
+        <v>2469000.0</v>
+      </c>
+      <c r="CE28">
+        <v>2450000.0</v>
+      </c>
+      <c r="CF28">
+        <v>2260000.0</v>
+      </c>
+      <c r="CG28">
+        <v>2391000.0</v>
+      </c>
+      <c r="CH28">
+        <v>2356000.0</v>
+      </c>
+      <c r="CI28">
+        <v>2331000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>2175000.0</v>
+      </c>
+      <c r="CK28">
+        <v>2186000.0</v>
+      </c>
+      <c r="CL28">
+        <v>2165000.0</v>
+      </c>
+      <c r="CM28">
+        <v>2304000.0</v>
+      </c>
+      <c r="CN28">
+        <v>2076000.0</v>
+      </c>
+      <c r="CO28">
+        <v>2162000.0</v>
+      </c>
+      <c r="CP28">
+        <v>2119000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>2188000.0</v>
+      </c>
+      <c r="CR28">
+        <v>2034000.0</v>
+      </c>
+      <c r="CS28">
+        <v>2074000.0</v>
+      </c>
+      <c r="CT28">
+        <v>2032000.0</v>
+      </c>
+      <c r="CU28">
+        <v>2092000.0</v>
+      </c>
+      <c r="CV28">
+        <v>1860000.0</v>
+      </c>
+      <c r="CW28">
+        <v>1910000.0</v>
+      </c>
+      <c r="CX28">
+        <v>1839000.0</v>
+      </c>
+      <c r="CY28">
+        <v>1930000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>1618000.0</v>
+      </c>
+      <c r="DA28">
+        <v>1748000.0</v>
+      </c>
+      <c r="DB28">
+        <v>1762000.0</v>
+      </c>
+      <c r="DC28">
+        <v>1816000.0</v>
+      </c>
+      <c r="DD28">
+        <v>3040000.0</v>
+      </c>
+      <c r="DE28">
+        <v>3240000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:109">
+      <c r="A29" t="s">
+        <v>198</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>877000.0</v>
+      </c>
+      <c r="D29">
+        <v>1303000.0</v>
+      </c>
+      <c r="E29">
+        <v>1538000.0</v>
+      </c>
+      <c r="F29">
+        <v>1285000.0</v>
+      </c>
+      <c r="G29">
+        <v>906000.0</v>
+      </c>
+      <c r="H29">
+        <v>1340000.0</v>
+      </c>
+      <c r="I29">
+        <v>798000.0</v>
+      </c>
+      <c r="J29">
+        <v>19000.0</v>
+      </c>
+      <c r="K29">
+        <v>312000.0</v>
+      </c>
+      <c r="L29">
+        <v>-236000.0</v>
+      </c>
+      <c r="M29">
+        <v>949000.0</v>
+      </c>
+      <c r="N29">
+        <v>1021000.0</v>
+      </c>
+      <c r="O29">
+        <v>898000.0</v>
+      </c>
+      <c r="P29">
+        <v>1383000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1253000.0</v>
+      </c>
+      <c r="R29">
+        <v>1231000.0</v>
+      </c>
+      <c r="S29">
+        <v>951000.0</v>
+      </c>
+      <c r="T29">
+        <v>1227000.0</v>
+      </c>
+      <c r="U29">
+        <v>1027000.0</v>
+      </c>
+      <c r="V29">
+        <v>1200000.0</v>
+      </c>
+      <c r="W29">
+        <v>1157000.0</v>
+      </c>
+      <c r="X29">
+        <v>1283000.0</v>
+      </c>
+      <c r="Y29">
+        <v>928000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1128000.0</v>
+      </c>
+      <c r="AA29">
+        <v>746000.0</v>
+      </c>
+      <c r="AB29">
+        <v>1238000.0</v>
+      </c>
+      <c r="AC29">
+        <v>961000.0</v>
+      </c>
+      <c r="AD29">
+        <v>973000.0</v>
+      </c>
+      <c r="AE29">
+        <v>941000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+    </row>
+    <row r="30" spans="1:109">
+      <c r="A30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30">
+        <v>15190000.0</v>
+      </c>
+      <c r="C30">
+        <v>15880000.0</v>
+      </c>
+      <c r="D30">
+        <v>15388000.0</v>
+      </c>
+      <c r="E30">
+        <v>15145000.0</v>
+      </c>
+      <c r="F30">
+        <v>15567000.0</v>
+      </c>
+      <c r="G30">
+        <v>15809000.0</v>
+      </c>
+      <c r="H30">
+        <v>14592000.0</v>
+      </c>
+      <c r="I30">
+        <v>15387000.0</v>
+      </c>
+      <c r="J30">
+        <v>17825000.0</v>
+      </c>
+      <c r="K30">
+        <v>15472000.0</v>
+      </c>
+      <c r="L30">
+        <v>16464000.0</v>
+      </c>
+      <c r="M30">
+        <v>12244000.0</v>
+      </c>
+      <c r="N30">
+        <v>12078000.0</v>
+      </c>
+      <c r="O30">
+        <v>12525000.0</v>
+      </c>
+      <c r="P30">
+        <v>10695000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12350000.0</v>
+      </c>
+      <c r="R30">
+        <v>11469000.0</v>
+      </c>
+      <c r="S30">
+        <v>12250000.0</v>
+      </c>
+      <c r="T30">
+        <v>10895000.0</v>
+      </c>
+      <c r="U30">
+        <v>12029000.0</v>
+      </c>
+      <c r="V30">
+        <v>12208000.0</v>
+      </c>
+      <c r="W30">
+        <v>11492000.0</v>
+      </c>
+      <c r="X30">
+        <v>10916000.0</v>
+      </c>
+      <c r="Y30">
+        <v>11653000.0</v>
+      </c>
+      <c r="Z30">
+        <v>11116000.0</v>
+      </c>
+      <c r="AA30">
+        <v>11072000.0</v>
+      </c>
+      <c r="AB30">
+        <v>10427000.0</v>
+      </c>
+      <c r="AC30">
+        <v>10982000.0</v>
+      </c>
+      <c r="AD30">
+        <v>10833000.0</v>
+      </c>
+      <c r="AE30">
+        <v>10700000.0</v>
+      </c>
+      <c r="AF30">
+        <v>9345000.0</v>
+      </c>
+      <c r="AG30">
+        <v>10317000.0</v>
+      </c>
+      <c r="AH30">
+        <v>10711000.0</v>
+      </c>
+      <c r="AI30">
+        <v>9549000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>8040000.0</v>
+      </c>
+      <c r="AK30">
+        <v>8672000.0</v>
+      </c>
+      <c r="AL30">
+        <v>8611000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7968000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7187000.0</v>
+      </c>
+      <c r="AO30">
+        <v>8593000.0</v>
+      </c>
+      <c r="AP30">
+        <v>8468000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>8292000.0</v>
+      </c>
+      <c r="AR30">
+        <v>7531000.0</v>
+      </c>
+      <c r="AS30">
+        <v>8088000.0</v>
+      </c>
+      <c r="AT30">
+        <v>8426000.0</v>
+      </c>
+      <c r="AU30">
+        <v>7649000.0</v>
+      </c>
+      <c r="AV30">
+        <v>6710000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7238000.0</v>
+      </c>
+      <c r="AX30">
+        <v>7600000.0</v>
+      </c>
+      <c r="AY30">
+        <v>8672000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>6100000.0</v>
+      </c>
+      <c r="BA30">
+        <v>6163000.0</v>
+      </c>
+      <c r="BB30">
+        <v>6324000.0</v>
+      </c>
+      <c r="BC30">
+        <v>7091000.0</v>
+      </c>
+      <c r="BD30">
+        <v>4720000.0</v>
+      </c>
+      <c r="BE30">
+        <v>5564000.0</v>
+      </c>
+      <c r="BF30">
+        <v>5330000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5448000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5267000.0</v>
+      </c>
+      <c r="BI30">
+        <v>5436000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>5307000.0</v>
+      </c>
+      <c r="BK30">
+        <v>5785000.0</v>
+      </c>
+      <c r="BL30">
+        <v>4357000.0</v>
+      </c>
+      <c r="BM30">
+        <v>5540000.0</v>
+      </c>
+      <c r="BN30">
+        <v>5218000.0</v>
+      </c>
+      <c r="BO30">
+        <v>5207000.0</v>
+      </c>
+      <c r="BP30">
+        <v>5237000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>5194000.0</v>
+      </c>
+      <c r="BR30">
+        <v>5767000.0</v>
+      </c>
+      <c r="BS30">
+        <v>5917000.0</v>
+      </c>
+      <c r="BT30">
+        <v>4959000.0</v>
+      </c>
+      <c r="BU30">
+        <v>4928000.0</v>
+      </c>
+      <c r="BV30">
+        <v>5002000.0</v>
+      </c>
+      <c r="BW30">
+        <v>5045000.0</v>
+      </c>
+      <c r="BX30">
+        <v>4567000.0</v>
+      </c>
+      <c r="BY30">
+        <v>4628000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>4560000.0</v>
+      </c>
+      <c r="CA30">
+        <v>4589000.0</v>
+      </c>
+      <c r="CB30">
+        <v>4347000.0</v>
+      </c>
+      <c r="CC30">
+        <v>4529000.0</v>
+      </c>
+      <c r="CD30">
+        <v>4406000.0</v>
+      </c>
+      <c r="CE30">
+        <v>4516000.0</v>
+      </c>
+      <c r="CF30">
+        <v>4242000.0</v>
+      </c>
+      <c r="CG30">
+        <v>4362000.0</v>
+      </c>
+      <c r="CH30">
+        <v>4294000.0</v>
+      </c>
+      <c r="CI30">
+        <v>4335000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>4075000.0</v>
+      </c>
+      <c r="CK30">
+        <v>4052000.0</v>
+      </c>
+      <c r="CL30">
+        <v>3997000.0</v>
+      </c>
+      <c r="CM30">
+        <v>4280000.0</v>
+      </c>
+      <c r="CN30">
+        <v>3878000.0</v>
+      </c>
+      <c r="CO30">
+        <v>4037000.0</v>
+      </c>
+      <c r="CP30">
+        <v>3875000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>3935000.0</v>
+      </c>
+      <c r="CR30">
+        <v>3809000.0</v>
+      </c>
+      <c r="CS30">
+        <v>4475000.0</v>
+      </c>
+      <c r="CT30">
+        <v>3696000.0</v>
+      </c>
+      <c r="CU30">
+        <v>3713000.0</v>
+      </c>
+      <c r="CV30">
+        <v>3579000.0</v>
+      </c>
+      <c r="CW30">
+        <v>3517000.0</v>
+      </c>
+      <c r="CX30">
+        <v>3379000.0</v>
+      </c>
+      <c r="CY30">
+        <v>3424000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>3086000.0</v>
+      </c>
+      <c r="DA30">
+        <v>3329000.0</v>
+      </c>
+      <c r="DB30">
+        <v>3269000.0</v>
+      </c>
+      <c r="DC30">
+        <v>3384000.0</v>
+      </c>
+      <c r="DD30">
+        <v>6510000.0</v>
+      </c>
+      <c r="DE30">
+        <v>6590000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:109">
+      <c r="A31" t="s">
+        <v>200</v>
+      </c>
+      <c r="B31">
+        <v>-485000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
+        <v>6799000.0</v>
+      </c>
+      <c r="E31">
+        <v>8372000.0</v>
+      </c>
+      <c r="F31">
+        <v>7070000.0</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31">
+        <v>16582000.0</v>
+      </c>
+      <c r="I31">
+        <v>-281000.0</v>
+      </c>
+      <c r="J31">
+        <v>859000.0</v>
+      </c>
+      <c r="K31">
+        <v>-4565000.0</v>
+      </c>
+      <c r="L31">
+        <v>-5600000.0</v>
+      </c>
+      <c r="M31">
+        <v>-852000.0</v>
+      </c>
+      <c r="N31">
+        <v>-823000.0</v>
+      </c>
+      <c r="O31">
+        <v>4973000.0</v>
+      </c>
+      <c r="P31">
+        <v>-1657000.0</v>
+      </c>
+      <c r="Q31">
+        <v>6739000.0</v>
+      </c>
+      <c r="R31">
+        <v>6843000.0</v>
+      </c>
+      <c r="S31">
+        <v>5414000.0</v>
+      </c>
+      <c r="T31">
+        <v>-1570000.0</v>
+      </c>
+      <c r="U31">
+        <v>5689000.0</v>
+      </c>
+      <c r="V31">
+        <v>5850000.0</v>
+      </c>
+      <c r="W31">
+        <v>6137000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1238000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2803000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2723000.0</v>
+      </c>
+      <c r="AA31">
+        <v>5273000.0</v>
+      </c>
+      <c r="AB31">
+        <v>69170000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2641000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2796000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2743000.0</v>
+      </c>
+      <c r="AF31">
+        <v>65118000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2852000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-3982000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-3145000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>56906000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-2359000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-2417000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-2272000.0</v>
+      </c>
+      <c r="AN31">
+        <v>57898000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2660000.0</v>
+      </c>
+      <c r="AP31">
+        <v>3872000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>3927000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1036000.0</v>
+      </c>
+      <c r="AS31">
+        <v>3427000.0</v>
+      </c>
+      <c r="AT31">
+        <v>4178000.0</v>
+      </c>
+      <c r="AU31">
+        <v>3822000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-870000.0</v>
+      </c>
+      <c r="AW31">
+        <v>3575000.0</v>
+      </c>
+      <c r="AX31">
+        <v>3354000.0</v>
+      </c>
+      <c r="AY31">
+        <v>1570000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-844000.0</v>
+      </c>
+      <c r="BA31">
+        <v>3085000.0</v>
+      </c>
+      <c r="BB31">
+        <v>3075000.0</v>
+      </c>
+      <c r="BC31">
+        <v>2180000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-676000.0</v>
+      </c>
+      <c r="BE31">
+        <v>2378000.0</v>
+      </c>
+      <c r="BF31">
+        <v>2580000.0</v>
+      </c>
+      <c r="BG31">
+        <v>3025000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-4763000.0</v>
+      </c>
+      <c r="BI31">
+        <v>2369000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>2664000.0</v>
+      </c>
+      <c r="BK31">
+        <v>1751000.0</v>
+      </c>
+      <c r="BL31">
+        <v>2610000.0</v>
+      </c>
+      <c r="BM31">
+        <v>2527000.0</v>
+      </c>
+      <c r="BN31">
+        <v>3272000.0</v>
+      </c>
+      <c r="BO31">
+        <v>2797000.0</v>
+      </c>
+      <c r="BP31">
+        <v>2874000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>2594000.0</v>
+      </c>
+      <c r="BR31">
+        <v>2338000.0</v>
+      </c>
+      <c r="BS31">
+        <v>1510000.0</v>
+      </c>
+      <c r="BT31">
+        <v>2040000.0</v>
+      </c>
+      <c r="BU31">
+        <v>2370000.0</v>
+      </c>
+      <c r="BV31">
+        <v>2260000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-3631000.0</v>
+      </c>
+      <c r="BX31">
+        <v>1921000.0</v>
+      </c>
+      <c r="BY31">
+        <v>1748000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>2056000.0</v>
+      </c>
+      <c r="CA31">
+        <v>1764000.0</v>
+      </c>
+      <c r="CB31">
+        <v>2233000.0</v>
+      </c>
+      <c r="CC31">
+        <v>2008000.0</v>
+      </c>
+      <c r="CD31">
+        <v>2102000.0</v>
+      </c>
+      <c r="CE31">
+        <v>2072000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-2515000.0</v>
+      </c>
+      <c r="CG31">
+        <v>2315000.0</v>
+      </c>
+      <c r="CH31">
+        <v>2212000.0</v>
+      </c>
+      <c r="CI31">
+        <v>1830000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-1932000.0</v>
+      </c>
+      <c r="CK31">
+        <v>2142000.0</v>
+      </c>
+      <c r="CL31">
+        <v>2069000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-1862000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-1975000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-2052000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-2329000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-2324000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-2514000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-2731000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-2731000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-2715000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-3039000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-3430000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-3812000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-4091000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-4265000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-4223000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-3807000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-3653000.0</v>
+      </c>
+      <c r="DD31"/>
+      <c r="DE31"/>
+    </row>
+    <row r="32" spans="1:109">
+      <c r="A32" t="s">
+        <v>201</v>
+      </c>
+      <c r="B32">
+        <v>31685000.0</v>
+      </c>
+      <c r="C32">
+        <v>30123000.0</v>
+      </c>
+      <c r="D32">
+        <v>30788000.0</v>
+      </c>
+      <c r="E32">
+        <v>32009000.0</v>
+      </c>
+      <c r="F32">
+        <v>31187000.0</v>
+      </c>
+      <c r="G32">
+        <v>30538000.0</v>
+      </c>
+      <c r="H32">
+        <v>32882000.0</v>
+      </c>
+      <c r="I32">
+        <v>32805000.0</v>
+      </c>
+      <c r="J32">
+        <v>31045000.0</v>
+      </c>
+      <c r="K32">
+        <v>28687000.0</v>
+      </c>
+      <c r="L32">
+        <v>26804000.0</v>
+      </c>
+      <c r="M32">
+        <v>23246000.0</v>
+      </c>
+      <c r="N32">
+        <v>22349000.0</v>
+      </c>
+      <c r="O32">
+        <v>21499000.0</v>
+      </c>
+      <c r="P32">
+        <v>19978000.0</v>
+      </c>
+      <c r="Q32">
+        <v>20285000.0</v>
+      </c>
+      <c r="R32">
+        <v>19736000.0</v>
+      </c>
+      <c r="S32">
+        <v>18672000.0</v>
+      </c>
+      <c r="T32">
+        <v>18120000.0</v>
+      </c>
+      <c r="U32">
+        <v>19130000.0</v>
+      </c>
+      <c r="V32">
+        <v>19743000.0</v>
+      </c>
+      <c r="W32">
+        <v>19000000.0</v>
+      </c>
+      <c r="X32">
+        <v>19222000.0</v>
+      </c>
+      <c r="Y32">
+        <v>19600000.0</v>
+      </c>
+      <c r="Z32">
+        <v>19276000.0</v>
+      </c>
+      <c r="AA32">
+        <v>20395000.0</v>
+      </c>
+      <c r="AB32">
+        <v>19066000.0</v>
+      </c>
+      <c r="AC32">
+        <v>19685000.0</v>
+      </c>
+      <c r="AD32">
+        <v>19326000.0</v>
+      </c>
+      <c r="AE32">
+        <v>18885000.0</v>
+      </c>
+      <c r="AF32">
+        <v>17966000.0</v>
+      </c>
+      <c r="AG32">
+        <v>17991000.0</v>
+      </c>
+      <c r="AH32">
+        <v>15329000.0</v>
+      </c>
+      <c r="AI32">
+        <v>13778000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>13617000.0</v>
+      </c>
+      <c r="AK32">
+        <v>13714000.0</v>
+      </c>
+      <c r="AL32">
+        <v>13724000.0</v>
+      </c>
+      <c r="AM32">
+        <v>13294000.0</v>
+      </c>
+      <c r="AN32">
+        <v>13120000.0</v>
+      </c>
+      <c r="AO32">
+        <v>13741000.0</v>
+      </c>
+      <c r="AP32">
+        <v>13758000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>13263000.0</v>
+      </c>
+      <c r="AR32">
+        <v>12714000.0</v>
+      </c>
+      <c r="AS32">
+        <v>12795000.0</v>
+      </c>
+      <c r="AT32">
+        <v>14179000.0</v>
+      </c>
+      <c r="AU32">
+        <v>12396000.0</v>
+      </c>
+      <c r="AV32">
+        <v>12192000.0</v>
+      </c>
+      <c r="AW32">
+        <v>12221000.0</v>
+      </c>
+      <c r="AX32">
+        <v>12227000.0</v>
+      </c>
+      <c r="AY32">
+        <v>11355000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>10390000.0</v>
+      </c>
+      <c r="BA32">
+        <v>10497000.0</v>
+      </c>
+      <c r="BB32">
+        <v>10583000.0</v>
+      </c>
+      <c r="BC32">
+        <v>10583000.0</v>
+      </c>
+      <c r="BD32">
+        <v>9365000.0</v>
+      </c>
+      <c r="BE32">
+        <v>9609000.0</v>
+      </c>
+      <c r="BF32">
+        <v>9326000.0</v>
+      </c>
+      <c r="BG32">
+        <v>10067000.0</v>
+      </c>
+      <c r="BH32">
+        <v>9815000.0</v>
+      </c>
+      <c r="BI32">
+        <v>10009000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>9934000.0</v>
+      </c>
+      <c r="BK32">
+        <v>10045000.0</v>
+      </c>
+      <c r="BL32">
+        <v>9894000.0</v>
+      </c>
+      <c r="BM32">
+        <v>10400000.0</v>
+      </c>
+      <c r="BN32">
+        <v>11046000.0</v>
+      </c>
+      <c r="BO32">
+        <v>10355000.0</v>
+      </c>
+      <c r="BP32">
+        <v>11076000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>10944000.0</v>
+      </c>
+      <c r="BR32">
+        <v>10870000.0</v>
+      </c>
+      <c r="BS32">
+        <v>10737000.0</v>
+      </c>
+      <c r="BT32">
+        <v>10686000.0</v>
+      </c>
+      <c r="BU32">
+        <v>10811000.0</v>
+      </c>
+      <c r="BV32">
+        <v>10628000.0</v>
+      </c>
+      <c r="BW32">
+        <v>10678000.0</v>
+      </c>
+      <c r="BX32">
+        <v>10414000.0</v>
+      </c>
+      <c r="BY32">
+        <v>10037000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>10088000.0</v>
+      </c>
+      <c r="CA32">
+        <v>9798000.0</v>
+      </c>
+      <c r="CB32">
+        <v>10044000.0</v>
+      </c>
+      <c r="CC32">
+        <v>9915000.0</v>
+      </c>
+      <c r="CD32">
+        <v>9625000.0</v>
+      </c>
+      <c r="CE32">
+        <v>9269000.0</v>
+      </c>
+      <c r="CF32">
+        <v>9220000.0</v>
+      </c>
+      <c r="CG32">
+        <v>9182000.0</v>
+      </c>
+      <c r="CH32">
+        <v>8873000.0</v>
+      </c>
+      <c r="CI32">
+        <v>8273000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>8535000.0</v>
+      </c>
+      <c r="CK32">
+        <v>8180000.0</v>
+      </c>
+      <c r="CL32">
+        <v>8056000.0</v>
+      </c>
+      <c r="CM32">
+        <v>8536000.0</v>
+      </c>
+      <c r="CN32">
+        <v>8711000.0</v>
+      </c>
+      <c r="CO32">
+        <v>8337000.0</v>
+      </c>
+      <c r="CP32">
+        <v>8554000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>8632000.0</v>
+      </c>
+      <c r="CR32">
+        <v>9092000.0</v>
+      </c>
+      <c r="CS32">
+        <v>9403000.0</v>
+      </c>
+      <c r="CT32">
+        <v>8683000.0</v>
+      </c>
+      <c r="CU32">
+        <v>8607000.0</v>
+      </c>
+      <c r="CV32">
+        <v>9187000.0</v>
+      </c>
+      <c r="CW32">
+        <v>8986000.0</v>
+      </c>
+      <c r="CX32">
+        <v>9350000.0</v>
+      </c>
+      <c r="CY32">
+        <v>9483000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>9712000.0</v>
+      </c>
+      <c r="DA32">
+        <v>9215000.0</v>
+      </c>
+      <c r="DB32">
+        <v>8921000.0</v>
+      </c>
+      <c r="DC32">
+        <v>8702000.0</v>
+      </c>
+      <c r="DD32">
+        <v>5290000.0</v>
+      </c>
+      <c r="DE32">
+        <v>5220000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:28">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="A2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B2">
+        <v>35744000.0</v>
+      </c>
+      <c r="C2">
+        <v>39723000.0</v>
+      </c>
+      <c r="D2">
+        <v>22701000.0</v>
+      </c>
+      <c r="E2">
+        <v>18136000.0</v>
+      </c>
+      <c r="F2">
+        <v>31730000.0</v>
+      </c>
+      <c r="G2">
+        <v>20765000.0</v>
+      </c>
+      <c r="H2">
+        <v>20040000.0</v>
+      </c>
+      <c r="I2">
+        <v>25386000.0</v>
+      </c>
+      <c r="J2">
+        <v>18865000.0</v>
+      </c>
+      <c r="K2">
+        <v>14987000.0</v>
+      </c>
+      <c r="L2">
+        <v>15845000.0</v>
+      </c>
+      <c r="M2">
+        <v>14688000.0</v>
+      </c>
+      <c r="N2">
+        <v>13475000.0</v>
+      </c>
+      <c r="O2">
+        <v>19535000.0</v>
+      </c>
+      <c r="P2">
+        <v>10999000.0</v>
+      </c>
+      <c r="Q2">
+        <v>12626000.0</v>
+      </c>
+      <c r="R2">
+        <v>18020000.0</v>
+      </c>
+      <c r="S2">
+        <v>31190000.0</v>
+      </c>
+      <c r="T2">
+        <v>15505000.0</v>
+      </c>
+      <c r="U2">
+        <v>15324000.0</v>
+      </c>
+      <c r="V2">
+        <v>43115000.0</v>
+      </c>
+      <c r="W2">
+        <v>34409000.0</v>
+      </c>
+      <c r="X2">
+        <v>25604000.0</v>
+      </c>
+      <c r="Y2">
+        <v>34236000.0</v>
+      </c>
+      <c r="Z2">
+        <v>18262000.0</v>
+      </c>
+      <c r="AA2">
+        <v>24140000.0</v>
+      </c>
+      <c r="AB2">
+        <v>20707000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3">
+        <v>959000</v>
+      </c>
+      <c r="C3">
+        <v>3798000</v>
+      </c>
+      <c r="D3">
+        <v>2606000</v>
+      </c>
+      <c r="E3">
+        <v>884000</v>
+      </c>
+      <c r="F3">
+        <v>1940000</v>
+      </c>
+      <c r="G3">
+        <v>2791000</v>
+      </c>
+      <c r="H3">
+        <v>3934000</v>
+      </c>
+      <c r="I3">
+        <v>600000</v>
+      </c>
+      <c r="J3">
+        <v>6617000</v>
+      </c>
+      <c r="K3">
+        <v>9450000</v>
+      </c>
+      <c r="L3">
+        <v>504000</v>
+      </c>
+      <c r="M3">
+        <v>1052000</v>
+      </c>
+      <c r="N3">
+        <v>858000</v>
+      </c>
+      <c r="O3">
+        <v>478000</v>
+      </c>
+      <c r="P3">
+        <v>2578000</v>
+      </c>
+      <c r="Q3">
+        <v>1447000</v>
+      </c>
+      <c r="R3">
+        <v>1322000</v>
+      </c>
+      <c r="S3">
+        <v>2519000</v>
+      </c>
+      <c r="T3">
+        <v>2253000</v>
+      </c>
+      <c r="U3">
+        <v>637000</v>
+      </c>
+      <c r="V3">
+        <v>1690000</v>
+      </c>
+      <c r="W3">
+        <v>1306000</v>
+      </c>
+      <c r="X3">
+        <v>1394000</v>
+      </c>
+      <c r="Y3">
+        <v>1061000</v>
+      </c>
+      <c r="Z3">
+        <v>2215000</v>
+      </c>
+      <c r="AA3">
+        <v>3067000</v>
+      </c>
+      <c r="AB3">
+        <v>635000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>4565000.0</v>
+      </c>
+      <c r="F4">
+        <v>-13594000.0</v>
+      </c>
+      <c r="G4">
+        <v>10965000.0</v>
+      </c>
+      <c r="H4">
+        <v>725000.0</v>
+      </c>
+      <c r="I4">
+        <v>-5346000.0</v>
+      </c>
+      <c r="J4">
+        <v>56318000.0</v>
+      </c>
+      <c r="K4">
+        <v>3878000.0</v>
+      </c>
+      <c r="L4">
+        <v>-858000.0</v>
+      </c>
+      <c r="M4">
+        <v>1157000.0</v>
+      </c>
+      <c r="N4">
+        <v>1213000.0</v>
+      </c>
+      <c r="O4">
+        <v>-6060000.0</v>
+      </c>
+      <c r="P4">
+        <v>8536000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5">
+        <v>-81000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B6">
+        <v>-14130000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3979000.0</v>
+      </c>
+      <c r="D6">
+        <v>17022000.0</v>
+      </c>
+      <c r="E6">
+        <v>4565000.0</v>
+      </c>
+      <c r="F6">
+        <v>-13594000.0</v>
+      </c>
+      <c r="G6">
+        <v>10965000.0</v>
+      </c>
+      <c r="H6">
+        <v>725000.0</v>
+      </c>
+      <c r="I6">
+        <v>-5346000.0</v>
+      </c>
+      <c r="J6">
+        <v>6521000.0</v>
+      </c>
+      <c r="K6">
+        <v>3878000.0</v>
+      </c>
+      <c r="L6">
+        <v>-858000.0</v>
+      </c>
+      <c r="M6">
+        <v>1157000.0</v>
+      </c>
+      <c r="N6">
+        <v>1213000.0</v>
+      </c>
+      <c r="O6">
+        <v>-6060000.0</v>
+      </c>
+      <c r="P6">
+        <v>8536000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1627000.0</v>
+      </c>
+      <c r="R6">
+        <v>-5394000.0</v>
+      </c>
+      <c r="S6">
+        <v>-13170000.0</v>
+      </c>
+      <c r="T6">
+        <v>15685000.0</v>
+      </c>
+      <c r="U6">
+        <v>181000.0</v>
+      </c>
+      <c r="V6">
+        <v>-27791000.0</v>
+      </c>
+      <c r="W6">
+        <v>8706000.0</v>
+      </c>
+      <c r="X6">
+        <v>8805000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-8632000.0</v>
+      </c>
+      <c r="Z6">
+        <v>15974000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-5878000.0</v>
+      </c>
+      <c r="AB6">
+        <v>3287000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" t="s">
+        <v>207</v>
+      </c>
+      <c r="B7">
+        <v>2853000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1274000.0</v>
+      </c>
+      <c r="D7">
+        <v>7636000.0</v>
+      </c>
+      <c r="E7">
+        <v>1248000.0</v>
+      </c>
+      <c r="F7">
+        <v>-4107000.0</v>
+      </c>
+      <c r="G7">
+        <v>-7795000.0</v>
+      </c>
+      <c r="H7">
+        <v>331000.0</v>
+      </c>
+      <c r="I7">
+        <v>-252000.0</v>
+      </c>
+      <c r="J7">
+        <v>675000.0</v>
+      </c>
+      <c r="K7">
+        <v>-373000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1647000.0</v>
+      </c>
+      <c r="M7">
+        <v>2872000.0</v>
+      </c>
+      <c r="N7">
+        <v>718000.0</v>
+      </c>
+      <c r="O7">
+        <v>672000.0</v>
+      </c>
+      <c r="P7">
+        <v>429000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2195000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1475000.0</v>
+      </c>
+      <c r="S7">
+        <v>-264000.0</v>
+      </c>
+      <c r="T7">
+        <v>-428000.0</v>
+      </c>
+      <c r="U7">
+        <v>76000.0</v>
+      </c>
+      <c r="V7">
+        <v>-856000.0</v>
+      </c>
+      <c r="W7">
+        <v>1011000.0</v>
+      </c>
+      <c r="X7">
+        <v>-962000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-805000.0</v>
+      </c>
+      <c r="Z7">
+        <v>378000.0</v>
+      </c>
+      <c r="AA7">
+        <v>380000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-675000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" t="s">
+        <v>208</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8">
+        <v>267000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" t="s">
+        <v>209</v>
+      </c>
+      <c r="B9">
+        <v>733000.0</v>
+      </c>
+      <c r="C9">
+        <v>-5000.0</v>
+      </c>
+      <c r="D9">
+        <v>245000.0</v>
+      </c>
+      <c r="E9">
+        <v>517000.0</v>
+      </c>
+      <c r="F9">
+        <v>338000.0</v>
+      </c>
+      <c r="G9">
+        <v>-4573000.0</v>
+      </c>
+      <c r="H9">
+        <v>230000.0</v>
+      </c>
+      <c r="I9">
+        <v>215000.0</v>
+      </c>
+      <c r="J9">
+        <v>-4000.0</v>
+      </c>
+      <c r="K9">
+        <v>-216000.0</v>
+      </c>
+      <c r="L9">
+        <v>-160000.0</v>
+      </c>
+      <c r="M9">
+        <v>414000.0</v>
+      </c>
+      <c r="N9">
+        <v>100000.0</v>
+      </c>
+      <c r="O9">
+        <v>236000.0</v>
+      </c>
+      <c r="P9">
+        <v>267000.0</v>
+      </c>
+      <c r="Q9">
+        <v>275000.0</v>
+      </c>
+      <c r="R9">
+        <v>-421000.0</v>
+      </c>
+      <c r="S9">
+        <v>-363000.0</v>
+      </c>
+      <c r="T9">
+        <v>383000.0</v>
+      </c>
+      <c r="U9">
+        <v>176000.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9">
+        <v>642000.0</v>
+      </c>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>75000.0</v>
+      </c>
+      <c r="K10">
+        <v>136000.0</v>
+      </c>
+      <c r="L10">
+        <v>84000.0</v>
+      </c>
+      <c r="M10">
+        <v>72000.0</v>
+      </c>
+      <c r="N10">
+        <v>148000.0</v>
+      </c>
+      <c r="O10">
+        <v>223000.0</v>
+      </c>
+      <c r="P10">
+        <v>78000.0</v>
+      </c>
+      <c r="Q10">
+        <v>238000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
+        <v>1000.0</v>
+      </c>
+      <c r="T10">
+        <v>15000.0</v>
+      </c>
+      <c r="U10">
+        <v>17000.0</v>
+      </c>
+      <c r="V10">
+        <v>31000.0</v>
+      </c>
+      <c r="W10">
+        <v>27000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
+        <v>-162000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>212</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>3114000.0</v>
+      </c>
+      <c r="F12">
+        <v>-3153000.0</v>
+      </c>
+      <c r="G12">
+        <v>-6397000.0</v>
+      </c>
+      <c r="H12">
+        <v>3056000.0</v>
+      </c>
+      <c r="I12">
+        <v>4897000.0</v>
+      </c>
+      <c r="J12">
+        <v>1180000.0</v>
+      </c>
+      <c r="K12">
+        <v>818000.0</v>
+      </c>
+      <c r="L12">
+        <v>1765000.0</v>
+      </c>
+      <c r="M12">
+        <v>6071000.0</v>
+      </c>
+      <c r="N12">
+        <v>1666000.0</v>
+      </c>
+      <c r="O12">
+        <v>2719000.0</v>
+      </c>
+      <c r="P12">
+        <v>-460000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>731000.0</v>
+      </c>
+      <c r="F13">
+        <v>-4445000.0</v>
+      </c>
+      <c r="G13">
+        <v>-3222000.0</v>
+      </c>
+      <c r="H13">
+        <v>101000.0</v>
+      </c>
+      <c r="I13">
+        <v>-467000.0</v>
+      </c>
+      <c r="J13">
+        <v>679000.0</v>
+      </c>
+      <c r="K13">
+        <v>-157000.0</v>
+      </c>
+      <c r="L13">
+        <v>-1487000.0</v>
+      </c>
+      <c r="M13">
+        <v>2458000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" t="s">
+        <v>214</v>
+      </c>
+      <c r="B14">
+        <v>668000.0</v>
+      </c>
+      <c r="C14">
+        <v>604000.0</v>
+      </c>
+      <c r="D14">
+        <v>2989000.0</v>
+      </c>
+      <c r="E14">
+        <v>2744000.0</v>
+      </c>
+      <c r="F14">
+        <v>2612000.0</v>
+      </c>
+      <c r="G14">
+        <v>2234000.0</v>
+      </c>
+      <c r="H14">
+        <v>3244000.0</v>
+      </c>
+      <c r="I14">
+        <v>4073000.0</v>
+      </c>
+      <c r="J14">
+        <v>3308000.0</v>
+      </c>
+      <c r="K14">
+        <v>2557000.0</v>
+      </c>
+      <c r="L14">
+        <v>2997000.0</v>
+      </c>
+      <c r="M14">
+        <v>2991000.0</v>
+      </c>
+      <c r="N14">
+        <v>2212000.0</v>
+      </c>
+      <c r="O14">
+        <v>3072000.0</v>
+      </c>
+      <c r="P14">
+        <v>2978000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2814000.0</v>
+      </c>
+      <c r="R14">
+        <v>2434000.0</v>
+      </c>
+      <c r="S14">
+        <v>2096000.0</v>
+      </c>
+      <c r="T14">
+        <v>2186000.0</v>
+      </c>
+      <c r="U14">
+        <v>2251000.0</v>
+      </c>
+      <c r="V14">
+        <v>2580000.0</v>
+      </c>
+      <c r="W14">
+        <v>2974000.0</v>
+      </c>
+      <c r="X14">
+        <v>3209000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2548000.0</v>
+      </c>
+      <c r="Z14">
+        <v>2259000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1997000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1834000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" t="s">
+        <v>215</v>
+      </c>
+      <c r="B15">
+        <v>12472000.0</v>
+      </c>
+      <c r="C15">
+        <v>12219000.0</v>
+      </c>
+      <c r="D15">
+        <v>9938000.0</v>
+      </c>
+      <c r="E15">
+        <v>9191000.0</v>
+      </c>
+      <c r="F15">
+        <v>9720000.0</v>
+      </c>
+      <c r="G15">
+        <v>9101000.0</v>
+      </c>
+      <c r="H15">
+        <v>8658000.0</v>
+      </c>
+      <c r="I15">
+        <v>7773000.0</v>
+      </c>
+      <c r="J15">
+        <v>6088000.0</v>
+      </c>
+      <c r="K15">
+        <v>6048000.0</v>
+      </c>
+      <c r="L15">
+        <v>5915000.0</v>
+      </c>
+      <c r="M15">
+        <v>5636000.0</v>
+      </c>
+      <c r="N15">
+        <v>4860000.0</v>
+      </c>
+      <c r="O15">
+        <v>4016000.0</v>
+      </c>
+      <c r="P15">
+        <v>4283000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4280000.0</v>
+      </c>
+      <c r="R15">
+        <v>4805000.0</v>
+      </c>
+      <c r="S15">
+        <v>4280000.0</v>
+      </c>
+      <c r="T15">
+        <v>3938000.0</v>
+      </c>
+      <c r="U15">
+        <v>3881000.0</v>
+      </c>
+      <c r="V15">
+        <v>3828000.0</v>
+      </c>
+      <c r="W15">
+        <v>3733000.0</v>
+      </c>
+      <c r="X15">
+        <v>3633000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3486000.0</v>
+      </c>
+      <c r="Z15">
+        <v>3269000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3196000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2816000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" t="s">
+        <v>216</v>
+      </c>
+      <c r="B16">
+        <v>21614000.0</v>
+      </c>
+      <c r="C16">
+        <v>35744000.0</v>
+      </c>
+      <c r="D16">
+        <v>39723000.0</v>
+      </c>
+      <c r="E16">
+        <v>22701000.0</v>
+      </c>
+      <c r="F16">
+        <v>18136000.0</v>
+      </c>
+      <c r="G16">
+        <v>31730000.0</v>
+      </c>
+      <c r="H16">
+        <v>20765000.0</v>
+      </c>
+      <c r="I16">
+        <v>20040000.0</v>
+      </c>
+      <c r="J16">
+        <v>25386000.0</v>
+      </c>
+      <c r="K16">
+        <v>18865000.0</v>
+      </c>
+      <c r="L16">
+        <v>14987000.0</v>
+      </c>
+      <c r="M16">
+        <v>15845000.0</v>
+      </c>
+      <c r="N16">
+        <v>14688000.0</v>
+      </c>
+      <c r="O16">
+        <v>13475000.0</v>
+      </c>
+      <c r="P16">
+        <v>19535000.0</v>
+      </c>
+      <c r="Q16">
+        <v>10999000.0</v>
+      </c>
+      <c r="R16">
+        <v>12626000.0</v>
+      </c>
+      <c r="S16">
+        <v>18020000.0</v>
+      </c>
+      <c r="T16">
+        <v>31190000.0</v>
+      </c>
+      <c r="U16">
+        <v>15505000.0</v>
+      </c>
+      <c r="V16">
+        <v>15324000.0</v>
+      </c>
+      <c r="W16">
+        <v>43115000.0</v>
+      </c>
+      <c r="X16">
+        <v>34409000.0</v>
+      </c>
+      <c r="Y16">
+        <v>25604000.0</v>
+      </c>
+      <c r="Z16">
+        <v>34236000.0</v>
+      </c>
+      <c r="AA16">
+        <v>18262000.0</v>
+      </c>
+      <c r="AB16">
+        <v>23994000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" t="s">
+        <v>217</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" t="s">
+        <v>218</v>
+      </c>
+      <c r="B18">
+        <v>33437000.0</v>
+      </c>
+      <c r="C18">
+        <v>89438000.0</v>
+      </c>
+      <c r="D18">
+        <v>20754000.0</v>
+      </c>
+      <c r="E18">
+        <v>24358000.0</v>
+      </c>
+      <c r="F18">
+        <v>15881000.0</v>
+      </c>
+      <c r="G18">
+        <v>10887000.0</v>
+      </c>
+      <c r="H18">
+        <v>18034000.0</v>
+      </c>
+      <c r="I18">
+        <v>19142000.0</v>
+      </c>
+      <c r="J18">
+        <v>11518000.0</v>
+      </c>
+      <c r="K18">
+        <v>6034000.0</v>
+      </c>
+      <c r="L18">
+        <v>12735000.0</v>
+      </c>
+      <c r="M18">
+        <v>14888000.0</v>
+      </c>
+      <c r="N18">
+        <v>9588000.0</v>
+      </c>
+      <c r="O18">
+        <v>10511000.0</v>
+      </c>
+      <c r="P18">
+        <v>8079000.0</v>
+      </c>
+      <c r="Q18">
+        <v>12353000.0</v>
+      </c>
+      <c r="R18">
+        <v>7412000.0</v>
+      </c>
+      <c r="S18">
+        <v>5897000.0</v>
+      </c>
+      <c r="T18">
+        <v>5478000.0</v>
+      </c>
+      <c r="U18">
+        <v>7643000.0</v>
+      </c>
+      <c r="V18">
+        <v>6755000.0</v>
+      </c>
+      <c r="W18">
+        <v>8920000.0</v>
+      </c>
+      <c r="X18">
+        <v>8619000.0</v>
+      </c>
+      <c r="Y18">
+        <v>7313000.0</v>
+      </c>
+      <c r="Z18">
+        <v>6712000.0</v>
+      </c>
+      <c r="AA18">
+        <v>4665000.0</v>
+      </c>
+      <c r="AB18">
+        <v>6175000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" t="s">
+        <v>219</v>
+      </c>
+      <c r="B19">
+        <v>35893000.0</v>
+      </c>
+      <c r="C19">
+        <v>61394000.0</v>
+      </c>
+      <c r="D19">
+        <v>-57753000.0</v>
+      </c>
+      <c r="E19">
+        <v>-46489000.0</v>
+      </c>
+      <c r="F19">
+        <v>-173269000.0</v>
+      </c>
+      <c r="G19">
+        <v>-78847000.0</v>
+      </c>
+      <c r="H19">
+        <v>24966000.0</v>
+      </c>
+      <c r="I19">
+        <v>-33110000.0</v>
+      </c>
+      <c r="J19">
+        <v>14801000.0</v>
+      </c>
+      <c r="K19">
+        <v>-27516000.0</v>
+      </c>
+      <c r="L19">
+        <v>-74303000.0</v>
+      </c>
+      <c r="M19">
+        <v>-5353000.0</v>
+      </c>
+      <c r="N19">
+        <v>-10667000.0</v>
+      </c>
+      <c r="O19">
+        <v>-3564000.0</v>
+      </c>
+      <c r="P19">
+        <v>-20753000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" t="s">
+        <v>220</v>
+      </c>
+      <c r="B20">
+        <v>625000.0</v>
+      </c>
+      <c r="C20">
+        <v>538000.0</v>
+      </c>
+      <c r="D20">
+        <v>428000.0</v>
+      </c>
+      <c r="E20">
+        <v>408000.0</v>
+      </c>
+      <c r="F20">
+        <v>434000.0</v>
+      </c>
+      <c r="G20">
+        <v>54000.0</v>
+      </c>
+      <c r="H20">
+        <v>76000.0</v>
+      </c>
+      <c r="I20">
+        <v>65000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" t="s">
+        <v>221</v>
+      </c>
+      <c r="B21">
+        <v>-50725000.0</v>
+      </c>
+      <c r="C21">
+        <v>-68396000.0</v>
+      </c>
+      <c r="D21">
+        <v>58022000.0</v>
+      </c>
+      <c r="E21">
+        <v>80527000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="H21">
+        <v>-62285000.0</v>
+      </c>
+      <c r="I21">
+        <v>23016000.0</v>
+      </c>
+      <c r="J21">
+        <v>4665000.0</v>
+      </c>
+      <c r="K21">
+        <v>-696000.0</v>
+      </c>
+      <c r="L21">
+        <v>15332000.0</v>
+      </c>
+      <c r="M21">
+        <v>6594000.0</v>
+      </c>
+      <c r="N21">
+        <v>-8496000.0</v>
+      </c>
+      <c r="O21">
+        <v>-15508000.0</v>
+      </c>
+      <c r="P21">
+        <v>-1842000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" t="s">
+        <v>184</v>
+      </c>
+      <c r="B22">
+        <v>23120000.0</v>
+      </c>
+      <c r="C22">
+        <v>13492000.0</v>
+      </c>
+      <c r="D22">
+        <v>12542000.0</v>
+      </c>
+      <c r="E22">
+        <v>22128000.0</v>
+      </c>
+      <c r="F22">
+        <v>20974000.0</v>
+      </c>
+      <c r="G22">
+        <v>20075000.0</v>
+      </c>
+      <c r="H22">
+        <v>18912000.0</v>
+      </c>
+      <c r="I22">
+        <v>14845000.0</v>
+      </c>
+      <c r="J22">
+        <v>12972000.0</v>
+      </c>
+      <c r="K22">
+        <v>12482000.0</v>
+      </c>
+      <c r="L22">
+        <v>11474000.0</v>
+      </c>
+      <c r="M22">
+        <v>9869000.0</v>
+      </c>
+      <c r="N22">
+        <v>8780000.0</v>
+      </c>
+      <c r="O22">
+        <v>8270000.0</v>
+      </c>
+      <c r="P22">
+        <v>8115000.0</v>
+      </c>
+      <c r="Q22">
+        <v>9373000.0</v>
+      </c>
+      <c r="R22">
+        <v>7766000.0</v>
+      </c>
+      <c r="S22">
+        <v>6603000.0</v>
+      </c>
+      <c r="T22">
+        <v>5954000.0</v>
+      </c>
+      <c r="U22">
+        <v>6514000.0</v>
+      </c>
+      <c r="V22">
+        <v>6705000.0</v>
+      </c>
+      <c r="W22">
+        <v>6596000.0</v>
+      </c>
+      <c r="X22">
+        <v>6737000.0</v>
+      </c>
+      <c r="Y22">
+        <v>6540000.0</v>
+      </c>
+      <c r="Z22">
+        <v>6067000.0</v>
+      </c>
+      <c r="AA22">
+        <v>5240000.0</v>
+      </c>
+      <c r="AB22">
+        <v>5548000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" t="s">
+        <v>222</v>
+      </c>
+      <c r="B23">
+        <v>-37937000.0</v>
+      </c>
+      <c r="C23">
+        <v>-78532000.0</v>
+      </c>
+      <c r="D23">
+        <v>8887000.0</v>
+      </c>
+      <c r="E23">
+        <v>62606000.0</v>
+      </c>
+      <c r="F23">
+        <v>173400000.0</v>
+      </c>
+      <c r="G23">
+        <v>107257000.0</v>
+      </c>
+      <c r="H23">
+        <v>-8828000.0</v>
+      </c>
+      <c r="I23">
+        <v>-29260000.0</v>
+      </c>
+      <c r="J23">
+        <v>-25033000.0</v>
+      </c>
+      <c r="K23">
+        <v>24398000.0</v>
+      </c>
+      <c r="L23">
+        <v>42053000.0</v>
+      </c>
+      <c r="M23">
+        <v>-4797000.0</v>
+      </c>
+      <c r="N23">
+        <v>-22228000.0</v>
+      </c>
+      <c r="O23">
+        <v>7937000.0</v>
+      </c>
+      <c r="P23">
+        <v>25023000.0</v>
+      </c>
+      <c r="Q23">
+        <v>14360000.0</v>
+      </c>
+      <c r="R23">
+        <v>46557000.0</v>
+      </c>
+      <c r="S23">
+        <v>41693000.0</v>
+      </c>
+      <c r="T23">
+        <v>12876000.0</v>
+      </c>
+      <c r="U23">
+        <v>-2860000.0</v>
+      </c>
+      <c r="V23">
+        <v>17575000.0</v>
+      </c>
+      <c r="W23">
+        <v>867000.0</v>
+      </c>
+      <c r="X23">
+        <v>20813000.0</v>
+      </c>
+      <c r="Y23">
+        <v>27449000.0</v>
+      </c>
+      <c r="Z23">
+        <v>19986000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3216000.0</v>
+      </c>
+      <c r="AB23">
+        <v>4603000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" t="s">
+        <v>223</v>
+      </c>
+      <c r="B24">
+        <v>17118000.0</v>
+      </c>
+      <c r="C24">
+        <v>47470000.0</v>
+      </c>
+      <c r="D24">
+        <v>-86742000.0</v>
+      </c>
+      <c r="E24">
+        <v>2461000.0</v>
+      </c>
+      <c r="F24">
+        <v>-10000.0</v>
+      </c>
+      <c r="G24">
+        <v>1587000.0</v>
+      </c>
+      <c r="H24">
+        <v>-11976000.0</v>
+      </c>
+      <c r="I24">
+        <v>-57737000.0</v>
+      </c>
+      <c r="J24">
+        <v>-28260000.0</v>
+      </c>
+      <c r="K24">
+        <v>-51746000.0</v>
+      </c>
+      <c r="L24">
+        <v>-37980000.0</v>
+      </c>
+      <c r="M24">
+        <v>-6266000.0</v>
+      </c>
+      <c r="N24">
+        <v>-20682000.0</v>
+      </c>
+      <c r="O24">
+        <v>4251000.0</v>
+      </c>
+      <c r="P24">
+        <v>-7843000.0</v>
+      </c>
+      <c r="Q24">
+        <v>4483000.0</v>
+      </c>
+      <c r="R24">
+        <v>-10100000.0</v>
+      </c>
+      <c r="S24">
+        <v>-8660000.0</v>
+      </c>
+      <c r="T24">
+        <v>-13935000.0</v>
+      </c>
+      <c r="U24">
+        <v>-31803000.0</v>
+      </c>
+      <c r="V24">
+        <v>-23579000.0</v>
+      </c>
+      <c r="W24">
+        <v>-29130000.0</v>
+      </c>
+      <c r="X24">
+        <v>6309000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1829000.0</v>
+      </c>
+      <c r="Z24">
+        <v>2788000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-38174000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-20869000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" t="s">
+        <v>224</v>
+      </c>
+      <c r="B25">
+        <v>4323000.0</v>
+      </c>
+      <c r="C25">
+        <v>77875000.0</v>
+      </c>
+      <c r="D25">
+        <v>-47000.0</v>
+      </c>
+      <c r="E25">
+        <v>-1064000.0</v>
+      </c>
+      <c r="F25">
+        <v>-2201000.0</v>
+      </c>
+      <c r="G25">
+        <v>-1107000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1072000.0</v>
+      </c>
+      <c r="I25">
+        <v>741000.0</v>
+      </c>
+      <c r="J25">
+        <v>-860000.0</v>
+      </c>
+      <c r="K25">
+        <v>-205000.0</v>
+      </c>
+      <c r="L25">
+        <v>364000.0</v>
+      </c>
+      <c r="M25">
+        <v>-8000.0</v>
+      </c>
+      <c r="N25">
+        <v>-1505000.0</v>
+      </c>
+      <c r="O25">
+        <v>-1097000.0</v>
+      </c>
+      <c r="P25">
+        <v>-679000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-528000.0</v>
+      </c>
+      <c r="R25">
+        <v>384000.0</v>
+      </c>
+      <c r="S25">
+        <v>21000.0</v>
+      </c>
+      <c r="T25">
+        <v>234000.0</v>
+      </c>
+      <c r="U25">
+        <v>-460000.0</v>
+      </c>
+      <c r="V25">
+        <v>91000.0</v>
+      </c>
+      <c r="W25">
+        <v>-341000.0</v>
+      </c>
+      <c r="X25">
+        <v>955000.0</v>
+      </c>
+      <c r="Y25">
+        <v>154000.0</v>
+      </c>
+      <c r="Z25">
+        <v>287000.0</v>
+      </c>
+      <c r="AA25">
+        <v>185000.0</v>
+      </c>
+      <c r="AB25">
+        <v>190000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" t="s">
+        <v>225</v>
+      </c>
+      <c r="B26">
+        <v>-69000.0</v>
+      </c>
+      <c r="C26">
+        <v>13000.0</v>
+      </c>
+      <c r="D26">
+        <v>-3326000.0</v>
+      </c>
+      <c r="E26">
+        <v>-23660000.0</v>
+      </c>
+      <c r="F26">
+        <v>-8310000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1872000.0</v>
+      </c>
+      <c r="H26">
+        <v>-6834000.0</v>
+      </c>
+      <c r="I26">
+        <v>-348000.0</v>
+      </c>
+      <c r="J26">
+        <v>51000.0</v>
+      </c>
+      <c r="K26">
+        <v>-1545000.0</v>
+      </c>
+      <c r="L26">
+        <v>62564000.0</v>
+      </c>
+      <c r="M26">
+        <v>58000.0</v>
+      </c>
+      <c r="N26">
+        <v>-27411000.0</v>
+      </c>
+      <c r="O26">
+        <v>69000.0</v>
+      </c>
+      <c r="P26">
+        <v>193000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-1000.0</v>
+      </c>
+      <c r="R26">
+        <v>-13400000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
+        <v>-1933000.0</v>
+      </c>
+      <c r="W26">
+        <v>-1722000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" t="s">
+        <v>226</v>
+      </c>
+      <c r="B27">
+        <v>650000.0</v>
+      </c>
+      <c r="C27">
+        <v>588000.0</v>
+      </c>
+      <c r="D27">
+        <v>563000.0</v>
+      </c>
+      <c r="E27">
+        <v>531000.0</v>
+      </c>
+      <c r="F27">
+        <v>249000.0</v>
+      </c>
+      <c r="G27">
+        <v>137000.0</v>
+      </c>
+      <c r="H27">
+        <v>134000.0</v>
+      </c>
+      <c r="I27">
+        <v>107000.0</v>
+      </c>
+      <c r="J27">
+        <v>76000.0</v>
+      </c>
+      <c r="K27">
+        <v>95000.0</v>
+      </c>
+      <c r="L27">
+        <v>109000.0</v>
+      </c>
+      <c r="M27">
+        <v>24000.0</v>
+      </c>
+      <c r="N27">
+        <v>37000.0</v>
+      </c>
+      <c r="O27">
+        <v>41000.0</v>
+      </c>
+      <c r="P27">
+        <v>45000.0</v>
+      </c>
+      <c r="Q27">
+        <v>40000.0</v>
+      </c>
+      <c r="R27">
+        <v>32000.0</v>
+      </c>
+      <c r="S27">
+        <v>31000.0</v>
+      </c>
+      <c r="T27">
+        <v>24000.0</v>
+      </c>
+      <c r="U27">
+        <v>15000.0</v>
+      </c>
+      <c r="V27">
+        <v>-89000.0</v>
+      </c>
+      <c r="W27">
+        <v>-761000.0</v>
+      </c>
+      <c r="X27">
+        <v>-9000.0</v>
+      </c>
+      <c r="Y27">
+        <v>-429000.0</v>
+      </c>
+      <c r="Z27">
+        <v>-17000.0</v>
+      </c>
+      <c r="AA27">
+        <v>-12000.0</v>
+      </c>
+      <c r="AB27">
+        <v>-20000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" t="s">
+        <v>227</v>
+      </c>
+      <c r="B28">
+        <v>-100578000.0</v>
+      </c>
+      <c r="C28">
+        <v>-158609000.0</v>
+      </c>
+      <c r="D28">
+        <v>54073000.0</v>
+      </c>
+      <c r="E28">
+        <v>24235000.0</v>
+      </c>
+      <c r="F28">
+        <v>143804000.0</v>
+      </c>
+      <c r="G28">
+        <v>77338000.0</v>
+      </c>
+      <c r="H28">
+        <v>-30299000.0</v>
+      </c>
+      <c r="I28">
+        <v>-14300000.0</v>
+      </c>
+      <c r="J28">
+        <v>-26415000.0</v>
+      </c>
+      <c r="K28">
+        <v>15910000.0</v>
+      </c>
+      <c r="L28">
+        <v>51470000.0</v>
+      </c>
+      <c r="M28">
+        <v>-3781000.0</v>
+      </c>
+      <c r="N28">
+        <v>-8634000.0</v>
+      </c>
+      <c r="O28">
+        <v>-11538000.0</v>
+      </c>
+      <c r="P28">
+        <v>19091000.0</v>
+      </c>
+      <c r="Q28">
+        <v>15666000.0</v>
+      </c>
+      <c r="R28">
+        <v>73771000.0</v>
+      </c>
+      <c r="S28">
+        <v>38160000.0</v>
+      </c>
+      <c r="T28">
+        <v>-468000.0</v>
+      </c>
+      <c r="U28">
+        <v>2294000.0</v>
+      </c>
+      <c r="V28">
+        <v>11512000.0</v>
+      </c>
+      <c r="W28">
+        <v>-6012000.0</v>
+      </c>
+      <c r="X28">
+        <v>10572000.0</v>
+      </c>
+      <c r="Y28">
+        <v>18562000.0</v>
+      </c>
+      <c r="Z28">
+        <v>21745000.0</v>
+      </c>
+      <c r="AA28">
+        <v>4845000.0</v>
+      </c>
+      <c r="AB28">
+        <v>3307000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" t="s">
+        <v>228</v>
+      </c>
+      <c r="B29">
+        <v>34396000.0</v>
+      </c>
+      <c r="C29">
+        <v>93236000.0</v>
+      </c>
+      <c r="D29">
+        <v>23360000.0</v>
+      </c>
+      <c r="E29">
+        <v>25242000.0</v>
+      </c>
+      <c r="F29">
+        <v>17821000.0</v>
+      </c>
+      <c r="G29">
+        <v>13678000.0</v>
+      </c>
+      <c r="H29">
+        <v>21968000.0</v>
+      </c>
+      <c r="I29">
+        <v>19742000.0</v>
+      </c>
+      <c r="J29">
+        <v>18135000.0</v>
+      </c>
+      <c r="K29">
+        <v>15484000.0</v>
+      </c>
+      <c r="L29">
+        <v>13239000.0</v>
+      </c>
+      <c r="M29">
+        <v>15940000.0</v>
+      </c>
+      <c r="N29">
+        <v>10446000.0</v>
+      </c>
+      <c r="O29">
+        <v>10989000.0</v>
+      </c>
+      <c r="P29">
+        <v>10657000.0</v>
+      </c>
+      <c r="Q29">
+        <v>13800000.0</v>
+      </c>
+      <c r="R29">
+        <v>8734000.0</v>
+      </c>
+      <c r="S29">
+        <v>8413000.0</v>
+      </c>
+      <c r="T29">
+        <v>7731000.0</v>
+      </c>
+      <c r="U29">
+        <v>8280000.0</v>
+      </c>
+      <c r="V29">
+        <v>8445000.0</v>
+      </c>
+      <c r="W29">
+        <v>10226000.0</v>
+      </c>
+      <c r="X29">
+        <v>10013000.0</v>
+      </c>
+      <c r="Y29">
+        <v>8374000.0</v>
+      </c>
+      <c r="Z29">
+        <v>8927000.0</v>
+      </c>
+      <c r="AA29">
+        <v>7732000.0</v>
+      </c>
+      <c r="AB29">
+        <v>6810000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" t="s">
+        <v>229</v>
+      </c>
+      <c r="B30">
+        <v>52052000.0</v>
+      </c>
+      <c r="C30">
+        <v>61394000.0</v>
+      </c>
+      <c r="D30">
+        <v>-60411000.0</v>
+      </c>
+      <c r="E30">
+        <v>-44912000.0</v>
+      </c>
+      <c r="F30">
+        <v>-175219000.0</v>
+      </c>
+      <c r="G30">
+        <v>-80051000.0</v>
+      </c>
+      <c r="H30">
+        <v>9056000.0</v>
+      </c>
+      <c r="I30">
+        <v>-10788000.0</v>
+      </c>
+      <c r="J30">
+        <v>14801000.0</v>
+      </c>
+      <c r="K30">
+        <v>-27516000.0</v>
+      </c>
+      <c r="L30">
+        <v>-65567000.0</v>
+      </c>
+      <c r="M30">
+        <v>-11002000.0</v>
+      </c>
+      <c r="N30">
+        <v>-587000.0</v>
+      </c>
+      <c r="O30">
+        <v>-5511000.0</v>
+      </c>
+      <c r="P30">
+        <v>-21212000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-31093000.0</v>
+      </c>
+      <c r="R30">
+        <v>-87899000.0</v>
+      </c>
+      <c r="S30">
+        <v>-59743000.0</v>
+      </c>
+      <c r="T30">
+        <v>8422000.0</v>
+      </c>
+      <c r="U30">
+        <v>-10393000.0</v>
+      </c>
+      <c r="V30">
+        <v>-47748000.0</v>
+      </c>
+      <c r="W30">
+        <v>4492000.0</v>
+      </c>
+      <c r="X30">
+        <v>-11780000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-35568000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-14698000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-18455000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-6830000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DD30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:108">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E1" t="s">
+        <v>93</v>
+      </c>
+      <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" t="s">
+        <v>96</v>
+      </c>
+      <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>98</v>
+      </c>
+      <c r="M1" t="s">
+        <v>99</v>
+      </c>
+      <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>102</v>
+      </c>
+      <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>104</v>
+      </c>
+      <c r="U1" t="s">
+        <v>105</v>
+      </c>
+      <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>107</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2" spans="1:108">
+      <c r="A2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B2">
+        <v>21614000.0</v>
+      </c>
+      <c r="C2">
+        <v>35865000.0</v>
+      </c>
+      <c r="D2">
+        <v>49778000.0</v>
+      </c>
+      <c r="E2">
+        <v>37670000.0</v>
+      </c>
+      <c r="F2">
+        <v>35744000.0</v>
+      </c>
+      <c r="G2">
+        <v>39374000.0</v>
+      </c>
+      <c r="H2">
+        <v>34872000.0</v>
+      </c>
+      <c r="I2">
+        <v>32951000.0</v>
+      </c>
+      <c r="J2">
+        <v>39723000.0</v>
+      </c>
+      <c r="K2">
+        <v>43422000.0</v>
+      </c>
+      <c r="L2">
+        <v>26020000.0</v>
+      </c>
+      <c r="M2">
+        <v>31876000.0</v>
+      </c>
+      <c r="N2">
+        <v>22701000.0</v>
+      </c>
+      <c r="O2">
+        <v>29460000.0</v>
+      </c>
+      <c r="P2">
+        <v>31815000.0</v>
+      </c>
+      <c r="Q2">
+        <v>19941000.0</v>
+      </c>
+      <c r="R2">
+        <v>18136000.0</v>
+      </c>
+      <c r="S2">
+        <v>23852000.0</v>
+      </c>
+      <c r="T2">
+        <v>22909000.0</v>
+      </c>
+      <c r="U2">
+        <v>41144000.0</v>
+      </c>
+      <c r="V2">
+        <v>31730000.0</v>
+      </c>
+      <c r="W2">
+        <v>24485000.0</v>
+      </c>
+      <c r="X2">
+        <v>42736000.0</v>
+      </c>
+      <c r="Y2">
+        <v>24795000.0</v>
+      </c>
+      <c r="Z2">
+        <v>20765000.0</v>
+      </c>
+      <c r="AA2">
+        <v>22826000.0</v>
+      </c>
+      <c r="AB2">
+        <v>23185000.0</v>
+      </c>
+      <c r="AC2">
+        <v>19527000.0</v>
+      </c>
+      <c r="AD2">
+        <v>20040000.0</v>
+      </c>
+      <c r="AE2">
+        <v>19812000.0</v>
+      </c>
+      <c r="AF2">
+        <v>24901000.0</v>
+      </c>
+      <c r="AG2">
+        <v>17494000.0</v>
+      </c>
+      <c r="AH2">
+        <v>25386000.0</v>
+      </c>
+      <c r="AI2">
+        <v>21203000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>29967000.0</v>
+      </c>
+      <c r="AK2">
+        <v>33274000.0</v>
+      </c>
+      <c r="AL2">
+        <v>18865000.0</v>
+      </c>
+      <c r="AM2">
+        <v>33213000.0</v>
+      </c>
+      <c r="AN2">
+        <v>19007000.0</v>
+      </c>
+      <c r="AO2">
+        <v>21089000.0</v>
+      </c>
+      <c r="AP2">
+        <v>14987000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>33211000.0</v>
+      </c>
+      <c r="AR2">
+        <v>27913000.0</v>
+      </c>
+      <c r="AS2">
+        <v>17639000.0</v>
+      </c>
+      <c r="AT2">
+        <v>15845000.0</v>
+      </c>
+      <c r="AU2">
+        <v>33053000.0</v>
+      </c>
+      <c r="AV2">
+        <v>18881000.0</v>
+      </c>
+      <c r="AW2">
+        <v>33423000.0</v>
+      </c>
+      <c r="AX2">
+        <v>14688000.0</v>
+      </c>
+      <c r="AY2">
+        <v>14687000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>19906000.0</v>
+      </c>
+      <c r="BA2">
+        <v>28313000.0</v>
+      </c>
+      <c r="BB2">
+        <v>13475000.0</v>
+      </c>
+      <c r="BC2">
+        <v>33074000.0</v>
+      </c>
+      <c r="BD2">
+        <v>26896000.0</v>
+      </c>
+      <c r="BE2">
+        <v>25278000.0</v>
+      </c>
+      <c r="BF2">
+        <v>19535000.0</v>
+      </c>
+      <c r="BG2">
+        <v>32657000.0</v>
+      </c>
+      <c r="BH2">
+        <v>26841000.0</v>
+      </c>
+      <c r="BI2">
+        <v>31888000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>10999000.0</v>
+      </c>
+      <c r="BK2">
+        <v>40629000.0</v>
+      </c>
+      <c r="BL2">
+        <v>52850000.0</v>
+      </c>
+      <c r="BM2">
+        <v>27332000.0</v>
+      </c>
+      <c r="BN2">
+        <v>12626000.0</v>
+      </c>
+      <c r="BO2">
+        <v>30972000.0</v>
+      </c>
+      <c r="BP2">
+        <v>27951000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>24884000.0</v>
+      </c>
+      <c r="BR2">
+        <v>18020000.0</v>
+      </c>
+      <c r="BS2">
+        <v>40599000.0</v>
+      </c>
+      <c r="BT2">
+        <v>48508000.0</v>
+      </c>
+      <c r="BU2">
+        <v>33616000.0</v>
+      </c>
+      <c r="BV2">
+        <v>31190000.0</v>
+      </c>
+      <c r="BW2">
+        <v>43163000.0</v>
+      </c>
+      <c r="BX2">
+        <v>18473000.0</v>
+      </c>
+      <c r="BY2">
+        <v>15116000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>15505000.0</v>
+      </c>
+      <c r="CA2">
+        <v>21740000.0</v>
+      </c>
+      <c r="CB2">
+        <v>28201000.0</v>
+      </c>
+      <c r="CC2">
+        <v>21841000.0</v>
+      </c>
+      <c r="CD2">
+        <v>15324000.0</v>
+      </c>
+      <c r="CE2">
+        <v>21942000.0</v>
+      </c>
+      <c r="CF2">
+        <v>22660000.0</v>
+      </c>
+      <c r="CG2">
+        <v>24867000.0</v>
+      </c>
+      <c r="CH2">
+        <v>43115000.0</v>
+      </c>
+      <c r="CI2">
+        <v>29026000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>14198000.0</v>
+      </c>
+      <c r="CK2">
+        <v>25167000.0</v>
+      </c>
+      <c r="CL2">
+        <v>34409000.0</v>
+      </c>
+      <c r="CM2">
+        <v>36869000.0</v>
+      </c>
+      <c r="CN2">
+        <v>26553000.0</v>
+      </c>
+      <c r="CO2">
+        <v>27384000.0</v>
+      </c>
+      <c r="CP2">
+        <v>25604000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>28704000.0</v>
+      </c>
+      <c r="CR2">
+        <v>32386000.0</v>
+      </c>
+      <c r="CS2">
+        <v>41318000.0</v>
+      </c>
+      <c r="CT2">
+        <v>34236000.0</v>
+      </c>
+      <c r="CU2">
+        <v>33257000.0</v>
+      </c>
+      <c r="CV2">
+        <v>28829000.0</v>
+      </c>
+      <c r="CW2">
+        <v>35551000.0</v>
+      </c>
+      <c r="CX2">
+        <v>18262000.0</v>
+      </c>
+      <c r="CY2">
+        <v>26934000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>19378000.0</v>
+      </c>
+      <c r="DA2">
+        <v>17507000.0</v>
+      </c>
+      <c r="DB2">
+        <v>23994000.0</v>
+      </c>
+      <c r="DC2">
+        <v>1380000.0</v>
+      </c>
+      <c r="DD2">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:108">
+      <c r="A3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B3">
+        <v>335000</v>
+      </c>
+      <c r="C3">
+        <v>345000</v>
+      </c>
+      <c r="D3">
+        <v>309000</v>
+      </c>
+      <c r="E3">
+        <v>235000</v>
+      </c>
+      <c r="F3">
+        <v>70000</v>
+      </c>
+      <c r="G3">
+        <v>375000</v>
+      </c>
+      <c r="H3">
+        <v>1422000</v>
+      </c>
+      <c r="I3">
+        <v>1143000</v>
+      </c>
+      <c r="J3">
+        <v>858000</v>
+      </c>
+      <c r="K3">
+        <v>883000</v>
+      </c>
+      <c r="L3">
+        <v>613000</v>
+      </c>
+      <c r="M3">
+        <v>522000</v>
+      </c>
+      <c r="N3">
+        <v>588000</v>
+      </c>
+      <c r="O3">
+        <v>331000</v>
+      </c>
+      <c r="P3">
+        <v>270000</v>
+      </c>
+      <c r="Q3">
+        <v>224000</v>
+      </c>
+      <c r="R3">
+        <v>59000</v>
+      </c>
+      <c r="S3">
+        <v>737000</v>
+      </c>
+      <c r="T3">
+        <v>273000</v>
+      </c>
+      <c r="U3">
+        <v>628000</v>
+      </c>
+      <c r="V3">
+        <v>302000</v>
+      </c>
+      <c r="W3">
+        <v>622000</v>
+      </c>
+      <c r="X3">
+        <v>565000</v>
+      </c>
+      <c r="Y3">
+        <v>957000</v>
+      </c>
+      <c r="Z3">
+        <v>647000</v>
+      </c>
+      <c r="AA3">
+        <v>1233000</v>
+      </c>
+      <c r="AB3">
+        <v>1474000</v>
+      </c>
+      <c r="AC3">
+        <v>892000</v>
+      </c>
+      <c r="AD3">
+        <v>335000</v>
+      </c>
+      <c r="AE3">
+        <v>103000</v>
+      </c>
+      <c r="AF3">
+        <v>209000</v>
+      </c>
+      <c r="AG3">
+        <v>202000</v>
+      </c>
+      <c r="AH3">
+        <v>86000</v>
+      </c>
+      <c r="AI3">
+        <v>535000</v>
+      </c>
+      <c r="AJ3">
+        <v>521000</v>
+      </c>
+      <c r="AK3">
+        <v>2395000</v>
+      </c>
+      <c r="AL3">
+        <v>3166000</v>
+      </c>
+      <c r="AM3">
+        <v>4216000</v>
+      </c>
+      <c r="AN3">
+        <v>1669000</v>
+      </c>
+      <c r="AO3">
+        <v>3389000</v>
+      </c>
+      <c r="AP3">
+        <v>176000</v>
+      </c>
+      <c r="AQ3">
+        <v>60000</v>
+      </c>
+      <c r="AR3">
+        <v>213000</v>
+      </c>
+      <c r="AS3">
+        <v>141000</v>
+      </c>
+      <c r="AT3">
+        <v>90000</v>
+      </c>
+      <c r="AU3">
+        <v>195000</v>
+      </c>
+      <c r="AV3">
+        <v>87000</v>
+      </c>
+      <c r="AW3">
+        <v>592000</v>
+      </c>
+      <c r="AX3">
+        <v>178000</v>
+      </c>
+      <c r="AY3">
+        <v>244000</v>
+      </c>
+      <c r="AZ3">
+        <v>252000</v>
+      </c>
+      <c r="BA3">
+        <v>158000</v>
+      </c>
+      <c r="BB3">
+        <v>204000</v>
+      </c>
+      <c r="BC3">
+        <v>75000</v>
+      </c>
+      <c r="BD3">
+        <v>191000</v>
+      </c>
+      <c r="BE3">
+        <v>165000</v>
+      </c>
+      <c r="BF3">
+        <v>47000</v>
+      </c>
+      <c r="BG3">
+        <v>255000</v>
+      </c>
+      <c r="BH3">
+        <v>631000</v>
+      </c>
+      <c r="BI3">
+        <v>974000</v>
+      </c>
+      <c r="BJ3">
+        <v>718000</v>
+      </c>
+      <c r="BK3">
+        <v>528000</v>
+      </c>
+      <c r="BL3">
+        <v>450000</v>
+      </c>
+      <c r="BM3">
+        <v>382000</v>
+      </c>
+      <c r="BN3">
+        <v>87000</v>
+      </c>
+      <c r="BO3">
+        <v>59000</v>
+      </c>
+      <c r="BP3">
+        <v>322000</v>
+      </c>
+      <c r="BQ3">
+        <v>649000</v>
+      </c>
+      <c r="BR3">
+        <v>292000</v>
+      </c>
+      <c r="BS3">
+        <v>1291000</v>
+      </c>
+      <c r="BT3">
+        <v>847000</v>
+      </c>
+      <c r="BU3">
+        <v>199000</v>
+      </c>
+      <c r="BV3">
+        <v>179000</v>
+      </c>
+      <c r="BW3">
+        <v>779000</v>
+      </c>
+      <c r="BX3">
+        <v>133000</v>
+      </c>
+      <c r="BY3">
+        <v>584000</v>
+      </c>
+      <c r="BZ3">
+        <v>757000</v>
+      </c>
+      <c r="CA3">
+        <v>311000</v>
+      </c>
+      <c r="CB3">
+        <v>152000</v>
+      </c>
+      <c r="CC3">
+        <v>89000</v>
+      </c>
+      <c r="CD3">
+        <v>85000</v>
+      </c>
+      <c r="CE3">
+        <v>194000</v>
+      </c>
+      <c r="CF3">
+        <v>137000</v>
+      </c>
+      <c r="CG3">
+        <v>422000</v>
+      </c>
+      <c r="CH3">
+        <v>937000</v>
+      </c>
+      <c r="CI3">
+        <v>240000</v>
+      </c>
+      <c r="CJ3">
+        <v>94000</v>
+      </c>
+      <c r="CK3">
+        <v>313000</v>
+      </c>
+      <c r="CL3">
+        <v>659000</v>
+      </c>
+      <c r="CM3">
+        <v>497000</v>
+      </c>
+      <c r="CN3">
+        <v>227000</v>
+      </c>
+      <c r="CO3">
+        <v>487000</v>
+      </c>
+      <c r="CP3">
+        <v>183000</v>
+      </c>
+      <c r="CQ3">
+        <v>227000</v>
+      </c>
+      <c r="CR3">
+        <v>231000</v>
+      </c>
+      <c r="CS3">
+        <v>411000</v>
+      </c>
+      <c r="CT3">
+        <v>192000</v>
+      </c>
+      <c r="CU3">
+        <v>353000</v>
+      </c>
+      <c r="CV3">
+        <v>951000</v>
+      </c>
+      <c r="CW3">
+        <v>407000</v>
+      </c>
+      <c r="CX3">
+        <v>504000</v>
+      </c>
+      <c r="CY3">
+        <v>123000</v>
+      </c>
+      <c r="CZ3">
+        <v>813000</v>
+      </c>
+      <c r="DA3">
+        <v>1517000</v>
+      </c>
+      <c r="DB3">
+        <v>614000</v>
+      </c>
+      <c r="DC3">
+        <v>79999</v>
+      </c>
+      <c r="DD3">
+        <v>120000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:108">
+      <c r="A4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-5856000.0</v>
+      </c>
+      <c r="N4">
+        <v>9175000.0</v>
+      </c>
+      <c r="O4">
+        <v>-6759000.0</v>
+      </c>
+      <c r="P4">
+        <v>-2355000.0</v>
+      </c>
+      <c r="Q4">
+        <v>11874000.0</v>
+      </c>
+      <c r="R4">
+        <v>1805000.0</v>
+      </c>
+      <c r="S4">
+        <v>-5716000.0</v>
+      </c>
+      <c r="T4">
+        <v>943000.0</v>
+      </c>
+      <c r="U4">
+        <v>-18235000.0</v>
+      </c>
+      <c r="V4">
+        <v>9414000.0</v>
+      </c>
+      <c r="W4">
+        <v>7245000.0</v>
+      </c>
+      <c r="X4">
+        <v>-18251000.0</v>
+      </c>
+      <c r="Y4">
+        <v>17941000.0</v>
+      </c>
+      <c r="Z4">
+        <v>4030000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-2061000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-359000.0</v>
+      </c>
+      <c r="AC4">
+        <v>3658000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-513000.0</v>
+      </c>
+      <c r="AE4">
+        <v>228000.0</v>
+      </c>
+      <c r="AF4">
+        <v>-5089000.0</v>
+      </c>
+      <c r="AG4">
+        <v>7407000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-7892000.0</v>
+      </c>
+      <c r="AI4">
+        <v>53980000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-8764000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-3307000.0</v>
+      </c>
+      <c r="AL4">
+        <v>14409000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-14348000.0</v>
+      </c>
+      <c r="AN4">
+        <v>14206000.0</v>
+      </c>
+      <c r="AO4">
+        <v>-2082000.0</v>
+      </c>
+      <c r="AP4">
+        <v>6102000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-18224000.0</v>
+      </c>
+      <c r="AR4">
+        <v>5298000.0</v>
+      </c>
+      <c r="AS4">
+        <v>10274000.0</v>
+      </c>
+      <c r="AT4">
+        <v>1794000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-17208000.0</v>
+      </c>
+      <c r="AV4">
+        <v>14172000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-14542000.0</v>
+      </c>
+      <c r="AX4">
+        <v>18735000.0</v>
+      </c>
+      <c r="AY4">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>-5219000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-8407000.0</v>
+      </c>
+      <c r="BB4">
+        <v>14838000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-19599000.0</v>
+      </c>
+      <c r="BD4">
+        <v>6178000.0</v>
+      </c>
+      <c r="BE4">
+        <v>1618000.0</v>
+      </c>
+      <c r="BF4">
+        <v>5743000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+    </row>
+    <row r="5" spans="1:108">
+      <c r="A5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+    </row>
+    <row r="6" spans="1:108">
+      <c r="A6" t="s">
+        <v>206</v>
+      </c>
+      <c r="B6">
+        <v>7567000.0</v>
+      </c>
+      <c r="C6">
+        <v>-14251000.0</v>
+      </c>
+      <c r="D6">
+        <v>-13913000.0</v>
+      </c>
+      <c r="E6">
+        <v>12108000.0</v>
+      </c>
+      <c r="F6">
+        <v>1926000.0</v>
+      </c>
+      <c r="G6">
+        <v>-3630000.0</v>
+      </c>
+      <c r="H6">
+        <v>4502000.0</v>
+      </c>
+      <c r="I6">
+        <v>1921000.0</v>
+      </c>
+      <c r="J6">
+        <v>-6772000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3699000.0</v>
+      </c>
+      <c r="L6">
+        <v>17402000.0</v>
+      </c>
+      <c r="M6">
+        <v>-5856000.0</v>
+      </c>
+      <c r="N6">
+        <v>9175000.0</v>
+      </c>
+      <c r="O6">
+        <v>-6759000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2355000.0</v>
+      </c>
+      <c r="Q6">
+        <v>11874000.0</v>
+      </c>
+      <c r="R6">
+        <v>1805000.0</v>
+      </c>
+      <c r="S6">
+        <v>-5716000.0</v>
+      </c>
+      <c r="T6">
+        <v>943000.0</v>
+      </c>
+      <c r="U6">
+        <v>-18235000.0</v>
+      </c>
+      <c r="V6">
+        <v>9414000.0</v>
+      </c>
+      <c r="W6">
+        <v>7245000.0</v>
+      </c>
+      <c r="X6">
+        <v>-18251000.0</v>
+      </c>
+      <c r="Y6">
+        <v>17941000.0</v>
+      </c>
+      <c r="Z6">
+        <v>4030000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-2061000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-359000.0</v>
+      </c>
+      <c r="AC6">
+        <v>3658000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-513000.0</v>
+      </c>
+      <c r="AE6">
+        <v>228000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-5089000.0</v>
+      </c>
+      <c r="AG6">
+        <v>7407000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-7892000.0</v>
+      </c>
+      <c r="AI6">
+        <v>4183000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-8764000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-3307000.0</v>
+      </c>
+      <c r="AL6">
+        <v>14409000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-14348000.0</v>
+      </c>
+      <c r="AN6">
+        <v>14206000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-2082000.0</v>
+      </c>
+      <c r="AP6">
+        <v>6102000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-18224000.0</v>
+      </c>
+      <c r="AR6">
+        <v>5298000.0</v>
+      </c>
+      <c r="AS6">
+        <v>10274000.0</v>
+      </c>
+      <c r="AT6">
+        <v>1794000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-17208000.0</v>
+      </c>
+      <c r="AV6">
+        <v>14172000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-14542000.0</v>
+      </c>
+      <c r="AX6">
+        <v>18735000.0</v>
+      </c>
+      <c r="AY6">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-5219000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-8407000.0</v>
+      </c>
+      <c r="BB6">
+        <v>14838000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-19599000.0</v>
+      </c>
+      <c r="BD6">
+        <v>6178000.0</v>
+      </c>
+      <c r="BE6">
+        <v>1618000.0</v>
+      </c>
+      <c r="BF6">
+        <v>5743000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-13122000.0</v>
+      </c>
+      <c r="BH6">
+        <v>5816000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-5047000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>20889000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-29630000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-12221000.0</v>
+      </c>
+      <c r="BM6">
+        <v>25518000.0</v>
+      </c>
+      <c r="BN6">
+        <v>14706000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-18346000.0</v>
+      </c>
+      <c r="BP6">
+        <v>3021000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>3067000.0</v>
+      </c>
+      <c r="BR6">
+        <v>6864000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-22579000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-7909000.0</v>
+      </c>
+      <c r="BU6">
+        <v>14892000.0</v>
+      </c>
+      <c r="BV6">
+        <v>2426000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-11973000.0</v>
+      </c>
+      <c r="BX6">
+        <v>24690000.0</v>
+      </c>
+      <c r="BY6">
+        <v>3357000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-389000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-6235000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-6461000.0</v>
+      </c>
+      <c r="CC6">
+        <v>6360000.0</v>
+      </c>
+      <c r="CD6">
+        <v>6517000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-6618000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-718000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-2207000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-18248000.0</v>
+      </c>
+      <c r="CI6">
+        <v>14089000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>14828000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-10969000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-9242000.0</v>
+      </c>
+      <c r="CM6">
+        <v>-2460000.0</v>
+      </c>
+      <c r="CN6">
+        <v>10316000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-831000.0</v>
+      </c>
+      <c r="CP6">
+        <v>1780000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-3100000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-3682000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-8932000.0</v>
+      </c>
+      <c r="CT6">
+        <v>7082000.0</v>
+      </c>
+      <c r="CU6">
+        <v>979000.0</v>
+      </c>
+      <c r="CV6">
+        <v>4428000.0</v>
+      </c>
+      <c r="CW6">
+        <v>-6722000.0</v>
+      </c>
+      <c r="CX6">
+        <v>17289000.0</v>
+      </c>
+      <c r="CY6">
+        <v>-8672000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>7556000.0</v>
+      </c>
+      <c r="DA6">
+        <v>1871000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-6633000.0</v>
+      </c>
+      <c r="DC6">
+        <v>6980000.0</v>
+      </c>
+      <c r="DD6">
+        <v>1379998.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:108">
+      <c r="A7" t="s">
+        <v>207</v>
+      </c>
+      <c r="B7">
+        <v>-2424000.0</v>
+      </c>
+      <c r="C7">
+        <v>2727000.0</v>
+      </c>
+      <c r="D7">
+        <v>2352000.0</v>
+      </c>
+      <c r="E7">
+        <v>832000.0</v>
+      </c>
+      <c r="F7">
+        <v>-3058000.0</v>
+      </c>
+      <c r="G7">
+        <v>711000.0</v>
+      </c>
+      <c r="H7">
+        <v>4685000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2656000.0</v>
+      </c>
+      <c r="J7">
+        <v>-4014000.0</v>
+      </c>
+      <c r="K7">
+        <v>6386000.0</v>
+      </c>
+      <c r="L7">
+        <v>702000.0</v>
+      </c>
+      <c r="M7">
+        <v>-357000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1753000.0</v>
+      </c>
+      <c r="O7">
+        <v>99000.0</v>
+      </c>
+      <c r="P7">
+        <v>1127000.0</v>
+      </c>
+      <c r="Q7">
+        <v>842000.0</v>
+      </c>
+      <c r="R7">
+        <v>-820000.0</v>
+      </c>
+      <c r="S7">
+        <v>-2518000.0</v>
+      </c>
+      <c r="T7">
+        <v>2080000.0</v>
+      </c>
+      <c r="U7">
+        <v>-2445000.0</v>
+      </c>
+      <c r="V7">
+        <v>-1224000.0</v>
+      </c>
+      <c r="W7">
+        <v>-992000.0</v>
+      </c>
+      <c r="X7">
+        <v>-1123000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-1689000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-3991000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1679000.0</v>
+      </c>
+      <c r="AB7">
+        <v>1141000.0</v>
+      </c>
+      <c r="AC7">
+        <v>309000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-2798000.0</v>
+      </c>
+      <c r="AE7">
+        <v>2229000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-663000.0</v>
+      </c>
+      <c r="AG7">
+        <v>346000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-2164000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-113000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>1619000.0</v>
+      </c>
+      <c r="AK7">
+        <v>1868000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-2475000.0</v>
+      </c>
+      <c r="AM7">
+        <v>366000.0</v>
+      </c>
+      <c r="AN7">
+        <v>52000.0</v>
+      </c>
+      <c r="AO7">
+        <v>949000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-1740000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>469000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-30000.0</v>
+      </c>
+      <c r="AS7">
+        <v>722000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-2808000.0</v>
+      </c>
+      <c r="AU7">
+        <v>2804000.0</v>
+      </c>
+      <c r="AV7">
+        <v>1078000.0</v>
+      </c>
+      <c r="AW7">
+        <v>47000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-1057000.0</v>
+      </c>
+      <c r="AY7">
+        <v>1014000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>379000.0</v>
+      </c>
+      <c r="BA7">
+        <v>977000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-1652000.0</v>
+      </c>
+      <c r="BC7">
+        <v>650000.0</v>
+      </c>
+      <c r="BD7">
+        <v>340000.0</v>
+      </c>
+      <c r="BE7">
+        <v>294000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-612000.0</v>
+      </c>
+      <c r="BG7">
+        <v>975000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-289000.0</v>
+      </c>
+      <c r="BI7">
+        <v>614000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-871000.0</v>
+      </c>
+      <c r="BK7">
+        <v>2531000.0</v>
+      </c>
+      <c r="BL7">
+        <v>251000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-237000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-332000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-1805000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-65000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>514000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-119000.0</v>
+      </c>
+      <c r="BS7">
+        <v>497000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-230000.0</v>
+      </c>
+      <c r="BU7">
+        <v>198000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-728000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-18000.0</v>
+      </c>
+      <c r="BX7">
+        <v>119000.0</v>
+      </c>
+      <c r="BY7">
+        <v>418000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-947000.0</v>
+      </c>
+      <c r="CA7">
+        <v>1152000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-841000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-1684000.0</v>
+      </c>
+      <c r="CD7">
+        <v>1449000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-758000.0</v>
+      </c>
+      <c r="CF7">
+        <v>426000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-259000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-265000.0</v>
+      </c>
+      <c r="CI7">
+        <v>1461000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-870000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-163000.0</v>
+      </c>
+      <c r="CL7">
+        <v>583000.0</v>
+      </c>
+      <c r="CM7">
+        <v>149000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-307000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-668000.0</v>
+      </c>
+      <c r="CP7">
+        <v>-136000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>26000.0</v>
+      </c>
+      <c r="CR7">
+        <v>277000.0</v>
+      </c>
+      <c r="CS7">
+        <v>-486000.0</v>
+      </c>
+      <c r="CT7">
+        <v>-622000.0</v>
+      </c>
+      <c r="CU7">
+        <v>238000.0</v>
+      </c>
+      <c r="CV7">
+        <v>92000.0</v>
+      </c>
+      <c r="CW7">
+        <v>-23000.0</v>
+      </c>
+      <c r="CX7">
+        <v>71000.0</v>
+      </c>
+      <c r="CY7">
+        <v>46000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>566000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-550000.0</v>
+      </c>
+      <c r="DB7">
+        <v>318000.0</v>
+      </c>
+      <c r="DC7">
+        <v>5600000.0</v>
+      </c>
+      <c r="DD7">
+        <v>418900000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:108">
+      <c r="A8" t="s">
+        <v>208</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+    </row>
+    <row r="9" spans="1:108">
+      <c r="A9" t="s">
+        <v>209</v>
+      </c>
+      <c r="B9">
+        <v>-344000.0</v>
+      </c>
+      <c r="C9">
+        <v>835000.0</v>
+      </c>
+      <c r="D9">
+        <v>-8000.0</v>
+      </c>
+      <c r="E9">
+        <v>218000.0</v>
+      </c>
+      <c r="F9">
+        <v>-312000.0</v>
+      </c>
+      <c r="G9">
+        <v>749000.0</v>
+      </c>
+      <c r="H9">
+        <v>23000.0</v>
+      </c>
+      <c r="I9">
+        <v>-67000.0</v>
+      </c>
+      <c r="J9">
+        <v>-710000.0</v>
+      </c>
+      <c r="K9">
+        <v>850000.0</v>
+      </c>
+      <c r="L9">
+        <v>-276000.0</v>
+      </c>
+      <c r="M9">
+        <v>194000.0</v>
+      </c>
+      <c r="N9">
+        <v>-523000.0</v>
+      </c>
+      <c r="O9">
+        <v>140000.0</v>
+      </c>
+      <c r="P9">
+        <v>-174000.0</v>
+      </c>
+      <c r="Q9">
+        <v>916000.0</v>
+      </c>
+      <c r="R9">
+        <v>-365000.0</v>
+      </c>
+      <c r="S9">
+        <v>625000.0</v>
+      </c>
+      <c r="T9">
+        <v>-229000.0</v>
+      </c>
+      <c r="U9">
+        <v>270000.0</v>
+      </c>
+      <c r="V9">
+        <v>-328000.0</v>
+      </c>
+      <c r="W9">
+        <v>1210000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1339000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-3900000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-544000.0</v>
+      </c>
+      <c r="AA9">
+        <v>982000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-421000.0</v>
+      </c>
+      <c r="AC9">
+        <v>741000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1072000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1446000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1328000.0</v>
+      </c>
+      <c r="AG9">
+        <v>789000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-692000.0</v>
+      </c>
+      <c r="AI9">
+        <v>1206000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-1273000.0</v>
+      </c>
+      <c r="AK9">
+        <v>715000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-652000.0</v>
+      </c>
+      <c r="AM9">
+        <v>992000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-984000.0</v>
+      </c>
+      <c r="AO9">
+        <v>706000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-930000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>943000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-1037000.0</v>
+      </c>
+      <c r="AS9">
+        <v>590000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-656000.0</v>
+      </c>
+      <c r="AU9">
+        <v>989000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-631000.0</v>
+      </c>
+      <c r="AW9">
+        <v>655000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-599000.0</v>
+      </c>
+      <c r="AY9">
+        <v>902000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-618000.0</v>
+      </c>
+      <c r="BA9">
+        <v>487000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-671000.0</v>
+      </c>
+      <c r="BC9">
+        <v>886000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-528000.0</v>
+      </c>
+      <c r="BE9">
+        <v>456000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-578000.0</v>
+      </c>
+      <c r="BG9">
+        <v>725000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-479000.0</v>
+      </c>
+      <c r="BI9">
+        <v>625000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-604000.0</v>
+      </c>
+      <c r="BK9">
+        <v>641000.0</v>
+      </c>
+      <c r="BL9">
+        <v>-608000.0</v>
+      </c>
+      <c r="BM9">
+        <v>391000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-149000.0</v>
+      </c>
+      <c r="BO9">
+        <v>524000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-603000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>31000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-373000.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
+        <v>-268000.0</v>
+      </c>
+      <c r="BW9">
+        <v>383000.0</v>
+      </c>
+      <c r="BX9"/>
+      <c r="BY9">
+        <v>55000.0</v>
+      </c>
+      <c r="BZ9"/>
+      <c r="CA9">
+        <v>176000.0</v>
+      </c>
+      <c r="CB9"/>
+      <c r="CC9">
+        <v>145000.0</v>
+      </c>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9">
+        <v>642000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>116000.0</v>
+      </c>
+      <c r="CK9">
+        <v>311000.0</v>
+      </c>
+      <c r="CL9">
+        <v>229000.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+    </row>
+    <row r="10" spans="1:108">
+      <c r="A10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>98000.0</v>
+      </c>
+      <c r="AG10">
+        <v>74000.0</v>
+      </c>
+      <c r="AH10">
+        <v>11000.0</v>
+      </c>
+      <c r="AI10">
+        <v>75000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>64000.0</v>
+      </c>
+      <c r="AK10">
+        <v>48000.0</v>
+      </c>
+      <c r="AL10">
+        <v>14000.0</v>
+      </c>
+      <c r="AM10">
+        <v>136000.0</v>
+      </c>
+      <c r="AN10">
+        <v>102000.0</v>
+      </c>
+      <c r="AO10">
+        <v>57000.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>84000.0</v>
+      </c>
+      <c r="AR10">
+        <v>54000.0</v>
+      </c>
+      <c r="AS10">
+        <v>39000.0</v>
+      </c>
+      <c r="AT10">
+        <v>18000.0</v>
+      </c>
+      <c r="AU10">
+        <v>72000.0</v>
+      </c>
+      <c r="AV10">
+        <v>42000.0</v>
+      </c>
+      <c r="AW10">
+        <v>34000.0</v>
+      </c>
+      <c r="AX10">
+        <v>10000.0</v>
+      </c>
+      <c r="AY10">
+        <v>148000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>139000.0</v>
+      </c>
+      <c r="BA10">
+        <v>107000.0</v>
+      </c>
+      <c r="BB10">
+        <v>66000.0</v>
+      </c>
+      <c r="BC10">
+        <v>223000.0</v>
+      </c>
+      <c r="BD10">
+        <v>164000.0</v>
+      </c>
+      <c r="BE10">
+        <v>92000.0</v>
+      </c>
+      <c r="BF10">
+        <v>48000.0</v>
+      </c>
+      <c r="BG10">
+        <v>78000.0</v>
+      </c>
+      <c r="BH10">
+        <v>40000.0</v>
+      </c>
+      <c r="BI10">
+        <v>28000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>15000.0</v>
+      </c>
+      <c r="BK10">
+        <v>238000.0</v>
+      </c>
+      <c r="BL10">
+        <v>112000.0</v>
+      </c>
+      <c r="BM10">
+        <v>21000.0</v>
+      </c>
+      <c r="BN10">
+        <v>13000.0</v>
+      </c>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>118000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>98000.0</v>
+      </c>
+      <c r="BR10">
+        <v>36000.0</v>
+      </c>
+      <c r="BS10">
+        <v>1000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>15000.0</v>
+      </c>
+      <c r="BX10">
+        <v>15000.0</v>
+      </c>
+      <c r="BY10">
+        <v>12000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>5000.0</v>
+      </c>
+      <c r="CA10">
+        <v>17000.0</v>
+      </c>
+      <c r="CB10">
+        <v>14000.0</v>
+      </c>
+      <c r="CC10">
+        <v>12000.0</v>
+      </c>
+      <c r="CD10">
+        <v>8000.0</v>
+      </c>
+      <c r="CE10">
+        <v>31000.0</v>
+      </c>
+      <c r="CF10">
+        <v>30000.0</v>
+      </c>
+      <c r="CG10">
+        <v>16000.0</v>
+      </c>
+      <c r="CH10">
+        <v>3000.0</v>
+      </c>
+      <c r="CI10">
+        <v>27000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>26000.0</v>
+      </c>
+      <c r="CK10">
+        <v>24000.0</v>
+      </c>
+      <c r="CL10">
+        <v>15000.0</v>
+      </c>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+    </row>
+    <row r="11" spans="1:108">
+      <c r="A11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>-1192000.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>-412000.0</v>
+      </c>
+      <c r="AO11">
+        <v>17000.0</v>
+      </c>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+    </row>
+    <row r="12" spans="1:108">
+      <c r="A12" t="s">
+        <v>212</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-176000.0</v>
+      </c>
+      <c r="N12">
+        <v>-1665000.0</v>
+      </c>
+      <c r="O12">
+        <v>492000.0</v>
+      </c>
+      <c r="P12">
+        <v>1433000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1109000.0</v>
+      </c>
+      <c r="R12">
+        <v>80000.0</v>
+      </c>
+      <c r="S12">
+        <v>-2595000.0</v>
+      </c>
+      <c r="T12">
+        <v>2414000.0</v>
+      </c>
+      <c r="U12">
+        <v>-7000.0</v>
+      </c>
+      <c r="V12">
+        <v>-1201000.0</v>
+      </c>
+      <c r="W12">
+        <v>-1372000.0</v>
+      </c>
+      <c r="X12">
+        <v>127000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-1431000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-3721000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2289000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1872000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1199000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-2304000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3167000.0</v>
+      </c>
+      <c r="AF12">
+        <v>828000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2199000.0</v>
+      </c>
+      <c r="AH12">
+        <v>-1297000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-3148000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1607000.0</v>
+      </c>
+      <c r="AK12">
+        <v>2967000.0</v>
+      </c>
+      <c r="AL12">
+        <v>-1377000.0</v>
+      </c>
+      <c r="AM12">
+        <v>899000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1355000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2125000.0</v>
+      </c>
+      <c r="AP12">
+        <v>-1377000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1665000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1043000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1332000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-2275000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3706000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1855000.0</v>
+      </c>
+      <c r="AW12">
+        <v>863000.0</v>
+      </c>
+      <c r="AX12">
+        <v>-353000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1286000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>831000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1355000.0</v>
+      </c>
+      <c r="BB12">
+        <v>-1806000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1030000.0</v>
+      </c>
+      <c r="BD12">
+        <v>906000.0</v>
+      </c>
+      <c r="BE12">
+        <v>902000.0</v>
+      </c>
+      <c r="BF12">
+        <v>-119000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+    </row>
+    <row r="13" spans="1:108">
+      <c r="A13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
+        <v>-41000.0</v>
+      </c>
+      <c r="P13">
+        <v>1301000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-74000.0</v>
+      </c>
+      <c r="R13">
+        <v>-455000.0</v>
+      </c>
+      <c r="S13">
+        <v>-3143000.0</v>
+      </c>
+      <c r="T13">
+        <v>2309000.0</v>
+      </c>
+      <c r="U13">
+        <v>-2715000.0</v>
+      </c>
+      <c r="V13">
+        <v>-896000.0</v>
+      </c>
+      <c r="W13">
+        <v>-2202000.0</v>
+      </c>
+      <c r="X13">
+        <v>216000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2209000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-3445000.0</v>
+      </c>
+      <c r="AA13">
+        <v>697000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1562000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-432000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-1726000.0</v>
+      </c>
+      <c r="AE13">
+        <v>783000.0</v>
+      </c>
+      <c r="AF13">
+        <v>665000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-1233000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-682000.0</v>
+      </c>
+      <c r="AI13">
+        <v>679000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1964000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1615000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-165000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-157000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1448000.0</v>
+      </c>
+      <c r="AO13">
+        <v>226000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-1487000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>2458000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+    </row>
+    <row r="14" spans="1:108">
+      <c r="A14" t="s">
+        <v>214</v>
+      </c>
+      <c r="B14">
+        <v>219000.0</v>
+      </c>
+      <c r="C14">
+        <v>146000.0</v>
+      </c>
+      <c r="D14">
+        <v>1775000.0</v>
+      </c>
+      <c r="E14">
+        <v>-1756000.0</v>
+      </c>
+      <c r="F14">
+        <v>503000.0</v>
+      </c>
+      <c r="G14">
+        <v>-151000.0</v>
+      </c>
+      <c r="H14">
+        <v>369000.0</v>
+      </c>
+      <c r="I14">
+        <v>-95000.0</v>
+      </c>
+      <c r="J14">
+        <v>481000.0</v>
+      </c>
+      <c r="K14">
+        <v>594000.0</v>
+      </c>
+      <c r="L14">
+        <v>852000.0</v>
+      </c>
+      <c r="M14">
+        <v>823000.0</v>
+      </c>
+      <c r="N14">
+        <v>720000.0</v>
+      </c>
+      <c r="O14">
+        <v>567000.0</v>
+      </c>
+      <c r="P14">
+        <v>677000.0</v>
+      </c>
+      <c r="Q14">
+        <v>728000.0</v>
+      </c>
+      <c r="R14">
+        <v>772000.0</v>
+      </c>
+      <c r="S14">
+        <v>947000.0</v>
+      </c>
+      <c r="T14">
+        <v>676000.0</v>
+      </c>
+      <c r="U14">
+        <v>681000.0</v>
+      </c>
+      <c r="V14">
+        <v>308000.0</v>
+      </c>
+      <c r="W14">
+        <v>274000.0</v>
+      </c>
+      <c r="X14">
+        <v>1024000.0</v>
+      </c>
+      <c r="Y14">
+        <v>688000.0</v>
+      </c>
+      <c r="Z14">
+        <v>248000.0</v>
+      </c>
+      <c r="AA14">
+        <v>806000.0</v>
+      </c>
+      <c r="AB14">
+        <v>844000.0</v>
+      </c>
+      <c r="AC14">
+        <v>847000.0</v>
+      </c>
+      <c r="AD14">
+        <v>747000.0</v>
+      </c>
+      <c r="AE14">
+        <v>847000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1207000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1031000.0</v>
+      </c>
+      <c r="AH14">
+        <v>988000.0</v>
+      </c>
+      <c r="AI14">
+        <v>576000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1064000.0</v>
+      </c>
+      <c r="AK14">
+        <v>897000.0</v>
+      </c>
+      <c r="AL14">
+        <v>771000.0</v>
+      </c>
+      <c r="AM14">
+        <v>-115000.0</v>
+      </c>
+      <c r="AN14">
+        <v>992000.0</v>
+      </c>
+      <c r="AO14">
+        <v>874000.0</v>
+      </c>
+      <c r="AP14">
+        <v>806000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>889000.0</v>
+      </c>
+      <c r="AR14">
+        <v>851000.0</v>
+      </c>
+      <c r="AS14">
+        <v>504000.0</v>
+      </c>
+      <c r="AT14">
+        <v>753000.0</v>
+      </c>
+      <c r="AU14">
+        <v>692000.0</v>
+      </c>
+      <c r="AV14">
+        <v>817000.0</v>
+      </c>
+      <c r="AW14">
+        <v>707000.0</v>
+      </c>
+      <c r="AX14">
+        <v>775000.0</v>
+      </c>
+      <c r="AY14">
+        <v>326000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>496000.0</v>
+      </c>
+      <c r="BA14">
+        <v>650000.0</v>
+      </c>
+      <c r="BB14">
+        <v>740000.0</v>
+      </c>
+      <c r="BC14">
+        <v>733000.0</v>
+      </c>
+      <c r="BD14">
+        <v>781000.0</v>
+      </c>
+      <c r="BE14">
+        <v>783000.0</v>
+      </c>
+      <c r="BF14">
+        <v>775000.0</v>
+      </c>
+      <c r="BG14">
+        <v>841000.0</v>
+      </c>
+      <c r="BH14">
+        <v>786000.0</v>
+      </c>
+      <c r="BI14">
+        <v>666000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>685000.0</v>
+      </c>
+      <c r="BK14">
+        <v>807000.0</v>
+      </c>
+      <c r="BL14">
+        <v>745000.0</v>
+      </c>
+      <c r="BM14">
+        <v>631000.0</v>
+      </c>
+      <c r="BN14">
+        <v>631000.0</v>
+      </c>
+      <c r="BO14">
+        <v>700000.0</v>
+      </c>
+      <c r="BP14">
+        <v>684000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>568000.0</v>
+      </c>
+      <c r="BR14">
+        <v>482000.0</v>
+      </c>
+      <c r="BS14">
+        <v>503000.0</v>
+      </c>
+      <c r="BT14">
+        <v>474000.0</v>
+      </c>
+      <c r="BU14">
+        <v>566000.0</v>
+      </c>
+      <c r="BV14">
+        <v>553000.0</v>
+      </c>
+      <c r="BW14">
+        <v>546000.0</v>
+      </c>
+      <c r="BX14">
+        <v>564000.0</v>
+      </c>
+      <c r="BY14">
+        <v>574000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>502000.0</v>
+      </c>
+      <c r="CA14">
+        <v>571000.0</v>
+      </c>
+      <c r="CB14">
+        <v>566000.0</v>
+      </c>
+      <c r="CC14">
+        <v>566000.0</v>
+      </c>
+      <c r="CD14">
+        <v>548000.0</v>
+      </c>
+      <c r="CE14">
+        <v>622000.0</v>
+      </c>
+      <c r="CF14">
+        <v>641000.0</v>
+      </c>
+      <c r="CG14">
+        <v>678000.0</v>
+      </c>
+      <c r="CH14">
+        <v>639000.0</v>
+      </c>
+      <c r="CI14">
+        <v>683000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>733000.0</v>
+      </c>
+      <c r="CK14">
+        <v>775000.0</v>
+      </c>
+      <c r="CL14">
+        <v>783000.0</v>
+      </c>
+      <c r="CM14">
+        <v>839000.0</v>
+      </c>
+      <c r="CN14">
+        <v>822000.0</v>
+      </c>
+      <c r="CO14">
+        <v>799000.0</v>
+      </c>
+      <c r="CP14">
+        <v>749000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>752000.0</v>
+      </c>
+      <c r="CR14">
+        <v>493000.0</v>
+      </c>
+      <c r="CS14">
+        <v>672000.0</v>
+      </c>
+      <c r="CT14">
+        <v>631000.0</v>
+      </c>
+      <c r="CU14">
+        <v>677000.0</v>
+      </c>
+      <c r="CV14">
+        <v>543000.0</v>
+      </c>
+      <c r="CW14">
+        <v>536000.0</v>
+      </c>
+      <c r="CX14">
+        <v>503000.0</v>
+      </c>
+      <c r="CY14">
+        <v>542000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>474000.0</v>
+      </c>
+      <c r="DA14">
+        <v>500000.0</v>
+      </c>
+      <c r="DB14">
+        <v>481000.0</v>
+      </c>
+      <c r="DC14">
+        <v>350000.0</v>
+      </c>
+      <c r="DD14">
+        <v>730000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:108">
+      <c r="A15" t="s">
+        <v>215</v>
+      </c>
+      <c r="B15">
+        <v>3132000.0</v>
+      </c>
+      <c r="C15">
+        <v>3121000.0</v>
+      </c>
+      <c r="D15">
+        <v>3154000.0</v>
+      </c>
+      <c r="E15">
+        <v>3109000.0</v>
+      </c>
+      <c r="F15">
+        <v>3088000.0</v>
+      </c>
+      <c r="G15">
+        <v>3155000.0</v>
+      </c>
+      <c r="H15">
+        <v>3090000.0</v>
+      </c>
+      <c r="I15">
+        <v>3092000.0</v>
+      </c>
+      <c r="J15">
+        <v>2882000.0</v>
+      </c>
+      <c r="K15">
+        <v>2901000.0</v>
+      </c>
+      <c r="L15">
+        <v>2290000.0</v>
+      </c>
+      <c r="M15">
+        <v>2378000.0</v>
+      </c>
+      <c r="N15">
+        <v>2369000.0</v>
+      </c>
+      <c r="O15">
+        <v>2361000.0</v>
+      </c>
+      <c r="P15">
+        <v>2271000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2279000.0</v>
+      </c>
+      <c r="R15">
+        <v>2280000.0</v>
+      </c>
+      <c r="S15">
+        <v>2757000.0</v>
+      </c>
+      <c r="T15">
+        <v>2278000.0</v>
+      </c>
+      <c r="U15">
+        <v>2341000.0</v>
+      </c>
+      <c r="V15">
+        <v>2344000.0</v>
+      </c>
+      <c r="W15">
+        <v>2354000.0</v>
+      </c>
+      <c r="X15">
+        <v>2250000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2250000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2247000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2236000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2111000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2144000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2167000.0</v>
+      </c>
+      <c r="AE15">
+        <v>2168000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2040000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2041000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1524000.0</v>
+      </c>
+      <c r="AI15">
+        <v>1523000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1521000.0</v>
+      </c>
+      <c r="AK15">
+        <v>1524000.0</v>
+      </c>
+      <c r="AL15">
+        <v>1520000.0</v>
+      </c>
+      <c r="AM15">
+        <v>1517000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1516000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1508000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1507000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1504000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1501000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1499000.0</v>
+      </c>
+      <c r="AT15">
+        <v>1411000.0</v>
+      </c>
+      <c r="AU15">
+        <v>1409000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1407000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1406000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1414000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1414000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1149000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1147000.0</v>
+      </c>
+      <c r="BB15">
+        <v>1150000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1010000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1008000.0</v>
+      </c>
+      <c r="BE15">
+        <v>999000.0</v>
+      </c>
+      <c r="BF15">
+        <v>999000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1072000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1071000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BO15">
+        <v>1193000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1238000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1238000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1136000.0</v>
+      </c>
+      <c r="BS15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1070000.0</v>
+      </c>
+      <c r="BW15">
+        <v>983000.0</v>
+      </c>
+      <c r="BX15">
+        <v>984000.0</v>
+      </c>
+      <c r="BY15">
+        <v>984000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>987000.0</v>
+      </c>
+      <c r="CA15">
+        <v>957000.0</v>
+      </c>
+      <c r="CB15">
+        <v>968000.0</v>
+      </c>
+      <c r="CC15">
+        <v>976000.0</v>
+      </c>
+      <c r="CD15">
+        <v>980000.0</v>
+      </c>
+      <c r="CE15">
+        <v>951000.0</v>
+      </c>
+      <c r="CF15">
+        <v>954000.0</v>
+      </c>
+      <c r="CG15">
+        <v>959000.0</v>
+      </c>
+      <c r="CH15">
+        <v>964000.0</v>
+      </c>
+      <c r="CI15">
+        <v>932000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>932000.0</v>
+      </c>
+      <c r="CK15">
+        <v>942000.0</v>
+      </c>
+      <c r="CL15">
+        <v>927000.0</v>
+      </c>
+      <c r="CM15">
+        <v>928000.0</v>
+      </c>
+      <c r="CN15">
+        <v>900000.0</v>
+      </c>
+      <c r="CO15">
+        <v>902000.0</v>
+      </c>
+      <c r="CP15">
+        <v>903000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>904000.0</v>
+      </c>
+      <c r="CR15">
+        <v>861000.0</v>
+      </c>
+      <c r="CS15">
+        <v>861000.0</v>
+      </c>
+      <c r="CT15">
+        <v>860000.0</v>
+      </c>
+      <c r="CU15">
+        <v>883000.0</v>
+      </c>
+      <c r="CV15">
+        <v>792000.0</v>
+      </c>
+      <c r="CW15">
+        <v>795000.0</v>
+      </c>
+      <c r="CX15">
+        <v>799000.0</v>
+      </c>
+      <c r="CY15">
+        <v>1598000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>533000.0</v>
+      </c>
+      <c r="DA15">
+        <v>532000.0</v>
+      </c>
+      <c r="DB15">
+        <v>533000.0</v>
+      </c>
+      <c r="DC15">
+        <v>1500000.0</v>
+      </c>
+      <c r="DD15">
+        <v>440000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:108">
+      <c r="A16" t="s">
+        <v>216</v>
+      </c>
+      <c r="B16">
+        <v>29181000.0</v>
+      </c>
+      <c r="C16">
+        <v>21614000.0</v>
+      </c>
+      <c r="D16">
+        <v>35865000.0</v>
+      </c>
+      <c r="E16">
+        <v>49778000.0</v>
+      </c>
+      <c r="F16">
+        <v>37670000.0</v>
+      </c>
+      <c r="G16">
+        <v>35744000.0</v>
+      </c>
+      <c r="H16">
+        <v>39374000.0</v>
+      </c>
+      <c r="I16">
+        <v>34872000.0</v>
+      </c>
+      <c r="J16">
+        <v>32951000.0</v>
+      </c>
+      <c r="K16">
+        <v>39723000.0</v>
+      </c>
+      <c r="L16">
+        <v>43422000.0</v>
+      </c>
+      <c r="M16">
+        <v>26020000.0</v>
+      </c>
+      <c r="N16">
+        <v>31876000.0</v>
+      </c>
+      <c r="O16">
+        <v>22701000.0</v>
+      </c>
+      <c r="P16">
+        <v>29460000.0</v>
+      </c>
+      <c r="Q16">
+        <v>31815000.0</v>
+      </c>
+      <c r="R16">
+        <v>19941000.0</v>
+      </c>
+      <c r="S16">
+        <v>18136000.0</v>
+      </c>
+      <c r="T16">
+        <v>23852000.0</v>
+      </c>
+      <c r="U16">
+        <v>22909000.0</v>
+      </c>
+      <c r="V16">
+        <v>41144000.0</v>
+      </c>
+      <c r="W16">
+        <v>31730000.0</v>
+      </c>
+      <c r="X16">
+        <v>24485000.0</v>
+      </c>
+      <c r="Y16">
+        <v>42736000.0</v>
+      </c>
+      <c r="Z16">
+        <v>24795000.0</v>
+      </c>
+      <c r="AA16">
+        <v>20765000.0</v>
+      </c>
+      <c r="AB16">
+        <v>22826000.0</v>
+      </c>
+      <c r="AC16">
+        <v>23185000.0</v>
+      </c>
+      <c r="AD16">
+        <v>19527000.0</v>
+      </c>
+      <c r="AE16">
+        <v>20040000.0</v>
+      </c>
+      <c r="AF16">
+        <v>19812000.0</v>
+      </c>
+      <c r="AG16">
+        <v>24901000.0</v>
+      </c>
+      <c r="AH16">
+        <v>17494000.0</v>
+      </c>
+      <c r="AI16">
+        <v>25386000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>21203000.0</v>
+      </c>
+      <c r="AK16">
+        <v>29967000.0</v>
+      </c>
+      <c r="AL16">
+        <v>33274000.0</v>
+      </c>
+      <c r="AM16">
+        <v>18865000.0</v>
+      </c>
+      <c r="AN16">
+        <v>33213000.0</v>
+      </c>
+      <c r="AO16">
+        <v>19007000.0</v>
+      </c>
+      <c r="AP16">
+        <v>21089000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>14987000.0</v>
+      </c>
+      <c r="AR16">
+        <v>33211000.0</v>
+      </c>
+      <c r="AS16">
+        <v>27913000.0</v>
+      </c>
+      <c r="AT16">
+        <v>17639000.0</v>
+      </c>
+      <c r="AU16">
+        <v>15845000.0</v>
+      </c>
+      <c r="AV16">
+        <v>33053000.0</v>
+      </c>
+      <c r="AW16">
+        <v>18881000.0</v>
+      </c>
+      <c r="AX16">
+        <v>33423000.0</v>
+      </c>
+      <c r="AY16">
+        <v>14688000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>14687000.0</v>
+      </c>
+      <c r="BA16">
+        <v>19906000.0</v>
+      </c>
+      <c r="BB16">
+        <v>28313000.0</v>
+      </c>
+      <c r="BC16">
+        <v>13475000.0</v>
+      </c>
+      <c r="BD16">
+        <v>33074000.0</v>
+      </c>
+      <c r="BE16">
+        <v>26896000.0</v>
+      </c>
+      <c r="BF16">
+        <v>25278000.0</v>
+      </c>
+      <c r="BG16">
+        <v>19535000.0</v>
+      </c>
+      <c r="BH16">
+        <v>32657000.0</v>
+      </c>
+      <c r="BI16">
+        <v>26841000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>31888000.0</v>
+      </c>
+      <c r="BK16">
+        <v>10999000.0</v>
+      </c>
+      <c r="BL16">
+        <v>40629000.0</v>
+      </c>
+      <c r="BM16">
+        <v>52850000.0</v>
+      </c>
+      <c r="BN16">
+        <v>27332000.0</v>
+      </c>
+      <c r="BO16">
+        <v>12626000.0</v>
+      </c>
+      <c r="BP16">
+        <v>30972000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>27951000.0</v>
+      </c>
+      <c r="BR16">
+        <v>24884000.0</v>
+      </c>
+      <c r="BS16">
+        <v>18020000.0</v>
+      </c>
+      <c r="BT16">
+        <v>40599000.0</v>
+      </c>
+      <c r="BU16">
+        <v>48508000.0</v>
+      </c>
+      <c r="BV16">
+        <v>33616000.0</v>
+      </c>
+      <c r="BW16">
+        <v>31190000.0</v>
+      </c>
+      <c r="BX16">
+        <v>43163000.0</v>
+      </c>
+      <c r="BY16">
+        <v>18473000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>15116000.0</v>
+      </c>
+      <c r="CA16">
+        <v>15505000.0</v>
+      </c>
+      <c r="CB16">
+        <v>21740000.0</v>
+      </c>
+      <c r="CC16">
+        <v>28201000.0</v>
+      </c>
+      <c r="CD16">
+        <v>21841000.0</v>
+      </c>
+      <c r="CE16">
+        <v>15324000.0</v>
+      </c>
+      <c r="CF16">
+        <v>21942000.0</v>
+      </c>
+      <c r="CG16">
+        <v>22660000.0</v>
+      </c>
+      <c r="CH16">
+        <v>24867000.0</v>
+      </c>
+      <c r="CI16">
+        <v>43115000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>29026000.0</v>
+      </c>
+      <c r="CK16">
+        <v>14198000.0</v>
+      </c>
+      <c r="CL16">
+        <v>25167000.0</v>
+      </c>
+      <c r="CM16">
+        <v>34409000.0</v>
+      </c>
+      <c r="CN16">
+        <v>36869000.0</v>
+      </c>
+      <c r="CO16">
+        <v>26553000.0</v>
+      </c>
+      <c r="CP16">
+        <v>27384000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>25604000.0</v>
+      </c>
+      <c r="CR16">
+        <v>28704000.0</v>
+      </c>
+      <c r="CS16">
+        <v>32386000.0</v>
+      </c>
+      <c r="CT16">
+        <v>41318000.0</v>
+      </c>
+      <c r="CU16">
+        <v>34236000.0</v>
+      </c>
+      <c r="CV16">
+        <v>33257000.0</v>
+      </c>
+      <c r="CW16">
+        <v>28829000.0</v>
+      </c>
+      <c r="CX16">
+        <v>35551000.0</v>
+      </c>
+      <c r="CY16">
+        <v>18262000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>26934000.0</v>
+      </c>
+      <c r="DA16">
+        <v>19378000.0</v>
+      </c>
+      <c r="DB16">
+        <v>17507000.0</v>
+      </c>
+      <c r="DC16">
+        <v>6980000.0</v>
+      </c>
+      <c r="DD16">
+        <v>1380000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>217</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8960,291 +38071,549 @@
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
     </row>
     <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>45</v>
-[...30 lines deleted...]
-      <c r="AE18"/>
+        <v>218</v>
+      </c>
+      <c r="B18">
+        <v>2766000.0</v>
+      </c>
+      <c r="C18">
+        <v>12395000.0</v>
+      </c>
+      <c r="D18">
+        <v>13668000.0</v>
+      </c>
+      <c r="E18">
+        <v>5232000.0</v>
+      </c>
+      <c r="F18">
+        <v>2142000.0</v>
+      </c>
+      <c r="G18">
+        <v>39746000.0</v>
+      </c>
+      <c r="H18">
+        <v>9794000.0</v>
+      </c>
+      <c r="I18">
+        <v>52697000.0</v>
+      </c>
+      <c r="J18">
+        <v>-12799000.0</v>
+      </c>
+      <c r="K18">
+        <v>7568000.0</v>
+      </c>
+      <c r="L18">
+        <v>4618000.0</v>
+      </c>
+      <c r="M18">
+        <v>3996000.0</v>
+      </c>
+      <c r="N18">
+        <v>1904000.0</v>
+      </c>
+      <c r="O18">
+        <v>6569000.0</v>
+      </c>
+      <c r="P18">
+        <v>6742000.0</v>
+      </c>
+      <c r="Q18">
+        <v>6503000.0</v>
+      </c>
+      <c r="R18">
+        <v>4544000.0</v>
+      </c>
+      <c r="S18">
+        <v>2295000.0</v>
+      </c>
+      <c r="T18">
+        <v>6958000.0</v>
+      </c>
+      <c r="U18">
+        <v>2891000.0</v>
+      </c>
+      <c r="V18">
+        <v>3737000.0</v>
+      </c>
+      <c r="W18">
+        <v>3748000.0</v>
+      </c>
+      <c r="X18">
+        <v>3812000.0</v>
+      </c>
+      <c r="Y18">
+        <v>2669000.0</v>
+      </c>
+      <c r="Z18">
+        <v>658000.0</v>
+      </c>
+      <c r="AA18">
+        <v>5886000.0</v>
+      </c>
+      <c r="AB18">
+        <v>5125000.0</v>
+      </c>
+      <c r="AC18">
+        <v>5035000.0</v>
+      </c>
+      <c r="AD18">
+        <v>1988000.0</v>
+      </c>
+      <c r="AE18">
+        <v>8257000.0</v>
+      </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>4820000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>4735000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>1330000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>5048000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>4192000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>3575000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>-1297000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>337000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>2331000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>1704000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>1662000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>4489000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>3463000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>4314000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>469000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>6728000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>4486000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>2882000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>792000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>3389000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>2936000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>3545000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>-282000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>3114000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>2562000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>2111000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>3696000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>1867000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
-[...47 lines deleted...]
-      <c r="DD18"/>
+        <v>2231000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>285000.0</v>
+      </c>
+      <c r="BK18">
+        <v>4778000.0</v>
+      </c>
+      <c r="BL18">
+        <v>2818000.0</v>
+      </c>
+      <c r="BM18">
+        <v>2377000.0</v>
+      </c>
+      <c r="BN18">
+        <v>2380000.0</v>
+      </c>
+      <c r="BO18">
+        <v>986000.0</v>
+      </c>
+      <c r="BP18">
+        <v>2765000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>2200000.0</v>
+      </c>
+      <c r="BR18">
+        <v>1461000.0</v>
+      </c>
+      <c r="BS18">
+        <v>1499000.0</v>
+      </c>
+      <c r="BT18">
+        <v>1219000.0</v>
+      </c>
+      <c r="BU18">
+        <v>2032000.0</v>
+      </c>
+      <c r="BV18">
+        <v>1147000.0</v>
+      </c>
+      <c r="BW18">
+        <v>1580000.0</v>
+      </c>
+      <c r="BX18">
+        <v>1859000.0</v>
+      </c>
+      <c r="BY18">
+        <v>1257000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>782000.0</v>
+      </c>
+      <c r="CA18">
+        <v>2985000.0</v>
+      </c>
+      <c r="CB18">
+        <v>1008000.0</v>
+      </c>
+      <c r="CC18">
+        <v>1620000.0</v>
+      </c>
+      <c r="CD18">
+        <v>2030000.0</v>
+      </c>
+      <c r="CE18">
+        <v>1797000.0</v>
+      </c>
+      <c r="CF18">
+        <v>2528000.0</v>
+      </c>
+      <c r="CG18">
+        <v>1640000.0</v>
+      </c>
+      <c r="CH18">
+        <v>790000.0</v>
+      </c>
+      <c r="CI18">
+        <v>3546000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>1444000.0</v>
+      </c>
+      <c r="CK18">
+        <v>2030000.0</v>
+      </c>
+      <c r="CL18">
+        <v>1900000.0</v>
+      </c>
+      <c r="CM18">
+        <v>2426000.0</v>
+      </c>
+      <c r="CN18">
+        <v>2108000.0</v>
+      </c>
+      <c r="CO18">
+        <v>1801000.0</v>
+      </c>
+      <c r="CP18">
+        <v>2284000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>2797000.0</v>
+      </c>
+      <c r="CR18">
+        <v>1814000.0</v>
+      </c>
+      <c r="CS18">
+        <v>1298000.0</v>
+      </c>
+      <c r="CT18">
+        <v>1404000.0</v>
+      </c>
+      <c r="CU18">
+        <v>2159000.0</v>
+      </c>
+      <c r="CV18">
+        <v>1715000.0</v>
+      </c>
+      <c r="CW18">
+        <v>1350000.0</v>
+      </c>
+      <c r="CX18">
+        <v>1488000.0</v>
+      </c>
+      <c r="CY18">
+        <v>2122000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>1450000.0</v>
+      </c>
+      <c r="DA18">
+        <v>-81000.0</v>
+      </c>
+      <c r="DB18">
+        <v>1174000.0</v>
+      </c>
+      <c r="DC18">
+        <v>2050000.0</v>
+      </c>
+      <c r="DD18">
+        <v>1400000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>46</v>
-[...24 lines deleted...]
-      <c r="Y19"/>
+        <v>219</v>
+      </c>
+      <c r="B19">
+        <v>3509000.0</v>
+      </c>
+      <c r="C19">
+        <v>13435000.0</v>
+      </c>
+      <c r="D19">
+        <v>45663000.0</v>
+      </c>
+      <c r="E19">
+        <v>11550000.0</v>
+      </c>
+      <c r="F19">
+        <v>9813000.0</v>
+      </c>
+      <c r="G19">
+        <v>-1521000.0</v>
+      </c>
+      <c r="H19">
+        <v>28802000.0</v>
+      </c>
+      <c r="I19">
+        <v>21855000.0</v>
+      </c>
+      <c r="J19">
+        <v>12258000.0</v>
+      </c>
+      <c r="K19">
+        <v>-12237000.0</v>
+      </c>
+      <c r="L19">
+        <v>-18071000.0</v>
+      </c>
+      <c r="M19">
+        <v>-34734000.0</v>
+      </c>
+      <c r="N19">
+        <v>6937000.0</v>
+      </c>
+      <c r="O19">
+        <v>-19970000.0</v>
+      </c>
+      <c r="P19">
+        <v>-3474000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-11026000.0</v>
+      </c>
+      <c r="R19">
+        <v>-12019000.0</v>
+      </c>
+      <c r="S19">
+        <v>-25834000.0</v>
+      </c>
+      <c r="T19">
+        <v>-26127000.0</v>
+      </c>
+      <c r="U19">
+        <v>-71637000.0</v>
+      </c>
+      <c r="V19">
+        <v>-67549000.0</v>
+      </c>
+      <c r="W19">
+        <v>-8108000.0</v>
+      </c>
+      <c r="X19">
+        <v>-8697000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-73767000.0</v>
+      </c>
       <c r="Z19">
-        <v>231407000.0</v>
+        <v>11725000.0</v>
       </c>
       <c r="AA19">
-        <v>265204000.0</v>
+        <v>3061000.0</v>
       </c>
       <c r="AB19">
-        <v>285559000.0</v>
+        <v>11913000.0</v>
       </c>
       <c r="AC19">
-        <v>281740000.0</v>
+        <v>-2758000.0</v>
       </c>
       <c r="AD19">
-        <v>298633000.0</v>
-[...28 lines deleted...]
-      <c r="BF19"/>
+        <v>12750000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-22183000.0</v>
+      </c>
+      <c r="AF19">
+        <v>2413000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-9039000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-4301000.0</v>
+      </c>
+      <c r="AI19">
+        <v>42614000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>12707000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-17175000.0</v>
+      </c>
+      <c r="AL19">
+        <v>5100000.0</v>
+      </c>
+      <c r="AM19">
+        <v>9569000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-8127000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-25466000.0</v>
+      </c>
+      <c r="AP19">
+        <v>9551000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-27394000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-18294000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-12116000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-16499000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-3749000.0</v>
+      </c>
+      <c r="AV19">
+        <v>39266000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-30710000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-10160000.0</v>
+      </c>
+      <c r="AY19">
+        <v>8020000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-897000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-15303000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-2487000.0</v>
+      </c>
+      <c r="BC19">
+        <v>6548000.0</v>
+      </c>
+      <c r="BD19">
+        <v>23084000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-37442000.0</v>
+      </c>
+      <c r="BF19">
+        <v>4246000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -9254,29225 +38623,51 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
     </row>
     <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>47</v>
-[...23581 lines deleted...]
-      <c r="A21" t="s">
         <v>220</v>
-      </c>
-[...5589 lines deleted...]
-        <v>219</v>
       </c>
       <c r="B20">
         <v>142000.0</v>
       </c>
       <c r="C20">
         <v>120000.0</v>
       </c>
       <c r="D20">
         <v>174000.0</v>
       </c>
       <c r="E20">
         <v>183000.0</v>
       </c>
       <c r="F20">
         <v>148000.0</v>
       </c>
       <c r="G20">
         <v>147000.0</v>
       </c>
       <c r="H20">
         <v>131000.0</v>
       </c>
       <c r="I20">
         <v>130000.0</v>
       </c>
@@ -38580,51 +38775,51 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B21">
         <v>-295000.0</v>
       </c>
       <c r="C21">
         <v>-289000.0</v>
       </c>
       <c r="D21">
         <v>-283000.0</v>
       </c>
       <c r="E21">
         <v>363000.0</v>
       </c>
       <c r="F21">
         <v>-50516000.0</v>
       </c>
       <c r="G21">
         <v>-509000.0</v>
       </c>
       <c r="H21">
         <v>-6502000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -38798,51 +38993,51 @@
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B22">
         <v>4444000.0</v>
       </c>
       <c r="C22">
         <v>5656000.0</v>
       </c>
       <c r="D22">
         <v>6936000.0</v>
       </c>
       <c r="E22">
         <v>5919000.0</v>
       </c>
       <c r="F22">
         <v>4609000.0</v>
       </c>
       <c r="G22">
         <v>6084000.0</v>
       </c>
       <c r="H22">
         <v>4532000.0</v>
       </c>
       <c r="I22">
         <v>919000.0</v>
       </c>
@@ -39124,51 +39319,51 @@
       </c>
       <c r="CX22">
         <v>1357000.0</v>
       </c>
       <c r="CY22">
         <v>1620000.0</v>
       </c>
       <c r="CZ22">
         <v>1143000.0</v>
       </c>
       <c r="DA22">
         <v>1283000.0</v>
       </c>
       <c r="DB22">
         <v>1194000.0</v>
       </c>
       <c r="DC22">
         <v>1540000.0</v>
       </c>
       <c r="DD22">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B23">
         <v>-1562000.0</v>
       </c>
       <c r="C23">
         <v>-8727000.0</v>
       </c>
       <c r="D23">
         <v>-70290000.0</v>
       </c>
       <c r="E23">
         <v>-2277000.0</v>
       </c>
       <c r="F23">
         <v>43357000.0</v>
       </c>
       <c r="G23">
         <v>-38713000.0</v>
       </c>
       <c r="H23">
         <v>-26055000.0</v>
       </c>
       <c r="I23">
         <v>-47868000.0</v>
       </c>
@@ -39450,57 +39645,57 @@
       </c>
       <c r="CX23">
         <v>13778000.0</v>
       </c>
       <c r="CY23">
         <v>-12519000.0</v>
       </c>
       <c r="CZ23">
         <v>10488000.0</v>
       </c>
       <c r="DA23">
         <v>6488000.0</v>
       </c>
       <c r="DB23">
         <v>-1241000.0</v>
       </c>
       <c r="DC23">
         <v>3740000.0</v>
       </c>
       <c r="DD23">
         <v>6890000.0</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B24">
-        <v>9329000.0</v>
+        <v>6155000.0</v>
       </c>
       <c r="C24">
-        <v>-14974000.0</v>
+        <v>-28064000.0</v>
       </c>
       <c r="D24">
         <v>33017000.0</v>
       </c>
       <c r="E24">
         <v>7415000.0</v>
       </c>
       <c r="F24">
         <v>4750000.0</v>
       </c>
       <c r="G24">
         <v>-1275000.0</v>
       </c>
       <c r="H24">
         <v>23690000.0</v>
       </c>
       <c r="I24">
         <v>23050000.0</v>
       </c>
       <c r="J24">
         <v>980000.0</v>
       </c>
       <c r="K24">
         <v>-25484000.0</v>
       </c>
@@ -39776,57 +39971,57 @@
       </c>
       <c r="CX24">
         <v>-3880000.0</v>
       </c>
       <c r="CY24">
         <v>-126000.0</v>
       </c>
       <c r="CZ24">
         <v>-11655000.0</v>
       </c>
       <c r="DA24">
         <v>-17872000.0</v>
       </c>
       <c r="DB24">
         <v>-8521000.0</v>
       </c>
       <c r="DC24">
         <v>1200000.0</v>
       </c>
       <c r="DD24">
         <v>-6910000.0</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B25">
-        <v>1081000.0</v>
+        <v>296000.0</v>
       </c>
       <c r="C25">
-        <v>12368000.0</v>
+        <v>3440000.0</v>
       </c>
       <c r="D25">
         <v>1859000.0</v>
       </c>
       <c r="E25">
         <v>-344000.0</v>
       </c>
       <c r="F25">
         <v>-632000.0</v>
       </c>
       <c r="G25">
         <v>30018000.0</v>
       </c>
       <c r="H25">
         <v>3001000.0</v>
       </c>
       <c r="I25">
         <v>55580000.0</v>
       </c>
       <c r="J25">
         <v>-10670000.0</v>
       </c>
       <c r="K25">
         <v>1212000.0</v>
       </c>
@@ -40102,51 +40297,51 @@
       </c>
       <c r="CX25">
         <v>61000.0</v>
       </c>
       <c r="CY25">
         <v>38000.0</v>
       </c>
       <c r="CZ25">
         <v>51000.0</v>
       </c>
       <c r="DA25">
         <v>246000.0</v>
       </c>
       <c r="DB25">
         <v>-150000.0</v>
       </c>
       <c r="DC25">
         <v>-5489999.0</v>
       </c>
       <c r="DD25">
         <v>-580000.0</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B26">
         <v>-16000.0</v>
       </c>
       <c r="C26">
         <v>69000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-69000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -40338,51 +40533,51 @@
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B27">
         <v>266000.0</v>
       </c>
       <c r="C27">
         <v>135000.0</v>
       </c>
       <c r="D27">
         <v>130000.0</v>
       </c>
       <c r="E27">
         <v>101000.0</v>
       </c>
       <c r="F27">
         <v>284000.0</v>
       </c>
       <c r="G27">
         <v>87000.0</v>
       </c>
       <c r="H27">
         <v>94000.0</v>
       </c>
       <c r="I27">
         <v>92000.0</v>
       </c>
@@ -40596,51 +40791,51 @@
       <c r="CU27"/>
       <c r="CV27">
         <v>3000.0</v>
       </c>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27">
         <v>-25000.0</v>
       </c>
       <c r="CZ27"/>
       <c r="DA27">
         <v>-1000.0</v>
       </c>
       <c r="DB27">
         <v>14000.0</v>
       </c>
       <c r="DC27">
         <v>0.0</v>
       </c>
       <c r="DD27">
         <v>-418900000.0</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B28">
         <v>-4863000.0</v>
       </c>
       <c r="C28">
         <v>-12017000.0</v>
       </c>
       <c r="D28">
         <v>-73553000.0</v>
       </c>
       <c r="E28">
         <v>-4909000.0</v>
       </c>
       <c r="F28">
         <v>-10099000.0</v>
       </c>
       <c r="G28">
         <v>-42230000.0</v>
       </c>
       <c r="H28">
         <v>-35516000.0</v>
       </c>
       <c r="I28">
         <v>-74327000.0</v>
       </c>
@@ -40922,51 +41117,51 @@
       </c>
       <c r="CX28">
         <v>12261000.0</v>
       </c>
       <c r="CY28">
         <v>-14443000.0</v>
       </c>
       <c r="CZ28">
         <v>8824000.0</v>
       </c>
       <c r="DA28">
         <v>13575000.0</v>
       </c>
       <c r="DB28">
         <v>-3245000.0</v>
       </c>
       <c r="DC28">
         <v>3740000.0</v>
       </c>
       <c r="DD28">
         <v>6890000.0</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B29">
         <v>3101000.0</v>
       </c>
       <c r="C29">
         <v>12740000.0</v>
       </c>
       <c r="D29">
         <v>13977000.0</v>
       </c>
       <c r="E29">
         <v>5467000.0</v>
       </c>
       <c r="F29">
         <v>2212000.0</v>
       </c>
       <c r="G29">
         <v>40121000.0</v>
       </c>
       <c r="H29">
         <v>11216000.0</v>
       </c>
       <c r="I29">
         <v>53840000.0</v>
       </c>
@@ -41248,51 +41443,51 @@
       </c>
       <c r="CX29">
         <v>1992000.0</v>
       </c>
       <c r="CY29">
         <v>2245000.0</v>
       </c>
       <c r="CZ29">
         <v>2263000.0</v>
       </c>
       <c r="DA29">
         <v>1424000.0</v>
       </c>
       <c r="DB29">
         <v>1800000.0</v>
       </c>
       <c r="DC29">
         <v>1970000.0</v>
       </c>
       <c r="DD29">
         <v>1520000.0</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B30">
         <v>9329000.0</v>
       </c>
       <c r="C30">
         <v>-14974000.0</v>
       </c>
       <c r="D30">
         <v>45663000.0</v>
       </c>
       <c r="E30">
         <v>11550000.0</v>
       </c>
       <c r="F30">
         <v>9813000.0</v>
       </c>
       <c r="G30">
         <v>-1521000.0</v>
       </c>
       <c r="H30">
         <v>28802000.0</v>
       </c>
       <c r="I30">
         <v>22408000.0</v>
       </c>