--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -941,51 +941,51 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>11692000.0</v>
       </c>
       <c r="C5">
         <v>-2099000.0</v>
       </c>
       <c r="D5">
         <v>4850000.0</v>
       </c>
       <c r="E5">
         <v>-11572000.0</v>
       </c>
       <c r="F5">
-        <v>-7881713000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
         <v>478386000.0</v>
       </c>
       <c r="C7">
         <v>348315000.0</v>
@@ -2458,51 +2458,51 @@
       <c r="L5">
         <v>-10363000.0</v>
       </c>
       <c r="M5">
         <v>-9950000.0</v>
       </c>
       <c r="N5">
         <v>-7537000.0</v>
       </c>
       <c r="O5">
         <v>-11572000.0</v>
       </c>
       <c r="P5">
         <v>-13266000.0</v>
       </c>
       <c r="Q5">
         <v>-691000.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
-        <v>-6139184000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
         <v>-7906790174.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5">
         <v>-621080000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
@@ -11000,51 +11000,51 @@
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-1105000.0</v>
       </c>
       <c r="C23">
         <v>105000.0</v>
       </c>
       <c r="D23">
         <v>-3060000.0</v>
       </c>
       <c r="E23">
         <v>-6678999.0</v>
       </c>
       <c r="F23">
         <v>-3784000.0</v>
       </c>
       <c r="G23">
         <v>7637000.0</v>
       </c>
       <c r="H23">
-        <v>-8563000.0</v>
+        <v>740502000.0</v>
       </c>
       <c r="I23">
         <v>-2070000.0</v>
       </c>
       <c r="J23">
         <v>1001525000.0</v>
       </c>
       <c r="K23">
         <v>8859000.0</v>
       </c>
       <c r="L23">
         <v>-4327000.0</v>
       </c>
       <c r="M23">
         <v>48441000.0</v>
       </c>
       <c r="N23">
         <v>5745000.0</v>
       </c>
       <c r="O23">
         <v>14730000.0</v>
       </c>
       <c r="P23">
         <v>31700000.0</v>
       </c>