--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2145,3777 +2148,3886 @@
         <v>1853437770.0</v>
       </c>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>366907000.0</v>
+      </c>
+      <c r="C2">
         <v>484853000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>487521000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>393029000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>213656000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>121298000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>133832000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>139187000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>113634000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>101489000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>108724000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>104602000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>140083000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>145746000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>229084000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>79781000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>129070000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>66440000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41342000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8914000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>827213.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9229000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>17333000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33333.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>301000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>615000.0</v>
+      </c>
+      <c r="C5">
         <v>3513000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>11692000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>13113000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>14616000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5350000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2099000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12914000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4159000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4850000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10363000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9950000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7537000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11572000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13266000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-7906790174.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-621080000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>402969000.0</v>
+      </c>
+      <c r="C7">
         <v>412850000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>478386000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>459851000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>468691000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>361434000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>348315000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>356757000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>348218000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>352694000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>358408000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>357726000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>88776000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>89084000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>347034000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>336139000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>244212000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>212488000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>206645000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>191999000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>0.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
-        <v>33000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="C8">
         <v>33000.0</v>
       </c>
       <c r="D8">
+        <v>33000.0</v>
+      </c>
+      <c r="E8">
         <v>32000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>307000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>305000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>303000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>234000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>232000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>504681000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>230000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>229000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="O8">
         <v>183000.0</v>
       </c>
       <c r="P8">
+        <v>183000.0</v>
+      </c>
+      <c r="Q8">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000.0</v>
       </c>
       <c r="R8">
         <v>167000.0</v>
       </c>
       <c r="S8">
+        <v>167000.0</v>
+      </c>
+      <c r="T8">
         <v>165000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>164000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2070005175.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>14904370000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11809781000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>10162745000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10099209000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9997176000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9995778000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9865186000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>68460540.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>5150724.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19825.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>732601000.0</v>
+      </c>
+      <c r="C10">
         <v>738889000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>997827000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1635120000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1795719000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1854879000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1606865000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1893638000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1353581000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2169489000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1369947000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1164391000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2775339000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>900038000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1735765000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1264136000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3157449000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5391844000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6262905000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4796880000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1000159.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>809978000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>614412000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4218387.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>172100.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-352189000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>761313000.0</v>
+      </c>
+      <c r="C12">
         <v>738889000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>997827000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2337026000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2825859000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3610905000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4030968000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3471921000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3216429000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3994389000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3859745000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4422597000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5249294000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2978415000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3912996000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3342181000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4294082000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5391844000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6262905000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4797385000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1000159.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>810483000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>614917000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4218387.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>172100.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>352189000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>33000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="C13">
         <v>33000.0</v>
       </c>
       <c r="D13">
+        <v>33000.0</v>
+      </c>
+      <c r="E13">
         <v>32000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>307000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>305000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>303000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>234000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>232000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>231000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>230000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>229000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="O13">
         <v>183000.0</v>
       </c>
       <c r="P13">
+        <v>183000.0</v>
+      </c>
+      <c r="Q13">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000.0</v>
       </c>
       <c r="R13">
         <v>167000.0</v>
       </c>
       <c r="S13">
+        <v>167000.0</v>
+      </c>
+      <c r="T13">
         <v>165000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>164000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2070005174.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1998009391.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5175.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>382098609.0</v>
+      </c>
+      <c r="C14">
         <v>328285861.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>327366060.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>312166297.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>305788272.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>303631730.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>284083801.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>232397154.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>231036052.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>230187064.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>229203249.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>228444678.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>191245983.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>183172500.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>171295198.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>169096354.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>168681540.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>165432237.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>163621550.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>121703228.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3629850.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3265087.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2676486.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2427981.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>25875000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>161862153.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>228000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>183000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000.0</v>
       </c>
       <c r="R15">
         <v>167000.0</v>
       </c>
       <c r="S15">
+        <v>167000.0</v>
+      </c>
+      <c r="T15">
         <v>165000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>164000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5175.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7341.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>5896.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5175.0</v>
       </c>
-      <c r="Z15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>28744000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>27110000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23927000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18473000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-183651000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>7714000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>405468000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>69001000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>32364000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>114180000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2003635.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-9124000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>73912000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>1378653000.0</v>
+      </c>
+      <c r="C22">
         <v>1468853000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1109529000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>981062000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>713269000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>471407000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>407774000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>506842000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>509888000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>565653000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>696236000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>798974000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>849781000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1017570000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>834401000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>685321000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>553045000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>333906000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>127250000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>61155000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28224000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6310000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1043000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>7698826000.0</v>
+      </c>
+      <c r="C23">
         <v>7483168000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8386981000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8823038000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8869078000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9217969000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9647931000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8489183000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8223268000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8897041000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8512718000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8941234000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9415052000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7260931000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7879238000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6887811000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7129419000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7401840000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7881713000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6139184000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2071966288.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1799786000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1402681000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2075486833.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>383000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>454685000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
+        <v>2546556000.0</v>
+      </c>
+      <c r="C24">
         <v>2047844000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2046576000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2040363000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2038928000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2003461000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2002151000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2000847000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1999547000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1998251000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1996960000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1995673000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1994391000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1993113000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1991840000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1990571000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1989200000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1988047000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1986791000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26">
+        <v>14191000.0</v>
+      </c>
+      <c r="C26">
         <v>13615000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>512241000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>687669000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>807794000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>947157000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1050054000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>601181000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>739143000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>688392000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>461029000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>479727000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>288081000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>441727000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>529974000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>513735000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>278055000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>2070167783.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>2628827000.0</v>
+      </c>
+      <c r="C28">
         <v>2429254000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-137300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1178411000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>945208000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>703293000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>870018000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>510615000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1062422000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>253980000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1057954000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1241534000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-408626000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1447095000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>612704000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1078290000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-921567000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3186910000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4054188000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4580207000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>199841.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-660235000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-613432000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4218387.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>127900.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>352189000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>2195735000.0</v>
+      </c>
+      <c r="C29">
         <v>2403927000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3435609000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4154058000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4679827000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5380413000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6001380000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4731216000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5583682000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6302965000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6921185000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7454214000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7954231000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5624964000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6351136000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5237534000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5702056000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5821915000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5911427000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4869832000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>399019703.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-1317797000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>223050000.0</v>
+      </c>
+      <c r="C30">
         <v>131244000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>177162000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>137642000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>125265000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>90328000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>112025000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>98243000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>101370000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>126930000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51822000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23370000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20570000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2583000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19542000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2659000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1294000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>867000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3148000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27695000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>480000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>637000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>260000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>5959840000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3631851000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4349701000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3231247000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3710386000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3829469000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3909355000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4845158000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>397819703.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1858437776.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31">
         <v>2003003501.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>24000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-621080000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>338346000.0</v>
+      </c>
+      <c r="C32">
         <v>62366000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>663521000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1695126000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2417166000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3091783000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3708645000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3100947000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2990602000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3797278000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3748745000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4353634000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5371335000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3104872000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3974469000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3331304000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4312393000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5352491000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6110876000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4717393000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-375288.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>477273000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>4922285000.0</v>
+      </c>
+      <c r="C33">
         <v>4726499000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5087330000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5022928000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4917958000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4794712000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4773995000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4242172000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4221780000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4063044000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3755563000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3549740000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3158124000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3141099000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2967210000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2731383000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2162930000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1537409000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1374736000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1152383000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2070290785.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>931182000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>740125000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2070176813.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>210900.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-352189000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
+        <v>371400000.0</v>
+      </c>
+      <c r="C34">
         <v>356145000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>357305000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>351373000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>366684000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>358006000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>342965000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>318517000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>321387400.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>286833000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>280217000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>98906000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>356846000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>360770000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>134369000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>125836000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>11268000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5351000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3252000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>214731922.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>10258000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>72450000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>3412337000.0</v>
+      </c>
+      <c r="C35">
         <v>2750779000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5033564000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4917676000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4927533000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4702820000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4609828000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4659399000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3696485000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3628132000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2652616000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2497359000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2569619000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2614120000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2591978000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2831440000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2764937000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3060431000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3576257000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1024618000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1672095794.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1313765000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2536175000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>72450000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>-454685000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>436234000.0</v>
+      </c>
+      <c r="C36">
         <v>350067000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>354983000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>355199000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>306095000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>294500000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>249443000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>198277000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>204049000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>185352000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>180626000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>175299000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>171589000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>163295000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>55300000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>51494000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>71233000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>17408000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6234000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>42700000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2070290785.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>31266000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>26851000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>210900.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-352189000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>171589000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>163295000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>55300000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>51494000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>71233000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>43240000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>30609000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>42700000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>39271000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>31266000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>413525000.0</v>
+      </c>
+      <c r="C39">
         <v>417683000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1015133000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>344380000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>286727000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>250617000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>323169000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>170005000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>173801000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>147025000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>149352000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>146553000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>137283000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>121264000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>145089000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>126267000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>118068000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>137814000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>113674000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>100566000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>195344.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>51174000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>46336000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1091634.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>210900.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>1359101000.0</v>
+      </c>
+      <c r="C40">
         <v>1398372000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1392641000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1234281000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1004122000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>946073000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>844185000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>918506000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>791687000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>824900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>782806000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>846843000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>702858000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>833627000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>677025000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>712032000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>506178000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>424168000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>324239000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>185213000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>827212.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>237981999.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>166970000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>33333.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>59000.0</v>
       </c>
-      <c r="Z40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>245558000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>542162000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>274959000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>522325000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>770360000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>876829000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1583383000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>850498000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>12151000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1175884000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>16615323000.0</v>
+      </c>
+      <c r="C42">
         <v>16284177000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>16300107000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>16583958000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>16210965000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>16456885000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>16787302000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>15186048000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>15042825000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>14609520000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>15045364000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>14961135000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>14883654000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>11789065000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>11731422000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>10142029000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>10078493000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>9976460000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9975062000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>9865186000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>6198000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>38113000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5150724.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>19825.0</v>
       </c>
-      <c r="Z42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>5905599000.0</v>
+      </c>
+      <c r="C45">
         <v>5621362000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5442436000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5091320000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4799095000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4437770000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4262446000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4142534000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3911078000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3755905000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3533776000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3331028000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2698454000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2536077000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2381936000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2383564000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>4471860000.0</v>
+      </c>
+      <c r="C46">
         <v>4335986000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4220106000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3980060000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3804069000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3553055000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3474498000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3442714000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3278588000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3189300000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3032375000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2894714000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2698454000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2536077000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2381936000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2166154000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1813642000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1494169000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1344127000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1109683000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1014429000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>899916000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>713274000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2698454000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2536077000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2381936000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2166154000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1813642000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1494169000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1344127000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>965901000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1014429000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>899916000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-17673940000.0</v>
+      </c>
+      <c r="C48">
         <v>-16639089000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-15610745000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-14796725000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-13818297000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-13278865000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-12912694000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-12515476000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-11523001000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-10879611000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-10198752000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-9544986000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-8914092000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-8149860000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-7370332000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-6897684000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-6367583000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6147158000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-6065872000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-5020192000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1672185472.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-4234062000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1356893000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-156614.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1000.0</v>
       </c>
-      <c r="Z48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-8914092000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-8149860000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-6897684000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-6367583000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-6147158000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-6065872000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-5020192000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1672185472.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>63467875.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49">
+      <c r="X49"/>
+      <c r="Y49">
         <v>156614.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1000.0</v>
       </c>
-      <c r="Z49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>707142000.0</v>
+      </c>
+      <c r="C50">
         <v>707449000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>671746000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>313317000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>233308000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>193277000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>126417000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>46649000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>68238000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>72524000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>72533000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>52526000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9595000.0</v>
       </c>
       <c r="O50">
         <v>9595000.0</v>
       </c>
       <c r="P50">
+        <v>9595000.0</v>
+      </c>
+      <c r="Q50">
         <v>15716000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>2470000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4399000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>15281000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>24674000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1200000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>980000.0</v>
       </c>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>3361428000.0</v>
+      </c>
+      <c r="C51">
         <v>3168143000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>860527000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2813531000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2740927000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2558172000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2476883000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2404253000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2416003000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2423469000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2427901000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2405925000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2366713000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2347133000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2348469000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2342426000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2235882000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2204934000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2208717000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>216673000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1200000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>149743000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>980000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>300000.0</v>
       </c>
-      <c r="Z51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>712187000.0</v>
+      </c>
+      <c r="C52">
         <v>782334000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>755968000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>450564000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>292249000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>242503000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>168801000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>88371000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>105565000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>110330000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>109166000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>86415000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>42652000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>35587000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>31450000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>33311000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>18848000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>21332000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>30520000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>42553000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1200000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>11862000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>980000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>300000.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>28712000.0</v>
+      </c>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>631093000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>701906000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1030140000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1756026000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2424103000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1578283000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1862848000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1824900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2489798000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3258206000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2473955000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2078377000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2177231000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2078045000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1136633000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="U53">
         <v>505000.0</v>
       </c>
       <c r="V53">
         <v>505000.0</v>
       </c>
       <c r="W53">
         <v>505000.0</v>
       </c>
       <c r="X53">
+        <v>505000.0</v>
+      </c>
+      <c r="Y53">
         <v>2070167783.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>704378000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>7698826000.0</v>
+      </c>
+      <c r="C55">
         <v>7483168000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8386981000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8823038000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>8869078000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>9217969000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9647931000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8489183000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8223268000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8897041000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8512718000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>8941234000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9415052000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>7260931000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>7879238000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6887811000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7129419000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7401840000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7881713000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6139184000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2071966288.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1799786000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1402681000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2075486833.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>383000.0</v>
       </c>
-      <c r="Z55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>2776541000.0</v>
+      </c>
+      <c r="C56">
         <v>2756669000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3299651000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3800110000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3951120000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4423257000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>4873936000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4247011000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4001488000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4833997000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4757155000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>5391494000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6256928000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4119832000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4912028000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4156428000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4966489000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5864431000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6506977000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4986801000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1675503.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>868604000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>662556000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>5310021.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>172100.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>352189000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>2438195000.0</v>
+      </c>
+      <c r="C57">
         <v>2694303000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2636130000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2104984000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1533954000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1331474000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1165291000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1146064000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1010886000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1036719000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1008410000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1037860000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>885593000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1014960000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>937559000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>825124000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>654096000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>511940000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>396101000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>269408000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2050790.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>259072999.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>185283000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>33333.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>359000.0</v>
       </c>
-      <c r="Z57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>5850532000.0</v>
+      </c>
+      <c r="C58">
         <v>5445082000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7669694000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7022660000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6461487000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6034294000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5775119000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5805463000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4707371000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4664851000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3661026000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3535219000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3455212000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3629080000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3529537000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3656564000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3419033000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3572371000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3972358000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1294026000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1674146585.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1572838000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2721458000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>72483333.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>359000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>-454685000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>1848294000.0</v>
+      </c>
+      <c r="C60">
         <v>2038086000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>717287000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1800378000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2407591000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3183675000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3872812000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2683720000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3515897000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4232190000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>4851692000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5406015000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5959840000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3631851000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4349701000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3231247000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3710386000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3829469000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3909355000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4845158000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>397819703.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>226948000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-1318777000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2003003501.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>24000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>454685000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
-[...1 lines deleted...]
-      </c>
+      <c r="Q61"/>
       <c r="R61">
         <v>-20716000.0</v>
       </c>
       <c r="S61">
         <v>-20716000.0</v>
       </c>
-      <c r="T61"/>
+      <c r="T61">
+        <v>-20716000.0</v>
+      </c>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62">
         <v>2070000000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>1853437770.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62">
+      <c r="X62"/>
+      <c r="Y62">
         <v>1998003495.0</v>
       </c>
-      <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5940,2846 +6052,2897 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>2610176000.0</v>
       </c>
       <c r="C2">
         <v>1730943000.0</v>
       </c>
       <c r="D2">
         <v>1936066000.0</v>
       </c>
       <c r="E2">
         <v>1646086000.0</v>
       </c>
       <c r="F2">
         <v>154897000.0</v>
       </c>
       <c r="G2">
         <v>3070000.0</v>
       </c>
       <c r="H2">
         <v>3926000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>451243000.0</v>
       </c>
       <c r="C3">
         <v>295337000.0</v>
       </c>
       <c r="D3">
         <v>233531000.0</v>
       </c>
       <c r="E3">
         <v>206294000.0</v>
       </c>
       <c r="F3">
         <v>75470000.0</v>
       </c>
       <c r="G3">
         <v>10217000.0</v>
       </c>
       <c r="H3">
         <v>3842000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-2605283000.0</v>
       </c>
       <c r="C5">
         <v>-2679820000.0</v>
       </c>
       <c r="D5">
         <v>-2802479000.0</v>
       </c>
       <c r="E5">
         <v>-1273485000.0</v>
       </c>
       <c r="F5">
         <v>-2578338000.0</v>
       </c>
       <c r="G5">
         <v>-719504000.0</v>
       </c>
       <c r="H5">
         <v>-268787000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-2154040000.0</v>
       </c>
       <c r="C6">
         <v>-2384483000.0</v>
       </c>
       <c r="D6">
         <v>-2568948000.0</v>
       </c>
       <c r="E6">
         <v>-1067191000.0</v>
       </c>
       <c r="F6">
         <v>-2502868000.0</v>
       </c>
       <c r="G6">
         <v>-709287000.0</v>
       </c>
       <c r="H6">
         <v>-264945000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>-1256386000.0</v>
       </c>
       <c r="C9">
         <v>-923111000.0</v>
       </c>
       <c r="D9">
         <v>-1340795000.0</v>
       </c>
       <c r="E9">
         <v>-1037905000.0</v>
       </c>
       <c r="F9">
         <v>-127786000.0</v>
       </c>
       <c r="G9">
         <v>906000.0</v>
       </c>
       <c r="H9">
         <v>664000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-2700384000.0</v>
       </c>
       <c r="C10">
         <v>-2712743000.0</v>
       </c>
       <c r="D10">
         <v>-2827394000.0</v>
       </c>
       <c r="E10">
         <v>-1304081000.0</v>
       </c>
       <c r="F10">
         <v>-2579712000.0</v>
       </c>
       <c r="G10">
         <v>-719568000.0</v>
       </c>
       <c r="H10">
         <v>-277334000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>-2333000.0</v>
       </c>
       <c r="C11">
         <v>1199000.0</v>
       </c>
       <c r="D11">
         <v>1026000.0</v>
       </c>
       <c r="E11">
         <v>379000.0</v>
       </c>
       <c r="F11">
         <v>49000.0</v>
       </c>
       <c r="G11">
         <v>-188000.0</v>
       </c>
       <c r="H11">
         <v>23000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
         <v>95101000.0</v>
       </c>
       <c r="C12">
         <v>32923000.0</v>
       </c>
       <c r="D12">
         <v>24915000.0</v>
       </c>
       <c r="E12">
         <v>30596000.0</v>
       </c>
       <c r="F12">
         <v>1374000.0</v>
       </c>
       <c r="G12">
         <v>64000.0</v>
       </c>
       <c r="H12">
         <v>8547000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>156443000.0</v>
       </c>
       <c r="C13">
         <v>213026000.0</v>
       </c>
       <c r="D13">
         <v>175066000.0</v>
       </c>
       <c r="E13">
         <v>56756000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-2698051000.0</v>
       </c>
       <c r="C15">
         <v>-2713942000.0</v>
       </c>
       <c r="D15">
         <v>-2828420000.0</v>
       </c>
       <c r="E15">
         <v>-1304460000.0</v>
       </c>
       <c r="F15">
         <v>-2579761000.0</v>
       </c>
       <c r="G15">
         <v>-719380000.0</v>
       </c>
       <c r="H15">
         <v>-277357000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-1304460000.0</v>
       </c>
       <c r="F16">
         <v>-4747093000.0</v>
       </c>
       <c r="G16">
         <v>-705596000.0</v>
       </c>
       <c r="H16">
         <v>-269422000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-2698051000.0</v>
       </c>
       <c r="C17">
         <v>-2713942000.0</v>
       </c>
       <c r="D17">
         <v>-2647302000.0</v>
       </c>
       <c r="E17">
         <v>-1304460000.0</v>
       </c>
       <c r="F17">
         <v>-2579761000.0</v>
       </c>
       <c r="G17">
         <v>-719380000.0</v>
       </c>
       <c r="H17">
         <v>-277357000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>61342000.0</v>
       </c>
       <c r="C18">
         <v>180103000.0</v>
       </c>
       <c r="D18">
         <v>149853000.0</v>
       </c>
       <c r="E18">
         <v>26160000.0</v>
       </c>
       <c r="F18">
         <v>-4091000.0</v>
       </c>
       <c r="G18">
         <v>-64000.0</v>
       </c>
       <c r="H18">
         <v>-8547000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-1047892000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-3501753000.0</v>
       </c>
       <c r="C21">
         <v>-3020820000.0</v>
       </c>
       <c r="D21">
         <v>-3099588000.0</v>
       </c>
       <c r="E21">
         <v>-2593991000.0</v>
       </c>
       <c r="F21">
         <v>-1530446000.0</v>
       </c>
       <c r="G21">
         <v>-599227000.0</v>
       </c>
       <c r="H21">
         <v>-257934000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>4855543000.0</v>
       </c>
       <c r="C23">
         <v>3828652000.0</v>
       </c>
       <c r="D23">
         <v>3694859000.0</v>
       </c>
       <c r="E23">
         <v>3202172000.0</v>
       </c>
       <c r="F23">
         <v>1557557000.0</v>
       </c>
       <c r="G23">
         <v>603203000.0</v>
       </c>
       <c r="H23">
         <v>262524000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>2167332000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>451243000.0</v>
       </c>
       <c r="C25">
         <v>295337000.0</v>
       </c>
       <c r="D25">
         <v>221273000.0</v>
       </c>
       <c r="E25">
         <v>186583000.0</v>
       </c>
       <c r="F25">
         <v>62907000.0</v>
       </c>
       <c r="G25">
         <v>10217000.0</v>
       </c>
       <c r="H25">
         <v>3842000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>1211397000.0</v>
       </c>
       <c r="C26">
         <v>1176453000.0</v>
       </c>
       <c r="D26">
         <v>937012000.0</v>
       </c>
       <c r="E26">
         <v>821512000.0</v>
       </c>
       <c r="F26">
         <v>750185000.0</v>
       </c>
       <c r="G26">
         <v>511110000.0</v>
       </c>
       <c r="H26">
         <v>220223000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>49800000.0</v>
       </c>
       <c r="D27">
         <v>35300000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>1033970000.0</v>
       </c>
       <c r="C28">
         <v>851152000.0</v>
       </c>
       <c r="D28">
         <v>761935000.0</v>
       </c>
       <c r="E28">
         <v>734574000.0</v>
       </c>
       <c r="F28">
         <v>652475000.0</v>
       </c>
       <c r="G28">
         <v>89023000.0</v>
       </c>
       <c r="H28">
         <v>38375000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>-2333000.0</v>
       </c>
       <c r="C29">
         <v>1199000.0</v>
       </c>
       <c r="D29">
         <v>851000.0</v>
       </c>
       <c r="E29">
         <v>379000.0</v>
       </c>
       <c r="F29">
         <v>49000.0</v>
       </c>
       <c r="G29">
         <v>-188000.0</v>
       </c>
       <c r="H29">
         <v>23000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>2245367000.0</v>
       </c>
       <c r="C30">
         <v>2097709000.0</v>
       </c>
       <c r="D30">
         <v>1758793000.0</v>
       </c>
       <c r="E30">
         <v>1556086000.0</v>
       </c>
       <c r="F30">
         <v>1402660000.0</v>
       </c>
       <c r="G30">
         <v>600133000.0</v>
       </c>
       <c r="H30">
         <v>258598000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>801369000.0</v>
       </c>
       <c r="C31">
         <v>308077000.0</v>
       </c>
       <c r="D31">
         <v>272194000.0</v>
       </c>
       <c r="E31">
         <v>1289910000.0</v>
       </c>
       <c r="F31">
         <v>-1049266000.0</v>
       </c>
       <c r="G31">
         <v>-120341000.0</v>
       </c>
       <c r="H31">
         <v>-19400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>1353790000.0</v>
       </c>
       <c r="C32">
         <v>807832000.0</v>
       </c>
       <c r="D32">
         <v>595271000.0</v>
       </c>
       <c r="E32">
         <v>608181000.0</v>
       </c>
       <c r="F32">
         <v>27111000.0</v>
       </c>
       <c r="G32">
         <v>3976000.0</v>
       </c>
       <c r="H32">
         <v>4590000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>832072000.0</v>
+      </c>
+      <c r="C2">
         <v>594170000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>944636000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>670197000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>531783000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>463560000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>443248000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>412544000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>470355000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>404796000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>410015000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>469722000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>555805000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>500524000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>615291000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>492483000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>292342000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>245970000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>151473000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3320000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>85000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2520000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>609000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>59000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>122200000.0</v>
+      </c>
+      <c r="C3">
         <v>116412000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>122106000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>120090000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>111088000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>97959000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>90843000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>69473000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>66183000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>68838000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>67498000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>60832000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>61811000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>55668000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>55240000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>55955000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>47348000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>42346000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>36286000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14900000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6819000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4919000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4770000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2155000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1790000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1502000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-1168718000.0</v>
+      </c>
+      <c r="C5">
         <v>-987094000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-778360000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-953220000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-518052000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-355651000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-386358000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-983510000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-636782000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-673170000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-645975000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-627258000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-756955000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-772291000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-464734000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-522339000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-213168000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-73258000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1044399000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-524305000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-261691000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-747943000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-311174000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-162100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-113420000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-123996000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-1046518000.0</v>
+      </c>
+      <c r="C6">
         <v>-870682000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-656254000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-833130000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-406964000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-257692000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-295515000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-914037000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-570599000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-604332000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-578477000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-566426000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-695144000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-716623000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-409494000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-466384000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-165820000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30912000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1008113000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-509405000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-254872000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-743024000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-306404000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-159945000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-111630000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-122494000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>-426725000.0</v>
+      </c>
+      <c r="C9">
         <v>-311705000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-421906000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-333617000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-272351000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-228512000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-208775000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-212506000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-269774000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-232056000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-252864000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-331908000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-404931000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-351092000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-357578000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-297026000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-195006000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-188295000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-125081000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3088000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>155000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>228000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1114000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-275000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-59000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-1033801000.0</v>
+      </c>
+      <c r="C10">
         <v>-1028167000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-812258000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-978791000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-541801000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-367534000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-396629000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-991988000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-643455000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-680671000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-653752000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-630598000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-763645000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-779399000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-472809000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-529952000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-220357000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-80963000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1045662000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-524381000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-261721000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-747948000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-311218000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-161382000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-117313000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-129655000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>1050000.0</v>
+      </c>
+      <c r="C11">
         <v>177000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1762000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-363000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2369000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1363000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>589000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>487000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-65000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>188000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>14000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>296000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>587000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>129000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-161000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>149000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>68000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>323000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>22000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>57000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-145000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-28000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-72000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>47817000.0</v>
+      </c>
+      <c r="C12">
         <v>41073000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>33898000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25571000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23749000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11883000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10271000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8478000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6673000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7501000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7777000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3340000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6690000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7108000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8075000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7613000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7189000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7705000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1263000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>76000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>30000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>44000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>9634000.0</v>
+      </c>
+      <c r="C13">
         <v>13104000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>25273000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>34643000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>44318000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>52209000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>57825000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>50017000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>54553000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50631000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>58680000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>66064000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>39525000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>40005000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29472000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24373000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>27453.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-1259276000.0</v>
+      </c>
+      <c r="C15">
         <v>-1028344000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-814020000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-978428000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-539432000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-366171000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-397218000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-992475000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-643390000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-680859000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-653766000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-630894000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-764232000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-779528000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-472648000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-530101000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-220425000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-81286000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1045680000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-524403000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-261726000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-747952000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-311275000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-161237000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-117285000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-129583000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-764232000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-779528000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-472648000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-530101000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-220425000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-81286000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1045680000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-524403000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-588819915.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2915285000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-155614.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-117285000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-129583000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-1034851000.0</v>
+      </c>
+      <c r="C17">
         <v>-1028344000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-814020000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-978428000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-539432000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-366171000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-397218000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-992475000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-643390000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-680859000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-653766000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-630894000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-764232000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-779528000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-472648000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-530101000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-220425000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-81286000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1045680000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-524403000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-588819915.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-747952000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-311275000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-155614.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-38183000.0</v>
+      </c>
+      <c r="C18">
         <v>-27969000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8625000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9072000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20569000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>40326000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>47554000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>41539000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>47880000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>43130000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>50903000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>62724000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32835000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>32897000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>21397000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>16760000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7189000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7705000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1263000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2793000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-872547.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-5000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-44000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-10000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>80730000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-130000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>165184000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>346031000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>524272000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-27255000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-587355759.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>167783.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1532000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>22496000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-1082168000.0</v>
+      </c>
+      <c r="C21">
         <v>-951551000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1064754000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-942019000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-803047000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-691933000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-732950000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-770538000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-787417000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-729915000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-736867000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-752875000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-837685000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-772161000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-749739000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-687523000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-559199000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-597530000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-485684000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-497050000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-248919000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-298793000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-199711000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-162100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-113420000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-123996000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>1487515000.0</v>
+      </c>
+      <c r="C23">
         <v>1234016000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1587484000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1278599000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1062479000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>926981000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>967423000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>970576000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>987998000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>902655000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>894018000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>890689000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>987027000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>921593000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1007452000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>882980000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>656535000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>655205000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>512076000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>497282000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>249093000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>299106000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>203345000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>162434000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>113420000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>124004000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>122222000.0</v>
+      </c>
+      <c r="C25">
         <v>116412000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>122106000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>120090000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>111088000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>97959000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>90843000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>69473000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>66183000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>68838000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>67498000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>60832000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>55363000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>49838000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>55240000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>50653000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>42448000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>38242000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>36286000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14883000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6819000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4919000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4770000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>321336000.0</v>
+      </c>
+      <c r="C26">
         <v>335670000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>361007000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>325305000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>273839000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>251246000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>280285000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>324371000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>287170000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>284627000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>242977000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>230758000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>233474000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>229803000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>221294000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>213761000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>200381000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>186076000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>163606000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>242408000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>176802000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>167369000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>169521000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>133890000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>97940000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>109759000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>49800000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>35300000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>300432000.0</v>
+      </c>
+      <c r="C28">
         <v>304176000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>281841000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>283097000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>256857000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>212175000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>194090000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>233585000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>210245000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>213232000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>205726000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>189691000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>197748000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>168770000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>170867000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>176736000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>163812000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>223159000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>196997000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>251554000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>72272000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>131652000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>31304000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>27935000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>1050000.0</v>
+      </c>
+      <c r="C29">
         <v>177000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1762000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-363000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2369000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1363000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>589000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>487000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-65000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>188000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>296000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>587000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>129000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-161000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>149000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>68000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>323000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>22000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1962.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>57000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-145000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>655443000.0</v>
+      </c>
+      <c r="C30">
         <v>639846000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>642848000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>608402000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>530696000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>463421000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>524175000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>558032000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>517643000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>497859000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>484003000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>420967000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>431222000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>421069000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>392161000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>390497000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>364193000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>409235000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>360603000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>493962000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>249074000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>299021000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>200825000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>161825000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>113361000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>124004000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>48367000.0</v>
+      </c>
+      <c r="C31">
         <v>-76616000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>252496000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-36772000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>261246000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>324399000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>336321000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-221450000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>143962000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>49244000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>83115000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>122277000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>74040000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7238000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>276930000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>157571000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>338842000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>516567000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-559978000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-27331000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-12802000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-449155000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-111507000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>718000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3893000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5659000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>405347000.0</v>
+      </c>
+      <c r="C32">
         <v>282465000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>522730000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>336580000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>259432000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>235048000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>234473000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>200038000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>200581000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>172740000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>157151000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>137814000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>150874000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>149432000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>257713000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>195457000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>97336000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>57675000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>26392000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>232000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>174000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>313000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3634000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>334000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>118000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8806,2822 +8969,2867 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>1546879000.0</v>
       </c>
       <c r="C2">
         <v>1371507000.0</v>
       </c>
       <c r="D2">
         <v>1737320000.0</v>
       </c>
       <c r="E2">
         <v>6298020000.0</v>
       </c>
       <c r="F2">
         <v>640418000.0</v>
       </c>
       <c r="G2">
         <v>379651000.0</v>
       </c>
       <c r="H2">
         <v>97808000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>868158000</v>
       </c>
       <c r="C3">
         <v>883841000</v>
       </c>
       <c r="D3">
         <v>910644000</v>
       </c>
       <c r="E3">
         <v>1074852000</v>
       </c>
       <c r="F3">
         <v>421220000</v>
       </c>
       <c r="G3">
         <v>459582000</v>
       </c>
       <c r="H3">
         <v>104290000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>5657602000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>462676000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-529192000.0</v>
       </c>
       <c r="C6">
         <v>235545000.0</v>
       </c>
       <c r="D6">
         <v>-365813000.0</v>
       </c>
       <c r="E6">
         <v>-4560700000.0</v>
       </c>
       <c r="F6">
         <v>5657602000.0</v>
       </c>
       <c r="G6">
         <v>260767000.0</v>
       </c>
       <c r="H6">
         <v>281843000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-1086127000.0</v>
       </c>
       <c r="C7">
         <v>-324035000.0</v>
       </c>
       <c r="D7">
         <v>-959772000.0</v>
       </c>
       <c r="E7">
         <v>-892131000.0</v>
       </c>
       <c r="F7">
         <v>-182528000.0</v>
       </c>
       <c r="G7">
         <v>14627000.0</v>
       </c>
       <c r="H7">
         <v>11614000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-2888000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>-65690000.0</v>
       </c>
       <c r="C9">
         <v>-61279000.0</v>
       </c>
       <c r="D9">
         <v>-32509000.0</v>
       </c>
       <c r="E9">
         <v>-16498000.0</v>
       </c>
       <c r="F9">
         <v>-2888000.0</v>
       </c>
       <c r="G9">
         <v>148000.0</v>
       </c>
       <c r="H9">
         <v>984000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-1449071000.0</v>
       </c>
       <c r="C10">
         <v>-334242000.0</v>
       </c>
       <c r="D10">
         <v>-658010000.0</v>
       </c>
       <c r="E10">
         <v>-1256349000.0</v>
       </c>
       <c r="F10">
         <v>-175091000.0</v>
       </c>
       <c r="G10">
         <v>-359000.0</v>
       </c>
       <c r="H10">
         <v>-188000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>180469000.0</v>
       </c>
       <c r="F11">
         <v>4354000.0</v>
       </c>
       <c r="G11">
         <v>-69861000.0</v>
       </c>
       <c r="H11">
         <v>5843000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-216250000.0</v>
       </c>
       <c r="F12">
         <v>1641012000.0</v>
       </c>
       <c r="G12">
         <v>124340000.0</v>
       </c>
       <c r="H12">
         <v>23208000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>200247000.0</v>
       </c>
       <c r="F13">
         <v>-8903000.0</v>
       </c>
       <c r="G13">
         <v>84699000.0</v>
       </c>
       <c r="H13">
         <v>4975000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>486710000.0</v>
       </c>
       <c r="C14">
         <v>295337000.0</v>
       </c>
       <c r="D14">
         <v>233531000.0</v>
       </c>
       <c r="E14">
         <v>186583000.0</v>
       </c>
       <c r="F14">
         <v>62907000.0</v>
       </c>
       <c r="G14">
         <v>10217000.0</v>
       </c>
       <c r="H14">
         <v>3842000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>3000000.0</v>
       </c>
       <c r="G15">
         <v>1303010000.0</v>
       </c>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>1017687000.0</v>
       </c>
       <c r="C16">
         <v>1607052000.0</v>
       </c>
       <c r="D16">
         <v>1371507000.0</v>
       </c>
       <c r="E16">
         <v>1737320000.0</v>
       </c>
       <c r="F16">
         <v>6298020000.0</v>
       </c>
       <c r="G16">
         <v>640418000.0</v>
       </c>
       <c r="H16">
         <v>379651000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-3827883000.0</v>
       </c>
       <c r="C18">
         <v>-2903515000.0</v>
       </c>
       <c r="D18">
         <v>-3400397000.0</v>
       </c>
       <c r="E18">
         <v>-3301110000.0</v>
       </c>
       <c r="F18">
         <v>-1479353000.0</v>
       </c>
       <c r="G18">
         <v>-1029778000.0</v>
       </c>
       <c r="H18">
         <v>-339589000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>2344533000.0</v>
       </c>
       <c r="C19">
         <v>-1294454000.0</v>
       </c>
       <c r="D19">
         <v>-1991781000.0</v>
       </c>
       <c r="E19">
         <v>-3681677000.0</v>
       </c>
       <c r="F19">
         <v>505000.0</v>
       </c>
       <c r="G19">
         <v>505000.0</v>
       </c>
       <c r="H19">
         <v>505000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20">
         <v>300000000.0</v>
       </c>
       <c r="C20">
         <v>3494017000.0</v>
       </c>
       <c r="D20">
         <v>4506182000.0</v>
       </c>
       <c r="E20">
         <v>1509317000.0</v>
       </c>
       <c r="F20">
         <v>603000000.0</v>
       </c>
       <c r="G20">
         <v>1299725000.0</v>
       </c>
       <c r="H20">
         <v>600000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>733121000.0</v>
       </c>
       <c r="C21">
         <v>50822000.0</v>
       </c>
       <c r="D21">
         <v>57486000.0</v>
       </c>
       <c r="E21">
         <v>20988000.0</v>
       </c>
       <c r="F21">
         <v>2013397000.0</v>
       </c>
       <c r="G21">
         <v>-364000.0</v>
       </c>
       <c r="H21">
         <v>70949000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-2698051000.0</v>
       </c>
       <c r="C22">
         <v>-2713942000.0</v>
       </c>
       <c r="D22">
         <v>-2828420000.0</v>
       </c>
       <c r="E22">
         <v>-1304460000.0</v>
       </c>
       <c r="F22">
         <v>-2579761000.0</v>
       </c>
       <c r="G22">
         <v>-719380000.0</v>
       </c>
       <c r="H22">
         <v>-277357000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>-12911000.0</v>
       </c>
       <c r="C23">
         <v>1754834000.0</v>
       </c>
       <c r="D23">
         <v>16564000.0</v>
       </c>
       <c r="E23">
         <v>31700000.0</v>
       </c>
       <c r="F23">
         <v>7213182000.0</v>
       </c>
       <c r="G23">
         <v>1290909000.0</v>
       </c>
       <c r="H23">
         <v>550483000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>2054000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>92673000.0</v>
       </c>
       <c r="E24">
         <v>97590000.0</v>
       </c>
       <c r="F24">
         <v>22000.0</v>
       </c>
       <c r="G24">
         <v>97590000.0</v>
       </c>
       <c r="H24">
         <v>97590000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>66468000.0</v>
       </c>
       <c r="C25">
         <v>437094000.0</v>
       </c>
       <c r="D25">
         <v>807625000.0</v>
       </c>
       <c r="E25">
         <v>-639750000.0</v>
       </c>
       <c r="F25">
         <v>31274000.0</v>
       </c>
       <c r="G25">
         <v>119726000.0</v>
       </c>
       <c r="H25">
         <v>18883000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-10021000.0</v>
       </c>
       <c r="D26">
         <v>-17615000.0</v>
       </c>
       <c r="E26">
         <v>-218789000.0</v>
       </c>
       <c r="F26">
         <v>-45779000.0</v>
       </c>
       <c r="G26">
         <v>-12101000.0</v>
       </c>
       <c r="H26">
         <v>-50000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>271275000.0</v>
       </c>
       <c r="C27">
         <v>285872000.0</v>
       </c>
       <c r="D27">
         <v>257283000.0</v>
       </c>
       <c r="E27">
         <v>423500000.0</v>
       </c>
       <c r="F27">
         <v>516757000.0</v>
       </c>
       <c r="G27">
         <v>4614000.0</v>
       </c>
       <c r="H27">
         <v>7719000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>915157000.0</v>
       </c>
       <c r="C28">
         <v>3549673000.0</v>
       </c>
       <c r="D28">
         <v>3070915000.0</v>
       </c>
       <c r="E28">
         <v>1347235000.0</v>
       </c>
       <c r="F28">
         <v>7136428000.0</v>
       </c>
       <c r="G28">
         <v>1290545000.0</v>
       </c>
       <c r="H28">
         <v>621432000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-2959725000.0</v>
       </c>
       <c r="C29">
         <v>-2019674000.0</v>
       </c>
       <c r="D29">
         <v>-2489753000.0</v>
       </c>
       <c r="E29">
         <v>-2226258000.0</v>
       </c>
       <c r="F29">
         <v>-1058133000.0</v>
       </c>
       <c r="G29">
         <v>-570196000.0</v>
       </c>
       <c r="H29">
         <v>-235299000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>1478429000.0</v>
       </c>
       <c r="C30">
         <v>-1294454000.0</v>
       </c>
       <c r="D30">
         <v>-946975000.0</v>
       </c>
       <c r="E30">
         <v>-3681677000.0</v>
       </c>
       <c r="F30">
         <v>-420693000.0</v>
       </c>
       <c r="G30">
         <v>-459582000.0</v>
       </c>
       <c r="H30">
         <v>-104290000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>1040913000.0</v>
+      </c>
+      <c r="C2">
         <v>1017687000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1639120000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1720732000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1794892000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1607052000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1893663000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1353595000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2169510000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1371507000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1165947000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2776880000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>901595000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1737320000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1265690000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3192411000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5430988000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6298020000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4807850000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>592205000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>838011000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>640418000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>538959000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>320552000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>395641000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>379651000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>506994000</v>
+      </c>
+      <c r="C3">
         <v>253167000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>325436000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>198818000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>182662999</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>161241000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>291635000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>159694000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>234315000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>198197000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>272642000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>192517000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>203715000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>241770000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>289888000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>290064000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>309818000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>185082000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>121907000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>92780000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>111754000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>94779000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>103722000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>104770000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>148985000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>102105000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1875285000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-835725000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-1926721000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-2238577000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-867032000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>235353000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>272916000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>31253000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>37857000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6469000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-233947000.0</v>
+      </c>
+      <c r="C6">
         <v>-278798000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-621433000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-81612000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-74160000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>248139000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-286611000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>540068000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-815915000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>798003000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>205560000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1610933000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1875285000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-835725000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>471630000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1926721000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2238577000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-867032000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1465795000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4240361000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-245806000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>197593000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>101459000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>218407000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-75089000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15990000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-1171597000.0</v>
+      </c>
+      <c r="C7">
         <v>-586632000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-343308000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-259613000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-421777000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-61429000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-176131000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-30334000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-30474000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-87096000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-84786000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-178678000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-306022000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-390286000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-261956000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-227812000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-190313000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-212050000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-76209000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-43384000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-26955000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-35980000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1662000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22946000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9101000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>29229000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-17987000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>17009000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-1119000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-673000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2281000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-48269000.0</v>
+      </c>
+      <c r="C9">
         <v>44835000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-39167000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13263000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-35041000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>21781000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-14678000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3011000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25584000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-75196000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-28731000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-17987000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>17009000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-16987000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1119000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-673000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2281000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2887000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>219000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>158000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-378000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>311000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-311000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>149000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-845554000.0</v>
+      </c>
+      <c r="C10">
         <v>-576397000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-416471000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-446557000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-379573000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-206470000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-112850000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-137982000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-62408000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21002000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-82077000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-127971000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-93808000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-354154000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-350295000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-302202000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-300830000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-303022000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-114979000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-32931000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-21914000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5267000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1504000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-160000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1589000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-114000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-80273000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-33078000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>128253000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>110475000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>128054000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>132067000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18529000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2304000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2673000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-14544000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-34362000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6008000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>10261000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>20589000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>75571000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30849000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>124637000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-158765000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-252413000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>772634000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>261307000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>46784000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>560287000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>1333000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4270000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6683000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-164402000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>13033000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-22927000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>72889000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>67307000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>82978000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>23128000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8368000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-7872000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-15791000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>23417000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-7511000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>29194000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>238634000.0</v>
+      </c>
+      <c r="C14">
         <v>125708000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24879000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>120090000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>111088000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>97959000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>90843000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>69473000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>66183000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>68838000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>67498000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>60832000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>55363000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49838000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>55240000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>50653000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42448000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38242000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>36286000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14883000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6819000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4919000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4770000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2155000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1790000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1502000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>26160000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5745000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>806966000.0</v>
+      </c>
+      <c r="C16">
         <v>738889000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1017687000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1639120000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1720732000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1855191000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1607052000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1893663000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1353595000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2169510000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1371507000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1165947000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2776880000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>901595000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1737320000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1265690000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3192411000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5430988000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6273645000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4832566000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>592205000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>838011000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>640418000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>538959000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>320552000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>395641000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-2914884000.0</v>
+      </c>
+      <c r="C18">
         <v>-1438826000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1251567000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-955634000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1030320999.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-589854000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-824782000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-622489000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-741302000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-714942000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-747191000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-706099000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-904073000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1043034000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-938403000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-859530000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-823446000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-679731000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-434639000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-384377000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-346832000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-313505000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-296511000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-273935000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-275319000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-184013000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>-28512000.0</v>
+      </c>
+      <c r="C19">
         <v>1128353000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>240637000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>255118000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>694003000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>614021000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1584428000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>283719000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-311291000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>317546000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>652150000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1132437000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-437972000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>211857000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-392656000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1182101000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1419223000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-185082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="T19">
         <v>505000.0</v>
       </c>
       <c r="U19">
         <v>505000.0</v>
       </c>
       <c r="V19">
         <v>505000.0</v>
       </c>
       <c r="W19">
+        <v>505000.0</v>
+      </c>
+      <c r="X19">
         <v>-103722000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>1744017000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>750000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1000000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-1812641000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2996865000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1509317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>92920000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>498751000.0</v>
+      </c>
+      <c r="C21">
         <v>34782000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>380355000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>78930000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>207734000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>66102000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>79310000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22293000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>4266000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1427000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-5352000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6912000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2349000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-12949000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1990196000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16362000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7137000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-298000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-84000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-60000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-2063195000.0</v>
+      </c>
+      <c r="C22">
         <v>-1028344000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1036668915.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-978428000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-539432000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-366171000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-397218000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-992475000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-643390000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-680859000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-653766000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-630894000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-764232000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-779528000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-472648000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-530101000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-220425000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-81286000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1045680000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-524403000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-261726000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-747952000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-311275000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-161237000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-117285000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-129583000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>552280000.0</v>
+      </c>
+      <c r="C23">
         <v>-1105000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>105000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3060000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6678999.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3784000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7637000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>740502000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2070000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1001525000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8859000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4327000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>48441000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5745000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>14730000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9986000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9114000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-34054000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3829076000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>93870000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>511396000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>398160000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-400450900.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>200290000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>200033000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>141</v>
+      </c>
+      <c r="B24">
+        <v>-57024000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>614107000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1968000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-614021000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-1.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>515743000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>97500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-939920000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-6024000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1197000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>323000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>97267000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1419223000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>97267000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>508000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>19000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>480629000.0</v>
+      </c>
+      <c r="C25">
         <v>242579000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>384095915.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>361135000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2463000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-126487000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-127710000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>402447000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>43681000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>118676000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>132654000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>166921000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8659000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>264893000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-40406000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>54492000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-239730000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-414106000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>622314000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>24351000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10009000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>455492000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>110697000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-34305000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2748000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15973000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>3242000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-2069999.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3242000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2910000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4327000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3879000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-6499000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-5894000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-21654000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-8976000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-182265000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-42779000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-3000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>0.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2240000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-9861000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>107639000.0</v>
+      </c>
+      <c r="C27">
         <v>61030000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>44871000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>87540000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>83834000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27515000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>77069000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>88094000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>57013000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>63696000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>63851000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>68237000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>71376000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>53819000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>71255000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>83302000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>94392000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>174551000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>150557000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>236956000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>24449000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>104795000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1357000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1276000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1010000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>971000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>1581096000.0</v>
+      </c>
+      <c r="C28">
         <v>35280000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>379339000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>376218000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>96362000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62731000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1830964000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>719144000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2363000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>997202000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27959000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>35086000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3013615000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5745000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1512801000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17643000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4092000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-187301000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1899585000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4624738000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>101007000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>511098000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>397970000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>492342000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>200230000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>200003000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-2407890000.0</v>
+      </c>
+      <c r="C29">
         <v>-1185659000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-926131000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-756816000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-847658000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-428613000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-533147000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-462795000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-506987000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-516745000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-474549000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-513582000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-700358000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-801264000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-648515000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-569466000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-513628000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-494649000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-312732000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-291597000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-235078000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-218726000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-192789000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-169165000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-126334000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-81908000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>592847000.0</v>
+      </c>
+      <c r="C30">
         <v>875186000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-84713000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>255118000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>694003000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>614021000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1584428000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>283719000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-311291000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>317546000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>652150000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1132437000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-437972000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-28716000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-392656000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1374898000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1729041000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-185082000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-121399000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-92780000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-111735000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-94779000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-103722000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-104770000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-148985000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-102105000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>