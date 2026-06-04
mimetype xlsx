--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
@@ -220,50 +220,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -924,83 +927,87 @@
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
         <v>30741000.0</v>
       </c>
       <c r="C10">
         <v>37032000.0</v>
       </c>
       <c r="D10">
         <v>37823000.0</v>
       </c>
       <c r="E10">
         <v>25351000.0</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>14</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>30741000.0</v>
+      </c>
       <c r="C11">
         <v>37032000.0</v>
       </c>
       <c r="D11">
         <v>37823000.0</v>
       </c>
       <c r="E11">
         <v>16150000.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
         <v>30741000.0</v>
       </c>
       <c r="C12">
         <v>37032000.0</v>
       </c>
       <c r="D12">
         <v>37823000.0</v>
       </c>
       <c r="E12">
         <v>25351000.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>16</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>317069000.0</v>
+      </c>
       <c r="C13">
         <v>432663000.0</v>
       </c>
       <c r="D13">
         <v>150747000.0</v>
       </c>
       <c r="E13">
         <v>209959000.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>27840000.0</v>
       </c>
       <c r="C14">
         <v>73370073.0</v>
       </c>
       <c r="D14">
         <v>14500000.0</v>
       </c>
       <c r="E14">
         <v>14500000.0</v>
@@ -1097,189 +1104,199 @@
       <c r="E22">
         <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23">
         <v>1366056000.0</v>
       </c>
       <c r="C23">
         <v>1003474000.0</v>
       </c>
       <c r="D23">
         <v>288949000.0</v>
       </c>
       <c r="E23">
         <v>276020000.0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>27</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>559593000.0</v>
+      </c>
       <c r="C24">
         <v>380815000.0</v>
       </c>
       <c r="D24">
         <v>108343000.0</v>
       </c>
       <c r="E24">
         <v>45917000.0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>28</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>559593000.0</v>
+      </c>
       <c r="C25">
         <v>380815000.0</v>
       </c>
       <c r="D25">
         <v>108343000.0</v>
       </c>
       <c r="E25">
         <v>45917000.0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
         <v>-30049000.0</v>
       </c>
       <c r="C28">
         <v>344207000.0</v>
       </c>
       <c r="D28">
         <v>90859000.0</v>
       </c>
       <c r="E28">
         <v>35659000.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>32</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>900587000.0</v>
+      </c>
       <c r="C29">
         <v>989305000.0</v>
       </c>
       <c r="D29">
         <v>279429000.0</v>
       </c>
       <c r="E29">
         <v>267569000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
         <v>19363000.0</v>
       </c>
       <c r="C30">
         <v>14655000.0</v>
       </c>
       <c r="D30">
         <v>13420000.0</v>
       </c>
       <c r="E30">
         <v>11327000.0</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>35</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>47529000.0</v>
+      </c>
       <c r="C32">
         <v>38905000.0</v>
       </c>
       <c r="D32">
         <v>25178000.0</v>
       </c>
       <c r="E32">
         <v>20119000.0</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33">
         <v>1306241000.0</v>
       </c>
       <c r="C33">
         <v>950659000.0</v>
       </c>
       <c r="D33">
         <v>236671000.0</v>
       </c>
       <c r="E33">
         <v>238712000.0</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>37</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>192000.0</v>
+      </c>
       <c r="C34">
         <v>183000.0</v>
       </c>
       <c r="D34">
         <v>2759000.0</v>
       </c>
       <c r="E34">
         <v>2955000.0</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>38</v>
       </c>
       <c r="B35">
         <v>559785000.0</v>
       </c>
       <c r="C35">
         <v>380998000.0</v>
       </c>
       <c r="D35">
         <v>111102000.0</v>
       </c>
       <c r="E35">
         <v>48872000.0</v>
@@ -1293,51 +1310,53 @@
         <v>3856000.0</v>
       </c>
       <c r="C36">
         <v>2652000.0</v>
       </c>
       <c r="D36">
         <v>5010000.0</v>
       </c>
       <c r="E36">
         <v>521000.0</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>41</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>84829000.0</v>
+      </c>
       <c r="C38">
         <v>-500000.0</v>
       </c>
       <c r="D38">
         <v>300000.0</v>
       </c>
       <c r="E38">
         <v>521000.0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
         <v>9711000.0</v>
       </c>
       <c r="C39">
         <v>1128000.0</v>
       </c>
       <c r="D39">
         <v>1035000.0</v>
       </c>
       <c r="E39">
         <v>630000.0</v>
@@ -1386,120 +1405,126 @@
         <v>209959000.0</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>48</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1108105000.0</v>
+      </c>
       <c r="C45">
         <v>920488000.0</v>
       </c>
       <c r="D45">
         <v>214574000.0</v>
       </c>
       <c r="E45">
         <v>212487000.0</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
         <v>1084450000.0</v>
       </c>
       <c r="C46">
         <v>902742000.0</v>
       </c>
       <c r="D46">
         <v>203018000.0</v>
       </c>
       <c r="E46">
         <v>207313000.0</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>50</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>1084450000.0</v>
+      </c>
       <c r="C47">
         <v>902742000.0</v>
       </c>
       <c r="D47">
         <v>203018000.0</v>
       </c>
       <c r="E47">
         <v>207313000.0</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
         <v>23233000.0</v>
       </c>
       <c r="C48">
         <v>3349000.0</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>53</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>692000.0</v>
+      </c>
       <c r="C50">
         <v>424000.0</v>
       </c>
       <c r="D50">
         <v>20339000.0</v>
       </c>
       <c r="E50">
         <v>11693000.0</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
         <v>692000.0</v>
       </c>
       <c r="C51">
         <v>381239000.0</v>
       </c>
       <c r="D51">
         <v>128682000.0</v>
       </c>
       <c r="E51">
         <v>61010000.0</v>
@@ -1651,1834 +1676,2086 @@
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>66</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>67</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>69</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>70</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>72</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>73</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>74</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2">
+        <v>369000.0</v>
+      </c>
+      <c r="C2">
         <v>562000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>562000.0</v>
+      </c>
+      <c r="E2">
         <v>510000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>596000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>489000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>182000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>194000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>545000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>200000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>495000.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
         <v>73000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>74000000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>209959000.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:13">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>11</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8">
         <v>254007000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>254022000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
+        <v>29679000.0</v>
+      </c>
+      <c r="C10">
         <v>30741000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
+        <v>30741000.0</v>
+      </c>
+      <c r="E10">
         <v>20345000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14935000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>37032000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>14417000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>24646000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>8892000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>37823000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>17292000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-16150000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>25351000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>14</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
+        <v>30741000.0</v>
+      </c>
+      <c r="D11">
         <v>28316000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>20345000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>14935000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>37032000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>14417000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12">
+        <v>29679000.0</v>
+      </c>
+      <c r="C12">
         <v>30741000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
+        <v>30741000.0</v>
+      </c>
+      <c r="E12">
         <v>20345000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14935000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>37032000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>14417000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>24646000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>8892000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>37823000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>17292000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="M12"/>
+      <c r="N12">
         <v>16150000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>25351000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>16</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
+        <v>317069000.0</v>
+      </c>
+      <c r="D13">
         <v>254007000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>254022000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>432881000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>432663000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>94553000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>296442000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>162333000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>150747000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>209959000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>27837000.0</v>
       </c>
       <c r="C14">
+        <v>27837000.0</v>
+      </c>
+      <c r="D14">
+        <v>76518549.0</v>
+      </c>
+      <c r="E14">
         <v>76394121.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>76464778.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>74917426.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>73151603.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>17425000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14500000.0</v>
       </c>
       <c r="J14">
         <v>14500000.0</v>
       </c>
       <c r="K14">
         <v>14500000.0</v>
       </c>
       <c r="L14">
         <v>14500000.0</v>
       </c>
       <c r="M14">
         <v>14500000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>14500000.0</v>
+      </c>
+      <c r="O14">
+        <v>14500000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>19</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>1263000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1059000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>832000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1221000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>278000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>61000.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>1327000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>628000000.0</v>
       </c>
       <c r="H20"/>
-      <c r="I20"/>
+      <c r="I20">
+        <v>628000000.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="B21">
+        <v>134203000.0</v>
+      </c>
+      <c r="C21">
         <v>136962000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>136962000.0</v>
+      </c>
+      <c r="E21">
         <v>42985000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>44125000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>45265000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>27484000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>28048000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>28611000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>28643000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>29201000.0</v>
       </c>
-      <c r="K21"/>
-[...1 lines deleted...]
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>30878000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
+      <c r="E22"/>
       <c r="F22"/>
       <c r="G22">
-        <v>1.0</v>
+        <v>734000000.0</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22"/>
-      <c r="K22"/>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23">
+        <v>1362236000.0</v>
+      </c>
+      <c r="C23">
         <v>1366056000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
+        <v>1366056000.0</v>
+      </c>
+      <c r="E23">
         <v>1066380000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1008100000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1003474000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>689888000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>710463000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>310357000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>288949000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>128315000.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23">
+      <c r="M23"/>
+      <c r="N23">
         <v>209959000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>276020000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24">
+        <v>535106000.0</v>
+      </c>
+      <c r="C24">
+        <v>559593000.0</v>
+      </c>
+      <c r="D24">
         <v>366081000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>370872000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>375467000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>380815000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>242430000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>360845000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>260233000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>108343000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>98060000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>45917000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>28</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>559593000.0</v>
+      </c>
+      <c r="D25">
         <v>366081000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>370872000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>375467000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>380815000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>242430000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
+        <v>-29246000.0</v>
+      </c>
+      <c r="C28">
+        <v>529544000.0</v>
+      </c>
+      <c r="D28">
         <v>-30049000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>350698000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>360831000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>344207000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>263560000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>371347000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>129805000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>90859000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>101118000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="M28"/>
+      <c r="N28">
         <v>16150000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>35659000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29">
+        <v>880034000.0</v>
+      </c>
+      <c r="C29">
+        <v>900587000.0</v>
+      </c>
+      <c r="D29">
         <v>638993000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>637491000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>816111000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>989305000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>375186000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>692435000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>361634000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>279429000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>259431000.0</v>
       </c>
-      <c r="K29"/>
-[...1 lines deleted...]
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29">
         <v>267569000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
+        <v>18486000.0</v>
+      </c>
+      <c r="C30">
         <v>19363000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
+        <v>19363000.0</v>
+      </c>
+      <c r="E30">
         <v>20583000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27213000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14655000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14918000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>16303000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9799000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13420000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14047000.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>11327000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32">
+        <v>40444000.0</v>
+      </c>
+      <c r="C32">
+        <v>47529000.0</v>
+      </c>
+      <c r="D32">
         <v>43551000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>33779000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>31800000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>38905000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-11652000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-8816000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-23831000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>25178000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5293000.0</v>
       </c>
-      <c r="K32"/>
-[...1 lines deleted...]
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32">
         <v>20119000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:13">
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33">
+        <v>1302972000.0</v>
+      </c>
+      <c r="C33">
         <v>1306241000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
+        <v>1306241000.0</v>
+      </c>
+      <c r="E33">
         <v>1022240000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>964506000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>950659000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>658282000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>669320000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>290981000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>236671000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>236957000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="M33"/>
+      <c r="N33">
         <v>-16150000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>238712000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
         <v>37</v>
       </c>
       <c r="B34">
+        <v>194000.0</v>
+      </c>
+      <c r="C34">
         <v>192000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
+        <v>192000.0</v>
+      </c>
+      <c r="E34">
         <v>182000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>182000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>183000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>183000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>2817000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2788000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>2759000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>3169000.0</v>
       </c>
-      <c r="K34"/>
-[...1 lines deleted...]
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>2955000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:13">
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>38</v>
       </c>
       <c r="B35">
+        <v>535300000.0</v>
+      </c>
+      <c r="C35">
         <v>559785000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
+        <v>559785000.0</v>
+      </c>
+      <c r="E35">
         <v>371054000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>375649000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>380998000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>242613000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>363662000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>121240000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>111102000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>101229000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="M35"/>
+      <c r="N35">
         <v>-209959000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>48872000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:13">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>39</v>
       </c>
       <c r="B36">
+        <v>3796000.0</v>
+      </c>
+      <c r="C36">
         <v>3856000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
+        <v>3856000.0</v>
+      </c>
+      <c r="E36">
         <v>2395000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1696000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2652000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2711000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>11460000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>5758000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>5010000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3294000.0</v>
       </c>
-      <c r="K36"/>
-      <c r="L36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-16150000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>521000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>41</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>84829000.0</v>
+      </c>
+      <c r="D38">
         <v>60730000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>60943000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1768000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>-500000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>2711000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
+        <v>11099000.0</v>
+      </c>
+      <c r="C39">
+        <v>4766000.0</v>
+      </c>
+      <c r="D39">
         <v>9711000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>3212000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1446000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1128000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2271000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>194000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>685000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1035000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1040000.0</v>
       </c>
-      <c r="K39"/>
-[...1 lines deleted...]
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39">
         <v>630000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
+        <v>16578000.0</v>
+      </c>
+      <c r="C40">
+        <v>7000.0</v>
+      </c>
+      <c r="D40">
         <v>8569000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>8166000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>8002000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>9374000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>7529000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-45983000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>5994000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5598000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5653000.0</v>
       </c>
-      <c r="K40"/>
-[...1 lines deleted...]
-      <c r="M40">
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40">
         <v>3419000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
         <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
         <v>45</v>
       </c>
       <c r="B42">
+        <v>315911000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>317069000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>254022000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>432881000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>436012000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-2656000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>8000000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-    </row>
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
         <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
         <v>48</v>
       </c>
       <c r="B45">
+        <v>1109822000.0</v>
+      </c>
+      <c r="C45">
+        <v>1108105000.0</v>
+      </c>
+      <c r="D45">
         <v>939991000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>938892000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>937819000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>920488000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>644172000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>644442000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="J45"/>
+      <c r="K45">
         <v>214574000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>214241000.0</v>
       </c>
-      <c r="K45"/>
-[...1 lines deleted...]
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>212487000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:13">
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
         <v>49</v>
       </c>
       <c r="B46">
+        <v>1084586000.0</v>
+      </c>
+      <c r="C46">
         <v>1084450000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
+        <v>1084450000.0</v>
+      </c>
+      <c r="E46">
         <v>918312000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>918613000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>902742000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>628087000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>629812000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>256612000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>203018000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>204462000.0</v>
       </c>
-      <c r="K46"/>
-[...1 lines deleted...]
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46">
         <v>207313000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:13">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>50</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>1084450000.0</v>
+      </c>
+      <c r="D47">
         <v>917975000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>918312000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>918613000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>902742000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>628087000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
         <v>51</v>
       </c>
       <c r="B48">
+        <v>28584000.0</v>
+      </c>
+      <c r="C48">
         <v>23233000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
+        <v>23233000.0</v>
+      </c>
+      <c r="E48">
         <v>12426000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>7464000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3349000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>2656000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1918000000.0</v>
       </c>
-      <c r="H48"/>
-      <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-    </row>
-    <row r="49" spans="1:13">
+      <c r="N48"/>
+      <c r="O48"/>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>53</v>
       </c>
       <c r="B50">
+        <v>433000.0</v>
+      </c>
+      <c r="C50">
+        <v>692000.0</v>
+      </c>
+      <c r="D50">
         <v>924000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>171000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>299000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>424000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>35547000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>35148000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>35245000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>20339000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>20350000.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>11693000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
+        <v>433000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>692000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>371043000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>375766000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>381239000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>277977000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>395993000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>138697000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>128682000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>118410000.0</v>
       </c>
-      <c r="K51"/>
-[...1 lines deleted...]
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51">
         <v>61010000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:13">
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52">
+        <v>433000.0</v>
+      </c>
+      <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>692000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>171000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>299000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>424000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>35547000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>35148000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>20245000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>20339000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>20350000.0</v>
       </c>
-      <c r="K52"/>
-[...1 lines deleted...]
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52">
         <v>12193000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>56</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>32300000.0</v>
       </c>
-      <c r="M53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:13">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
         <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>58</v>
       </c>
       <c r="B55">
+        <v>1362236000.0</v>
+      </c>
+      <c r="C55">
         <v>1366056000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
+        <v>1366056000.0</v>
+      </c>
+      <c r="E55">
         <v>1066380000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1008100000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1003474000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>689888000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>710463000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>310357000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>288949000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>269336000.0</v>
       </c>
-      <c r="K55"/>
-[...1 lines deleted...]
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55">
         <v>276020000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
         <v>59</v>
       </c>
       <c r="B56">
+        <v>59264000.0</v>
+      </c>
+      <c r="C56">
         <v>59815000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
+        <v>59815000.0</v>
+      </c>
+      <c r="E56">
         <v>44140000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>43594000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>52815000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>31606000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>41143000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>19376000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>52278000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>32379000.0</v>
       </c>
-      <c r="K56"/>
-      <c r="L56">
+      <c r="M56"/>
+      <c r="N56">
         <v>16150000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>37308000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>60</v>
       </c>
       <c r="B57">
+        <v>18820000.0</v>
+      </c>
+      <c r="C57">
         <v>12286000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
+        <v>12286000.0</v>
+      </c>
+      <c r="E57">
         <v>10361000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>11794000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>14410000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>43258000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>50359000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>26784000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>27100000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>27086000.0</v>
       </c>
-      <c r="K57"/>
-[...1 lines deleted...]
-      <c r="M57">
+      <c r="M57"/>
+      <c r="N57"/>
+      <c r="O57">
         <v>17189000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>61</v>
       </c>
       <c r="B58">
+        <v>554120000.0</v>
+      </c>
+      <c r="C58">
         <v>572071000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
+        <v>572071000.0</v>
+      </c>
+      <c r="E58">
         <v>381415000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>387443000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>395408000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>285871000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>414021000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>148024000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>138202000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>128315000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="M58"/>
+      <c r="N58">
         <v>-209959000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>66061000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
         <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>63</v>
       </c>
       <c r="B60">
+        <v>344495000.0</v>
+      </c>
+      <c r="C60">
         <v>340302000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
+        <v>340302000.0</v>
+      </c>
+      <c r="E60">
         <v>266447999.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>440345000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>436012000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>97209000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>296442000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>162333000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>150747000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>0.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="M60"/>
+      <c r="N60">
         <v>209959000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>209959000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
         <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3491,1572 +3768,1740 @@
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B2">
         <v>18014000.0</v>
       </c>
       <c r="C2">
         <v>10988000.0</v>
       </c>
       <c r="D2">
         <v>12207000.0</v>
       </c>
       <c r="E2">
         <v>10560000.0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B3">
         <v>11470000.0</v>
       </c>
       <c r="C3">
         <v>8800000.0</v>
       </c>
       <c r="D3">
         <v>8600000.0</v>
       </c>
       <c r="E3">
         <v>6720000.0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B5">
         <v>114171000.0</v>
       </c>
       <c r="C5">
         <v>-16269000.0</v>
       </c>
       <c r="D5">
         <v>70558000.0</v>
       </c>
       <c r="E5">
         <v>-3089000.0</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B6">
         <v>125641000.0</v>
       </c>
       <c r="C6">
         <v>-7469000.0</v>
       </c>
       <c r="D6">
         <v>79158000.0</v>
       </c>
       <c r="E6">
         <v>3631000.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B9">
         <v>181079000.0</v>
       </c>
       <c r="C9">
         <v>98966000.0</v>
       </c>
       <c r="D9">
         <v>60658000.0</v>
       </c>
       <c r="E9">
         <v>41217000.0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B10">
         <v>81465000.0</v>
       </c>
       <c r="C10">
         <v>-39604000.0</v>
       </c>
       <c r="D10">
         <v>63542000.0</v>
       </c>
       <c r="E10">
         <v>-6197000.0</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B11">
         <v>9066000.0</v>
       </c>
       <c r="C11">
         <v>1875000.0</v>
       </c>
       <c r="D11">
         <v>370000.0</v>
       </c>
       <c r="E11">
         <v>164000.0</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B12">
         <v>32706000.0</v>
       </c>
       <c r="C12">
         <v>23335000.0</v>
       </c>
       <c r="D12">
         <v>7016000.0</v>
       </c>
       <c r="E12">
         <v>3108000.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>87</v>
+      </c>
+      <c r="B13">
+        <v>32706000.0</v>
+      </c>
       <c r="C13">
         <v>23335000.0</v>
       </c>
       <c r="D13">
         <v>7016000.0</v>
       </c>
       <c r="E13">
         <v>3108000.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>88</v>
+      </c>
+      <c r="B14">
+        <v>-42271000.0</v>
+      </c>
       <c r="C14">
         <v>-288000.0</v>
       </c>
       <c r="D14">
         <v>-45919000.0</v>
       </c>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B15">
-        <v>72399000.0</v>
+        <v>30128000.0</v>
       </c>
       <c r="C15">
         <v>5110000.0</v>
       </c>
       <c r="D15">
         <v>63172000.0</v>
       </c>
       <c r="E15">
         <v>-6361000.0</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>90</v>
+      </c>
+      <c r="B16">
+        <v>29375000.0</v>
+      </c>
       <c r="C16">
         <v>5110000.0</v>
       </c>
       <c r="D16">
         <v>63172000.0</v>
       </c>
       <c r="E16">
         <v>-6361000.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>91</v>
+      </c>
+      <c r="B17">
+        <v>72399000.0</v>
+      </c>
       <c r="C17">
         <v>-41479000.0</v>
       </c>
       <c r="D17">
         <v>57271000.0</v>
       </c>
       <c r="E17">
         <v>-6361000.0</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>92</v>
+      </c>
+      <c r="B18">
+        <v>-32706000.0</v>
+      </c>
       <c r="C18">
         <v>-23335000.0</v>
       </c>
       <c r="D18">
         <v>-29421000.0</v>
       </c>
       <c r="E18">
         <v>-3108000.0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B21">
         <v>118500000.0</v>
       </c>
       <c r="C21">
         <v>-16510000.0</v>
       </c>
       <c r="D21">
         <v>70009000.0</v>
       </c>
       <c r="E21">
         <v>-3232000.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23">
         <v>80462000.0</v>
       </c>
       <c r="C23">
         <v>126464000.0</v>
       </c>
       <c r="D23">
         <v>2856000.0</v>
       </c>
       <c r="E23">
         <v>55009000.0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>99</v>
+      </c>
+      <c r="B25">
+        <v>11470000.0</v>
+      </c>
       <c r="C25">
         <v>8800000.0</v>
       </c>
       <c r="D25">
         <v>8762000.0</v>
       </c>
       <c r="E25">
         <v>6720000.0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B28">
         <v>62448000.0</v>
       </c>
       <c r="C28">
         <v>112302000.0</v>
       </c>
       <c r="D28">
         <v>-12091000.0</v>
       </c>
       <c r="E28">
         <v>41801000.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>103</v>
+      </c>
+      <c r="B29">
+        <v>9066000.0</v>
+      </c>
       <c r="C29">
         <v>1875000.0</v>
       </c>
       <c r="D29">
         <v>3368000.0</v>
       </c>
       <c r="E29">
         <v>164000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B30">
         <v>62448000.0</v>
       </c>
       <c r="C30">
         <v>115476000.0</v>
       </c>
       <c r="D30">
         <v>-9351000.0</v>
       </c>
       <c r="E30">
         <v>44449000.0</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B31">
         <v>-37035000.0</v>
       </c>
       <c r="C31">
         <v>-23094000.0</v>
       </c>
       <c r="D31">
         <v>-6467000.0</v>
       </c>
       <c r="E31">
         <v>-2965000.0</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B32">
         <v>199093000.0</v>
       </c>
       <c r="C32">
         <v>109954000.0</v>
       </c>
       <c r="D32">
         <v>72865000.0</v>
       </c>
       <c r="E32">
         <v>51777000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>66</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>67</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>69</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>70</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>72</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>73</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>74</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B2">
-        <v>7834000.0</v>
+        <v>6091000.0</v>
       </c>
       <c r="C2">
+        <v>5551000.0</v>
+      </c>
+      <c r="D2">
+        <v>3022000.0</v>
+      </c>
+      <c r="E2">
         <v>4099000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3059000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2955000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2461000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2755000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2818000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2793000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1003000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>999000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1080000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1402000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B3">
+        <v>4425000.0</v>
+      </c>
+      <c r="C3">
         <v>3740000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>2584000.0</v>
+      </c>
+      <c r="E3">
         <v>2545000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2601000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2506000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2038000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2111000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2145000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2366000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2563000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2108000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1725000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1556000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B5">
-        <v>34161000.0</v>
+        <v>29168000.0</v>
       </c>
       <c r="C5">
+        <v>39955000.0</v>
+      </c>
+      <c r="D5">
+        <v>30885000.0</v>
+      </c>
+      <c r="E5">
         <v>28548000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>25037000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>18019000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3187000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-51236000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>13761000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>24934000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>19630000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>45323000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>174000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3217000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B6">
-        <v>37901000.0</v>
+        <v>33593000.0</v>
       </c>
       <c r="C6">
+        <v>43695000.0</v>
+      </c>
+      <c r="D6">
+        <v>33469000.0</v>
+      </c>
+      <c r="E6">
         <v>31093000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>27638000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>20525000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>5225000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-49125000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>15906000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>27300000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>22193000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>47431000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1899000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4773000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B9">
-        <v>48944000.0</v>
+        <v>44914000.0</v>
       </c>
       <c r="C9">
+        <v>51227000.0</v>
+      </c>
+      <c r="D9">
+        <v>47809000.0</v>
+      </c>
+      <c r="E9">
         <v>43434000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>40892000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>33544000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>26026000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>23198000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>16196000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>34701000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>16796000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>20723000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>14806000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>14813000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B10">
+        <v>19657000.0</v>
+      </c>
+      <c r="C10">
         <v>20785000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
+        <v>22996000.0</v>
+      </c>
+      <c r="E10">
         <v>20623000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>17060000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10919000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-3884000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-57516000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10877000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-314000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>16737000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>44760000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-544000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2531000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B11">
+        <v>1789000.0</v>
+      </c>
+      <c r="C11">
         <v>2611000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
+        <v>2705000.0</v>
+      </c>
+      <c r="E11">
         <v>2148000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1601000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2765000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-1128000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>137000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>101000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3065000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>104000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>96000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>103000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>73000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B12">
+        <v>9511000.0</v>
+      </c>
+      <c r="C12">
         <v>8961000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
+        <v>7889000.0</v>
+      </c>
+      <c r="E12">
         <v>7925000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>7977000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>7100000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7071000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6280000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2884000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>25248000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2893000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>562000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>718000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>706000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>87</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>8961000.0</v>
+      </c>
+      <c r="D13">
         <v>7889000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>7879000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>7977000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>7100000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7071000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>302000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B14">
+        <v>-9153000.0</v>
+      </c>
+      <c r="C14">
+        <v>-10118000.0</v>
+      </c>
+      <c r="D14">
         <v>-12184000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-10973000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-8995000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-5700000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5412000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="I14"/>
+      <c r="J14">
         <v>-9791000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B15">
-        <v>18174000.0</v>
+        <v>17868000.0</v>
       </c>
       <c r="C15">
+        <v>8056000.0</v>
+      </c>
+      <c r="D15">
+        <v>8107000.0</v>
+      </c>
+      <c r="E15">
         <v>7277000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>6464000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>2454000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2656000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-57653000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>10776000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-49298000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>16633000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>44664000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-647000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>2458000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>90</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>7899000.0</v>
+      </c>
+      <c r="D16">
         <v>7944000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7277000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6262000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>49331000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2656000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B17">
+        <v>17868000.0</v>
+      </c>
+      <c r="C17">
+        <v>18174000.0</v>
+      </c>
+      <c r="D17">
         <v>20291000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>18475000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>15459000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>8154000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-2756000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-57653000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>12212000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-3379000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>16633000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>44664000.0</v>
       </c>
-      <c r="L17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B18">
+        <v>-9511000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8961000.0</v>
+      </c>
+      <c r="D18">
         <v>-7889000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7879000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7977000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-7100000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7071000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6280000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6694000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-25248000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2893000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-562000.0</v>
       </c>
-      <c r="L18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B21">
-        <v>34135000.0</v>
+        <v>29178000.0</v>
       </c>
       <c r="C21">
+        <v>39955000.0</v>
+      </c>
+      <c r="D21">
+        <v>30885000.0</v>
+      </c>
+      <c r="E21">
         <v>28502000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>25037000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>18019000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3187000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-51236000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>13520000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>24926000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>19104000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>45322000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>159000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>3217000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23">
-        <v>-39199000.0</v>
+        <v>21817000.0</v>
       </c>
       <c r="C23">
+        <v>16823000.0</v>
+      </c>
+      <c r="D23">
+        <v>19946000.0</v>
+      </c>
+      <c r="E23">
         <v>19031000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>18914000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>18480000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>25300000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>77189000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5494000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12568000.0</v>
       </c>
-      <c r="J23">
-[...4 lines deleted...]
-      </c>
       <c r="L23">
+        <v>1305000.0</v>
+      </c>
+      <c r="M23">
+        <v>23600000.0</v>
+      </c>
+      <c r="N23">
         <v>15727000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>12998000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B25">
+        <v>4425000.0</v>
+      </c>
+      <c r="C25">
+        <v>3740000.0</v>
+      </c>
+      <c r="D25">
         <v>2584000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2545000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2601000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2506000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2038000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2111000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2145000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2366000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2563000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2108000.0</v>
       </c>
-      <c r="L25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>48000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B28">
-        <v>17092000.0</v>
+        <v>15726000.0</v>
       </c>
       <c r="C28">
+        <v>11272000.0</v>
+      </c>
+      <c r="D28">
+        <v>15864000.0</v>
+      </c>
+      <c r="E28">
         <v>14800000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>14728000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14188000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>22131000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>73823000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2159000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8760000.0</v>
       </c>
-      <c r="J28">
-[...4 lines deleted...]
-      </c>
       <c r="L28">
+        <v>5571000.0</v>
+      </c>
+      <c r="M28">
+        <v>27459000.0</v>
+      </c>
+      <c r="N28">
         <v>12418000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9238000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B29">
+        <v>1789000.0</v>
+      </c>
+      <c r="C29">
+        <v>2611000.0</v>
+      </c>
+      <c r="D29">
         <v>2705000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2148000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1601000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2765000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1128000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>137000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>721000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3065000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>104000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>96000.0</v>
       </c>
-      <c r="L29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B30">
-        <v>-47033000.0</v>
+        <v>15726000.0</v>
       </c>
       <c r="C30">
+        <v>11272000.0</v>
+      </c>
+      <c r="D30">
+        <v>16924000.0</v>
+      </c>
+      <c r="E30">
         <v>14932000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>15855000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15525000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22839000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>74434000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2676000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9775000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-2308000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-24599000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14647000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11596000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B31">
-        <v>53881000.0</v>
+        <v>-9521000.0</v>
       </c>
       <c r="C31">
+        <v>-19170000.0</v>
+      </c>
+      <c r="D31">
+        <v>-7889000.0</v>
+      </c>
+      <c r="E31">
         <v>-7879000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-7977000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-7100000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-7071000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-6280000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2643000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-25240000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2367000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-562000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-703000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-686000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B32">
+        <v>51005000.0</v>
+      </c>
+      <c r="C32">
         <v>56778000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
+        <v>50831000.0</v>
+      </c>
+      <c r="E32">
         <v>47533000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>43951000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>36499000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>28487000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>25953000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>19014000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>37494000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>17799000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>21722000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>15886000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>16215000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E30"/>
@@ -5071,1478 +5516,1626 @@
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>37032000.0</v>
       </c>
       <c r="C2">
         <v>37823000.0</v>
       </c>
       <c r="D2">
         <v>25351000.0</v>
       </c>
       <c r="E2">
         <v>13254000.0</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>4236000</v>
       </c>
       <c r="C3">
         <v>985000</v>
       </c>
       <c r="D3">
         <v>2783000</v>
       </c>
       <c r="E3">
         <v>3291000</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>-6291000.0</v>
       </c>
       <c r="C6">
         <v>-791000.0</v>
       </c>
       <c r="D6">
         <v>12472000.0</v>
       </c>
       <c r="E6">
         <v>12097000.0</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7">
         <v>-13620000.0</v>
       </c>
       <c r="C7">
         <v>3623000.0</v>
       </c>
       <c r="D7">
         <v>-1804000.0</v>
       </c>
       <c r="E7">
         <v>-16257000.0</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>-9668000.0</v>
       </c>
       <c r="C9">
         <v>1039000.0</v>
       </c>
       <c r="D9">
         <v>-2087000.0</v>
       </c>
       <c r="E9">
         <v>-6343000.0</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14">
         <v>11470000.0</v>
       </c>
       <c r="C14">
         <v>5200000.0</v>
       </c>
       <c r="D14">
         <v>4600000.0</v>
       </c>
       <c r="E14">
         <v>6720000.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>-63713000.0</v>
       </c>
       <c r="C15">
         <v>-178244000.0</v>
       </c>
       <c r="D15">
         <v>-105165000.0</v>
       </c>
       <c r="E15">
         <v>-1135000.0</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16">
         <v>30741000.0</v>
       </c>
       <c r="C16">
         <v>37032000.0</v>
       </c>
       <c r="D16">
         <v>37823000.0</v>
       </c>
       <c r="E16">
         <v>25351000.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
         <v>122037000.0</v>
       </c>
       <c r="C18">
         <v>66651000.0</v>
       </c>
       <c r="D18">
         <v>50259000.0</v>
       </c>
       <c r="E18">
         <v>17209000.0</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-724352000.0</v>
       </c>
       <c r="D19">
         <v>-2772000.0</v>
       </c>
       <c r="E19">
         <v>-11672000.0</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>125</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>617554000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>126</v>
+      </c>
+      <c r="B21">
+        <v>184351000.0</v>
+      </c>
       <c r="C21">
         <v>255000000.0</v>
       </c>
       <c r="D21">
         <v>72583000.0</v>
       </c>
       <c r="E21">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22">
         <v>72399000.0</v>
       </c>
       <c r="C22">
         <v>-41479000.0</v>
       </c>
       <c r="D22">
         <v>63172000.0</v>
       </c>
       <c r="E22">
         <v>-6361000.0</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
-        <v>-5750000.0</v>
+        <v>-20128000.0</v>
       </c>
       <c r="C23">
         <v>-38385000.0</v>
       </c>
       <c r="D23">
         <v>-5216000.0</v>
       </c>
       <c r="E23">
         <v>10904000.0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24">
-        <v>-228838000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="C24">
         <v>-723367000.0</v>
       </c>
       <c r="D24">
         <v>11000.0</v>
       </c>
       <c r="E24">
         <v>-8381000.0</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
         <v>6621000.0</v>
       </c>
       <c r="C25">
         <v>5368000.0</v>
       </c>
       <c r="D25">
         <v>4304000.0</v>
       </c>
       <c r="E25">
         <v>38000.0</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>130</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>737554000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>10976000.0</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27">
         <v>45319000.0</v>
       </c>
       <c r="C27">
         <v>95335000.0</v>
       </c>
       <c r="D27">
         <v>-17230000.0</v>
       </c>
       <c r="E27">
         <v>36360000.0</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
         <v>100510000.0</v>
       </c>
       <c r="C28">
         <v>655925000.0</v>
       </c>
       <c r="D28">
         <v>-37798000.0</v>
       </c>
       <c r="E28">
         <v>3269000.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
         <v>126273000.0</v>
       </c>
       <c r="C29">
         <v>67636000.0</v>
       </c>
       <c r="D29">
         <v>53042000.0</v>
       </c>
       <c r="E29">
         <v>20500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
         <v>-233074000.0</v>
       </c>
       <c r="C30">
         <v>-724352000.0</v>
       </c>
       <c r="D30">
         <v>-2772000.0</v>
       </c>
       <c r="E30">
         <v>-11672000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>66</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>67</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>69</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>70</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>72</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>73</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>74</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
+        <v>75</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>30741000.0</v>
+      </c>
+      <c r="C2">
         <v>28316000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>20345000.0</v>
+      </c>
+      <c r="E2">
         <v>14935000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37032000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14417000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24646000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8892000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>37823000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17292000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15984000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>21016000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>25351000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17801000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>2175000</v>
+      </c>
+      <c r="C3">
         <v>17027000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>1187000</v>
+      </c>
+      <c r="E3">
         <v>1240000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>69000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>224000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>303000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>369000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>89000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>149000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>234000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>780000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1620000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>629000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>-1062000.0</v>
+      </c>
+      <c r="C6">
         <v>2425000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
+        <v>7971000.0</v>
+      </c>
+      <c r="E6">
         <v>5410000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-22097000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>22615000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-10229000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>15754000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-28931000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>20531000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1308000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5032000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-4335000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7550000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7">
+        <v>6744000.0</v>
+      </c>
+      <c r="C7">
         <v>-2297000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
+        <v>-1001000.0</v>
+      </c>
+      <c r="E7">
         <v>3851000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-14173000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3673000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2634000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-706000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3290000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>426000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3751000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5595000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-386000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>542000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>-1902000.0</v>
+      </c>
+      <c r="C9">
         <v>-86000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
+        <v>-3649000.0</v>
+      </c>
+      <c r="E9">
         <v>6629000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-12562000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>523000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2205000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5310000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3621000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>627000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1969000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4429000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-254000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-273000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14">
+        <v>4425000.0</v>
+      </c>
+      <c r="C14">
+        <v>3740000.0</v>
+      </c>
+      <c r="D14">
         <v>2584000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2545000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2601000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-1094000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2038000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2111000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2145000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2366000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2563000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2108000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1725000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1556000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>-9251000.0</v>
+      </c>
+      <c r="C15">
         <v>52773000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
+        <v>-14850000.0</v>
+      </c>
+      <c r="E15">
         <v>-24365000.0</v>
       </c>
-      <c r="D15">
-[...4 lines deleted...]
-      </c>
       <c r="F15">
-        <v>-170854000.0</v>
+        <v>13558000.0</v>
       </c>
       <c r="G15">
-        <v>0.0</v>
+        <v>7390000.0</v>
       </c>
       <c r="H15">
-        <v>0.0</v>
+        <v>170854000.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
-        <v>-82165000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K15">
-        <v>-10000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L15">
-        <v>-13000000.0</v>
-[...3 lines deleted...]
-    <row r="16" spans="1:13">
+        <v>82165000.0</v>
+      </c>
+      <c r="M15">
+        <v>10000000.0</v>
+      </c>
+      <c r="N15">
+        <v>13000000.0</v>
+      </c>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16">
+        <v>29679000.0</v>
+      </c>
+      <c r="C16">
         <v>30741000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
+        <v>28316000.0</v>
+      </c>
+      <c r="E16">
         <v>20345000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14935000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>37032000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>14417000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>24646000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>8892000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>37823000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>17292000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>15984000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>21016000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>25351000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>38945000.0</v>
+      </c>
+      <c r="C18">
         <v>55143000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
+        <v>33725000.0</v>
+      </c>
+      <c r="E18">
         <v>36092000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15844000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>26704000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>7147000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>15674000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>17126000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>12334000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>15975000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>11665000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10285000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>11090000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>124</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-1107000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-2079000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-17867000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-292331000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1053000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-375807000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-55161000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-149000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-234000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-780000.0</v>
       </c>
-      <c r="L19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>339291000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>-25240000.0</v>
+      </c>
+      <c r="C21">
+        <v>200101000.0</v>
+      </c>
+      <c r="D21">
         <v>-5000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-5000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5750000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>103750000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-118750000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22">
-        <v>18174000.0</v>
+        <v>8550000.0</v>
       </c>
       <c r="C22">
+        <v>8055999.0</v>
+      </c>
+      <c r="D22">
+        <v>20291000.0</v>
+      </c>
+      <c r="E22">
         <v>18475000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>15459000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8154000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-2756000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-57653000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10776000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2522000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>16633000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>44664000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-647000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2458000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23">
+        <v>-5543000.0</v>
+      </c>
+      <c r="C23">
         <v>-63331000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
+        <v>-5984000.0</v>
+      </c>
+      <c r="E23">
         <v>-478000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-835000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-147633000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>272978000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>115518000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-985000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1996000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-3335000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="M23">
         <v>-72000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23">
+        <v>-6000.0</v>
+      </c>
+      <c r="O23">
+        <v>-72000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B24">
+        <v>-1968000.0</v>
+      </c>
+      <c r="C24">
+        <v>-228838000.0</v>
+      </c>
+      <c r="D24">
         <v>85000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>105000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>20000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-723367000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1053000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-375807000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>11000.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B25">
-        <v>22239000.0</v>
+        <v>21085000.0</v>
       </c>
       <c r="C25">
+        <v>26798000.0</v>
+      </c>
+      <c r="D25">
+        <v>539000.0</v>
+      </c>
+      <c r="E25">
         <v>538000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>547000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4191000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>454000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>529000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>194000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-35000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>195000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-22000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>737554000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>398263000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B27">
+        <v>11264000.0</v>
+      </c>
+      <c r="C27">
+        <v>11683000.0</v>
+      </c>
+      <c r="D27">
         <v>11225000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>11271000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11140000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>11139000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>11624000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>71762000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>810000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7204000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-6933000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>-28736000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11235000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>7165000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B28">
+        <v>-40034000.0</v>
+      </c>
+      <c r="C28">
         <v>176330000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
+        <v>-25834000.0</v>
+      </c>
+      <c r="E28">
         <v>-29843000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-20143000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>288018000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-16626000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>375518000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9015000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8197000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-14667000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-16697000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-14631000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1697000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B29">
+        <v>41120000.0</v>
+      </c>
+      <c r="C29">
         <v>38116000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
+        <v>34912000.0</v>
+      </c>
+      <c r="E29">
         <v>37332000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15913000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>26928000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7450000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>16043000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>17215000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12483000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>16209000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>12445000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11905000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11719000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B30">
+        <v>-2148000.0</v>
+      </c>
+      <c r="C30">
         <v>-212021000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
+        <v>-1107000.0</v>
+      </c>
+      <c r="E30">
         <v>-2079000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-17867000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-292331000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1053000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-375807000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-55161000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-149000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-234000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-780000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1609000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2472000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>