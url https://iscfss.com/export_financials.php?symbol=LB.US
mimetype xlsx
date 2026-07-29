--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1157,85 +1157,85 @@
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
-        <v>-30049000.0</v>
+        <v>529544000.0</v>
       </c>
       <c r="C28">
         <v>344207000.0</v>
       </c>
       <c r="D28">
         <v>90859000.0</v>
       </c>
       <c r="E28">
         <v>35659000.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>32</v>
       </c>
       <c r="B29">
         <v>900587000.0</v>
       </c>
       <c r="C29">
         <v>989305000.0</v>
       </c>
       <c r="D29">
         <v>279429000.0</v>
       </c>
       <c r="E29">
         <v>267569000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
-        <v>19363000.0</v>
+        <v>24308000.0</v>
       </c>
       <c r="C30">
         <v>14655000.0</v>
       </c>
       <c r="D30">
         <v>13420000.0</v>
       </c>
       <c r="E30">
         <v>11327000.0</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32">
@@ -1328,51 +1328,51 @@
       <c r="D37"/>
       <c r="E37"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38">
         <v>84829000.0</v>
       </c>
       <c r="C38">
         <v>-500000.0</v>
       </c>
       <c r="D38">
         <v>300000.0</v>
       </c>
       <c r="E38">
         <v>521000.0</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
-        <v>9711000.0</v>
+        <v>4766000.0</v>
       </c>
       <c r="C39">
         <v>1128000.0</v>
       </c>
       <c r="D39">
         <v>1035000.0</v>
       </c>
       <c r="E39">
         <v>630000.0</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
         <v>8569000.0</v>
       </c>
       <c r="C40">
         <v>9990000.0</v>
       </c>
       <c r="D40">
         <v>5598000.0</v>
       </c>
       <c r="E40">
@@ -1496,51 +1496,51 @@
       <c r="D49"/>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>53</v>
       </c>
       <c r="B50">
         <v>692000.0</v>
       </c>
       <c r="C50">
         <v>424000.0</v>
       </c>
       <c r="D50">
         <v>20339000.0</v>
       </c>
       <c r="E50">
         <v>11693000.0</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
-        <v>692000.0</v>
+        <v>560285000.0</v>
       </c>
       <c r="C51">
         <v>381239000.0</v>
       </c>
       <c r="D51">
         <v>128682000.0</v>
       </c>
       <c r="E51">
         <v>61010000.0</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>55</v>
       </c>
       <c r="B52">
         <v>692000.0</v>
       </c>
       <c r="C52">
         <v>424000.0</v>
       </c>
       <c r="D52">
         <v>20339000.0</v>
       </c>
       <c r="E52">
@@ -2059,79 +2059,83 @@
       </c>
       <c r="I12">
         <v>24646000.0</v>
       </c>
       <c r="J12">
         <v>8892000.0</v>
       </c>
       <c r="K12">
         <v>37823000.0</v>
       </c>
       <c r="L12">
         <v>17292000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>16150000.0</v>
       </c>
       <c r="O12">
         <v>25351000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>16</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>315911000.0</v>
+      </c>
       <c r="C13">
         <v>317069000.0</v>
       </c>
       <c r="D13">
-        <v>254007000.0</v>
+        <v>317069000.0</v>
       </c>
       <c r="E13">
         <v>254022000.0</v>
       </c>
       <c r="F13">
         <v>432881000.0</v>
       </c>
       <c r="G13">
         <v>432663000.0</v>
       </c>
       <c r="H13">
         <v>94553000.0</v>
       </c>
       <c r="I13">
         <v>296442000.0</v>
       </c>
       <c r="J13">
         <v>162333000.0</v>
       </c>
       <c r="K13">
         <v>150747000.0</v>
       </c>
-      <c r="L13"/>
+      <c r="L13">
+        <v>141021000.0</v>
+      </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13">
         <v>209959000.0</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14">
         <v>27837000.0</v>
       </c>
       <c r="C14">
         <v>27837000.0</v>
       </c>
       <c r="D14">
         <v>76518549.0</v>
       </c>
       <c r="E14">
         <v>76394121.0</v>
       </c>
       <c r="F14">
         <v>76464778.0</v>
       </c>
@@ -2164,51 +2168,53 @@
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>19</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1383000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>1263000.0</v>
       </c>
       <c r="E16">
         <v>1059000.0</v>
       </c>
       <c r="F16">
         <v>832000.0</v>
       </c>
       <c r="G16">
         <v>1221000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>278000.0</v>
       </c>
       <c r="L16">
         <v>61000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
@@ -2505,51 +2511,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28">
-        <v>-29246000.0</v>
+        <v>505860000.0</v>
       </c>
       <c r="C28">
         <v>529544000.0</v>
       </c>
       <c r="D28">
         <v>-30049000.0</v>
       </c>
       <c r="E28">
         <v>350698000.0</v>
       </c>
       <c r="F28">
         <v>360831000.0</v>
       </c>
       <c r="G28">
         <v>344207000.0</v>
       </c>
       <c r="H28">
         <v>263560000.0</v>
       </c>
       <c r="I28">
         <v>371347000.0</v>
       </c>
       <c r="J28">
         <v>129805000.0</v>
       </c>
@@ -2593,51 +2599,51 @@
         <v>375186000.0</v>
       </c>
       <c r="I29">
         <v>692435000.0</v>
       </c>
       <c r="J29">
         <v>361634000.0</v>
       </c>
       <c r="K29">
         <v>279429000.0</v>
       </c>
       <c r="L29">
         <v>259431000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29">
         <v>267569000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30">
-        <v>18486000.0</v>
+        <v>26228000.0</v>
       </c>
       <c r="C30">
         <v>19363000.0</v>
       </c>
       <c r="D30">
         <v>19363000.0</v>
       </c>
       <c r="E30">
         <v>20583000.0</v>
       </c>
       <c r="F30">
         <v>27213000.0</v>
       </c>
       <c r="G30">
         <v>14655000.0</v>
       </c>
       <c r="H30">
         <v>14918000.0</v>
       </c>
       <c r="I30">
         <v>16303000.0</v>
       </c>
       <c r="J30">
         <v>9799000.0</v>
       </c>
@@ -2928,94 +2934,94 @@
       </c>
       <c r="F38">
         <v>1768000.0</v>
       </c>
       <c r="G38">
         <v>-500000.0</v>
       </c>
       <c r="H38">
         <v>2711000.0</v>
       </c>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>42</v>
       </c>
       <c r="B39">
-        <v>11099000.0</v>
+        <v>3357000.0</v>
       </c>
       <c r="C39">
         <v>4766000.0</v>
       </c>
       <c r="D39">
         <v>9711000.0</v>
       </c>
       <c r="E39">
         <v>3212000.0</v>
       </c>
       <c r="F39">
         <v>1446000.0</v>
       </c>
       <c r="G39">
         <v>1128000.0</v>
       </c>
       <c r="H39">
         <v>2271000.0</v>
       </c>
       <c r="I39">
-        <v>194000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="J39">
         <v>685000.0</v>
       </c>
       <c r="K39">
         <v>1035000.0</v>
       </c>
       <c r="L39">
         <v>1040000.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39">
         <v>630000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>43</v>
       </c>
       <c r="B40">
-        <v>16578000.0</v>
+        <v>15195000.0</v>
       </c>
       <c r="C40">
         <v>7000.0</v>
       </c>
       <c r="D40">
         <v>8569000.0</v>
       </c>
       <c r="E40">
         <v>8166000.0</v>
       </c>
       <c r="F40">
         <v>8002000.0</v>
       </c>
       <c r="G40">
         <v>9374000.0</v>
       </c>
       <c r="H40">
         <v>7529000.0</v>
       </c>
       <c r="I40">
         <v>-45983000.0</v>
       </c>
       <c r="J40">
         <v>5994000.0</v>
       </c>
@@ -3316,51 +3322,51 @@
         <v>35547000.0</v>
       </c>
       <c r="I50">
         <v>35148000.0</v>
       </c>
       <c r="J50">
         <v>35245000.0</v>
       </c>
       <c r="K50">
         <v>20339000.0</v>
       </c>
       <c r="L50">
         <v>20350000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50">
         <v>11693000.0</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>54</v>
       </c>
       <c r="B51">
-        <v>433000.0</v>
+        <v>535539000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>692000.0</v>
       </c>
       <c r="E51">
         <v>371043000.0</v>
       </c>
       <c r="F51">
         <v>375766000.0</v>
       </c>
       <c r="G51">
         <v>381239000.0</v>
       </c>
       <c r="H51">
         <v>277977000.0</v>
       </c>
       <c r="I51">
         <v>395993000.0</v>
       </c>
       <c r="J51">
         <v>138697000.0</v>
       </c>
       <c r="K51">
         <v>128682000.0</v>
@@ -3665,51 +3671,51 @@
       <c r="D60">
         <v>340302000.0</v>
       </c>
       <c r="E60">
         <v>266447999.0</v>
       </c>
       <c r="F60">
         <v>440345000.0</v>
       </c>
       <c r="G60">
         <v>436012000.0</v>
       </c>
       <c r="H60">
         <v>97209000.0</v>
       </c>
       <c r="I60">
         <v>296442000.0</v>
       </c>
       <c r="J60">
         <v>162333000.0</v>
       </c>
       <c r="K60">
         <v>150747000.0</v>
       </c>
       <c r="L60">
-        <v>0.0</v>
+        <v>141021000.0</v>
       </c>
       <c r="M60"/>
       <c r="N60">
         <v>209959000.0</v>
       </c>
       <c r="O60">
         <v>209959000.0</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
@@ -4145,51 +4151,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>101</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28">
         <v>62448000.0</v>
       </c>
       <c r="C28">
         <v>112302000.0</v>
       </c>
       <c r="D28">
-        <v>-12091000.0</v>
+        <v>12091000.0</v>
       </c>
       <c r="E28">
         <v>41801000.0</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29">
         <v>9066000.0</v>
       </c>
       <c r="C29">
         <v>1875000.0</v>
       </c>
       <c r="D29">
         <v>3368000.0</v>
       </c>
       <c r="E29">
         <v>164000.0</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>104</v>
@@ -4433,128 +4439,128 @@
         <v>78</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>79</v>
       </c>
       <c r="B5">
         <v>29168000.0</v>
       </c>
       <c r="C5">
-        <v>39955000.0</v>
+        <v>29746000.0</v>
       </c>
       <c r="D5">
         <v>30885000.0</v>
       </c>
       <c r="E5">
         <v>28548000.0</v>
       </c>
       <c r="F5">
         <v>25037000.0</v>
       </c>
       <c r="G5">
         <v>18019000.0</v>
       </c>
       <c r="H5">
         <v>3187000.0</v>
       </c>
       <c r="I5">
         <v>-51236000.0</v>
       </c>
       <c r="J5">
         <v>13761000.0</v>
       </c>
       <c r="K5">
         <v>24934000.0</v>
       </c>
       <c r="L5">
         <v>19630000.0</v>
       </c>
       <c r="M5">
-        <v>45323000.0</v>
+        <v>45322000.0</v>
       </c>
       <c r="N5">
         <v>174000.0</v>
       </c>
       <c r="O5">
         <v>3217000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>80</v>
       </c>
       <c r="B6">
         <v>33593000.0</v>
       </c>
       <c r="C6">
-        <v>43695000.0</v>
+        <v>33486000.0</v>
       </c>
       <c r="D6">
         <v>33469000.0</v>
       </c>
       <c r="E6">
         <v>31093000.0</v>
       </c>
       <c r="F6">
         <v>27638000.0</v>
       </c>
       <c r="G6">
         <v>20525000.0</v>
       </c>
       <c r="H6">
         <v>5225000.0</v>
       </c>
       <c r="I6">
         <v>-49125000.0</v>
       </c>
       <c r="J6">
         <v>15906000.0</v>
       </c>
       <c r="K6">
         <v>27300000.0</v>
       </c>
       <c r="L6">
         <v>22193000.0</v>
       </c>
       <c r="M6">
-        <v>47431000.0</v>
+        <v>47430000.0</v>
       </c>
       <c r="N6">
         <v>1899000.0</v>
       </c>
       <c r="O6">
         <v>4773000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>81</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -5684,60 +5690,60 @@
       <c r="D13"/>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>119</v>
       </c>
       <c r="B14">
         <v>11470000.0</v>
       </c>
       <c r="C14">
         <v>5200000.0</v>
       </c>
       <c r="D14">
         <v>4600000.0</v>
       </c>
       <c r="E14">
         <v>6720000.0</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>120</v>
       </c>
       <c r="B15">
-        <v>-63713000.0</v>
+        <v>63713000.0</v>
       </c>
       <c r="C15">
-        <v>-178244000.0</v>
+        <v>178244000.0</v>
       </c>
       <c r="D15">
-        <v>-105165000.0</v>
+        <v>105165000.0</v>
       </c>
       <c r="E15">
-        <v>-1135000.0</v>
+        <v>1135000.0</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>121</v>
       </c>
       <c r="B16">
         <v>30741000.0</v>
       </c>
       <c r="C16">
         <v>37032000.0</v>
       </c>
       <c r="D16">
         <v>37823000.0</v>
       </c>
       <c r="E16">
         <v>25351000.0</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -6452,60 +6458,60 @@
       </c>
       <c r="J14">
         <v>2145000.0</v>
       </c>
       <c r="K14">
         <v>2366000.0</v>
       </c>
       <c r="L14">
         <v>2563000.0</v>
       </c>
       <c r="M14">
         <v>2108000.0</v>
       </c>
       <c r="N14">
         <v>1725000.0</v>
       </c>
       <c r="O14">
         <v>1556000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>120</v>
       </c>
       <c r="B15">
-        <v>-9251000.0</v>
+        <v>14728000.0</v>
       </c>
       <c r="C15">
         <v>52773000.0</v>
       </c>
       <c r="D15">
-        <v>-14850000.0</v>
+        <v>14850000.0</v>
       </c>
       <c r="E15">
-        <v>-24365000.0</v>
+        <v>24365000.0</v>
       </c>
       <c r="F15">
         <v>13558000.0</v>
       </c>
       <c r="G15">
         <v>7390000.0</v>
       </c>
       <c r="H15">
         <v>170854000.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>82165000.0</v>
       </c>
       <c r="M15">
         <v>10000000.0</v>
       </c>
@@ -6752,51 +6758,51 @@
       </c>
       <c r="J22">
         <v>10776000.0</v>
       </c>
       <c r="K22">
         <v>2522000.0</v>
       </c>
       <c r="L22">
         <v>16633000.0</v>
       </c>
       <c r="M22">
         <v>44664000.0</v>
       </c>
       <c r="N22">
         <v>-647000.0</v>
       </c>
       <c r="O22">
         <v>2458000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>127</v>
       </c>
       <c r="B23">
-        <v>-5543000.0</v>
+        <v>-66000.0</v>
       </c>
       <c r="C23">
         <v>-63331000.0</v>
       </c>
       <c r="D23">
         <v>-5984000.0</v>
       </c>
       <c r="E23">
         <v>-478000.0</v>
       </c>
       <c r="F23">
         <v>-835000.0</v>
       </c>
       <c r="G23">
         <v>-147633000.0</v>
       </c>
       <c r="H23">
         <v>272978000.0</v>
       </c>
       <c r="I23">
         <v>115518000.0</v>
       </c>
       <c r="J23">
         <v>-985000.0</v>
       </c>