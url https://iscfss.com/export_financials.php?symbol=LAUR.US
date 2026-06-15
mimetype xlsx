--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1449,96 +1452,100 @@
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>387763000.0</v>
+      </c>
       <c r="C7">
         <v>327127000.0</v>
       </c>
       <c r="D7">
         <v>417634000.0</v>
       </c>
       <c r="E7">
         <v>415892000.0</v>
       </c>
       <c r="F7">
         <v>415253000.0</v>
       </c>
       <c r="G7">
         <v>571777000.0</v>
       </c>
       <c r="H7">
         <v>883916000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>572000.0</v>
+      </c>
       <c r="C8">
         <v>604000.0</v>
       </c>
       <c r="D8">
         <v>630000.0</v>
       </c>
       <c r="E8">
         <v>923000.0</v>
       </c>
       <c r="F8">
         <v>915000.0</v>
       </c>
       <c r="G8">
         <v>911000.0</v>
       </c>
       <c r="H8">
         <v>905000.0</v>
       </c>
       <c r="I8">
         <v>897000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2572,51 +2579,53 @@
         <v>788126000.0</v>
       </c>
       <c r="X23">
         <v>659796000.0</v>
       </c>
       <c r="Y23">
         <v>473515564.0</v>
       </c>
       <c r="Z23">
         <v>250578851.0</v>
       </c>
       <c r="AA23">
         <v>165400000.0</v>
       </c>
       <c r="AB23">
         <v>39800000.0</v>
       </c>
       <c r="AC23">
         <v>29600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>73123000.0</v>
+      </c>
       <c r="C24">
         <v>59027000.0</v>
       </c>
       <c r="D24">
         <v>112241000.0</v>
       </c>
       <c r="E24">
         <v>175929000.0</v>
       </c>
       <c r="F24">
         <v>104588000.0</v>
       </c>
       <c r="G24">
         <v>899898000.0</v>
       </c>
       <c r="H24">
         <v>1260317000.0</v>
       </c>
       <c r="I24">
         <v>2593585000.0</v>
       </c>
       <c r="J24">
         <v>3207064000.0</v>
       </c>
       <c r="K24">
@@ -2843,51 +2852,53 @@
         <v>145230000.0</v>
       </c>
       <c r="X28">
         <v>-19538000.0</v>
       </c>
       <c r="Y28">
         <v>-22219875.0</v>
       </c>
       <c r="Z28">
         <v>-7032974.0</v>
       </c>
       <c r="AA28">
         <v>5500000.0</v>
       </c>
       <c r="AB28">
         <v>3600000.0</v>
       </c>
       <c r="AC28">
         <v>-8000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1315645000.0</v>
+      </c>
       <c r="C29">
         <v>1059836000.0</v>
       </c>
       <c r="D29">
         <v>1115138000.0</v>
       </c>
       <c r="E29">
         <v>1008339000.0</v>
       </c>
       <c r="F29">
         <v>1294513000.0</v>
       </c>
       <c r="G29">
         <v>3219893000.0</v>
       </c>
       <c r="H29">
         <v>4196102000.0</v>
       </c>
       <c r="I29">
         <v>4756530000.0</v>
       </c>
       <c r="J29">
         <v>4936462000.0</v>
       </c>
       <c r="K29"/>
@@ -3032,51 +3043,53 @@
         <v>-3061545000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>285666000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-154559000.0</v>
+      </c>
       <c r="C32">
         <v>-140584000.0</v>
       </c>
       <c r="D32">
         <v>-228807000.0</v>
       </c>
       <c r="E32">
         <v>-155188000.0</v>
       </c>
       <c r="F32">
         <v>172391000.0</v>
       </c>
       <c r="G32">
         <v>639231000.0</v>
       </c>
       <c r="H32">
         <v>-127877000.0</v>
       </c>
       <c r="I32">
         <v>27046000.0</v>
       </c>
       <c r="J32">
         <v>-85895000.0</v>
       </c>
       <c r="K32"/>
@@ -3168,51 +3181,53 @@
         <v>376389000.0</v>
       </c>
       <c r="X33">
         <v>506458000.0</v>
       </c>
       <c r="Y33">
         <v>286974492.0</v>
       </c>
       <c r="Z33">
         <v>178759186.0</v>
       </c>
       <c r="AA33">
         <v>101900000.0</v>
       </c>
       <c r="AB33">
         <v>24500000.0</v>
       </c>
       <c r="AC33">
         <v>13400000.0</v>
       </c>
     </row>
     <row r="34" spans="1:29">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>37717000.0</v>
+      </c>
       <c r="C34">
         <v>31984000.0</v>
       </c>
       <c r="D34">
         <v>34151000.0</v>
       </c>
       <c r="E34">
         <v>30823000.0</v>
       </c>
       <c r="F34">
         <v>24640000.0</v>
       </c>
       <c r="G34">
         <v>33555000.0</v>
       </c>
       <c r="H34">
         <v>147472000.0</v>
       </c>
       <c r="I34">
         <v>214306000.0</v>
       </c>
       <c r="J34">
         <v>260144000.0</v>
       </c>
       <c r="K34">
@@ -3306,51 +3321,53 @@
         <v>166801000.0</v>
       </c>
       <c r="X35">
         <v>32725000.0</v>
       </c>
       <c r="Y35">
         <v>64577290.0</v>
       </c>
       <c r="Z35">
         <v>27555578.0</v>
       </c>
       <c r="AA35">
         <v>3500000.0</v>
       </c>
       <c r="AB35">
         <v>4000000.0</v>
       </c>
       <c r="AC35">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>43569000.0</v>
+      </c>
       <c r="C36">
         <v>111883000.0</v>
       </c>
       <c r="D36">
         <v>65281000.0</v>
       </c>
       <c r="E36">
         <v>46000000.0</v>
       </c>
       <c r="F36">
         <v>54800000.0</v>
       </c>
       <c r="G36">
         <v>1553564000.0</v>
       </c>
       <c r="H36">
         <v>3199568000.0</v>
       </c>
       <c r="I36">
         <v>1414800000.0</v>
       </c>
       <c r="J36">
         <v>1424113000.0</v>
       </c>
       <c r="K36">
@@ -3875,51 +3892,53 @@
         <v>332957000.0</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1678448000.0</v>
+      </c>
       <c r="C45">
         <v>1425657000.0</v>
       </c>
       <c r="D45">
         <v>1594772000.0</v>
       </c>
       <c r="E45">
         <v>913000000.0</v>
       </c>
       <c r="F45">
         <v>883800000.0</v>
       </c>
       <c r="G45">
         <v>1041251000.0</v>
       </c>
       <c r="H45">
         <v>2061097000.0</v>
       </c>
       <c r="I45">
         <v>1278935000.0</v>
       </c>
       <c r="J45">
         <v>1934904000.0</v>
       </c>
       <c r="K45">
@@ -4232,51 +4251,53 @@
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
     </row>
     <row r="50" spans="1:29">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>54585000.0</v>
+      </c>
       <c r="C50">
         <v>41260000.0</v>
       </c>
       <c r="D50">
         <v>52828000.0</v>
       </c>
       <c r="E50">
         <v>56184000.0</v>
       </c>
       <c r="F50">
         <v>49082000.0</v>
       </c>
       <c r="G50">
         <v>90388000.0</v>
       </c>
       <c r="H50">
         <v>118822000.0</v>
       </c>
       <c r="I50">
         <v>101866000.0</v>
       </c>
       <c r="J50">
         <v>154234000.0</v>
       </c>
       <c r="K50">
@@ -4966,60 +4987,60 @@
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>1187937000.0</v>
       </c>
       <c r="C60">
         <v>959549000.0</v>
       </c>
       <c r="D60">
         <v>950069000.0</v>
       </c>
       <c r="E60">
         <v>774400000.0</v>
       </c>
       <c r="F60">
         <v>1139600000.0</v>
       </c>
       <c r="G60">
         <v>2276816000.0</v>
       </c>
       <c r="H60">
         <v>2816963000.0</v>
       </c>
       <c r="I60">
-        <v>2050900000.0</v>
+        <v>2065300000.0</v>
       </c>
       <c r="J60">
-        <v>1575164000.0</v>
+        <v>1601003000.0</v>
       </c>
       <c r="K60">
-        <v>664400000.0</v>
+        <v>688300000.0</v>
       </c>
       <c r="L60">
-        <v>324759000.0</v>
+        <v>407172000.0</v>
       </c>
       <c r="M60">
         <v>1017068000.0</v>
       </c>
       <c r="N60">
         <v>1465755000.0</v>
       </c>
       <c r="O60"/>
       <c r="P60">
         <v>1130695000.0</v>
       </c>
       <c r="Q60">
         <v>978709000.0</v>
       </c>
       <c r="R60">
         <v>878635000.0</v>
       </c>
       <c r="S60">
         <v>669150000.0</v>
       </c>
       <c r="T60">
         <v>485928000.0</v>
       </c>
       <c r="U60">
         <v>545855000.0</v>
@@ -5136,674 +5157,680 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY62"/>
+  <dimension ref="A1:CZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
         <v>136</v>
       </c>
       <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
         <v>139</v>
       </c>
       <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
         <v>142</v>
       </c>
       <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
         <v>145</v>
       </c>
       <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
         <v>148</v>
       </c>
       <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
         <v>151</v>
       </c>
       <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
         <v>154</v>
       </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
         <v>157</v>
       </c>
       <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>45742000.0</v>
+      </c>
+      <c r="C2">
         <v>57126000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55706000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43068000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>46973000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35340000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44198000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33829000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35824000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43239000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33325000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36955000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32848000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>42842000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>31193000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34456000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>45704000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26870000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>31986000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34015000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30013000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41073000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35416000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>68890000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>91285000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>63427000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>69887000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>70908000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>70629000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>65357000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>51395000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>72467000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82825000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>70137000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>88122000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>82878000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>92366000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>86699000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>86866000.0</v>
       </c>
-      <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>101208000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>111749000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>104959000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>100230000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>107385000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>51263000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>55287000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>40788000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>38758000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>37681000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>32444000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30078000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>24334000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29751000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23862000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20824000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>37190000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>31657000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>38098000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>33992000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>33513000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>33857000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>26016000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>29323000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>27298000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16169000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>17272000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15696000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22200000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>17127000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18076000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>39534000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>43312000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>41823000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>42452000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>62100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>68900000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>53500000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>57177000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>44700000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>45200000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>39400000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>36435373.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>28500000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>25000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>18700000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>28600000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>16500000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>16900000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10900000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12300000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13400000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4500000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4900000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2400000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1300000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1800000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5865,86 +5892,87 @@
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
+      <c r="CZ3"/>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-660932000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-615057000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-560275000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-566150000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-558593000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-546528000.0</v>
       </c>
-      <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
@@ -5984,411 +6012,415 @@
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-316794000.0</v>
+      </c>
+      <c r="C5">
         <v>-304984000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-350890000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-379510000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-452874000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-462210000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-432898000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-352807000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-245261000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-272144000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-323999000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-277626000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-369633000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-442424000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-493825000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-452648000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-470617000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-520204000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-514073000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-491425000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1001896999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-941986000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1065270000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1391686000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1405788000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1073981000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1138388000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1060849000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1060565000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1112695000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1079860000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1026339000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-839322000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-925556000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-852356000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-914994000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-946399000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1052055000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-984225000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-922949000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-952677000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-935497000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-692631000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1017068000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-579041000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>1465755000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>71909000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>51041000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>54496000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>43966000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>39698000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>39658000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>38865000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>37405000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>24711000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>30719000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>47230000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>16206000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>8114000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>16332000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>22200000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5248000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2436000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-18236000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-19244000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-26754000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-20413000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-31068000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-26704000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-18007000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-27610000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-22960000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-38965000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-21628000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-13539000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-6658000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1745000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-54300000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-47800000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-42200000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1777000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-31300000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-26900000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-21600000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-961606.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-16100000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-14500000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-12900000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-4131.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-9200000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-8000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-7200000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-6100000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-5100000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-6000000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-5200000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-3500000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-2800000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-2300000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>3705707000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3698822000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3383778000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3446206000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3545365000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3371395000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3428638000.0</v>
       </c>
-      <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
@@ -6410,138 +6442,143 @@
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>506869000.0</v>
+      </c>
       <c r="C7">
+        <v>387763000.0</v>
+      </c>
+      <c r="D7">
         <v>337434000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>334431000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>321255000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>327127000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>347268000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>372415000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>402069000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>417634000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>393200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>411000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>427900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>415892000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>384522000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>407257000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>412838000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>415253000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>459487000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>479604000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>476045000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>571777000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>495030000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>792270000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>796805000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>883916000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>892747000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>958066000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>969105000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6571,111 +6608,116 @@
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>560000.0</v>
+      </c>
       <c r="C8">
-        <v>590000.0</v>
+        <v>572000.0</v>
       </c>
       <c r="D8">
         <v>590000.0</v>
       </c>
       <c r="E8">
+        <v>590000.0</v>
+      </c>
+      <c r="F8">
         <v>596000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>604000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>603000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>610000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>621000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629000.0</v>
       </c>
       <c r="L8">
         <v>629000.0</v>
       </c>
       <c r="M8">
+        <v>629000.0</v>
+      </c>
+      <c r="N8">
         <v>924000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>922000.0</v>
       </c>
       <c r="P8">
         <v>922000.0</v>
       </c>
       <c r="Q8">
+        <v>922000.0</v>
+      </c>
+      <c r="R8">
         <v>921000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>913000.0</v>
       </c>
       <c r="T8">
         <v>913000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>913000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6714,144 +6756,145 @@
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1181501000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2205434000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2204755000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2268879000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2404243000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2402072000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2388783000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2494856000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3763855000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3760362000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3760029000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3758008000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3756975000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3752186000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3724636000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3710145000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3707305000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3705787000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3703796000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3705707000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3698822000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3383778000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3446206000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3545365000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3371395000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3428638000.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
@@ -6873,357 +6916,361 @@
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>162987000.0</v>
+      </c>
+      <c r="C10">
         <v>146700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>246449000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>135348000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>109776000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>91350000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>134409000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>136479000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>133842000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>89392000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>130900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>111700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>130600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>85200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>319039000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>156909000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>293835000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>324800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1856856000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>427142000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>667963000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>867298000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>716799000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>629551000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>546675000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>97817000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>323930000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>236412000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>278782000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>388500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>392348000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>402402000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>479011000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>320567000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>504962000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>367163000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>856306000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>465000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>481471000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>364598000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>458673000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>618390000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>370800000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-461584000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>461584000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-559900000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>138229000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>113493000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>96987000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>168260000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>113859000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>141634000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>105106000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>99453000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>85766000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>104812000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>105629000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>90750000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>124274000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>114294000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>92145000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>87027000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>180569000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>91860000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>104685000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>104985000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>140799000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>114316000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>102194000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>90437000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>92251000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>66306000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>116490000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>192243000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>421241000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>554928000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>20410000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>27900000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>34900000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>29400000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>33170000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>29600000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>26700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25200000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>23150106.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>29600000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>29900000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11900000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>11082263.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7100000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3800000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2500000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>5300000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1100000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2300000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2500000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>900000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7285,1481 +7332,1495 @@
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>162987000.0</v>
+      </c>
+      <c r="C12">
         <v>146700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>246449000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>135348000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>109776000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>91400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>140715000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>136479000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>133842000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>89392000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>130900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>111700000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>130600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>85200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>319039000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>156909000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>293835000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>324800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1856856000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>427142000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>667963000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>867298000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>716799000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>629551000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>546675000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>97817000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>323930000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>236412000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>278782000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>388500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>392348000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>402402000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>479011000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>320567000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>504962000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>367163000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>856306000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>465000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>481471000.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>364598000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>458673000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>618390000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>370800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>461584000.0</v>
       </c>
       <c r="AT12">
         <v>461584000.0</v>
       </c>
-      <c r="AU12"/>
+      <c r="AU12">
+        <v>461584000.0</v>
+      </c>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>559900000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>138506000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>114574000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>96987000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>173568000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>119133000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>144608000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>109874000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>104152000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>103671000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>116628000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>110144000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>121417000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>161644000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>114631000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>108910000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>129071000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>190526000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>115586000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>127231000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>144206000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>176169000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>162200000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>162285000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>149058000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>181670000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>189979000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>378166000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>483015000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>563362000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>31300000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>32300000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>34900000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>29400000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>39336000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>29600000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>26700000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25200000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>106075675.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>29600000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>29900000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>11900000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>27381251.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>8900000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7100000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3800000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2500000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>5300000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1100000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2300000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2500000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>900000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>560000.0</v>
+      </c>
+      <c r="C13">
         <v>572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000.0</v>
       </c>
       <c r="D13">
         <v>590000.0</v>
       </c>
       <c r="E13">
+        <v>590000.0</v>
+      </c>
+      <c r="F13">
         <v>596000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>604000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>603000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>610000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>621000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629000.0</v>
       </c>
       <c r="L13">
         <v>629000.0</v>
       </c>
       <c r="M13">
+        <v>629000.0</v>
+      </c>
+      <c r="N13">
         <v>924000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>922000.0</v>
       </c>
       <c r="P13">
         <v>922000.0</v>
       </c>
       <c r="Q13">
+        <v>922000.0</v>
+      </c>
+      <c r="R13">
         <v>921000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>913000.0</v>
       </c>
       <c r="T13">
         <v>913000.0</v>
       </c>
       <c r="U13">
+        <v>913000.0</v>
+      </c>
+      <c r="V13">
         <v>912000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>910000.0</v>
       </c>
       <c r="X13">
         <v>910000.0</v>
       </c>
       <c r="Y13">
+        <v>910000.0</v>
+      </c>
+      <c r="Z13">
         <v>909000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898000.0</v>
       </c>
       <c r="AB13">
         <v>898000.0</v>
       </c>
       <c r="AC13">
         <v>898000.0</v>
       </c>
       <c r="AD13">
+        <v>898000.0</v>
+      </c>
+      <c r="AE13">
         <v>897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>896000.0</v>
       </c>
       <c r="AF13">
         <v>896000.0</v>
       </c>
       <c r="AG13">
+        <v>896000.0</v>
+      </c>
+      <c r="AH13">
         <v>751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="AI13">
         <v>750000.0</v>
       </c>
       <c r="AJ13">
+        <v>750000.0</v>
+      </c>
+      <c r="AK13">
         <v>675000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>674000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>534000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>533000.0</v>
       </c>
-      <c r="AN13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO13"/>
       <c r="AP13">
         <v>533000.0</v>
       </c>
       <c r="AQ13">
-        <v>532000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="AR13">
         <v>532000.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13">
+      <c r="AS13">
         <v>532000.0</v>
       </c>
-      <c r="AU13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>532000.0</v>
+      </c>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>517000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514000.0</v>
       </c>
       <c r="BA13">
         <v>514000.0</v>
       </c>
       <c r="BB13">
         <v>514000.0</v>
       </c>
       <c r="BC13">
+        <v>514000.0</v>
+      </c>
+      <c r="BD13">
         <v>513000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>499000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>498000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>496000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>493000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>488000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>486000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>458000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>453000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>450000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>438000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>413000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>410000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>403000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>402000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>403000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>398000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>387000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>386000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>381000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>377000.0</v>
       </c>
-      <c r="BX13"/>
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>373000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>419000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>503000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>509000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>500000.0</v>
       </c>
-      <c r="CD13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CE13"/>
       <c r="CF13">
         <v>510000.0</v>
       </c>
-      <c r="CG13"/>
+      <c r="CG13">
+        <v>510000.0</v>
+      </c>
       <c r="CH13"/>
-      <c r="CI13">
-[...1 lines deleted...]
-      </c>
+      <c r="CI13"/>
       <c r="CJ13">
         <v>289643.0</v>
       </c>
-      <c r="CK13"/>
+      <c r="CK13">
+        <v>289643.0</v>
+      </c>
       <c r="CL13"/>
-      <c r="CM13">
-[...1 lines deleted...]
-      </c>
+      <c r="CM13"/>
       <c r="CN13">
         <v>225662.0</v>
       </c>
-      <c r="CO13"/>
+      <c r="CO13">
+        <v>225662.0</v>
+      </c>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>142294000.0</v>
+      </c>
+      <c r="C14">
         <v>148672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147563000.0</v>
       </c>
       <c r="D14">
         <v>147563000.0</v>
       </c>
       <c r="E14">
         <v>147563000.0</v>
       </c>
       <c r="F14">
-        <v>152175000.0</v>
+        <v>147563000.0</v>
       </c>
       <c r="G14">
         <v>152175000.0</v>
       </c>
       <c r="H14">
+        <v>152175000.0</v>
+      </c>
+      <c r="I14">
         <v>154350000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>157010000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>158100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>157804000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>157584000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>157197000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>161900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>165015000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>167463000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>177995000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>181200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>185569000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>191990000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>200224000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>209100000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>210033000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>209929000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>210226000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>214900000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>224193000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>224946000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>224655000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>224700000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>224037000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>224354000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>187765000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>187800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>178871000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>168657000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>154301000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>133376000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>134229000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>134197000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>133278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133307000.0</v>
       </c>
       <c r="AQ14">
         <v>133307000.0</v>
       </c>
       <c r="AR14">
-        <v>134973000.0</v>
+        <v>133307000.0</v>
       </c>
       <c r="AS14">
         <v>134973000.0</v>
       </c>
       <c r="AT14">
-        <v>133307000.0</v>
+        <v>134973000.0</v>
       </c>
       <c r="AU14">
         <v>133307000.0</v>
       </c>
       <c r="AV14">
+        <v>133307000.0</v>
+      </c>
+      <c r="AW14">
         <v>134973000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>132583000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>53826531.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51892000.0</v>
       </c>
       <c r="AZ14">
         <v>51892000.0</v>
       </c>
       <c r="BA14">
+        <v>51892000.0</v>
+      </c>
+      <c r="BB14">
         <v>52121739.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>53098000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>52966667.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>49901220.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>51988235.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>51338095.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>48500000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>51066667.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>49126316.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>48395349.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38400000.0</v>
       </c>
       <c r="BL14">
         <v>38400000.0</v>
       </c>
       <c r="BM14">
+        <v>38400000.0</v>
+      </c>
+      <c r="BN14">
         <v>45208333.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>41134667.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>40938462.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>40951282.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>40331000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>47605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41600000.0</v>
       </c>
       <c r="BT14">
         <v>41600000.0</v>
       </c>
       <c r="BU14">
+        <v>41600000.0</v>
+      </c>
+      <c r="BV14">
         <v>41845000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>37877000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>37367742.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>77727800.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>47800000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>45825000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>51570000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>50555556.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>50833333.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>54204762.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>50000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>48148148.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="CH14">
         <v>50000000.0</v>
       </c>
       <c r="CI14">
+        <v>50000000.0</v>
+      </c>
+      <c r="CJ14">
         <v>35833333.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>41666667.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>46250000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>41250000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>38541667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35833333.0</v>
       </c>
       <c r="CO14">
         <v>35833333.0</v>
       </c>
       <c r="CP14">
+        <v>35833333.0</v>
+      </c>
+      <c r="CQ14">
         <v>37500000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="CS14">
         <v>22000000.0</v>
       </c>
       <c r="CT14">
+        <v>22000000.0</v>
+      </c>
+      <c r="CU14">
         <v>23000000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>21666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="CW14">
         <v>20000000.0</v>
       </c>
       <c r="CX14">
+        <v>20000000.0</v>
+      </c>
+      <c r="CY14">
         <v>16666667.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>629000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>924000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>922000.0</v>
       </c>
       <c r="P15">
         <v>922000.0</v>
       </c>
       <c r="Q15">
+        <v>922000.0</v>
+      </c>
+      <c r="R15">
         <v>921000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>913000.0</v>
       </c>
       <c r="T15">
         <v>913000.0</v>
       </c>
       <c r="U15">
+        <v>913000.0</v>
+      </c>
+      <c r="V15">
         <v>912000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>910000.0</v>
       </c>
       <c r="X15">
         <v>910000.0</v>
       </c>
       <c r="Y15">
+        <v>910000.0</v>
+      </c>
+      <c r="Z15">
         <v>909000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>898000.0</v>
       </c>
       <c r="AB15">
         <v>898000.0</v>
       </c>
       <c r="AC15">
         <v>898000.0</v>
       </c>
       <c r="AD15">
+        <v>898000.0</v>
+      </c>
+      <c r="AE15">
         <v>897000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>896000.0</v>
       </c>
       <c r="AF15">
         <v>896000.0</v>
       </c>
       <c r="AG15">
+        <v>896000.0</v>
+      </c>
+      <c r="AH15">
         <v>751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="AI15">
         <v>750000.0</v>
       </c>
       <c r="AJ15">
+        <v>750000.0</v>
+      </c>
+      <c r="AK15">
         <v>675000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>674000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>534000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>533000.0</v>
       </c>
-      <c r="AN15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>533000.0</v>
       </c>
       <c r="AQ15">
-        <v>532000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="AR15">
         <v>532000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AS15">
         <v>532000.0</v>
       </c>
-      <c r="AU15"/>
+      <c r="AT15"/>
+      <c r="AU15">
+        <v>532000.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>517000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514000.0</v>
       </c>
       <c r="BA15">
         <v>514000.0</v>
       </c>
       <c r="BB15">
         <v>514000.0</v>
       </c>
       <c r="BC15">
+        <v>514000.0</v>
+      </c>
+      <c r="BD15">
         <v>513000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>499000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>498000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>496000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>493000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>488000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>486000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>458000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>453000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>450000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>438000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>413000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>410000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>403000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>402000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>403000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>398000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>387000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>386000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>373000.0</v>
       </c>
       <c r="BX15">
         <v>373000.0</v>
       </c>
       <c r="BY15">
         <v>373000.0</v>
       </c>
       <c r="BZ15">
+        <v>373000.0</v>
+      </c>
+      <c r="CA15">
         <v>419000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>503000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>509000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510000.0</v>
       </c>
       <c r="CE15">
         <v>510000.0</v>
       </c>
       <c r="CF15">
         <v>510000.0</v>
       </c>
-      <c r="CG15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG15">
+        <v>510000.0</v>
+      </c>
+      <c r="CH15"/>
       <c r="CI15">
         <v>289643.0</v>
       </c>
       <c r="CJ15">
         <v>289643.0</v>
       </c>
-      <c r="CK15"/>
+      <c r="CK15">
+        <v>289643.0</v>
+      </c>
       <c r="CL15"/>
       <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>225662.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>130353000.0</v>
+      </c>
+      <c r="C16">
         <v>80200000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>90835000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>84290000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>112480000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>64340000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>86843000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>61352000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>121305000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>69351000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>81000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>57500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>114800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>51300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>74274000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50468000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>97055000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>68300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>48620000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>85881000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>47180000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>62612000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>340343000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>505716000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>54849000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>464340000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>283763000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>556384000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>193200000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>465290000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>351951000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>675455000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>184116000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>729855000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>380164000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>735826000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>362900000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>813322000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>676301000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>482723000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>813071000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>492086000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>471755000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>283723000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>374968000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>290242000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>223497000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>233261000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>319908000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>279289000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>193172000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>194019000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>260876000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>225747000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>157593000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>161484000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>214158000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>152922000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>100573000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>105590000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>92343000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>89793000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>73530000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>69445000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>81432000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>54578000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>46952000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>59302000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>53847000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>130661000.0</v>
       </c>
-      <c r="BZ16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA16"/>
       <c r="CB16">
         <v>9465000.0</v>
       </c>
-      <c r="CC16"/>
+      <c r="CC16">
+        <v>9465000.0</v>
+      </c>
       <c r="CD16"/>
-      <c r="CE16">
-[...1 lines deleted...]
-      </c>
+      <c r="CE16"/>
       <c r="CF16">
         <v>11784000.0</v>
       </c>
-      <c r="CG16"/>
+      <c r="CG16">
+        <v>11784000.0</v>
+      </c>
       <c r="CH16"/>
-      <c r="CI16">
-[...1 lines deleted...]
-      </c>
+      <c r="CI16"/>
       <c r="CJ16">
         <v>4876458.0</v>
       </c>
-      <c r="CK16"/>
+      <c r="CK16">
+        <v>4876458.0</v>
+      </c>
       <c r="CL16"/>
-      <c r="CM16">
-[...1 lines deleted...]
-      </c>
+      <c r="CM16"/>
       <c r="CN16">
         <v>-28600000.0</v>
       </c>
-      <c r="CO16"/>
+      <c r="CO16">
+        <v>-28600000.0</v>
+      </c>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>5065000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4684000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="O17"/>
+      <c r="P17">
         <v>5939000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5588000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5903000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>8150000.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
@@ -8799,225 +8860,227 @@
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>103277000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>105393000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>10379000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>101220000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>104504000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>100332000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11896000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8150000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10856000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16271000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>13425000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>117264000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>66961000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>64156000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>69998000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>69841000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>70283000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>68049000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>236992000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>277724000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>317406000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>323323000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>302075000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>471844000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>481623000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>476901000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>57748000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>58169000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>59494000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>33882000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>32621000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>28159000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>4791000.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9079,1475 +9142,1491 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>635213000.0</v>
+      </c>
+      <c r="C20">
         <v>637300000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>616438000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>602163000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>565739000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>563404000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>578721000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>621658000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>672502000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>661482000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>640358000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>658723000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>618471000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>583493000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>553275000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>570614000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>567061000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>546795000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>559283000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>568767000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>551753000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>574832000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>518332000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1355585000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1501042000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>606483000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1677392000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1737455000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1738228000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1707089000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1709586000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1819006000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1942335000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1828365000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2028286000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2020620000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2012964000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1934464000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2009278000.0</v>
       </c>
-      <c r="AN20"/>
-      <c r="AO20">
+      <c r="AO20"/>
+      <c r="AP20">
         <v>2033239000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2115897000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2125846000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>2334505000.0</v>
       </c>
-      <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>2469795000.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>588032000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>561982000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>579811000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>511339000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>416899000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>413450000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>412114000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>360667000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>359333000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>360921000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>364973000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>345426000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>244678000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>246033000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>233561000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>223630000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>215412000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>194526000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>272520000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>281197000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>265169000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>333517000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>317591000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>311887000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>293888000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>293412000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>296422000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>222727000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>225358000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>201541000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>201716000.0</v>
       </c>
-      <c r="CC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CD20"/>
       <c r="CE20">
         <v>292693000.0</v>
       </c>
       <c r="CF20">
         <v>292693000.0</v>
       </c>
-      <c r="CG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG20">
+        <v>292693000.0</v>
+      </c>
+      <c r="CH20"/>
       <c r="CI20">
         <v>182167949.0</v>
       </c>
       <c r="CJ20">
         <v>182167949.0</v>
       </c>
-      <c r="CK20"/>
+      <c r="CK20">
+        <v>182167949.0</v>
+      </c>
       <c r="CL20"/>
-      <c r="CM20">
-[...1 lines deleted...]
-      </c>
+      <c r="CM20"/>
       <c r="CN20">
         <v>103986427.0</v>
       </c>
-      <c r="CO20"/>
+      <c r="CO20">
+        <v>103986427.0</v>
+      </c>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>165037000.0</v>
+      </c>
+      <c r="C21">
         <v>166195000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>160698000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>157172000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>148941000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>147911000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>150942000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>159876000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>171305000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>169183000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>164055000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>168903000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>159454000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>151645000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>144429000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>149064000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>148646000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>142848000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>150610000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>160767000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>164059000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>225573000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>222522000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>980120000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1071458000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>562137000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1119464000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1138331000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1138410000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1153225000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1157272000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1274387000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1317447000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1204653000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1417978000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1422999000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1419748000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1399608000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1424528000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>1430425000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1463658000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1472558000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1549037000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>1608818000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>319734000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>309956000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>265218000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>271475000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>221602000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>222594000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>222275000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>191593000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>181627000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>184572000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>186141000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>113808000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>90152000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>89030000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>88634000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>67268000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>66885000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>36157000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>38064000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5717000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>5888000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>9503000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8400000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4747000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4753000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4757000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2611000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2594000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2596000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2595000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2574000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>292000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>304200000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>292300000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>17084000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>218000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>204100000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>203500000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>16495191.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>106000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>107600000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>108500000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>16451428.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>82700000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>83500000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>78700000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>80300000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>84400000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>8800000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>9000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>4900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="CX21">
         <v>5000000.0</v>
       </c>
       <c r="CY21">
+        <v>5000000.0</v>
+      </c>
+      <c r="CZ21">
         <v>5100000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8394000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>8600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8600000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>-104924000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>435000000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>83800000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>306400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>259131000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>303676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AL22"/>
+      <c r="AL22">
+        <v>1.0</v>
+      </c>
       <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22">
         <v>367988000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-238000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1370000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1169000.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>1828000.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>6479000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6888000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5803000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5808000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5448000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6002000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5282000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4721000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4613000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4855000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4647000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4074000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3888000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4084000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3375000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4054000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3503000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4702000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6223000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6981000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>7340000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7349000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>7344000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6465000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>6691000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5798000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5832000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>5451000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>6207000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>7253000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>6261000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>10000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>9900000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>9700000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9841000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8200000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>8600000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>6800000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4777542.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5800000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4400000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4469577.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="CQ22">
         <v>3800000.0</v>
       </c>
       <c r="CR22">
+        <v>3800000.0</v>
+      </c>
+      <c r="CS22">
         <v>3600000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2600000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2200000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2100000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2200000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>800000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>900000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>2281147000.0</v>
+      </c>
+      <c r="C23">
         <v>2206400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2116550000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2035905000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1858205000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1862060000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1927159000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2061814000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2176387000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2125616000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2097300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2170900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2095500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1972200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2098763000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2101949000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2210732000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2211300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3914356000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3645668000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4484048000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4970894000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5175149000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5953677000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6497082000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6496423000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6824713000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7091788000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7833521000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6769600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6990536000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6930524000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7516758000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7391285000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7782564000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7369736000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7910591000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7103000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7508457000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>7696970000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7439116000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7845987000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8037523000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1100424000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8438218000.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>1551302000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2388554000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2340154000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2203013000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2058413000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1835166000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1842396000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1782943000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1507581000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1452205000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1501492000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1530710000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1317982000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1179601000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1216261000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1149914000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1050533000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1069166000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>967493000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>965275000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>946532000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>902947000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>964424000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>910236000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>905960000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>879982000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>903547000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>984083000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>931308000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1007140000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1043272000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>788126000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>793700000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>778000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>667700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>659796000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>536400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>502400000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>485100000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>473515564.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>368600000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>278800000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>251500000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>250578851.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>176400000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>173900000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>164600000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>165400000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>143900000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>51300000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>50100000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>39800000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>39100000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>38100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>32200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>160717000.0</v>
+      </c>
       <c r="C24">
+        <v>73123000.0</v>
+      </c>
+      <c r="D24">
         <v>70599000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>78147000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>90988000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>59027000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>129839000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>202986000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>176551000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>112241000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>132100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>146112000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>214979000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>175929000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>78359000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>89872000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>99425000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>104588000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>111815000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>123470000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>888181000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>899898000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1307849000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1379917000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1411686000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1260317000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1158350000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1222142000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2136609000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2593585000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2505498000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2756109000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2852334000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3207064000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3024560000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3291713000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3629815000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3721644000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3945975000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>4484603000.0</v>
       </c>
-      <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>4475500000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>477930000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>399341000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>327734000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>320946000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>146112000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>214979000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>175929000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>78359000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>89872000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>99425000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>104588000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>111815000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>899898000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1307849000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1379917000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1419968000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1270312000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1168306000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1243768000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2157372000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2593585000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2505498000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2756109000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2852334000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3207064000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3024560000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3291713000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3629815000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
@@ -10569,205 +10648,207 @@
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>848000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1197000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1321000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1430000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10155000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>12296000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>12823000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14613000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7159000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3259000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>682000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>15410000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>41341000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>48186000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>29721000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>49171000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>21069000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>65621000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>59272000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>105861000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>103016000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>96958000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>85751000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10829,431 +10910,439 @@
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>559723000.0</v>
+      </c>
+      <c r="C28">
         <v>700563000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>191948000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>313629000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>324373000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>336064000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>365653000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>466331000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>494189000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>493311000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>394400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>508100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>561800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>562800000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>190245000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>386316000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>271648000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>244200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1235636000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>226873000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>759068000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>647556000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1174965000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1753934000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1853070000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1613751000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1847099000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2079923000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2948254000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2307000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2217652000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2511643000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2505061000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2774699000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2705446000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3137118000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2951392000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3343400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3540042000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>4453922000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4052615000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3860272000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4103987000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>461584000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4105283000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>559900000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>343698000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>320646000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>326415000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>242613000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>60311000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7430000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>57935000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>20196000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>19662000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1688000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27986000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13821000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-34082000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-21591000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4609000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>20120000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-44389000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>72154000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>60735000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>56719000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-138000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>25188000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>28729000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>55892000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>48388000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>74400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>32377000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-47923000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-297242000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-529480000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>145230000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>116800000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>77600000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-14200000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-19538000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-19600000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-20900000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-23900000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-22219875.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-29000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-29100000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3200000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-7032974.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-6100000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-100000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5500000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>76500000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5200000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4100000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3600000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>5900000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1264472000.0</v>
+      </c>
       <c r="C29">
+        <v>1315645000.0</v>
+      </c>
+      <c r="D29">
         <v>1219629000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1166018000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1021393000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1059836000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1050460000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1148409000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1159598000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1115138000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1095700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1180000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1085400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1008339000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>995318000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1152810000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1199285000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1294513000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1403082000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2459995000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2857390000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3219893000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3233932000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3885406000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4186062000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11287,600 +11376,609 @@
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>75426000.0</v>
+      </c>
+      <c r="C30">
         <v>137317000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93558000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>149520000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70798000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>98873000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>94446000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>125348000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>94422000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>107337000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>114353000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>141669000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>109752000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>112970000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>99853000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>199397000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>156135000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>182464000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>173549000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>140671000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>129925999.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>126443000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>201219000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>338754000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>422968000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>81894000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>420828000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>410260000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>536922000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>243796000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>441093000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>474338000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>636610000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>349296000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>659013000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>536494000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>620371000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>364283000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>632518000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>505561000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>343217000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>567141000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>685191000.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>352322000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>291507000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>364758000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>311154000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>234407000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>265483000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>258987000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>300299000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>141891000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>155732000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>214483000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>225789000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>145687000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>143192000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>186294000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>143234000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>86705000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>94559000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>101184000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>121191000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>106108000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>114453000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>123681000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>29477000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>145639000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>93674000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>96113000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>101882000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>90953000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>87803000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>70646000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>78874000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>113400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>90000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>79200000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>93357000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>81900000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>71200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>62000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>70030143.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>52500000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>45100000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>40700000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>38084253.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>29800000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>30200000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>30800000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>23700000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>22600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>14800000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>13400000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>8000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>7100000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6700000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:103">
+    <row r="31" spans="1:104">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>147090000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>46563000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>625979000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>174250000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>298562000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>332647000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>999709000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>531456000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1556050000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1908148000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2052967000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1838912000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-41514000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>10622000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7045000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>46584000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>242428000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-541250000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2075475000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1996007000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2137742000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2235099000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1989161000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1868586000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1670505000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1511549000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2701862000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-3254796000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-3061545000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>254182000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>210983000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>285666000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>279552000.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
+      <c r="CZ31"/>
     </row>
-    <row r="32" spans="1:103">
+    <row r="32" spans="1:104">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-204099000.0</v>
+      </c>
       <c r="C32">
+        <v>-154559000.0</v>
+      </c>
+      <c r="D32">
         <v>-88874000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-109624000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-167606000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-140584000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-150908000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-92675000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-211694000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-228807000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-9300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-370100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-427600000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-155188000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-92552000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>30607000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>65078000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>172391000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>254375000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>280231000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>513764000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>639231000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>446662000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>164026000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>664000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11914,465 +12012,473 @@
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
+      <c r="CZ32"/>
     </row>
-    <row r="33" spans="1:103">
+    <row r="33" spans="1:104">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>2010498999.0</v>
+      </c>
+      <c r="C33">
         <v>1839900000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1746086000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1712436000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1630152000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1634749000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1666124000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1772754000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1913940000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1901209000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1818100000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1878400000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1816100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1746000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1642880000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1701426000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1719121000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1666900000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1744510000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2748643000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3172778000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3527108000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3694695000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4683483000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>5185057000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>5580357000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5700514000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>5970929000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>6433060000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5552500000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5536049000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>5658823000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>6023543000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>6102591000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>6222665000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>6127254000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>6133437000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5877200000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>6013931000.0</v>
       </c>
-      <c r="AN33"/>
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33">
         <v>6374456000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>6303432000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6347431000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6801145000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>-461584000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>7284780000.0</v>
       </c>
-      <c r="AU33"/>
       <c r="AV33"/>
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33">
         <v>-559900000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1920774000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1845900000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1767626000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1644897000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1446701000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1391560000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1372423000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1209812000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1144765000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1138116000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1149813000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1029884000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>853431000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>892780000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>880057000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>745963000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>701166000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>637407000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>695301000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>673073000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>590286000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>654997000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>621522000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>590389000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>580386000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>594449000.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>435334000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>410362000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>385209000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>376389000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>616200000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>625000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>526100000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>506458000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>373500000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>346300000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>324400000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>286974492.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>196300000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>185900000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>180200000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>178759186.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>113700000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>110400000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>100500000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>101900000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>110800000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>31000000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>30900000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>24500000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>23600000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>23400000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>18100000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:103">
+    <row r="34" spans="1:104">
       <c r="A34" t="s">
         <v>61</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>38530000.0</v>
+      </c>
       <c r="C34">
+        <v>37717000.0</v>
+      </c>
+      <c r="D34">
         <v>35140000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>32807000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>30212000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>31984000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>31144000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>33238000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>35326000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>34151000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>318400000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>535488000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>544996000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>30823000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>500492000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>521032000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>537840000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>24640000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>508108000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>26548000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>32563000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>33555000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>483398000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>143594000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>143353000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>147472000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>159260000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>169627000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>166385000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>683630000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>685711000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>477008000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>519687000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>506556000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>492044000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>476039000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>466163000.0</v>
       </c>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
@@ -12394,746 +12500,755 @@
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
+      <c r="CZ34"/>
     </row>
-    <row r="35" spans="1:103">
+    <row r="35" spans="1:104">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>756946999.0</v>
+      </c>
+      <c r="C35">
         <v>544683000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>537699000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>550063000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>555113000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>535622000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>618493000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>762872000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>769638000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>723264000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>700686000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>784877000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>865368000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>815095000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>680071000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>715408000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>737597000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>698110000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>769212000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>754620000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1791309000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1900681000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2315063000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2555291000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2603950000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2634921999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2605681000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2766726000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3890034000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4019800000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3468933000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3550523000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4143225000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4415693000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4291141000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4481405000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4742975000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5356600000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4890212000.0</v>
       </c>
-      <c r="AN35"/>
-      <c r="AO35">
+      <c r="AO35"/>
+      <c r="AP35">
         <v>5538970000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>5483761000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>5486258000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5524951000.0</v>
       </c>
-      <c r="AS35"/>
-      <c r="AT35">
+      <c r="AT35"/>
+      <c r="AU35">
         <v>5668479000.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>592344000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>626775000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>417540000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>380713000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>170769000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>168330000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>170142000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>152250000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>139240000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>151329000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>158443000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>117703000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>109885000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>113440000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>121806000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>135435000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>167015000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>178461000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>180691000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>171175000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>139218000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>139354000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>138681000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>141183000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>140451000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>143886000.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>141343000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>139023000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>40870000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>166801000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>144500000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>125900000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>54900000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>32725000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>16900000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>12100000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>39100000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>64577290.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>2600000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>8000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>18100000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>27555578.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>2900000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>3100000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>3000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>3500000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>78500000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>3600000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>4100000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>4000000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>4500000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>5000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>1600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:103">
+    <row r="36" spans="1:104">
       <c r="A36" t="s">
         <v>63</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>48411999.0</v>
+      </c>
       <c r="C36">
-        <v>968950000.0</v>
+        <v>43569000.0</v>
       </c>
       <c r="D36">
+        <v>48465000.0</v>
+      </c>
+      <c r="E36">
         <v>57481000.0</v>
       </c>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
+        <v>54720000.0</v>
+      </c>
+      <c r="G36">
         <v>111906000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1671639000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-95953000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>67233000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>60300000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>55600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>56600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>46500000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>46000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>45872000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>41227000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>54283000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>54800000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>62251000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>960147000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1393975000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1553564000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1645714000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>323480000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>362988000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3199568000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>623777000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>683817000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1139067000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1414800000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1182225000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>517669000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>572958000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1424113000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>489449000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>209515000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>202652000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>391528000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>219115000.0</v>
       </c>
-      <c r="AN36"/>
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36">
         <v>492031000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>234782000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>234959000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>267064000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-461584000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>450791000.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>-559900000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>74979000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>63367000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>61457000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>46105000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>43989000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>44838000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>44493000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>39995000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>36761000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>39715000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>59388000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>110944000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>119440000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>120202000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>188049000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>78645000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>73161000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>98409000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>42143000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>46298000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>48492000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>49072000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>14709000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>8005000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>12823000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>17006000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>8604000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>5642000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>6399000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>5176000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>3250000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>122500000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>134300000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>130300000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>26156000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>68000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>65400000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>67200000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-2707588.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>55600000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>50000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>46300000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>5018599.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>14000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>10800000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>6000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>6200000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>9300000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>10300000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>9900000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>9000000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>8900000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>9200000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:103">
+    <row r="37" spans="1:104">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-2114000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-2158000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-1869000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-1697000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-1615000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-1752000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-1285000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-13390000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-13142000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-12915000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-12882000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-12618000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>-14130000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>-13314000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-12812000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-12560000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>-11131000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>-7482000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>-10133000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>-11669000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>-9658000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>-5451000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>12118000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>30551000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>34654000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>34641000.0</v>
       </c>
-      <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
@@ -13155,1307 +13270,1321 @@
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
+      <c r="CZ37"/>
     </row>
-    <row r="38" spans="1:103">
+    <row r="38" spans="1:104">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38">
+        <v>1.0</v>
+      </c>
+      <c r="C38">
         <v>85100000.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>44111000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>-100000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>113224000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>106300000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>107600000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>117500000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>102065000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>100000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>223500000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3095000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1484336000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-100000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1962099000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>747729000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>772765000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-100000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>840515000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>918789000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1358768000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-100000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1411504000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>756192000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>855676000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4167965000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>4192431000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3918854000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>3937713000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3725516000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3836335000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>4012532000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>4690367000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>45199000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>34855000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>34529000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>23709000.0</v>
       </c>
-      <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
+      <c r="CZ38"/>
     </row>
-    <row r="39" spans="1:103">
+    <row r="39" spans="1:104">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>32235000.0</v>
+      </c>
+      <c r="C39">
         <v>-2617000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>30457000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>38601000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>47479000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>37038000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25874000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>27233000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34183000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>19284000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>34047000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>39131000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>39048000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>28030000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>36991000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>44217000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>41641000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>37036000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>139441000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>329212000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>513381000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>450045000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>562436000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>301889000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>342382000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>736355000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>379441000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>474187000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>584757000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>278504000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>621046000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>394961000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>377594000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>359700000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>92248000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>338825000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>300477000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>286518000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>380537000.0</v>
       </c>
-      <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39">
         <v>84367000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>334032000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>378641000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>179218000.0</v>
       </c>
-      <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>337704000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>31288000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>8034000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>21443000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-267000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-1599000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>41239000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-4935000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>47005000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>43424000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>27410000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>40317000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>16920000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>17446000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>18472000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14338000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>84740000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>79412000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>108614000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>15329000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>16164000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>14699000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>16197000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>89608000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>14409000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>17561000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>17208000.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>21404000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>19753000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>16802000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>276880000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>21800000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>18200000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>23300000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-1120000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>43200000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>49600000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>66700000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>-1754682.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>84400000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>12900000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>14300000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>-1378854.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>20000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>22400000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>25700000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>33700000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>2600000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2200000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1700000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2800000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>5100000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>6200000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>9500000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:103">
+    <row r="40" spans="1:104">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>115934000.0</v>
+      </c>
+      <c r="C40">
         <v>225025000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>209237000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>195037000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>162864000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>176414000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>194670000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>187595000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>179488000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>190078000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>195478000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>184032000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>153201000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>153329000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>301197000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>149996000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>158925000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>175122000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1448505000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>331542000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>500883000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>546171000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>777755000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>394311000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>414780000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>809991000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>601092000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>588631000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>749590000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>809811000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>633110000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>347762000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>372750000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>998466000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>860080000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>716438000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>372759000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>662594000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>696068000.0</v>
       </c>
-      <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40">
         <v>806690000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>712300000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>791991000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>796370000.0</v>
       </c>
-      <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>814891000.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>152751000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>76876000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>159515000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>179674000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>176072000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>166174000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>157387000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>112791000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>116144000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>113940000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>145885000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>115613000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>96637000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>90253000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>84053000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>80376000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>88701000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>106964000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>79404000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>82306000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>75467000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>60368000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>60273000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>60017000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>65551000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>74151000.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40">
         <v>45908000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>62040000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>61248000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>68794000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>69300000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>59000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>61500000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>68149000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>45900000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>34100000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>31200000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>26325332.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>10300000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>11800000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>11200000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>12357987.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>7700000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>8600000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>8900000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>12900000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>9700000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>2000000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>2400000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>400000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>800000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>400000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:103">
+    <row r="41" spans="1:104">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>280025000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>262268000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>255867000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>328500000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>264615000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>216418000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>243620000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>198260000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>472178000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>518132000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>555103000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>474430000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>479700000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>575703000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>646503000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>682215000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>882118000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>913966000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>956177000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>786770000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>828238000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>490987000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>460876000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>415999000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>404240000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>427285000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>457918000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>491681000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>542521000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>80532000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>133620000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>61647000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>54976000.0</v>
       </c>
-      <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
+      <c r="CZ41"/>
     </row>
-    <row r="42" spans="1:103">
+    <row r="42" spans="1:104">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>1051877000.0</v>
+      </c>
+      <c r="C42">
         <v>1075460000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1111013000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1106926000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1114504000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1129511000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1130749000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1142081000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1160865000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1179721000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1184329000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1181501000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1179162000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1178483000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1317607000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1453833000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1545024000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1644609000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1764954000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3146947000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3249240000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3394713000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3457699000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3456666000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3451877000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3453530000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3605296000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3707305000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>3705787000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3703796000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3705707000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3698822000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2935897000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3045930000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>3242672002.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>3139365000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>3258542000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2721432000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2714231000.0</v>
       </c>
-      <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42">
         <v>2689965000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2686451000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2697222000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2692413000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>83356000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2688877000.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>85547000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>547950000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>542542000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>534327000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>532865000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>528357000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>524740000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>503791000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>497027000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>492626000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>482056000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>474928000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>464666000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>371061000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>359405000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>353522000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>333166000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>292544000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>263818000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>257926000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>257829000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>257387000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>248571000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>229386000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>227001000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>216349000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>211349000.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>205926000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>276654000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>405755000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>414567000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>414500000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>466900000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>457700000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>410694000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>404200000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>394200000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>350400000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>301390840.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>314800000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>226100000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>200300000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>168555237.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>151900000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>150700000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>148800000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>146100000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>47600000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>48200000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>47400000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>42500000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>41800000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>40800000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>38500000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:103">
+    <row r="43" spans="1:104">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14517,109 +14646,110 @@
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
+      <c r="CZ43"/>
     </row>
-    <row r="44" spans="1:103">
+    <row r="44" spans="1:104">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
         <v>447881000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>400276000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>302693000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>232030000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>170096000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AM44">
         <v>332957000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
@@ -14640,1216 +14770,1229 @@
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
+      <c r="CZ44"/>
     </row>
-    <row r="45" spans="1:103">
+    <row r="45" spans="1:104">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1807402000.0</v>
+      </c>
       <c r="C45">
+        <v>1678448000.0</v>
+      </c>
+      <c r="D45">
         <v>1545862000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1503729000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1435214000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1425657000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1432994000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1498631000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1604117000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1594772000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>900000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1223393000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1153808000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>913000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1046587000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1072205000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1075446000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>1039957000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>945265000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>971145000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1041251000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>991742000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1600049000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1839792000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2061097000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2063143000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2176354000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2190495000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1278935000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1257687000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1793949000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1895352000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1934904000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2030234000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2208400000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2195724000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2151633000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2177596000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>2225350000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2290900000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2271027000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2409383000.0</v>
       </c>
-      <c r="AS45"/>
-      <c r="AT45">
+      <c r="AT45"/>
+      <c r="AU45">
         <v>2514319000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>803825000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>750476000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>729312000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>698525000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>648515000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>591116000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>573937000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>537452000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>488411000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>477730000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>485592000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>415015000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>375573000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>364324000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>365850000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>338543000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>307482000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>289691000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>309451000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>286604000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>223179000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>212721000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>201508000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>191942000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>178657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171842000.0</v>
       </c>
       <c r="BX45">
         <v>171842000.0</v>
       </c>
       <c r="BY45">
+        <v>171842000.0</v>
+      </c>
+      <c r="BZ45">
         <v>130329000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>123088000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>123070000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>127720000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>201700000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>186500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97881000.0</v>
       </c>
       <c r="CF45">
         <v>97881000.0</v>
       </c>
       <c r="CG45">
+        <v>97881000.0</v>
+      </c>
+      <c r="CH45">
         <v>87500000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>76800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44306103.0</v>
       </c>
       <c r="CJ45">
         <v>44306103.0</v>
       </c>
       <c r="CK45">
+        <v>44306103.0</v>
+      </c>
+      <c r="CL45">
         <v>34700000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>28300000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>25400000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>24713199.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>17000000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>16100000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>15800000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>15400000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>17100000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>11900000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>12000000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>10600000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>9700000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>9200000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>8400000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:103">
+    <row r="46" spans="1:104">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>1087240000.0</v>
+      </c>
+      <c r="C46">
         <v>964200000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>853587000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>828083000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>804136000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>806639000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>810740000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>860085000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>931579000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>933837000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>900000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>936500000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>936100000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>913000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>851839000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>888303000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>901349000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>883800000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>902531000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>945265000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>971145000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1041251000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>991742000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1600049000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1839792000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1162394000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2063143000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2176354000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2190495000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1278900000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1257687000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1793949000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1895352000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1380417000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2030234000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2208400000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2195724000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2151600000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2177596000.0</v>
       </c>
-      <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46">
         <v>2225350000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2290900000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2271027000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2409383000.0</v>
       </c>
-      <c r="AS46"/>
-      <c r="AT46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>2514319000.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>803825000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>750476000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>729312000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>698525000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>648515000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>591116000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>573937000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>537452000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>488411000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>477730000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>485592000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>415015000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>375573000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>364324000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>365850000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>338543000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>307482000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>289691000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>309451000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>286604000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>223179000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>212721000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>201508000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>191942000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>178657000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>172652000.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>130329000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>123088000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>123070000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>127720000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>201700000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>186500000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>103500000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>97881000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>87500000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>76800000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>53700000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>44306103.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>34700000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>28300000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>25400000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>24713199.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>17000000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>16100000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>15800000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>15400000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>17100000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>11900000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>12000000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>10600000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>9700000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>9200000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>8400000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:103">
+    <row r="47" spans="1:104">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>562461000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>538751000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>912972000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>486312000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>506055000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>516853000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>883861000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>902531000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>945265000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>542962000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>578484000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>547063000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1600049000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1839792000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2061097000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2063143000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2176354000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2190495000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1278935000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1257687000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1793949000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1895352000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1934904000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2030234000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2208400000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2195724000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2151633000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2177596000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>2290900000.0</v>
       </c>
-      <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-      <c r="AT47">
+      <c r="AT47"/>
+      <c r="AU47">
         <v>2514319000.0</v>
       </c>
-      <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>803825000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>750476000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>729312000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>698525000.0</v>
       </c>
-      <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
+      <c r="CZ47"/>
     </row>
-    <row r="48" spans="1:103">
+    <row r="48" spans="1:104">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>312988000.0</v>
+      </c>
+      <c r="C48">
         <v>416889000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>357953000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>323466000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>246273000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>291644000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>199212000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>128130000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>17411000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>41862000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>104972000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>68814000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>12637000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>39244000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>45852000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>14735000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-28688000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>15523000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-10445000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-370851000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-341851000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-176822000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-556141000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>228301000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>536124000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>436509000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>375634000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>470860000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-310732000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-530919000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-643407000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-548617000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-772283000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-946236000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1142081000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-1044123000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-1160508000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-1037701000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-1079009000.0</v>
       </c>
-      <c r="AN48"/>
-      <c r="AO48">
+      <c r="AO48"/>
+      <c r="AP48">
         <v>-1512715000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-1409548000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-1392881000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-1264269000.0</v>
       </c>
-      <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-1093300000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>541572000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>488822000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>541358000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>485021000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>473033000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>434737000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>435554000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>392209000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>380391000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>360585000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>355989000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>322738000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>313405000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>292594000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>292978000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>267152000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>261727000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>230872000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>246843000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>252962000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>261144000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>342370000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>342786000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>343582000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>335214000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>348648000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>360232000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>346241000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>347675000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>343006000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>60762000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>83500000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>91200000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>81200000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>75852000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>55100000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>42100000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>45300000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>39652003.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>27900000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>21700000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>14500000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>10813911.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>5500000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>1200000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-1800000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-3600000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-3700000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-3900000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-5900000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-8500000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-9100000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-10200000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-10700000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:103">
+    <row r="49" spans="1:104">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>68814000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>12637000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>39244000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>45852000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>14735000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-28688000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>15523000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-10445000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-370851000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-341851000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-176822000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-556141000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>228301000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>536124000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>436509000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>375634000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>470860000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-310732000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-530919000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-643407000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-548617000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-772283000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-946236000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1142081000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-1044123000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-1160508000.0</v>
       </c>
-      <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
@@ -15871,1114 +16014,1127 @@
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
+      <c r="CZ49"/>
     </row>
-    <row r="50" spans="1:103">
+    <row r="50" spans="1:104">
       <c r="A50" t="s">
         <v>77</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>55124000.0</v>
+      </c>
       <c r="C50">
+        <v>54585000.0</v>
+      </c>
+      <c r="D50">
         <v>30364000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>36399000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>21906000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>41260000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>22955000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>27409000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>49411000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>52828000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>49053000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>62702000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>49545000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>56184000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>46403000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>46096000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>53220000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>49082000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>49918000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>50941000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>62805000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>90388000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>88885000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>211298000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>191254000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>118822000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>119932000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>136127000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>105264000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>95481000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>104537000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>158008000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>131861000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>151042000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>185848000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3512222000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>180509000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>184207000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>193042000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>233286000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>62026000.0</v>
       </c>
-      <c r="AY50">
+      <c r="AZ50">
         <v>34798000.0</v>
       </c>
-      <c r="AZ50">
+      <c r="BA50">
         <v>95668000.0</v>
       </c>
-      <c r="BA50">
+      <c r="BB50">
         <v>89927000.0</v>
       </c>
-      <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
+      <c r="CZ50"/>
     </row>
-    <row r="51" spans="1:103">
+    <row r="51" spans="1:104">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>722710000.0</v>
+      </c>
+      <c r="C51">
         <v>847263000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>438397000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>448977000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>434149000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>427414000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>500062000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>602810000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>628031000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>582703000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>525300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>619800000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>692400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>648000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>509284000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>543225000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>565483000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>569000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>621220000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>654015000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1427031000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1514854000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1891764000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2383485000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2399745000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1711568000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2171029000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2316335000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3227036000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2695500000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2610000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2914045000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2984072000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3328934000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3210408000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3504281000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3807698000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3808400000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4021513000.0</v>
       </c>
-      <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>4818520000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4511288000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4478662000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4474787000.0</v>
       </c>
-      <c r="AS51"/>
-      <c r="AT51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>4566867000.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>481927000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>434139000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>423402000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>410873000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>174170000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>149064000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>163041000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>119649000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>105428000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>106500000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>133615000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>104571000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>90192000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>92703000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>96754000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>107147000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>136180000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>164014000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>165420000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>161704000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>140661000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>139504000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>130923000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>146329000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>140639000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>140706000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>148867000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>144320000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>123999000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>25448000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>165640000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>144700000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>112500000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>15200000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>13632000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>10000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>5800000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>1300000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>930231.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>600000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>800000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>8700000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>4049289.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>2800000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>3100000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>3700000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>8000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>81800000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>6300000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>6100000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>5900000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>6400000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>6800000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:103">
+    <row r="52" spans="1:104">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>105025000.0</v>
+      </c>
+      <c r="C52">
         <v>110556000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>90138000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>94199000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>72889000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>89430000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>74103000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>84411000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>108497000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>110342000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>105318000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>114995000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>93491000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>95178000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>85080000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>85609000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>92501000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>87231000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>95628000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>97655000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>107900000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>140449000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>131804000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>302624000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>275495000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>91287000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>211851000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>231824000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>198076000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>100818000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>127567000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>182419000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>167169000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>121870000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>185848000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>212568000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>314649000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>297668000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>296280000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>232649000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>193042000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>142495000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>231662000.0</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>233286000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>62026000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>34798000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>95668000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>89927000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>59460000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>50741000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>63044000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>43453000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>27323000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>25292000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>47010000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>31490000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>20199000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>24565000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>21654000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>20158000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>18608000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>12099000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>11365000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>17061000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>16513000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>15448000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>6449000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>18432000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>13271000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>10979000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>20292000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>17920000.0</v>
       </c>
-      <c r="BZ52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA52"/>
       <c r="CB52">
         <v>14436000.0</v>
       </c>
       <c r="CC52">
+        <v>14436000.0</v>
+      </c>
+      <c r="CD52">
         <v>19300000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>13900000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>1100000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>1128000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>1000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>1600000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>1300000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>930231.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>600000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>800000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1400000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>2474607.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>1200000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1300000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>1600000.0</v>
       </c>
-      <c r="CR52"/>
-      <c r="CS52">
+      <c r="CS52"/>
+      <c r="CT52">
         <v>3300000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>2700000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="CW52">
         <v>1900000.0</v>
       </c>
       <c r="CX52">
+        <v>1900000.0</v>
+      </c>
+      <c r="CY52">
         <v>1800000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:103">
+    <row r="53" spans="1:104">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>50000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>6306000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>1000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>196790000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>182905000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>184989000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>224934000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>199300000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>193305000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>195838000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>189319000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>176235000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>238000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>923168000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>149438000.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53">
         <v>1119800000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081000.0</v>
       </c>
       <c r="AZ53">
         <v>1081000.0</v>
       </c>
       <c r="BA53">
+        <v>1081000.0</v>
+      </c>
+      <c r="BB53">
         <v>5308000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>5274000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2974000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>4768000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>4699000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>17905000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>11816000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>4515000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>30667000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>37370000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>337000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>16765000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>42044000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>9957000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>23726000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>22546000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>39221000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>35370000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>47884000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>60091000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>58621000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>89419000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>123673000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>202077000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>185923000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>61774000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>8434000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>10890000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6166000.0</v>
       </c>
       <c r="CE53">
         <v>6166000.0</v>
       </c>
       <c r="CF53">
         <v>6166000.0</v>
       </c>
-      <c r="CG53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG53">
+        <v>6166000.0</v>
+      </c>
+      <c r="CH53"/>
       <c r="CI53">
         <v>82925569.0</v>
       </c>
       <c r="CJ53">
         <v>82925569.0</v>
       </c>
-      <c r="CK53"/>
+      <c r="CK53">
+        <v>82925569.0</v>
+      </c>
       <c r="CL53"/>
-      <c r="CM53">
-[...1 lines deleted...]
-      </c>
+      <c r="CM53"/>
       <c r="CN53">
         <v>16298988.0</v>
       </c>
-      <c r="CO53"/>
+      <c r="CO53">
+        <v>16298988.0</v>
+      </c>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
+      <c r="CZ53"/>
     </row>
-    <row r="54" spans="1:103">
+    <row r="54" spans="1:104">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
-      <c r="AL54"/>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
@@ -17000,1314 +17156,1327 @@
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
+      <c r="CZ54"/>
     </row>
-    <row r="55" spans="1:103">
+    <row r="55" spans="1:104">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>2281147000.0</v>
+      </c>
+      <c r="C55">
         <v>2206400000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2116550000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2035905000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1858205000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1862060000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1927159000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2061814000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2176387000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2125616000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2097300000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2170900000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2095500000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1972200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2098763000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2101949000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2210732000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2211300000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3914356000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3645668000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4484048000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4970894000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5175149000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5953677000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6497082000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6496423000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6824713000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>7091788000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7833521000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6769600000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6990536000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6930524000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7516758000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7391285000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7782564000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7369736000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>7910591000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>7103000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>7508457000.0</v>
       </c>
-      <c r="AN55"/>
-      <c r="AO55">
+      <c r="AO55"/>
+      <c r="AP55">
         <v>7696970000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>7439116000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>7845987000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8037523000.0</v>
       </c>
-      <c r="AS55"/>
-      <c r="AT55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>8438218000.0</v>
       </c>
-      <c r="AU55"/>
       <c r="AV55"/>
       <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>2388554000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2340154000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2203013000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2058413000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1835166000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1842396000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1782943000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1507581000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1452205000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1501492000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1530710000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1317982000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1179601000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1216261000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1149914000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1050533000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1069166000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>967493000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>965275000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>946532000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>902947000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>964424000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>910236000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>905960000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>879982000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>903547000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1016963000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>931308000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1007140000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1043272000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>788126000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>793700000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>778000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>667700000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>659796000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>536400000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>502400000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>485100000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>473515564.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>368600000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>278800000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>251500000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>250578851.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>176400000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>173900000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>164600000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>165400000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>143900000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>51300000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>50100000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>39800000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>39100000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>38100000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>32200000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:103">
+    <row r="56" spans="1:104">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>270648000.0</v>
+      </c>
+      <c r="C56">
         <v>281400000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>370464000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>323469000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>228053000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>227311000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>261035000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>289060000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>262447000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>224407000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>279300000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>292500000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>279400000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>226200000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>455883000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>400523000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>491611000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>544300000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2169846000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>897025000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1311270000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1443786000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1480454000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1270194000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1312025000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>916066000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1124199000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1120859000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1400461000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1217200000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1454487000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1271701000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1493215000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1288694000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1559899000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1242482000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1777154000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1115801000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1494526000.0</v>
       </c>
-      <c r="AN56"/>
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56">
         <v>1322514000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1135684000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1498556000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1236378000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>461584000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1153438000.0</v>
       </c>
-      <c r="AU56"/>
       <c r="AV56"/>
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56">
         <v>559900000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>467780000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>494254000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>435387000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>413516000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>388465000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>450836000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>410520000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>297769000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>307440000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>363376000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>380897000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>288098000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>326170000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>323481000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>269857000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>304570000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>368000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>330086000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>269974000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>273459000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>312661000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>309427000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>288714000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>315571000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>299596000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>309098000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>451172000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>495974000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>596778000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>658063000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>411737000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>177500000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>153000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>141600000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>153338000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>162900000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>156100000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>160700000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>186541072.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>172300000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>92900000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>71300000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>71819665.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>62700000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>63500000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>64100000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>63500000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>33100000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>20300000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>19200000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>15300000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>15500000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>14700000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>14100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:103">
+    <row r="57" spans="1:104">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>474747000.0</v>
+      </c>
+      <c r="C57">
         <v>472907000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>459338000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>433093000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>395659000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>367895000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>411943000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>381735000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>474141000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>453214000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>431548000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>413412000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>407776000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>381387000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>548435000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>369916000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>426533000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>371928000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1915471000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>616794000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>797506000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>804555000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1033792000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1106168000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1311361000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1045055000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1376208000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1205486000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1601672000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>684500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1537265000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1251917000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1591766000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1374589000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1894979000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1415202000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1791522000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1058100000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1916656000.0</v>
       </c>
-      <c r="AN57"/>
-      <c r="AO57">
+      <c r="AO57"/>
+      <c r="AP57">
         <v>1846576000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1548183000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1911870000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1689920000.0</v>
       </c>
-      <c r="AS57"/>
-      <c r="AT57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>1669315000.0</v>
       </c>
-      <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>561218000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>630458000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>609354000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>553628000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>533515000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>600373000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>561413000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>375524000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>369422000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>438339000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>456094000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>342963000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>321907000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>386042000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>312967000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>270152000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>311124000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>238552000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>224643000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>221971000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>197002000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>201991000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>168719000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>152916000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>158402000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>171099000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>293714000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>234023000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>235059000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>247564000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>135147000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>150700000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>141800000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>116100000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>138238000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>91600000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>80900000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>71900000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>68567394.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>39400000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>37600000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>31300000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>43432594.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>25400000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>26800000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>21400000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>25200000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>26400000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>9200000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>9300000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CX57">
         <v>4000000.0</v>
       </c>
       <c r="CY57">
+        <v>4000000.0</v>
+      </c>
+      <c r="CZ57">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:103">
+    <row r="58" spans="1:104">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>1231694000.0</v>
+      </c>
+      <c r="C58">
         <v>1017600000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>997037000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>983156000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>950772000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>903517000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1030436000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1144607000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1243779000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1176478000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1132300000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1198300000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1273200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1196400000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1228506000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1085324000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1164130000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1070000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2684683000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1371414000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2588815000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2705236000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3348855000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3661459000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3915311000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3679977000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3981889000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3972212000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5491706000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4704300000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5006198000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4802440000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5734991000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>5790282000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>6186120000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>5896607000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6534497000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6414700000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6806868000.0</v>
       </c>
-      <c r="AN58"/>
-      <c r="AO58">
+      <c r="AO58"/>
+      <c r="AP58">
         <v>7385546000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7031944000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>7398128000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>7214871000.0</v>
       </c>
-      <c r="AS58"/>
-      <c r="AT58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>7337794000.0</v>
       </c>
-      <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>1153562000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1257233000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1026894000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>934341000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>704284000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>768703000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>731555000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>527774000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>508662000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>589668000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>614537000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>460666000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>431792000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>499482000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>434773000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>405587000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>478139000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>417013000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>405334000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>393146000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>336220000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>341345000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>307400000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>294099000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>298853000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>314985000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>430820000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>375366000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>374082000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>288434000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>301948000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>285000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>257300000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>171000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>170963000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>108400000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>93000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>111000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>133144684.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>42000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>45500000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>49600000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>70988172.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>28200000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>30000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>24800000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>29000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>105100000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>13000000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>13800000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>9300000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>9200000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>9800000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:103">
+    <row r="59" spans="1:104">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>1971667000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>2115104000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1767473000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>1587282000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>1582229000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>1447607000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>1357046000.0</v>
       </c>
-      <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
@@ -18329,439 +18498,443 @@
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
+      <c r="CZ59"/>
     </row>
-    <row r="60" spans="1:103">
+    <row r="60" spans="1:104">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>1048631000.0</v>
+      </c>
+      <c r="C60">
         <v>1187400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1118666000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1051472000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>908499000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>959549000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>897666000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>918014000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>933636000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>950069000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>963600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>971200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>820900000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>774400000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>870556000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1016842000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1046640000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1139600000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1241349000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2285584000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1906404000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2276816000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1837198000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2294191000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2583122000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2816963000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2843440000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3118214000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2335388000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2050900000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1983336000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2124762000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1772924000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1575164000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1551678000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1412953000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1322405000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>664400000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>651530000.0</v>
       </c>
-      <c r="AN60"/>
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60">
         <v>254834000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>324759000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>369376000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>736045000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1100424000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1017068000.0</v>
       </c>
-      <c r="AU60"/>
       <c r="AV60"/>
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60">
         <v>1551302000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1161948000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1082921000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1130695000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1062366000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1041602000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>999648000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>978709000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>927139000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>898224000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>873853000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>878635000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>804096000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>693038000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>668784000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>669150000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>606004000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>557120000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>476864000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>485928000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>484439000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>498521000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>560271000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>545855000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>552962000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>524334000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>537414000.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60">
+      <c r="BY60"/>
+      <c r="BZ60">
         <v>530912000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>611209000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>742606000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>474093000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>498500000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>510300000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>496700000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>488833000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>428000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>409400000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>374100000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>340370880.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>326600000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>233300000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>201900000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>179590679.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>148200000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>143900000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>139800000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>136400000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>38800000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>38300000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>36300000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>30500000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>29900000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>28300000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>26300000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:103">
+    <row r="61" spans="1:104">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-1026272000.0</v>
       </c>
       <c r="O61">
+        <v>-1026272000.0</v>
+      </c>
+      <c r="P61">
         <v>-951272000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-950410000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-857048000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-744174000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-729902000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-616908000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-511122000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-365316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300309000.0</v>
       </c>
       <c r="X61">
         <v>-300309000.0</v>
       </c>
       <c r="Y61">
         <v>-300309000.0</v>
       </c>
       <c r="Z61">
+        <v>-300309000.0</v>
+      </c>
+      <c r="AA61">
         <v>-271106000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-104849000.0</v>
       </c>
-      <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
-      <c r="AL61"/>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
@@ -18783,144 +18956,145 @@
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
+      <c r="CZ61"/>
     </row>
-    <row r="62" spans="1:103">
+    <row r="62" spans="1:104">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
-[...1 lines deleted...]
-      </c>
+      <c r="L62"/>
       <c r="M62">
         <v>1398000.0</v>
       </c>
       <c r="N62">
         <v>1398000.0</v>
       </c>
       <c r="O62">
         <v>1398000.0</v>
       </c>
       <c r="P62">
         <v>1398000.0</v>
       </c>
       <c r="Q62">
-        <v>1714000.0</v>
+        <v>1398000.0</v>
       </c>
       <c r="R62">
         <v>1714000.0</v>
       </c>
       <c r="S62">
         <v>1714000.0</v>
       </c>
       <c r="T62">
+        <v>1714000.0</v>
+      </c>
+      <c r="U62">
         <v>1812000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>1744000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>1724000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>1714000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>12157000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>11963000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>12295000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>23888000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>12493000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>13909000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>14396000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>12671000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>12980000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>462175000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>413997000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>316908000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>257552000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>189144000.0</v>
       </c>
-      <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
@@ -18942,50 +19116,51 @@
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
+      <c r="CZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19066,51 +19241,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
         <v>1219754000.0</v>
       </c>
       <c r="C2">
         <v>1146883000.0</v>
       </c>
       <c r="D2">
         <v>1089781000.0</v>
       </c>
       <c r="E2">
         <v>907365000.0</v>
       </c>
       <c r="F2">
         <v>814490000.0</v>
       </c>
       <c r="G2">
         <v>802458000.0</v>
       </c>
       <c r="H2">
         <v>949471000.0</v>
       </c>
       <c r="I2">
         <v>904002000.0</v>
       </c>
@@ -19155,51 +19330,51 @@
       </c>
       <c r="W2">
         <v>220607000.0</v>
       </c>
       <c r="X2">
         <v>167400000.0</v>
       </c>
       <c r="Y2">
         <v>130000000.0</v>
       </c>
       <c r="Z2">
         <v>173800000.0</v>
       </c>
       <c r="AA2">
         <v>88300000.0</v>
       </c>
       <c r="AB2">
         <v>23200000.0</v>
       </c>
       <c r="AC2">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
         <v>110789000.0</v>
       </c>
       <c r="C3">
         <v>105210000.0</v>
       </c>
       <c r="D3">
         <v>102853000.0</v>
       </c>
       <c r="E3">
         <v>88526000.0</v>
       </c>
       <c r="F3">
         <v>145256000.0</v>
       </c>
       <c r="G3">
         <v>223719000.0</v>
       </c>
       <c r="H3">
         <v>316029000.0</v>
       </c>
       <c r="I3">
         <v>239998000.0</v>
       </c>
@@ -19244,102 +19419,102 @@
       </c>
       <c r="W3">
         <v>46787000.0</v>
       </c>
       <c r="X3">
         <v>-32300000.0</v>
       </c>
       <c r="Y3">
         <v>-18900000.0</v>
       </c>
       <c r="Z3">
         <v>-14000000.0</v>
       </c>
       <c r="AA3">
         <v>-8400000.0</v>
       </c>
       <c r="AB3">
         <v>-3200000.0</v>
       </c>
       <c r="AC3">
         <v>-2300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8260000.0</v>
       </c>
       <c r="F4">
         <v>486865000.0</v>
       </c>
       <c r="G4">
         <v>-298104000.0</v>
       </c>
       <c r="H4">
         <v>1088147000.0</v>
       </c>
       <c r="I4">
         <v>562247000.0</v>
       </c>
       <c r="J4">
         <v>77390000.0</v>
       </c>
       <c r="K4">
         <v>33446000.0</v>
       </c>
       <c r="L4">
         <v>33446000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4">
         <v>-2788000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5">
         <v>411787000.0</v>
       </c>
       <c r="C5">
         <v>432586000.0</v>
       </c>
       <c r="D5">
         <v>275447000.0</v>
       </c>
       <c r="E5">
         <v>262269000.0</v>
       </c>
       <c r="F5">
         <v>-91232000.0</v>
       </c>
       <c r="G5">
         <v>-349945000.0</v>
       </c>
       <c r="H5">
         <v>5381000.0</v>
       </c>
       <c r="I5">
         <v>68310000.0</v>
       </c>
@@ -19384,51 +19559,51 @@
       </c>
       <c r="W5">
         <v>29588000.0</v>
       </c>
       <c r="X5">
         <v>96800000.0</v>
       </c>
       <c r="Y5">
         <v>39800000.0</v>
       </c>
       <c r="Z5">
         <v>52200000.0</v>
       </c>
       <c r="AA5">
         <v>25000000.0</v>
       </c>
       <c r="AB5">
         <v>8900000.0</v>
       </c>
       <c r="AC5">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
         <v>522576000.0</v>
       </c>
       <c r="C6">
         <v>537796000.0</v>
       </c>
       <c r="D6">
         <v>378300000.0</v>
       </c>
       <c r="E6">
         <v>350795000.0</v>
       </c>
       <c r="F6">
         <v>54024000.0</v>
       </c>
       <c r="G6">
         <v>-126226000.0</v>
       </c>
       <c r="H6">
         <v>321410000.0</v>
       </c>
       <c r="I6">
         <v>308308000.0</v>
       </c>
@@ -19473,123 +19648,123 @@
       </c>
       <c r="W6">
         <v>76375000.0</v>
       </c>
       <c r="X6">
         <v>64500000.0</v>
       </c>
       <c r="Y6">
         <v>20900000.0</v>
       </c>
       <c r="Z6">
         <v>38200000.0</v>
       </c>
       <c r="AA6">
         <v>16600000.0</v>
       </c>
       <c r="AB6">
         <v>5700000.0</v>
       </c>
       <c r="AC6">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>924622000.0</v>
       </c>
       <c r="I8">
         <v>380742000.0</v>
       </c>
       <c r="J8">
         <v>210870000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
         <v>482176000.0</v>
       </c>
       <c r="C9">
         <v>419759000.0</v>
       </c>
       <c r="D9">
         <v>394507000.0</v>
       </c>
       <c r="E9">
         <v>334906000.0</v>
       </c>
       <c r="F9">
         <v>272211000.0</v>
       </c>
       <c r="G9">
         <v>222459000.0</v>
       </c>
       <c r="H9">
         <v>262599000.0</v>
       </c>
       <c r="I9">
         <v>240572000.0</v>
       </c>
@@ -19634,51 +19809,51 @@
       </c>
       <c r="W9">
         <v>56443000.0</v>
       </c>
       <c r="X9">
         <v>80000000.0</v>
       </c>
       <c r="Y9">
         <v>40600000.0</v>
       </c>
       <c r="Z9">
         <v>46200000.0</v>
       </c>
       <c r="AA9">
         <v>22800000.0</v>
       </c>
       <c r="AB9">
         <v>16400000.0</v>
       </c>
       <c r="AC9">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
         <v>401126000.0</v>
       </c>
       <c r="C10">
         <v>414721000.0</v>
       </c>
       <c r="D10">
         <v>254632000.0</v>
       </c>
       <c r="E10">
         <v>246109000.0</v>
       </c>
       <c r="F10">
         <v>-137507000.0</v>
       </c>
       <c r="G10">
         <v>-450667000.0</v>
       </c>
       <c r="H10">
         <v>-119442000.0</v>
       </c>
       <c r="I10">
         <v>-120121000.0</v>
       </c>
@@ -19723,51 +19898,51 @@
       </c>
       <c r="W10">
         <v>7055000.0</v>
       </c>
       <c r="X10">
         <v>23200000.0</v>
       </c>
       <c r="Y10">
         <v>32700000.0</v>
       </c>
       <c r="Z10">
         <v>24900000.0</v>
       </c>
       <c r="AA10">
         <v>3800000.0</v>
       </c>
       <c r="AB10">
         <v>2900000.0</v>
       </c>
       <c r="AC10">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11">
         <v>117310000.0</v>
       </c>
       <c r="C11">
         <v>118979000.0</v>
       </c>
       <c r="D11">
         <v>137603000.0</v>
       </c>
       <c r="E11">
         <v>185391000.0</v>
       </c>
       <c r="F11">
         <v>145573000.0</v>
       </c>
       <c r="G11">
         <v>-130069000.0</v>
       </c>
       <c r="H11">
         <v>31041000.0</v>
       </c>
       <c r="I11">
         <v>71196000.0</v>
       </c>
@@ -19812,51 +19987,51 @@
       </c>
       <c r="W11">
         <v>-1284000.0</v>
       </c>
       <c r="X11">
         <v>6700000.0</v>
       </c>
       <c r="Y11">
         <v>10200000.0</v>
       </c>
       <c r="Z11">
         <v>9100000.0</v>
       </c>
       <c r="AA11">
         <v>200000.0</v>
       </c>
       <c r="AB11">
         <v>100000.0</v>
       </c>
       <c r="AC11">
         <v>5800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12">
         <v>10661000.0</v>
       </c>
       <c r="C12">
         <v>18102000.0</v>
       </c>
       <c r="D12">
         <v>20986000.0</v>
       </c>
       <c r="E12">
         <v>16418000.0</v>
       </c>
       <c r="F12">
         <v>46275000.0</v>
       </c>
       <c r="G12">
         <v>100894000.0</v>
       </c>
       <c r="H12">
         <v>125042000.0</v>
       </c>
       <c r="I12">
         <v>188431000.0</v>
       </c>
@@ -19901,106 +20076,110 @@
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>943000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>529469.0</v>
       </c>
       <c r="AA12">
         <v>1800000.0</v>
       </c>
       <c r="AB12">
         <v>500000.0</v>
       </c>
       <c r="AC12">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>179</v>
+      </c>
+      <c r="B13">
+        <v>7103000.0</v>
+      </c>
       <c r="C13">
         <v>8058000.0</v>
       </c>
       <c r="D13">
         <v>9085000.0</v>
       </c>
       <c r="E13">
         <v>7567000.0</v>
       </c>
       <c r="F13">
         <v>4378000.0</v>
       </c>
       <c r="G13">
         <v>2169000.0</v>
       </c>
       <c r="H13">
         <v>12209000.0</v>
       </c>
       <c r="I13">
         <v>11856000.0</v>
       </c>
       <c r="J13">
         <v>19669000.0</v>
       </c>
       <c r="K13">
         <v>18670000.0</v>
       </c>
       <c r="L13">
         <v>536499000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>180</v>
+      </c>
+      <c r="B14">
+        <v>-2154000.0</v>
+      </c>
       <c r="C14">
         <v>78000.0</v>
       </c>
       <c r="D14">
         <v>323000.0</v>
       </c>
       <c r="E14">
         <v>595000.0</v>
       </c>
       <c r="F14">
         <v>11339000.0</v>
       </c>
       <c r="G14">
         <v>-5371000.0</v>
       </c>
       <c r="H14">
         <v>-517000.0</v>
       </c>
       <c r="I14">
         <v>4263000.0</v>
       </c>
       <c r="J14">
         <v>25839000.0</v>
       </c>
       <c r="K14">
@@ -20011,51 +20190,51 @@
       </c>
       <c r="M14">
         <v>83356000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14">
         <v>45424000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
         <v>281630000.0</v>
       </c>
       <c r="C15">
         <v>296474000.0</v>
       </c>
       <c r="D15">
         <v>107590000.0</v>
       </c>
       <c r="E15">
         <v>69573000.0</v>
       </c>
       <c r="F15">
         <v>192446000.0</v>
       </c>
       <c r="G15">
         <v>-613331000.0</v>
       </c>
       <c r="H15">
         <v>938484000.0</v>
       </c>
       <c r="I15">
         <v>370067000.0</v>
       </c>
@@ -20100,51 +20279,51 @@
       </c>
       <c r="W15">
         <v>-14988000.0</v>
       </c>
       <c r="X15">
         <v>35700000.0</v>
       </c>
       <c r="Y15">
         <v>27900000.0</v>
       </c>
       <c r="Z15">
         <v>15800000.0</v>
       </c>
       <c r="AA15">
         <v>3600000.0</v>
       </c>
       <c r="AB15">
         <v>2800000.0</v>
       </c>
       <c r="AC15">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>69573000.0</v>
       </c>
       <c r="F16">
         <v>192446000.0</v>
       </c>
       <c r="G16">
         <v>-613182000.0</v>
       </c>
       <c r="H16">
         <v>938276000.0</v>
       </c>
       <c r="I16">
         <v>381352000.0</v>
       </c>
       <c r="J16">
         <v>-207032000.0</v>
       </c>
       <c r="K16">
         <v>370310000.0</v>
       </c>
@@ -20153,53 +20332,55 @@
       </c>
       <c r="M16">
         <v>-166738000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>105623000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>183</v>
+      </c>
+      <c r="B17">
+        <v>283816000.0</v>
+      </c>
       <c r="C17">
         <v>295742000.0</v>
       </c>
       <c r="D17">
         <v>117029000.0</v>
       </c>
       <c r="E17">
         <v>60718000.0</v>
       </c>
       <c r="F17">
         <v>-283080000.0</v>
       </c>
       <c r="G17">
         <v>-320598000.0</v>
       </c>
       <c r="H17">
         <v>13961000.0</v>
       </c>
       <c r="I17">
         <v>-4730000.0</v>
       </c>
       <c r="J17">
         <v>93764000.0</v>
       </c>
       <c r="K17">
@@ -20210,188 +20391,190 @@
       </c>
       <c r="M17">
         <v>-162453000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>108411000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>-3558000.0</v>
+      </c>
       <c r="C18">
         <v>-10044000.0</v>
       </c>
       <c r="D18">
         <v>-11901000.0</v>
       </c>
       <c r="E18">
         <v>-8851000.0</v>
       </c>
       <c r="F18">
         <v>-41897000.0</v>
       </c>
       <c r="G18">
         <v>-98725000.0</v>
       </c>
       <c r="H18">
         <v>-155122000.0</v>
       </c>
       <c r="I18">
         <v>-223379000.0</v>
       </c>
       <c r="J18">
         <v>-343235000.0</v>
       </c>
       <c r="K18">
         <v>-403266000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-7485000.0</v>
       </c>
       <c r="F19">
         <v>-86585000.0</v>
       </c>
       <c r="G19">
         <v>172000.0</v>
       </c>
       <c r="H19">
         <v>-64172000.0</v>
       </c>
       <c r="I19">
         <v>72683000.0</v>
       </c>
       <c r="J19">
         <v>33068000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>40597000.0</v>
       </c>
       <c r="K20">
         <v>23465000.0</v>
       </c>
       <c r="L20">
         <v>23465000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>23465000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
         <v>431102000.0</v>
       </c>
       <c r="C21">
         <v>373983000.0</v>
       </c>
       <c r="D21">
         <v>338822000.0</v>
       </c>
       <c r="E21">
         <v>270012000.0</v>
       </c>
       <c r="F21">
         <v>-4647000.0</v>
       </c>
       <c r="G21">
         <v>-329302000.0</v>
       </c>
       <c r="H21">
         <v>36020000.0</v>
       </c>
       <c r="I21">
         <v>-26792000.0</v>
       </c>
@@ -20436,84 +20619,84 @@
       </c>
       <c r="W21">
         <v>26019000.0</v>
       </c>
       <c r="X21">
         <v>56457000.0</v>
       </c>
       <c r="Y21">
         <v>15122895.0</v>
       </c>
       <c r="Z21">
         <v>22215394.0</v>
       </c>
       <c r="AA21">
         <v>8200000.0</v>
       </c>
       <c r="AB21">
         <v>2500000.0</v>
       </c>
       <c r="AC21">
         <v>900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>1270828000.0</v>
       </c>
       <c r="C23">
         <v>1192659000.0</v>
       </c>
       <c r="D23">
         <v>1145466000.0</v>
       </c>
       <c r="E23">
         <v>972259000.0</v>
       </c>
       <c r="F23">
         <v>1091348000.0</v>
       </c>
       <c r="G23">
         <v>1354219000.0</v>
       </c>
       <c r="H23">
         <v>1176050000.0</v>
       </c>
       <c r="I23">
         <v>1171366000.0</v>
       </c>
@@ -20558,178 +20741,180 @@
       </c>
       <c r="W23">
         <v>251031000.0</v>
       </c>
       <c r="X23">
         <v>190943000.0</v>
       </c>
       <c r="Y23">
         <v>155477105.0</v>
       </c>
       <c r="Z23">
         <v>197784606.0</v>
       </c>
       <c r="AA23">
         <v>111100000.0</v>
       </c>
       <c r="AB23">
         <v>39600000.0</v>
       </c>
       <c r="AC23">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>-149000.0</v>
       </c>
       <c r="H24">
         <v>208000.0</v>
       </c>
       <c r="I24">
         <v>62825000.0</v>
       </c>
       <c r="J24">
         <v>298497000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>191</v>
+      </c>
+      <c r="B25">
+        <v>110789000.0</v>
+      </c>
       <c r="C25">
         <v>105210000.0</v>
       </c>
       <c r="D25">
         <v>102853000.0</v>
       </c>
       <c r="E25">
         <v>88526000.0</v>
       </c>
       <c r="F25">
         <v>145256000.0</v>
       </c>
       <c r="G25">
         <v>223719000.0</v>
       </c>
       <c r="H25">
         <v>316029000.0</v>
       </c>
       <c r="I25">
         <v>239998000.0</v>
       </c>
       <c r="J25">
         <v>264742000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>75926000.0</v>
       </c>
       <c r="E27">
         <v>61871000.0</v>
       </c>
       <c r="F27">
         <v>53629000.0</v>
       </c>
       <c r="G27">
         <v>45318000.0</v>
       </c>
       <c r="H27">
         <v>53819000.0</v>
       </c>
       <c r="I27">
         <v>52537000.0</v>
       </c>
       <c r="J27">
         <v>222679000.0</v>
       </c>
       <c r="K27">
@@ -20742,51 +20927,51 @@
         <v>290830000.0</v>
       </c>
       <c r="N27">
         <v>265383000.0</v>
       </c>
       <c r="O27">
         <v>246768000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>51074000.0</v>
       </c>
       <c r="C28">
         <v>45776000.0</v>
       </c>
       <c r="D28">
         <v>52612000.0</v>
       </c>
       <c r="E28">
         <v>64750000.0</v>
       </c>
       <c r="F28">
         <v>204370000.0</v>
       </c>
       <c r="G28">
         <v>199790000.0</v>
       </c>
       <c r="H28">
         <v>226331000.0</v>
       </c>
       <c r="I28">
         <v>267364000.0</v>
       </c>
@@ -20815,104 +21000,106 @@
         <v>25460000.0</v>
       </c>
       <c r="R28">
         <v>21380000.0</v>
       </c>
       <c r="S28">
         <v>19530000.0</v>
       </c>
       <c r="T28">
         <v>26122000.0</v>
       </c>
       <c r="U28">
         <v>22003000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>195</v>
+      </c>
+      <c r="B29">
+        <v>117310000.0</v>
+      </c>
       <c r="C29">
         <v>118979000.0</v>
       </c>
       <c r="D29">
         <v>137603000.0</v>
       </c>
       <c r="E29">
         <v>185391000.0</v>
       </c>
       <c r="F29">
         <v>145573000.0</v>
       </c>
       <c r="G29">
         <v>-130069000.0</v>
       </c>
       <c r="H29">
         <v>80656000.0</v>
       </c>
       <c r="I29">
         <v>133160000.0</v>
       </c>
       <c r="J29">
         <v>-66813000.0</v>
       </c>
       <c r="K29">
         <v>65001000.0</v>
       </c>
       <c r="L29">
         <v>117730000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>51074000.0</v>
       </c>
       <c r="C30">
         <v>45776000.0</v>
       </c>
       <c r="D30">
         <v>55685000.0</v>
       </c>
       <c r="E30">
         <v>64894000.0</v>
       </c>
       <c r="F30">
         <v>276858000.0</v>
       </c>
       <c r="G30">
         <v>551761000.0</v>
       </c>
       <c r="H30">
         <v>226579000.0</v>
       </c>
       <c r="I30">
         <v>267364000.0</v>
       </c>
@@ -20957,51 +21144,51 @@
       </c>
       <c r="W30">
         <v>30424000.0</v>
       </c>
       <c r="X30">
         <v>23543000.0</v>
       </c>
       <c r="Y30">
         <v>25477105.0</v>
       </c>
       <c r="Z30">
         <v>23984606.0</v>
       </c>
       <c r="AA30">
         <v>22800000.0</v>
       </c>
       <c r="AB30">
         <v>16400000.0</v>
       </c>
       <c r="AC30">
         <v>10700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B31">
         <v>-29976000.0</v>
       </c>
       <c r="C31">
         <v>40738000.0</v>
       </c>
       <c r="D31">
         <v>-84190000.0</v>
       </c>
       <c r="E31">
         <v>-23903000.0</v>
       </c>
       <c r="F31">
         <v>-132860000.0</v>
       </c>
       <c r="G31">
         <v>-121365000.0</v>
       </c>
       <c r="H31">
         <v>-155462000.0</v>
       </c>
       <c r="I31">
         <v>-93329000.0</v>
       </c>
@@ -21046,51 +21233,51 @@
       </c>
       <c r="W31">
         <v>-18964000.0</v>
       </c>
       <c r="X31">
         <v>-33257000.0</v>
       </c>
       <c r="Y31">
         <v>17577105.0</v>
       </c>
       <c r="Z31">
         <v>2684606.0</v>
       </c>
       <c r="AA31">
         <v>-4400000.0</v>
       </c>
       <c r="AB31">
         <v>400000.0</v>
       </c>
       <c r="AC31">
         <v>-1200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B32">
         <v>1701930000.0</v>
       </c>
       <c r="C32">
         <v>1566642000.0</v>
       </c>
       <c r="D32">
         <v>1484288000.0</v>
       </c>
       <c r="E32">
         <v>1242271000.0</v>
       </c>
       <c r="F32">
         <v>1086701000.0</v>
       </c>
       <c r="G32">
         <v>1024917000.0</v>
       </c>
       <c r="H32">
         <v>1212070000.0</v>
       </c>
       <c r="I32">
         <v>1144574000.0</v>
       </c>
@@ -21154,1887 +21341,1901 @@
       <c r="AC32">
         <v>18100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>14</v>
       </c>
-      <c r="AZ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BA1" t="s">
-        <v>126</v>
+        <v>199</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>157</v>
       </c>
       <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>160</v>
       </c>
       <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CW1" t="s">
         <v>162</v>
       </c>
       <c r="CX1" t="s">
         <v>163</v>
       </c>
       <c r="CY1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="DA1" t="s">
         <v>165</v>
       </c>
       <c r="DB1" t="s">
         <v>166</v>
       </c>
+      <c r="DC1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B2">
+        <v>289005000.0</v>
+      </c>
+      <c r="C2">
         <v>347502000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>316538000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>317351000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>238363000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>287952000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>285956000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>318997000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>253978000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>279419000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>291052000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>293998000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>225312000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>252310000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>229361000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>242814000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>182880000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>237349000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>181978000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>213315000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>181848000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>188333000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>185758000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>207799000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>220568000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>669377000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>229736000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>707363000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>639190000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>665743000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>665549000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>725774000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>677535000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>945565000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>728743000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>942246000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>853232000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>917518000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>864203000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>963794000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>869823000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>964989000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>905790000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>989621000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>899615000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1048710000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>949566000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>967620000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>916801500.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-953602000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3353124000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>-4592843000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>295441000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>272931000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>255083000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>236250000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>234831000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>225360000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>198844000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>170214000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>176559000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>170247000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>156672000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>122063000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>128376000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>122563000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>115368000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>92101000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>98301000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>90068000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>154014000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>66601000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>71789000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>126706000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>103665000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>95735000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>105986000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>108074000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>83571000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>53227000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>72602000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>55605000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>-13433000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>34574000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>63453000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>50300000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>133913000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>74200000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>77700000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>70400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>69920955.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>52700000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>68700000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>39700000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>-72748229.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>29200000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>36600000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>24600000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>22000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12700000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>12000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>11600000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6900000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7100000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>4700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B3">
+        <v>31675000.0</v>
+      </c>
+      <c r="C3">
         <v>30983000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29092000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>26511000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24203000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24362000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25622000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27411000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>27815000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26780000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26844000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25319000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>23910000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>22698000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>21350000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22350000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22128000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>33842000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>34722000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>38332000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>38360000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>39373000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>50595000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>66333000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>67418000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>74179000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>81678000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>79154000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>81018000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>50037000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>59797000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>62402000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>67762000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>65348000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>67929000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>66951000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>64514000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>62144000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>66824000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>69704000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>66207000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>73556000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>70229000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>69843000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>69318000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>77375000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>73101000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7334000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>68927500.0</v>
       </c>
-      <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-      <c r="BA3">
+      <c r="BA3"/>
+      <c r="BB3">
         <v>14576000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12874000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>13295000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>58971000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>-35264000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>11856000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>13465000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2409000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12834000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>11618000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>8141000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>12724000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9042000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>8526000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1552000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2633000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7401000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9093000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9230000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-6875000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-20431000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>6806000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9691000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>40358000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-21387000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9306000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>8754000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>31794000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>99000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-10205000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>76887000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-9001000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-10796000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-10300000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>54223000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>-8400000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-7100000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-6400000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>31119222.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-4600000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-4700000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-4000000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>21207713.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-2900000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>-3400000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>-2900000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>-4200000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>-1100000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-1300000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-1100000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-900000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-700000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-1100000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4">
         <v>-4037000.0</v>
       </c>
       <c r="N4">
+        <v>-4037000.0</v>
+      </c>
+      <c r="O4">
         <v>4196000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-816000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>4100000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>735000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>30095000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>370527000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>86661000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-418000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>623135000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-169768000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-382083000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-25766000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>8841000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-68268000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>678551000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>304579000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>41297000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-34466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-52892000.0</v>
       </c>
       <c r="AG4">
         <v>-52892000.0</v>
       </c>
       <c r="AH4">
+        <v>-52892000.0</v>
+      </c>
+      <c r="AI4">
         <v>375660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
         <v>375660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>375660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>23379000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-77462000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>94410000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-40327000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>9623000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-2298000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>2104000.0</v>
       </c>
-      <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B5">
+        <v>-24166000.0</v>
+      </c>
+      <c r="C5">
         <v>185308000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>71428000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>169934000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14886000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>142787000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>89842000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>196158000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3799000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>87470000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>74620000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>123955000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10598000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>65686000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>74826000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>115582000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6175000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-15390000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>41464000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-89160000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-28146000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-55445000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-318536000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>22863000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1173000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>102608000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10239000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>223631000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-98264000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>151630000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14223000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>326645000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-125359000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>189607000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14452000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>258087000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-44814000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>175702000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>182606000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>483185000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11540000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>117511000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-21593000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>239689000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-138175000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>60521000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-97413000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>240339000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>108622500.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-893646000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2950886000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3579437000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>66459000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-9746000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>77889000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>13502000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>107100000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-101000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>70481000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15441000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>44610000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1734000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>47788000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>17706000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>22161000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3592000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>35695000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>11279000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-10897000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1689000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-821515000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>12849000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>34140000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>130614000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-620507000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>97327000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>41787000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>108883000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-185706000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>49437000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>11349000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>29248000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-12429000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>35609000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>32229000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>24600000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>19317000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>37100000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>24300000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>19000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>13222895.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>19600000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-5000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>13200000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>10967165.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>12900000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>11100000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>8600000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>5500000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>5000000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>3600000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2300000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2800000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>2500000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B6">
+        <v>7509000.0</v>
+      </c>
+      <c r="C6">
         <v>216291000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>100520000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>196445000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>9317000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>167149000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>115464000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>223569000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>31614000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>114250000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>101464000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>149274000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13312000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>88384000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>96176000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>137932000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>28303000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18452000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>76186000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-50828000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10214000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-16072000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-267941000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>89196000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>68591000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>176787000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>71439000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>302785000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-17246000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>201667000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>74020000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>389047000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-57597000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>254955000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>82381000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>325038000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>237846000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>249430000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>552889000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>77747000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>191067000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>48636000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>309532000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-68857000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>137896000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-24312000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>247673000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>177550000.0</v>
       </c>
-      <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-      <c r="BA6">
+      <c r="BA6"/>
+      <c r="BB6">
         <v>81035000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3128000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>91184000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>72473000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>71836000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>11755000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>83946000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>17850000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>57444000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>13352000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>55929000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>30430000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>31203000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>12118000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>37247000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>13912000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-3496000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>7404000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-812285000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5974000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>13709000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>137420000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-610816000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>137685000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>20400000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>118189000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-176952000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>81231000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>11448000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>19043000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>64458000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>26608000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>21433000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>14300000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>73540000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>28700000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>17200000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>12600000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>44342117.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>15000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-9700000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>9200000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>32174878.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>10000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>7700000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>5700000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-3200000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>4400000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>3700000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2500000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1400000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2100000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1400000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23066,149 +23267,150 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-      <c r="BD7"/>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-27057000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>9177000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-66688000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>982133000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>314314000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>45524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
@@ -23238,1457 +23440,1476 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-      <c r="BD8"/>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B9">
+        <v>-16393000.0</v>
+      </c>
+      <c r="C9">
         <v>193886000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>83686000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>206805000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2201000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>135442000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>82675000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>180248000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>21394000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>130014000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>70481000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>168069000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>25943000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>94018000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>71638000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>142567000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>26683000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>59381000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>85713000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>114264000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12853000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>96886000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>57765000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>96057000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-28249000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>213775000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>47531000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>285040000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-38118000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>247967000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>112706000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>291422000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-45319000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>315658000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>89858000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>335193000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2701000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>258375000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>65652000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>268116000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>36711000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>185514000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>79605000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>280556000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-14031000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>280499000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>19293000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>270910000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>141505500.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-840664000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2786028000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-3405643000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>80335000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10593000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>91543000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>24656000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>68288000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9750000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>78926000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>23586000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>50410000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>8430000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>54830000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>24047000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>29875000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>9593000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>39545000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>14226000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>17941000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>5256000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>20731000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5420000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>13369000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>11663000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>22549000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>12014000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>20293000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>12372000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>15343000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6742000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>9624000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>19935000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-50271000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>32126000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>26475000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>19000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>11017000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>32300000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>21600000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>15900000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>8290778.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>18700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>200000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>12200000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>118064889.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>12300000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>10600000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>10000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>9500000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>7800000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>7000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>5400000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>4400000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>5100000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3800000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B10">
+        <v>-27305000.0</v>
+      </c>
+      <c r="C10">
         <v>182763000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68823000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>166789000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17249000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>139698000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>84863000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>191029000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-869000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>83916000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69451000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>117818000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16553000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>61045000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71132000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>111380000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2552000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-20870000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>37728000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-102701000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-51664000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-80650000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-343239000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2846000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-23932000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>71715000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-38557000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>182384000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-152917000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>98157000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-44096000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>266535000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-188694000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>104903000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-54651000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>159126000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-147447000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>68219000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>77825000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>377631000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-92488000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20003000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-124529000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>140931000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-234520000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-45830000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-194666000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>155894000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19491500.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-702461000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2308639000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2774376000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>59426000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-9970000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>69785000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10475000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>56860000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3038000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>58822000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10816000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>36265000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1555000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>43898000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>12098000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30246000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3214000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>39048000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9828000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-15469000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-7793000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-4352000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-9333000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2541000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1126000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3220000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>12605000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-20416000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-18534000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-18104000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1730000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9705000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4202000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-52755000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>16182000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7698000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>29791000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>19700000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1300000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6600000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17497999.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>11400000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>10500000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>5700000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>8193106.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7200000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4900000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3300000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-400000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>200000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2800000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1400000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>600000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1500000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>500000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B11">
+        <v>-5711000.0</v>
+      </c>
+      <c r="C11">
         <v>10984000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>34450000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>69359000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2517000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>46453000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-468000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>63072000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>9922000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>36224000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>33716000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>57468000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10195000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26178000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>39280000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>71966000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>47967000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-28590000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>48118000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>13184000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>112861000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>163445000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-72199000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8713000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-230028000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>19979000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>48092000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>74564000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-35848000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>67338000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3743000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>92654000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-23059000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-95606000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12530000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>42028000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-27094000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>29755000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-3105000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>28393000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>9958000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>36143000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5868000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>83999000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-8280000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-93462000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1034000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>46845000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>26684000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-110615000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>366941000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-448283000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>389000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1646000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>11150000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>591000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12133000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>232000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11261000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1749000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4955000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>227000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-3113000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2795000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>6409000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>707000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>10467000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3704000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-2456000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5038000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-667000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-5508000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-1153000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>595000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4016000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4236000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-6982000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-6950000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-9788000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1607000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3080000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>793000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-18956000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3537000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1199000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-200000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9782000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6700000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2800000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2300000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>5764000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3900000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2300000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2650000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2900000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1900000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1500000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-500000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>100000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>500000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>100000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1700000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>100000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2000000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B12">
+        <v>3139000.0</v>
+      </c>
+      <c r="C12">
         <v>2545000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2605000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3145000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2366000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3333000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4979000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5129000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4661000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3728000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5169000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6137000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5952000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4829000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3694000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4164000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3731000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5480000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3736000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>13541000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23518000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25196000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24703000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25705000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25290000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>30893000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28318000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>41466000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>54653000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>53471000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>58319000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>60110000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>63335000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>84855000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>69103000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>98962000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>102633000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>107553000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>104781000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>105833000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>103769000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>97897000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>102899000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>99055000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>98191000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>106636000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>97191000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>92348000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>89600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>191185000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>642247000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>805061000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7903000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7598000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>25430000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4886000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3142000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3606000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2753000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2611000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2704000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2374000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2450000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1858000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1595000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1558000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1450000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1858000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2265000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2402000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1945000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2067000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2376000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2003000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2306000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2200000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2434000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2229000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2595000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2097000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>2105000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>2000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>143000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>800000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>143000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>400000.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>200000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>100000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>329469.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CS12">
         <v>100000.0</v>
       </c>
       <c r="CT12">
         <v>100000.0</v>
       </c>
       <c r="CU12">
+        <v>100000.0</v>
+      </c>
+      <c r="CV12">
         <v>1400000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CX12">
         <v>100000.0</v>
       </c>
       <c r="CY12">
         <v>100000.0</v>
       </c>
       <c r="CZ12">
         <v>100000.0</v>
       </c>
       <c r="DA12">
+        <v>100000.0</v>
+      </c>
+      <c r="DB12">
         <v>200000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>179</v>
+      </c>
+      <c r="B13">
+        <v>1906000.0</v>
+      </c>
       <c r="C13">
+        <v>2079000.0</v>
+      </c>
+      <c r="D13">
         <v>2136000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1369000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1519000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1787000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2356000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2004000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1911000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2146000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2800000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2200000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1944000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1970000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1685000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1968000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1922000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1268000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>477000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>711000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>575000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>684000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1016000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2667000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2657000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3154000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2844000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>50663000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24721,1094 +24942,1113 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>180</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
+        <v>24000.0</v>
+      </c>
+      <c r="D14">
         <v>108000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2343000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>66000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>136000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-221000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>97000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>127000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>136000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-155000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>181000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-81000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>136000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-469000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11847000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-269000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-11330000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-15000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-11158000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-1973000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-1351000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-517000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-616000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1362000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6427000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4263000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-1895000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-456000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2666000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4664000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-5531000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>712000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2454000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>56058000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-1849000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1849000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>721000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>527000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-1800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>0.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>738000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-800000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>800000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>0.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-114702000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>419185000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-614767000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>310284000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-120503000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>45424000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>61706000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B15">
+        <v>-21594000.0</v>
+      </c>
+      <c r="C15">
         <v>171600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>34487000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>95083000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-19496000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>93632000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>85463000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>128130000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-10751000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>41862000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>36158000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>56177000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-26607000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>39244000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>31117000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>43423000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-44211000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>25968000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>360406000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-29000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-164928000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>379319000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-784442000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-307823000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>99615000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>60875000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-95226000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>781592000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>191243000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>71568000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-94789000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>224412000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>168879000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>195845000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-97959000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>116386000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-122807000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>41308000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>86317000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>347389000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-103167000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-16667000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-128612000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>55061000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-226030000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>46962000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-193430000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>108209000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-8431000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-633069000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2079403000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-2496132000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>58926000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-11185000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>56337000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11988000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>42041000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3178000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>38963000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8838000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>21562000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1940000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>33251000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>9334000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>20810000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-384000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>25825000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5425000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>30851000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-15966000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-6119000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-5691000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-5083000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-416000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-796000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8369000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-13434000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-11584000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>13991000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-1434000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>4669000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>287995000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-22788000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-9150000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11383000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>5500000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>20009000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>13000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-1500000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4300000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>11733999.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>7400000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>6600000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3400000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5543106.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>4300000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CV15">
         <v>100000.0</v>
       </c>
       <c r="CW15">
+        <v>100000.0</v>
+      </c>
+      <c r="CX15">
         <v>2300000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1300000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>600000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1400000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>500000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>56177000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-26607000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39244000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31117000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43423000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-44211000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25968000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>360406000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-29000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-164928000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>379305000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-784442000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-307622000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>99571000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>60403000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-95419000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>781786000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>197550000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>70146000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-94465000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>294196000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>111476000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>88544000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-182019000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>47174000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-161683000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39589000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>86317000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>347389000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>0.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-322421000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-55100000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>55100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>0.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46909000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-108200000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>108200000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>0.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-612132000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2016592000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-2433321000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1028861000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-236533000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>56337000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11988000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>183</v>
+      </c>
+      <c r="B17">
+        <v>-21594000.0</v>
+      </c>
       <c r="C17">
+        <v>171779000.0</v>
+      </c>
+      <c r="D17">
         <v>34373000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>97430000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-19766000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>93245000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>85331000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>127957000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-10791000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>47692000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>35800000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>60350000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-26748000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>34867000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>31852000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>39414000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-45415000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7720000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-10390000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-115885000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-164525000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-244095000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-271040000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-301753000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>124082000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>51736000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-28526000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>104500000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-110314000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>30819000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-43792000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>223954000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>171545000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>916969000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-103490000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>117097000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-120353000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>366186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-315845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-162453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>-656448000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2156865000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2590542000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1090125000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-246156000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>58635000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>9884000.0</v>
       </c>
-      <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>184</v>
+      </c>
+      <c r="B18">
+        <v>-1233000.0</v>
+      </c>
       <c r="C18">
+        <v>-466000.0</v>
+      </c>
+      <c r="D18">
         <v>-469000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1776000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-847000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1546000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2623000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3125000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2750000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1582000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2885000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1724000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2479000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1763000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3558000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2468000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13064000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22807000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-24621000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-24019000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-32796000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-33443000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-28236000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-37165000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-38623000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-51102000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25841,136 +26081,137 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-30534000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-26230000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12146000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>18509000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11097000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2751000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4344000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6358000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-146844000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>58245000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>684000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>185000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-11975000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6613000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6186000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-14822000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>113039000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>271001000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-7481000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>14238000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>18052000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
@@ -25995,586 +26236,589 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>1620000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>144000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>3292000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>7219000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>56650000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>323398000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>445085000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3768000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>470000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>10030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>121791000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-121791000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>40597000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>23465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>23465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-      <c r="BD20"/>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B21">
+        <v>-27527000.0</v>
+      </c>
+      <c r="C21">
         <v>179500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>71468000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>193337000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13191000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>124219000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>72040000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>166595000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11129000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>109995000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>58709000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>154489000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15629000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>78020000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>56317000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>126641000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9034000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11046000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>35106000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>57684000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-86391000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36876000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-318235000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>29143000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-77086000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>155254000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18411000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>217165000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-92029000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>139807000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28996000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>218220000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-92621000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>181499000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>24859000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>243850000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-62866000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>170980000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12502000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>210568000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-11157000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>124931000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>33319000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>232640000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-53933000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>120896000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-35631000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>237516000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>108622500.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-825936000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2721221000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3285936000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>66459000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-9746000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>77889000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>13502000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>56868000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-101000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>70481000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>15441000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>44610000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1734000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>47788000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>17706000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>22161000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3592000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>35695000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>11279000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-10897000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1689000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>14251000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-1297000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5979000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3908000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>11204000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1592000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>11161000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>809000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-185706000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-3790000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5058000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4929000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-31726000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>17608000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>10533000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>23687000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>20300000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9900000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>6200000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>13222895.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>10600000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-14400000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>5200000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>10967165.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>7100000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4600000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2800000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>600000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3300000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2400000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1400000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>500000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1300000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>600000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26606,481 +26850,487 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-      <c r="BD22"/>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
+        <v>300139000.0</v>
+      </c>
+      <c r="C23">
         <v>361900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>328756000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>330819000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>249353000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>299175000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>296591000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>332650000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>264243000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>299438000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>302824000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>307578000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>235626000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>268308000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>244682000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>258740000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>200529000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>307776000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>232585000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>269895000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>281092000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>248343000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>561758000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>274713000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>269405000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>727898000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>295678000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>775238000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>693101000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>773903000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>749259000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>798976000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>724837000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1079724000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>793742000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1033589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>918799000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1004913000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>917353000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1021342000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>917691000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1025572000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>952076000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1037537000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>939517000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1208313000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1004490000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1001014000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>954557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AY23">
         <v>0.0</v>
       </c>
       <c r="AZ23">
         <v>0.0</v>
       </c>
       <c r="BA23">
+        <v>0.0</v>
+      </c>
+      <c r="BB23">
         <v>309317000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>293270000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>268737000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>247404000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>246251000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>235211000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>207289000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>178359000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>182359000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>176943000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>163714000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>128404000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>136090000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>128564000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>119218000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>95048000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>127139000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>97013000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>160494000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>73318000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>79179000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>134461000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>115010000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>106157000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>115118000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>119637000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>284620000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>63759000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>77168000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>70611000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>31978000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>66700000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>89928000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>69300000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>121243000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>106500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>99300000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>86300000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>64988838.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>71400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>68900000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>51900000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>34349495.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>41500000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>47200000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>34600000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>30900000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>20500000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>19000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>17000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>11300000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>12200000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>8500000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>193000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-194000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-263000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-324000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-69786000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>57403000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>84060000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>69212000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>38876000.0</v>
       </c>
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
@@ -27105,394 +27355,398 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>191</v>
+      </c>
+      <c r="B25">
+        <v>31675000.0</v>
+      </c>
       <c r="C25">
+        <v>30983000.0</v>
+      </c>
+      <c r="D25">
         <v>29092000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26511000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24203000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24362000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25622000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27411000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>27815000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>26780000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22698000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21350000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22350000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22128000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33842000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>34722000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>38332000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>38360000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>39373000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>50595000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>66333000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>67418000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>74179000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>81678000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>79154000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>81018000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>50037000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>59797000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>62402000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>67762000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>65348000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>67929000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>66951000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>64514000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>62144000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>66824000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>69704000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>66207000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>73556000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>70229000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>69843000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>69318000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>77375000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>73101000.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>14576000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>12874000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13295000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5788000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>14968000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>14807000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>13465000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>12848000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12834000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>11618000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>8141000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4608000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9042000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>8526000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1552000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>7041000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7401000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>9093000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9230000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7271000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7730000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6806000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>9691000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9801000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>9170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8754000.0</v>
       </c>
       <c r="CA25">
         <v>8754000.0</v>
       </c>
       <c r="CB25">
+        <v>8754000.0</v>
+      </c>
+      <c r="CC25">
         <v>5093000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6390000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>10205000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>76887000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-9000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-10900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54223000.0</v>
       </c>
       <c r="CI25">
         <v>54223000.0</v>
       </c>
       <c r="CJ25">
+        <v>54223000.0</v>
+      </c>
+      <c r="CK25">
         <v>-8400000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>7300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31119222.0</v>
       </c>
       <c r="CM25">
         <v>31119222.0</v>
       </c>
       <c r="CN25">
+        <v>31119222.0</v>
+      </c>
+      <c r="CO25">
         <v>-4400000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-4700000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-3800000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>21207713.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2600000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-3100000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-2900000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-4200000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-1100000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-1300000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-1100000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-900000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-700000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1100000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27524,178 +27778,181 @@
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
-      <c r="BD26"/>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>23000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>47000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10259700.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>75926000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>61871000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>53629000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>45318000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>53819000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>232282000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>222724000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>274870000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>278296000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>290830000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
@@ -27711,398 +27968,406 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
+        <v>11134000.0</v>
+      </c>
+      <c r="C28">
         <v>14400000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12218000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13468000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11223000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10635000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13653000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10265000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18566000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11772000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11960000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10314000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15998000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15321000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15926000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17505000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>65100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>47315000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>49361000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>42594000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>58978000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>52603000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>43140000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>45069000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>58521000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>65942000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>67405000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>53911000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>105080000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>73680000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>73202000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>47302000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>93562000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>64999000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>91343000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>65567000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>63930000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>53150000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>57548000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>47868000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>60583000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>46286000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>47916000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>39902000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>50269000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>38530000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>33394000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>32883000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14728000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>64807000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>119707000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10330000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11036000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13654000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11154000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>11420000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9851000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6386000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7173000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5687000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6214000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5210000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5450000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5431000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5289000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3488000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2592000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6680000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6771000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6480000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6551000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7885000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7755000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4473000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5643000.0</v>
       </c>
-      <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>195</v>
+      </c>
+      <c r="B29">
+        <v>-5711000.0</v>
+      </c>
       <c r="C29">
+        <v>10984000.0</v>
+      </c>
+      <c r="D29">
         <v>34450000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69359000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2517000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46453000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-468000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>63072000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9922000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36224000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>33700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>57500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26178000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>39280000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>71966000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>47967000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-28590000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>48118000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>13184000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>112861000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>163445000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-72199000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7529000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-235102000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19979000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>21962000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>74343000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-35848000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -28135,1008 +28400,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
+        <v>11134000.0</v>
+      </c>
+      <c r="C30">
         <v>14400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12218000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>13468000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10990000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11223000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10635000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13653000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10265000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20019000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11772000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13580000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10314000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15998000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15321000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15926000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17649000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>70427000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>50607000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>56580000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>99244000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>60010000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>376000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>66914000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>48837000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>58521000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>65942000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>67875000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>53911000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>108160000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>83710000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>73202000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>47302000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>134159000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>64999000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>91343000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>65567000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>87395000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53150000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>57548000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>47868000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>60583000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>46286000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>47916000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>39902000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>159603000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>54924000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>33394000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>37755500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AY30">
         <v>0.0</v>
       </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
       <c r="BA30">
+        <v>0.0</v>
+      </c>
+      <c r="BB30">
         <v>13876000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>20339000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>13654000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>11154000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11420000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9851000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8445000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8145000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6696000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7042000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6341000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7714000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6001000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3850000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2947000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>28838000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6945000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>6480000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6717000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7390000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7755000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>11345000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10422000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9132000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>11563000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>201049000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10532000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4566000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>15006000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-18545000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>32126000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>26475000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>19000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-12670000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>32300000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>21600000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>15900000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-4932117.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>18700000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>200000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>12200000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>107097724.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12300000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>8900000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>7800000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>7000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5400000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>4400000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>5100000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>3800000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B31">
+        <v>222000.0</v>
+      </c>
+      <c r="C31">
         <v>3275000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2645000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-26548000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4058000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15479000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>12823000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>24434000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11998000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-26079000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>10742000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-36671000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-32182000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16975000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>14815000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-15261000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6482000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9824000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2622000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-160385000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>34727000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-117526000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-25004000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-31989000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>53154000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-83539000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-20146000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-34781000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-60888000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-41650000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-73092000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>48315000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-96073000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-76596000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-79510000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-84724000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-84581000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-102761000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>65323000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>167063000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-81331000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-104928000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-157848000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-91709000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-180587000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-166726000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-159035000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-81622000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-89131000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-67710000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>229665000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-293501000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-7033000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-224000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8104000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3027000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-8000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2937000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-11659000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4625000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-8345000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-179000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3890000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-5608000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>8085000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-378000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>3353000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1451000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4572000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6104000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-18603000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-8036000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-3438000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2782000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-7984000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>11013000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-31577000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-19343000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-16851000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2060000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>4647000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-727000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-19297000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1426000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2835000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1400000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>4370000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-600000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-8600000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>400000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>4275104.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>800000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>24900000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>500000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2774059.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>100000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>300000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>500000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1000000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-3100000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>400000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>200000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>100000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>200000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-100000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B32">
+        <v>272612000.0</v>
+      </c>
+      <c r="C32">
         <v>541400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>400224000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>524156000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>236162000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>423394000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>368631000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>499245000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>275372000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>409433000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>361533000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>462067000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>251255000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>346328000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>300999000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>385381000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>209563000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>296730000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>267691000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>327579000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>194701000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>285219000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>243523000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>303856000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>192319000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>883152000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>277267000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>992403000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>601072000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>913710000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>778255000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1017196000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>632216000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1261223000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>818601000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1277439000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>855933000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1175893000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>929855000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1231910000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>906534000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1150503000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>985395000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1270177000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>885584000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1329209000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>968859000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1238530000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1058307000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1794266000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>6139152000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>7998486000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>375776000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>283524000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>346626000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>260906000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>303119000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>235110000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>277770000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>193800000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>226969000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>178677000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>211502000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>146110000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>158251000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>132156000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>154913000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>106327000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>116242000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>95324000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>174745000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>72021000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>85158000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>138369000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>126214000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>107749000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>126279000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>120446000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>98914000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>59969000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>82226000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>75540000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>-63704000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>66700000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>89928000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>69300000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>144930000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>106500000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>99300000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>86300000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>78211733.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>71400000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>68900000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>51900000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>45316660.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>41500000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>47200000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>34600000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>31500000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>20500000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>19000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>17000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>11300000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>12200000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>8500000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>5800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -29219,51 +29494,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>97854000.0</v>
       </c>
       <c r="C2">
         <v>96900000.0</v>
       </c>
       <c r="D2">
         <v>93784000.0</v>
       </c>
       <c r="E2">
         <v>345600000.0</v>
       </c>
       <c r="F2">
         <v>867300000.0</v>
       </c>
       <c r="G2">
         <v>97817000.0</v>
       </c>
       <c r="H2">
         <v>583572000.0</v>
       </c>
       <c r="I2">
         <v>532800000.0</v>
       </c>
@@ -29306,51 +29581,51 @@
       <c r="V2">
         <v>18995000.0</v>
       </c>
       <c r="W2">
         <v>33170000.0</v>
       </c>
       <c r="X2">
         <v>29818000.0</v>
       </c>
       <c r="Y2">
         <v>11198106.0</v>
       </c>
       <c r="Z2">
         <v>2528865.0</v>
       </c>
       <c r="AA2">
         <v>3700000.0</v>
       </c>
       <c r="AB2">
         <v>10600000.0</v>
       </c>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>103043000</v>
       </c>
       <c r="C3">
         <v>71886000</v>
       </c>
       <c r="D3">
         <v>56437000</v>
       </c>
       <c r="E3">
         <v>52800000</v>
       </c>
       <c r="F3">
         <v>50400000</v>
       </c>
       <c r="G3">
         <v>74623999</v>
       </c>
       <c r="H3">
         <v>155641000</v>
       </c>
       <c r="I3">
         <v>238000000</v>
       </c>
@@ -29395,141 +29670,141 @@
       </c>
       <c r="W3">
         <v>61211000</v>
       </c>
       <c r="X3">
         <v>58294000</v>
       </c>
       <c r="Y3">
         <v>28659848</v>
       </c>
       <c r="Z3">
         <v>13271749</v>
       </c>
       <c r="AA3">
         <v>4800000</v>
       </c>
       <c r="AB3">
         <v>7900000</v>
       </c>
       <c r="AC3">
         <v>1100000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-252993000.0</v>
       </c>
       <c r="F4">
         <v>-795125000.0</v>
       </c>
       <c r="G4">
         <v>574240000.0</v>
       </c>
       <c r="H4">
         <v>-217448000.0</v>
       </c>
       <c r="I4">
         <v>102223000.0</v>
       </c>
       <c r="J4">
         <v>3768000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>76701000.0</v>
       </c>
       <c r="F5">
         <v>104169000.0</v>
       </c>
       <c r="G5">
         <v>409193000.0</v>
       </c>
       <c r="H5">
         <v>240677000.0</v>
       </c>
       <c r="I5">
         <v>150890000.0</v>
       </c>
       <c r="J5">
         <v>129684000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>54221000.0</v>
       </c>
       <c r="C6">
         <v>957000.0</v>
       </c>
       <c r="D6">
         <v>3113000.0</v>
       </c>
       <c r="E6">
         <v>-251800000.0</v>
       </c>
       <c r="F6">
         <v>-521700000.0</v>
       </c>
       <c r="G6">
         <v>769481000.0</v>
       </c>
       <c r="H6">
         <v>-485755000.0</v>
       </c>
       <c r="I6">
         <v>57000000.0</v>
       </c>
@@ -29574,51 +29849,51 @@
       </c>
       <c r="W6">
         <v>-12760000.0</v>
       </c>
       <c r="X6">
         <v>3352000.0</v>
       </c>
       <c r="Y6">
         <v>11952000.0</v>
       </c>
       <c r="Z6">
         <v>8553398.0</v>
       </c>
       <c r="AA6">
         <v>-1100000.0</v>
       </c>
       <c r="AB6">
         <v>-8300000.0</v>
       </c>
       <c r="AC6">
         <v>10600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-141096000.0</v>
       </c>
       <c r="C7">
         <v>-134395000.0</v>
       </c>
       <c r="D7">
         <v>-43796000.0</v>
       </c>
       <c r="E7">
         <v>-20900000.0</v>
       </c>
       <c r="F7">
         <v>-278100000.0</v>
       </c>
       <c r="G7">
         <v>-127703000.0</v>
       </c>
       <c r="H7">
         <v>-289047000.0</v>
       </c>
       <c r="I7">
         <v>-28500000.0</v>
       </c>
@@ -29663,96 +29938,96 @@
       </c>
       <c r="W7">
         <v>-7191000.0</v>
       </c>
       <c r="X7">
         <v>-15347000.0</v>
       </c>
       <c r="Y7">
         <v>-10062609.0</v>
       </c>
       <c r="Z7">
         <v>-5858791.0</v>
       </c>
       <c r="AA7">
         <v>-17900000.0</v>
       </c>
       <c r="AB7">
         <v>-7400000.0</v>
       </c>
       <c r="AC7">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-27524000.0</v>
       </c>
       <c r="F8">
         <v>-15986000.0</v>
       </c>
       <c r="G8">
         <v>-323036000.0</v>
       </c>
       <c r="H8">
         <v>-163202000.0</v>
       </c>
       <c r="I8">
         <v>-83316000.0</v>
       </c>
       <c r="J8">
         <v>-129335000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>-93064000.0</v>
       </c>
       <c r="C9">
         <v>-57975000.0</v>
       </c>
       <c r="D9">
         <v>-51738000.0</v>
       </c>
       <c r="E9">
         <v>-27524000000.0</v>
       </c>
       <c r="F9">
         <v>-15986000.0</v>
       </c>
       <c r="G9">
         <v>-323036000.0</v>
       </c>
       <c r="H9">
         <v>-163202000.0</v>
       </c>
       <c r="I9">
         <v>-83316000.0</v>
       </c>
@@ -29785,51 +30060,51 @@
       </c>
       <c r="S9">
         <v>-16058000.0</v>
       </c>
       <c r="T9">
         <v>-13038000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9">
         <v>-11100000.0</v>
       </c>
       <c r="AB9">
         <v>-5800000.0</v>
       </c>
       <c r="AC9">
         <v>-1600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>55998000.0</v>
       </c>
       <c r="E10">
         <v>37988000.0</v>
       </c>
       <c r="F10">
         <v>61315000.0</v>
       </c>
       <c r="G10">
         <v>370236000.0</v>
       </c>
       <c r="H10">
         <v>-5574000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-60051000.0</v>
       </c>
       <c r="K10">
         <v>-17594000.0</v>
       </c>
@@ -29856,51 +30131,51 @@
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10">
         <v>-4202000.0</v>
       </c>
       <c r="Y10">
         <v>-300148.0</v>
       </c>
       <c r="Z10">
         <v>-238312.0</v>
       </c>
       <c r="AA10">
         <v>-1500000.0</v>
       </c>
       <c r="AB10">
         <v>-1000000.0</v>
       </c>
       <c r="AC10">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>20866000.0</v>
       </c>
       <c r="F11">
         <v>-146455000.0</v>
       </c>
       <c r="G11">
         <v>52363000.0</v>
       </c>
       <c r="H11">
         <v>-30646000.0</v>
       </c>
       <c r="I11">
         <v>94096000.0</v>
       </c>
       <c r="J11">
         <v>-19331000.0</v>
       </c>
       <c r="K11">
         <v>-28869000.0</v>
       </c>
@@ -29909,51 +30184,51 @@
       </c>
       <c r="M11">
         <v>13034000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11">
         <v>41702000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>39209000.0</v>
       </c>
       <c r="F12">
         <v>-301595000.0</v>
       </c>
       <c r="G12">
         <v>739738000.0</v>
       </c>
       <c r="H12">
         <v>-644724000.0</v>
       </c>
       <c r="I12">
         <v>-135742000.0</v>
       </c>
       <c r="J12">
         <v>118971000.0</v>
       </c>
       <c r="K12">
         <v>-185479000.0</v>
       </c>
@@ -29962,51 +30237,51 @@
       </c>
       <c r="M12">
         <v>246752000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12">
         <v>30083000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4800000.0</v>
       </c>
       <c r="F13">
         <v>-17433000.0</v>
       </c>
       <c r="G13">
         <v>-28504000.0</v>
       </c>
       <c r="H13">
         <v>-42047000.0</v>
       </c>
       <c r="I13">
         <v>-39347000.0</v>
       </c>
       <c r="J13">
         <v>-60051000.0</v>
       </c>
       <c r="K13">
         <v>-17594000.0</v>
       </c>
@@ -30015,51 +30290,51 @@
       </c>
       <c r="M13">
         <v>-12778000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13">
         <v>-932000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>110789000.0</v>
       </c>
       <c r="C14">
         <v>105210000.0</v>
       </c>
       <c r="D14">
         <v>102853000.0</v>
       </c>
       <c r="E14">
         <v>88500000.0</v>
       </c>
       <c r="F14">
         <v>145300000.0</v>
       </c>
       <c r="G14">
         <v>223719000.0</v>
       </c>
       <c r="H14">
         <v>316029000.0</v>
       </c>
       <c r="I14">
         <v>240000000.0</v>
       </c>
@@ -30104,51 +30379,51 @@
       </c>
       <c r="W14">
         <v>46787000.0</v>
       </c>
       <c r="X14">
         <v>32323000.0</v>
       </c>
       <c r="Y14">
         <v>18219222.0</v>
       </c>
       <c r="Z14">
         <v>12607713.0</v>
       </c>
       <c r="AA14">
         <v>-7700000.0</v>
       </c>
       <c r="AB14">
         <v>-3200000.0</v>
       </c>
       <c r="AC14">
         <v>-2300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>455000.0</v>
       </c>
       <c r="C15">
         <v>1714000.0</v>
       </c>
       <c r="D15">
         <v>112478000.0</v>
       </c>
       <c r="E15">
         <v>253200000.0</v>
       </c>
       <c r="F15">
         <v>1374900000.0</v>
       </c>
       <c r="G15">
         <v>25716000.0</v>
       </c>
       <c r="H15">
         <v>14007000.0</v>
       </c>
       <c r="I15">
         <v>11103000.0</v>
       </c>
@@ -30173,51 +30448,51 @@
       <c r="P15">
         <v>23054000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15">
         <v>233437000.0</v>
       </c>
       <c r="W15">
         <v>207748000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15">
         <v>13575297.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>152075000.0</v>
       </c>
       <c r="C16">
         <v>97900000.0</v>
       </c>
       <c r="D16">
         <v>96897000.0</v>
       </c>
       <c r="E16">
         <v>93800000.0</v>
       </c>
       <c r="F16">
         <v>345600000.0</v>
       </c>
       <c r="G16">
         <v>867298000.0</v>
       </c>
       <c r="H16">
         <v>97817000.0</v>
       </c>
       <c r="I16">
         <v>589800000.0</v>
       </c>
@@ -30262,86 +30537,86 @@
       </c>
       <c r="W16">
         <v>20410000.0</v>
       </c>
       <c r="X16">
         <v>33170000.0</v>
       </c>
       <c r="Y16">
         <v>23150106.0</v>
       </c>
       <c r="Z16">
         <v>11082263.0</v>
       </c>
       <c r="AA16">
         <v>2600000.0</v>
       </c>
       <c r="AB16">
         <v>2300000.0</v>
       </c>
       <c r="AC16">
         <v>10600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>23974000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>263149000.0</v>
       </c>
       <c r="C18">
         <v>160847000.0</v>
       </c>
       <c r="D18">
         <v>194343000.0</v>
       </c>
       <c r="E18">
         <v>125400000.0</v>
       </c>
       <c r="F18">
         <v>-206200000.0</v>
       </c>
       <c r="G18">
         <v>184932000.0</v>
       </c>
       <c r="H18">
         <v>175037000.0</v>
       </c>
       <c r="I18">
         <v>158900000.0</v>
       </c>
@@ -30386,51 +30661,51 @@
       </c>
       <c r="W18">
         <v>9709000.0</v>
       </c>
       <c r="X18">
         <v>-168000.0</v>
       </c>
       <c r="Y18">
         <v>26879882.0</v>
       </c>
       <c r="Z18">
         <v>10018535.0</v>
       </c>
       <c r="AA18">
         <v>-7800000.0</v>
       </c>
       <c r="AB18">
         <v>-9400000.0</v>
       </c>
       <c r="AC18">
         <v>-2700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-57549000.0</v>
       </c>
       <c r="D19">
         <v>-62179000.0</v>
       </c>
       <c r="E19">
         <v>30346000.0</v>
       </c>
       <c r="F19">
         <v>-50341000.0</v>
       </c>
       <c r="G19">
         <v>-7000.0</v>
       </c>
       <c r="H19">
         <v>24423000.0</v>
       </c>
       <c r="I19">
         <v>-12738000.0</v>
       </c>
       <c r="J19">
         <v>-324530000.0</v>
@@ -30443,90 +30718,92 @@
       </c>
       <c r="M19">
         <v>3448000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
         <v>2163000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>219</v>
+      </c>
+      <c r="B21">
+        <v>-2910000.0</v>
+      </c>
       <c r="C21">
         <v>-60414000.0</v>
       </c>
       <c r="D21">
         <v>-89666000.0</v>
       </c>
       <c r="E21">
         <v>62548000.0</v>
       </c>
       <c r="F21">
         <v>-928517000.0</v>
       </c>
       <c r="G21">
         <v>-183430000.0</v>
       </c>
       <c r="H21">
         <v>-1413859000.0</v>
       </c>
       <c r="I21">
         <v>-396682000.0</v>
       </c>
       <c r="J21">
         <v>-139167000.0</v>
       </c>
       <c r="K21">
@@ -30537,51 +30814,51 @@
       </c>
       <c r="M21">
         <v>236144000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21">
         <v>196794000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22">
         <v>281630000.0</v>
       </c>
       <c r="C22">
         <v>296400000.0</v>
       </c>
       <c r="D22">
         <v>117352000.0</v>
       </c>
       <c r="E22">
         <v>69000000.0</v>
       </c>
       <c r="F22">
         <v>203800000.0</v>
       </c>
       <c r="G22">
         <v>-320432000.0</v>
       </c>
       <c r="H22">
         <v>-1239854000.0</v>
       </c>
       <c r="I22">
         <v>370900000.0</v>
       </c>
@@ -30626,51 +30903,51 @@
       </c>
       <c r="W22">
         <v>-14988000.0</v>
       </c>
       <c r="X22">
         <v>35709000.0</v>
       </c>
       <c r="Y22">
         <v>29434000.0</v>
       </c>
       <c r="Z22">
         <v>14743106.0</v>
       </c>
       <c r="AA22">
         <v>3500000.0</v>
       </c>
       <c r="AB22">
         <v>2800000.0</v>
       </c>
       <c r="AC22">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>-4060000.0</v>
       </c>
       <c r="C23">
         <v>-2743000.0</v>
       </c>
       <c r="D23">
         <v>-623000.0</v>
       </c>
       <c r="E23">
         <v>507505000.0</v>
       </c>
       <c r="F23">
         <v>-35700000.0</v>
       </c>
       <c r="G23">
         <v>-7443000.0</v>
       </c>
       <c r="H23">
         <v>-24428000.0</v>
       </c>
       <c r="I23">
         <v>-16581000.0</v>
       </c>
@@ -30715,51 +30992,51 @@
       </c>
       <c r="W23">
         <v>414228000.0</v>
       </c>
       <c r="X23">
         <v>-114139000.0</v>
       </c>
       <c r="Y23">
         <v>-15312582.0</v>
       </c>
       <c r="Z23">
         <v>-3500000.0</v>
       </c>
       <c r="AA23">
         <v>48900000.0</v>
       </c>
       <c r="AB23">
         <v>7200000.0</v>
       </c>
       <c r="AC23">
         <v>21200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>14354000.0</v>
       </c>
       <c r="D24">
         <v>4519000.0</v>
       </c>
       <c r="E24">
         <v>83102000.0</v>
       </c>
       <c r="F24">
         <v>2144977000.0</v>
       </c>
       <c r="G24">
         <v>-7000.0</v>
       </c>
       <c r="H24">
         <v>926000.0</v>
       </c>
       <c r="I24">
         <v>-5300000.0</v>
       </c>
       <c r="J24">
         <v>-59463000.0</v>
@@ -30802,51 +31079,51 @@
       </c>
       <c r="W24">
         <v>-23595000.0</v>
       </c>
       <c r="X24">
         <v>-62933000.0</v>
       </c>
       <c r="Y24">
         <v>-4208142.0</v>
       </c>
       <c r="Z24">
         <v>-15499540.0</v>
       </c>
       <c r="AA24">
         <v>-17300000.0</v>
       </c>
       <c r="AB24">
         <v>-1800000.0</v>
       </c>
       <c r="AC24">
         <v>-8800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>103376000.0</v>
       </c>
       <c r="C25">
         <v>4018000.0</v>
       </c>
       <c r="D25">
         <v>130227000.0</v>
       </c>
       <c r="E25">
         <v>33324000.0</v>
       </c>
       <c r="F25">
         <v>-432572000.0</v>
       </c>
       <c r="G25">
         <v>669624000.0</v>
       </c>
       <c r="H25">
         <v>1573363000.0</v>
       </c>
       <c r="I25">
         <v>-188817000.0</v>
       </c>
@@ -30891,51 +31168,51 @@
       </c>
       <c r="W25">
         <v>46629000.0</v>
       </c>
       <c r="X25">
         <v>4176000.0</v>
       </c>
       <c r="Y25">
         <v>16070647.0</v>
       </c>
       <c r="Z25">
         <v>-307658.0</v>
       </c>
       <c r="AA25">
         <v>16200000.0</v>
       </c>
       <c r="AB25">
         <v>6300000.0</v>
       </c>
       <c r="AC25">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-215168000.0</v>
       </c>
       <c r="C26">
         <v>-102067000.0</v>
       </c>
       <c r="D26">
         <v>-623000.0</v>
       </c>
       <c r="E26">
         <v>-282200000.0</v>
       </c>
       <c r="F26">
         <v>-380500000.0</v>
       </c>
       <c r="G26">
         <v>-99523000.0</v>
       </c>
       <c r="H26">
         <v>-264093000.0</v>
       </c>
       <c r="I26">
         <v>-2528000.0</v>
       </c>
@@ -30962,51 +31239,51 @@
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-211989000.0</v>
       </c>
       <c r="W26">
         <v>-36212000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>-492887.0</v>
       </c>
       <c r="Z26">
         <v>-199656.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>13342000.0</v>
       </c>
       <c r="C27">
         <v>7843000.0</v>
       </c>
       <c r="D27">
         <v>7114000.0</v>
       </c>
       <c r="E27">
         <v>8776000.0</v>
       </c>
       <c r="F27">
         <v>10172000.0</v>
       </c>
       <c r="G27">
         <v>10248000.0</v>
       </c>
       <c r="H27">
         <v>10325000.0</v>
       </c>
       <c r="I27">
         <v>10791000.0</v>
       </c>
@@ -31033,51 +31310,51 @@
       </c>
       <c r="Q27">
         <v>4588000.0</v>
       </c>
       <c r="R27">
         <v>5718000.0</v>
       </c>
       <c r="S27">
         <v>23050000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>3300000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-222465000.0</v>
       </c>
       <c r="C28">
         <v>-166938000.0</v>
       </c>
       <c r="D28">
         <v>-201765000.0</v>
       </c>
       <c r="E28">
         <v>-461600000.0</v>
       </c>
       <c r="F28">
         <v>-2683200000.0</v>
       </c>
       <c r="G28">
         <v>-259000000.0</v>
       </c>
       <c r="H28">
         <v>-1659125000.0</v>
       </c>
       <c r="I28">
         <v>-410100000.0</v>
       </c>
@@ -31122,51 +31399,51 @@
       </c>
       <c r="W28">
         <v>76872000.0</v>
       </c>
       <c r="X28">
         <v>17232000.0</v>
       </c>
       <c r="Y28">
         <v>71837285.0</v>
       </c>
       <c r="Z28">
         <v>28457.0</v>
       </c>
       <c r="AA28">
         <v>48900000.0</v>
       </c>
       <c r="AB28">
         <v>7200000.0</v>
       </c>
       <c r="AC28">
         <v>21200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>366192000.0</v>
       </c>
       <c r="C29">
         <v>232733000.0</v>
       </c>
       <c r="D29">
         <v>250780000.0</v>
       </c>
       <c r="E29">
         <v>178200000.0</v>
       </c>
       <c r="F29">
         <v>-155800000.0</v>
       </c>
       <c r="G29">
         <v>259555999.0</v>
       </c>
       <c r="H29">
         <v>330678000.0</v>
       </c>
       <c r="I29">
         <v>396900000.0</v>
       </c>
@@ -31211,51 +31488,51 @@
       </c>
       <c r="W29">
         <v>70920000.0</v>
       </c>
       <c r="X29">
         <v>58126000.0</v>
       </c>
       <c r="Y29">
         <v>55539730.0</v>
       </c>
       <c r="Z29">
         <v>23290284.0</v>
       </c>
       <c r="AA29">
         <v>-3000000.0</v>
       </c>
       <c r="AB29">
         <v>-1500000.0</v>
       </c>
       <c r="AC29">
         <v>-1600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-102646000.0</v>
       </c>
       <c r="C30">
         <v>-57549000.0</v>
       </c>
       <c r="D30">
         <v>-52041000.0</v>
       </c>
       <c r="E30">
         <v>30346000.0</v>
       </c>
       <c r="F30">
         <v>2044192000.0</v>
       </c>
       <c r="G30">
         <v>573684000.0</v>
       </c>
       <c r="H30">
         <v>1110999000.0</v>
       </c>
       <c r="I30">
         <v>115500000.0</v>
       </c>
@@ -31319,1077 +31596,1086 @@
       <c r="AC30">
         <v>-9000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY30"/>
+  <dimension ref="A1:CZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BE1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
         <v>133</v>
       </c>
       <c r="BH1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BI1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
         <v>136</v>
       </c>
       <c r="BL1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BM1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
         <v>139</v>
       </c>
       <c r="BP1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
         <v>142</v>
       </c>
       <c r="BT1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BU1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
         <v>145</v>
       </c>
       <c r="BX1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BY1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
         <v>148</v>
       </c>
       <c r="CB1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CC1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
         <v>151</v>
       </c>
       <c r="CF1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CG1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
         <v>154</v>
       </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
         <v>157</v>
       </c>
       <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
         <v>160</v>
       </c>
       <c r="CR1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CS1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
         <v>163</v>
       </c>
       <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>166</v>
       </c>
+      <c r="CZ1" t="s">
+        <v>167</v>
+      </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>152075000.0</v>
+      </c>
+      <c r="C2">
         <v>246449000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>142073000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>116908000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97854000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>140715000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>136479000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>133842000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>96897000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>138449000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>120503000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>139280000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>93784000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>336487000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>177101000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>314442000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>345575000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1961855000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>533912000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>667963000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>867298000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>747656000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>815253000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>743060000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>97817000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>507749000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>425350000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>482415000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>589790000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>589138000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>585307000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>664000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>693667000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>504962000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>367163000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>856306000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>464965000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>481471000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>384768000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>364598000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>458673000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>618390000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>370800000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>429795000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>461584000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>526514000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>434080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138229000.0</v>
       </c>
       <c r="AW2">
         <v>138229000.0</v>
       </c>
       <c r="AX2">
+        <v>138229000.0</v>
+      </c>
+      <c r="AY2">
         <v>113493000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>96987000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>168260000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>113859000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>141634000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>105106000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>99453000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>85766000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>104812000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>116261000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>99405000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>132000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>122467000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>98388000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>90960000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>184949000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>99040000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>106043000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>104985000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>140799000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>114316000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>102194000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>90437000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>92251000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>66306000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>116490000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>192243000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>421241000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>554928000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>20410000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>27900000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>34900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>29400000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>33200000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2900000.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>25200000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>23200000.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>17900000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3400000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>107800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="CR2">
         <v>2500000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CS2">
+        <v>2500000.0</v>
+      </c>
+      <c r="CT2"/>
+      <c r="CU2">
         <v>2000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3700000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1700000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>800000.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>10600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>8330000</v>
+      </c>
+      <c r="C3">
         <v>66978000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18186000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13267000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4612000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>37332000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7937000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10733000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15884000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>29697000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11889000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9018000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5833000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>36002000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8663000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6879999</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1211000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22866000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7027000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8808000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11743000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12277000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13184000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24581000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>24582000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>53494000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>39346000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>30482000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>32319000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>87588000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>56717000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>49496000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>44245000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>139434000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>47836000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>49646000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>37147000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>107354000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>46680000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>46461000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>39763000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>126260000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>75391000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>80216000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>62189000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>135634000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>98395000</v>
-      </c>
-[...1 lines deleted...]
-        <v>91358500</v>
       </c>
       <c r="AW3">
         <v>91358500</v>
       </c>
       <c r="AX3">
+        <v>91358500</v>
+      </c>
+      <c r="AY3">
         <v>55949000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>30230000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>31352000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>57513000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>53883000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>31984000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>26283000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>38735000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>29768000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14358000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>26741000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>25949000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>35458000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12631000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>15909000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>37685000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>18070000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>9414000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>22920000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>20903000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12445000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>13487000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>15429000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>12064000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>14991000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>13301000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>15114000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4993000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4304000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>9402000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>41789000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>38800000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>53200000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>11000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>32506000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>36200000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>43300000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>11300000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10859848</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>8500000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>6900000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2400000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>8271749</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2100000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1400000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1500000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1600000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1100000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>600000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1500000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1100000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>800000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1700000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4300000</v>
       </c>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-23413000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>42034000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-237457000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>162972000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-136185000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-42323000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1619015000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1318774000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-305925000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-188959000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>155264000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>49320000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>240405000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>7162000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>36554000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-150620000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-110544000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>5940000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>223245000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-53577000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-73385000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>137799000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-489143000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>391341000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
@@ -32411,140 +32697,141 @@
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-39373000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>70327000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-11739000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>48061000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-23110000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>63489000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-53573000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-20895000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>101713000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>76924000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>256685000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-100994000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>358730000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-221886000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>366832000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>70463000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>25268000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>69191000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>109986000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-109270000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>80983000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>75604000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-69150000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>9546000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
@@ -32566,760 +32853,767 @@
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>10912000.0</v>
+      </c>
+      <c r="C6">
         <v>-94374000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>104376000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>25165000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19054000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-42861000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4236000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2637000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>36945000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-41552000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17946000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-18777000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>45496000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-242703000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>159386000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-137341000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-31133000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1616280000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1427943000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-134051000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-199335000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>119642000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-67597000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>72193000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>645243000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-409932000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>82399000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-57065000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-107375000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>652000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3831000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-78693000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-29667000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-36229000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>137799000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-489143000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>391341000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-16506000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>96703000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20170000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-94075000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-159717000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>247590000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-58995000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-31789000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-64930000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>92434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62910000.0</v>
       </c>
       <c r="AW6">
         <v>-62910000.0</v>
       </c>
       <c r="AX6">
+        <v>-62910000.0</v>
+      </c>
+      <c r="AY6">
         <v>24736000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>16506000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-71273000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>54401000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-27775000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>36528000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5653000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13687000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-19046000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-11449000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>16856000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-32595000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>9533000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>24079000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7428000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-93989000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>85909000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-7003000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-300000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-35814000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>26483000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>12122000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>11757000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1814000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>25945000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-50184000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-75753000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-228998000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-133687000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>534518000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-7490000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-41800000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-24100000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3700000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3352000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2900000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-4900000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-6448000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-200000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>17500000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>700000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2153398.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3400000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1200000.0</v>
       </c>
-      <c r="CR6"/>
-      <c r="CS6">
+      <c r="CS6"/>
+      <c r="CT6">
         <v>2500000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-900000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1700000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-200000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1700000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>800000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-10600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>42705000.0</v>
+      </c>
+      <c r="C7">
         <v>-145688000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>51496000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-81952000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>35048000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-75229000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>43939000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-98548000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4557000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-11321000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>40525000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-64513000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8487000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-56594000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>62853000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-98321000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>71245000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-210202000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>44229000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-121059000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8881000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-11771000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>61346000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-221812000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>44534000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-163104000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>203779000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-296904000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-32818000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-101218000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>281700000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-234162000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>25113000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-229323000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>274797000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-290023000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>28961000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-177430000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>160717000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-111185000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-73706000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-194469000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>275963000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-157673000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-31272000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-108050000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>184800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126710000.0</v>
       </c>
       <c r="AW7">
         <v>-126710000.0</v>
       </c>
       <c r="AX7">
+        <v>-126710000.0</v>
+      </c>
+      <c r="AY7">
         <v>-54935000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>47391000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-9294000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3450000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-26850000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>48915000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-6929000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-5155000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-17755000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>29839000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>2334000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-11921000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-7430000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10664000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>7677000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-38125000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>9208000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3408000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>15087000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>780000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-6287000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>4775000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>18479000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-18584000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-18559000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-95015000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>133909000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-7300000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-37127000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>3689000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>309000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-7400000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-9300000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>9200000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-12947000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-8100000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>500000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>5200000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>7937391.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-8400000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-200000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-9400000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-658791.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1200000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>3300000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-7300000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-8600000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-3800000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2600000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-2900000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-2600000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-300000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-4000000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-61319000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4224000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-5513000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>15537000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-56470000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>18922000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-6354000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>33516000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-48259000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>5111000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-185233000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>33887000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-173760000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>110628000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-52111000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>43225000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-264944000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>205431000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-104742000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>84429000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-268434000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-182286000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>105105000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-267480000.0</v>
       </c>
-      <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
@@ -33341,1914 +33635,1931 @@
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>71824000.0</v>
+      </c>
+      <c r="C9">
         <v>-66864999.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>46151000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-113281000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>40931000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17897000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18857000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-61236000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2301000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-10717000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>16074000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-61319000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4224000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5513000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15537000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-56470000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>18922000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6354000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>33516000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-48259000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5111000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2069999.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-185233000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33887000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-173760000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>110628000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-52111000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>43225000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-264944000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>205431000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-104742000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>84429000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-268434000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>215326000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-182286000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>105105000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-267480000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>239385000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-201880000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>96389000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-244587000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>135545000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-92974000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>36329000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-303927000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>171154000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-126797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-105182500.0</v>
       </c>
       <c r="AW9">
         <v>-105182500.0</v>
       </c>
       <c r="AX9">
+        <v>-105182500.0</v>
+      </c>
+      <c r="AY9">
         <v>60779000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-61805000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-10923000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>14472000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-4001000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-62008000.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>-21854000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-66702000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>-48720000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-16058000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>-18652000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-13038000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1903000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-14829000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-18551000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>8143000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>-16700000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-13700000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>11000000.0</v>
       </c>
-      <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>-9400000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-4600000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>6700000.0</v>
       </c>
-      <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>-7200000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-1400000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-4300000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>400000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-6900000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-2900000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-3000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-1400000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-3800000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-2200000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-500000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-2800000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>-18046000.0</v>
       </c>
-      <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>16017000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-12160000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>30206000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21935000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-889000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-24315000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1600000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>-20158000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9792000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-69843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-17594000.0</v>
       </c>
-      <c r="AM10"/>
       <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-27784000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9482000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>333000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4485000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-29833000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6926000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20845000.0</v>
       </c>
       <c r="AW10">
         <v>-20845000.0</v>
       </c>
       <c r="AX10">
+        <v>-20845000.0</v>
+      </c>
+      <c r="AY10">
         <v>-8795000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-520000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-87412000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>890000.0</v>
       </c>
-      <c r="BB10"/>
       <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>-37646000.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
-      <c r="BG10">
+      <c r="BG10"/>
+      <c r="BH10">
         <v>15676000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-13827000.0</v>
       </c>
-      <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>-15757000.0</v>
       </c>
-      <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>-1950000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3513000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>894000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1743000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-200000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-70800000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-72600000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-2302000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>400000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-700000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>999852.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-800000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-36800000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-35700000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>61688.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>200000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-300000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-200000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-1100000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-10300000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-12400000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>100000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-800000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-9700000.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>62034000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-58822000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-15856000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21151000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4306000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11265000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-162431000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-63834000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-72247000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-47464000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-189391000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>39190000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-84395000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-62215000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23190000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-24573000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-323822000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>294559000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-318221000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>354014000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-255402000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>313705000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-19331000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>528987000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-398878000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>299873000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>688000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>15237000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>13034000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>-104706000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>103373000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>73612000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-11040000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>34665000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>37502000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17594000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-6742000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23476000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4881000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-25579000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-403169000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>118296000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>141655000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-368910000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>834182000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>528020000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-224600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>54992000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>86367000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-581909000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-204174000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11971000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>91963000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>65199000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-304875000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-9863000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>24187000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>69860000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26351000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-250552000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>311239000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>246752000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>17405000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>652000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16416000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6978000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>1084000.0</v>
       </c>
       <c r="N13">
+        <v>1084000.0</v>
+      </c>
+      <c r="O13">
         <v>4811000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4083000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-65304000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2996000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2588000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-6463000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>575000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-14133000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19112000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-29450000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>13918000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-32084000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14679000.0</v>
       </c>
       <c r="AA13">
         <v>14679000.0</v>
       </c>
       <c r="AB13">
+        <v>14679000.0</v>
+      </c>
+      <c r="AC13">
         <v>-16307000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-62433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11572000.0</v>
       </c>
       <c r="AE13">
         <v>11572000.0</v>
       </c>
       <c r="AF13">
         <v>11572000.0</v>
       </c>
       <c r="AG13">
+        <v>11572000.0</v>
+      </c>
+      <c r="AH13">
         <v>-20158000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-56227000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>27115000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-51496000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-47205000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-25280000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-16465000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-12778000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-2213000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>-520000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>-369000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>-872000.0</v>
       </c>
-      <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>31675000.0</v>
+      </c>
+      <c r="C14">
         <v>30983000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29092000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26511000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24203000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24362000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25622000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27411000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27815000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26780000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26844000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25319000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23910000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22698000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>21350000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22350000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22128000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33842000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>34722000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>38332000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>38360000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>39373000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>50595000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>66333000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>67418000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>74179000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>81678000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>79154000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>81018000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>50037000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>59797000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>62402000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>67762000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>65348000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>67929000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>66951000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>64514000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>62144000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>66824000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>69704000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>66207000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>73556000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>70229000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>69843000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>69318000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>77375000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>73101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68927500.0</v>
       </c>
       <c r="AW14">
         <v>68927500.0</v>
       </c>
       <c r="AX14">
+        <v>68927500.0</v>
+      </c>
+      <c r="AY14">
         <v>14576000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>12874000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13295000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5788000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14968000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14807000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>13465000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12848000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12834000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>11618000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8141000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4608000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9042000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>8526000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1552000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7041000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7401000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9093000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9230000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7271000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7730000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>6806000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9691000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9801000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>9170000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9306000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8754000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>5093000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6390000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>10205000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>76887000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-9000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-10900000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-10200000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>54223000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-8400000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-7300000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-6200000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>31119222.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-4400000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>-4700000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-3800000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>21207713.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-2600000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-3100000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-2900000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-4200000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>-1100000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>-1300000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-1100000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>-900000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>-700000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>-1100000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>213</v>
+      </c>
+      <c r="B15">
+        <v>97000.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>339000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>69000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714000.0</v>
       </c>
       <c r="G15">
         <v>1714000.0</v>
       </c>
       <c r="H15">
+        <v>1714000.0</v>
+      </c>
+      <c r="I15">
         <v>116000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1598000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>110160000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>102000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2318000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>248616000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>211000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>871000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3490000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1374855000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
-        <v>11103000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE15">
         <v>11103000.0</v>
       </c>
       <c r="AF15">
+        <v>11103000.0</v>
+      </c>
+      <c r="AG15">
         <v>1384000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>9719000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14119000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>955000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>550000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>20022000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>6082000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>444000.0</v>
       </c>
-      <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
+      <c r="AX15"/>
       <c r="AY15">
         <v>847000.0</v>
       </c>
-      <c r="AZ15"/>
+      <c r="AZ15">
+        <v>847000.0</v>
+      </c>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>97959000.0</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>4726000.0</v>
       </c>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>600000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>162987000.0</v>
+      </c>
+      <c r="C16">
         <v>152075000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>246449000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>142073000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>116908000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>97854000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>140715000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>136479000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>133842000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>96897000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>138449000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>120503000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>139280000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>93784000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>336487000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>177101000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>314442000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>345575000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1961855000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>533912000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>667963000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>867298000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>747656000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>815253000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>743060000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>97817000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>507749000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>425350000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>482415000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>589790000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>589138000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>585307000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>664000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>468733000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>504962000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>367163000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>856306000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>464965000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>481471000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>384768000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>364598000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>458673000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>618390000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>370800000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>429795000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>461584000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>526514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62910000.0</v>
       </c>
       <c r="AW16">
         <v>-62910000.0</v>
       </c>
       <c r="AX16">
+        <v>-62910000.0</v>
+      </c>
+      <c r="AY16">
         <v>138229000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>113493000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>96987000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>168260000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>113859000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>141634000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>105106000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>99453000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>85766000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>104812000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>116261000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>99405000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>132000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>122467000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>98388000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>90960000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>184949000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>99040000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>104685000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>104985000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>140799000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>114316000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>102194000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>90437000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>92251000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>66306000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>116490000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>192243000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>421241000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>554928000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>20410000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-6900000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5300000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>29500000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3352000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2900000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>-4900000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>25200000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-6448000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-200000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>17900000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>11800000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2153398.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3400000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="CS16">
         <v>2500000.0</v>
       </c>
       <c r="CT16">
+        <v>2500000.0</v>
+      </c>
+      <c r="CU16">
         <v>-900000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-200000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1700000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>800000.0</v>
       </c>
-      <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>11033000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6450000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>8644000.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
@@ -35270,554 +35581,559 @@
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>53602000.0</v>
+      </c>
+      <c r="C18">
         <v>26404000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>122793000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>60787000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>53165000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3359000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>110722000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>29497000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>17269000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>33664000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>96741000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>43302000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20636000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-12453000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>100380000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15119000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>52666000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-232988000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>29161000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2239000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-460000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>25524000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>147210000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>40309000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-28111000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-35084000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>240375000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-42909000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12655000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-47100000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>297819000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-40586000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-51321000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-153461000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>302617000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-215486000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-76977000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-118754000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>212703000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-20575000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-129062000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-176069000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>222720000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-70385000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-149836000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-96581000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>69902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60455500.0</v>
       </c>
       <c r="AW18">
         <v>-60455500.0</v>
       </c>
       <c r="AX18">
+        <v>-60455500.0</v>
+      </c>
+      <c r="AY18">
         <v>-15637000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>24695000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>50999000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-18875000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-22154000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>32114000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>18848000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-11853000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-5840000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>30761000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>33141000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-9733000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-8513000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>8668000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>25718000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-60821000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>11147000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>1773000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>4788000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-7111000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>13751000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-58000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>18297000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-23153000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-6796000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-89537000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>3071000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-6725000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-28910000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>6679000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-29069000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-22200000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-38700000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>16100000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-13780000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-21200000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-36700000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>6500000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>8579882.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-3800000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>26400000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-4300000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2718535.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>3500000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>8100000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-4300000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-5600000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-400000.0</v>
       </c>
-      <c r="CT18"/>
-      <c r="CU18">
+      <c r="CU18"/>
+      <c r="CV18">
         <v>-1800000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-2100000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>1300000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-4000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-4600000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-17964000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13189000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4556000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-27057000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7908000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6594000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-15990000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-25681000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5500000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-35942000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>64250000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>7938000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10191000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1404396000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>651075000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-18294000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>621557000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-88000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>87000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>66080000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>11470000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>12866000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>87000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2770000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-991000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>233000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-9210000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-2778000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>857000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-161000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-347000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-2778000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>1478000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>3448000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-1784000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1015000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>4409000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>1047000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35877,2822 +36193,2857 @@
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>219</v>
+      </c>
+      <c r="B21">
+        <v>71486000.0</v>
+      </c>
       <c r="C21">
+        <v>19697000.0</v>
+      </c>
+      <c r="D21">
         <v>-23043000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7103000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7539000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-51998000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-74946000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-66929000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22773000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>97780000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-9447000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-16586000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9199000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8817000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9213000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-824833000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-52688000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-445033000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5374000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-4456000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>271486000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>78190000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-104348000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-940144000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-447557000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>76344000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-93853000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-20242000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-358931000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-139167000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-128705000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-272784000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-49460000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-711750000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>103259000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>236144000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>41303000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>7929000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-35579000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>238176000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B22">
+        <v>-21594000.0</v>
+      </c>
+      <c r="C22">
         <v>171803000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>34481000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>95087000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-19709000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>93566000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>85467000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>127736000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-10694000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>41735000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35912000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>60214000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-26593000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>35048000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>31036000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>39278000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-44946000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4128000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-10407000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-115661000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-164510000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-244119000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-271041000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7753999.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>207395000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>60965000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-96794000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>779616000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>194265000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>72116000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-96685000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>223954000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>171545000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>200509000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-103489000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>117097000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-120353000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>38464000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>80930000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>349238000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-102446000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-16140000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-130397000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>56932000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-226240000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>47632000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-195700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>108209000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-5911500.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>59029000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-11625000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>55965000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9771000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>39155000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-936000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>36612000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11818000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>22157000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4596000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>43883000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>9334000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>20810000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-384000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>23318000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5425000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-13784000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-10754000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-3685000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-8182000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-81226000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-416000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-796000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8368000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-13434000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-11584000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13991000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-1434000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4669000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-458000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-24088000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-9100000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11400000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6800000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>20009000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>12900000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-2800000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5600000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>11733999.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>7600000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6400000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3700000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5543106.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4400000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CS22">
         <v>100000.0</v>
       </c>
       <c r="CT22">
+        <v>100000.0</v>
+      </c>
+      <c r="CU22">
         <v>2000000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1300000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>600000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1800000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>600000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-4603000.0</v>
+      </c>
+      <c r="C23">
         <v>-1715000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>339000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>148836000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2345000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>542000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1693000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-21000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>381000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-611000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-556000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>199000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-599000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-774000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1375906000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-482000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-14000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1222000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-4431000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-379999.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2628000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-6867000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-18817000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6220000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4280000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-11900000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1989000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6031000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>183095000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-93238000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-14236000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>49829000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>314951000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-10882000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-26317000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-9828000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-3731000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-25146000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3792000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-9054000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-18026000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-14744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9530500.0</v>
       </c>
       <c r="AW23">
         <v>9530500.0</v>
       </c>
       <c r="AX23">
+        <v>9530500.0</v>
+      </c>
+      <c r="AY23">
         <v>-508000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-512000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-431000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1177000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>312000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1564000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1085000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>139000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-433000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-944000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-3084000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1595000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8773000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>22134000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1753000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-423000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>986000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>771000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>7252000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1136000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1469000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-4412000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>789000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2109000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5785000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>16114000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9190000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>6439000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26272000.0</v>
       </c>
       <c r="CB23">
         <v>26272000.0</v>
       </c>
       <c r="CC23">
+        <v>26272000.0</v>
+      </c>
+      <c r="CD23">
         <v>-2500000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>48000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5100000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>28217000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10300000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-9900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>100000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-2962715.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>79500000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-5300000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1400000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>5312283.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-100000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>500000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-2700000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>49600000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2900000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-500000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1700000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-600000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-700000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5900000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>221</v>
+      </c>
+      <c r="B24">
+        <v>29000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>3570000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3247000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>56000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10292000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4139000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-106000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-20000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-37000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-12000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>254000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>51000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-233000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-86000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-44000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>50341000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-927000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-32047000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-18294000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-4000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-88000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>87000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>842000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4067000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8332000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3401000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-3961000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>18200000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-4134000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2615000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-43549000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-6804000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4418000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4441000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-16323000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-7057000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-30627000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4424000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-21034000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1775000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>16000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3404000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>6108000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>221249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9603500.0</v>
       </c>
       <c r="AW24">
         <v>-9603500.0</v>
       </c>
       <c r="AX24">
+        <v>-9603500.0</v>
+      </c>
+      <c r="AY24">
         <v>35233000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-7439000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>173893000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-165047000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-14393000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-667000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>7692000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-3241000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-30450000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>8188000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>9604000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>24886000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-1070000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1355000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-98641000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>125000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>95021000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-4532000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>2883000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-13987000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>11649000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-5226000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-1926000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-1980000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2100000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-4915000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-30464000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-12499000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>690819000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>16700000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-1500000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-23100000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>1800000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>21900000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-29500000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-9000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-800000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-1600000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-3400000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-9200000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-63600000.0</v>
       </c>
-      <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>1100000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-500000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>600000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-200000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-300000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-400000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>9144000.0</v>
+      </c>
+      <c r="C25">
         <v>38094000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24158000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41059000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13375000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4121000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3276000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-14876000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>19322000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>50266000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8019000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>37560000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>38246000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>31079000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-6648000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23318000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1037000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>42354000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-232942000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>222401000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44143000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>175589000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>357034000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>206262999.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-74175000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>73076000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>97332000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-575057000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-209475000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>26339000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>102892000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-76871000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-241180000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>71618000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>121175000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-85500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-19458000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>73393000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-57344000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-303058000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>33459000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>45810000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>84703000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>31778000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>125087000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>193184000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>92041000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-32430500.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>82708000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>19103000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>12581000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3008000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>17691000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>7490000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-593000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-14770000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6852000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6307000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-144000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7280000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>12832000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-4240000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2441000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-13346000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2641000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>29699000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>18678000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>18193000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>13860000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>103689000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2608000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7403000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-10702000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>31167000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>21098000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>22567000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1944000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1457000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2280000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-13571000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>42100000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>23300000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>21300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-42559000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>18600000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>16200000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>13200000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-31350882.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>9900000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>31800000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>7600000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-15101744.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>5000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>6300000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5600000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>8700000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>5500000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2500000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>2400000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1900000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1300000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>2200000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>-108175000.0</v>
+      </c>
+      <c r="C26">
         <v>-143577000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4444000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-32092000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-39499000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2026000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-28610000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-38537000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-32894000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-895000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-5000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-611000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-75000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-862000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-104118000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-102171000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-16230000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-112901000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-106130000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-145244000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-70320000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-35000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-32000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-29203000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-176172000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-87921000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>169000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1420000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-784000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-941000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-803000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-426000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-448000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-327000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>456888000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-379000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-38000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1201000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-107000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-501000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-503000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2669000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-195000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-123000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-995000.0</v>
       </c>
       <c r="AW26">
         <v>-995000.0</v>
       </c>
       <c r="AX26">
+        <v>-995000.0</v>
+      </c>
+      <c r="AY26">
         <v>3631000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1269000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>693000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>554000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-      <c r="BW26">
-[...1 lines deleted...]
-      </c>
+      <c r="BW26"/>
       <c r="BX26">
         <v>-975000.0</v>
       </c>
       <c r="BY26">
+        <v>-975000.0</v>
+      </c>
+      <c r="BZ26">
         <v>-71057000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-130097000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-9860000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>224</v>
+      </c>
+      <c r="B27">
+        <v>2616000.0</v>
+      </c>
       <c r="C27">
+        <v>3633000.0</v>
+      </c>
+      <c r="D27">
         <v>4041000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3163000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2463000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>766000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2781000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2887000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1409000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2220000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1794000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1976000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1124000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1805000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1849000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2360000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2762000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2997000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2397000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3202000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1576000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3021000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3672000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4621000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1984000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3413000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1577000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4855000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3149000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>299000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6561000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7687000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-3756000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>20819000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8632000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12949000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>22388000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>9870000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8030000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>13745000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7164000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>11799000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8263000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>8577000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>10382000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>12389000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>13023000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>12907000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11889000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>3283000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>15086000.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>3429000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>4588000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>780000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>5718000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>712000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>23050000.0</v>
       </c>
-      <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>-26600000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-41305000.0</v>
+      </c>
+      <c r="C28">
         <v>-125595000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-23043000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39178000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-34649000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-55196000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-103477000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26646000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18381000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-81675000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-74530000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-66827000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21267000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-225064000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10321000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-122046000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-104138000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1398702000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-121810000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-963569000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-199154000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-516390999.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6018000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4488000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>267897000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-77328000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-191482000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-946474000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-449602000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>76783000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-93853000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-24060000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-368999000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>168976000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-134607000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-275689000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>464115000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>126962000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-321411000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-280403000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>29130000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22368000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>51766000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7674000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-47384000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>47420000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>108095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8535500.0</v>
       </c>
       <c r="AW28">
         <v>8535500.0</v>
       </c>
       <c r="AX28">
+        <v>8535500.0</v>
+      </c>
+      <c r="AY28">
         <v>44426000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8686000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-35317000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>239907000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9486000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4449000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>38859000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>14678000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2086000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-14817000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>21197000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1629000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5926000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3075000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-7546000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5751000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>209000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1201000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6072000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-5285000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4370000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>16640000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-12459000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13368000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>15957000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>13787000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>9675000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-61229000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-23805000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-136667000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>26272000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-2500000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>48000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5100000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>16732000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-9900000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>100000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-2962715.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>79300000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-5300000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2328457.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-100000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>500000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-2700000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>48200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2900000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1700000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-600000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-700000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>5900000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>61932000.0</v>
+      </c>
+      <c r="C29">
         <v>93382000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>140979000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74054000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>57777000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40691000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>118659000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>40230000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33153000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>63361000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>108630000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>52320000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26469000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23549000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>109043000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-8239000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>53877000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-210122000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>36188000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6569000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11283000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>37801000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>160394000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>64890000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3529000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18410000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>279721000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-12427000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>44974000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>40488000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>354536000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8910000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-7076000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-14027000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>350453000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-165840000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-39830000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-11400000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>259383000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>25886000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-89299000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-49809000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>298111000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>9831000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-87647000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>39053000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>168297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30903000.0</v>
       </c>
       <c r="AW29">
         <v>30903000.0</v>
       </c>
       <c r="AX29">
+        <v>30903000.0</v>
+      </c>
+      <c r="AY29">
         <v>40312000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>54925000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>82351000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>38638000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>31729000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>64098000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>45131000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>26882000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>23928000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>45119000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>59882000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>16216000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>26945000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>21299000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>41627000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-23136000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>29217000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>11187000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>27708000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>13792000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>26196000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>13429000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>33726000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-11089000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>8195000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-76236000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>18185000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-1732000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-24606000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16081000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>12720000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>16600000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>14500000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>27100000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>18726000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>15000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>6600000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>17800000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>19439730.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>4700000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>33300000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-1900000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>10990284.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>5600000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>9500000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-2800000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-4000000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>700000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>600000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-300000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-1000000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>2100000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-2300000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-8301000.0</v>
+      </c>
+      <c r="C30">
         <v>-66937000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17964000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-13189000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4556000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-27057000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7908000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6594000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-15990000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-25681000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11752000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8906000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5702000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-35942000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>64250000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7938000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10191000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1404396000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>651075000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1088000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>607841000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>888000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11082000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-23963000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>66080000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-51685000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>808281000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>294084000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-111331000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-37438000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-38427000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>302690000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-174332000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-54546000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-54064000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-41588000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-123096000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>164661000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>263008000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-35339000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-132318000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-77466000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-79382000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>115524000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-137626000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-149034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-101260500.0</v>
       </c>
       <c r="AW30">
         <v>-101260500.0</v>
       </c>
       <c r="AX30">
+        <v>-101260500.0</v>
+      </c>
+      <c r="AY30">
         <v>-69693000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-49739000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-128493000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-219390000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-70298000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-30799000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-78751000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-33404000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-45087000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-40801000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-57419000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-46936000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-22312000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1506000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-11423000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-72063000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>57842000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-17223000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-33750000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-42148000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-3897000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-17713000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-10882000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4463000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2471000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>13410000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-163861000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-85572000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>659253000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-21300000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-56200000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-34600000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>-25400000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1500000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-15800000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-83800000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-10100000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2200000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-3500000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6600000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>6700000.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>-1100000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>300000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1400000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>300000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-2800000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-12900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>