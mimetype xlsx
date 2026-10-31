--- v1 (2026-07-29)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1053,136 +1056,136 @@
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>650339.0</v>
       </c>
       <c r="C10">
         <v>533871.0</v>
       </c>
       <c r="D10">
         <v>6201137.0</v>
       </c>
       <c r="E10">
         <v>12181799.0</v>
       </c>
       <c r="F10">
         <v>615749.0</v>
       </c>
       <c r="G10">
-        <v>326713.0</v>
+        <v>326714.0</v>
       </c>
       <c r="H10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>650339.0</v>
       </c>
       <c r="C12">
         <v>533871.0</v>
       </c>
       <c r="D12">
         <v>6201137.0</v>
       </c>
       <c r="E12">
         <v>12181799.0</v>
       </c>
       <c r="F12">
         <v>615749.0</v>
       </c>
       <c r="G12">
-        <v>326713.0</v>
+        <v>326714.0</v>
       </c>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>22853.0</v>
       </c>
       <c r="C13">
         <v>14257.0</v>
       </c>
       <c r="D13">
         <v>92533.0</v>
       </c>
       <c r="E13">
         <v>78783.0</v>
       </c>
       <c r="F13">
         <v>48783.0</v>
       </c>
       <c r="G13">
-        <v>292705.0</v>
+        <v>48783.0</v>
       </c>
       <c r="H13">
         <v>26613.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
         <v>17113914.0</v>
       </c>
       <c r="C14">
         <v>12671166.0</v>
       </c>
       <c r="D14">
         <v>8934035.0</v>
       </c>
       <c r="E14">
-        <v>5628419.0</v>
+        <v>5687049.0</v>
       </c>
       <c r="F14">
-        <v>4878417.0</v>
+        <v>4878419.0</v>
       </c>
       <c r="G14">
         <v>6386751.0</v>
       </c>
       <c r="H14">
         <v>4883973.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
@@ -1377,51 +1380,51 @@
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>8271690.0</v>
       </c>
       <c r="C28">
         <v>4482537.0</v>
       </c>
       <c r="D28">
         <v>-5603994.0</v>
       </c>
       <c r="E28">
         <v>-11349727.0</v>
       </c>
       <c r="F28">
         <v>470971.0</v>
       </c>
       <c r="G28">
-        <v>1023859.0</v>
+        <v>995103.0</v>
       </c>
       <c r="H28"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>-480976.0</v>
       </c>
       <c r="C29">
         <v>10212293.0</v>
       </c>
       <c r="D29">
         <v>13481492.0</v>
       </c>
       <c r="E29">
         <v>17491133.0</v>
       </c>
       <c r="F29">
         <v>6147867.0</v>
       </c>
       <c r="G29">
         <v>6412139.0</v>
       </c>
@@ -1641,89 +1644,89 @@
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>1606691.0</v>
       </c>
       <c r="C40">
         <v>294705.0</v>
       </c>
       <c r="D40">
         <v>161538.0</v>
       </c>
       <c r="E40">
         <v>429429.0</v>
       </c>
       <c r="F40">
         <v>-7950.0</v>
       </c>
       <c r="G40">
-        <v>-181199.0</v>
+        <v>1.0</v>
       </c>
       <c r="H40"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41">
         <v>28755.0</v>
       </c>
       <c r="H41"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>20150920.0</v>
       </c>
       <c r="C42">
         <v>17952349.0</v>
       </c>
       <c r="D42">
         <v>19072205.0</v>
       </c>
       <c r="E42">
         <v>18140520.0</v>
       </c>
       <c r="F42">
         <v>5242832.0</v>
       </c>
       <c r="G42">
-        <v>4998910.0</v>
+        <v>5242832.0</v>
       </c>
       <c r="H42">
         <v>478893.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
@@ -1853,75 +1856,75 @@
         <v>7950.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
         <v>8922029.0</v>
       </c>
       <c r="C51">
         <v>5016408.0</v>
       </c>
       <c r="D51">
         <v>597143.0</v>
       </c>
       <c r="E51">
         <v>832072.0</v>
       </c>
       <c r="F51">
         <v>1086720.0</v>
       </c>
       <c r="G51">
-        <v>1350572.0</v>
+        <v>1321817.0</v>
       </c>
       <c r="H51"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
         <v>4769654.0</v>
       </c>
       <c r="C52">
-        <v>1299978.0</v>
+        <v>649989.0</v>
       </c>
       <c r="D52">
         <v>434152.0</v>
       </c>
       <c r="E52">
         <v>344510.0</v>
       </c>
       <c r="F52">
         <v>179707.0</v>
       </c>
       <c r="G52">
-        <v>362398.0</v>
+        <v>181199.0</v>
       </c>
       <c r="H52"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
@@ -1977,3955 +1980,4083 @@
       </c>
       <c r="H56">
         <v>495150.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
         <v>10333813.0</v>
       </c>
       <c r="C57">
         <v>2573435.0</v>
       </c>
       <c r="D57">
         <v>1031844.0</v>
       </c>
       <c r="E57">
         <v>964326.0</v>
       </c>
       <c r="F57">
         <v>392431.0</v>
       </c>
       <c r="G57">
-        <v>1028748.0</v>
+        <v>1028749.0</v>
       </c>
       <c r="H57">
         <v>5280.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
         <v>14486188.0</v>
       </c>
       <c r="C58">
         <v>6939854.0</v>
       </c>
       <c r="D58">
         <v>1194835.0</v>
       </c>
       <c r="E58">
         <v>1451889.0</v>
       </c>
       <c r="F58">
         <v>1299444.0</v>
       </c>
       <c r="G58">
-        <v>2198121.0</v>
+        <v>2198122.0</v>
       </c>
       <c r="H58">
         <v>5280.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
         <v>-5036586.0</v>
       </c>
       <c r="C60">
         <v>10212293.0</v>
       </c>
       <c r="D60">
         <v>13929252.0</v>
       </c>
       <c r="E60">
         <v>17131488.0</v>
       </c>
       <c r="F60">
         <v>5560905.0</v>
       </c>
       <c r="G60">
-        <v>5286621.0</v>
+        <v>5286620.0</v>
       </c>
       <c r="H60">
         <v>489870.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>2067850.0</v>
+      </c>
+      <c r="C2">
         <v>1844419.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1595333.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1775089.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1484062.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531268.0</v>
       </c>
       <c r="G2">
         <v>531268.0</v>
       </c>
       <c r="H2">
+        <v>531268.0</v>
+      </c>
+      <c r="I2">
         <v>527712.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>198236.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>306302.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>223040.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>233317.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>295852.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>420588.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1320.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>198304.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>197188.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>201989.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>105493.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15385.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>20411.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>18263.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>55756.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6670.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14062.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43759.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320.0</v>
       </c>
       <c r="AC2">
         <v>1320.0</v>
       </c>
       <c r="AD2">
         <v>1320.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>1320.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>309400.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5">
         <v>829500.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6602.25</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="S5">
         <v>0.0</v>
       </c>
+      <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>15099.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>0.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>4031432.0</v>
+      </c>
+      <c r="C7">
         <v>4319558.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4366419.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4491551.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4702529.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4787771.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5016408.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>252558.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>374559.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>477364.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>597143.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>588335.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>650402.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>741462.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>832072.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>371581.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>454469.0</v>
       </c>
       <c r="R7">
         <v>454469.0</v>
       </c>
       <c r="S7">
+        <v>454469.0</v>
+      </c>
+      <c r="T7">
         <v>499758.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>14377.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>47649.0</v>
+      </c>
+      <c r="C8">
         <v>32605.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>22853.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>22210.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14276.0</v>
       </c>
       <c r="F8">
         <v>14276.0</v>
       </c>
       <c r="G8">
+        <v>14276.0</v>
+      </c>
+      <c r="H8">
         <v>14257.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>13832.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>12270.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>92703.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>92533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82533.0</v>
       </c>
       <c r="M8">
         <v>82533.0</v>
       </c>
       <c r="N8">
-        <v>78783.0</v>
+        <v>82533.0</v>
       </c>
       <c r="O8">
         <v>78783.0</v>
       </c>
       <c r="P8">
-        <v>48783.0</v>
+        <v>78783.0</v>
       </c>
       <c r="Q8">
         <v>48783.0</v>
       </c>
       <c r="R8">
         <v>48783.0</v>
       </c>
       <c r="S8">
         <v>48783.0</v>
       </c>
       <c r="T8">
+        <v>48783.0</v>
+      </c>
+      <c r="U8">
         <v>292705.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>2156631.0</v>
+      </c>
+      <c r="C10">
         <v>1627600.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>650339.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3624529.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>78522.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>533871.0</v>
       </c>
       <c r="G10">
         <v>533871.0</v>
       </c>
       <c r="H10">
+        <v>533871.0</v>
+      </c>
+      <c r="I10">
         <v>2121760.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2747633.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5173125.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6201137.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8310519.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9884543.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10815690.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>81678.25</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>231986.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>540101.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>466513.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>615749.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>595390.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>503470.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>380772.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>326713.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>281996.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>300878.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>42261.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>2156631.0</v>
+      </c>
+      <c r="C12">
         <v>1627600.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3624529.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>78522.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>533871.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>2121760.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2747633.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5173125.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>6201137.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8310519.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9884543.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10815690.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>81678.25</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>231986.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>540101.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>466513.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>615749.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>595390.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>503470.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>380772.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>326713.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>281996.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>300878.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>42261.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>47649.0</v>
+      </c>
+      <c r="C13">
         <v>32605.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>22210.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14276.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>14257.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>13832.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12270.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>92703.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>92533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82533.0</v>
       </c>
       <c r="M13">
         <v>82533.0</v>
       </c>
       <c r="N13">
+        <v>82533.0</v>
+      </c>
+      <c r="O13">
         <v>78783.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6653.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>48783.0</v>
       </c>
       <c r="Q13">
         <v>48783.0</v>
       </c>
       <c r="R13">
         <v>48783.0</v>
       </c>
       <c r="S13">
         <v>48783.0</v>
       </c>
       <c r="T13">
-        <v>292705.0</v>
+        <v>48783.0</v>
       </c>
       <c r="U13">
         <v>292705.0</v>
       </c>
       <c r="V13">
         <v>292705.0</v>
       </c>
       <c r="W13">
         <v>292705.0</v>
       </c>
       <c r="X13">
-        <v>663962.0</v>
+        <v>292705.0</v>
       </c>
       <c r="Y13">
         <v>663962.0</v>
       </c>
       <c r="Z13">
+        <v>663962.0</v>
+      </c>
+      <c r="AA13">
         <v>35613.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>26613.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6653.25</v>
       </c>
       <c r="AC13">
         <v>6653.25</v>
       </c>
       <c r="AD13">
         <v>6653.25</v>
       </c>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13">
+        <v>6653.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>39341651.0</v>
+      </c>
+      <c r="C14">
         <v>27346370.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22845375.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17126748.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14276150.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12671166.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14257458.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12671166.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10589108.0</v>
       </c>
-      <c r="J14">
-[...1 lines deleted...]
-      </c>
       <c r="K14">
+        <v>9234650.0</v>
+      </c>
+      <c r="L14">
         <v>9253419.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
-        <v>8253418.0</v>
+        <v>7878419.0</v>
       </c>
       <c r="N14">
         <v>7878419.0</v>
       </c>
       <c r="O14">
+        <v>9008910.0</v>
+      </c>
+      <c r="P14">
         <v>4883973.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4878419.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
-        <v>4895084.0</v>
+        <v>7878417.0</v>
       </c>
       <c r="S14">
         <v>4895084.0</v>
       </c>
       <c r="T14">
         <v>4895084.0</v>
       </c>
       <c r="U14">
-        <v>4895084.0</v>
+        <v>4878419.0</v>
       </c>
       <c r="V14">
         <v>4895084.0</v>
       </c>
       <c r="W14">
-        <v>7878417.0</v>
+        <v>4878419.0</v>
       </c>
       <c r="X14">
+        <v>16054072.0</v>
+      </c>
+      <c r="Y14">
+        <v>4878419.0</v>
+      </c>
+      <c r="Z14">
+        <v>4878419.0</v>
+      </c>
+      <c r="AA14">
         <v>4895084.0</v>
       </c>
-      <c r="Y14">
-[...5 lines deleted...]
-      <c r="AA14">
+      <c r="AB14">
         <v>4883973.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4895084.0</v>
       </c>
       <c r="AC14">
         <v>4895084.0</v>
       </c>
       <c r="AD14">
+        <v>4895084.0</v>
+      </c>
+      <c r="AE14">
         <v>4883973.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>3312682.0</v>
+      </c>
+      <c r="C16">
         <v>4216963.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1923075.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>319872.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1097473.0</v>
       </c>
-      <c r="G16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H16"/>
       <c r="I16">
         <v>116564.0</v>
       </c>
       <c r="J16">
+        <v>116564.0</v>
+      </c>
+      <c r="K16">
         <v>772686.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>701234.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-344510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194782.0</v>
       </c>
       <c r="O16">
         <v>194782.0</v>
       </c>
       <c r="P16">
+        <v>194782.0</v>
+      </c>
+      <c r="Q16">
         <v>5000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>71064.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>506434.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>91775.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>650344.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>440327.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>196833.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>779128.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>962590.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>509845.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>194782.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>874073.0</v>
+      </c>
+      <c r="C21">
         <v>898637.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>922701.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4979030.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5138861.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5458522.0</v>
       </c>
       <c r="G21">
         <v>5458522.0</v>
       </c>
       <c r="H21">
+        <v>5458522.0</v>
+      </c>
+      <c r="I21">
         <v>4026820.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4077662.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4195597.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4279986.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2795587.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2830886.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2882236.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>796070.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2995846.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3052650.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3109455.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3167945.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3011145.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3187275.0</v>
       </c>
       <c r="V21">
         <v>3187275.0</v>
       </c>
       <c r="W21">
+        <v>3187275.0</v>
+      </c>
+      <c r="X21">
         <v>3184280.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>796070.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>1179167.0</v>
+      </c>
+      <c r="C22">
         <v>1244836.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1287127.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2145391.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1476637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338759.0</v>
       </c>
       <c r="G22">
         <v>2338759.0</v>
       </c>
       <c r="H22">
+        <v>2338759.0</v>
+      </c>
+      <c r="I22">
         <v>1830725.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2105421.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2167000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2277816.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2610259.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2216052.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1950707.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>123787.5</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1682472.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1604926.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1924028.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1790952.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1942433.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2040852.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1988298.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2172327.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>833328.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>792607.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>895716.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>495150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123787.0</v>
       </c>
       <c r="AC22">
         <v>123787.0</v>
       </c>
       <c r="AD22">
         <v>123787.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>123787.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>10579436.0</v>
+      </c>
+      <c r="C23">
         <v>10905197.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>17461358.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14940851.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>17152147.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>10620812.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11080603.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13584789.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15164447.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16788482.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>18080623.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>18972629.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>123787.5</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7159569.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7002282.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7367731.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6860349.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7592210.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7504936.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7139490.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7484742.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2401909.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2012547.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1291666.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>495150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123787.0</v>
       </c>
       <c r="AC23">
         <v>123787.0</v>
       </c>
       <c r="AD23">
         <v>123787.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>123787.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>251778.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>579012.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1072699.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>2737794.0</v>
+      </c>
+      <c r="C28">
         <v>4164190.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3905271.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9403431.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6454930.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4482537.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>-1869202.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2373074.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4695761.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5603994.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7722184.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9234141.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10074228.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>255964.75</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>415197.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-85632.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>239734.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>470971.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>491686.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>742555.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1074958.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1023859.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>489208.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>546649.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>357086.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>-48560.0</v>
+      </c>
+      <c r="C29">
         <v>-228091.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-480976.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8427681.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6167890.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7672705.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10212293.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9687668.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10283630.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11949430.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13481492.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15966723.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17134368.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16059329.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17491133.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6565895.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6260806.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6189383.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6147867.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6903017.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>508109.0</v>
+      </c>
+      <c r="C30">
         <v>1108881.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>547848.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>847585.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>877522.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1733263.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>973605.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>773295.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>446016.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>443309.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>816364.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1656258.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1404956.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1747153.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>189024.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1248045.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>701701.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>737555.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>84365.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1289958.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>891388.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>618131.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>756095.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>878829.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>480331.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>201835.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>14303483.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>14552092.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3470050.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3208156.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2828150.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2392960.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>-3107820.0</v>
+      </c>
+      <c r="C32">
         <v>-3984822.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-7344637.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2346825.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2995921.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-876778.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2091025.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3879770.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5084680.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6425823.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7814543.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12058307.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13197207.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>11997202.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>13507207.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2664811.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2433253.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2277749.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2101635.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3138588.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>5978577.0</v>
+      </c>
+      <c r="C33">
         <v>6375101.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6460426.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10653899.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11594949.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12487687.0</v>
       </c>
       <c r="G33">
         <v>12487687.0</v>
       </c>
       <c r="H33">
+        <v>12487687.0</v>
+      </c>
+      <c r="I33">
         <v>5854244.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5375895.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5686598.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5829939.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4144510.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4243054.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4459079.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1057401.5</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3997064.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4155554.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4239635.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4366283.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3764429.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4069226.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4152288.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4229606.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>407756.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>438732.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>151854.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
-[...1 lines deleted...]
-      </c>
+      <c r="L34"/>
       <c r="M34">
         <v>1.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="N34">
         <v>1.0</v>
       </c>
+      <c r="O34"/>
       <c r="P34">
+        <v>1.0</v>
+      </c>
+      <c r="Q34">
         <v>2.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>3782310.0</v>
+      </c>
+      <c r="C35">
         <v>4090602.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4152375.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4207901.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4262061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4366419.0</v>
       </c>
       <c r="G35">
         <v>4366419.0</v>
       </c>
       <c r="H35">
+        <v>4366419.0</v>
+      </c>
+      <c r="I35">
         <v>46346.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>176945.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>162991.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>162990.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>236094.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>305893.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>396952.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>292343.25</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>195981.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>328000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>579779.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>907013.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1072699.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1107237.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1317664.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1169373.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>728072.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>761262.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>399347.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>302000.0</v>
       </c>
       <c r="C36">
         <v>302000.0</v>
       </c>
       <c r="D36">
+        <v>302000.0</v>
+      </c>
+      <c r="E36">
         <v>316730.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>316378.0</v>
       </c>
       <c r="F36">
         <v>316378.0</v>
       </c>
       <c r="G36">
         <v>316378.0</v>
       </c>
       <c r="H36">
         <v>316378.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="I36">
+        <v>316378.0</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4279985.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>72527.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-4243054.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>183062.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>72527.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10568.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4406.0</v>
       </c>
       <c r="R36">
         <v>4406.0</v>
       </c>
-      <c r="S36"/>
+      <c r="S36">
+        <v>4406.0</v>
+      </c>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>2970.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2495.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-796070.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
+      <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>72527.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4406.0</v>
       </c>
       <c r="R38">
         <v>4406.0</v>
       </c>
       <c r="S38">
+        <v>4406.0</v>
+      </c>
+      <c r="T38">
         <v>3000.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38">
         <v>1.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>-1.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>756952.0</v>
+      </c>
+      <c r="C39">
         <v>548779.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>120825.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>189954.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>913221.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58567.0</v>
       </c>
       <c r="G39">
         <v>58567.0</v>
       </c>
       <c r="H39">
+        <v>58567.0</v>
+      </c>
+      <c r="I39">
         <v>40788.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>405638.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>114757.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>39190.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>66936.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>332018.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="O39">
         <v>1.0</v>
       </c>
       <c r="P39">
         <v>1.0</v>
       </c>
       <c r="Q39">
+        <v>1.0</v>
+      </c>
+      <c r="R39">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="S39">
         <v>3000.0</v>
       </c>
-      <c r="T39"/>
+      <c r="T39">
+        <v>3000.0</v>
+      </c>
       <c r="U39"/>
       <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>1.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>1216032.0</v>
+      </c>
+      <c r="C40">
         <v>752348.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>338902.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>843962.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2266498.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>294705.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>36310.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>107614.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>79007.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>161538.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>106.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>344510.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1751250.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>48466.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-175602.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126468.0</v>
       </c>
       <c r="R40">
         <v>-126468.0</v>
       </c>
       <c r="S40">
+        <v>-126468.0</v>
+      </c>
+      <c r="T40">
         <v>15456.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-14377.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-138788.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-138066.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12665.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-43132.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-86265.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>356725.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>1.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>30475878.0</v>
+      </c>
+      <c r="C42">
         <v>26423715.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>19632109.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>15531629.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>17952349.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>18014555.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>19185804.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>18085683.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>19072205.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>19111770.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>19183020.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>18140520.0</v>
       </c>
-      <c r="O42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P42"/>
       <c r="Q42">
         <v>5242832.0</v>
       </c>
       <c r="R42">
         <v>5242832.0</v>
       </c>
       <c r="S42">
         <v>5242832.0</v>
       </c>
       <c r="T42">
-        <v>4998911.0</v>
+        <v>5242832.0</v>
       </c>
       <c r="U42">
         <v>4998911.0</v>
       </c>
       <c r="V42">
-        <v>9997821.0</v>
+        <v>4998911.0</v>
       </c>
       <c r="W42">
+        <v>4998911.0</v>
+      </c>
+      <c r="X42">
         <v>4998910.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>0.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>628349.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>478893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119722.0</v>
       </c>
       <c r="AC42">
         <v>119722.0</v>
       </c>
       <c r="AD42">
         <v>119722.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42">
+        <v>119722.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>7676397.0</v>
+      </c>
+      <c r="C45">
         <v>7953095.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7922041.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8747337.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>8909735.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9015035.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9226338.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2657662.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2257075.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2321884.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2279910.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1803537.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1780616.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1718831.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1758638.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1259776.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>4802504.0</v>
+      </c>
+      <c r="C46">
         <v>5174464.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5235725.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5358139.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6139710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6712787.0</v>
       </c>
       <c r="G46">
         <v>6712787.0</v>
       </c>
       <c r="H46">
+        <v>6712787.0</v>
+      </c>
+      <c r="I46">
         <v>1511046.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1298233.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1491000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1549954.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1348923.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1412168.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1393781.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>261331.5</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>990650.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1098498.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1125774.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1198338.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>753284.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>881951.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>965013.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1045326.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>404786.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>436237.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>151854.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1412168.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>1459920.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>990650.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1098498.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1125774.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1198338.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-31435080.0</v>
+      </c>
+      <c r="C48">
         <v>-28156643.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-25210359.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-15864546.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-11208938.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7754313.0</v>
       </c>
       <c r="G48">
         <v>-7754313.0</v>
       </c>
       <c r="H48">
+        <v>-7754313.0</v>
+      </c>
+      <c r="I48">
         <v>-8340719.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8914444.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-6228956.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-5683246.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-3227580.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2131185.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2159974.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-3909.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1174280.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>969191.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>645990.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>269290.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>538702.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>501239.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>177048.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-4995.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-15083.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-35415.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-172127.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-15636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3909.0</v>
       </c>
       <c r="AC48">
         <v>-3909.0</v>
       </c>
       <c r="AD48">
         <v>-3909.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48">
+        <v>-3909.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50">
+        <v>862993.0</v>
+      </c>
+      <c r="C50">
         <v>1472232.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4555610.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4328508.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1830923.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>825000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>100000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>7950.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>4894425.0</v>
+      </c>
+      <c r="C51">
         <v>5791790.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="D51"/>
+      <c r="E51">
         <v>13027960.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6533452.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5016408.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>252558.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>374559.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>477364.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>597143.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>588335.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>650402.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>741462.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>337643.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>647183.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>454469.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>706247.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1086720.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1087076.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1246025.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1455730.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1350572.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>771204.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>847527.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>399347.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>1112115.0</v>
+      </c>
+      <c r="C52">
         <v>1701188.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>4612158.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2271391.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>649989.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>206212.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>197614.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>314373.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>434152.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>352242.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344510.0</v>
       </c>
       <c r="N52">
         <v>344510.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="O52">
+        <v>344510.0</v>
+      </c>
+      <c r="P52"/>
+      <c r="Q52">
         <v>451204.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126468.0</v>
       </c>
       <c r="R52">
         <v>126468.0</v>
       </c>
       <c r="S52">
+        <v>126468.0</v>
+      </c>
+      <c r="T52">
         <v>179707.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>14377.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>138788.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>138066.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>181199.0</v>
       </c>
-      <c r="X52">
-[...1 lines deleted...]
-      </c>
       <c r="Y52">
-        <v>172530.0</v>
-[...1 lines deleted...]
-      <c r="Z52"/>
+        <v>43132.0</v>
+      </c>
+      <c r="Z52">
+        <v>86265.0</v>
+      </c>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>10579436.0</v>
+      </c>
+      <c r="C55">
         <v>10905197.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>9449602.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17461358.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14940851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17152147.0</v>
       </c>
       <c r="G55">
         <v>17152147.0</v>
       </c>
       <c r="H55">
+        <v>17152147.0</v>
+      </c>
+      <c r="I55">
         <v>10620812.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11080603.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13584789.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>15164447.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>16788482.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>18080623.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>18972629.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>123787.5</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>7159569.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7002282.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7367731.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6860349.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7592210.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7504936.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7139490.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7484742.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2401909.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2012547.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1291666.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>495150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123787.0</v>
       </c>
       <c r="AC55">
         <v>123787.0</v>
       </c>
       <c r="AD55">
         <v>123787.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55">
+        <v>123787.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>4600859.0</v>
+      </c>
+      <c r="C56">
         <v>4530096.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2989176.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6807459.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3345902.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4664460.0</v>
       </c>
       <c r="G56">
         <v>4664460.0</v>
       </c>
       <c r="H56">
+        <v>4664460.0</v>
+      </c>
+      <c r="I56">
         <v>4766568.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5704708.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7898191.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9334507.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>12643972.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>13837569.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>14513550.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>123787.5</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3162504.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2846728.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3128096.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2494066.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3827781.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3435710.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2987201.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3255136.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1994153.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1573816.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1139812.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>495150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123787.0</v>
       </c>
       <c r="AC56">
         <v>123787.0</v>
       </c>
       <c r="AD56">
         <v>123787.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56">
+        <v>123787.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>7708679.0</v>
+      </c>
+      <c r="C57">
         <v>8514918.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10333813.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9154284.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6341823.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2573435.0</v>
       </c>
       <c r="G57">
         <v>2573435.0</v>
       </c>
       <c r="H57">
+        <v>2573435.0</v>
+      </c>
+      <c r="I57">
         <v>886798.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>620028.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1472368.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1519964.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>585665.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>640362.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2516348.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1320.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>497693.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>413475.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>850347.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>392431.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>689193.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>604844.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>353162.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1028748.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1024958.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>622738.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>400484.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320.0</v>
       </c>
       <c r="AC57">
         <v>1320.0</v>
       </c>
       <c r="AD57">
         <v>1320.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57">
+        <v>1320.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>11490989.0</v>
+      </c>
+      <c r="C58">
         <v>12605520.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>14486188.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13362185.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10603884.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6939854.0</v>
       </c>
       <c r="G58">
         <v>6939854.0</v>
       </c>
       <c r="H58">
+        <v>6939854.0</v>
+      </c>
+      <c r="I58">
         <v>933144.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>796973.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1635359.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1682955.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>821759.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>946255.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2913300.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1320.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>693674.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>741476.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1430126.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1299444.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1761892.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1712081.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1670826.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2198121.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1753030.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1384000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>799831.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5280.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320.0</v>
       </c>
       <c r="AC58">
         <v>1320.0</v>
       </c>
       <c r="AD58">
         <v>1320.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58">
+        <v>1320.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>-911553.0</v>
+      </c>
+      <c r="C60">
         <v>-1700323.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-5036586.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4099173.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4336967.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10212293.0</v>
       </c>
       <c r="G60">
         <v>10212293.0</v>
       </c>
       <c r="H60">
+        <v>10212293.0</v>
+      </c>
+      <c r="I60">
         <v>9687668.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10283630.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11949430.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>13481492.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>15966723.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>17134368.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>16059329.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>122467.5</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6465895.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>6260806.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5937605.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5560905.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5830318.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>5792855.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>5468664.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>5286621.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>648879.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>628547.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>491835.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>489870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122467.0</v>
       </c>
       <c r="AC60">
         <v>122467.0</v>
       </c>
       <c r="AD60">
         <v>122467.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60">
+        <v>122467.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5950,2823 +6081,2905 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>6719665.0</v>
       </c>
       <c r="C2">
         <v>1934150.0</v>
       </c>
       <c r="D2">
         <v>1041697.0</v>
       </c>
       <c r="E2">
-        <v>2087703.0</v>
+        <v>1954328.0</v>
       </c>
       <c r="F2">
-        <v>1542657.0</v>
+        <v>2059298.0</v>
       </c>
       <c r="G2">
         <v>949782.0</v>
       </c>
       <c r="H2">
         <v>271546.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
         <v>1110503.0</v>
       </c>
       <c r="C3">
         <v>972135.0</v>
       </c>
       <c r="D3">
         <v>523380.0</v>
       </c>
       <c r="E3">
         <v>437832.0</v>
       </c>
       <c r="F3">
         <v>396247.0</v>
       </c>
       <c r="G3">
         <v>26409.0</v>
       </c>
       <c r="H3">
         <v>93816.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>-9152981.0</v>
       </c>
       <c r="C5">
         <v>-5530674.0</v>
       </c>
       <c r="D5">
         <v>-3318175.0</v>
       </c>
       <c r="E5">
         <v>-2069638.0</v>
       </c>
       <c r="F5">
         <v>633813.0</v>
       </c>
       <c r="G5">
         <v>10641.0</v>
       </c>
       <c r="H5">
         <v>-15636.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>-8042478.0</v>
       </c>
       <c r="C6">
         <v>-4558539.0</v>
       </c>
       <c r="D6">
         <v>-2794795.0</v>
       </c>
       <c r="E6">
         <v>-1631806.0</v>
       </c>
       <c r="F6">
         <v>1030060.0</v>
       </c>
       <c r="G6">
         <v>37050.0</v>
       </c>
       <c r="H6">
         <v>-15636.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>1202254.0</v>
       </c>
       <c r="C9">
         <v>1481046.0</v>
       </c>
       <c r="D9">
         <v>2897776.0</v>
       </c>
       <c r="E9">
-        <v>2866986.0</v>
+        <v>1947741.0</v>
       </c>
       <c r="F9">
         <v>2131411.0</v>
       </c>
       <c r="G9">
         <v>1204995.0</v>
       </c>
       <c r="H9">
         <v>466230.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>-17456046.0</v>
       </c>
       <c r="C10">
         <v>-2518827.0</v>
       </c>
       <c r="D10">
         <v>-3318171.0</v>
       </c>
       <c r="E10">
         <v>-2094064.0</v>
       </c>
       <c r="F10">
-        <v>584394.0</v>
+        <v>584462.0</v>
       </c>
       <c r="G10">
         <v>10641.0</v>
       </c>
       <c r="H10">
         <v>-15636.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>17539.0</v>
       </c>
       <c r="E11">
         <v>17539.0</v>
       </c>
       <c r="F11">
         <v>68.0</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11">
         <v>-93816.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>4388697.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>24426.0</v>
       </c>
       <c r="E12">
         <v>24426.0</v>
       </c>
       <c r="F12">
         <v>49351.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>-17456046.0</v>
       </c>
       <c r="C15">
         <v>-2518827.0</v>
       </c>
       <c r="D15">
         <v>-3318171.0</v>
       </c>
       <c r="E15">
         <v>-2094064.0</v>
       </c>
       <c r="F15">
         <v>584394.0</v>
       </c>
       <c r="G15">
         <v>10641.0</v>
       </c>
       <c r="H15">
         <v>-15636.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-997461.0</v>
       </c>
       <c r="F16">
         <v>584394.0</v>
       </c>
       <c r="G16">
         <v>10641.0</v>
       </c>
       <c r="H16">
         <v>-93816.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
         <v>-17456046.0</v>
       </c>
       <c r="C17">
         <v>-2518827.0</v>
       </c>
       <c r="D17">
         <v>-4401861.0</v>
       </c>
       <c r="E17">
         <v>-997461.0</v>
       </c>
       <c r="F17">
         <v>584394.0</v>
       </c>
       <c r="G17">
         <v>10641.0</v>
       </c>
       <c r="H17">
         <v>-15636.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
         <v>-4388697.0</v>
       </c>
       <c r="C18">
         <v>0.0</v>
       </c>
       <c r="D18">
         <v>0.0</v>
       </c>
       <c r="E18">
         <v>-24426.0</v>
       </c>
       <c r="F18">
         <v>-49351.0</v>
       </c>
       <c r="G18">
         <v>0.0</v>
       </c>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>-9152981.0</v>
       </c>
       <c r="C21">
         <v>-6463343.0</v>
       </c>
       <c r="D21">
         <v>-3348235.0</v>
       </c>
       <c r="E21">
-        <v>-2069637.0</v>
+        <v>-2069638.0</v>
       </c>
       <c r="F21">
         <v>611132.0</v>
       </c>
       <c r="G21">
         <v>10641.0</v>
       </c>
       <c r="H21">
         <v>-15636.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>17074900.0</v>
       </c>
       <c r="C23">
         <v>9878539.0</v>
       </c>
       <c r="D23">
         <v>7287707.0</v>
       </c>
       <c r="E23">
         <v>5971708.0</v>
       </c>
       <c r="F23">
-        <v>3565044.0</v>
+        <v>3579577.0</v>
       </c>
       <c r="G23">
         <v>2144136.0</v>
       </c>
       <c r="H23">
         <v>15636.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
         <v>1110503.0</v>
       </c>
       <c r="C25">
         <v>972135.0</v>
       </c>
       <c r="D25">
         <v>422691.0</v>
       </c>
       <c r="E25">
         <v>345291.0</v>
       </c>
       <c r="F25">
         <v>396247.0</v>
       </c>
       <c r="G25">
         <v>26409.0</v>
       </c>
       <c r="H25">
         <v>13205.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
         <v>513563.0</v>
       </c>
       <c r="C26">
         <v>261911.0</v>
       </c>
       <c r="D26">
         <v>202259.0</v>
       </c>
       <c r="E26">
-        <v>100802.0</v>
+        <v>100801.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27">
         <v>1784659.0</v>
       </c>
       <c r="C27">
         <v>1556291.0</v>
       </c>
       <c r="D27">
         <v>1996363.0</v>
       </c>
       <c r="E27">
-        <v>1677975.0</v>
+        <v>1677976.0</v>
       </c>
       <c r="F27">
         <v>410693.0</v>
       </c>
       <c r="G27">
         <v>767879.0</v>
       </c>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
         <v>8057013.0</v>
       </c>
       <c r="C28">
         <v>4221383.0</v>
       </c>
       <c r="D28">
         <v>3303711.0</v>
       </c>
       <c r="E28">
-        <v>1823643.0</v>
+        <v>1782373.0</v>
       </c>
       <c r="F28">
         <v>713339.0</v>
       </c>
       <c r="G28">
         <v>1167945.0</v>
       </c>
       <c r="H28">
         <v>15636.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>68.0</v>
       </c>
       <c r="G29">
         <v>68.0</v>
       </c>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>10355235.0</v>
       </c>
       <c r="C30">
         <v>7944389.0</v>
       </c>
       <c r="D30">
         <v>6246010.0</v>
       </c>
       <c r="E30">
         <v>4017380.0</v>
       </c>
       <c r="F30">
         <v>1520279.0</v>
       </c>
       <c r="G30">
         <v>1194354.0</v>
       </c>
       <c r="H30">
         <v>15636.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>-8303065.0</v>
       </c>
       <c r="C31">
         <v>3944516.0</v>
       </c>
       <c r="D31">
         <v>30064.0</v>
       </c>
       <c r="E31">
-        <v>-24427.0</v>
+        <v>-24426.0</v>
       </c>
       <c r="F31">
         <v>-26670.0</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31">
         <v>78180.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>7921919.0</v>
       </c>
       <c r="C32">
         <v>3415196.0</v>
       </c>
       <c r="D32">
         <v>3939473.0</v>
       </c>
       <c r="E32">
         <v>3902070.0</v>
       </c>
       <c r="F32">
         <v>4190709.0</v>
       </c>
       <c r="G32">
         <v>2154777.0</v>
       </c>
       <c r="H32">
         <v>737776.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>1653832.0</v>
+      </c>
+      <c r="C2">
         <v>1304004.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3676089.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1104278.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1208871.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161669.0</v>
       </c>
       <c r="G2">
         <v>1161669.0</v>
       </c>
       <c r="H2">
+        <v>1161669.0</v>
+      </c>
+      <c r="I2">
         <v>107277.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>308081.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>357123.0</v>
+      </c>
+      <c r="L2">
         <v>818227.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>333325.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>283864.0</v>
       </c>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
       <c r="O2">
+        <v>269897.0</v>
+      </c>
+      <c r="P2">
         <v>583623.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>671095.0</v>
       </c>
-      <c r="Q2">
-[...1 lines deleted...]
-      </c>
       <c r="R2">
+        <v>477373.0</v>
+      </c>
+      <c r="S2">
         <v>298588.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>702403.0</v>
       </c>
-      <c r="T2">
-[...1 lines deleted...]
-      </c>
       <c r="U2">
+        <v>453438.0</v>
+      </c>
+      <c r="V2">
         <v>163755.0</v>
       </c>
-      <c r="V2">
-[...1 lines deleted...]
-      </c>
       <c r="W2">
-        <v>417172.0</v>
+        <v>645527.0</v>
       </c>
       <c r="X2">
-        <v>261063.0</v>
+        <v>415576.0</v>
       </c>
       <c r="Y2">
-        <v>214227.0</v>
+        <v>264577.0</v>
       </c>
       <c r="Z2">
+        <v>323563.0</v>
+      </c>
+      <c r="AA2">
         <v>57320.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>120326.0</v>
+      </c>
+      <c r="C3">
         <v>116379.0</v>
       </c>
-      <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>291955.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>339123.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>302308.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>238617.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>245894.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>185316.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>187086.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>152210.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>100947.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>83137.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>84853.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>84080.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>89961.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>103953.0</v>
       </c>
-      <c r="T3">
-[...1 lines deleted...]
-      </c>
       <c r="U3">
-        <v>39930.0</v>
+        <v>216060.0</v>
       </c>
       <c r="V3">
         <v>39930.0</v>
       </c>
       <c r="W3">
+        <v>39930.0</v>
+      </c>
+      <c r="X3">
         <v>6602.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6603.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6602.0</v>
       </c>
       <c r="Z3">
         <v>6602.0</v>
       </c>
       <c r="AA3">
+        <v>6602.0</v>
+      </c>
+      <c r="AB3">
         <v>46467.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>44646.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>40963.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>40374.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-2388296.0</v>
+      </c>
+      <c r="C5">
         <v>-2561433.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5">
+        <v>-8053710.0</v>
+      </c>
+      <c r="E5">
         <v>-3217315.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-962688.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2344775.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-1705897.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
-        <v>-545709.0</v>
+        <v>-931533.0</v>
       </c>
       <c r="K5">
+        <v>-548469.0</v>
+      </c>
+      <c r="L5">
         <v>-323396.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
+        <v>-890894.0</v>
+      </c>
+      <c r="N5">
         <v>-678255.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-899589.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1916132.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>215090.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>333219.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>381107.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>46748.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
+        <v>169514.0</v>
+      </c>
+      <c r="V5">
         <v>340403.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>182070.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5287.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
+        <v>22376.0</v>
+      </c>
+      <c r="Z5">
         <v>136712.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-155652.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-15636.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-44283.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-2267970.0</v>
+      </c>
+      <c r="C6">
         <v>-2445054.0</v>
       </c>
-      <c r="C6"/>
       <c r="D6">
+        <v>-7811296.0</v>
+      </c>
+      <c r="E6">
         <v>-2925360.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-623565.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2042467.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>-1467280.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
-        <v>-360393.0</v>
+        <v>-685639.0</v>
       </c>
       <c r="K6">
+        <v>-363153.0</v>
+      </c>
+      <c r="L6">
         <v>-136310.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>-738684.0</v>
+      </c>
+      <c r="N6">
         <v>-577308.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-816452.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3909.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>299943.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>417299.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>471068.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>150701.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
+        <v>385574.0</v>
+      </c>
+      <c r="V6">
         <v>380333.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>222000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11889.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>28979.0</v>
+      </c>
+      <c r="Z6">
         <v>143314.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-149050.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>30831.0</v>
       </c>
-      <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>-3909.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>152473.0</v>
+      </c>
+      <c r="C9">
         <v>-388451.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1142622.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-184994.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1390104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>170404.0</v>
       </c>
       <c r="G9">
         <v>170404.0</v>
       </c>
       <c r="H9">
+        <v>170404.0</v>
+      </c>
+      <c r="I9">
         <v>609420.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>315354.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
+        <v>385868.0</v>
+      </c>
+      <c r="L9">
         <v>-323402.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
-        <v>684185.0</v>
+        <v>969880.0</v>
       </c>
       <c r="N9">
-        <v>995919.0</v>
+        <v>681576.0</v>
       </c>
       <c r="O9">
+        <v>406295.0</v>
+      </c>
+      <c r="P9">
         <v>580891.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>553355.0</v>
       </c>
-      <c r="Q9">
-[...1 lines deleted...]
-      </c>
       <c r="R9">
+        <v>876269.0</v>
+      </c>
+      <c r="S9">
         <v>913496.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>499198.0</v>
       </c>
-      <c r="T9">
-[...1 lines deleted...]
-      </c>
       <c r="U9">
+        <v>645152.0</v>
+      </c>
+      <c r="V9">
         <v>750737.0</v>
       </c>
-      <c r="V9">
-[...1 lines deleted...]
-      </c>
       <c r="W9">
-        <v>392142.0</v>
+        <v>330498.0</v>
       </c>
       <c r="X9">
-        <v>346624.0</v>
+        <v>393738.0</v>
       </c>
       <c r="Y9">
-        <v>345624.0</v>
+        <v>343110.0</v>
       </c>
       <c r="Z9">
+        <v>236288.0</v>
+      </c>
+      <c r="AA9">
         <v>120605.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-3278437.0</v>
+      </c>
+      <c r="C10">
         <v>-2946284.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9345813.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4655608.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1773902.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586406.0</v>
       </c>
       <c r="G10">
         <v>586406.0</v>
       </c>
       <c r="H10">
+        <v>586406.0</v>
+      </c>
+      <c r="I10">
         <v>-1625268.0</v>
       </c>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
       <c r="J10">
+        <v>-934256.0</v>
+      </c>
+      <c r="K10">
         <v>-545709.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1266522.0</v>
       </c>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
       <c r="M10">
-        <v>28791.0</v>
+        <v>-895109.0</v>
       </c>
       <c r="N10">
-        <v>-1431804.0</v>
+        <v>-678894.0</v>
       </c>
       <c r="O10">
+        <v>-1257605.0</v>
+      </c>
+      <c r="P10">
         <v>-3909.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>205090.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>323201.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>376699.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>40629.0</v>
       </c>
-      <c r="T10">
-[...1 lines deleted...]
-      </c>
       <c r="U10">
+        <v>158667.0</v>
+      </c>
+      <c r="V10">
         <v>324191.0</v>
       </c>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
       <c r="W10">
-        <v>10088.0</v>
+        <v>182070.0</v>
       </c>
       <c r="X10">
-        <v>20332.0</v>
+        <v>11194.0</v>
       </c>
       <c r="Y10">
+        <v>28283.0</v>
+      </c>
+      <c r="Z10">
         <v>136712.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-155652.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-15636.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-3909.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-545709.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>2113562.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.0</v>
       </c>
       <c r="K11">
         <v>4.0</v>
       </c>
       <c r="L11">
+        <v>4.0</v>
+      </c>
+      <c r="M11">
         <v>-13825.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-21138.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>200090.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-13825.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13825.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10017.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6051.0</v>
       </c>
       <c r="S11">
         <v>6051.0</v>
       </c>
       <c r="T11">
+        <v>6051.0</v>
+      </c>
+      <c r="U11">
         <v>10847.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-39930.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>68.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4040.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-46467.0</v>
       </c>
-      <c r="AB11"/>
       <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-40374.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>434789.0</v>
+      </c>
+      <c r="C12">
         <v>384851.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1445390.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12">
+        <v>811214.0</v>
+      </c>
+      <c r="G12">
         <v>99000.0</v>
       </c>
-      <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>200090.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>145.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>200090.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>0.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10018.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4408.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6051.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10847.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16212.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16241.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5907.0</v>
       </c>
       <c r="X12">
         <v>5907.0</v>
       </c>
-      <c r="Y12"/>
+      <c r="Y12">
+        <v>5907.0</v>
+      </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-3278437.0</v>
+      </c>
+      <c r="C15">
         <v>-2946284.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9345813.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-4655608.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1773902.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586406.0</v>
       </c>
       <c r="G15">
         <v>586406.0</v>
       </c>
       <c r="H15">
+        <v>586406.0</v>
+      </c>
+      <c r="I15">
         <v>-1625268.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
+        <v>-934256.0</v>
+      </c>
+      <c r="K15">
         <v>-545709.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1266522.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>28791.0</v>
+        <v>-895109.0</v>
       </c>
       <c r="N15">
-        <v>-1631894.0</v>
+        <v>-678894.0</v>
       </c>
       <c r="O15">
+        <v>-1257605.0</v>
+      </c>
+      <c r="P15">
         <v>-3909.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>205090.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>323201.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>376699.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>34578.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>158667.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>324191.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>182002.0</v>
       </c>
-      <c r="W15">
-[...1 lines deleted...]
-      </c>
       <c r="X15">
-        <v>20332.0</v>
+        <v>11194.0</v>
       </c>
       <c r="Y15">
-        <v>138104.0</v>
+        <v>28283.0</v>
       </c>
       <c r="Z15">
+        <v>136712.0</v>
+      </c>
+      <c r="AA15">
         <v>-155652.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-15636.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>-3909.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>28791.0</v>
       </c>
       <c r="O16">
+        <v>28791.0</v>
+      </c>
+      <c r="P16">
         <v>-1902451.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>205089.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>323201.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>376699.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>40697.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-3278438.0</v>
+      </c>
+      <c r="C17">
         <v>-2946284.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-9345813.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-4655608.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1773902.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1680723.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>586406.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1625268.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2113562.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-545709.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1266522.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1096396.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>28791.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1431804.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1902451.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>205090.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>323201.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>376699.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>40697.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>155174.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18">
+        <v>-434789.0</v>
+      </c>
+      <c r="C18">
         <v>-384851.0</v>
       </c>
-      <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
+        <v>-811214.0</v>
+      </c>
+      <c r="G18">
         <v>-99000.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
       <c r="P18">
+        <v>0.0</v>
+      </c>
+      <c r="Q18">
         <v>-10000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10018.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4408.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-6051.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10847.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-2388296.0</v>
+      </c>
+      <c r="C21">
         <v>-2775819.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3400453.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3217315.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-962688.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3277444.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2344775.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1705897.0</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
-        <v>-548470.0</v>
+        <v>-931533.0</v>
       </c>
       <c r="K21">
+        <v>-548469.0</v>
+      </c>
+      <c r="L21">
         <v>-323400.0</v>
       </c>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
       <c r="M21">
-        <v>29430.0</v>
+        <v>-890894.0</v>
       </c>
       <c r="N21">
-        <v>-1231714.0</v>
+        <v>-678255.0</v>
       </c>
       <c r="O21">
+        <v>-899588.0</v>
+      </c>
+      <c r="P21">
         <v>-3909.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>215090.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>333219.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>381107.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46748.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
       <c r="U21">
+        <v>266759.0</v>
+      </c>
+      <c r="V21">
         <v>340403.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
-        <v>10088.0</v>
+        <v>182070.0</v>
       </c>
       <c r="X21">
-        <v>20333.0</v>
+        <v>-5534.0</v>
       </c>
       <c r="Y21">
+        <v>22376.0</v>
+      </c>
+      <c r="Z21">
         <v>136712.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-155652.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-15636.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-3909.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>4194601.0</v>
+      </c>
+      <c r="C23">
         <v>3691372.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>4136599.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3561663.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4609517.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>2422594.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>1554968.0</v>
+      </c>
+      <c r="K23">
         <v>1291460.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>818227.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
-        <v>938619.0</v>
+        <v>2194099.0</v>
       </c>
       <c r="N23">
-        <v>2468761.0</v>
+        <v>1643695.0</v>
       </c>
       <c r="O23">
+        <v>1575780.0</v>
+      </c>
+      <c r="P23">
         <v>3909.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1009360.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
+        <v>1020423.0</v>
+      </c>
+      <c r="S23">
         <v>830977.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1134246.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>831831.0</v>
+      </c>
+      <c r="V23">
         <v>574089.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
-        <v>799226.0</v>
+        <v>793955.0</v>
       </c>
       <c r="X23">
-        <v>587354.0</v>
+        <v>814848.0</v>
       </c>
       <c r="Y23">
+        <v>585311.0</v>
+      </c>
+      <c r="Z23">
         <v>423139.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>333577.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15636.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>3909.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>120326.0</v>
+      </c>
+      <c r="C25">
         <v>116379.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>242414.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>291955.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>339123.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>237011.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>302308.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>238617.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>245894.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>185316.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>187086.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>152210.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>100947.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>83137.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>86397.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>84853.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>84080.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>89961.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>103953.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>126169.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>39930.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6602.0</v>
       </c>
       <c r="X25">
         <v>6602.0</v>
       </c>
       <c r="Y25">
         <v>6602.0</v>
       </c>
       <c r="Z25">
         <v>6602.0</v>
       </c>
-      <c r="AA25"/>
+      <c r="AA25">
+        <v>6602.0</v>
+      </c>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>219006.0</v>
+      </c>
+      <c r="C26">
         <v>127081.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>133539.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>132051.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>131287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91186.0</v>
       </c>
       <c r="G26">
         <v>91186.0</v>
       </c>
       <c r="H26">
+        <v>91186.0</v>
+      </c>
+      <c r="I26">
         <v>62802.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>60232.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>47691.0</v>
       </c>
-      <c r="K26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
+        <v>75430.0</v>
+      </c>
+      <c r="N26">
         <v>40205.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>40254.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27">
+        <v>817609.0</v>
+      </c>
+      <c r="C27">
         <v>621454.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>272123.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>256635.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>598733.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>554667.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>266282.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>136610.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>677026.0</v>
       </c>
-      <c r="M27">
-[...1 lines deleted...]
-      </c>
       <c r="N27">
-        <v>1067925.0</v>
-[...2 lines deleted...]
-      <c r="P27">
+        <v>522918.0</v>
+      </c>
+      <c r="O27">
+        <v>262925.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27">
         <v>133766.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>97967.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>78791.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>285565.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>93279.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>296693.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27">
+        <v>323517.0</v>
+      </c>
+      <c r="Y27">
         <v>48607.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>1504154.0</v>
+      </c>
+      <c r="C28">
         <v>1638833.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2992381.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2336192.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>697265.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1522952.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2121685.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1459231.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>674479.0</v>
+      </c>
+      <c r="K28">
         <v>564720.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>550626.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>710962.0</v>
+        <v>956108.0</v>
       </c>
       <c r="N28">
-        <v>1076571.0</v>
+        <v>695761.0</v>
       </c>
       <c r="O28">
+        <v>919568.0</v>
+      </c>
+      <c r="P28">
         <v>3909.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>119646.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>361003.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>363637.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>617012.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>186474.0</v>
+      </c>
+      <c r="V28">
         <v>410334.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>401988.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
+        <v>58332.0</v>
+      </c>
+      <c r="Y28">
         <v>320734.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>202310.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>269655.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>3909.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
+      <c r="D29"/>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="G29">
         <v>0.0</v>
       </c>
+      <c r="H29"/>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="K29">
         <v>0.0</v>
       </c>
+      <c r="L29"/>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>-13825.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13825.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="R29"/>
       <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>2540769.0</v>
+      </c>
+      <c r="C30">
         <v>2387368.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5933920.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3032321.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2352792.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3447848.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3676848.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2315317.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1246887.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
+        <v>934337.0</v>
+      </c>
+      <c r="L30">
         <v>433495.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1860774.0</v>
       </c>
-      <c r="M30">
-[...1 lines deleted...]
-      </c>
       <c r="N30">
-        <v>2227633.0</v>
+        <v>1359831.0</v>
       </c>
       <c r="O30">
+        <v>1305883.0</v>
+      </c>
+      <c r="P30">
         <v>3080645.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>338265.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
       <c r="R30">
+        <v>543050.0</v>
+      </c>
+      <c r="S30">
         <v>532389.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>431843.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
+        <v>378393.0</v>
+      </c>
+      <c r="V30">
         <v>410334.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
-        <v>382054.0</v>
+        <v>148428.0</v>
       </c>
       <c r="X30">
-        <v>326291.0</v>
+        <v>399272.0</v>
       </c>
       <c r="Y30">
-        <v>208912.0</v>
+        <v>320734.0</v>
       </c>
       <c r="Z30">
+        <v>99576.0</v>
+      </c>
+      <c r="AA30">
         <v>276257.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15636.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-3909.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>-890141.0</v>
+      </c>
+      <c r="C31">
         <v>-170465.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1556663.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1438293.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-811214.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3863850.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2931181.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>80629.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2723.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2760.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-943122.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4215.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-639.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-358017.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-144.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10018.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4408.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6119.0</v>
       </c>
-      <c r="T31">
-[...1 lines deleted...]
-      </c>
       <c r="U31">
+        <v>-108092.0</v>
+      </c>
+      <c r="V31">
         <v>-16212.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-114949.0</v>
       </c>
-      <c r="W31">
-[...1 lines deleted...]
-      </c>
       <c r="X31">
-        <v>-1.0</v>
+        <v>16728.0</v>
       </c>
       <c r="Y31">
+        <v>5907.0</v>
+      </c>
+      <c r="Z31">
         <v>-1392.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>1806305.0</v>
+      </c>
+      <c r="C32">
         <v>915553.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2533467.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>919284.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2598975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332073.0</v>
       </c>
       <c r="G32">
         <v>1332073.0</v>
       </c>
       <c r="H32">
+        <v>1332073.0</v>
+      </c>
+      <c r="I32">
         <v>716697.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>623435.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>742991.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>494825.0</v>
       </c>
-      <c r="L32">
-[...1 lines deleted...]
-      </c>
       <c r="M32">
-        <v>968049.0</v>
+        <v>1303205.0</v>
       </c>
       <c r="N32">
-        <v>1237047.0</v>
+        <v>965440.0</v>
       </c>
       <c r="O32">
+        <v>676192.0</v>
+      </c>
+      <c r="P32">
         <v>1164513.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1224450.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1353642.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1212084.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1201601.0</v>
       </c>
-      <c r="T32">
-[...1 lines deleted...]
-      </c>
       <c r="U32">
+        <v>1098590.0</v>
+      </c>
+      <c r="V32">
         <v>914492.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>976025.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>809314.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>607687.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>559851.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>177925.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
+      <c r="AE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8791,2741 +9004,2811 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>533871.0</v>
       </c>
       <c r="C2">
         <v>6201137.0</v>
       </c>
       <c r="D2">
         <v>12181799.0</v>
       </c>
       <c r="E2">
         <v>615749.0</v>
       </c>
       <c r="F2">
         <v>326714.0</v>
       </c>
       <c r="G2">
         <v>42224.81</v>
       </c>
       <c r="H2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>19477</v>
       </c>
       <c r="C3">
         <v>352821</v>
       </c>
       <c r="D3">
         <v>484855</v>
       </c>
       <c r="E3">
         <v>45655</v>
       </c>
       <c r="F3">
         <v>229465</v>
       </c>
       <c r="G3">
         <v>4256015</v>
       </c>
       <c r="H3">
         <v>875436</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>116468.0</v>
       </c>
       <c r="C6">
         <v>-5667266.0</v>
       </c>
       <c r="D6">
         <v>-5980662.0</v>
       </c>
       <c r="E6">
         <v>11566050.0</v>
       </c>
       <c r="F6">
         <v>289035.0</v>
       </c>
       <c r="G6">
         <v>326714.0</v>
       </c>
       <c r="H6">
         <v>505506.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>5324604.0</v>
       </c>
       <c r="C7">
         <v>619569.0</v>
       </c>
       <c r="D7">
         <v>-1575226.0</v>
       </c>
       <c r="E7">
         <v>-84801.0</v>
       </c>
       <c r="F7">
         <v>413959.0</v>
       </c>
       <c r="G7">
         <v>-1365949.0</v>
       </c>
       <c r="H7">
         <v>-489870.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>1212864.0</v>
       </c>
       <c r="C9">
         <v>-583592.0</v>
       </c>
       <c r="D9">
         <v>-395000.0</v>
       </c>
       <c r="E9">
         <v>-1263129.0</v>
       </c>
       <c r="F9">
         <v>671730.0</v>
       </c>
       <c r="G9">
         <v>-756095.0</v>
       </c>
       <c r="H9">
         <v>-756095.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>1632798.0</v>
       </c>
       <c r="C10">
         <v>329100.0</v>
       </c>
       <c r="D10">
         <v>-1231796.0</v>
       </c>
       <c r="E10">
         <v>97142.0</v>
       </c>
       <c r="F10">
         <v>381376.0</v>
       </c>
       <c r="G10">
         <v>-1677177.0</v>
       </c>
       <c r="H10">
         <v>-495150.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>76944.0</v>
       </c>
       <c r="F11">
         <v>-636147.0</v>
       </c>
       <c r="G11">
         <v>829604.0</v>
       </c>
       <c r="H11">
         <v>31680.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-19313.0</v>
       </c>
       <c r="G12">
         <v>28755.0</v>
       </c>
       <c r="H12">
         <v>28755.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1004242.0</v>
       </c>
       <c r="F13">
         <v>-3000.0</v>
       </c>
       <c r="G13">
         <v>12665.0</v>
       </c>
       <c r="H13">
         <v>12665.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>1110503.0</v>
       </c>
       <c r="C14">
         <v>972135.0</v>
       </c>
       <c r="D14">
-        <v>523379.0</v>
+        <v>523380.0</v>
       </c>
       <c r="E14">
-        <v>345291.0</v>
+        <v>437832.0</v>
       </c>
       <c r="F14">
         <v>396247.0</v>
       </c>
       <c r="G14">
         <v>26409.0</v>
       </c>
       <c r="H14">
-        <v>26409.0</v>
+        <v>93816.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1214325.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>310280.0</v>
       </c>
       <c r="G15">
         <v>310280.0</v>
       </c>
       <c r="H15">
         <v>310280.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>650339.0</v>
       </c>
       <c r="C16">
         <v>533871.0</v>
       </c>
       <c r="D16">
         <v>6201137.0</v>
       </c>
       <c r="E16">
         <v>12181799.0</v>
       </c>
       <c r="F16">
         <v>615749.0</v>
       </c>
       <c r="G16">
         <v>326714.0</v>
       </c>
       <c r="H16">
         <v>42224.81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-6410105.0</v>
       </c>
       <c r="C18">
         <v>-9491376.0</v>
       </c>
       <c r="D18">
         <v>-5955422.0</v>
       </c>
       <c r="E18">
         <v>-782626.0</v>
       </c>
       <c r="F18">
         <v>1145822.0</v>
       </c>
       <c r="G18">
         <v>-5584914.0</v>
       </c>
       <c r="H18">
         <v>-505506.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-977821.0</v>
       </c>
       <c r="D19">
         <v>-363952.0</v>
       </c>
       <c r="E19">
         <v>-45655.0</v>
       </c>
       <c r="F19">
         <v>-229465.0</v>
       </c>
       <c r="G19">
         <v>-4256015.0</v>
       </c>
       <c r="H19">
         <v>-169371.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
         <v>3531588.0</v>
       </c>
       <c r="C20">
         <v>2652350.0</v>
       </c>
       <c r="D20">
         <v>12927688.0</v>
       </c>
       <c r="E20">
         <v>12927688.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>4786110.0</v>
       </c>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>2994985.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-579012.0</v>
       </c>
       <c r="F21">
         <v>-546506.0</v>
       </c>
       <c r="G21">
         <v>1125518.0</v>
       </c>
       <c r="H21">
         <v>1125518.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>-17456046.0</v>
       </c>
       <c r="C22">
         <v>-2518827.0</v>
       </c>
       <c r="D22">
         <v>-3318171.0</v>
       </c>
       <c r="E22">
         <v>-997461.0</v>
       </c>
       <c r="F22">
         <v>584394.0</v>
       </c>
       <c r="G22">
         <v>10641.0</v>
       </c>
       <c r="H22">
         <v>-15636.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>44235.0</v>
       </c>
       <c r="C23">
         <v>1796760.0</v>
       </c>
       <c r="D23">
         <v>1214325.0</v>
       </c>
       <c r="E23">
         <v>30000.0</v>
       </c>
       <c r="F23">
         <v>118577.0</v>
       </c>
       <c r="G23">
         <v>-4256015.0</v>
       </c>
       <c r="H23">
         <v>505506.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-42000.0</v>
       </c>
       <c r="D24">
         <v>-408219.0</v>
       </c>
       <c r="E24">
         <v>643595.0</v>
       </c>
       <c r="F24">
         <v>396247.0</v>
       </c>
       <c r="G24">
         <v>-196299.0</v>
       </c>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>3051261.0</v>
       </c>
       <c r="C25">
         <v>-8244768.0</v>
       </c>
       <c r="D25">
-        <v>-1246099.0</v>
+        <v>-1246100.0</v>
       </c>
       <c r="E25">
-        <v>1186531.0</v>
+        <v>1093990.0</v>
       </c>
       <c r="F25">
         <v>-19313.0</v>
       </c>
       <c r="G25">
         <v>2435614.0</v>
       </c>
       <c r="H25">
-        <v>31680.0</v>
+        <v>-93816.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-25240.0</v>
       </c>
       <c r="D26">
         <v>-25240.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>1579050.0</v>
       </c>
       <c r="C27">
         <v>33336.0</v>
       </c>
       <c r="D27">
         <v>145550.0</v>
       </c>
       <c r="E27">
         <v>829500.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>6526573.0</v>
       </c>
       <c r="C28">
         <v>4449110.0</v>
       </c>
       <c r="D28">
         <v>-25240.0</v>
       </c>
       <c r="E28">
         <v>12348676.0</v>
       </c>
       <c r="F28">
         <v>-856787.0</v>
       </c>
       <c r="G28">
         <v>5911628.0</v>
       </c>
       <c r="H28">
         <v>505506.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>-6390628.0</v>
       </c>
       <c r="C29">
         <v>-9138555.0</v>
       </c>
       <c r="D29">
         <v>-5470567.0</v>
       </c>
       <c r="E29">
         <v>-736971.0</v>
       </c>
       <c r="F29">
         <v>1375287.0</v>
       </c>
       <c r="G29">
         <v>-1328899.0</v>
       </c>
       <c r="H29">
         <v>-505506.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-19477.0</v>
       </c>
       <c r="C30">
         <v>-977821.0</v>
       </c>
       <c r="D30">
         <v>-484855.0</v>
       </c>
       <c r="E30">
         <v>-45655.0</v>
       </c>
       <c r="F30">
         <v>-229465.0</v>
       </c>
       <c r="G30">
         <v>-4256015.0</v>
       </c>
       <c r="H30">
         <v>-4059716.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>1627600.0</v>
+      </c>
+      <c r="C2">
         <v>650339.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3624529.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>78522.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>179091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121760.0</v>
       </c>
       <c r="G2">
         <v>2121760.0</v>
       </c>
       <c r="H2">
+        <v>2121760.0</v>
+      </c>
+      <c r="I2">
         <v>2747633.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
+        <v>5173126.0</v>
+      </c>
+      <c r="K2">
         <v>6201137.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8310519.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9884543.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10815690.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12181799.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>231986.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>540101.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>466513.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>615749.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>595390.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>503470.0</v>
       </c>
-      <c r="U2">
-[...1 lines deleted...]
-      </c>
       <c r="V2">
-        <v>326713.0</v>
+        <v>380772.0</v>
       </c>
       <c r="W2">
+        <v>326713.39</v>
+      </c>
+      <c r="X2">
         <v>281996.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>300878.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>42224.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-515578.4</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>97974</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>64193</v>
       </c>
       <c r="G3">
         <v>64193</v>
       </c>
       <c r="H3">
+        <v>64193</v>
+      </c>
+      <c r="I3">
         <v>88880</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37993</v>
       </c>
-      <c r="J3">
-[...1 lines deleted...]
-      </c>
       <c r="K3">
+        <v>161755</v>
+      </c>
+      <c r="L3">
         <v>159225</v>
       </c>
-      <c r="L3">
-[...1 lines deleted...]
-      </c>
       <c r="M3">
-        <v>139339</v>
+        <v>115733</v>
       </c>
       <c r="N3">
+        <v>159046</v>
+      </c>
+      <c r="O3">
         <v>50801</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>38371</v>
       </c>
-      <c r="P3">
-[...1 lines deleted...]
-      </c>
       <c r="Q3">
+        <v>3089</v>
+      </c>
+      <c r="R3">
         <v>2</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4195</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>219796</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3924</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2750</v>
       </c>
-      <c r="V3">
-[...1 lines deleted...]
-      </c>
       <c r="W3">
-        <v>4237255</v>
+        <v>2750</v>
       </c>
       <c r="X3">
-        <v>148591</v>
+        <v>687302</v>
       </c>
       <c r="Y3">
-        <v>10915</v>
+        <v>18758</v>
       </c>
       <c r="Z3">
+        <v>149631</v>
+      </c>
+      <c r="AA3">
         <v>158456</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>529031.0</v>
+      </c>
+      <c r="C6">
         <v>977261.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2974190.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3546007.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-100569.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1587889.0</v>
       </c>
       <c r="G6">
         <v>-1587889.0</v>
       </c>
       <c r="H6">
+        <v>-1587889.0</v>
+      </c>
+      <c r="I6">
         <v>-625873.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
-        <v>-1028012.0</v>
+        <v>-2425493.0</v>
       </c>
       <c r="K6">
+        <v>-1028011.0</v>
+      </c>
+      <c r="L6">
         <v>-2109381.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>-1574025.0</v>
+      </c>
+      <c r="N6">
         <v>-931147.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1366109.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11949813.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-308115.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>73588.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-149236.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20359.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>91920.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>122698.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
-        <v>44718.0</v>
+        <v>54058.5</v>
       </c>
       <c r="X6">
+        <v>44717.0</v>
+      </c>
+      <c r="Y6">
         <v>-18882.0</v>
       </c>
-      <c r="Y6">
-[...1 lines deleted...]
-      </c>
       <c r="Z6">
-        <v>557803.0</v>
+        <v>259494.0</v>
       </c>
       <c r="AA6">
+        <v>42224.0</v>
+      </c>
+      <c r="AB6">
         <v>505506.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126376.5</v>
       </c>
       <c r="AC6">
         <v>-126376.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>-126376.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-104158.0</v>
+      </c>
+      <c r="C7">
         <v>809638.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1177636.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1159261.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1088178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046912.0</v>
       </c>
       <c r="G7">
         <v>1046912.0</v>
       </c>
       <c r="H7">
+        <v>1046912.0</v>
+      </c>
+      <c r="I7">
         <v>-388000.0</v>
       </c>
-      <c r="I7">
-[...1 lines deleted...]
-      </c>
       <c r="J7">
-        <v>480489.0</v>
+        <v>-519832.0</v>
       </c>
       <c r="K7">
+        <v>480488.0</v>
+      </c>
+      <c r="L7">
         <v>400621.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-644142.0</v>
       </c>
-      <c r="M7">
-[...1 lines deleted...]
-      </c>
       <c r="N7">
+        <v>-194155.0</v>
+      </c>
+      <c r="O7">
         <v>33359.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-122467.5</v>
       </c>
-      <c r="P7">
-[...1 lines deleted...]
-      </c>
       <c r="Q7">
+        <v>-649680.0</v>
+      </c>
+      <c r="R7">
         <v>-36626.0</v>
       </c>
-      <c r="R7">
-[...1 lines deleted...]
-      </c>
       <c r="S7">
+        <v>-284467.0</v>
+      </c>
+      <c r="T7">
         <v>1269502.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-383967.0</v>
       </c>
-      <c r="U7">
-[...1 lines deleted...]
-      </c>
       <c r="V7">
-        <v>-353553.57</v>
+        <v>-79901.0</v>
       </c>
       <c r="W7">
-        <v>-1378683.0</v>
+        <v>-456764.57</v>
       </c>
       <c r="X7">
-        <v>442423.0</v>
+        <v>-929187.0</v>
       </c>
       <c r="Y7">
-        <v>-221615.25</v>
+        <v>6133.0</v>
       </c>
       <c r="Z7">
+        <v>-176331.0</v>
+      </c>
+      <c r="AA7">
         <v>-208073.75</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-489870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-122467.5</v>
       </c>
       <c r="AC7">
         <v>-122467.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7">
+        <v>-122467.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>621956.0</v>
+      </c>
+      <c r="C9">
         <v>-410804.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>90239.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>727518.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11634.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-418310.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>341348.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-535630.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2707.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>373055.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-86238.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
-        <v>342197.0</v>
+        <v>-700088.0</v>
       </c>
       <c r="N9">
+        <v>344882.0</v>
+      </c>
+      <c r="O9">
         <v>-399659.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-99449.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-546345.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>35856.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-653191.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1345002.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-537980.0</v>
       </c>
-      <c r="U9">
-[...1 lines deleted...]
-      </c>
       <c r="V9">
-        <v>137963.0</v>
+        <v>-273256.0</v>
       </c>
       <c r="W9">
-        <v>-357596.0</v>
+        <v>137963.75</v>
       </c>
       <c r="X9">
-        <v>81832.0</v>
+        <v>122735.0</v>
       </c>
       <c r="Y9">
-        <v>-278496.0</v>
+        <v>-398499.0</v>
       </c>
       <c r="Z9">
+        <v>-278491.0</v>
+      </c>
+      <c r="AA9">
         <v>-201835.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>65669.0</v>
+      </c>
+      <c r="C10">
         <v>42291.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>880726.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-95217.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>525122.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356079.0</v>
       </c>
       <c r="G10">
         <v>356079.0</v>
       </c>
       <c r="H10">
+        <v>356079.0</v>
+      </c>
+      <c r="I10">
         <v>-159013.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>21218.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>110816.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-315347.0</v>
       </c>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
       <c r="M10">
+        <v>-146706.0</v>
+      </c>
+      <c r="N10">
         <v>-265345.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-256898.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-123787.5</v>
       </c>
-      <c r="P10">
-[...1 lines deleted...]
-      </c>
       <c r="Q10">
+        <v>-77546.0</v>
+      </c>
+      <c r="R10">
         <v>319102.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-133076.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>151482.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>98419.0</v>
       </c>
-      <c r="U10">
-[...1 lines deleted...]
-      </c>
       <c r="V10">
+        <v>-57157.0</v>
+      </c>
+      <c r="W10">
         <v>181328.0</v>
       </c>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
       <c r="X10">
-        <v>256734.0</v>
+        <v>-1338999.0</v>
       </c>
       <c r="Y10">
-        <v>103109.0</v>
+        <v>-40722.0</v>
       </c>
       <c r="Z10">
+        <v>102160.0</v>
+      </c>
+      <c r="AA10">
         <v>-400565.86</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-495150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-123787.5</v>
       </c>
       <c r="AC10">
         <v>-123787.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>-123787.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-124737.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-7917.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>18528.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-436873.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>503206.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-463414.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>1950964.0</v>
       </c>
       <c r="O12">
-        <v>1.0</v>
+        <v>1950964.0</v>
       </c>
       <c r="P12">
         <v>1.0</v>
       </c>
       <c r="Q12">
-        <v>-1.0</v>
+        <v>1.0</v>
       </c>
       <c r="R12">
         <v>-1.0</v>
       </c>
       <c r="S12">
+        <v>-1.0</v>
+      </c>
+      <c r="T12">
         <v>-370030.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-3870875.0</v>
       </c>
       <c r="O13">
+        <v>-3870875.0</v>
+      </c>
+      <c r="P13">
         <v>1095254.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-44317.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-45289.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1406.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>236432.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>120326.0</v>
+      </c>
+      <c r="C14">
         <v>116379.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>242414.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>291955.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>339123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302308.0</v>
       </c>
       <c r="G14">
         <v>302308.0</v>
       </c>
       <c r="H14">
+        <v>302308.0</v>
+      </c>
+      <c r="I14">
         <v>238617.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>245894.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>185316.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>187086.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>152210.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>100947.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>83137.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>86397.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>84853.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>84080.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>89961.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>103953.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
-        <v>39930.0</v>
+        <v>216060.0</v>
       </c>
       <c r="V14">
         <v>39930.0</v>
       </c>
       <c r="W14">
+        <v>39930.0</v>
+      </c>
+      <c r="X14">
         <v>6602.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6603.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6602.0</v>
       </c>
       <c r="Z14">
         <v>6602.0</v>
       </c>
-      <c r="AA14"/>
+      <c r="AA14">
+        <v>6602.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>136</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>1512480.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>2039374.0</v>
       </c>
-      <c r="G15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>1019687.0</v>
       </c>
       <c r="J15">
         <v>1019687.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>1214325.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>310280000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>310280.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>2156631.0</v>
+      </c>
+      <c r="C16">
         <v>1627600.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>650339.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3624529.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>78522.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>533871.0</v>
       </c>
       <c r="G16">
         <v>533871.0</v>
       </c>
       <c r="H16">
+        <v>533871.0</v>
+      </c>
+      <c r="I16">
         <v>2121760.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2747633.0</v>
       </c>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
       <c r="K16">
+        <v>5173126.0</v>
+      </c>
+      <c r="L16">
         <v>6201136.0</v>
       </c>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
       <c r="M16">
+        <v>8310518.0</v>
+      </c>
+      <c r="N16">
         <v>9884543.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10815690.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12181799.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>231986.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>540101.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>466513.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>615749.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>595390.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>503470.0</v>
       </c>
-      <c r="V16">
-[...1 lines deleted...]
-      </c>
       <c r="W16">
-        <v>326714.0</v>
+        <v>380771.89</v>
       </c>
       <c r="X16">
+        <v>326713.0</v>
+      </c>
+      <c r="Y16">
         <v>281996.0</v>
       </c>
-      <c r="Y16">
-[...1 lines deleted...]
-      </c>
       <c r="Z16">
+        <v>301718.0</v>
+      </c>
+      <c r="AA16">
         <v>42224.0</v>
       </c>
-      <c r="AA16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB16"/>
       <c r="AC16">
         <v>-126376.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16">
+        <v>-126376.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-2892882.0</v>
+      </c>
+      <c r="C18">
         <v>-1940748.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4957893.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>763052.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1035480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2759649.0</v>
       </c>
       <c r="G18">
         <v>-2759649.0</v>
       </c>
       <c r="H18">
+        <v>-2759649.0</v>
+      </c>
+      <c r="I18">
         <v>-3278223.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2425493.0</v>
       </c>
-      <c r="J18">
-[...1 lines deleted...]
-      </c>
       <c r="K18">
+        <v>-1028011.0</v>
+      </c>
+      <c r="L18">
         <v>-2084141.0</v>
       </c>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
       <c r="M18">
-        <v>-1977397.0</v>
+        <v>-1502775.0</v>
       </c>
       <c r="N18">
+        <v>-931147.0</v>
+      </c>
+      <c r="O18">
         <v>-1366109.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-126376.5</v>
       </c>
-      <c r="P18">
-[...1 lines deleted...]
-      </c>
       <c r="Q18">
+        <v>-362827.0</v>
+      </c>
+      <c r="R18">
         <v>280077.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>177998.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>824326.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>126458.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
-        <v>-174545.36</v>
+        <v>289270.0</v>
       </c>
       <c r="W18">
-        <v>-5599222.0</v>
+        <v>-174300.36</v>
       </c>
       <c r="X18">
-        <v>631128.0</v>
+        <v>-1599800.0</v>
       </c>
       <c r="Y18">
-        <v>-96659.26</v>
+        <v>14310.0</v>
       </c>
       <c r="Z18">
+        <v>290186.0</v>
+      </c>
+      <c r="AA18">
         <v>-522180.74</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-505506.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126376.5</v>
       </c>
       <c r="AC18">
         <v>-126376.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18">
+        <v>-126376.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-22560.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-689193.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-88880.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-37994.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-161754.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-159225.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-135440.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-139339.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-50801.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-38371.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3089.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>0.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4195.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-219796.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3924.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>4121272.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
+      <c r="E20">
+        <v>3531588.0</v>
+      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>2652350.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>-1046250.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>12927688.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-645294.0</v>
+      </c>
+      <c r="C21">
         <v>-3230078.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-722844.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1957914.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>934915.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>825000.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="J21"/>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>54711.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-206489.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-327234.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-493687.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-3278437.0</v>
+      </c>
+      <c r="C22">
         <v>-2946284.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-9345813.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-4655608.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1773902.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586406.0</v>
       </c>
       <c r="G22">
         <v>586406.0</v>
       </c>
       <c r="H22">
+        <v>586406.0</v>
+      </c>
+      <c r="I22">
         <v>573725.0</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
       <c r="J22">
+        <v>-934256.0</v>
+      </c>
+      <c r="K22">
         <v>-545709.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1266522.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-895109.0</v>
       </c>
-      <c r="M22">
-[...1 lines deleted...]
-      </c>
       <c r="N22">
+        <v>-678894.0</v>
+      </c>
+      <c r="O22">
         <v>-1431804.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3909.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>205089.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>323202.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>376699.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>40697.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>37463.0</v>
       </c>
-      <c r="U22">
-[...1 lines deleted...]
-      </c>
       <c r="V22">
-        <v>182003.0</v>
+        <v>387952.0</v>
       </c>
       <c r="W22">
-        <v>-9692.0</v>
+        <v>182003.21</v>
       </c>
       <c r="X22">
-        <v>40112.0</v>
+        <v>10088.0</v>
       </c>
       <c r="Y22">
-        <v>135871.0</v>
+        <v>20333.0</v>
       </c>
       <c r="Z22">
+        <v>138104.0</v>
+      </c>
+      <c r="AA22">
         <v>-155650.99</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-15636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3909.0</v>
       </c>
       <c r="AC22">
         <v>-3909.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>-3909.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>3421913.0</v>
+      </c>
+      <c r="C23">
         <v>2706547.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-2706547.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>934915.0</v>
       </c>
-      <c r="F23">
-[...5 lines deleted...]
-      </c>
+      <c r="G23">
+        <v>1796760.0</v>
+      </c>
+      <c r="H23"/>
       <c r="I23">
         <v>1019687.0</v>
       </c>
       <c r="J23">
+        <v>1019687.0</v>
+      </c>
+      <c r="K23">
         <v>1214325.0</v>
       </c>
-      <c r="K23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23">
+        <v>-71250.0</v>
+      </c>
+      <c r="N23">
         <v>1046249.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12827688.0</v>
       </c>
-      <c r="O23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P23"/>
       <c r="Q23">
+        <v>533723.0</v>
+      </c>
+      <c r="R23">
         <v>45289.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>-310281.0</v>
+      </c>
+      <c r="T23">
         <v>-390453.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3924.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-83062.73</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>198750.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4786110.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-952908.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>383511.0</v>
       </c>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
       <c r="AA23">
+        <v>0.0</v>
+      </c>
+      <c r="AB23">
         <v>505506.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>144</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>22560.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-22560.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-667000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-225783.0</v>
       </c>
-      <c r="I24"/>
-[...6 lines deleted...]
-      </c>
+      <c r="J24"/>
+      <c r="K24">
+        <v>1.0</v>
+      </c>
+      <c r="L24"/>
       <c r="M24">
+        <v>-30745.0</v>
+      </c>
+      <c r="N24">
         <v>-6199.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-50801.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
-[...2 lines deleted...]
-      <c r="S24"/>
+      <c r="R24"/>
+      <c r="S24">
+        <v>-216800.0</v>
+      </c>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-80312.73</v>
       </c>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
       <c r="W24">
-        <v>-3181310.0</v>
+        <v>80067.73</v>
       </c>
       <c r="X24">
+        <v>-196299.0</v>
+      </c>
+      <c r="Y24">
         <v>2020.0</v>
       </c>
-      <c r="Y24">
-[...1 lines deleted...]
-      </c>
       <c r="Z24">
+        <v>-9097.0</v>
+      </c>
+      <c r="AA24">
         <v>6602.34</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>309927.0</v>
+      </c>
+      <c r="C25">
         <v>177493.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1952944.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3967444.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-688883.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-4631082.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>-3613685.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>-1179306.0</v>
+      </c>
+      <c r="K25">
         <v>-1019687.0</v>
       </c>
-      <c r="K25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
-        <v>1950964.0</v>
+        <v>-1.0</v>
       </c>
       <c r="N25">
+        <v>1.0</v>
+      </c>
+      <c r="O25">
         <v>592630.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>17413.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-90579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45289.0</v>
       </c>
       <c r="S25">
         <v>-370030.0</v>
       </c>
       <c r="T25">
-        <v>350717.0</v>
+        <v>-370030.0</v>
       </c>
       <c r="U25">
-        <v>166125.0</v>
+        <v>260826.0</v>
       </c>
       <c r="V25">
-        <v>0.0</v>
+        <v>-55961.0</v>
       </c>
       <c r="W25">
-        <v>19806.0</v>
+        <v>63281.0</v>
       </c>
       <c r="X25">
-        <v>2.0</v>
+        <v>-1.0</v>
       </c>
       <c r="Y25">
         <v>-1.0</v>
       </c>
       <c r="Z25">
-        <v>387726.0</v>
-[...1 lines deleted...]
-      <c r="AA25"/>
+        <v>172180.0</v>
+      </c>
+      <c r="AA25">
+        <v>-6602.0</v>
+      </c>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>1046249.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-1046249.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-158456.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
-        <v>1023150.0</v>
+        <v>59460.0</v>
       </c>
       <c r="C27">
         <v>1023150.0</v>
       </c>
-      <c r="D27"/>
+      <c r="D27">
+        <v>1023150.0</v>
+      </c>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>0.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>33336.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>-33336.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>33336.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>50.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>829500.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>0.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>829500.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>3421913.0</v>
+      </c>
+      <c r="C28">
         <v>2918009.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1983703.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2782955.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>934915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796760.0</v>
       </c>
       <c r="G28">
         <v>1796760.0</v>
       </c>
       <c r="H28">
+        <v>1796760.0</v>
+      </c>
+      <c r="I28">
         <v>2652350.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1019687.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1019687.0</v>
       </c>
       <c r="K28">
         <v>-25240.0</v>
       </c>
       <c r="L28">
-        <v>-1046249.0</v>
+        <v>-25240.0</v>
       </c>
       <c r="M28">
+        <v>-71250.0</v>
+      </c>
+      <c r="N28">
         <v>1046249.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12827688.0</v>
       </c>
       <c r="O28">
         <v>12827688.0</v>
       </c>
       <c r="P28">
-        <v>100000.0</v>
+        <v>12827688.0</v>
       </c>
       <c r="Q28">
+        <v>54711.0</v>
+      </c>
+      <c r="R28">
         <v>-206489.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-327234.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-803968.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-34538.0</v>
       </c>
-      <c r="U28">
-[...1 lines deleted...]
-      </c>
       <c r="V28">
-        <v>148291.0</v>
+        <v>-166572.0</v>
       </c>
       <c r="W28">
-        <v>5944818.0</v>
+        <v>148291.13</v>
       </c>
       <c r="X28">
-        <v>-952908.0</v>
+        <v>5025100.0</v>
       </c>
       <c r="Y28">
-        <v>361914.0</v>
+        <v>-33190.0</v>
       </c>
       <c r="Z28">
+        <v>-21596.0</v>
+      </c>
+      <c r="AA28">
         <v>557803.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>505506.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-2892882.0</v>
+      </c>
+      <c r="C29">
         <v>-1842774.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4960976.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>763052.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1035484.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2695456.0</v>
       </c>
       <c r="G29">
         <v>-2695456.0</v>
       </c>
       <c r="H29">
+        <v>-2695456.0</v>
+      </c>
+      <c r="I29">
         <v>-3189343.0</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
-        <v>-866255.0</v>
+        <v>-2387500.0</v>
       </c>
       <c r="K29">
+        <v>-866256.0</v>
+      </c>
+      <c r="L29">
         <v>-1924916.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
-        <v>-1838058.0</v>
+        <v>-1387042.0</v>
       </c>
       <c r="N29">
+        <v>-772101.0</v>
+      </c>
+      <c r="O29">
         <v>-1315308.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-126376.5</v>
       </c>
-      <c r="P29">
-[...1 lines deleted...]
-      </c>
       <c r="Q29">
+        <v>-359738.0</v>
+      </c>
+      <c r="R29">
         <v>280077.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>182193.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1044122.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>130382.0</v>
       </c>
-      <c r="U29">
-[...1 lines deleted...]
-      </c>
       <c r="V29">
+        <v>292020.0</v>
+      </c>
+      <c r="W29">
         <v>-171550.36</v>
       </c>
-      <c r="W29">
-[...1 lines deleted...]
-      </c>
       <c r="X29">
-        <v>482537.0</v>
+        <v>-912498.0</v>
       </c>
       <c r="Y29">
-        <v>-85744.26</v>
+        <v>33068.0</v>
       </c>
       <c r="Z29">
+        <v>140555.0</v>
+      </c>
+      <c r="AA29">
         <v>-363724.74</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-505506.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-126376.5</v>
       </c>
       <c r="AC29">
         <v>-126376.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29">
+        <v>-126376.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>150</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-97974.0</v>
       </c>
-      <c r="C30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D30"/>
       <c r="E30">
         <v>-22560.0</v>
       </c>
       <c r="F30">
+        <v>-22560.0</v>
+      </c>
+      <c r="G30">
         <v>-689193.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-88880.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>-161754.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-37993.0</v>
+      </c>
+      <c r="K30">
+        <v>-161755.0</v>
+      </c>
+      <c r="L30"/>
       <c r="M30">
-        <v>-139339.0</v>
+        <v>-115733.0</v>
       </c>
       <c r="N30">
+        <v>-159046.0</v>
+      </c>
+      <c r="O30">
         <v>-50801.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-38371.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3088.0</v>
       </c>
       <c r="Q30">
         <v>-3089.0</v>
       </c>
       <c r="R30">
+        <v>-3089.0</v>
+      </c>
+      <c r="S30">
         <v>-4195.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-219796.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3924.0</v>
       </c>
-      <c r="U30">
-[...1 lines deleted...]
-      </c>
       <c r="V30">
-        <v>77317.0</v>
+        <v>-2750.0</v>
       </c>
       <c r="W30">
-        <v>-4237255.0</v>
+        <v>77317.73</v>
       </c>
       <c r="X30">
-        <v>150611.0</v>
+        <v>-4067884.0</v>
       </c>
       <c r="Y30">
-        <v>-17517.34</v>
+        <v>-18760.0</v>
       </c>
       <c r="Z30">
+        <v>140534.0</v>
+      </c>
+      <c r="AA30">
         <v>-151853.66</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>