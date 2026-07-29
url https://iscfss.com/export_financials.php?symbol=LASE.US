--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1164,51 +1164,51 @@
       </c>
       <c r="G14">
         <v>6386751.0</v>
       </c>
       <c r="H14">
         <v>4883973.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>1157128.0</v>
+        <v>2362135.0</v>
       </c>
       <c r="C16">
         <v>1097473.0</v>
       </c>
       <c r="D16">
         <v>213114.0</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>91775.0</v>
       </c>
       <c r="G16">
         <v>779128.0</v>
       </c>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
@@ -1626,51 +1626,51 @@
       <c r="B39">
         <v>245825.0</v>
       </c>
       <c r="C39">
         <v>58567.0</v>
       </c>
       <c r="D39">
         <v>39190.0</v>
       </c>
       <c r="E39">
         <v>-575263.0</v>
       </c>
       <c r="F39">
         <v>3000.0</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>2811698.0</v>
+        <v>1606691.0</v>
       </c>
       <c r="C40">
         <v>294705.0</v>
       </c>
       <c r="D40">
         <v>161538.0</v>
       </c>
       <c r="E40">
         <v>429429.0</v>
       </c>
       <c r="F40">
         <v>-7950.0</v>
       </c>
       <c r="G40">
         <v>-181199.0</v>
       </c>
       <c r="H40"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
@@ -1865,51 +1865,51 @@
       <c r="C51">
         <v>5016408.0</v>
       </c>
       <c r="D51">
         <v>597143.0</v>
       </c>
       <c r="E51">
         <v>832072.0</v>
       </c>
       <c r="F51">
         <v>1086720.0</v>
       </c>
       <c r="G51">
         <v>1350572.0</v>
       </c>
       <c r="H51"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
         <v>4769654.0</v>
       </c>
       <c r="C52">
-        <v>649989.0</v>
+        <v>1299978.0</v>
       </c>
       <c r="D52">
         <v>434152.0</v>
       </c>
       <c r="E52">
         <v>344510.0</v>
       </c>
       <c r="F52">
         <v>179707.0</v>
       </c>
       <c r="G52">
         <v>362398.0</v>
       </c>
       <c r="H52"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
@@ -2200,51 +2200,51 @@
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>1595333.0</v>
+        <v>1844419.0</v>
       </c>
       <c r="C2">
         <v>1595333.0</v>
       </c>
       <c r="D2">
         <v>1775089.0</v>
       </c>
       <c r="E2">
         <v>1484062.0</v>
       </c>
       <c r="F2">
         <v>531268.0</v>
       </c>
       <c r="G2">
         <v>531268.0</v>
       </c>
       <c r="H2">
         <v>527712.0</v>
       </c>
       <c r="I2">
         <v>198236.0</v>
       </c>
       <c r="J2">
         <v>306302.0</v>
       </c>
@@ -2461,51 +2461,53 @@
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4319558.0</v>
+      </c>
       <c r="C7">
         <v>4366419.0</v>
       </c>
       <c r="D7">
         <v>4491551.0</v>
       </c>
       <c r="E7">
         <v>4702529.0</v>
       </c>
       <c r="F7">
         <v>4787771.0</v>
       </c>
       <c r="G7">
         <v>5016408.0</v>
       </c>
       <c r="H7">
         <v>252558.0</v>
       </c>
       <c r="I7">
         <v>374559.0</v>
       </c>
       <c r="J7">
         <v>477364.0</v>
       </c>
       <c r="K7">
@@ -2531,51 +2533,53 @@
       </c>
       <c r="R7">
         <v>454469.0</v>
       </c>
       <c r="S7">
         <v>499758.0</v>
       </c>
       <c r="T7">
         <v>14377.0</v>
       </c>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>32605.0</v>
+      </c>
       <c r="C8">
         <v>22853.0</v>
       </c>
       <c r="D8">
         <v>22210.0</v>
       </c>
       <c r="E8">
         <v>14276.0</v>
       </c>
       <c r="F8">
         <v>14276.0</v>
       </c>
       <c r="G8">
         <v>14257.0</v>
       </c>
       <c r="H8">
         <v>13832.0</v>
       </c>
       <c r="I8">
         <v>12270.0</v>
       </c>
       <c r="J8">
         <v>92703.0</v>
       </c>
       <c r="K8">
@@ -2636,51 +2640,51 @@
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>650339.0</v>
+        <v>1627600.0</v>
       </c>
       <c r="C10">
         <v>650339.0</v>
       </c>
       <c r="D10">
         <v>3624529.0</v>
       </c>
       <c r="E10">
         <v>78522.0</v>
       </c>
       <c r="F10">
         <v>533871.0</v>
       </c>
       <c r="G10">
         <v>533871.0</v>
       </c>
       <c r="H10">
         <v>2121760.0</v>
       </c>
       <c r="I10">
         <v>2747633.0</v>
       </c>
       <c r="J10">
         <v>5173125.0</v>
       </c>
@@ -2754,51 +2758,51 @@
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>650339.0</v>
+        <v>1627600.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>3624529.0</v>
       </c>
       <c r="E12">
         <v>78522.0</v>
       </c>
       <c r="F12">
         <v>533871.0</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>2121760.0</v>
       </c>
       <c r="I12">
         <v>2747633.0</v>
       </c>
       <c r="J12">
         <v>5173125.0</v>
       </c>
       <c r="K12">
         <v>6201137.0</v>
       </c>
       <c r="L12">
@@ -2834,51 +2838,51 @@
       <c r="V12">
         <v>380772.0</v>
       </c>
       <c r="W12">
         <v>326713.0</v>
       </c>
       <c r="X12">
         <v>281996.0</v>
       </c>
       <c r="Y12">
         <v>300878.0</v>
       </c>
       <c r="Z12">
         <v>42261.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
-        <v>22853.0</v>
+        <v>32605.0</v>
       </c>
       <c r="C13"/>
       <c r="D13">
         <v>22210.0</v>
       </c>
       <c r="E13">
         <v>14276.0</v>
       </c>
       <c r="F13">
         <v>14257.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>13832.0</v>
       </c>
       <c r="I13">
         <v>12270.0</v>
       </c>
       <c r="J13">
         <v>92703.0</v>
       </c>
       <c r="K13">
         <v>92533.0</v>
       </c>
       <c r="L13">
@@ -2922,51 +2926,51 @@
       </c>
       <c r="Y13">
         <v>663962.0</v>
       </c>
       <c r="Z13">
         <v>35613.0</v>
       </c>
       <c r="AA13">
         <v>26613.0</v>
       </c>
       <c r="AB13">
         <v>6653.25</v>
       </c>
       <c r="AC13">
         <v>6653.25</v>
       </c>
       <c r="AD13">
         <v>6653.25</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>22845345.0</v>
+        <v>27346370.0</v>
       </c>
       <c r="C14">
         <v>22845375.0</v>
       </c>
       <c r="D14">
         <v>17126748.0</v>
       </c>
       <c r="E14">
         <v>14276150.0</v>
       </c>
       <c r="F14">
         <v>12671166.0</v>
       </c>
       <c r="G14">
         <v>14257458.0</v>
       </c>
       <c r="H14">
         <v>12671166.0</v>
       </c>
       <c r="I14">
         <v>10589108.0</v>
       </c>
       <c r="J14">
         <v>9270425.0</v>
       </c>
@@ -3048,51 +3052,51 @@
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
-        <v>1157128.0</v>
+        <v>4216963.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>1923075.0</v>
       </c>
       <c r="E16">
         <v>319872.0</v>
       </c>
       <c r="F16">
         <v>1097473.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>116564.0</v>
       </c>
       <c r="I16">
         <v>116564.0</v>
       </c>
       <c r="J16">
         <v>772686.0</v>
       </c>
       <c r="K16">
         <v>701234.0</v>
       </c>
       <c r="L16"/>
@@ -3262,51 +3266,51 @@
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
-        <v>922701.0</v>
+        <v>898637.0</v>
       </c>
       <c r="C21">
         <v>922701.0</v>
       </c>
       <c r="D21">
         <v>4979030.0</v>
       </c>
       <c r="E21">
         <v>5138861.0</v>
       </c>
       <c r="F21">
         <v>5458522.0</v>
       </c>
       <c r="G21">
         <v>5458522.0</v>
       </c>
       <c r="H21">
         <v>4026820.0</v>
       </c>
       <c r="I21">
         <v>4077662.0</v>
       </c>
       <c r="J21">
         <v>4195597.0</v>
       </c>
@@ -3342,51 +3346,51 @@
       </c>
       <c r="U21">
         <v>3187275.0</v>
       </c>
       <c r="V21">
         <v>3187275.0</v>
       </c>
       <c r="W21">
         <v>3184280.0</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21">
         <v>796070.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
-        <v>1287127.0</v>
+        <v>1244836.0</v>
       </c>
       <c r="C22">
         <v>1287127.0</v>
       </c>
       <c r="D22">
         <v>2145391.0</v>
       </c>
       <c r="E22">
         <v>1476637.0</v>
       </c>
       <c r="F22">
         <v>2338759.0</v>
       </c>
       <c r="G22">
         <v>2338759.0</v>
       </c>
       <c r="H22">
         <v>1830725.0</v>
       </c>
       <c r="I22">
         <v>2105421.0</v>
       </c>
       <c r="J22">
         <v>2167000.0</v>
       </c>
@@ -3434,51 +3438,51 @@
       </c>
       <c r="Y22">
         <v>792607.0</v>
       </c>
       <c r="Z22">
         <v>895716.0</v>
       </c>
       <c r="AA22">
         <v>495150.0</v>
       </c>
       <c r="AB22">
         <v>123787.0</v>
       </c>
       <c r="AC22">
         <v>123787.0</v>
       </c>
       <c r="AD22">
         <v>123787.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
-        <v>9449602.0</v>
+        <v>10905197.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>17461358.0</v>
       </c>
       <c r="E23">
         <v>14940851.0</v>
       </c>
       <c r="F23">
         <v>17152147.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>10620812.0</v>
       </c>
       <c r="I23">
         <v>11080603.0</v>
       </c>
       <c r="J23">
         <v>13584789.0</v>
       </c>
       <c r="K23">
         <v>15164447.0</v>
       </c>
       <c r="L23">
@@ -3664,51 +3668,51 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>8271690.0</v>
+        <v>4164190.0</v>
       </c>
       <c r="C28">
         <v>3905271.0</v>
       </c>
       <c r="D28">
         <v>9403431.0</v>
       </c>
       <c r="E28">
         <v>6454930.0</v>
       </c>
       <c r="F28">
         <v>4482537.0</v>
       </c>
       <c r="G28"/>
       <c r="H28">
         <v>-1869202.0</v>
       </c>
       <c r="I28">
         <v>-2373074.0</v>
       </c>
       <c r="J28">
         <v>-4695761.0</v>
       </c>
       <c r="K28">
         <v>-5603994.0</v>
@@ -3745,51 +3749,53 @@
       </c>
       <c r="V28">
         <v>1074958.0</v>
       </c>
       <c r="W28">
         <v>1023859.0</v>
       </c>
       <c r="X28">
         <v>489208.0</v>
       </c>
       <c r="Y28">
         <v>546649.0</v>
       </c>
       <c r="Z28">
         <v>357086.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-228091.0</v>
+      </c>
       <c r="C29">
         <v>-480976.0</v>
       </c>
       <c r="D29">
         <v>8427681.0</v>
       </c>
       <c r="E29">
         <v>6167890.0</v>
       </c>
       <c r="F29">
         <v>7672705.0</v>
       </c>
       <c r="G29">
         <v>10212293.0</v>
       </c>
       <c r="H29">
         <v>9687668.0</v>
       </c>
       <c r="I29">
         <v>10283630.0</v>
       </c>
       <c r="J29">
         <v>11949430.0</v>
       </c>
       <c r="K29">
@@ -3816,51 +3822,51 @@
       <c r="R29">
         <v>6189383.0</v>
       </c>
       <c r="S29">
         <v>6147867.0</v>
       </c>
       <c r="T29">
         <v>6903017.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>805885.0</v>
+        <v>1108881.0</v>
       </c>
       <c r="C30">
         <v>547848.0</v>
       </c>
       <c r="D30">
         <v>847585.0</v>
       </c>
       <c r="E30">
         <v>877522.0</v>
       </c>
       <c r="F30">
         <v>1733263.0</v>
       </c>
       <c r="G30">
         <v>973605.0</v>
       </c>
       <c r="H30">
         <v>773295.0</v>
       </c>
       <c r="I30">
         <v>446016.0</v>
       </c>
       <c r="J30">
         <v>443309.0</v>
       </c>
@@ -3945,51 +3951,53 @@
       <c r="Q31">
         <v>3208156.0</v>
       </c>
       <c r="R31">
         <v>2828150.0</v>
       </c>
       <c r="S31">
         <v>2392960.0</v>
       </c>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-3984822.0</v>
+      </c>
       <c r="C32">
         <v>-7344637.0</v>
       </c>
       <c r="D32">
         <v>-2346825.0</v>
       </c>
       <c r="E32">
         <v>-2995921.0</v>
       </c>
       <c r="F32">
         <v>-876778.0</v>
       </c>
       <c r="G32">
         <v>2091025.0</v>
       </c>
       <c r="H32">
         <v>3879770.0</v>
       </c>
       <c r="I32">
         <v>5084680.0</v>
       </c>
       <c r="J32">
         <v>6425823.0</v>
       </c>
       <c r="K32">
@@ -4016,51 +4024,51 @@
       <c r="R32">
         <v>2277749.0</v>
       </c>
       <c r="S32">
         <v>2101635.0</v>
       </c>
       <c r="T32">
         <v>3138588.0</v>
       </c>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>6460426.0</v>
+        <v>6375101.0</v>
       </c>
       <c r="C33">
         <v>6460426.0</v>
       </c>
       <c r="D33">
         <v>10653899.0</v>
       </c>
       <c r="E33">
         <v>11594949.0</v>
       </c>
       <c r="F33">
         <v>12487687.0</v>
       </c>
       <c r="G33">
         <v>12487687.0</v>
       </c>
       <c r="H33">
         <v>5854244.0</v>
       </c>
       <c r="I33">
         <v>5375895.0</v>
       </c>
       <c r="J33">
         <v>5686598.0</v>
       </c>
@@ -4142,51 +4150,51 @@
         <v>1.0</v>
       </c>
       <c r="P34">
         <v>2.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
-        <v>4152375.0</v>
+        <v>4090602.0</v>
       </c>
       <c r="C35">
         <v>4152375.0</v>
       </c>
       <c r="D35">
         <v>4207901.0</v>
       </c>
       <c r="E35">
         <v>4262061.0</v>
       </c>
       <c r="F35">
         <v>4366419.0</v>
       </c>
       <c r="G35">
         <v>4366419.0</v>
       </c>
       <c r="H35">
         <v>46346.0</v>
       </c>
       <c r="I35">
         <v>176945.0</v>
       </c>
       <c r="J35">
         <v>162991.0</v>
       </c>
@@ -4384,51 +4392,51 @@
       </c>
       <c r="S38">
         <v>3000.0</v>
       </c>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38">
         <v>1.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38">
         <v>-1.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>245825.0</v>
+        <v>548779.0</v>
       </c>
       <c r="C39">
         <v>120825.0</v>
       </c>
       <c r="D39">
         <v>189954.0</v>
       </c>
       <c r="E39">
         <v>913221.0</v>
       </c>
       <c r="F39">
         <v>58567.0</v>
       </c>
       <c r="G39">
         <v>58567.0</v>
       </c>
       <c r="H39">
         <v>40788.0</v>
       </c>
       <c r="I39">
         <v>405638.0</v>
       </c>
       <c r="J39">
         <v>114757.0</v>
       </c>
@@ -4456,51 +4464,51 @@
       <c r="R39">
         <v>3000.0</v>
       </c>
       <c r="S39">
         <v>3000.0</v>
       </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39">
         <v>1.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>2811698.0</v>
+        <v>752348.0</v>
       </c>
       <c r="C40">
         <v>338902.0</v>
       </c>
       <c r="D40">
         <v>843962.0</v>
       </c>
       <c r="E40">
         <v>2266498.0</v>
       </c>
       <c r="F40">
         <v>294705.0</v>
       </c>
       <c r="G40"/>
       <c r="H40">
         <v>36310.0</v>
       </c>
       <c r="I40">
         <v>107614.0</v>
       </c>
       <c r="J40">
         <v>79007.0</v>
       </c>
       <c r="K40">
         <v>161538.0</v>
@@ -4574,51 +4582,51 @@
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41">
         <v>1.0</v>
       </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
-        <v>20150920.0</v>
+        <v>26423715.0</v>
       </c>
       <c r="C42"/>
       <c r="D42">
         <v>19632109.0</v>
       </c>
       <c r="E42">
         <v>15531629.0</v>
       </c>
       <c r="F42">
         <v>17952349.0</v>
       </c>
       <c r="G42"/>
       <c r="H42">
         <v>18014555.0</v>
       </c>
       <c r="I42">
         <v>19185804.0</v>
       </c>
       <c r="J42">
         <v>18085683.0</v>
       </c>
       <c r="K42">
         <v>19072205.0</v>
       </c>
       <c r="L42">
@@ -4628,51 +4636,51 @@
         <v>19183020.0</v>
       </c>
       <c r="N42">
         <v>18140520.0</v>
       </c>
       <c r="O42"/>
       <c r="P42">
         <v>5242832.0</v>
       </c>
       <c r="Q42">
         <v>5242832.0</v>
       </c>
       <c r="R42">
         <v>5242832.0</v>
       </c>
       <c r="S42">
         <v>5242832.0</v>
       </c>
       <c r="T42">
         <v>4998911.0</v>
       </c>
       <c r="U42">
         <v>4998911.0</v>
       </c>
       <c r="V42">
-        <v>4998910.0</v>
+        <v>9997821.0</v>
       </c>
       <c r="W42">
         <v>4998910.0</v>
       </c>
       <c r="X42">
         <v>0.0</v>
       </c>
       <c r="Y42"/>
       <c r="Z42">
         <v>628349.0</v>
       </c>
       <c r="AA42">
         <v>478893.0</v>
       </c>
       <c r="AB42">
         <v>119722.0</v>
       </c>
       <c r="AC42">
         <v>119722.0</v>
       </c>
       <c r="AD42">
         <v>119722.0</v>
       </c>
     </row>
     <row r="43" spans="1:30">
@@ -4725,51 +4733,53 @@
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>7953095.0</v>
+      </c>
       <c r="C45">
         <v>7922041.0</v>
       </c>
       <c r="D45">
         <v>8747337.0</v>
       </c>
       <c r="E45">
         <v>8909735.0</v>
       </c>
       <c r="F45">
         <v>9015035.0</v>
       </c>
       <c r="G45">
         <v>9226338.0</v>
       </c>
       <c r="H45">
         <v>2657662.0</v>
       </c>
       <c r="I45">
         <v>2257075.0</v>
       </c>
       <c r="J45">
         <v>2321884.0</v>
       </c>
       <c r="K45">
@@ -4788,51 +4798,51 @@
         <v>1758638.0</v>
       </c>
       <c r="P45">
         <v>1259776.0</v>
       </c>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
     </row>
     <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
-        <v>5235725.0</v>
+        <v>5174464.0</v>
       </c>
       <c r="C46">
         <v>5235725.0</v>
       </c>
       <c r="D46">
         <v>5358139.0</v>
       </c>
       <c r="E46">
         <v>6139710.0</v>
       </c>
       <c r="F46">
         <v>6712787.0</v>
       </c>
       <c r="G46">
         <v>6712787.0</v>
       </c>
       <c r="H46">
         <v>1511046.0</v>
       </c>
       <c r="I46">
         <v>1298233.0</v>
       </c>
       <c r="J46">
         <v>1491000.0</v>
       </c>
@@ -4918,51 +4928,51 @@
         <v>1098498.0</v>
       </c>
       <c r="R47">
         <v>1125774.0</v>
       </c>
       <c r="S47">
         <v>1198338.0</v>
       </c>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
     </row>
     <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
-        <v>-25210359.0</v>
+        <v>-28156643.0</v>
       </c>
       <c r="C48">
         <v>-25210359.0</v>
       </c>
       <c r="D48">
         <v>-15864546.0</v>
       </c>
       <c r="E48">
         <v>-11208938.0</v>
       </c>
       <c r="F48">
         <v>-7754313.0</v>
       </c>
       <c r="G48">
         <v>-7754313.0</v>
       </c>
       <c r="H48">
         <v>-8340719.0</v>
       </c>
       <c r="I48">
         <v>-8914444.0</v>
       </c>
       <c r="J48">
         <v>-6228956.0</v>
       </c>
@@ -5043,98 +5053,100 @@
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1472232.0</v>
+      </c>
       <c r="C50">
         <v>4555610.0</v>
       </c>
       <c r="D50">
         <v>4328508.0</v>
       </c>
       <c r="E50">
         <v>1830923.0</v>
       </c>
       <c r="F50">
         <v>825000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50">
         <v>100000.0</v>
       </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50">
         <v>7950.0</v>
       </c>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>8922029.0</v>
+        <v>5791790.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>13027960.0</v>
       </c>
       <c r="E51">
         <v>6533452.0</v>
       </c>
       <c r="F51">
         <v>5016408.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>252558.0</v>
       </c>
       <c r="I51">
         <v>374559.0</v>
       </c>
       <c r="J51">
         <v>477364.0</v>
       </c>
       <c r="K51">
         <v>597143.0</v>
       </c>
       <c r="L51">
@@ -5170,51 +5182,51 @@
       <c r="V51">
         <v>1455730.0</v>
       </c>
       <c r="W51">
         <v>1350572.0</v>
       </c>
       <c r="X51">
         <v>771204.0</v>
       </c>
       <c r="Y51">
         <v>847527.0</v>
       </c>
       <c r="Z51">
         <v>399347.0</v>
       </c>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>4769654.0</v>
+        <v>1701188.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>4612158.0</v>
       </c>
       <c r="E52">
         <v>2271391.0</v>
       </c>
       <c r="F52">
         <v>649989.0</v>
       </c>
       <c r="G52"/>
       <c r="H52">
         <v>206212.0</v>
       </c>
       <c r="I52">
         <v>197614.0</v>
       </c>
       <c r="J52">
         <v>314373.0</v>
       </c>
       <c r="K52">
         <v>434152.0</v>
       </c>
       <c r="L52">
@@ -5314,51 +5326,51 @@
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
     </row>
     <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
-        <v>9449602.0</v>
+        <v>10905197.0</v>
       </c>
       <c r="C55">
         <v>9449602.0</v>
       </c>
       <c r="D55">
         <v>17461358.0</v>
       </c>
       <c r="E55">
         <v>14940851.0</v>
       </c>
       <c r="F55">
         <v>17152147.0</v>
       </c>
       <c r="G55">
         <v>17152147.0</v>
       </c>
       <c r="H55">
         <v>10620812.0</v>
       </c>
       <c r="I55">
         <v>11080603.0</v>
       </c>
       <c r="J55">
         <v>13584789.0</v>
       </c>
@@ -5406,51 +5418,51 @@
       </c>
       <c r="Y55">
         <v>2012547.0</v>
       </c>
       <c r="Z55">
         <v>1291666.0</v>
       </c>
       <c r="AA55">
         <v>495150.0</v>
       </c>
       <c r="AB55">
         <v>123787.0</v>
       </c>
       <c r="AC55">
         <v>123787.0</v>
       </c>
       <c r="AD55">
         <v>123787.0</v>
       </c>
     </row>
     <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
-        <v>2989176.0</v>
+        <v>4530096.0</v>
       </c>
       <c r="C56">
         <v>2989176.0</v>
       </c>
       <c r="D56">
         <v>6807459.0</v>
       </c>
       <c r="E56">
         <v>3345902.0</v>
       </c>
       <c r="F56">
         <v>4664460.0</v>
       </c>
       <c r="G56">
         <v>4664460.0</v>
       </c>
       <c r="H56">
         <v>4766568.0</v>
       </c>
       <c r="I56">
         <v>5704708.0</v>
       </c>
       <c r="J56">
         <v>7898191.0</v>
       </c>
@@ -5498,51 +5510,51 @@
       </c>
       <c r="Y56">
         <v>1573816.0</v>
       </c>
       <c r="Z56">
         <v>1139812.0</v>
       </c>
       <c r="AA56">
         <v>495150.0</v>
       </c>
       <c r="AB56">
         <v>123787.0</v>
       </c>
       <c r="AC56">
         <v>123787.0</v>
       </c>
       <c r="AD56">
         <v>123787.0</v>
       </c>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
-        <v>10333813.0</v>
+        <v>8514918.0</v>
       </c>
       <c r="C57">
         <v>10333813.0</v>
       </c>
       <c r="D57">
         <v>9154284.0</v>
       </c>
       <c r="E57">
         <v>6341823.0</v>
       </c>
       <c r="F57">
         <v>2573435.0</v>
       </c>
       <c r="G57">
         <v>2573435.0</v>
       </c>
       <c r="H57">
         <v>886798.0</v>
       </c>
       <c r="I57">
         <v>620028.0</v>
       </c>
       <c r="J57">
         <v>1472368.0</v>
       </c>
@@ -5590,51 +5602,51 @@
       </c>
       <c r="Y57">
         <v>622738.0</v>
       </c>
       <c r="Z57">
         <v>400484.0</v>
       </c>
       <c r="AA57">
         <v>5280.0</v>
       </c>
       <c r="AB57">
         <v>1320.0</v>
       </c>
       <c r="AC57">
         <v>1320.0</v>
       </c>
       <c r="AD57">
         <v>1320.0</v>
       </c>
     </row>
     <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
-        <v>14486188.0</v>
+        <v>12605520.0</v>
       </c>
       <c r="C58">
         <v>14486188.0</v>
       </c>
       <c r="D58">
         <v>13362185.0</v>
       </c>
       <c r="E58">
         <v>10603884.0</v>
       </c>
       <c r="F58">
         <v>6939854.0</v>
       </c>
       <c r="G58">
         <v>6939854.0</v>
       </c>
       <c r="H58">
         <v>933144.0</v>
       </c>
       <c r="I58">
         <v>796973.0</v>
       </c>
       <c r="J58">
         <v>1635359.0</v>
       </c>
@@ -5716,51 +5728,51 @@
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
     </row>
     <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
-        <v>-5036586.0</v>
+        <v>-1700323.0</v>
       </c>
       <c r="C60">
         <v>-5036586.0</v>
       </c>
       <c r="D60">
         <v>4099173.0</v>
       </c>
       <c r="E60">
         <v>4336967.0</v>
       </c>
       <c r="F60">
         <v>10212293.0</v>
       </c>
       <c r="G60">
         <v>10212293.0</v>
       </c>
       <c r="H60">
         <v>9687668.0</v>
       </c>
       <c r="I60">
         <v>10283630.0</v>
       </c>
       <c r="J60">
         <v>11949430.0</v>
       </c>
@@ -6717,51 +6729,51 @@
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
       <c r="AD1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>91</v>
       </c>
       <c r="B2">
-        <v>3676089.0</v>
+        <v>1304004.0</v>
       </c>
       <c r="C2">
         <v>3676089.0</v>
       </c>
       <c r="D2">
         <v>1104278.0</v>
       </c>
       <c r="E2">
         <v>1208871.0</v>
       </c>
       <c r="F2">
         <v>1161669.0</v>
       </c>
       <c r="G2">
         <v>1161669.0</v>
       </c>
       <c r="H2">
         <v>107277.0</v>
       </c>
       <c r="I2">
         <v>308081.0</v>
       </c>
       <c r="J2">
         <v>542439.0</v>
       </c>
@@ -6801,51 +6813,51 @@
       <c r="V2">
         <v>352037.0</v>
       </c>
       <c r="W2">
         <v>417172.0</v>
       </c>
       <c r="X2">
         <v>261063.0</v>
       </c>
       <c r="Y2">
         <v>214227.0</v>
       </c>
       <c r="Z2">
         <v>57320.0</v>
       </c>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>92</v>
       </c>
       <c r="B3">
-        <v>242414.0</v>
+        <v>116379.0</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>291955.0</v>
       </c>
       <c r="E3">
         <v>339123.0</v>
       </c>
       <c r="F3">
         <v>302308.0</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>238617.0</v>
       </c>
       <c r="I3">
         <v>245894.0</v>
       </c>
       <c r="J3">
         <v>185316.0</v>
       </c>
       <c r="K3">
         <v>187086.0</v>
       </c>
       <c r="L3">
@@ -6921,51 +6933,51 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
-        <v>-8053710.0</v>
+        <v>-2561433.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-3217315.0</v>
       </c>
       <c r="E5">
         <v>-962688.0</v>
       </c>
       <c r="F5">
         <v>-2344775.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-1705897.0</v>
       </c>
       <c r="I5">
         <v>-2110839.0</v>
       </c>
       <c r="J5">
         <v>-545709.0</v>
       </c>
       <c r="K5">
         <v>-323396.0</v>
       </c>
       <c r="L5">
@@ -7005,51 +7017,51 @@
         <v>5287.0</v>
       </c>
       <c r="X5">
         <v>20333.0</v>
       </c>
       <c r="Y5">
         <v>136712.0</v>
       </c>
       <c r="Z5">
         <v>-155652.0</v>
       </c>
       <c r="AA5">
         <v>-15636.0</v>
       </c>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5">
         <v>-44283.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
-        <v>-7811296.0</v>
+        <v>-2445054.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-2925360.0</v>
       </c>
       <c r="E6">
         <v>-623565.0</v>
       </c>
       <c r="F6">
         <v>-2042467.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>-1467280.0</v>
       </c>
       <c r="I6">
         <v>-1864945.0</v>
       </c>
       <c r="J6">
         <v>-360393.0</v>
       </c>
       <c r="K6">
         <v>-136310.0</v>
       </c>
       <c r="L6">
@@ -7157,51 +7169,51 @@
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>98</v>
       </c>
       <c r="B9">
-        <v>-1142622.0</v>
+        <v>-388451.0</v>
       </c>
       <c r="C9">
         <v>-1142622.0</v>
       </c>
       <c r="D9">
         <v>-184994.0</v>
       </c>
       <c r="E9">
         <v>1390104.0</v>
       </c>
       <c r="F9">
         <v>170404.0</v>
       </c>
       <c r="G9">
         <v>170404.0</v>
       </c>
       <c r="H9">
         <v>609420.0</v>
       </c>
       <c r="I9">
         <v>315354.0</v>
       </c>
       <c r="J9">
         <v>200552.0</v>
       </c>
@@ -7241,51 +7253,51 @@
       <c r="V9">
         <v>623988.0</v>
       </c>
       <c r="W9">
         <v>392142.0</v>
       </c>
       <c r="X9">
         <v>346624.0</v>
       </c>
       <c r="Y9">
         <v>345624.0</v>
       </c>
       <c r="Z9">
         <v>120605.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>99</v>
       </c>
       <c r="B10">
-        <v>-9345813.0</v>
+        <v>-2946284.0</v>
       </c>
       <c r="C10">
         <v>-9345813.0</v>
       </c>
       <c r="D10">
         <v>-4655608.0</v>
       </c>
       <c r="E10">
         <v>-1773902.0</v>
       </c>
       <c r="F10">
         <v>586406.0</v>
       </c>
       <c r="G10">
         <v>586406.0</v>
       </c>
       <c r="H10">
         <v>-1625268.0</v>
       </c>
       <c r="I10">
         <v>-2113562.0</v>
       </c>
       <c r="J10">
         <v>-545709.0</v>
       </c>
@@ -7401,58 +7413,60 @@
       <c r="V11">
         <v>68.0</v>
       </c>
       <c r="W11">
         <v>4040.0</v>
       </c>
       <c r="X11">
         <v>-1.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>-46467.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11">
         <v>-40374.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>101</v>
       </c>
       <c r="B12">
-        <v>4388697.0</v>
+        <v>384851.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>1445390.0</v>
       </c>
       <c r="E12"/>
-      <c r="F12"/>
+      <c r="F12">
+        <v>99000.0</v>
+      </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>200090.0</v>
       </c>
       <c r="K12"/>
       <c r="L12">
         <v>145.0</v>
       </c>
       <c r="M12"/>
       <c r="N12">
         <v>200090.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>10000.0</v>
       </c>
       <c r="Q12">
         <v>10018.0</v>
       </c>
       <c r="R12">
         <v>4408.0</v>
@@ -7533,51 +7547,51 @@
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>104</v>
       </c>
       <c r="B15">
-        <v>-9345813.0</v>
+        <v>-2946284.0</v>
       </c>
       <c r="C15">
         <v>-9345813.0</v>
       </c>
       <c r="D15">
         <v>-4655608.0</v>
       </c>
       <c r="E15">
         <v>-1773902.0</v>
       </c>
       <c r="F15">
         <v>586406.0</v>
       </c>
       <c r="G15">
         <v>586406.0</v>
       </c>
       <c r="H15">
         <v>-1625268.0</v>
       </c>
       <c r="I15">
         <v>-2113562.0</v>
       </c>
       <c r="J15">
         <v>-545709.0</v>
       </c>
@@ -7668,51 +7682,53 @@
       <c r="Q16">
         <v>323201.0</v>
       </c>
       <c r="R16">
         <v>376699.0</v>
       </c>
       <c r="S16">
         <v>40697.0</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>106</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-2946284.0</v>
+      </c>
       <c r="C17">
         <v>-9345813.0</v>
       </c>
       <c r="D17">
         <v>-4655608.0</v>
       </c>
       <c r="E17">
         <v>-1773902.0</v>
       </c>
       <c r="F17">
         <v>-1680723.0</v>
       </c>
       <c r="G17">
         <v>586406.0</v>
       </c>
       <c r="H17">
         <v>-1625268.0</v>
       </c>
       <c r="I17">
         <v>-2113562.0</v>
       </c>
       <c r="J17">
         <v>-545709.0</v>
       </c>
       <c r="K17">
@@ -7738,55 +7754,59 @@
       </c>
       <c r="R17">
         <v>376699.0</v>
       </c>
       <c r="S17">
         <v>40697.0</v>
       </c>
       <c r="T17">
         <v>155174.0</v>
       </c>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>107</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-384851.0</v>
+      </c>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18"/>
+      <c r="F18">
+        <v>-99000.0</v>
+      </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
       <c r="P18">
         <v>-10000.0</v>
       </c>
       <c r="Q18">
         <v>-10018.0</v>
       </c>
@@ -7861,51 +7881,51 @@
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>110</v>
       </c>
       <c r="B21">
-        <v>-3400453.0</v>
+        <v>-2775819.0</v>
       </c>
       <c r="C21">
         <v>-3400453.0</v>
       </c>
       <c r="D21">
         <v>-3217315.0</v>
       </c>
       <c r="E21">
         <v>-962688.0</v>
       </c>
       <c r="F21">
         <v>-3277444.0</v>
       </c>
       <c r="G21">
         <v>-2344775.0</v>
       </c>
       <c r="H21">
         <v>-1705897.0</v>
       </c>
       <c r="I21">
         <v>-2110839.0</v>
       </c>
       <c r="J21">
         <v>-548470.0</v>
       </c>
@@ -7983,51 +8003,51 @@
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>112</v>
       </c>
       <c r="B23">
-        <v>5933920.0</v>
+        <v>3691372.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>4136599.0</v>
       </c>
       <c r="E23">
         <v>3561663.0</v>
       </c>
       <c r="F23">
         <v>4609517.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
         <v>2422594.0</v>
       </c>
       <c r="I23">
         <v>2734274.0</v>
       </c>
       <c r="J23">
         <v>1291460.0</v>
       </c>
       <c r="K23">
         <v>818227.0</v>
       </c>
       <c r="L23">
@@ -8100,51 +8120,53 @@
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>114</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>116379.0</v>
+      </c>
       <c r="C25">
         <v>242414.0</v>
       </c>
       <c r="D25">
         <v>291955.0</v>
       </c>
       <c r="E25">
         <v>339123.0</v>
       </c>
       <c r="F25">
         <v>237011.0</v>
       </c>
       <c r="G25">
         <v>302308.0</v>
       </c>
       <c r="H25">
         <v>238617.0</v>
       </c>
       <c r="I25">
         <v>245894.0</v>
       </c>
       <c r="J25">
         <v>185316.0</v>
       </c>
       <c r="K25">
@@ -8181,51 +8203,51 @@
       <c r="V25">
         <v>39930.0</v>
       </c>
       <c r="W25">
         <v>6602.0</v>
       </c>
       <c r="X25">
         <v>6602.0</v>
       </c>
       <c r="Y25">
         <v>6602.0</v>
       </c>
       <c r="Z25">
         <v>6602.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>115</v>
       </c>
       <c r="B26">
-        <v>133539.0</v>
+        <v>127081.0</v>
       </c>
       <c r="C26">
         <v>133539.0</v>
       </c>
       <c r="D26">
         <v>132051.0</v>
       </c>
       <c r="E26">
         <v>131287.0</v>
       </c>
       <c r="F26">
         <v>91186.0</v>
       </c>
       <c r="G26">
         <v>91186.0</v>
       </c>
       <c r="H26">
         <v>62802.0</v>
       </c>
       <c r="I26">
         <v>60232.0</v>
       </c>
       <c r="J26">
         <v>47691.0</v>
       </c>
@@ -8239,117 +8261,119 @@
       <c r="N26">
         <v>40254.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>116</v>
       </c>
       <c r="B27">
-        <v>638202.0</v>
+        <v>621454.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>272123.0</v>
       </c>
       <c r="E27">
         <v>256635.0</v>
       </c>
       <c r="F27">
         <v>598733.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>554667.0</v>
       </c>
       <c r="I27">
         <v>266282.0</v>
       </c>
       <c r="J27">
         <v>136610.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>677026.0</v>
       </c>
       <c r="M27">
         <v>157154.0</v>
       </c>
       <c r="N27">
         <v>1067925.0</v>
       </c>
       <c r="O27"/>
       <c r="P27">
         <v>133766.0</v>
       </c>
       <c r="Q27">
         <v>97967.0</v>
       </c>
       <c r="R27">
         <v>78791.0</v>
       </c>
       <c r="S27">
         <v>285565.0</v>
       </c>
       <c r="T27">
         <v>93279.0</v>
       </c>
       <c r="U27"/>
-      <c r="V27"/>
+      <c r="V27">
+        <v>296693.0</v>
+      </c>
       <c r="W27"/>
       <c r="X27">
         <v>48607.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>117</v>
       </c>
       <c r="B28">
-        <v>2354179.0</v>
+        <v>1638833.0</v>
       </c>
       <c r="C28">
         <v>2992381.0</v>
       </c>
       <c r="D28">
         <v>2336192.0</v>
       </c>
       <c r="E28">
         <v>697265.0</v>
       </c>
       <c r="F28">
         <v>1522952.0</v>
       </c>
       <c r="G28">
         <v>2121685.0</v>
       </c>
       <c r="H28">
         <v>1459231.0</v>
       </c>
       <c r="I28">
         <v>1853785.0</v>
       </c>
       <c r="J28">
         <v>564720.0</v>
       </c>
@@ -8451,51 +8475,51 @@
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>119</v>
       </c>
       <c r="B30">
-        <v>2257831.0</v>
+        <v>2387368.0</v>
       </c>
       <c r="C30">
         <v>5933920.0</v>
       </c>
       <c r="D30">
         <v>3032321.0</v>
       </c>
       <c r="E30">
         <v>2352792.0</v>
       </c>
       <c r="F30">
         <v>3447848.0</v>
       </c>
       <c r="G30">
         <v>3676848.0</v>
       </c>
       <c r="H30">
         <v>2315317.0</v>
       </c>
       <c r="I30">
         <v>1246887.0</v>
       </c>
       <c r="J30">
         <v>749021.0</v>
       </c>
@@ -8539,81 +8563,81 @@
         <v>382054.0</v>
       </c>
       <c r="X30">
         <v>326291.0</v>
       </c>
       <c r="Y30">
         <v>208912.0</v>
       </c>
       <c r="Z30">
         <v>276257.0</v>
       </c>
       <c r="AA30">
         <v>15636.0</v>
       </c>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30">
         <v>-3909.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>120</v>
       </c>
       <c r="B31">
-        <v>-5945360.0</v>
+        <v>-170465.0</v>
       </c>
       <c r="C31">
         <v>-1556663.0</v>
       </c>
       <c r="D31">
         <v>-1438293.0</v>
       </c>
       <c r="E31">
         <v>-811214.0</v>
       </c>
       <c r="F31">
         <v>3863850.0</v>
       </c>
       <c r="G31">
         <v>2931181.0</v>
       </c>
       <c r="H31">
         <v>80629.0</v>
       </c>
       <c r="I31">
         <v>-2723.0</v>
       </c>
       <c r="J31">
         <v>2760.0</v>
       </c>
       <c r="K31">
         <v>-943122.0</v>
       </c>
       <c r="L31">
-        <v>-144.0</v>
+        <v>-4215.0</v>
       </c>
       <c r="M31">
         <v>-639.0</v>
       </c>
       <c r="N31">
         <v>-358017.0</v>
       </c>
       <c r="O31">
         <v>-144.0</v>
       </c>
       <c r="P31">
         <v>-10000.0</v>
       </c>
       <c r="Q31">
         <v>-10018.0</v>
       </c>
       <c r="R31">
         <v>-4408.0</v>
       </c>
       <c r="S31">
         <v>-6119.0</v>
       </c>
       <c r="T31">
         <v>21401.0</v>
       </c>
@@ -8621,51 +8645,51 @@
         <v>-16212.0</v>
       </c>
       <c r="V31">
         <v>-114949.0</v>
       </c>
       <c r="W31">
         <v>10642.0</v>
       </c>
       <c r="X31">
         <v>-1.0</v>
       </c>
       <c r="Y31">
         <v>-1392.0</v>
       </c>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>121</v>
       </c>
       <c r="B32">
-        <v>2533467.0</v>
+        <v>915553.0</v>
       </c>
       <c r="C32">
         <v>2533467.0</v>
       </c>
       <c r="D32">
         <v>919284.0</v>
       </c>
       <c r="E32">
         <v>2598975.0</v>
       </c>
       <c r="F32">
         <v>1332073.0</v>
       </c>
       <c r="G32">
         <v>1332073.0</v>
       </c>
       <c r="H32">
         <v>716697.0</v>
       </c>
       <c r="I32">
         <v>623435.0</v>
       </c>
       <c r="J32">
         <v>742991.0</v>
       </c>
@@ -9048,51 +9072,51 @@
         <v>972135.0</v>
       </c>
       <c r="D14">
         <v>523379.0</v>
       </c>
       <c r="E14">
         <v>345291.0</v>
       </c>
       <c r="F14">
         <v>396247.0</v>
       </c>
       <c r="G14">
         <v>26409.0</v>
       </c>
       <c r="H14">
         <v>26409.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>135</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
-        <v>-1214325.0</v>
+        <v>1214325.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>310280.0</v>
       </c>
       <c r="G15">
         <v>310280.0</v>
       </c>
       <c r="H15">
         <v>310280.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>136</v>
       </c>
       <c r="B16">
         <v>650339.0</v>
       </c>
       <c r="C16">
         <v>533871.0</v>
       </c>
       <c r="D16">
@@ -9541,51 +9565,51 @@
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>122</v>
       </c>
       <c r="B2">
-        <v>3624529.0</v>
+        <v>650339.0</v>
       </c>
       <c r="C2">
         <v>3624529.0</v>
       </c>
       <c r="D2">
         <v>78522.0</v>
       </c>
       <c r="E2">
         <v>179091.0</v>
       </c>
       <c r="F2">
         <v>2121760.0</v>
       </c>
       <c r="G2">
         <v>2121760.0</v>
       </c>
       <c r="H2">
         <v>2747633.0</v>
       </c>
       <c r="I2">
         <v>5173125.0</v>
       </c>
       <c r="J2">
         <v>6201137.0</v>
       </c>
@@ -9624,96 +9648,96 @@
       </c>
       <c r="V2">
         <v>326713.0</v>
       </c>
       <c r="W2">
         <v>281996.0</v>
       </c>
       <c r="X2">
         <v>300878.0</v>
       </c>
       <c r="Y2">
         <v>42224.0</v>
       </c>
       <c r="Z2">
         <v>-515578.4</v>
       </c>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>123</v>
       </c>
       <c r="B3">
-        <v>3083</v>
+        <v>97974</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E3">
         <v>4</v>
       </c>
       <c r="F3">
         <v>64193</v>
       </c>
       <c r="G3">
         <v>64193</v>
       </c>
       <c r="H3">
         <v>88880</v>
       </c>
       <c r="I3">
         <v>37993</v>
       </c>
       <c r="J3">
         <v>161754</v>
       </c>
       <c r="K3">
         <v>159225</v>
       </c>
       <c r="L3">
         <v>135440</v>
       </c>
       <c r="M3">
         <v>139339</v>
       </c>
       <c r="N3">
         <v>50801</v>
       </c>
       <c r="O3">
         <v>38371</v>
       </c>
       <c r="P3">
         <v>3088</v>
       </c>
       <c r="Q3">
-        <v>3089</v>
+        <v>2</v>
       </c>
       <c r="R3">
         <v>4195</v>
       </c>
       <c r="S3">
         <v>219796</v>
       </c>
       <c r="T3">
         <v>3924</v>
       </c>
       <c r="U3">
         <v>2750</v>
       </c>
       <c r="V3">
         <v>2995</v>
       </c>
       <c r="W3">
         <v>4237255</v>
       </c>
       <c r="X3">
         <v>148591</v>
       </c>
       <c r="Y3">
         <v>10915</v>
       </c>
@@ -9779,51 +9803,51 @@
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>126</v>
       </c>
       <c r="B6">
-        <v>-2974190.0</v>
+        <v>977261.0</v>
       </c>
       <c r="C6">
         <v>-2974190.0</v>
       </c>
       <c r="D6">
         <v>3546007.0</v>
       </c>
       <c r="E6">
         <v>-100569.0</v>
       </c>
       <c r="F6">
         <v>-1587889.0</v>
       </c>
       <c r="G6">
         <v>-1587889.0</v>
       </c>
       <c r="H6">
         <v>-625873.0</v>
       </c>
       <c r="I6">
         <v>-2425492.0</v>
       </c>
       <c r="J6">
         <v>-1028012.0</v>
       </c>
@@ -9868,51 +9892,51 @@
       </c>
       <c r="X6">
         <v>-18882.0</v>
       </c>
       <c r="Y6">
         <v>258653.0</v>
       </c>
       <c r="Z6">
         <v>557803.0</v>
       </c>
       <c r="AA6">
         <v>505506.0</v>
       </c>
       <c r="AB6">
         <v>-126376.5</v>
       </c>
       <c r="AC6">
         <v>-126376.5</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>127</v>
       </c>
       <c r="B7">
-        <v>1177636.0</v>
+        <v>809638.0</v>
       </c>
       <c r="C7">
         <v>1177636.0</v>
       </c>
       <c r="D7">
         <v>1159261.0</v>
       </c>
       <c r="E7">
         <v>1088178.0</v>
       </c>
       <c r="F7">
         <v>1046912.0</v>
       </c>
       <c r="G7">
         <v>1046912.0</v>
       </c>
       <c r="H7">
         <v>-388000.0</v>
       </c>
       <c r="I7">
         <v>-519833.0</v>
       </c>
       <c r="J7">
         <v>480489.0</v>
       </c>
@@ -9990,51 +10014,51 @@
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>129</v>
       </c>
       <c r="B9">
-        <v>294362.0</v>
+        <v>-410804.0</v>
       </c>
       <c r="C9">
         <v>90239.0</v>
       </c>
       <c r="D9">
         <v>727518.0</v>
       </c>
       <c r="E9">
         <v>11634.0</v>
       </c>
       <c r="F9">
         <v>-418310.0</v>
       </c>
       <c r="G9">
         <v>341348.0</v>
       </c>
       <c r="H9">
         <v>-535630.0</v>
       </c>
       <c r="I9">
         <v>-2707.0</v>
       </c>
       <c r="J9">
         <v>373055.0</v>
       </c>
@@ -10073,51 +10097,51 @@
       </c>
       <c r="V9">
         <v>137963.0</v>
       </c>
       <c r="W9">
         <v>-357596.0</v>
       </c>
       <c r="X9">
         <v>81832.0</v>
       </c>
       <c r="Y9">
         <v>-278496.0</v>
       </c>
       <c r="Z9">
         <v>-201835.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>130</v>
       </c>
       <c r="B10">
-        <v>880726.0</v>
+        <v>42291.0</v>
       </c>
       <c r="C10">
         <v>880726.0</v>
       </c>
       <c r="D10">
         <v>-95217.0</v>
       </c>
       <c r="E10">
         <v>525122.0</v>
       </c>
       <c r="F10">
         <v>356079.0</v>
       </c>
       <c r="G10">
         <v>356079.0</v>
       </c>
       <c r="H10">
         <v>-159013.0</v>
       </c>
       <c r="I10">
         <v>21218.0</v>
       </c>
       <c r="J10">
         <v>110816.0</v>
       </c>
@@ -10303,51 +10327,51 @@
       <c r="Q13">
         <v>-45289.0</v>
       </c>
       <c r="R13">
         <v>-1406.0</v>
       </c>
       <c r="S13">
         <v>236432.0</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>134</v>
       </c>
       <c r="B14">
-        <v>242414.0</v>
+        <v>116379.0</v>
       </c>
       <c r="C14">
         <v>242414.0</v>
       </c>
       <c r="D14">
         <v>291955.0</v>
       </c>
       <c r="E14">
         <v>339123.0</v>
       </c>
       <c r="F14">
         <v>302308.0</v>
       </c>
       <c r="G14">
         <v>302308.0</v>
       </c>
       <c r="H14">
         <v>238617.0</v>
       </c>
       <c r="I14">
         <v>245894.0</v>
       </c>
       <c r="J14">
         <v>185316.0</v>
       </c>
@@ -10385,97 +10409,99 @@
         <v>39930.0</v>
       </c>
       <c r="V14">
         <v>39930.0</v>
       </c>
       <c r="W14">
         <v>6602.0</v>
       </c>
       <c r="X14">
         <v>6603.0</v>
       </c>
       <c r="Y14">
         <v>6602.0</v>
       </c>
       <c r="Z14">
         <v>6602.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>135</v>
       </c>
-      <c r="B15"/>
+      <c r="B15">
+        <v>1512480.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>2039374.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>1019687.0</v>
       </c>
       <c r="I15">
         <v>1019687.0</v>
       </c>
       <c r="J15">
         <v>1019687.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
         <v>310280000.0</v>
       </c>
       <c r="S15">
         <v>310280.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>136</v>
       </c>
       <c r="B16">
-        <v>650339.0</v>
+        <v>1627600.0</v>
       </c>
       <c r="C16">
         <v>650339.0</v>
       </c>
       <c r="D16">
         <v>3624529.0</v>
       </c>
       <c r="E16">
         <v>78522.0</v>
       </c>
       <c r="F16">
         <v>533871.0</v>
       </c>
       <c r="G16">
         <v>533871.0</v>
       </c>
       <c r="H16">
         <v>2121760.0</v>
       </c>
       <c r="I16">
         <v>2747633.0</v>
       </c>
       <c r="J16">
         <v>5173125.0</v>
       </c>
@@ -10551,51 +10577,51 @@
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
         <v>138</v>
       </c>
       <c r="B18">
-        <v>-4957893.0</v>
+        <v>-1940748.0</v>
       </c>
       <c r="C18">
         <v>-4957893.0</v>
       </c>
       <c r="D18">
         <v>763052.0</v>
       </c>
       <c r="E18">
         <v>-1035480.0</v>
       </c>
       <c r="F18">
         <v>-2759649.0</v>
       </c>
       <c r="G18">
         <v>-2759649.0</v>
       </c>
       <c r="H18">
         <v>-3278223.0</v>
       </c>
       <c r="I18">
         <v>-2425493.0</v>
       </c>
       <c r="J18">
         <v>-1028009.0</v>
       </c>
@@ -10704,96 +10730,102 @@
         <v>0.0</v>
       </c>
       <c r="R19">
         <v>-4195.0</v>
       </c>
       <c r="S19">
         <v>-219796.0</v>
       </c>
       <c r="T19">
         <v>-3924.0</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
         <v>140</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>4121272.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>2652350.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>-1046250.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>12927688.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>141</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>-3230078.0</v>
+      </c>
       <c r="C21">
         <v>-722844.0</v>
       </c>
       <c r="D21">
         <v>1957914.0</v>
       </c>
       <c r="E21">
         <v>934915.0</v>
       </c>
       <c r="F21">
         <v>825000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
@@ -10805,51 +10837,51 @@
       <c r="Q21">
         <v>-206489.0</v>
       </c>
       <c r="R21">
         <v>-327234.0</v>
       </c>
       <c r="S21">
         <v>-493687.0</v>
       </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
         <v>104</v>
       </c>
       <c r="B22">
-        <v>-9345813.0</v>
+        <v>-2946284.0</v>
       </c>
       <c r="C22">
         <v>-9345813.0</v>
       </c>
       <c r="D22">
         <v>-4655608.0</v>
       </c>
       <c r="E22">
         <v>-1773902.0</v>
       </c>
       <c r="F22">
         <v>586406.0</v>
       </c>
       <c r="G22">
         <v>586406.0</v>
       </c>
       <c r="H22">
         <v>573725.0</v>
       </c>
       <c r="I22">
         <v>-2113562.0</v>
       </c>
       <c r="J22">
         <v>-545709.0</v>
       </c>
@@ -11034,51 +11066,51 @@
       </c>
       <c r="V24">
         <v>80312.0</v>
       </c>
       <c r="W24">
         <v>-3181310.0</v>
       </c>
       <c r="X24">
         <v>2020.0</v>
       </c>
       <c r="Y24">
         <v>-6602.34</v>
       </c>
       <c r="Z24">
         <v>6602.34</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25">
-        <v>1941637.0</v>
+        <v>177493.0</v>
       </c>
       <c r="C25">
         <v>1952944.0</v>
       </c>
       <c r="D25">
         <v>3967444.0</v>
       </c>
       <c r="E25">
         <v>-688883.0</v>
       </c>
       <c r="F25">
         <v>-4631082.0</v>
       </c>
       <c r="G25"/>
       <c r="H25">
         <v>-3613685.0</v>
       </c>
       <c r="I25">
         <v>-986349.0</v>
       </c>
       <c r="J25">
         <v>-1019687.0</v>
       </c>
       <c r="K25"/>
       <c r="L25">
@@ -11205,51 +11237,51 @@
       </c>
       <c r="N27">
         <v>829500.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>147</v>
       </c>
       <c r="B28">
-        <v>1983703.0</v>
+        <v>2918009.0</v>
       </c>
       <c r="C28">
         <v>1983703.0</v>
       </c>
       <c r="D28">
         <v>2782955.0</v>
       </c>
       <c r="E28">
         <v>934915.0</v>
       </c>
       <c r="F28">
         <v>1796760.0</v>
       </c>
       <c r="G28">
         <v>1796760.0</v>
       </c>
       <c r="H28">
         <v>2652350.0</v>
       </c>
       <c r="I28">
         <v>1019687.0</v>
       </c>
       <c r="J28">
         <v>-1019687.0</v>
       </c>
@@ -11290,51 +11322,51 @@
         <v>148291.0</v>
       </c>
       <c r="W28">
         <v>5944818.0</v>
       </c>
       <c r="X28">
         <v>-952908.0</v>
       </c>
       <c r="Y28">
         <v>361914.0</v>
       </c>
       <c r="Z28">
         <v>557803.0</v>
       </c>
       <c r="AA28">
         <v>505506.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>148</v>
       </c>
       <c r="B29">
-        <v>-4960976.0</v>
+        <v>-1842774.0</v>
       </c>
       <c r="C29">
         <v>-4960976.0</v>
       </c>
       <c r="D29">
         <v>763052.0</v>
       </c>
       <c r="E29">
         <v>-1035484.0</v>
       </c>
       <c r="F29">
         <v>-2695456.0</v>
       </c>
       <c r="G29">
         <v>-2695456.0</v>
       </c>
       <c r="H29">
         <v>-3189343.0</v>
       </c>
       <c r="I29">
         <v>-3407186.0</v>
       </c>
       <c r="J29">
         <v>-866255.0</v>
       </c>
@@ -11379,51 +11411,51 @@
       </c>
       <c r="X29">
         <v>482537.0</v>
       </c>
       <c r="Y29">
         <v>-85744.26</v>
       </c>
       <c r="Z29">
         <v>-363724.74</v>
       </c>
       <c r="AA29">
         <v>-505506.0</v>
       </c>
       <c r="AB29">
         <v>-126376.5</v>
       </c>
       <c r="AC29">
         <v>-126376.5</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>149</v>
       </c>
       <c r="B30">
-        <v>3083.0</v>
+        <v>-97974.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>-22560.0</v>
       </c>
       <c r="E30">
         <v>-22560.0</v>
       </c>
       <c r="F30">
         <v>-689193.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-88880.0</v>
       </c>
       <c r="I30">
         <v>-37994.0</v>
       </c>
       <c r="J30">
         <v>-161754.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>-135440.0</v>
       </c>