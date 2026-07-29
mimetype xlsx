--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1190,51 +1190,51 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
         <v>-1492000.0</v>
       </c>
       <c r="C5">
         <v>1225000.0</v>
       </c>
       <c r="D5">
         <v>-2221000.0</v>
       </c>
       <c r="E5">
         <v>-1896000.0</v>
       </c>
       <c r="F5">
-        <v>-907000.0</v>
+        <v>-906999.0</v>
       </c>
       <c r="G5">
         <v>112000.0</v>
       </c>
       <c r="H5">
         <v>-582000.0</v>
       </c>
       <c r="I5">
         <v>-687000.0</v>
       </c>
       <c r="J5">
         <v>-574000.0</v>
       </c>
       <c r="K5">
         <v>-760000.0</v>
       </c>
       <c r="L5">
         <v>-1144000.0</v>
       </c>
       <c r="M5">
         <v>-794000.0</v>
       </c>
       <c r="N5">
         <v>-730000.0</v>
       </c>
@@ -2941,51 +2941,51 @@
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>1685926000.0</v>
       </c>
       <c r="C42">
         <v>1655752000.0</v>
       </c>
       <c r="D42">
         <v>854839000.0</v>
       </c>
       <c r="E42">
         <v>846445000.0</v>
       </c>
       <c r="F42">
-        <v>831424000.0</v>
+        <v>831423999.0</v>
       </c>
       <c r="G42">
         <v>815624000.0</v>
       </c>
       <c r="H42">
         <v>777765000.0</v>
       </c>
       <c r="I42">
         <v>631605000.0</v>
       </c>
       <c r="J42">
         <v>531666000.0</v>
       </c>
       <c r="K42">
         <v>493441000.0</v>
       </c>
       <c r="L42">
         <v>479508000.0</v>
       </c>
       <c r="M42">
         <v>461362000.0</v>
       </c>
       <c r="N42">
         <v>354465000.0</v>
       </c>
@@ -4568,57 +4568,57 @@
       <c r="K5">
         <v>-2221000.0</v>
       </c>
       <c r="L5">
         <v>-1949000.0</v>
       </c>
       <c r="M5">
         <v>-1551000.0</v>
       </c>
       <c r="N5">
         <v>-1328000.0</v>
       </c>
       <c r="O5">
         <v>-1896000.0</v>
       </c>
       <c r="P5">
         <v>-2609000.0</v>
       </c>
       <c r="Q5">
         <v>-2253000.0</v>
       </c>
       <c r="R5">
         <v>-1057000.0</v>
       </c>
       <c r="S5">
-        <v>-907000.0</v>
+        <v>-906999.0</v>
       </c>
       <c r="T5">
         <v>-730000.0</v>
       </c>
       <c r="U5">
-        <v>-284000.0</v>
+        <v>-283999.0</v>
       </c>
       <c r="V5">
         <v>-331000.0</v>
       </c>
       <c r="W5">
         <v>112000.0</v>
       </c>
       <c r="X5">
         <v>-289000.0</v>
       </c>
       <c r="Y5">
         <v>-809000.0</v>
       </c>
       <c r="Z5">
         <v>-885000.0</v>
       </c>
       <c r="AA5">
         <v>-582000.0</v>
       </c>
       <c r="AB5">
         <v>-758000.0</v>
       </c>
       <c r="AC5">
         <v>-623000.0</v>
       </c>
@@ -6155,69 +6155,69 @@
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
-        <v>9981000.0</v>
+        <v>13842000.0</v>
       </c>
       <c r="C16">
         <v>38949000.0</v>
       </c>
       <c r="D16">
         <v>44108000.0</v>
       </c>
       <c r="E16">
         <v>44299000.0</v>
       </c>
       <c r="F16">
         <v>17326000.0</v>
       </c>
       <c r="G16">
         <v>18585000.0</v>
       </c>
       <c r="H16">
-        <v>13436000.0</v>
+        <v>18322000.0</v>
       </c>
       <c r="I16">
         <v>19712000.0</v>
       </c>
       <c r="J16">
         <v>20257000.0</v>
       </c>
       <c r="K16">
         <v>16735000.0</v>
       </c>
       <c r="L16">
         <v>17175000.0</v>
       </c>
       <c r="M16">
         <v>15315000.0</v>
       </c>
       <c r="N16">
         <v>15273000.0</v>
       </c>
       <c r="O16">
         <v>14436000.0</v>
       </c>
       <c r="P16">
         <v>14978000.0</v>
       </c>
@@ -8098,54 +8098,54 @@
       <c r="M30">
         <v>15119000.0</v>
       </c>
       <c r="N30">
         <v>14504000.0</v>
       </c>
       <c r="O30">
         <v>17280000.0</v>
       </c>
       <c r="P30">
         <v>17294000.0</v>
       </c>
       <c r="Q30">
         <v>10937000.0</v>
       </c>
       <c r="R30">
         <v>15422000.0</v>
       </c>
       <c r="S30">
         <v>18320000.0</v>
       </c>
       <c r="T30">
         <v>13732000.0</v>
       </c>
       <c r="U30">
-        <v>15666000.0</v>
+        <v>17766000.0</v>
       </c>
       <c r="V30">
-        <v>15412000.0</v>
+        <v>18212000.0</v>
       </c>
       <c r="W30">
         <v>25423000.0</v>
       </c>
       <c r="X30">
         <v>25069000.0</v>
       </c>
       <c r="Y30">
         <v>9983000.0</v>
       </c>
       <c r="Z30">
         <v>14410000.0</v>
       </c>
       <c r="AA30">
         <v>18981000.0</v>
       </c>
       <c r="AB30">
         <v>14014000.0</v>
       </c>
       <c r="AC30">
         <v>19262000.0</v>
       </c>
       <c r="AD30">
         <v>19309000.0</v>
       </c>
@@ -8998,51 +8998,51 @@
       </c>
       <c r="BP35">
         <v>182172000.0</v>
       </c>
       <c r="BQ35">
         <v>178835000.0</v>
       </c>
       <c r="BR35">
         <v>173532000.0</v>
       </c>
     </row>
     <row r="36" spans="1:70">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
         <v>3386000.0</v>
       </c>
       <c r="C36">
         <v>3154000.0</v>
       </c>
       <c r="D36">
         <v>3521000.0</v>
       </c>
       <c r="E36">
-        <v>3682000.0</v>
+        <v>1095000.0</v>
       </c>
       <c r="F36">
         <v>24787000.0</v>
       </c>
       <c r="G36">
         <v>24829000.0</v>
       </c>
       <c r="H36">
         <v>25977000.0</v>
       </c>
       <c r="I36">
         <v>19234000.0</v>
       </c>
       <c r="J36">
         <v>15635000.0</v>
       </c>
       <c r="K36">
         <v>1478000.0</v>
       </c>
       <c r="L36">
         <v>2316000.0</v>
       </c>
       <c r="M36">
         <v>2512000.0</v>
       </c>
@@ -9438,54 +9438,54 @@
       <c r="M39">
         <v>3567000.0</v>
       </c>
       <c r="N39">
         <v>3374000.0</v>
       </c>
       <c r="O39">
         <v>4278000.0</v>
       </c>
       <c r="P39">
         <v>4609000.0</v>
       </c>
       <c r="Q39">
         <v>5938000.0</v>
       </c>
       <c r="R39">
         <v>4547000.0</v>
       </c>
       <c r="S39">
         <v>4470000.0</v>
       </c>
       <c r="T39">
         <v>5926000.0</v>
       </c>
       <c r="U39">
-        <v>6603000.0</v>
+        <v>4503000.0</v>
       </c>
       <c r="V39">
-        <v>9279000.0</v>
+        <v>6479000.0</v>
       </c>
       <c r="W39">
         <v>4031000.0</v>
       </c>
       <c r="X39">
         <v>5689000.0</v>
       </c>
       <c r="Y39">
         <v>4171000.0</v>
       </c>
       <c r="Z39">
         <v>3244000.0</v>
       </c>
       <c r="AA39">
         <v>4592000.0</v>
       </c>
       <c r="AB39">
         <v>4781000.0</v>
       </c>
       <c r="AC39">
         <v>4387000.0</v>
       </c>
       <c r="AD39">
         <v>6564000.0</v>
       </c>
@@ -9589,69 +9589,69 @@
         <v>2165000.0</v>
       </c>
       <c r="BL39">
         <v>723000.0</v>
       </c>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39">
         <v>1246000.0</v>
       </c>
       <c r="BP39">
         <v>1267000.0</v>
       </c>
       <c r="BQ39">
         <v>2451000.0</v>
       </c>
       <c r="BR39">
         <v>2568000.0</v>
       </c>
     </row>
     <row r="40" spans="1:70">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
-        <v>18675000.0</v>
+        <v>14814000.0</v>
       </c>
       <c r="C40">
         <v>58462000.0</v>
       </c>
       <c r="D40">
         <v>52125000.0</v>
       </c>
       <c r="E40">
         <v>41302000.0</v>
       </c>
       <c r="F40">
         <v>20798000.0</v>
       </c>
       <c r="G40">
         <v>27218000.0</v>
       </c>
       <c r="H40">
-        <v>35218000.0</v>
+        <v>30332000.0</v>
       </c>
       <c r="I40">
         <v>30892000.0</v>
       </c>
       <c r="J40">
         <v>27666000.0</v>
       </c>
       <c r="K40">
         <v>18273000.0</v>
       </c>
       <c r="L40">
         <v>16384000.0</v>
       </c>
       <c r="M40">
         <v>15665000.0</v>
       </c>
       <c r="N40">
         <v>13870000.0</v>
       </c>
       <c r="O40">
         <v>14154000.0</v>
       </c>
       <c r="P40">
         <v>15742000.0</v>
       </c>
@@ -9938,57 +9938,57 @@
       <c r="K42">
         <v>854839000.0</v>
       </c>
       <c r="L42">
         <v>851123000.0</v>
       </c>
       <c r="M42">
         <v>848062000.0</v>
       </c>
       <c r="N42">
         <v>847034000.0</v>
       </c>
       <c r="O42">
         <v>846445000.0</v>
       </c>
       <c r="P42">
         <v>845034000.0</v>
       </c>
       <c r="Q42">
         <v>840545000.0</v>
       </c>
       <c r="R42">
         <v>835379000.0</v>
       </c>
       <c r="S42">
-        <v>831424000.0</v>
+        <v>831423999.0</v>
       </c>
       <c r="T42">
         <v>826559000.0</v>
       </c>
       <c r="U42">
-        <v>822383000.0</v>
+        <v>822382999.0</v>
       </c>
       <c r="V42">
         <v>818776000.0</v>
       </c>
       <c r="W42">
         <v>815624000.0</v>
       </c>
       <c r="X42">
         <v>810923000.0</v>
       </c>
       <c r="Y42">
         <v>786193000.0</v>
       </c>
       <c r="Z42">
         <v>782031000.0</v>
       </c>
       <c r="AA42">
         <v>777765000.0</v>
       </c>
       <c r="AB42">
         <v>774249000.0</v>
       </c>
       <c r="AC42">
         <v>771263000.0</v>
       </c>
@@ -13205,51 +13205,51 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>135</v>
       </c>
       <c r="B5">
-        <v>-93305000.0</v>
+        <v>-96676000.0</v>
       </c>
       <c r="C5">
         <v>-134996000.0</v>
       </c>
       <c r="D5">
         <v>-69637000.0</v>
       </c>
       <c r="E5">
         <v>-188597000.0</v>
       </c>
       <c r="F5">
         <v>-67459000.0</v>
       </c>
       <c r="G5">
         <v>-50529000.0</v>
       </c>
       <c r="H5">
         <v>-62426000.0</v>
       </c>
       <c r="I5">
         <v>-47527000.0</v>
       </c>
       <c r="J5">
         <v>-57975000.0</v>
       </c>
@@ -13270,51 +13270,51 @@
       </c>
       <c r="P5">
         <v>-19203000.0</v>
       </c>
       <c r="Q5">
         <v>-15025000.0</v>
       </c>
       <c r="R5">
         <v>-16610000.0</v>
       </c>
       <c r="S5">
         <v>-28085000.0</v>
       </c>
       <c r="T5">
         <v>-23051000.0</v>
       </c>
       <c r="U5">
         <v>-21292000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>136</v>
       </c>
       <c r="B6">
-        <v>-86323000.0</v>
+        <v>-89694000.0</v>
       </c>
       <c r="C6">
         <v>-118135000.0</v>
       </c>
       <c r="D6">
         <v>-54457000.0</v>
       </c>
       <c r="E6">
         <v>-173570000.0</v>
       </c>
       <c r="F6">
         <v>-44257000.0</v>
       </c>
       <c r="G6">
         <v>-34605000.0</v>
       </c>
       <c r="H6">
         <v>-46621000.0</v>
       </c>
       <c r="I6">
         <v>-31027000.0</v>
       </c>
       <c r="J6">
         <v>-39675000.0</v>
       </c>
@@ -15276,63 +15276,63 @@
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>135</v>
       </c>
       <c r="B5">
-        <v>-9416000.0</v>
+        <v>-14615000.0</v>
       </c>
       <c r="C5">
-        <v>-21924000.0</v>
+        <v>-22026000.0</v>
       </c>
       <c r="D5">
-        <v>-23467000.0</v>
+        <v>-32890000.0</v>
       </c>
       <c r="E5">
-        <v>-23699000.0</v>
+        <v>-18273000.0</v>
       </c>
       <c r="F5">
-        <v>-24215000.0</v>
+        <v>-23487000.0</v>
       </c>
       <c r="G5">
         <v>-29975000.0</v>
       </c>
       <c r="H5">
         <v>-24298000.0</v>
       </c>
       <c r="I5">
         <v>-24547000.0</v>
       </c>
       <c r="J5">
         <v>-30996000.0</v>
       </c>
       <c r="K5">
         <v>-18840000.0</v>
       </c>
       <c r="L5">
         <v>-17508000.0</v>
       </c>
       <c r="M5">
         <v>-15182000.0</v>
       </c>
       <c r="N5">
         <v>-15443000.0</v>
       </c>
@@ -15479,63 +15479,63 @@
       </c>
       <c r="BJ5">
         <v>-5226000.0</v>
       </c>
       <c r="BK5">
         <v>-2599000.0</v>
       </c>
       <c r="BL5">
         <v>-3099000.0</v>
       </c>
       <c r="BM5">
         <v>-4226000.0</v>
       </c>
       <c r="BN5">
         <v>-5086000.0</v>
       </c>
       <c r="BO5">
         <v>-3783000.0</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>136</v>
       </c>
       <c r="B6">
-        <v>-8008000.0</v>
+        <v>-13207000.0</v>
       </c>
       <c r="C6">
-        <v>-20637000.0</v>
+        <v>-20739000.0</v>
       </c>
       <c r="D6">
-        <v>-21870000.0</v>
+        <v>-31293000.0</v>
       </c>
       <c r="E6">
-        <v>-21699000.0</v>
+        <v>-16273000.0</v>
       </c>
       <c r="F6">
-        <v>-20044000.0</v>
+        <v>-19316000.0</v>
       </c>
       <c r="G6">
         <v>-26022000.0</v>
       </c>
       <c r="H6">
         <v>-20440000.0</v>
       </c>
       <c r="I6">
         <v>-20691000.0</v>
       </c>
       <c r="J6">
         <v>-25802000.0</v>
       </c>
       <c r="K6">
         <v>-14934000.0</v>
       </c>
       <c r="L6">
         <v>-13522000.0</v>
       </c>
       <c r="M6">
         <v>-11556000.0</v>
       </c>
       <c r="N6">
         <v>-11781000.0</v>
       </c>
@@ -24135,90 +24135,90 @@
       </c>
     </row>
     <row r="23" spans="1:67">
       <c r="A23" t="s">
         <v>183</v>
       </c>
       <c r="B23">
         <v>-118000.0</v>
       </c>
       <c r="C23">
         <v>-126000.0</v>
       </c>
       <c r="D23">
         <v>-112000.0</v>
       </c>
       <c r="E23">
         <v>308000.0</v>
       </c>
       <c r="F23">
         <v>-46000.0</v>
       </c>
       <c r="G23">
         <v>525000.0</v>
       </c>
       <c r="H23">
-        <v>-2000.0</v>
+        <v>-70000.0</v>
       </c>
       <c r="I23">
         <v>1078000.0</v>
       </c>
       <c r="J23">
         <v>-473000.0</v>
       </c>
       <c r="K23">
         <v>421000.0</v>
       </c>
       <c r="L23">
         <v>68000.0</v>
       </c>
       <c r="M23">
         <v>326000.0</v>
       </c>
       <c r="N23">
         <v>-92000.0</v>
       </c>
       <c r="O23">
         <v>323000.0</v>
       </c>
       <c r="P23">
         <v>97000.0</v>
       </c>
       <c r="Q23">
         <v>212950000.0</v>
       </c>
       <c r="R23">
         <v>-87000.0</v>
       </c>
       <c r="S23">
         <v>7395000.0</v>
       </c>
       <c r="T23">
         <v>9965000.0</v>
       </c>
       <c r="U23">
-        <v>-133000.0</v>
+        <v>-1027000.0</v>
       </c>
       <c r="V23">
         <v>-525000.0</v>
       </c>
       <c r="W23">
         <v>504000.0</v>
       </c>
       <c r="X23">
         <v>20542000.0</v>
       </c>
       <c r="Y23">
         <v>627000.0</v>
       </c>
       <c r="Z23">
         <v>-357000.0</v>
       </c>
       <c r="AA23">
         <v>1857000.0</v>
       </c>
       <c r="AB23">
         <v>-181000.0</v>
       </c>
       <c r="AC23">
         <v>1040000.0</v>
       </c>