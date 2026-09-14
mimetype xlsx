--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -1889,83 +1889,83 @@
       </c>
       <c r="I38">
         <v>282000.0</v>
       </c>
       <c r="J38">
         <v>356000.0</v>
       </c>
       <c r="K38">
         <v>75000.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
         <v>1929000.0</v>
       </c>
       <c r="C39">
         <v>4819000.0</v>
       </c>
       <c r="D39">
         <v>3287000.0</v>
       </c>
       <c r="E39">
-        <v>9161000.0</v>
+        <v>10081000.0</v>
       </c>
       <c r="F39">
         <v>3299000.0</v>
       </c>
       <c r="G39">
         <v>3598000.0</v>
       </c>
       <c r="H39">
         <v>2284000.0</v>
       </c>
       <c r="I39">
         <v>2373000.0</v>
       </c>
       <c r="J39">
         <v>1293000.0</v>
       </c>
       <c r="K39">
         <v>740000.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
         <v>3741000.0</v>
       </c>
       <c r="C40">
         <v>7935000.0</v>
       </c>
       <c r="D40">
-        <v>6481000.0</v>
+        <v>6481001.0</v>
       </c>
       <c r="E40">
         <v>5953000.0</v>
       </c>
       <c r="F40">
         <v>4985000.0</v>
       </c>
       <c r="G40">
         <v>3042000.0</v>
       </c>
       <c r="H40">
         <v>4280000.0</v>
       </c>
       <c r="I40">
         <v>3144000.0</v>
       </c>
       <c r="J40">
         <v>937000.0</v>
       </c>
       <c r="K40">
         <v>185000.0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
@@ -4663,57 +4663,57 @@
       <c r="T28">
         <v>-52400000.0</v>
       </c>
       <c r="U28">
         <v>-21422000.0</v>
       </c>
       <c r="V28">
         <v>-17689000.0</v>
       </c>
       <c r="W28">
         <v>-15764000.0</v>
       </c>
       <c r="X28">
         <v>-7134000.0</v>
       </c>
       <c r="Y28">
         <v>-11367000.0</v>
       </c>
       <c r="Z28">
         <v>-14418000.0</v>
       </c>
       <c r="AA28">
         <v>-8587000.0</v>
       </c>
       <c r="AB28">
-        <v>-13798000.0</v>
+        <v>-8099000.0</v>
       </c>
       <c r="AC28">
-        <v>-6267000.0</v>
+        <v>-338000.0</v>
       </c>
       <c r="AD28">
-        <v>-11513000.0</v>
+        <v>-5360000.0</v>
       </c>
       <c r="AE28">
         <v>-24182000.0</v>
       </c>
       <c r="AF28">
         <v>-39594000.0</v>
       </c>
       <c r="AG28">
         <v>-101973000.0</v>
       </c>
       <c r="AH28">
         <v>-47085000.0</v>
       </c>
       <c r="AI28">
         <v>-51033000.0</v>
       </c>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28">
         <v>9747000.0</v>
       </c>
       <c r="AM28"/>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
@@ -5350,51 +5350,53 @@
         <v>2548000.0</v>
       </c>
       <c r="AF35">
         <v>2638000.0</v>
       </c>
       <c r="AG35">
         <v>2728000.0</v>
       </c>
       <c r="AH35">
         <v>2128000.0</v>
       </c>
       <c r="AI35">
         <v>78425000.0</v>
       </c>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
     </row>
     <row r="36" spans="1:39">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36"/>
+      <c r="D36">
+        <v>-1.0</v>
+      </c>
       <c r="E36">
         <v>674000.0</v>
       </c>
       <c r="F36">
         <v>674000.0</v>
       </c>
       <c r="G36">
         <v>2415000.0</v>
       </c>
       <c r="H36">
         <v>2415000.0</v>
       </c>
       <c r="I36">
         <v>6522000.0</v>
       </c>
       <c r="J36">
         <v>5501000.0</v>
       </c>
       <c r="K36">
         <v>5595000.0</v>
       </c>
       <c r="L36">
         <v>6335000.0</v>
       </c>
       <c r="M36">
@@ -5504,51 +5506,53 @@
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
     </row>
     <row r="38" spans="1:39">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38"/>
+      <c r="D38">
+        <v>1.0</v>
+      </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
         <v>6562000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>674000.0</v>
       </c>
       <c r="P38">
         <v>282000.0</v>
       </c>
       <c r="Q38">
         <v>282000.0</v>
       </c>
       <c r="R38">
         <v>282000.0</v>
@@ -5633,51 +5637,51 @@
       <c r="G39">
         <v>4305000.0</v>
       </c>
       <c r="H39">
         <v>6902000.0</v>
       </c>
       <c r="I39">
         <v>1749000.0</v>
       </c>
       <c r="J39">
         <v>2760000.0</v>
       </c>
       <c r="K39">
         <v>3287000.0</v>
       </c>
       <c r="L39">
         <v>5311000.0</v>
       </c>
       <c r="M39">
         <v>6915000.0</v>
       </c>
       <c r="N39">
         <v>7562000.0</v>
       </c>
       <c r="O39">
-        <v>9161000.0</v>
+        <v>10081000.0</v>
       </c>
       <c r="P39">
         <v>8544000.0</v>
       </c>
       <c r="Q39">
         <v>4490000.0</v>
       </c>
       <c r="R39">
         <v>3387000.0</v>
       </c>
       <c r="S39">
         <v>3299000.0</v>
       </c>
       <c r="T39">
         <v>3994000.0</v>
       </c>
       <c r="U39">
         <v>4371000.0</v>
       </c>
       <c r="V39">
         <v>3370000.0</v>
       </c>
       <c r="W39">
         <v>3598000.0</v>
       </c>
@@ -5734,108 +5738,108 @@
       <c r="C40">
         <v>3741000.0</v>
       </c>
       <c r="D40">
         <v>3927000.0</v>
       </c>
       <c r="E40">
         <v>4107000.0</v>
       </c>
       <c r="F40">
         <v>6115000.0</v>
       </c>
       <c r="G40">
         <v>7935000.0</v>
       </c>
       <c r="H40">
         <v>9664000.0</v>
       </c>
       <c r="I40">
         <v>6929000.0</v>
       </c>
       <c r="J40">
         <v>6664000.0</v>
       </c>
       <c r="K40">
-        <v>6481000.0</v>
+        <v>6481001.0</v>
       </c>
       <c r="L40">
         <v>10657000.0</v>
       </c>
       <c r="M40">
         <v>8463000.0</v>
       </c>
       <c r="N40">
         <v>6836000.0</v>
       </c>
       <c r="O40">
         <v>5953000.0</v>
       </c>
       <c r="P40">
         <v>5992000.0</v>
       </c>
       <c r="Q40">
         <v>4646000.0</v>
       </c>
       <c r="R40">
         <v>4378000.0</v>
       </c>
       <c r="S40">
         <v>4985000.0</v>
       </c>
       <c r="T40">
         <v>5171000.0</v>
       </c>
       <c r="U40">
         <v>3193000.0</v>
       </c>
       <c r="V40">
         <v>2903000.0</v>
       </c>
       <c r="W40">
         <v>3042000.0</v>
       </c>
       <c r="X40">
         <v>3903000.0</v>
       </c>
       <c r="Y40">
         <v>3069000.0</v>
       </c>
       <c r="Z40">
         <v>4254000.0</v>
       </c>
       <c r="AA40">
         <v>4280000.0</v>
       </c>
       <c r="AB40">
-        <v>2767000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AC40">
-        <v>2110000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="AD40">
-        <v>1702000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AE40">
         <v>3144000.0</v>
       </c>
       <c r="AF40">
         <v>2840000.0</v>
       </c>
       <c r="AG40">
         <v>2497000.0</v>
       </c>
       <c r="AH40">
         <v>3964000.0</v>
       </c>
       <c r="AI40">
         <v>937000.0</v>
       </c>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40">
         <v>185000.0</v>
       </c>
     </row>
     <row r="41" spans="1:39">
       <c r="A41" t="s">
@@ -6720,83 +6724,83 @@
       <c r="T51">
         <v>4694000.0</v>
       </c>
       <c r="U51">
         <v>4960000.0</v>
       </c>
       <c r="V51">
         <v>5219000.0</v>
       </c>
       <c r="W51">
         <v>5464000.0</v>
       </c>
       <c r="X51">
         <v>5699000.0</v>
       </c>
       <c r="Y51">
         <v>5929000.0</v>
       </c>
       <c r="Z51">
         <v>6153000.0</v>
       </c>
       <c r="AA51">
         <v>6364000.0</v>
       </c>
       <c r="AB51">
-        <v>6567000.0</v>
+        <v>12266000.0</v>
       </c>
       <c r="AC51">
-        <v>6764000.0</v>
+        <v>12693000.0</v>
       </c>
       <c r="AD51">
-        <v>6957000.0</v>
+        <v>13110000.0</v>
       </c>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
     </row>
     <row r="52" spans="1:39">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
         <v>1354000.0</v>
       </c>
       <c r="C52">
         <v>2326000.0</v>
       </c>
       <c r="D52">
-        <v>8538000.0</v>
+        <v>11797000.0</v>
       </c>
       <c r="E52">
-        <v>9101000.0</v>
+        <v>12909000.0</v>
       </c>
       <c r="F52">
         <v>8882000.0</v>
       </c>
       <c r="G52">
         <v>8743000.0</v>
       </c>
       <c r="H52">
         <v>7304000.0</v>
       </c>
       <c r="I52">
         <v>5869000.0</v>
       </c>
       <c r="J52">
         <v>4438000.0</v>
       </c>
       <c r="K52">
         <v>3012000.0</v>
       </c>
       <c r="L52">
         <v>2895000.0</v>
       </c>
       <c r="M52">
         <v>2782000.0</v>
       </c>
@@ -6821,57 +6825,57 @@
       <c r="T52">
         <v>1158000.0</v>
       </c>
       <c r="U52">
         <v>1118000.0</v>
       </c>
       <c r="V52">
         <v>1080000.0</v>
       </c>
       <c r="W52">
         <v>1042000.0</v>
       </c>
       <c r="X52">
         <v>1005000.0</v>
       </c>
       <c r="Y52">
         <v>969000.0</v>
       </c>
       <c r="Z52">
         <v>934000.0</v>
       </c>
       <c r="AA52">
         <v>900000.0</v>
       </c>
       <c r="AB52">
-        <v>1736000.0</v>
+        <v>868000.0</v>
       </c>
       <c r="AC52">
-        <v>1670000.0</v>
+        <v>835000.0</v>
       </c>
       <c r="AD52">
-        <v>1608000.0</v>
+        <v>804000.0</v>
       </c>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
     </row>
     <row r="53" spans="1:39">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
         <v>51281000.0</v>
       </c>
       <c r="E53">
         <v>66482000.0</v>
       </c>
@@ -8905,51 +8909,53 @@
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
         <v>101</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>47000.0</v>
+      </c>
       <c r="C3">
         <v>176000.0</v>
       </c>
       <c r="D3">
         <v>227000.0</v>
       </c>
       <c r="E3">
         <v>243000.0</v>
       </c>
       <c r="F3">
         <v>251000.0</v>
       </c>
       <c r="G3">
         <v>259000.0</v>
       </c>
       <c r="H3">
         <v>260000.0</v>
       </c>
       <c r="I3">
         <v>261000.0</v>
       </c>
       <c r="J3">
         <v>260000.0</v>
       </c>
       <c r="K3">
@@ -9081,51 +9087,53 @@
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
         <v>103</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
         <v>-8327000.0</v>
       </c>
       <c r="D5">
         <v>-10689000.0</v>
       </c>
       <c r="E5">
         <v>-13402000.0</v>
       </c>
       <c r="F5">
         <v>-16209000.0</v>
       </c>
       <c r="G5">
         <v>-19829000.0</v>
       </c>
       <c r="H5">
         <v>-19910000.0</v>
       </c>
       <c r="I5">
         <v>-21146000.0</v>
       </c>
       <c r="J5">
         <v>-21258000.0</v>
       </c>
       <c r="K5">
@@ -9199,51 +9207,51 @@
       </c>
       <c r="AH5">
         <v>-5086000.0</v>
       </c>
       <c r="AI5">
         <v>-2419000.0</v>
       </c>
       <c r="AJ5">
         <v>-2192000.0</v>
       </c>
       <c r="AK5">
         <v>-1881000.0</v>
       </c>
       <c r="AL5">
         <v>-2257000.0</v>
       </c>
       <c r="AM5">
         <v>-8990000.0</v>
       </c>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>-7365000.0</v>
+        <v>47000.0</v>
       </c>
       <c r="C6">
         <v>-8151000.0</v>
       </c>
       <c r="D6">
         <v>-10462000.0</v>
       </c>
       <c r="E6">
         <v>-13159000.0</v>
       </c>
       <c r="F6">
         <v>-15958000.0</v>
       </c>
       <c r="G6">
         <v>-19570000.0</v>
       </c>
       <c r="H6">
         <v>-19650000.0</v>
       </c>
       <c r="I6">
         <v>-20885000.0</v>
       </c>
       <c r="J6">
         <v>-20998000.0</v>
       </c>
@@ -11210,51 +11218,51 @@
       <c r="C28">
         <v>3248000.0</v>
       </c>
       <c r="D28">
         <v>4801000.0</v>
       </c>
       <c r="E28">
         <v>5016000.0</v>
       </c>
       <c r="F28">
         <v>5449000.0</v>
       </c>
       <c r="G28">
         <v>5545000.0</v>
       </c>
       <c r="H28">
         <v>5706000.0</v>
       </c>
       <c r="I28">
         <v>5603000.0</v>
       </c>
       <c r="J28">
         <v>6539000.0</v>
       </c>
       <c r="K28">
-        <v>5760000.0</v>
+        <v>5480000.0</v>
       </c>
       <c r="L28">
         <v>8789000.0</v>
       </c>
       <c r="M28">
         <v>5785000.0</v>
       </c>
       <c r="N28">
         <v>6206000.0</v>
       </c>
       <c r="O28">
         <v>5175000.0</v>
       </c>
       <c r="P28">
         <v>5067000.0</v>
       </c>
       <c r="Q28">
         <v>4977000.0</v>
       </c>
       <c r="R28">
         <v>4934000.0</v>
       </c>
       <c r="S28">
         <v>4322000.0</v>
       </c>