--- v0 (2026-06-15)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2739,574 +2742,589 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>252787000.0</v>
+      </c>
+      <c r="C2">
         <v>240111000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>245114000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>348741000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>265837000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>202759000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>179680000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>201863000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>196460000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>187200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>180220000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>182448000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>195282000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>163871000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>206262000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>306278000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>281391000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>266974000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>214204000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>244681000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>198697000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>194891000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>167240000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>207564000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>108745000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>149922000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>147347000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>149685000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>159214000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>147403000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>134129000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
-    </row>
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-40280000.0</v>
+      </c>
+      <c r="C5">
         <v>-43038000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-67543000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-74749000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-89600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-114586000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-116650000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-109643000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-94936000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-68232000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-67851000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-70833000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-60093000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-68005000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-79665000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-92283000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-91957000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-83697000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-92756000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-94135000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-88969000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-96697000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-94807000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-122797000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-131298000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-133462000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-79698000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-88835000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-73688000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-144424000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-145182000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>1357893000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
+        <v>128600000.0</v>
+      </c>
+      <c r="C7">
         <v>131628000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>150540000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>158320000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>161700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>55895000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>50845000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>57622000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>58625000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>59203000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>57756000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>62323000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>63943000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>53713000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>51404000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>49140000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>45386000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>49074000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>57188000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>59809000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>67359000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>71316000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>67135000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>76088000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>81670000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>86931000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>90135000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>100320000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>93033000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>80689000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -3326,4359 +3344,4476 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>358130000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>348041000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>338426000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>331670000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>316746000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>300537000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>261966000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>258349000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>251108000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>243696000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>237934000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>232041000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>224721000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>218259000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>207963000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>198776000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>186769000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>172297000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>161297000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>158660000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>153966000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>150673000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>142340000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>134621000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>58457000.0</v>
+      </c>
+      <c r="C10">
         <v>56411000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>108442000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>82428000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>107482000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>356710000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>334066000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>269427000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>224296000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>215059000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>215050000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>77828000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>82418000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>52677000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59179000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>58053000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>145296000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>193630000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>185322000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>215442000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>175628000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>229542000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>248138000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>285251000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>256276000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>479366000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>106808000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>40804000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>76687000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>102945000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>96776000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-80811000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>108442000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>82428000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>107482000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>356710000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>334066000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>269427000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>77828000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>82418000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>52677000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>59179000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>58053000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>145296000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>193630000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>185322000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>215442000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>175628000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>58457000.0</v>
+      </c>
+      <c r="C12">
         <v>56411000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>108442000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82428000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>107482000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>356710000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>334066000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>269427000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>224296000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>215059000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>215050000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>77828000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>82418000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>52677000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>59179000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>58053000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>145296000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>193630000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>185322000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>215442000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>175628000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>229542000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>248138000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>285251000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>256276000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>479366000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>106808000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>40804000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>76687000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>102945000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>96776000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>80811000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
-      <c r="H13"/>
+      <c r="H13">
+        <v>0.0</v>
+      </c>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>387193000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>347624000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>208099000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>179189000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>148138000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>184754000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>0.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>134264000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>84641000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26028000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-44889000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-18485000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>69257000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>55571000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>82168000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1723406000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1868634000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>55495000.0</v>
+      </c>
+      <c r="C14">
         <v>55996000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>56327000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>56069000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>55975000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>56059000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>56036000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>56054000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>56456000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56739000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>56982000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>56956000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>56846000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>56940000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>56666000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>56550000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>56711000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57836000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>58804000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59282000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>59356000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>58902000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>58413000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>57642000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>56931000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>56875000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>57867000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57401000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>56920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56639978.0</v>
       </c>
       <c r="AE14">
         <v>56639978.0</v>
       </c>
       <c r="AF14">
         <v>56639978.0</v>
       </c>
       <c r="AG14">
         <v>56639978.0</v>
       </c>
       <c r="AH14">
         <v>56639978.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>56639978.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>6863000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>1845000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>8148000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2008000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2426000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1522000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7546000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1348000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1921000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1392000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7772000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>919000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3227000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1787000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8399000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2118000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>674000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>786000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>5804000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>11048000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>10106000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>6919000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>5572000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>4436000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
+        <v>461056000.0</v>
+      </c>
+      <c r="C20">
         <v>459211000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>531137000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>518675000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>488448000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>209153000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>208787000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>209843000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>209493000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>209566000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>209862000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>209413000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>209969000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>209904000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>209627000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>209012000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>210164000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>211504000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>212213000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>212503000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>212654000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>212920000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>213392000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>212637000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>211781000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>211739000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>212836000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>212834000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>213761000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>213623000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>214516000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>220233000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:34">
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>447728000.0</v>
+      </c>
+      <c r="C21">
         <v>450206000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>450417000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>454521000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>451898000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11274000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>78869000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11778000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11854000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12135000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>90866000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12553000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12941000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13173000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>99035000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13242000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13740000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>14248000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>100385000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>14975000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15325000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15544000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>88474000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16458000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16629000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>16914000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>52035000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17530000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>50953000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>51913000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>65049000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>56638000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
+        <v>526121000.0</v>
+      </c>
+      <c r="C22">
         <v>463501000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>566682000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>764988000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>685515000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>443070000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>390209000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>461510000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>488340000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>501341000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>500353000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>605234000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>626885000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>660089000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>596836000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>678207000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>537900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>432891000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>362957000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>409110000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>403249000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>350151000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>340732000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>432280000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>432925000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>488750000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>458101000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>545426000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>538168000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>519006000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>473812000.0</v>
       </c>
-      <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>499849000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>2665291000.0</v>
+      </c>
+      <c r="C23">
         <v>2650075000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2582672000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2862771000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2717905000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1675679000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1650539000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1653123000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1612439000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1661437000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1645439000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1625930000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1608317000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1643570000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1582261000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1653010000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1543148000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1589054000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1533024000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1613182000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1517845000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1519675000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1545816000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1668724000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1572768000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1901795000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1517156000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1585765000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1588202000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2385410000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2458465000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>1357893000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24">
+        <v>1126666000.0</v>
+      </c>
+      <c r="C24">
         <v>1130622000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1134579000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1342117000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1366510000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>735640000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>740315000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>744986000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>749654000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>759246000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>763921000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>768595000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>773270000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>827944000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>782619000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>824793000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>786968000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>789143000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>791317000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>773413000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>782262000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>790930000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>887957000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1021710000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1130463000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1388736000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>913269000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>980607000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>979687000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>51533000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1134579000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1342117000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1366510000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>735640000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>740315000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>744986000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>768595000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>773270000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>827944000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>782619000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>824793000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>786968000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>789143000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>791317000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>773413000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>782262000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>790930000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>887957000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1021710000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1130463000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1388736000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>913269000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>980607000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>979687000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>85411000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>42872000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>39966000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>37740000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>50983000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>50394000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>53394000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>1214309000.0</v>
+      </c>
+      <c r="C28">
         <v>1218964000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1185427000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1418009000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1420728000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>434825000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>457094000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>533181000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>583983000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>623390000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>626627000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>770590000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>769857000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>848735000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>792124000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>830473000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>696906000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>647326000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>663432000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>636159000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>683661000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>658026000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>733068000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>828320000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>962417000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>999788000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>897666000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1089643000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1006362000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>257135000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>175551000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>80811000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>38</v>
       </c>
       <c r="B29">
+        <v>1762710000.0</v>
+      </c>
+      <c r="C29">
         <v>1762616000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1708196000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1871733000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1864857000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1162312000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1140370000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1101913000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1116805000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1166439000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1155834000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>786095000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>788332000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>847699000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>799899000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1047485000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>796816000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>791882000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>939704000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>791792000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>791930000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>816252000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>998712000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1063511000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1092134000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1373738000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>220828000.0</v>
+      </c>
+      <c r="C30">
         <v>244996000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>276424000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>365970000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>304761000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>208261000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>260236000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>230435000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>205019000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>239632000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>217673000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>236816000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>186024000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>224024000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>225858000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>234569000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>190805000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>280348000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>289800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>273576000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>219991000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>225390000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>237166000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>221971000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>153302000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>213080000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>228459000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>302582000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>254049000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>299328000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1318596000.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>593528000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>125658000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>100341000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>76211000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>27769000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-14155000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-44715000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-41662000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-78713000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-42724000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-74093000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-94200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-144742000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-203067000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-273299000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-247138000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-190404000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-174793000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-182546000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1313446000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>1074088000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
+        <v>520992000.0</v>
+      </c>
+      <c r="C32">
         <v>522383000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>487489000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>635766000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>657403000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>696638000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>670376000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>638939000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>648935000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>667602000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>651247000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>643785000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>620663000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>637477000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>541840000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>565808000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>492504000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>494000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>454846000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>483750000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>454662000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>441994000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>488045000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>558360000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>589104000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>893065000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>1517029000.0</v>
+      </c>
+      <c r="C33">
         <v>1526676000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1501556000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1524718000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1502129000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>587901000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>586258000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>586896000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>590427000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>601197000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>601555000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>592866000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>598645000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>604023000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>599992000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>579756000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>585624000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>604001000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>622366000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>624834000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>641544000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>644948000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>644136000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>647441000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>652891000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>642002000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>639553000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>623791000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>639901000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>604393000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>517267000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-80811000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34">
+        <v>166841000.0</v>
+      </c>
+      <c r="C34">
         <v>168091000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>13491000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>168776000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>172037000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>87905000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>13134000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>87350000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>86646000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>85344000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>13197000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>79084000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>122787000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>114268000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>70031000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>112672000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>86839000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>98257000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>132185000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>114088000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>118733000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>161748000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>155147000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>115040000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>109895000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>110666000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>14372000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>95701000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>86189000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>117719000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>1419477000.0</v>
+      </c>
+      <c r="C35">
         <v>1430190000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1424178000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1630868000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1661185000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>857867000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>856579000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>868908000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>872211000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>881606000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>880889000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>889027000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>896057000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>942212000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>891075000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>937465000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>898939000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>913911000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>929074000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>923830000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>942320000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>952678000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1047540000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1179773000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1286884000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1553552000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1069349000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1140636000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1105720000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>169252000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>118189000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>376572000.0</v>
+      </c>
+      <c r="C36">
         <v>374923000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>173180000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>263110000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>267546000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>214780000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>29194000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>203795000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>205080000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>212924000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>18923000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>197387000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>203469000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>220831000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>30814000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>208264000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>215455000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>229110000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>23804000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>233842000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>241042000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>237313000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>27315000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>224532000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>222762000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>200443000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>22963000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>169874000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>153044000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>122580000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>21405000.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-80811000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>247695000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>267044000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>267546000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>214780000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>215768000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>203795000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>197387000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>203469000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>220831000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>221510000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>208264000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>215455000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>229110000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>235410000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>233842000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>241042000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>237313000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>235413000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>224532000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>222762000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>200443000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>161118000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>169874000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>153044000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>122580000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>110632000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>125106000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:34">
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>342856000.0</v>
+      </c>
+      <c r="C39">
         <v>358491000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>129568000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>124667000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>118018000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>79737000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>79770000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>104855000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>104357000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>104208000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>110808000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>113186000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>114345000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>102757000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>100396000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>102425000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>83523000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>78184000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>72579000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>90220000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>77433000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>69644000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>75644000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>81781000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>77374000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>78597000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>84235000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>73162000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>79397000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>859738000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>52014000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>51103000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>327327000.0</v>
+      </c>
+      <c r="C40">
         <v>318017000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>299237000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>315201000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>251629000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>166808000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>152359000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>202367000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>151477000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>163251000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>130736000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>168356000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>156766000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>197203000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>144730000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>167690000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>153527000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>198777000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>171027000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>218058000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>187240000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>184047000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>157023000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>206521000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>180324000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>180538000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>153188000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>154361000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>177582000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>181226000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>188717000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40"/>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>79084000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>80743000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>76950000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>82417000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>86839000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>98257000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>104764000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>114088000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>118733000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>118905000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>119777000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>115040000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>109895000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>110666000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>101334000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>95701000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>86189000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>117719000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>378224000.0</v>
+      </c>
+      <c r="C42">
         <v>366049000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>358130000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>348041000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>338426000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>331670000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>316746000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>300537000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>297518000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>284301000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>273197000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>261966000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>258349000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>251108000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>243696000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>237934000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>232041000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>224721000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>218259000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>207963000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>198776000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>186769000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>172297000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>161297000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>158660000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>153966000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>150673000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>142340000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>134621000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1723406000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1868634000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>-112781000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>54</v>
       </c>
       <c r="B45">
+        <v>231673000.0</v>
+      </c>
+      <c r="C45">
         <v>236850000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>647016000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>284478000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>294237000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>152694000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>539817000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>161480000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>164000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>166572000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>585354000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>173513000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>172266000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>160115000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>155494000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>149238000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>172523000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>179171000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>179340000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>193814000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>201719000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>129884000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>132192000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>223553000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>222143000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>216277000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>138449000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>231673000.0</v>
+      </c>
+      <c r="C46">
         <v>236850000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>272307000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>284478000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>294237000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>152694000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>150471000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>161480000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>164000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>166572000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>166857000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>173513000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>172266000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>160115000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>155494000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>149238000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>146265000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>149139000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>160105000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>163514000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>172523000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>179171000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>179340000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>193814000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>201719000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>212906000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>218774000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>223553000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>222143000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>216277000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>138449000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>272307000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>284478000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>294237000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>152694000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>150471000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>161480000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>173513000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>106878000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>104999000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>155494000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>149238000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>146265000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>101380000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>160105000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>163514000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>172523000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>113693000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>118897000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>193814000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>201719000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>212906000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>218774000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>223553000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>222143000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>216277000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>138449000.0</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
-      <c r="AH47">
+      <c r="AH47"/>
+      <c r="AI47">
         <v>142958000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>280600000.0</v>
+      </c>
+      <c r="C48">
         <v>295858000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>274280000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>256324000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>249521000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>209588000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>199959000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>166033000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>164569000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>171124000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>166567000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>156491000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>124995000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>116185000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>86726000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>62448000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>39105000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>43066000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>22635000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>70926000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>44079000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>44192000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>7151000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-12472000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-72251000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-38989000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1718000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2066000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>21235000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1723406000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1868634000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>1676563000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>124995000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>116185000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>86726000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>62448000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>39105000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>43066000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>22635000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>70926000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>44079000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>44192000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>7151000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+    </row>
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50">
+        <v>17500000.0</v>
+      </c>
+      <c r="C50">
         <v>13125000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8750000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50">
         <v>20000000.0</v>
       </c>
       <c r="L50">
+        <v>20000000.0</v>
+      </c>
+      <c r="M50">
         <v>17500000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>15062000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>19755000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>17280000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>14593000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>9848000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2739000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>249000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>18379000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>9668000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>25322000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>26114000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>15773000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>6560000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>3487000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1070000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>13528000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>10329000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>250235000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+    </row>
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>1272766000.0</v>
+      </c>
+      <c r="C51">
         <v>1275375000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1293869000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1500437000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1528210000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>791535000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>791160000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>802608000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>808279000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>838449000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>841677000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>848418000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>852275000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>901412000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>851303000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>888526000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>842202000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>840956000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>848754000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>851601000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>859289000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>887568000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>981206000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1113571000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1218693000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1479154000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1004474000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1130447000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1083049000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>360080000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>272327000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>47156000.0</v>
+      </c>
+      <c r="C52">
         <v>42888000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>42413000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>38345000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>39062000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>21573000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>20890000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>21050000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>22714000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>42187000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>41003000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>38475000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>36961000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>40996000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>37178000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>33478000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>30102000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25302000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>24444000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>41859000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>35702000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>53795000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>53443000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>48838000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>41704000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>36268000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>36459000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>85512000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>44768000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>308547000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>272327000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-    </row>
-    <row r="53" spans="1:34">
+      <c r="AI52"/>
+    </row>
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
+      <c r="Z53"/>
       <c r="AA53">
         <v>59922000.0</v>
       </c>
-      <c r="AB53"/>
+      <c r="AB53">
+        <v>59922000.0</v>
+      </c>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>161622000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+    </row>
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>2665291000.0</v>
+      </c>
+      <c r="C55">
         <v>2650075000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2582672000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2862771000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2717905000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1675679000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1650539000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1653123000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1612439000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1661437000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1645439000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1625930000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1608317000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1643570000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1582261000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1653010000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1543148000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1589054000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1533024000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1613182000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1517845000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1519675000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1545816000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1668724000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1572768000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1901795000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1517156000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1585765000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1588202000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2385410000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2458465000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
-      <c r="AH55">
+      <c r="AH55"/>
+      <c r="AI55">
         <v>2325965000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>1148262000.0</v>
+      </c>
+      <c r="C56">
         <v>1123399000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1081116000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1338053000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1215776000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1087778000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1064281000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1066227000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1022012000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1060240000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1043884000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1033064000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1009672000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1039547000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>982269000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1073254000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>957524000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>985053000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>910658000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>988348000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>876301000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>874727000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>901680000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1021283000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>919877000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1259793000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>877603000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>961974000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>948301000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1781017000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1941198000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>80811000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>627270000.0</v>
+      </c>
+      <c r="C57">
         <v>601016000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>593627000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>702287000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>558373000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>391140000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>393905000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>427288000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>373077000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>392638000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>392637000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>389279000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>389009000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>402070000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>440429000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>507446000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>465020000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>491053000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>455812000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>504598000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>421639000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>432733000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>413635000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>462923000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>330773000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>366728000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>378550000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>389558000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>400314000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>637176000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>616824000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>644807000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>2046747000.0</v>
+      </c>
+      <c r="C58">
         <v>2031206000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2017805000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2333155000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2219558000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1249007000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1250484000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1296196000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1245288000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1274244000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1273526000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1278306000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1285066000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1344282000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1331504000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1444911000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1363959000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1404964000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1384886000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1428428000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1363959000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1385411000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1461175000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1642696000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1617657000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1920280000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1447899000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1530194000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1506034000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>806428000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>735013000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>762183000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+    </row>
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>618544000.0</v>
+      </c>
+      <c r="C60">
         <v>618869000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>564867000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>529616000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>498347000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>426672000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>400055000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>356927000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>367151000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>387193000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>371913000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>347624000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>323251000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>299288000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>250757000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>208099000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>179189000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>184090000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>148138000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>184754000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>153886000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>134264000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>84641000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>26028000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-44889000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-18485000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>69257000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>55571000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>82168000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1578982000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1723452000.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>1357893000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+    </row>
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7715,967 +7850,967 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>1680994000.0</v>
       </c>
       <c r="C2">
         <v>1446008000.0</v>
       </c>
       <c r="D2">
         <v>1519635000.0</v>
       </c>
       <c r="E2">
         <v>1497076000.0</v>
       </c>
       <c r="F2">
         <v>1368190000.0</v>
       </c>
       <c r="G2">
         <v>1234150000.0</v>
       </c>
       <c r="H2">
         <v>1544465000.0</v>
       </c>
       <c r="I2">
         <v>1649435000.0</v>
       </c>
       <c r="J2">
         <v>1658144000.0</v>
       </c>
       <c r="K2">
         <v>1711319000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
         <v>47786000.0</v>
       </c>
       <c r="C3">
         <v>42635000.0</v>
       </c>
       <c r="D3">
         <v>38046000.0</v>
       </c>
       <c r="E3">
         <v>37126000.0</v>
       </c>
       <c r="F3">
         <v>36599000.0</v>
       </c>
       <c r="G3">
         <v>34491000.0</v>
       </c>
       <c r="H3">
         <v>30760000.0</v>
       </c>
       <c r="I3">
         <v>31035000.0</v>
       </c>
       <c r="J3">
         <v>33628000.0</v>
       </c>
       <c r="K3">
         <v>34151000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>364514000.0</v>
       </c>
       <c r="C5">
         <v>342247000.0</v>
       </c>
       <c r="D5">
         <v>312307000.0</v>
       </c>
       <c r="E5">
         <v>354055000.0</v>
       </c>
       <c r="F5">
         <v>283500000.0</v>
       </c>
       <c r="G5">
         <v>122928000.0</v>
       </c>
       <c r="H5">
         <v>170981000.0</v>
       </c>
       <c r="I5">
         <v>353427000.0</v>
       </c>
       <c r="J5">
         <v>366959000.0</v>
       </c>
       <c r="K5">
         <v>408698000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
         <v>412300000.0</v>
       </c>
       <c r="C6">
         <v>384882000.0</v>
       </c>
       <c r="D6">
         <v>350353000.0</v>
       </c>
       <c r="E6">
         <v>391181000.0</v>
       </c>
       <c r="F6">
         <v>320099000.0</v>
       </c>
       <c r="G6">
         <v>157419000.0</v>
       </c>
       <c r="H6">
         <v>201741000.0</v>
       </c>
       <c r="I6">
         <v>384462000.0</v>
       </c>
       <c r="J6">
         <v>400587000.0</v>
       </c>
       <c r="K6">
         <v>442849000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>6170000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>-5500000.0</v>
       </c>
       <c r="J8">
         <v>-136700000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>1473116000.0</v>
       </c>
       <c r="C9">
         <v>1161570000.0</v>
       </c>
       <c r="D9">
         <v>1087837000.0</v>
       </c>
       <c r="E9">
         <v>1134368000.0</v>
       </c>
       <c r="F9">
         <v>1107726000.0</v>
       </c>
       <c r="G9">
         <v>863689000.0</v>
       </c>
       <c r="H9">
         <v>1004374000.0</v>
       </c>
       <c r="I9">
         <v>1114563000.0</v>
       </c>
       <c r="J9">
         <v>1171962000.0</v>
       </c>
       <c r="K9">
         <v>1215145000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>298672000.0</v>
       </c>
       <c r="C10">
         <v>301423000.0</v>
       </c>
       <c r="D10">
         <v>271899000.0</v>
       </c>
       <c r="E10">
         <v>319136000.0</v>
       </c>
       <c r="F10">
         <v>244600000.0</v>
       </c>
       <c r="G10">
         <v>72936000.0</v>
       </c>
       <c r="H10">
         <v>135194000.0</v>
       </c>
       <c r="I10">
         <v>340078000.0</v>
       </c>
       <c r="J10">
         <v>359153000.0</v>
       </c>
       <c r="K10">
         <v>410487000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>71220000.0</v>
       </c>
       <c r="C11">
         <v>55621000.0</v>
       </c>
       <c r="D11">
         <v>40905000.0</v>
       </c>
       <c r="E11">
         <v>73643000.0</v>
       </c>
       <c r="F11">
         <v>49177000.0</v>
       </c>
       <c r="G11">
         <v>5013000.0</v>
       </c>
       <c r="H11">
         <v>38540000.0</v>
       </c>
       <c r="I11">
         <v>77005000.0</v>
       </c>
       <c r="J11">
         <v>242962000.0</v>
       </c>
       <c r="K11">
         <v>95457000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>65842000.0</v>
       </c>
       <c r="C12">
         <v>40824000.0</v>
       </c>
       <c r="D12">
         <v>40408000.0</v>
       </c>
       <c r="E12">
         <v>34919000.0</v>
       </c>
       <c r="F12">
         <v>38900000.0</v>
       </c>
       <c r="G12">
         <v>49992000.0</v>
       </c>
       <c r="H12">
         <v>35787000.0</v>
       </c>
       <c r="I12">
         <v>1173000.0</v>
       </c>
       <c r="J12">
         <v>1263000.0</v>
       </c>
       <c r="K12">
         <v>1789000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>7299000.0</v>
       </c>
       <c r="C13">
         <v>11149000.0</v>
       </c>
       <c r="D13">
         <v>2398000.0</v>
       </c>
       <c r="E13">
         <v>1352000.0</v>
       </c>
       <c r="F13">
         <v>37420000.0</v>
       </c>
       <c r="G13">
         <v>1608000.0</v>
       </c>
       <c r="H13">
         <v>33694000.0</v>
       </c>
       <c r="I13">
         <v>8905000.0</v>
       </c>
       <c r="J13">
         <v>4293000.0</v>
       </c>
       <c r="K13">
         <v>7179000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>227452000.0</v>
       </c>
       <c r="C15">
         <v>245802000.0</v>
       </c>
       <c r="D15">
         <v>230994000.0</v>
       </c>
       <c r="E15">
         <v>245493000.0</v>
       </c>
       <c r="F15">
         <v>195423000.0</v>
       </c>
       <c r="G15">
         <v>67923000.0</v>
       </c>
       <c r="H15">
         <v>96654000.0</v>
       </c>
       <c r="I15">
         <v>263073000.0</v>
       </c>
       <c r="J15">
         <v>116191000.0</v>
       </c>
       <c r="K15">
         <v>315030000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>227452000.0</v>
       </c>
       <c r="C16">
         <v>245802000.0</v>
       </c>
       <c r="D16">
         <v>230994000.0</v>
       </c>
       <c r="E16">
         <v>245493000.0</v>
       </c>
       <c r="F16">
         <v>195423000.0</v>
       </c>
       <c r="G16">
         <v>67923000.0</v>
       </c>
       <c r="H16">
         <v>96654000.0</v>
       </c>
       <c r="I16">
         <v>263073000.0</v>
       </c>
       <c r="J16">
         <v>116191000.0</v>
       </c>
       <c r="K16">
         <v>315030000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>227452000.0</v>
       </c>
       <c r="C17">
         <v>245802000.0</v>
       </c>
       <c r="D17">
         <v>213828000.0</v>
       </c>
       <c r="E17">
         <v>245493000.0</v>
       </c>
       <c r="F17">
         <v>195423000.0</v>
       </c>
       <c r="G17">
         <v>67923000.0</v>
       </c>
       <c r="H17">
         <v>96654000.0</v>
       </c>
       <c r="I17">
         <v>263073000.0</v>
       </c>
       <c r="J17">
         <v>116191000.0</v>
       </c>
       <c r="K17">
         <v>315030000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-54863000.0</v>
       </c>
       <c r="C18">
         <v>-29675000.0</v>
       </c>
       <c r="D18">
         <v>-37796000.0</v>
       </c>
       <c r="E18">
         <v>-33567000.0</v>
       </c>
       <c r="F18">
         <v>-37420000.0</v>
       </c>
       <c r="G18">
         <v>-48384000.0</v>
       </c>
       <c r="H18">
         <v>-28094000.0</v>
       </c>
       <c r="I18">
         <v>12305000.0</v>
       </c>
       <c r="J18">
         <v>5093000.0</v>
       </c>
       <c r="K18">
         <v>3379000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2610000.0</v>
       </c>
       <c r="F19">
         <v>521000.0</v>
       </c>
       <c r="G19">
         <v>-906000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>446013000.0</v>
       </c>
       <c r="C21">
         <v>342289000.0</v>
       </c>
       <c r="D21">
         <v>319269000.0</v>
       </c>
       <c r="E21">
         <v>356665000.0</v>
       </c>
       <c r="F21">
         <v>282979000.0</v>
       </c>
       <c r="G21">
         <v>123834000.0</v>
       </c>
       <c r="H21">
         <v>168290000.0</v>
       </c>
       <c r="I21">
         <v>333042000.0</v>
       </c>
       <c r="J21">
         <v>357418000.0</v>
       </c>
       <c r="K21">
         <v>408698000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>2708097000.0</v>
       </c>
       <c r="C23">
         <v>2265289000.0</v>
       </c>
       <c r="D23">
         <v>2288203000.0</v>
       </c>
       <c r="E23">
         <v>2274779000.0</v>
       </c>
       <c r="F23">
         <v>2192937000.0</v>
       </c>
       <c r="G23">
         <v>1974005000.0</v>
       </c>
       <c r="H23">
         <v>2347913000.0</v>
       </c>
       <c r="I23">
         <v>2430956000.0</v>
       </c>
       <c r="J23">
         <v>2472688000.0</v>
       </c>
       <c r="K23">
         <v>2517766000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>47786000.0</v>
       </c>
       <c r="C25">
         <v>42635000.0</v>
       </c>
       <c r="D25">
         <v>36704000.0</v>
       </c>
       <c r="E25">
         <v>37126000.0</v>
       </c>
       <c r="F25">
         <v>36599000.0</v>
       </c>
       <c r="G25">
         <v>34491000.0</v>
       </c>
       <c r="H25">
         <v>30760000.0</v>
       </c>
       <c r="I25">
         <v>31035000.0</v>
       </c>
       <c r="J25">
         <v>33628000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>140500000.0</v>
       </c>
       <c r="D27">
         <v>133000000.0</v>
       </c>
       <c r="E27">
         <v>137800000.0</v>
       </c>
       <c r="F27">
         <v>142000000.0</v>
       </c>
       <c r="G27">
         <v>98800000.0</v>
       </c>
       <c r="H27">
         <v>119300000.0</v>
       </c>
       <c r="I27">
         <v>127800000.0</v>
       </c>
       <c r="J27">
         <v>137300000.0</v>
       </c>
       <c r="K27">
         <v>131900000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>1077903000.0</v>
       </c>
       <c r="C28">
         <v>654181000.0</v>
       </c>
       <c r="D28">
         <v>629868000.0</v>
       </c>
       <c r="E28">
         <v>639903000.0</v>
       </c>
       <c r="F28">
         <v>682747000.0</v>
       </c>
       <c r="G28">
         <v>641055000.0</v>
       </c>
       <c r="H28">
         <v>684148000.0</v>
       </c>
       <c r="I28">
         <v>653721000.0</v>
       </c>
       <c r="J28">
         <v>677244000.0</v>
       </c>
       <c r="K28">
         <v>674547000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>71220000.0</v>
       </c>
       <c r="C29">
         <v>55621000.0</v>
       </c>
       <c r="D29">
         <v>68920000.0</v>
       </c>
       <c r="E29">
         <v>73643000.0</v>
       </c>
       <c r="F29">
         <v>49177000.0</v>
       </c>
       <c r="G29">
         <v>5013000.0</v>
       </c>
       <c r="H29">
         <v>38540000.0</v>
       </c>
       <c r="I29">
         <v>71505000.0</v>
       </c>
       <c r="J29">
         <v>106262000.0</v>
       </c>
       <c r="K29">
         <v>95457000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>1027103000.0</v>
       </c>
       <c r="C30">
         <v>819281000.0</v>
       </c>
       <c r="D30">
         <v>768568000.0</v>
       </c>
       <c r="E30">
         <v>777703000.0</v>
       </c>
       <c r="F30">
         <v>824747000.0</v>
       </c>
       <c r="G30">
         <v>739855000.0</v>
       </c>
       <c r="H30">
         <v>803448000.0</v>
       </c>
       <c r="I30">
         <v>781521000.0</v>
       </c>
       <c r="J30">
         <v>814544000.0</v>
       </c>
       <c r="K30">
         <v>806447000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
         <v>-147341000.0</v>
       </c>
       <c r="C31">
         <v>-40866000.0</v>
       </c>
       <c r="D31">
         <v>-47370000.0</v>
       </c>
       <c r="E31">
         <v>-37529000.0</v>
       </c>
       <c r="F31">
         <v>-38379000.0</v>
       </c>
       <c r="G31">
         <v>-50898000.0</v>
       </c>
       <c r="H31">
         <v>-33096000.0</v>
       </c>
       <c r="I31">
         <v>7036000.0</v>
       </c>
       <c r="J31">
         <v>1735000.0</v>
       </c>
       <c r="K31">
         <v>1789000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>3154110000.0</v>
       </c>
       <c r="C32">
         <v>2607578000.0</v>
       </c>
       <c r="D32">
         <v>2607472000.0</v>
       </c>
       <c r="E32">
         <v>2631444000.0</v>
       </c>
       <c r="F32">
         <v>2475916000.0</v>
       </c>
       <c r="G32">
         <v>2097839000.0</v>
       </c>
       <c r="H32">
         <v>2548839000.0</v>
       </c>
       <c r="I32">
         <v>2763998000.0</v>
       </c>
@@ -8685,2734 +8820,2804 @@
       <c r="K32">
         <v>2926464000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>256026000.0</v>
+      </c>
+      <c r="C2">
         <v>283948000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>540992000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>462645000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>353422000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>327265000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>393728000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>370684000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>335538000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>346058000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>390390000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>383075000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>365748000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>380422000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>432886000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>342460000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>346608000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>375122000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>389632000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>362735000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>264641000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>351182000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>380016000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>325512000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>214888000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>313734000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>387082000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>382181000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>374177000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>401025000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>446176000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>424053000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>396785000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>382421000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>99</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>15338000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13257000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14701000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10191000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9637000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13583000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9522000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10025000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9505000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10641000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9186000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9092000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9127000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9299000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9006000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8959000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9862000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9924000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8926000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8756000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8993000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10107000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9165000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7834000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7385000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7740000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6995000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8322000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7703000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>7366000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7580000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7779000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8310000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>101</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>95086000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>121710000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>61577000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>111195000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>65739000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>85486000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>97951000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>74838000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>83972000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>75547000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>82682000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>60936000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>93142000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>86182000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>73110000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>86295000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>108468000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>69216000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>85649000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35643000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>92992000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>62478000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>82396000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-21748000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-198000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>58547000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>30284000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>55266000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>27986000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>90001000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>96812000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>77539000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>92408000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>91224000.0</v>
+      </c>
+      <c r="C6">
         <v>110424000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>134967000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>76278000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>121386000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>75376000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>99069000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>107473000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>84863000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>93477000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>86188000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>91868000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>70028000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>102269000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>95481000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>82116000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>95254000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>118330000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>79140000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>94575000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>44399000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>101985000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>72585000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>91561000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13914000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7187000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>66287000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>37279000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>63588000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>35689000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>97367000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>104392000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>85318000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>100718000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-130000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>6300000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-5500000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>328262000.0</v>
+      </c>
+      <c r="C9">
         <v>329374000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>477845000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>390570000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>304837000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>295636000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>305556000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>299510000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>271360000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>285144000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>279410000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>271465000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>250261000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>286701000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>298722000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>264061000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>266964000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>304621000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>291459000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>289563000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>226124000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>300580000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>280849000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>257710000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>134366000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>190764000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>265529000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>255957000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>235569000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>247319000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>280057000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>280193000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>267071000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>287242000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>75551000.0</v>
+      </c>
+      <c r="C10">
         <v>79002000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>101813000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>42954000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>97974000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>55931000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>75514000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>86773000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>64456000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>74680000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65529000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>72228000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>51273000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>82869000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>76378000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>64252000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>78061000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>100445000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>56904000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>78493000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>28002000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>81201000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>49794000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>69147000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-34868000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-11137000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>43819000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16144000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>47343000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>27888000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>72564000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>96612000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>77123000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>93779000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>18530000.0</v>
+      </c>
+      <c r="C11">
         <v>17964000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28056000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6010000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>24105000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>13049000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11536000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16225000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12687000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>15173000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3242000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12697000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>14877000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>16573000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>24773000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13169000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16066000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>19635000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12994000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>15080000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4365000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>16738000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6682000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8362000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1606000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-8425000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>15066000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1642000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9357000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12475000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20663000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>25594000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>16665000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>14083000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>15673000.0</v>
+      </c>
+      <c r="C12">
         <v>16084000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19897000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18623000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13485000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9808000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9972000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11178000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10382000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9292000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10018000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10454000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9663000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10273000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9804000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8858000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8234000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8023000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12312000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7156000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7641000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11791000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12684000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13249000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13120000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10939000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13911000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14140000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7638000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>98000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8017000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>416000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1371000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>1843000.0</v>
+      </c>
+      <c r="C13">
         <v>2184000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>613000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>349000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2897000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3440000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3143000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2965000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2616000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2425000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1717000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>964000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>691000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>419000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>324000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>263000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>296000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>469000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11856000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>345000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>421000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>258000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>353000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12966000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>12564000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10523000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13523000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>13428000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4807000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3664000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>64802000.0</v>
+      </c>
+      <c r="C15">
         <v>92439000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>73757000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36944000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>73869000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42882000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>63978000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>70548000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>51769000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>59507000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>68771000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>59531000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>36396000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>66296000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>51605000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>51083000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>61995000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>80810000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>43910000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>63413000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>23637000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>64463000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>43112000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>60785000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-33262000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2712000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>28753000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14502000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>37986000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>15413000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>51901000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>71018000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>60458000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>79696000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>73757000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36944000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73869000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42882000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>63978000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>70548000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>59531000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>36396000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>66296000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>51605000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>51083000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>61995000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>80810000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>43910000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>63413000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23637000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>64463000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>43112000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>60785000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-33262000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2712000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>28753000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14502000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>37986000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15413000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>263073000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>71018000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>60458000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>79696000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>57021000.0</v>
+      </c>
+      <c r="C17">
         <v>61038000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>73757000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>36944000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>73869000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42882000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>63978000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>70548000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>51769000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>59507000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>68771000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>59531000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>36396000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>66296000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>51605000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>51083000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>61995000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>80810000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>43910000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>63413000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>23637000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>64463000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>43112000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>60785000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-33262000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2712000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>28753000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>14502000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>37986000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>15413000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>71018000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>60458000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>79696000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-13830000.0</v>
+      </c>
+      <c r="C18">
         <v>-13900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19284000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-18623000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10588000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6368000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6829000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8213000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7766000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6867000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-8301000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9490000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8972000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9854000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9480000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8595000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7938000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7554000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11856000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6811000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7220000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11533000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12331000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12966000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12564000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-10523000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-13523000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-13428000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4807000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3664000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-2461000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1807000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1549000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1956000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2450000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>247000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>570000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-331000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>466000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-184000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>90526000.0</v>
+      </c>
+      <c r="C21">
         <v>90105000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>144269000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>63852000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>78537000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>73299000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>84295000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>98321000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>75243000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>84430000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>75441000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>85482000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>63397000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>94949000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>84633000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>75066000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>88745000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>108221000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>68646000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>85980000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>35177000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>93176000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>62929000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>82864000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21795000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-164000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>58547000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>31028000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>53520000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>25195000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>69616000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>95284000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>75734000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>92408000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>493762000.0</v>
+      </c>
+      <c r="C23">
         <v>523217000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>874568000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>789363000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>579722000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>549602000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>614989000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>571873000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>531655000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>546772000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>594359000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>569058000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>552612000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>572174000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>646975000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>531455000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>524827000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>571522000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>612445000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>566318000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>455588000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>558586000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>597936000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>500358000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>371049000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>504662000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>594064000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>574474000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>556226000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>623149000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>656617000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>608962000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>588122000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>577255000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>10694000.0</v>
+      </c>
+      <c r="C25">
         <v>13752000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13257000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14701000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10191000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9637000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13583000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9522000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10025000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9505000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10641000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9186000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9092000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9127000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9299000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9006000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8959000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9862000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9924000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8926000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8756000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8993000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10107000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9165000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7834000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7385000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7740000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6995000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8322000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7703000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7366000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7580000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7779000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8310000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>140500000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>133000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>137800000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>142000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>98800000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>119300000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>127800000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>237736000.0</v>
+      </c>
+      <c r="C28">
         <v>239269000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>348076000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>286239000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>226300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>222337000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>57961000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>201189000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>196117000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>200714000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>66155000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>185983000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>186864000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>191752000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>76289000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>188995000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>178219000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>196400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>80813000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>203583000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>190947000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>207404000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>119120000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>174846000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>150361000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>190928000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>87682000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>192293000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>180349000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>222124000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>82641000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>184909000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>191337000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>192898000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>18530000.0</v>
+      </c>
+      <c r="C29">
         <v>17964000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28056000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6010000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24105000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13049000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11536000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16225000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12687000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15173000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3242000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12697000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>14877000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16573000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24773000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13169000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>16066000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19635000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12994000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15080000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4365000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>16738000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6682000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8362000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1606000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2125000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15066000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1642000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>9357000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12475000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-      <c r="AH29">
+      <c r="AH29"/>
+      <c r="AI29">
         <v>14083000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>237736000.0</v>
+      </c>
+      <c r="C30">
         <v>239269000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>333576000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>326718000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>226300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>222337000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>221261000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>201189000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>196117000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>200714000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>203969000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>185983000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>186864000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>191752000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>214089000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>188995000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>178219000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>196400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>222813000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>203583000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>190947000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>207404000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>217920000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>174846000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>156161000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>190928000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>206982000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>192293000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>182049000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>222124000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>210441000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>184909000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>191337000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>194834000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-14975000.0</v>
+      </c>
+      <c r="C31">
         <v>-11103000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-42456000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-20898000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>19437000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-17368000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8781000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11548000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10787000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-9750000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-9912000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13254000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12124000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12080000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8255000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10814000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10684000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-7776000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11742000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7487000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7175000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-11975000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-13135000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13717000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-13073000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10973000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14728000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-14884000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6177000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2693000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2948000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1328000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1389000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1371000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>584288000.0</v>
+      </c>
+      <c r="C32">
         <v>613322000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1018837000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>853215000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>658259000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>622901000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>699284000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>670194000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>606898000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>631202000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>669800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>654540000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>616009000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>667123000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>731608000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>606521000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>613572000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>679743000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>681091000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>652298000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>490765000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>651762000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>660865000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>583222000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>349254000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>504498000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>652611000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>638138000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>609746000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>648344000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>726233000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>704246000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>663856000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>669663000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -11451,939 +11656,939 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>334066000.0</v>
       </c>
       <c r="C2">
         <v>215050000.0</v>
       </c>
       <c r="D2">
         <v>59179000.0</v>
       </c>
       <c r="E2">
         <v>185322000.0</v>
       </c>
       <c r="F2">
         <v>248138000.0</v>
       </c>
       <c r="G2">
         <v>106808000.0</v>
       </c>
       <c r="H2">
         <v>96776000.0</v>
       </c>
       <c r="I2">
         <v>80811000.0</v>
       </c>
       <c r="J2">
         <v>86848000.0</v>
       </c>
       <c r="K2">
         <v>116522000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>21047000</v>
       </c>
       <c r="C3">
         <v>22122000</v>
       </c>
       <c r="D3">
         <v>37384000</v>
       </c>
       <c r="E3">
         <v>28397000</v>
       </c>
       <c r="F3">
         <v>36873000</v>
       </c>
       <c r="G3">
         <v>62389000</v>
       </c>
       <c r="H3">
         <v>37486000</v>
       </c>
       <c r="I3">
         <v>22701000</v>
       </c>
       <c r="J3">
         <v>26463000</v>
       </c>
       <c r="K3">
         <v>28145000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-117440000.0</v>
       </c>
       <c r="F4">
         <v>-59575000.0</v>
       </c>
       <c r="G4">
         <v>141330000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-12637000.0</v>
       </c>
       <c r="F5">
         <v>3647000.0</v>
       </c>
       <c r="G5">
         <v>-7741000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>-225624000.0</v>
       </c>
       <c r="C6">
         <v>119016000.0</v>
       </c>
       <c r="D6">
         <v>155871000.0</v>
       </c>
       <c r="E6">
         <v>-126143000.0</v>
       </c>
       <c r="F6">
         <v>-62816000.0</v>
       </c>
       <c r="G6">
         <v>141330000.0</v>
       </c>
       <c r="H6">
         <v>10032000.0</v>
       </c>
       <c r="I6">
         <v>15965000.0</v>
       </c>
       <c r="J6">
         <v>-6037000.0</v>
       </c>
       <c r="K6">
         <v>-29674000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>131958000.0</v>
       </c>
       <c r="C7">
         <v>59499000.0</v>
       </c>
       <c r="D7">
         <v>69982000.0</v>
       </c>
       <c r="E7">
         <v>-183587000.0</v>
       </c>
       <c r="F7">
         <v>270000.0</v>
       </c>
       <c r="G7">
         <v>-2706000.0</v>
       </c>
       <c r="H7">
         <v>532236000.0</v>
       </c>
       <c r="I7">
         <v>-417080000.0</v>
       </c>
       <c r="J7">
         <v>-36205000.0</v>
       </c>
       <c r="K7">
         <v>-43172000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>56696000.0</v>
       </c>
       <c r="F8">
         <v>-60957000.0</v>
       </c>
       <c r="G8">
         <v>-17647000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>56229000.0</v>
       </c>
       <c r="C9">
         <v>-35412000.0</v>
       </c>
       <c r="D9">
         <v>14905000.0</v>
       </c>
       <c r="E9">
         <v>56696000.0</v>
       </c>
       <c r="F9">
         <v>-60957000.0</v>
       </c>
       <c r="G9">
         <v>-17647000.0</v>
       </c>
       <c r="H9">
         <v>24971000.0</v>
       </c>
       <c r="I9">
         <v>-17743000.0</v>
       </c>
       <c r="J9">
         <v>-36389000.0</v>
       </c>
       <c r="K9">
         <v>-4636000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
         <v>4504000.0</v>
       </c>
       <c r="C10">
         <v>102992000.0</v>
       </c>
       <c r="D10">
         <v>101284000.0</v>
       </c>
       <c r="E10">
         <v>-236166000.0</v>
       </c>
       <c r="F10">
         <v>-24928000.0</v>
       </c>
       <c r="G10">
         <v>119276000.0</v>
       </c>
       <c r="H10">
         <v>9682000.0</v>
       </c>
       <c r="I10">
         <v>-45757000.0</v>
       </c>
       <c r="J10">
         <v>22069000.0</v>
       </c>
       <c r="K10">
         <v>-23402000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-28309000.0</v>
       </c>
       <c r="F11">
         <v>82508000.0</v>
       </c>
       <c r="G11">
         <v>9807000.0</v>
       </c>
       <c r="H11">
         <v>31923000.0</v>
       </c>
       <c r="I11">
         <v>-37598000.0</v>
       </c>
       <c r="J11">
         <v>4147000.0</v>
       </c>
       <c r="K11">
         <v>-17241000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>21382000.0</v>
       </c>
       <c r="F12">
         <v>51840000.0</v>
       </c>
       <c r="G12">
         <v>35861000.0</v>
       </c>
       <c r="H12">
         <v>60736000.0</v>
       </c>
       <c r="I12">
         <v>26669000.0</v>
       </c>
       <c r="J12">
         <v>54987000.0</v>
       </c>
       <c r="K12">
         <v>17943000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-43745000.0</v>
       </c>
       <c r="F13">
         <v>22506000.0</v>
       </c>
       <c r="G13">
         <v>-11919000.0</v>
       </c>
       <c r="H13">
         <v>519029000.0</v>
       </c>
       <c r="I13">
         <v>-322310000.0</v>
       </c>
       <c r="J13">
         <v>-22724000.0</v>
       </c>
       <c r="K13">
         <v>-13894000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>47786000.0</v>
       </c>
       <c r="C14">
         <v>42635000.0</v>
       </c>
       <c r="D14">
         <v>38046000.0</v>
       </c>
       <c r="E14">
         <v>37126000.0</v>
       </c>
       <c r="F14">
         <v>36599000.0</v>
       </c>
       <c r="G14">
         <v>34491000.0</v>
       </c>
       <c r="H14">
         <v>30760000.0</v>
       </c>
       <c r="I14">
         <v>31035000.0</v>
       </c>
       <c r="J14">
         <v>33628000.0</v>
       </c>
       <c r="K14">
         <v>34151000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
-        <v>-116085000.0</v>
+        <v>116085000.0</v>
       </c>
       <c r="C15">
-        <v>-112060000.0</v>
+        <v>112060000.0</v>
       </c>
       <c r="D15">
-        <v>-108574000.0</v>
+        <v>108574000.0</v>
       </c>
       <c r="E15">
         <v>103661000.0</v>
       </c>
       <c r="F15">
         <v>95081000.0</v>
       </c>
       <c r="G15">
         <v>54768000.0</v>
       </c>
       <c r="H15">
         <v>63555000.0</v>
       </c>
       <c r="I15">
         <v>63555000.0</v>
       </c>
       <c r="J15">
         <v>63555000.0</v>
       </c>
       <c r="K15">
         <v>63555000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>108442000.0</v>
       </c>
       <c r="C16">
         <v>334066000.0</v>
       </c>
       <c r="D16">
         <v>215050000.0</v>
       </c>
       <c r="E16">
         <v>59179000.0</v>
       </c>
       <c r="F16">
         <v>185322000.0</v>
       </c>
       <c r="G16">
         <v>248138000.0</v>
       </c>
       <c r="H16">
         <v>106808000.0</v>
       </c>
       <c r="I16">
         <v>96776000.0</v>
       </c>
       <c r="J16">
         <v>80811000.0</v>
       </c>
       <c r="K16">
         <v>86848000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17">
         <v>6114000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>566720000.0</v>
       </c>
       <c r="C18">
         <v>346108000.0</v>
       </c>
       <c r="D18">
         <v>319165000.0</v>
       </c>
       <c r="E18">
         <v>55188000.0</v>
       </c>
       <c r="F18">
         <v>246989000.0</v>
       </c>
       <c r="G18">
         <v>179581000.0</v>
       </c>
       <c r="H18">
         <v>740302000.0</v>
       </c>
       <c r="I18">
         <v>-119004000.0</v>
       </c>
       <c r="J18">
         <v>142138000.0</v>
       </c>
       <c r="K18">
         <v>295807000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-22260000.0</v>
       </c>
       <c r="D19">
         <v>-39734000.0</v>
       </c>
       <c r="E19">
         <v>-30118000.0</v>
       </c>
       <c r="F19">
         <v>-39371000.0</v>
       </c>
       <c r="G19">
         <v>-49067000.0</v>
       </c>
       <c r="H19">
         <v>483947000.0</v>
       </c>
       <c r="I19">
         <v>11329000.0</v>
       </c>
       <c r="J19">
         <v>-57617000.0</v>
       </c>
       <c r="K19">
         <v>-25179000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>2382000.0</v>
       </c>
       <c r="D20">
         <v>284000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>1389000.0</v>
       </c>
       <c r="H20">
         <v>1035000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>405000000.0</v>
       </c>
       <c r="C21">
         <v>-45000000.0</v>
       </c>
       <c r="D21">
         <v>-10000000.0</v>
       </c>
       <c r="E21">
         <v>-298000.0</v>
       </c>
       <c r="F21">
         <v>-123000000.0</v>
       </c>
       <c r="G21">
         <v>-4346000.0</v>
       </c>
       <c r="H21">
         <v>653888000.0</v>
       </c>
       <c r="I21">
         <v>653888000.0</v>
       </c>
       <c r="J21">
         <v>-256000.0</v>
       </c>
       <c r="K21">
         <v>1242000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>227452000.0</v>
       </c>
       <c r="C22">
         <v>245802000.0</v>
       </c>
       <c r="D22">
         <v>230994000.0</v>
       </c>
       <c r="E22">
         <v>245493000.0</v>
       </c>
       <c r="F22">
         <v>195423000.0</v>
       </c>
       <c r="G22">
         <v>67923000.0</v>
       </c>
       <c r="H22">
         <v>96654000.0</v>
       </c>
       <c r="I22">
         <v>263073000.0</v>
       </c>
       <c r="J22">
         <v>116191000.0</v>
       </c>
       <c r="K22">
         <v>315030000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>-9683000.0</v>
       </c>
       <c r="C23">
         <v>-45000000.0</v>
       </c>
       <c r="D23">
         <v>-7297000.0</v>
       </c>
       <c r="E23">
         <v>181648000.0</v>
       </c>
       <c r="F23">
         <v>-8572000.0</v>
       </c>
       <c r="G23">
         <v>-4308000.0</v>
       </c>
       <c r="H23">
         <v>-1843462000.0</v>
       </c>
       <c r="I23">
         <v>106331000.0</v>
       </c>
       <c r="J23">
         <v>-119563000.0</v>
       </c>
       <c r="K23">
         <v>-321657000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
         <v>-2421000.0</v>
       </c>
       <c r="C24">
         <v>-138000.0</v>
       </c>
       <c r="D24">
         <v>-1754000.0</v>
       </c>
       <c r="E24">
         <v>-1721000.0</v>
       </c>
       <c r="F24">
         <v>-2498000.0</v>
       </c>
       <c r="G24">
         <v>-30885000.0</v>
       </c>
       <c r="H24">
         <v>516478000.0</v>
       </c>
       <c r="I24">
         <v>34030000.0</v>
       </c>
       <c r="J24">
         <v>-31154000.0</v>
       </c>
       <c r="K24">
         <v>2966000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>111924000.0</v>
       </c>
       <c r="C25">
         <v>415000.0</v>
       </c>
       <c r="D25">
         <v>4552000.0</v>
       </c>
       <c r="E25">
         <v>-37465000.0</v>
       </c>
       <c r="F25">
         <v>9417000.0</v>
       </c>
       <c r="G25">
         <v>123608000.0</v>
       </c>
       <c r="H25">
         <v>98468000.0</v>
       </c>
       <c r="I25">
         <v>10274000.0</v>
       </c>
       <c r="J25">
         <v>5476000.0</v>
       </c>
       <c r="K25">
         <v>2399000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
         <v>-25000000.0</v>
       </c>
       <c r="C26">
         <v>-85677000.0</v>
       </c>
       <c r="D26">
         <v>-30111000.0</v>
       </c>
       <c r="E26">
         <v>-74194000.0</v>
       </c>
       <c r="F26">
         <v>-77413000.0</v>
       </c>
       <c r="G26">
         <v>512500000.0</v>
       </c>
       <c r="H26">
         <v>1050000000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>39077000.0</v>
       </c>
       <c r="C27">
         <v>26585000.0</v>
       </c>
       <c r="D27">
         <v>16725000.0</v>
       </c>
       <c r="E27">
         <v>21891000.0</v>
       </c>
       <c r="F27">
         <v>38516000.0</v>
       </c>
       <c r="G27">
         <v>15948000.0</v>
       </c>
       <c r="H27">
         <v>23844000.0</v>
       </c>
       <c r="I27">
         <v>14894000.0</v>
       </c>
       <c r="J27">
         <v>13021000.0</v>
       </c>
       <c r="K27">
         <v>9386000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>246799000.0</v>
       </c>
       <c r="C28">
         <v>-240355000.0</v>
       </c>
       <c r="D28">
         <v>-155698000.0</v>
       </c>
       <c r="E28">
         <v>-170907000.0</v>
       </c>
       <c r="F28">
         <v>-304066000.0</v>
       </c>
       <c r="G28">
         <v>-57687000.0</v>
       </c>
       <c r="H28">
         <v>-1252094000.0</v>
       </c>
       <c r="I28">
         <v>106331000.0</v>
       </c>
       <c r="J28">
         <v>-119819000.0</v>
       </c>
       <c r="K28">
         <v>-320415000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>587767000.0</v>
       </c>
       <c r="C29">
         <v>368230000.0</v>
       </c>
       <c r="D29">
         <v>356549000.0</v>
       </c>
       <c r="E29">
         <v>83585000.0</v>
       </c>
       <c r="F29">
         <v>283862000.0</v>
       </c>
       <c r="G29">
         <v>241970000.0</v>
       </c>
       <c r="H29">
         <v>777788000.0</v>
       </c>
       <c r="I29">
         <v>-96303000.0</v>
       </c>
       <c r="J29">
         <v>168601000.0</v>
       </c>
       <c r="K29">
         <v>323952000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>-898764000.0</v>
       </c>
       <c r="C30">
         <v>-22260000.0</v>
       </c>
       <c r="D30">
         <v>-39138000.0</v>
       </c>
       <c r="E30">
         <v>-30118000.0</v>
       </c>
       <c r="F30">
         <v>-39371000.0</v>
       </c>
       <c r="G30">
         <v>-49067000.0</v>
       </c>
       <c r="H30">
         <v>483947000.0</v>
       </c>
       <c r="I30">
         <v>11329000.0</v>
       </c>
@@ -12393,2804 +12598,2876 @@
       <c r="K30">
         <v>-25179000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>72</v>
       </c>
       <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
         <v>75</v>
       </c>
       <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
         <v>78</v>
       </c>
       <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
         <v>81</v>
       </c>
       <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
         <v>84</v>
       </c>
       <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
         <v>87</v>
       </c>
       <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>90</v>
       </c>
       <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
         <v>93</v>
       </c>
       <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>56411000.0</v>
+      </c>
+      <c r="C2">
         <v>108442000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>82428000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>107482000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>356710000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>334066000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>269427000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>224296000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>215059000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>215050000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>77828000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>82418000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>52677000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>59179000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58053000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>145296000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>193630000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>185322000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>215442000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>175628000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>229542000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>248138000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>285251000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>256276000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>479366000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>106808000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>40804000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>76687000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>102945000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>96776000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>93135000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>86356000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>88234000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>80811000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>2000000</v>
+      </c>
+      <c r="C3">
         <v>5963000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6596000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8385999</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3333000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4235000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7515000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4440000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3631000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4491000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5813000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10460000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8087000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11946000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7673000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9236000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6491000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4997000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3909000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9865000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1328000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11560000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1701000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9019000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18296000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10423000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10929000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2450000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5300000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5074000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4592000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6507000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6528000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>29987000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-7403000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3299000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-81225000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-42775000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>9859000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-30126000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>42130000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-54702000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-16877000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>3262000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7350000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9732000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3239000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7921000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1777000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13899000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6340000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3916000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>2046000.0</v>
+      </c>
+      <c r="C6">
         <v>-21336000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26014000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-25054000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-249228000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>22644000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>64639000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>45131000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9237000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>137222000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4590000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>29741000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6502000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1126000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-87243000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-48334000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8308000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-30120000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>39814000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-53914000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-18596000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-37113000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>28975000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-223090000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>372558000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>66004000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-35883000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-26258000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6169000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3641000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6779000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1878000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>7423000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-28034000.0</v>
+      </c>
+      <c r="C7">
         <v>-53273000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>163686000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-59133000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-51684999.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11875000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5611000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>49784000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>27447000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-39830000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>133561000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-61537000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>68473000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-93566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-157636000.0</v>
       </c>
       <c r="P7">
         <v>-157636000.0</v>
       </c>
       <c r="Q7">
+        <v>-157636000.0</v>
+      </c>
+      <c r="R7">
         <v>-53098000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26748000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>30026000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7397000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-42365000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>30140000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>84205000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>50089000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>67651000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-49283000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>149684000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-56793000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>323869000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>173468000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-205287000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>213781000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-219835000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-205739000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>41192000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2851000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>19023000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-57667000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>85350000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>9990000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-19588000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-55684000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>8444000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>5871000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>16263000.0</v>
+      </c>
+      <c r="C9">
         <v>-42466000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>89654000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-63205000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8022000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>37802000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-19400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-23749000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32357000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-24620000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25565000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-54703000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>41192000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-57667000.0</v>
       </c>
       <c r="P9">
         <v>-57667000.0</v>
       </c>
       <c r="Q9">
+        <v>-57667000.0</v>
+      </c>
+      <c r="R9">
         <v>85350000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9990000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-19588000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-55684000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8444000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5871000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1397000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-66569000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>52084000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1765000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>77496000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-56880000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>52828000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-48473000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>64832000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-65150000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>43424000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-60849000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-64592000.0</v>
+      </c>
+      <c r="C10">
         <v>-23420000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>192556000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-71534000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-64956999.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-51561000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67722000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26826000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9885000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1441000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>107638000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19220000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34329000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-59903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-144430000.0</v>
       </c>
       <c r="P10">
         <v>-144430000.0</v>
       </c>
       <c r="Q10">
+        <v>-144430000.0</v>
+      </c>
+      <c r="R10">
         <v>-108836000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-70183000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>45720000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7642000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-51875000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11131000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>95499000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3267000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>57076000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-36566000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>89216000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9879000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-24729000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-44926000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>68255000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-53291000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>425000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-61146000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-11600000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-12465000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-41987000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-81710000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>43424000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-54109000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>31668000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-78381000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-31822000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3218000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>35396000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-41159000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>96522000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-41652000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3664000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2908000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-8500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>30396000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12935000.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>29084000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7049000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-43613000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3577000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12492000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3644000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-4912000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8686000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-73147000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10909000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15158000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3933000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12442000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14789000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23818000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5217000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7621000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-795000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>13820000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>33526000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3487000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9903000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>17788000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>965000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3368000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>12461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3989000.0</v>
       </c>
       <c r="N13">
         <v>-3989000.0</v>
       </c>
       <c r="O13">
+        <v>-3989000.0</v>
+      </c>
+      <c r="P13">
         <v>-5165000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>54051000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>32865000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-32865000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-18612000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-879000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1066000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-187000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-9897000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10653000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1723000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-10952000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-17028000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>22443000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>260993000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>252621000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>302186000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-272020000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-34558000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>9745000.0</v>
+      </c>
+      <c r="C14">
         <v>13752000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16922000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14701000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10191000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9637000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13583000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9522000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10025000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9505000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10641000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9186000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9092000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9127000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9299000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9006000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8959000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9862000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9924000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8926000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8756000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8993000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10107000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9165000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7834000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7385000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7740000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6995000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8322000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7703000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7366000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7580000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7779000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8310000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
-        <v>-29339000.0</v>
+        <v>29123000.0</v>
       </c>
       <c r="C15">
-        <v>-29467000.0</v>
+        <v>29339000.0</v>
       </c>
       <c r="D15">
-        <v>-28901000.0</v>
+        <v>29467000.0</v>
       </c>
       <c r="E15">
-        <v>-28893000.0</v>
+        <v>28901000.0</v>
       </c>
       <c r="F15">
-        <v>-28824000.0</v>
+        <v>28893000.0</v>
       </c>
       <c r="G15">
-        <v>-28754000.0</v>
+        <v>28824000.0</v>
       </c>
       <c r="H15">
-        <v>-27574000.0</v>
+        <v>28754000.0</v>
       </c>
       <c r="I15">
-        <v>-27888000.0</v>
+        <v>27574000.0</v>
       </c>
       <c r="J15">
-        <v>-27844000.0</v>
+        <v>27888000.0</v>
       </c>
       <c r="K15">
-        <v>-27855000.0</v>
+        <v>27844000.0</v>
       </c>
       <c r="L15">
+        <v>27855000.0</v>
+      </c>
+      <c r="M15">
         <v>26963000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>26948000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26808000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26640000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
       <c r="Q15">
-        <v>-25475000.0</v>
+        <v>25513000.0</v>
       </c>
       <c r="R15">
-        <v>-26033000.0</v>
+        <v>25475000.0</v>
       </c>
       <c r="S15">
-        <v>-26013000.0</v>
+        <v>26033000.0</v>
       </c>
       <c r="T15">
-        <v>-23052000.0</v>
+        <v>26013000.0</v>
       </c>
       <c r="U15">
-        <v>-23052000.0</v>
+        <v>23052000.0</v>
       </c>
       <c r="V15">
-        <v>-22964000.0</v>
+        <v>23052000.0</v>
       </c>
       <c r="W15">
-        <v>-22891000.0</v>
+        <v>22964000.0</v>
       </c>
       <c r="X15">
-        <v>31877000.0</v>
+        <v>22891000.0</v>
       </c>
       <c r="Y15">
         <v>31877000.0</v>
       </c>
       <c r="Z15">
-        <v>-31877000.0</v>
+        <v>31877000.0</v>
       </c>
       <c r="AA15">
-        <v>-31792000.0</v>
+        <v>31877000.0</v>
       </c>
       <c r="AB15">
-        <v>-31763000.0</v>
+        <v>31792000.0</v>
       </c>
       <c r="AC15">
         <v>31763000.0</v>
       </c>
       <c r="AD15">
         <v>31763000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AE15">
         <v>31763000.0</v>
       </c>
-      <c r="AG15"/>
+      <c r="AF15"/>
+      <c r="AG15">
+        <v>31763000.0</v>
+      </c>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>58457000.0</v>
+      </c>
+      <c r="C16">
         <v>87106000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>108442000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>82428000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>107482000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>356710000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>334066000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>269427000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>224296000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>215059000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>215050000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>77828000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>82418000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52677000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59179000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58053000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>145296000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>193630000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>185322000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>215442000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>175628000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>229542000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>248138000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>285251000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>256276000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>479366000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>106808000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40804000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>76687000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>102945000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>96776000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>93135000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>86356000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>88234000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>45371000.0</v>
+      </c>
+      <c r="C18">
         <v>40298000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>281759000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>55760000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>22350000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>73390000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>74457000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>129147000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>92572000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>51977000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>203210000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>25390000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>116211000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-24568000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>63183000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-95895000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>18064000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>69836000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>70601000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>79322000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>451999.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>106825000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>110586000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>116237000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>31548000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-55840000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>188478000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2826000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>369664000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>201187000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-146546000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>305575000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-157140000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-120893000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-34496000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-850662000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4762000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5795000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5033000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6432000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-7808000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-11287000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8246000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-11797000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-8404000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10106000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6580000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5028000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-7415000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10741000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-9454000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11761000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-11965000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2071000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-16865000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-22308000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-22972000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2802000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>515041000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5320000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-200000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>635000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="G21">
         <v>-5000000.0</v>
       </c>
       <c r="H21">
         <v>-5000000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>-5000000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-2500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-52500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-40298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="Q21">
         <v>40000000.0</v>
       </c>
       <c r="R21">
         <v>40000000.0</v>
       </c>
       <c r="S21">
-        <v>2000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="T21">
         <v>2000000.0</v>
       </c>
       <c r="U21">
+        <v>2000000.0</v>
+      </c>
+      <c r="V21">
         <v>-25000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-100000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-125000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-100000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-250000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>475000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81911000.0</v>
       </c>
       <c r="AB21">
         <v>-81911000.0</v>
       </c>
       <c r="AC21">
+        <v>-81911000.0</v>
+      </c>
+      <c r="AD21">
         <v>753052000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-22164000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>-22164000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7565000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7565000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>120297000.0</v>
+      </c>
+      <c r="C22">
         <v>92439000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>73757000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36944000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>73869000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42882000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>63978000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>70548000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>51769000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>59507000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>68771000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>59531000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36396000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>66296000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>51605000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>51083000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>61995000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>80810000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>43910000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>63413000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23637000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>64463000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>43112000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>60785000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-33262000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2712000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>28753000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14502000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>37986000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15413000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>51901000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>71018000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>60458000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>79696000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>350000.0</v>
+      </c>
+      <c r="C23">
         <v>-15154000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-591000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-537000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>992567000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>0.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1769000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1037000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6432000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>284000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2996000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7179000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>181562000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>90565000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2672000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4628000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-298000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>391989999.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-386000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>773000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-125000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-119888000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-167000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-7630000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2566000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3370000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3301000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1673440000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-173485000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>124886000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-298174000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>163264000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>109705000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>-14066999.0</v>
+      </c>
+      <c r="C24">
         <v>12251000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1326000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3203999.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>22729000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-527000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1720000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-593000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1369000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1941000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1995000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-837000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1432000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-5334000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3120000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-870000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-89000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-31000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3506000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-876000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8126000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-201000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-10264000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>11090000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1431000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-11885000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-12043000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-352000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>519041000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-20000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>29383000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1403000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1378000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7428000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-62564000.0</v>
+      </c>
+      <c r="C25">
         <v>-12730000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9441000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>62721000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-13000001.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1231000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-11469000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1086000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-939000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21518000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-11658000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-34861000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>72789000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4519000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>163328000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5604000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-45000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5179000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-18655000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8297000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1518000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34503000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-31347000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>52728000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>70578000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3273000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7184000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-594464000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-556000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-512000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-114000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5498000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1232000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-362000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
-        <v>-25000000.0</v>
+        <v>-50442000.0</v>
       </c>
       <c r="C26">
         <v>-25000000.0</v>
       </c>
       <c r="D26">
+        <v>-25000000.0</v>
+      </c>
+      <c r="E26">
         <v>-537000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-4503000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-4051999.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1769000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-39369000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-24538000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-21770000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-27605000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2506000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>562000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3619000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>943000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1619000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-39903000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-33615000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-65197999.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-12215000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>412000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-412000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2800000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-946000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1855000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1908000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-514000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>7927000.0</v>
+      </c>
+      <c r="C27">
         <v>6073000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-5021000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8913000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6308000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14462000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10269000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2647000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7901000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5768000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7708000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1994000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6021000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1002000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4133000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5284000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6744000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5730000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>9305000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8551000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10234000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10426000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6210000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2578000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4694000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2466000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6046000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7719000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3788000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>7685000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>882000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>8460000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1812000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3740000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-79215000.0</v>
+      </c>
+      <c r="C28">
         <v>-69493000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-255058000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-54438000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>594171000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-37876000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-29603000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-73712000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-82426000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-54614000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-57676000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28973000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-86065000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17016000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-65751000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15540000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-60750000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-59946000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-97221000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-36316000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-47028000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-123501000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-142779000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-101113000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-257629000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>443834000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-112162000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-30370000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-915307000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-195649000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>123971000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-298174000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>163264000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>117270000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>47371000.0</v>
+      </c>
+      <c r="C29">
         <v>46261000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>288355000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>64146000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25683000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>77625000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>81972000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>133587000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>96203000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>56468000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>209023000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35850000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>124298000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-12622000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>70856000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-86659000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24555000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>74833000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>74510000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>89187000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1780000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>118385000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>112287000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>125256000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>49844000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-45417000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>199407000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-376000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>373664000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>206487000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-141472000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>310167000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-150633000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-114365000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>23633000.0</v>
+      </c>
+      <c r="C30">
         <v>3905000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8844000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34496000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-850662000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4762000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5795000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5033000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6432000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-7808000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31330000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8246000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11797000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-8404000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-10106000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6580000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5028000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-7415000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10741000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9454000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11761000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11965000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2071000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-16865000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-22308000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-22972000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2802000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>515041000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5320000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>24309000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5995000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7885000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>