--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,59 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2042,53 +2051,59 @@
         <v>4805712000.0</v>
       </c>
       <c r="H36">
         <v>-37469000.0</v>
       </c>
       <c r="I36">
         <v>5098402000.0</v>
       </c>
       <c r="J36">
         <v>7268960000.0</v>
       </c>
       <c r="K36">
         <v>-36445000.0</v>
       </c>
       <c r="L36">
         <v>-24407000.0</v>
       </c>
       <c r="M36">
         <v>20000.0</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>48</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>52654000.0</v>
+      </c>
+      <c r="C37">
+        <v>53849000.0</v>
+      </c>
+      <c r="D37">
+        <v>-585000.0</v>
+      </c>
       <c r="E37">
         <v>-102000.0</v>
       </c>
       <c r="F37">
         <v>147000.0</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38">
         <v>6354827000.0</v>
       </c>
       <c r="C38">
         <v>6350398000.0</v>
       </c>
       <c r="D38">
@@ -2787,54 +2802,54 @@
       <c r="C60">
         <v>1345030000.0</v>
       </c>
       <c r="D60">
         <v>1404767000.0</v>
       </c>
       <c r="E60">
         <v>1571538000.0</v>
       </c>
       <c r="F60">
         <v>1361434000.0</v>
       </c>
       <c r="G60">
         <v>1045406000.0</v>
       </c>
       <c r="H60">
         <v>1123712000.0</v>
       </c>
       <c r="I60">
         <v>1135188000.0</v>
       </c>
       <c r="J60">
         <v>1060094000.0</v>
       </c>
       <c r="K60">
-        <v>497698000.0</v>
+        <v>505037000.0</v>
       </c>
       <c r="L60">
-        <v>281460000.0</v>
+        <v>286374000.0</v>
       </c>
       <c r="M60">
         <v>15381000.0</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61">
         <v>-96764000.0</v>
       </c>
       <c r="F61">
         <v>-60999000.0</v>
       </c>
       <c r="G61">
         <v>-60999000.0</v>
       </c>
       <c r="H61">
         <v>-35958000.0</v>
       </c>
       <c r="I61">
@@ -2871,429 +2886,447 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
         <v>13</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
+        <v>11280000.0</v>
+      </c>
+      <c r="D2">
+        <v>14715000.0</v>
+      </c>
+      <c r="E2">
         <v>12893000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>12680000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>15346000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>14761000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>19939000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>22763000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>16696000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>19247000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>20207000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>19388000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>18265000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>21699000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>17859000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>23947000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>17619000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>16954000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>14148000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>10560000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>8687000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>12361000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>10204000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>12662000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>10038000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>16420000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>10049000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>12688000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>9624000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>12837000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>12045000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>8612000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>7174000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>5249000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>4088000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>4122000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>7454000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>5647000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>569000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>2100000.0</v>
       </c>
-      <c r="AN2"/>
-[...1 lines deleted...]
-      <c r="AP2">
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2">
         <v>2214000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+      <c r="AR3"/>
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>0.0</v>
       </c>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
         <v>-131000.0</v>
       </c>
-      <c r="I5">
-[...7 lines deleted...]
-      </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
@@ -3334,5369 +3367,5713 @@
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>281335000.0</v>
       </c>
-      <c r="AP5">
-[...3 lines deleted...]
-    <row r="6" spans="1:42">
+      <c r="AS5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>1053045000.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
+        <v>183000.0</v>
+      </c>
+      <c r="D7">
+        <v>274000.0</v>
+      </c>
+      <c r="E7">
         <v>365000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>456000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>548000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>639000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>730000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>821000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>1095000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7"/>
+      <c r="M7">
+        <v>1095000.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
+        <v>740000.0</v>
+      </c>
+      <c r="D8">
+        <v>774000.0</v>
+      </c>
+      <c r="E8">
         <v>775000.0</v>
       </c>
-      <c r="C8">
+      <c r="F8">
         <v>783000.0</v>
       </c>
-      <c r="D8">
+      <c r="G8">
         <v>788000.0</v>
       </c>
-      <c r="E8">
+      <c r="H8">
         <v>809000.0</v>
       </c>
-      <c r="F8">
+      <c r="I8">
         <v>817000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>824000.0</v>
       </c>
       <c r="J8">
         <v>824000.0</v>
       </c>
       <c r="K8">
-        <v>822000.0</v>
+        <v>824000.0</v>
       </c>
       <c r="L8">
-        <v>822000.0</v>
+        <v>824000.0</v>
       </c>
       <c r="M8">
-        <v>822000.0</v>
+        <v>824000.0</v>
       </c>
       <c r="N8">
         <v>822000.0</v>
       </c>
       <c r="O8">
+        <v>822000.0</v>
+      </c>
+      <c r="P8">
+        <v>822000.0</v>
+      </c>
+      <c r="Q8">
+        <v>822000.0</v>
+      </c>
+      <c r="R8">
         <v>825000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>828000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>810000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>682000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>3214000.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>2941000.0</v>
       </c>
-      <c r="U8"/>
-[...1 lines deleted...]
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>1813309000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>1811135000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>1808983000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>1810149000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>1802725000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>1747340000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>1459959000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>1341986000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>1339959000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>1171689000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>1169695000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>1170110000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>1168720000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>1167602000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>1165995000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>1166016000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>1164976000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>1164318000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>1163845000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>1154113000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>1055542000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>1053869000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>1052851000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>1052826000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>1053045000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>626647000.0</v>
       </c>
-      <c r="AL9"/>
-[...1 lines deleted...]
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>165883000.0</v>
+      </c>
+      <c r="C10">
+        <v>83058000.0</v>
+      </c>
+      <c r="D10">
+        <v>135437000.0</v>
+      </c>
+      <c r="E10">
         <v>84617000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>204094000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>107717000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>106411000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>104933000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>108795000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>107151000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>106517000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>135898000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>108038000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>207698000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>254096000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>239791000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>183341000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>118020000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>173178000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>271487000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>307731000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>119172000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>209347000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>110832000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>301375000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>127250000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>369867000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>67619000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>74517000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>182732000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>228440000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>86531000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>192771000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>40762000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>23124000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>103120000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>89976000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>57013000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>153624000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>96189000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>64183000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>-26686000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>26686000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>165883000.0</v>
+      </c>
+      <c r="C12">
+        <v>83058000.0</v>
+      </c>
+      <c r="D12">
+        <v>135437000.0</v>
+      </c>
+      <c r="E12">
         <v>84617000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>204094000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>107717000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>106411000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>104933000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>108795000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>107151000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>106517000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>135898000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>108038000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>207698000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>254096000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>239791000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>183341000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>118020000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>173178000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>271487000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>307731000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>119172000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>209347000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>110832000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>301375000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>127250000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>369867000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>67619000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>74517000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>182732000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>228440000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>86531000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>192771000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>40762000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>23124000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>103120000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>89976000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>57013000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>153624000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>96189000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>64183000.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>26686000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>26686000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
+        <v>570000.0</v>
+      </c>
+      <c r="C13">
+        <v>609000.0</v>
+      </c>
+      <c r="D13">
+        <v>643000.0</v>
+      </c>
+      <c r="E13">
         <v>644000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>652000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>657000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>678000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>686000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>693000.0</v>
       </c>
       <c r="J13">
         <v>693000.0</v>
       </c>
       <c r="K13">
-        <v>691000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="L13">
-        <v>691000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="M13">
-        <v>691000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="N13">
         <v>691000.0</v>
       </c>
       <c r="O13">
+        <v>691000.0</v>
+      </c>
+      <c r="P13">
+        <v>691000.0</v>
+      </c>
+      <c r="Q13">
+        <v>691000.0</v>
+      </c>
+      <c r="R13">
         <v>694000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>697000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>679000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>613000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>556000.0</v>
       </c>
       <c r="V13">
         <v>556000.0</v>
       </c>
       <c r="W13">
+        <v>556000.0</v>
+      </c>
+      <c r="X13">
+        <v>556000.0</v>
+      </c>
+      <c r="Y13">
+        <v>556000.0</v>
+      </c>
+      <c r="Z13">
         <v>555000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>555000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>575000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>575000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>574000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>574000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>574000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>576000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>580000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>530000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>531000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>537000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>537000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>537000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>315000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>242000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>242000.0</v>
       </c>
-      <c r="AN13"/>
-[...1 lines deleted...]
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13">
         <v>136000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>57648650.0</v>
+      </c>
+      <c r="C14">
+        <v>62463168.0</v>
+      </c>
+      <c r="D14">
+        <v>64673125.0</v>
+      </c>
+      <c r="E14">
         <v>65442561.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>65876727.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>67191000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>68765877.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>69396890.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>69435000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>69423244.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>69386568.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>69384309.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>69122636.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>69115654.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>69095011.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>69109790.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>69382730.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>68549049.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>69402626.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>59453264.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>56011243.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>55907086.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>55731061.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>55669230.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>55632170.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>55504077.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>57346726.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>57595424.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>57549066.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>57507219.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>57477234.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>58253821.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>55921655.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>53069866.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>53378467.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>53688027.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>53697041.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>46633248.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>51924338.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>52174338.0</v>
       </c>
       <c r="AO14">
         <v>52174338.0</v>
       </c>
       <c r="AP14">
+        <v>52174338.0</v>
+      </c>
+      <c r="AQ14">
+        <v>52174338.0</v>
+      </c>
+      <c r="AR14">
+        <v>52174338.0</v>
+      </c>
+      <c r="AS14">
         <v>13057081.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>691000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>691000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>691000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>694000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>697000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>679000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>613000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>556000.0</v>
       </c>
       <c r="V15">
         <v>556000.0</v>
       </c>
       <c r="W15">
+        <v>556000.0</v>
+      </c>
+      <c r="X15">
+        <v>556000.0</v>
+      </c>
+      <c r="Y15">
+        <v>556000.0</v>
+      </c>
+      <c r="Z15">
         <v>555000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>555000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>575000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>575000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>574000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>574000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>574000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>576000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>580000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>530000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>531000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>537000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>537000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>537000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>315000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>242000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>120767000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>-169041000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>-1777807000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>-103412000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-240576000.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
+      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16"/>
+      <c r="T16">
+        <v>-125239000.0</v>
+      </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-139420000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-139075000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-138725000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-138376000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>-138030000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-137688000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>-137339000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>-137017000.0</v>
       </c>
-      <c r="AG16"/>
-[...1 lines deleted...]
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>4000000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
         <v>4900000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>5200000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>5500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>4600000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>1700000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>1900000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>2100000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>2300000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>2500000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>2700000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>2900000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>3100000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>2400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>2600000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>2700000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>1700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>1400000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>2400000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>2100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>2300000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>2100000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>1822000.0</v>
       </c>
-      <c r="AJ18">
-[...2 lines deleted...]
-      <c r="AK18">
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>5309000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>1300000.0</v>
       </c>
-      <c r="AM18"/>
-[...2 lines deleted...]
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18">
         <v>4588000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-      <c r="AJ21">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>32282000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="K22"/>
+      <c r="L22">
         <v>182646000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>183108000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>81618000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>81405000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>81100000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>80231000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>79688000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>79168000.0</v>
       </c>
-      <c r="Q22"/>
-[...3 lines deleted...]
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22">
+        <v>286728000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-31324000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-16266000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-17760000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AG22"/>
-      <c r="AH22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
-[...3 lines deleted...]
-      <c r="AK22">
+      <c r="AL22"/>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>-30925000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AM22"/>
-[...1 lines deleted...]
-      <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>5190604000.0</v>
+      </c>
+      <c r="C23">
+        <v>6559283000.0</v>
+      </c>
+      <c r="D23">
+        <v>6950095000.0</v>
+      </c>
+      <c r="E23">
         <v>6464643000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>6484974000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>6755272000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>6554529000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>6350398000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>6774042000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>7063766000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>7256695000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>7547618000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>7625442000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>7609245000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>7876031000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>7802321000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>7541050000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>7713609000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>7149763000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>6703239000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>5753498000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>5523339000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>5272880000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>4965612000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>5231865000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>5235607000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>5455681000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>5057018000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>5211434000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>6184905000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>5094035000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>5231845000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>4611924000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>4031733000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>7604875000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>7394893000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>7164003000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>6630373000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>6583564000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>6265403000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>6411572000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>291017000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>4716927000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>4265781000.0</v>
+      </c>
+      <c r="D24">
+        <v>4531081000.0</v>
+      </c>
+      <c r="E24">
         <v>4130501000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>3569874000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>4274283000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>3914294000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>3783162000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>5292885000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>5561436000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>5799342000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>6059921000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>6104193000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>336105000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>480043000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>480065000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>480069000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>480147000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>480164000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>5294969000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>4476286000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>4258376000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>428526000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>428493000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>427993000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>4164041000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>4377729000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>3892304000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>4045008000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>3897435000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>2801969000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>2088737000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>2253293000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>1766873000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>1282583000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>964800000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>755987000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>177198000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>586935000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>5714444000.0</v>
       </c>
-      <c r="AM24"/>
-[...2 lines deleted...]
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>4418970000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:42">
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>336105000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>480043000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>480065000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>480069000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>480147000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>480164000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>480400000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>428553000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>428570000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>428526000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>428493000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>427993000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>3292418000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>4377729000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>3892304000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>4045008000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>3897435000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>2801969000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>2088737000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>2253293000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>1766873000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>1282583000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>964800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>755987000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>177198000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>586935000.0</v>
       </c>
-      <c r="AL25"/>
-[...1 lines deleted...]
-      <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
         <v>37</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
+        <v>75327000.0</v>
+      </c>
+      <c r="D26">
+        <v>77150000.0</v>
+      </c>
+      <c r="E26">
         <v>50534000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>35540000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>35463000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>35740000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>35598000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>35433000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>35258000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>35108000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>35076000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>35540000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>35486000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>35719000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>36849000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>36856000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>36782000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>36595000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>35537000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>34809000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>33773000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>33624000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>33651000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>33468000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>33606000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>34441000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>37469000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>37230000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>37070000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>32711000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>4001820000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>3261878000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>2844702000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>2273190000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>1888510000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>1625401000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>1093173000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>972858000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>36445000.0</v>
       </c>
-      <c r="AM26"/>
-[...2 lines deleted...]
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26">
         <v>24407000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>2860690000.0</v>
+      </c>
+      <c r="C28">
+        <v>4231804000.0</v>
+      </c>
+      <c r="D28">
+        <v>4363293000.0</v>
+      </c>
+      <c r="E28">
         <v>4608920000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>4947372000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>5304092000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>5034684000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>4793698000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>5184089999.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>5454284999.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>5692825000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>5924023000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>5996155000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>5875868000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>6038810000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>5924557000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>5699510000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>5863313000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>5271832000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>5023482000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>4168555000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>4072962000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>3902922000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>3702408000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>3781279000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>3971813000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>4007862000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>3824685000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>3970491000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>3714703000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>2573529000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>3882807000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>2143964000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>1807639000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>1340959000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>943152000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>666011000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>120185000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>433311000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>342955000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>5839063000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>26686000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>4392284000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>5547419000.0</v>
+      </c>
+      <c r="D29">
+        <v>5826594000.0</v>
+      </c>
+      <c r="E29">
         <v>5302920000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>4799506000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>5554205000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>5313983000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>5208061000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>6650721000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>6947416000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>7180207000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>7464557000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>7557786000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>7543290000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>7805944000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>7735755000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>7477977000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>7657527000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>7094414000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>6656334000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>5710805000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>5482802000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>5229322000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>4923026000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>5187987000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>5194269000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>5407927000.0</v>
       </c>
-      <c r="Z29"/>
-[...1 lines deleted...]
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>22464000.0</v>
+      </c>
+      <c r="C30">
+        <v>27858000.0</v>
+      </c>
+      <c r="D30">
+        <v>33207000.0</v>
+      </c>
+      <c r="E30">
         <v>25199000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>28147000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>28484000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>27967000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>28754000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>32281999.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>36445000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>40602000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>41003000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>39930000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>39512000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>40512000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>39005000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>30574000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>23098000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>19091000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>15241000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>13924000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>15752000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>16513000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>15412000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>15566000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>16860000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>17263000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>16305000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>17929000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>16305000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>15444000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>16178000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>12395000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>11421000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>8796000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>8423000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>6930000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>5321000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>4237000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>2974000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>6250960000.0</v>
       </c>
-      <c r="AN30"/>
-[...1 lines deleted...]
-      <c r="AP30">
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30">
         <v>4659451000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>1135491000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>1459724000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>1513038000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>1571407000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>1595126000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>1676194000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>1649404000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>1361365000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>1234519000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>1224426000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>1053378000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>1045406000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>1041058000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>1030228000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>1030198000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>1122018000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>1121969000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>1122004000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>1128653000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>1135188000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>1146703000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>1052396000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>1052573000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>1063184000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>1065952000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>1069248000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>650183000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>497573000.0</v>
       </c>
-      <c r="AM31"/>
-[...2 lines deleted...]
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31">
         <v>281335000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+    </row>
+    <row r="33" spans="1:45">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>5002257000.0</v>
+      </c>
+      <c r="C33">
+        <v>6447072000.0</v>
+      </c>
+      <c r="D33">
+        <v>6781451000.0</v>
+      </c>
+      <c r="E33">
         <v>6354827000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>6252733000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>6619071000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>6420151000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>6216711000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>6632965000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>6920170000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>7109576000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>7370717000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>7477474000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>7362035000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>7581423000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>7523525000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>7327135000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>7572491000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>6957494000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>6416511000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>5431843000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>5388415000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>5047020000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>4839368000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>4914924000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>5091497000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>61825000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>4973094000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>5118988000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>5985868000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>4850151000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>5129136000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>4406758000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>3979550000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>7572955000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>7283350000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>7067097000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>6568094000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>36780000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>36445000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>36652000.0</v>
       </c>
-      <c r="AN33"/>
-      <c r="AO33">
+      <c r="AQ33"/>
+      <c r="AR33">
         <v>-26686000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>29065000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:42">
+    <row r="34" spans="1:45">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
         <v>1957666000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>1947714000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>1935592000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>1933656000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>1931605000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>1929616000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>1087976000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>1086900000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>833242000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>873237000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>876232000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>874537000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>871623000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>869980000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>868342000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>867692000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>1991038000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AF34">
         <v>1918498000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AG34">
         <v>1966066000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AH34">
         <v>1170381000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AI34">
         <v>1176716000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AJ34">
         <v>81500000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AK34">
         <v>5338398000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AL34">
         <v>5313914000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AM34">
         <v>5400000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AN34">
         <v>5333009000.0</v>
       </c>
-      <c r="AL34"/>
-[...1 lines deleted...]
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+    </row>
+    <row r="35" spans="1:45">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>3451195000.0</v>
+      </c>
+      <c r="C35">
+        <v>4537648000.0</v>
+      </c>
+      <c r="D35">
+        <v>4998255000.0</v>
+      </c>
+      <c r="E35">
         <v>4894976000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>5180593000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>5431400000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>5022311000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>4603012000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>5097655000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>5359528000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>5726811000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>4345422000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>6049345000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>5890669000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>5777068000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>5724937000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>5676056000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>5580244000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>4909324000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>3733485000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>3973136000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>3537099000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>3414938000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>3024478000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>4048262000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>3668902000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>4377729000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>3892304000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>4045008000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>3897435000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>2801969000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>3736002000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>2336735000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>1848400000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>1364100000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>1046300000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>756000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>177200000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>586935000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>439144000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>5903435000.0</v>
       </c>
-      <c r="AN35"/>
-[...1 lines deleted...]
-      <c r="AP35">
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35">
         <v>4421002000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:42">
+    <row r="36" spans="1:45">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>1747179000.0</v>
+      </c>
+      <c r="C36">
+        <v>4909825000.0</v>
+      </c>
+      <c r="D36">
+        <v>5333890000.0</v>
+      </c>
+      <c r="E36">
         <v>5657648000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>6119718000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>6488455000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>6301564000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>6097636000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>6503691000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>6740183000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>7057123000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>7323086000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>7399379000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>7311194000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>7533349000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>7475721000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>7282824000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>7527803000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>6919044000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>6377908000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>5395429000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>5295083000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>4973245000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>4805712000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>4839288000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>5057886000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>27384000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>4935625000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>5081758000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>5948798000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>4817440000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>4004116000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>4382013000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>3956864000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>7554660000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>7268960000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>7058769000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>6526660000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>-36780000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>-36445000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>530000.0</v>
       </c>
-      <c r="AN36"/>
-      <c r="AO36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>-26686000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>4658000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:42">
+    <row r="37" spans="1:45">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...3 lines deleted...]
-      <c r="G37"/>
+      <c r="C37">
+        <v>58530000.0</v>
+      </c>
+      <c r="D37">
+        <v>57244000.0</v>
+      </c>
+      <c r="E37">
+        <v>52654000.0</v>
+      </c>
+      <c r="F37">
+        <v>52350000.0</v>
+      </c>
+      <c r="G37">
+        <v>53089000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37">
         <v>-120000.0</v>
       </c>
-      <c r="M37">
+      <c r="P37">
         <v>-24000.0</v>
       </c>
-      <c r="N37">
+      <c r="Q37">
         <v>-102000.0</v>
       </c>
-      <c r="O37">
+      <c r="R37">
         <v>-43000.0</v>
       </c>
-      <c r="P37">
+      <c r="S37">
         <v>119000.0</v>
       </c>
-      <c r="Q37">
+      <c r="T37">
         <v>185000.0</v>
       </c>
-      <c r="R37">
+      <c r="U37">
         <v>147000.0</v>
       </c>
-      <c r="S37"/>
-[...1 lines deleted...]
-      <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
-      <c r="AJ37">
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37">
         <v>7467000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AN37">
         <v>7403000.0</v>
       </c>
-      <c r="AL37"/>
-[...1 lines deleted...]
-      <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+    </row>
+    <row r="38" spans="1:45">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38">
+        <v>5024721000.0</v>
+      </c>
+      <c r="C38">
+        <v>6476225000.0</v>
+      </c>
+      <c r="D38">
+        <v>6814658000.0</v>
+      </c>
+      <c r="E38">
         <v>6464643000.0</v>
       </c>
-      <c r="C38">
+      <c r="F38">
         <v>6484974000.0</v>
       </c>
-      <c r="D38">
+      <c r="G38">
         <v>6755272000.0</v>
       </c>
-      <c r="E38">
+      <c r="H38">
         <v>6554529000.0</v>
       </c>
-      <c r="F38">
+      <c r="I38">
         <v>6350398000.0</v>
       </c>
-      <c r="G38">
+      <c r="J38">
         <v>6597532000.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>7340641000.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>7441934000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>7326549000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>7545704000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>7486676000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>7290279000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>7536309000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>6920899000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>64241000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>5397034000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>5354642000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>5013396000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>4965612000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>4881456000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>5057891000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>5023989000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>16305000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>17929000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>16305000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>15444000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>16178000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>12395000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>11421000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>8796000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>8423000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>6930000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>5266000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>6388936000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>6128893000.0</v>
       </c>
-      <c r="AM38"/>
-[...2 lines deleted...]
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38">
         <v>29065000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:42">
+    <row r="39" spans="1:45">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>-22464000.0</v>
+      </c>
+      <c r="C39">
+        <v>-27858000.0</v>
+      </c>
+      <c r="D39">
+        <v>-33207000.0</v>
+      </c>
+      <c r="E39">
         <v>-109816000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>-229839000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>-136201000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>-134378000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>-133687000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>240135000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>157817000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>152849000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>154435000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>53530000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>55912000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>53412000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>50905000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>-293603000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>-220286000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>22891000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>20341000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>16224000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>16552000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>16713000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>15912000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>5119048000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>900000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>-17263000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>-16305000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>-17929000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>-16305000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>-15444000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>-16178000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>-12395000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>-11421000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>-8796000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>-8423000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>-6930000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>-5321000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>26675000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>29361000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>59777000.0</v>
       </c>
-      <c r="AN39"/>
-[...1 lines deleted...]
-      <c r="AP39">
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39">
         <v>1725000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:45">
       <c r="A40" t="s">
         <v>51</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
+        <v>-11280000.0</v>
+      </c>
+      <c r="D40">
+        <v>-14715000.0</v>
+      </c>
+      <c r="E40">
         <v>35491000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>24705000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>-55346000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>-104761000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>-99939000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>51100000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>45532000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>60996000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>74165000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>59317000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>57909000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>62068000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>58392000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>-23947000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>-17619000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>50107000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>-14148000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>38770000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>36697000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>39703000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>39011000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>-12662000.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>-10038000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>29226000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>30953000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>29667000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>1153811000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>1148348000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>1110064000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>1119874000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>1123726000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>5184251000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>5284412000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>5340978000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>5379546000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>-5647000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>1728000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>2280000.0</v>
       </c>
-      <c r="AN40"/>
-[...1 lines deleted...]
-      <c r="AP40">
+      <c r="AQ40"/>
+      <c r="AR40"/>
+      <c r="AS40">
         <v>2694000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:45">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...4 lines deleted...]
-      </c>
+      <c r="K41"/>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>8635000.0</v>
+      </c>
+      <c r="O41">
+        <v>17963000.0</v>
+      </c>
+      <c r="P41"/>
+      <c r="Q41">
         <v>7800000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>7600000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>5800000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>4926000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>5952000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>5190000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>1455000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>4516000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>6243000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>1876000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>1900000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>5407000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>663000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>500000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>500000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>1900000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>3000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>7700000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>5549000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>4082000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>4442000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>4036000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>3574000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>349000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>1728000.0</v>
       </c>
-      <c r="AM41"/>
-[...2 lines deleted...]
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41">
         <v>2157000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:45">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>1305765000.0</v>
+      </c>
+      <c r="C42">
+        <v>1642761000.0</v>
+      </c>
+      <c r="D42">
+        <v>1351331000.0</v>
+      </c>
+      <c r="E42">
         <v>1350286000.0</v>
       </c>
-      <c r="C42">
+      <c r="F42">
         <v>1359410000.0</v>
       </c>
-      <c r="D42">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="G42">
+        <v>1370984000.0</v>
+      </c>
+      <c r="H42">
         <v>1379369000.0</v>
       </c>
-      <c r="F42">
+      <c r="I42">
         <v>1387065000.0</v>
       </c>
-      <c r="G42">
-[...2 lines deleted...]
-      <c r="H42">
+      <c r="J42">
+        <v>1406912000.0</v>
+      </c>
+      <c r="K42">
         <v>1395215000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>1392990000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>1390694000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>1391110000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>1388926000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>1386752000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>1384600000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>1393207000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>1396036000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>1358722000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>1226529000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>1108556000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>1106529000.0</v>
       </c>
-      <c r="U42">
-[...2 lines deleted...]
-      <c r="V42">
+      <c r="X42">
+        <v>1110689999.0</v>
+      </c>
+      <c r="Y42">
         <v>1108696000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>1109111000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>1107721000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>1112400000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>1130037000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>1130058000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>1129018000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>1128360000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>1131991000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>1139958000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>1041571000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>1041434000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>1052328000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>1052303000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>1053045000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>626647000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>479417000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>479417000.0</v>
       </c>
-      <c r="AN42"/>
-      <c r="AO42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>9557000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>272518000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:42">
+    <row r="43" spans="1:45">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+    </row>
+    <row r="44" spans="1:45">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...7 lines deleted...]
-      </c>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
       <c r="O44">
         <v>131000.0</v>
       </c>
       <c r="P44">
         <v>131000.0</v>
       </c>
       <c r="Q44">
         <v>131000.0</v>
       </c>
       <c r="R44">
+        <v>131000.0</v>
+      </c>
+      <c r="S44">
+        <v>131000.0</v>
+      </c>
+      <c r="T44">
+        <v>131000.0</v>
+      </c>
+      <c r="U44">
         <v>69000.0</v>
       </c>
-      <c r="S44">
+      <c r="V44">
         <v>69000.0</v>
       </c>
-      <c r="T44">
+      <c r="W44">
         <v>69000.0</v>
       </c>
-      <c r="U44"/>
-[...1 lines deleted...]
-      <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44">
         <v>402000.0</v>
       </c>
-      <c r="AF44">
+      <c r="AI44">
         <v>1286000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>949000.0</v>
       </c>
       <c r="AJ44">
         <v>949000.0</v>
       </c>
       <c r="AK44">
+        <v>949000.0</v>
+      </c>
+      <c r="AL44">
+        <v>949000.0</v>
+      </c>
+      <c r="AM44">
+        <v>949000.0</v>
+      </c>
+      <c r="AN44">
         <v>125000.0</v>
       </c>
-      <c r="AL44">
+      <c r="AO44">
         <v>125000.0</v>
       </c>
-      <c r="AM44"/>
-[...2 lines deleted...]
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44">
         <v>125000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:42">
+    <row r="45" spans="1:45">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+    </row>
+    <row r="46" spans="1:45">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46"/>
+      <c r="AR46"/>
+      <c r="AS46"/>
+    </row>
+    <row r="47" spans="1:45">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>81405000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>81100000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>80231000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>79688000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>79168000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>78569000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>78569000.0</v>
       </c>
-      <c r="S47"/>
-[...1 lines deleted...]
-      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
-      <c r="AJ47">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47"/>
+      <c r="AM47">
+        <v>0.0</v>
+      </c>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-    </row>
-    <row r="48" spans="1:42">
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+    </row>
+    <row r="48" spans="1:45">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-723851000.0</v>
+      </c>
+      <c r="C48">
+        <v>-711732000.0</v>
+      </c>
+      <c r="D48">
+        <v>-584080000.0</v>
+      </c>
+      <c r="E48">
         <v>-506130000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-458049000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-449821000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-397977000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-370471000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-367871000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-337547000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-340437000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-314370000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-265827000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-257512000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-202024000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-141503000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-126394000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-48158000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-37616000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-38208000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-47024000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-55090000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-60430000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-65697999.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-70559000.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-78048000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-82777000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-8594000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-8663000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-7588000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-281000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-225000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>5763000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>9009000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>8330000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>6280000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>9110000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>11644000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>19823000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>17914000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>12064000.0</v>
       </c>
-      <c r="AN48"/>
-[...1 lines deleted...]
-      <c r="AP48">
+      <c r="AQ48"/>
+      <c r="AR48"/>
+      <c r="AS48">
         <v>8681000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:42">
+    <row r="49" spans="1:45">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>-257512000.0</v>
       </c>
-      <c r="M49">
+      <c r="P49">
         <v>-202024000.0</v>
       </c>
-      <c r="N49">
+      <c r="Q49">
         <v>-141503000.0</v>
       </c>
-      <c r="O49">
+      <c r="R49">
         <v>-126394000.0</v>
       </c>
-      <c r="P49">
+      <c r="S49">
         <v>-48158000.0</v>
       </c>
-      <c r="Q49">
+      <c r="T49">
         <v>-37616000.0</v>
       </c>
-      <c r="R49">
+      <c r="U49">
         <v>-38208000.0</v>
       </c>
-      <c r="S49">
+      <c r="V49">
         <v>-47024000.0</v>
       </c>
-      <c r="T49">
+      <c r="W49">
         <v>-55090000.0</v>
       </c>
-      <c r="U49">
+      <c r="X49">
         <v>-60430000.0</v>
       </c>
-      <c r="V49">
+      <c r="Y49">
         <v>-65698000.0</v>
       </c>
-      <c r="W49">
+      <c r="Z49">
         <v>-70559000.0</v>
       </c>
-      <c r="X49">
+      <c r="AA49">
         <v>-78048000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AB49">
         <v>-82777000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AC49">
         <v>-8594000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AD49">
         <v>-8663000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AE49">
         <v>-7588000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AF49">
         <v>-281000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AG49">
         <v>-225000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AH49">
         <v>5763000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AI49">
         <v>9009000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AJ49">
         <v>8330000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AK49">
         <v>6280000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AL49">
         <v>9110000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AM49">
         <v>11644000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AN49">
         <v>19823000.0</v>
       </c>
-      <c r="AL49"/>
-[...1 lines deleted...]
-      <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+    </row>
+    <row r="50" spans="1:45">
       <c r="A50" t="s">
         <v>61</v>
       </c>
-      <c r="B50">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50">
-        <v>0.0</v>
+        <v>350000000.0</v>
       </c>
       <c r="D50">
+        <v>200000000.0</v>
+      </c>
+      <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
         <v>40000000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>90000000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>80000000.0</v>
       </c>
-      <c r="G50"/>
-[...4 lines deleted...]
-      </c>
+      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50"/>
+      <c r="M50">
+        <v>160000000.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50">
         <v>2943589000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>6521513000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>6303198000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>6069901000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>5529183000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>586935000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AO50">
         <v>5752718000.0</v>
       </c>
-      <c r="AM50"/>
-[...2 lines deleted...]
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
         <v>4418970000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:42">
+    <row r="51" spans="1:45">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>3026573000.0</v>
+      </c>
+      <c r="C51">
+        <v>4314862000.0</v>
+      </c>
+      <c r="D51">
+        <v>4498730000.0</v>
+      </c>
+      <c r="E51">
         <v>4693537000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>5151466000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>5411809000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>5141095000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>4898631000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>5292884999.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>5561435999.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>5799342000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>6059921000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>6104193000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>6083566000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>6292906000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>6164348000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>5882851000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>5981333000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>5445010000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>5294969000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>4476286000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>4192134000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>4112269000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>3813240000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>4082654000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>4099063000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>4517149000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>4031379000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>4183733000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>4035811000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>2939999000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>3969338000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>2390632000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>1903890000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>7804096000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>7267998000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>6825888000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>5706381000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>586935000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>439144000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>5903246000.0</v>
       </c>
-      <c r="AN51"/>
-[...1 lines deleted...]
-      <c r="AP51">
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51">
         <v>4418970000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:42">
+    <row r="52" spans="1:45">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>767508000.0</v>
+      </c>
+      <c r="C52">
+        <v>1031336000.0</v>
+      </c>
+      <c r="D52">
+        <v>798952000.0</v>
+      </c>
+      <c r="E52">
         <v>344463000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>22268000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>30730000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>168663000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>348507000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>265005999.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>265005999.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>149794000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>1798014000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>122800000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>258841000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>585818000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>505948000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>269780000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>456921000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>590719000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>1608173000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>543185000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>759429000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>804564000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>895728000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>142545000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>534202000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>139420000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>139075000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>138725000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>138376000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>138030000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>360655000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>137339000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>137017000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>6521513000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>6303198000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>6069901000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>5529183000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>586935000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AO52">
         <v>5752718000.0</v>
       </c>
-      <c r="AM52"/>
-[...2 lines deleted...]
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>4418970000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:42">
+    <row r="53" spans="1:45">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
+      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-      <c r="K53"/>
+      <c r="K53">
+        <v>82008000.0</v>
+      </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53"/>
+      <c r="U53">
+        <v>6316733000.0</v>
+      </c>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>400000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>600000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>900000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>500000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>157000.0</v>
       </c>
-      <c r="AM53"/>
-[...1 lines deleted...]
-      <c r="AO53">
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>53372000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:42">
+    <row r="54" spans="1:45">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
-      <c r="AJ54">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+    </row>
+    <row r="55" spans="1:45">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>5190604000.0</v>
+      </c>
+      <c r="C55">
+        <v>6559283000.0</v>
+      </c>
+      <c r="D55">
+        <v>6950095000.0</v>
+      </c>
+      <c r="E55">
         <v>6464643000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>6484974000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>6755272000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>6554529000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>6350398000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>6774042000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>7063766000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>7256695000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>7547618000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>7625442000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>7609245000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>7876031000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>7802321000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>7541050000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>7713609000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>7149763000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>6703239000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>5753498000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>5523339000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>5272880000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>4965612000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>5231865000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>5235607000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>5455681000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>5057018000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>5211434000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>6184905000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>5094035000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>5231845000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>4611924000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>4031733000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>7604875000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>7394893000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>7164003000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>6630373000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>6583564000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>6265403000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>6411572000.0</v>
       </c>
-      <c r="AN55"/>
-[...1 lines deleted...]
-      <c r="AP55">
+      <c r="AQ55"/>
+      <c r="AR55"/>
+      <c r="AS55">
         <v>4716927000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:45">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>165883000.0</v>
+      </c>
+      <c r="C56">
+        <v>83058000.0</v>
+      </c>
+      <c r="D56">
+        <v>168644000.0</v>
+      </c>
+      <c r="E56">
         <v>109816000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>232241000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>136201000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>134378000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>133687000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>141076999.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>143596000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>147119000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>176901000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>147968000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>247210000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>294608000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>278796000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>213915000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>141118000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>192269000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>286728000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>321655000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>134924000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>225860000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>126244000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>316941000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>144110000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>369867000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>67619000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>74517000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>182732000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>228440000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>102709000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>192771000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>40762000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>23124000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>103120000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>89976000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>57013000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>157848000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>100065000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>6374920000.0</v>
       </c>
-      <c r="AN56"/>
-      <c r="AO56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>26686000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>4687862000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:45">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>767508000.0</v>
+      </c>
+      <c r="C57">
+        <v>1031336000.0</v>
+      </c>
+      <c r="D57">
+        <v>798952000.0</v>
+      </c>
+      <c r="E57">
         <v>344463000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>22268000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>30730000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>168663000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>348507000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>265005999.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>265005999.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>149794000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>1798014000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>122800000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>258841000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>585818000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>505948000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>269780000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>456921000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>590719000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>1608173000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>543185000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>759429000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>804564000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>895728000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>142545000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>534202000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>45646000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>41002000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>42355000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>1163435000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>1161185000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>360655000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>1128486000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>1130900000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>5189500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>5288500000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>5345100000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>5387000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>5647000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>2890000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>4380000.0</v>
       </c>
-      <c r="AN57"/>
-[...1 lines deleted...]
-      <c r="AP57">
+      <c r="AQ57"/>
+      <c r="AR57"/>
+      <c r="AS57">
         <v>4908000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:42">
+    <row r="58" spans="1:45">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>4218703000.0</v>
+      </c>
+      <c r="C58">
+        <v>5568984000.0</v>
+      </c>
+      <c r="D58">
+        <v>5797207000.0</v>
+      </c>
+      <c r="E58">
         <v>5239439000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>5202861000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>5462130000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>5190974000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>4951519000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>5362661000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>5624534000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>5876605000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>6143436000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>6172145000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>6149510000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>6362886000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>6230885000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>5945836000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>6037165000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>5500043000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>5341658000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>4516321000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>4296528000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>4219502000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>3920206000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>4190807000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>4203104000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>4423375000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>3933306000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>4087363000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>5060870000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>3963154000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>4096657000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>3465221000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>2979337000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>6553631000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>6334799000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>6101104000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>5556731000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>5928892000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>5760366000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>5907815000.0</v>
       </c>
-      <c r="AN58"/>
-[...1 lines deleted...]
-      <c r="AP58">
+      <c r="AQ58"/>
+      <c r="AR58"/>
+      <c r="AS58">
         <v>4425910000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:45">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
-      <c r="AJ59">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>1072693000.0</v>
+      </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+    </row>
+    <row r="60" spans="1:45">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>910234000.0</v>
+      </c>
+      <c r="C60">
+        <v>931769000.0</v>
+      </c>
+      <c r="D60">
+        <v>1095644000.0</v>
+      </c>
+      <c r="E60">
         <v>1172550000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>1229763000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>1240053000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>1309820000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>1345030000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>1357967000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>1386111000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>1380996000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>1404767000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>1453724000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>1459855000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>1513169000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>1571538000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>1595257000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>1676325000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>1649535000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>1361434000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>1237177000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>1226811000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>1053377999.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>1045406000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>1041058000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>1032502999.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>1032306000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>1123712000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>1124071000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>1124035000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>1130881000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>1135188000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>1146703000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>1052396000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>1051244000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>1060094000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>1062899000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>1066175000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>647269000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>497698000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>491848000.0</v>
       </c>
-      <c r="AN60"/>
-      <c r="AO60">
+      <c r="AQ60"/>
+      <c r="AR60">
         <v>291017000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>281460000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:45">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61">
         <v>-96764000.0</v>
       </c>
-      <c r="O61">
+      <c r="R61">
         <v>-89323000.0</v>
       </c>
-      <c r="P61">
+      <c r="S61">
         <v>-79070000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-60999000.0</v>
       </c>
       <c r="T61">
         <v>-60999000.0</v>
       </c>
       <c r="U61">
         <v>-60999000.0</v>
       </c>
       <c r="V61">
         <v>-60999000.0</v>
       </c>
       <c r="W61">
         <v>-60999000.0</v>
       </c>
       <c r="X61">
         <v>-60999000.0</v>
       </c>
       <c r="Y61">
+        <v>-60999000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-60999000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-60999000.0</v>
+      </c>
+      <c r="AB61">
         <v>-55202000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-35958000.0</v>
       </c>
       <c r="AC61">
         <v>-35958000.0</v>
       </c>
       <c r="AD61">
+        <v>-35958000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-35958000.0</v>
+      </c>
+      <c r="AF61">
+        <v>-35958000.0</v>
+      </c>
+      <c r="AG61">
         <v>-31854000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AH61">
         <v>-14155000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AI61">
         <v>-13971000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AJ61">
         <v>-12435000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AK61">
         <v>-523000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AL61">
         <v>-523000.0</v>
       </c>
-      <c r="AJ61">
-[...4 lines deleted...]
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+    </row>
+    <row r="62" spans="1:45">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
-      <c r="S62">
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62">
         <v>2589000.0</v>
       </c>
-      <c r="T62">
+      <c r="W62">
         <v>2316000.0</v>
       </c>
-      <c r="U62">
+      <c r="X62">
         <v>2562000.0</v>
       </c>
-      <c r="V62">
+      <c r="Y62">
         <v>1852000.0</v>
       </c>
-      <c r="W62">
+      <c r="Z62">
         <v>1951000.0</v>
       </c>
-      <c r="X62">
+      <c r="AA62">
         <v>2275000.0</v>
       </c>
-      <c r="Y62">
+      <c r="AB62">
         <v>2108000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AC62">
         <v>1694000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AD62">
         <v>2102000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AE62">
         <v>2031000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AF62">
         <v>2228000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AG62">
         <v>2846000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AH62">
         <v>402000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AI62">
         <v>1286000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AJ62">
         <v>2278000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AK62">
         <v>4039000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AL62">
         <v>4002000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AM62">
         <v>4022000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AN62">
         <v>3398000.0</v>
       </c>
-      <c r="AL62"/>
-[...1 lines deleted...]
-      <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8741,1071 +9118,1077 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>53560000.0</v>
       </c>
       <c r="C2">
         <v>49599000.0</v>
       </c>
       <c r="D2">
         <v>11190000.0</v>
       </c>
       <c r="E2">
         <v>37427000.0</v>
       </c>
       <c r="F2">
         <v>39827000.0</v>
       </c>
       <c r="G2">
         <v>88348000.0</v>
       </c>
       <c r="H2">
         <v>158860000.0</v>
       </c>
       <c r="I2">
         <v>-16346000.0</v>
       </c>
       <c r="J2">
         <v>-13492000.0</v>
       </c>
       <c r="K2">
         <v>7432000.0</v>
       </c>
       <c r="L2">
         <v>554000.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>2604000.0</v>
       </c>
       <c r="C3">
         <v>983000.0</v>
       </c>
       <c r="D3">
         <v>30947000.0</v>
       </c>
       <c r="E3">
         <v>167416000.0</v>
       </c>
       <c r="F3">
         <v>15731000.0</v>
       </c>
       <c r="G3">
         <v>22327000.0</v>
       </c>
       <c r="H3">
         <v>-90544000.0</v>
       </c>
       <c r="I3">
         <v>111343000.0</v>
       </c>
       <c r="J3">
         <v>23807000.0</v>
       </c>
       <c r="K3">
         <v>540000.0</v>
       </c>
       <c r="L3">
         <v>-17565000.0</v>
       </c>
       <c r="M3">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B5">
         <v>272316000.0</v>
       </c>
       <c r="C5">
         <v>447488000.0</v>
       </c>
       <c r="D5">
         <v>-52146000.0</v>
       </c>
       <c r="E5">
         <v>106840000.0</v>
       </c>
       <c r="F5">
         <v>137867000.0</v>
       </c>
       <c r="G5">
         <v>54809000.0</v>
       </c>
       <c r="H5">
         <v>90544000.0</v>
       </c>
       <c r="I5">
         <v>174691000.0</v>
       </c>
       <c r="J5">
         <v>81388000.0</v>
       </c>
       <c r="K5">
         <v>38943000.0</v>
       </c>
       <c r="L5">
         <v>17710000.0</v>
       </c>
       <c r="M5">
         <v>-2088000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>274920000.0</v>
       </c>
       <c r="C6">
         <v>448471000.0</v>
       </c>
       <c r="D6">
         <v>-52146000.0</v>
       </c>
       <c r="E6">
         <v>273746000.0</v>
       </c>
       <c r="F6">
         <v>153598000.0</v>
       </c>
       <c r="G6">
         <v>77136000.0</v>
       </c>
       <c r="H6">
         <v>90544000.0</v>
       </c>
       <c r="I6">
         <v>174691000.0</v>
       </c>
       <c r="J6">
         <v>81388000.0</v>
       </c>
       <c r="K6">
         <v>38943000.0</v>
       </c>
       <c r="L6">
         <v>17710000.0</v>
       </c>
       <c r="M6">
         <v>112000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>404399000.0</v>
       </c>
       <c r="C9">
         <v>543019000.0</v>
       </c>
       <c r="D9">
         <v>170420000.0</v>
       </c>
       <c r="E9">
         <v>399080000.0</v>
       </c>
       <c r="F9">
         <v>151945000.0</v>
       </c>
       <c r="G9">
         <v>125628000.0</v>
       </c>
       <c r="H9">
         <v>99770000.0</v>
       </c>
       <c r="I9">
         <v>115586000.0</v>
       </c>
       <c r="J9">
         <v>78734000.0</v>
       </c>
       <c r="K9">
         <v>35261000.0</v>
       </c>
       <c r="L9">
         <v>19690000.0</v>
       </c>
       <c r="M9">
         <v>700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>-50645000.0</v>
       </c>
       <c r="C10">
         <v>34575000.0</v>
       </c>
       <c r="D10">
         <v>-53209000.0</v>
       </c>
       <c r="E10">
         <v>37651000.0</v>
       </c>
       <c r="F10">
         <v>137867000.0</v>
       </c>
       <c r="G10">
         <v>54809000.0</v>
       </c>
       <c r="H10">
         <v>90544000.0</v>
       </c>
       <c r="I10">
         <v>89737000.0</v>
       </c>
       <c r="J10">
         <v>61181000.0</v>
       </c>
       <c r="K10">
         <v>32626000.0</v>
       </c>
       <c r="L10">
         <v>17565000.0</v>
       </c>
       <c r="M10">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B11">
         <v>-156000.0</v>
       </c>
       <c r="C11">
         <v>248000.0</v>
       </c>
       <c r="D11">
         <v>710000.0</v>
       </c>
       <c r="E11">
         <v>58000.0</v>
       </c>
       <c r="F11">
         <v>684000.0</v>
       </c>
       <c r="G11">
         <v>412000.0</v>
       </c>
       <c r="H11">
         <v>579000.0</v>
       </c>
       <c r="I11">
         <v>-70000.0</v>
       </c>
       <c r="J11">
         <v>1102000.0</v>
       </c>
       <c r="K11">
         <v>354000.0</v>
       </c>
       <c r="L11">
         <v>393000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>322961000.0</v>
       </c>
       <c r="C12">
         <v>412913000.0</v>
       </c>
       <c r="D12">
         <v>458802000.0</v>
       </c>
       <c r="E12">
         <v>236095000.0</v>
       </c>
       <c r="F12">
         <v>114439000.0</v>
       </c>
       <c r="G12">
         <v>127312000.0</v>
       </c>
       <c r="H12">
         <v>158860000.0</v>
       </c>
       <c r="I12">
         <v>85017000.0</v>
       </c>
       <c r="J12">
         <v>21224000.0</v>
       </c>
       <c r="K12">
         <v>7432000.0</v>
       </c>
       <c r="L12">
         <v>554000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B13">
         <v>435599000.0</v>
       </c>
       <c r="C13">
         <v>564629000.0</v>
       </c>
       <c r="D13">
         <v>618896000.0</v>
       </c>
       <c r="E13">
         <v>421968000.0</v>
       </c>
       <c r="F13">
         <v>279950000.0</v>
       </c>
       <c r="G13">
         <v>269188000.0</v>
       </c>
       <c r="H13">
         <v>274335000.0</v>
       </c>
       <c r="I13">
         <v>183575000.0</v>
       </c>
       <c r="J13">
         <v>83145000.0</v>
       </c>
       <c r="K13">
         <v>32659000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B14">
         <v>3438000.0</v>
       </c>
       <c r="C14">
         <v>1264000.0</v>
       </c>
       <c r="D14">
         <v>807000.0</v>
       </c>
       <c r="E14">
         <v>-510000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>63000.0</v>
       </c>
       <c r="J14">
         <v>3090000.0</v>
       </c>
       <c r="K14">
         <v>10369000.0</v>
       </c>
       <c r="L14">
         <v>9557000.0</v>
       </c>
       <c r="M14">
         <v>809000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>-47051000.0</v>
       </c>
       <c r="C15">
         <v>35591000.0</v>
       </c>
       <c r="D15">
         <v>-53919000.0</v>
       </c>
       <c r="E15">
         <v>38103000.0</v>
       </c>
       <c r="F15">
         <v>137183000.0</v>
       </c>
       <c r="G15">
         <v>54397000.0</v>
       </c>
       <c r="H15">
         <v>89965000.0</v>
       </c>
       <c r="I15">
         <v>89744000.0</v>
       </c>
       <c r="J15">
         <v>59062000.0</v>
       </c>
       <c r="K15">
         <v>31157000.0</v>
       </c>
       <c r="L15">
         <v>16763000.0</v>
       </c>
       <c r="M15">
         <v>-2088000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>15371000.0</v>
       </c>
       <c r="F16">
         <v>125635000.0</v>
       </c>
       <c r="G16">
         <v>53553000.0</v>
       </c>
       <c r="H16">
         <v>90492000.0</v>
       </c>
       <c r="I16">
         <v>87293000.0</v>
       </c>
       <c r="J16">
         <v>58818000.0</v>
       </c>
       <c r="K16">
         <v>31141000.0</v>
       </c>
       <c r="L16">
         <v>16748000.0</v>
       </c>
       <c r="M16">
         <v>-2088000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B17">
         <v>-50489000.0</v>
       </c>
       <c r="C17">
         <v>34327000.0</v>
       </c>
       <c r="D17">
         <v>1557000.0</v>
       </c>
       <c r="E17">
         <v>37593000.0</v>
       </c>
       <c r="F17">
         <v>137183000.0</v>
       </c>
       <c r="G17">
         <v>54397000.0</v>
       </c>
       <c r="H17">
         <v>89965000.0</v>
       </c>
       <c r="I17">
         <v>89807000.0</v>
       </c>
       <c r="J17">
         <v>60079000.0</v>
       </c>
       <c r="K17">
         <v>32272000.0</v>
       </c>
       <c r="L17">
         <v>17172000.0</v>
       </c>
       <c r="M17">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B18">
         <v>112638000.0</v>
       </c>
       <c r="C18">
         <v>151716000.0</v>
       </c>
       <c r="D18">
         <v>187034000.0</v>
       </c>
       <c r="E18">
         <v>185873000.0</v>
       </c>
       <c r="F18">
         <v>165511000.0</v>
       </c>
       <c r="G18">
         <v>141876000.0</v>
       </c>
       <c r="H18">
         <v>115475000.0</v>
       </c>
       <c r="I18">
         <v>98558000.0</v>
       </c>
       <c r="J18">
         <v>61921000.0</v>
       </c>
       <c r="K18">
         <v>25227000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>19194000.0</v>
       </c>
       <c r="F19">
         <v>12183000.0</v>
       </c>
       <c r="G19">
         <v>1281000.0</v>
       </c>
       <c r="H19">
         <v>5998000.0</v>
       </c>
       <c r="I19">
         <v>20093000.0</v>
       </c>
       <c r="J19">
         <v>17688000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B21">
         <v>271638000.0</v>
       </c>
       <c r="C21">
         <v>445970000.0</v>
       </c>
       <c r="D21">
         <v>-52146000.0</v>
       </c>
       <c r="E21">
         <v>269091000.0</v>
       </c>
       <c r="F21">
         <v>137867000.0</v>
       </c>
       <c r="G21">
         <v>54809000.0</v>
       </c>
       <c r="H21">
         <v>90544000.0</v>
       </c>
       <c r="I21">
         <v>174691000.0</v>
       </c>
       <c r="J21">
         <v>81388000.0</v>
       </c>
       <c r="K21">
         <v>38943000.0</v>
       </c>
       <c r="L21">
         <v>17710000.0</v>
       </c>
       <c r="M21">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>186321000.0</v>
       </c>
       <c r="C23">
         <v>146648000.0</v>
       </c>
       <c r="D23">
         <v>233756000.0</v>
       </c>
       <c r="E23">
         <v>167416000.0</v>
       </c>
       <c r="F23">
         <v>14078000.0</v>
       </c>
       <c r="G23">
         <v>70819000.0</v>
       </c>
       <c r="H23">
         <v>9226000.0</v>
       </c>
       <c r="I23">
         <v>29000000.0</v>
       </c>
       <c r="J23">
         <v>4508000.0</v>
       </c>
       <c r="K23">
         <v>3682000.0</v>
       </c>
       <c r="L23">
         <v>1980000.0</v>
       </c>
       <c r="M23">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>2451000.0</v>
       </c>
       <c r="J24">
         <v>244000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B25">
         <v>2604000.0</v>
       </c>
       <c r="C25">
         <v>983000.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.05</v>
       </c>
       <c r="E26">
         <v>0.09</v>
       </c>
       <c r="F26">
         <v>0.48</v>
       </c>
       <c r="G26">
         <v>0.2</v>
       </c>
       <c r="H26">
         <v>0.33</v>
       </c>
       <c r="I26">
         <v>0.45</v>
       </c>
       <c r="J26">
         <v>0.73</v>
       </c>
       <c r="K26">
         <v>0.98</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B27">
         <v>7927000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>8261000.0</v>
+      </c>
       <c r="D27">
         <v>8075000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
+      <c r="E27">
+        <v>7835000.0</v>
+      </c>
+      <c r="F27">
+        <v>7427000.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>16346000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B28">
-        <v>32811999.0</v>
+        <v>32812000.0</v>
       </c>
       <c r="C28">
-        <v>18410000.0</v>
+        <v>34682000.0</v>
       </c>
       <c r="D28">
         <v>18788000.0</v>
       </c>
       <c r="E28">
-        <v>17616000.0</v>
+        <v>36095000.0</v>
       </c>
       <c r="F28">
         <v>14235000.0</v>
       </c>
       <c r="G28">
         <v>14238000.0</v>
       </c>
       <c r="H28">
         <v>10522000.0</v>
       </c>
       <c r="I28">
         <v>7812000.0</v>
       </c>
       <c r="J28">
         <v>4936000.0</v>
       </c>
       <c r="K28">
         <v>2270000.0</v>
       </c>
       <c r="L28">
         <v>1994000.0</v>
       </c>
       <c r="M28">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>-156000.0</v>
       </c>
       <c r="C29">
         <v>248000.0</v>
       </c>
       <c r="D29">
         <v>569000.0</v>
       </c>
       <c r="E29">
         <v>58000.0</v>
       </c>
       <c r="F29">
         <v>684000.0</v>
       </c>
       <c r="G29">
         <v>412000.0</v>
       </c>
       <c r="H29">
         <v>579000.0</v>
       </c>
       <c r="I29">
         <v>-70000.0</v>
       </c>
       <c r="J29">
         <v>1102000.0</v>
       </c>
       <c r="K29">
         <v>354000.0</v>
       </c>
       <c r="L29">
         <v>393000.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>132761000.0</v>
       </c>
       <c r="C30">
         <v>97049000.0</v>
       </c>
       <c r="D30">
         <v>222566000.0</v>
       </c>
       <c r="E30">
         <v>129989000.0</v>
       </c>
       <c r="F30">
         <v>-14078000.0</v>
       </c>
       <c r="G30">
         <v>-70819000.0</v>
       </c>
       <c r="H30">
         <v>-9226000.0</v>
       </c>
       <c r="I30">
         <v>29000000.0</v>
       </c>
       <c r="J30">
         <v>18000000.0</v>
       </c>
       <c r="K30">
         <v>3682000.0</v>
       </c>
       <c r="L30">
         <v>-1980000.0</v>
       </c>
       <c r="M30">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B31">
         <v>-322283000.0</v>
       </c>
       <c r="C31">
         <v>-411395000.0</v>
       </c>
       <c r="D31">
         <v>-1063000.0</v>
       </c>
       <c r="E31">
         <v>-231440000.0</v>
       </c>
       <c r="F31">
         <v>-114439000.0</v>
       </c>
       <c r="G31">
         <v>-127312000.0</v>
       </c>
       <c r="H31">
         <v>-158860000.0</v>
       </c>
       <c r="I31">
         <v>-84954000.0</v>
       </c>
       <c r="J31">
         <v>-20207000.0</v>
       </c>
       <c r="K31">
         <v>-6317000.0</v>
       </c>
       <c r="L31">
         <v>-145000.0</v>
       </c>
       <c r="M31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B32">
         <v>457959000.0</v>
       </c>
       <c r="C32">
         <v>592618000.0</v>
       </c>
       <c r="D32">
         <v>181610000.0</v>
       </c>
       <c r="E32">
         <v>436507000.0</v>
       </c>
       <c r="F32">
         <v>151945000.0</v>
       </c>
       <c r="G32">
         <v>125628000.0</v>
       </c>
       <c r="H32">
         <v>99770000.0</v>
       </c>
       <c r="I32">
         <v>99240000.0</v>
       </c>
@@ -9821,3698 +10204,3916 @@
       <c r="M32">
         <v>700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...9 lines deleted...]
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>14696000.0</v>
+      </c>
+      <c r="C2">
+        <v>15772000.0</v>
+      </c>
+      <c r="D2">
+        <v>15591000.0</v>
+      </c>
+      <c r="E2">
         <v>14031000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>14381000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>12897000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>12251000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>12631000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>12365000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>12714000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>11889000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>9480000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>9454000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>9826000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>11092000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>10805000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>9187000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>8874000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>8561000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>8752000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>7179000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>7238000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>6482000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>7181000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>5213000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>5467000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>5905000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>5454000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>4280000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>5433000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>5240000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>5800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>7450000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>3913000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>3939000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>3979000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>3989000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>3488000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>2036000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>2368000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>2169000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>2133000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>1899000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>1639000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>1553000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>1166000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>387000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>1004000.0</v>
+      </c>
+      <c r="C3">
+        <v>992000.0</v>
+      </c>
+      <c r="D3">
+        <v>979000.0</v>
+      </c>
+      <c r="E3">
         <v>893000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>730000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>491000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>490000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>495000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>488000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>-25599000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>3388000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>11614000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>-26999000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>19947000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>25085000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>-18859000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>42915000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>-24995000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>-35412000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>-35670000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>-35777000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>-31180000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>-30140000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>-29015000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>-31282000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>-29002000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>34490000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>-24726000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>-23932000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>-17629000.0</v>
       </c>
-      <c r="AC3">
-[...5 lines deleted...]
-      <c r="AE3">
+      <c r="AF3">
+        <v>4377000.0</v>
+      </c>
+      <c r="AG3">
+        <v>8590000.0</v>
+      </c>
+      <c r="AH3">
         <v>-21057000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>-23949000.0</v>
       </c>
-      <c r="AG3">
-[...5 lines deleted...]
-      <c r="AI3">
+      <c r="AJ3">
+        <v>564000.0</v>
+      </c>
+      <c r="AK3">
+        <v>3142000.0</v>
+      </c>
+      <c r="AL3">
         <v>-17983000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>-14550000.0</v>
       </c>
-      <c r="AK3">
-[...2 lines deleted...]
-      <c r="AL3">
+      <c r="AN3">
+        <v>435000.0</v>
+      </c>
+      <c r="AO3">
         <v>-11816000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>-10384000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>-9229000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>-1197000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>-3292000.0</v>
       </c>
-      <c r="AQ3"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+      <c r="AU3"/>
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...7 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B5">
+        <v>54884000.0</v>
+      </c>
+      <c r="C5">
+        <v>-50028000.0</v>
+      </c>
+      <c r="D5">
+        <v>12558000.0</v>
+      </c>
+      <c r="E5">
         <v>48454000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>95457000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>51528000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>76877000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>108077000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>95908000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>163941000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>108243000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-24302000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>48555000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-46866000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>75166000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>129507000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-18358000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>94789000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>103339000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>122437000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>101386000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>89318000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>87663000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>86865000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>91396000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>88567000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-29898000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>90785000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>93460000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>72347000.0</v>
       </c>
-      <c r="AC5">
-[...5 lines deleted...]
-      <c r="AE5">
+      <c r="AF5">
+        <v>59099000.0</v>
+      </c>
+      <c r="AG5">
+        <v>53323000.0</v>
+      </c>
+      <c r="AH5">
         <v>65451000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>66667000.0</v>
       </c>
-      <c r="AG5">
-[...5 lines deleted...]
-      <c r="AI5">
+      <c r="AJ5">
+        <v>34290000.0</v>
+      </c>
+      <c r="AK5">
+        <v>17479000.0</v>
+      </c>
+      <c r="AL5">
         <v>40949000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>32077000.0</v>
       </c>
-      <c r="AK5">
-[...2 lines deleted...]
-      <c r="AL5">
+      <c r="AN5">
+        <v>10739000.0</v>
+      </c>
+      <c r="AO5">
         <v>11816000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>10384000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>9229000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>1197000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>3091000.0</v>
       </c>
-      <c r="AQ5">
-[...9 lines deleted...]
-    <row r="6" spans="1:45">
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>55888000.0</v>
+      </c>
+      <c r="C6">
+        <v>-49036000.0</v>
+      </c>
+      <c r="D6">
+        <v>13537000.0</v>
+      </c>
+      <c r="E6">
         <v>49347000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>96187000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>52019000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>77367000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>108572000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>96396000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>134415000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>109088000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>105618000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>145616000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>95730000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>80891000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>111751000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>24396000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>69728000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>67871000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>71036000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>65609000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>58138000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>57523000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>57850000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>60114000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>59565000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>4592000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>66059000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>69528000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>54718000.0</v>
       </c>
-      <c r="AC6">
-[...5 lines deleted...]
-      <c r="AE6">
+      <c r="AF6">
+        <v>63476000.0</v>
+      </c>
+      <c r="AG6">
+        <v>61913000.0</v>
+      </c>
+      <c r="AH6">
         <v>44394000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>42747000.0</v>
       </c>
-      <c r="AG6">
-[...5 lines deleted...]
-      <c r="AI6">
+      <c r="AJ6">
+        <v>34854000.0</v>
+      </c>
+      <c r="AK6">
+        <v>20621000.0</v>
+      </c>
+      <c r="AL6">
         <v>17868000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>14220000.0</v>
       </c>
-      <c r="AK6">
-[...2 lines deleted...]
-      <c r="AL6">
+      <c r="AN6">
+        <v>11174000.0</v>
+      </c>
+      <c r="AO6">
         <v>15006000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>11714000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>10141000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>2082000.0</v>
       </c>
-      <c r="AP6">
-[...6 lines deleted...]
-    <row r="7" spans="1:45">
+      <c r="AS6">
+        <v>6584000.0</v>
+      </c>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...7 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...7 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>63886000.0</v>
+      </c>
+      <c r="C9">
+        <v>75300000.0</v>
+      </c>
+      <c r="D9">
+        <v>86153000.0</v>
+      </c>
+      <c r="E9">
         <v>93478000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>99476000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>105653000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>105792000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>115737000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>137644000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>143137000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>146501000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>159344000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>158379000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>156224000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>146395000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>136696000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>108372000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>84799000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>69213000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>69479000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>68271000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>60011000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>58349999.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>56106000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>62578000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>61948000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>65534000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>67481000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>70911000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>58806999.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>60489000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>54024000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>44921000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>50052000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>27916000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>24758000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>20596000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>14233000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>11034000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>12338000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>10932000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>10033000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>1958000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>4931000.0</v>
       </c>
-      <c r="AQ9">
-[...9 lines deleted...]
-    <row r="10" spans="1:45">
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>-774000.0</v>
+      </c>
+      <c r="C10">
+        <v>-117333000.0</v>
+      </c>
+      <c r="D10">
+        <v>-57159000.0</v>
+      </c>
+      <c r="E10">
         <v>-27095000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>12772000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-30573000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-5749000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>19601000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>-7237000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>25599000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>-3388000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-12914000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>26999000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-19947000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-25085000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>20159000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>-42915000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>24995000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>35412000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>40770000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>35777000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>31180000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>30140000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>29015000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>31282000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>29002000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-34490000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>24726000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>23932000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>17629000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>24257000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>21131000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>21057000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>23949000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>23600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>17893000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>17983000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>14550000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>10755000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>11816000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>10384000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>9229000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>1197000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>3292000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>11190000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>2088000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>995000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B11">
+        <v>5643000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
+        <v>4722000.0</v>
+      </c>
+      <c r="E11">
         <v>-156000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>4693000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="G11"/>
+      <c r="H11">
         <v>4801000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>45000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>91000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>71000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>41000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>199000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>165000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>177000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>169000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>58000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-161000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-66000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-56000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>427000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>106000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>103000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>48000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>157000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>96000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>213000.0</v>
       </c>
       <c r="AA11">
         <v>77000.0</v>
       </c>
       <c r="AB11">
+        <v>82000.0</v>
+      </c>
+      <c r="AC11">
+        <v>213000.0</v>
+      </c>
+      <c r="AD11">
+        <v>77000.0</v>
+      </c>
+      <c r="AE11">
         <v>280000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>9000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>-297000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>85000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>-33000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>175000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>714000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>120000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>146000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>122000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>140000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>71000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>72000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>71000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>72000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>107000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>107000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>55658000.0</v>
+      </c>
+      <c r="C12">
+        <v>67305000.0</v>
+      </c>
+      <c r="D12">
+        <v>69717000.0</v>
+      </c>
+      <c r="E12">
         <v>75549000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>82685000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>82101000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>82626000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>88476000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>103145000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>108816000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>112476000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>118532000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>118617000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>115677000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>105976000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>91592000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>67311000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>44733000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>32459000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>30266000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>29832000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>26958000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>27383000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>28835000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>28832000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>30563000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>39082000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>41333000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>45596000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>37089000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>34842000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>32192000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>23337000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>18798000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>10690000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>8632000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>5414000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>3225000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>3953000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>3456000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>1627000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>1199000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>1150000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>554000.0</v>
       </c>
-      <c r="AQ12">
-[...9 lines deleted...]
-    <row r="13" spans="1:45">
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>118</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>85487000.0</v>
+      </c>
+      <c r="D13">
+        <v>95906000.0</v>
+      </c>
+      <c r="E13">
         <v>101341000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>108019000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>112272000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>113967000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>123610000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>140150000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>149249000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>151620000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>165024000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>163229000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>159629000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>152530000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>143508000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>114627000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>90603000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>73230000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>72715000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>75320000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>67149000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>64766000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>63201000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>67689000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>67219000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>71079000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>72417000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>74223000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>62944000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>64751000.0</v>
       </c>
-      <c r="AD13"/>
-[...1 lines deleted...]
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>119</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>978000.0</v>
+      </c>
+      <c r="D14">
+        <v>1019000.0</v>
+      </c>
+      <c r="E14">
         <v>697000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>1006000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>847000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>888000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>699000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>-60000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>304000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>321000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>226000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>307000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>-96000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>-177000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>-227000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>-161000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>-66000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>-56000.0</v>
       </c>
-      <c r="R14"/>
-[...1 lines deleted...]
-      <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...2 lines deleted...]
-      <c r="AE14">
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
         <v>-29000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>29000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>34000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>82000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>431000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>248000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>256000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>266000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>297000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>287000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>265000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>197000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>107000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>65000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>40000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:45">
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>-6417000.0</v>
+      </c>
+      <c r="C15">
+        <v>-116355000.0</v>
+      </c>
+      <c r="D15">
+        <v>-56140000.0</v>
+      </c>
+      <c r="E15">
         <v>-26242000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>13778000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-29726000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-4861000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>20255000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>-7388000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>25832000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>-3108000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-12887000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>27141000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-20028000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-25077000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>20328000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>-42754000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>25061000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>35468000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>40343000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>35671000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>31077000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>30092000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>28858000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>31186000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>28925000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-34572000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>24513000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>23855000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>17349000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>24248000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>21428000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>20972000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>23953000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>23391000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>17097000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>17432000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>14156000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>10377000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>11410000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>10016000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>8870000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>861000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>3019000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>10976000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>1916000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>848000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>21401000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-25772000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-30810000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>14602000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-48421000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>19394000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>29796000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>35198000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>31989000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>29264000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>29184000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>28776000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>31351000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>28590000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-35164000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>24789000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>23617000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>17381000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>24705000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>19372000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>20821000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>23483000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>23280000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>17034000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>17339000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>14081000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>10364000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>11406000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>10012000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>8866000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>857000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>3019000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>10972000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>1912000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>845000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>122</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-117333000.0</v>
+      </c>
+      <c r="D17">
+        <v>-57159000.0</v>
+      </c>
+      <c r="E17">
         <v>-26939000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>12772000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-30573000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-5749000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>19556000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>-7328000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>25528000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>-3429000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-13113000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>26834000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-20124000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-25254000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>20101000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>-42915000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>24995000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>35412000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>40343000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>35671000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>31077000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>30092000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>28858000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>31186000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>28925000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-34572000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>24513000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>23855000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>17349000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>24248000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>21428000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>20972000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>23982000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>23425000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>60647000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>17863000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>14404000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>10633000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AO17">
         <v>32272000.0</v>
       </c>
-      <c r="AM17">
-[...7 lines deleted...]
-      </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
         <v>17172000.0</v>
       </c>
-      <c r="AQ17">
-[...9 lines deleted...]
-    <row r="18" spans="1:45">
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>123</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>18182000.0</v>
+      </c>
+      <c r="D18">
+        <v>26189000.0</v>
+      </c>
+      <c r="E18">
         <v>25792000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>25334000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>30171000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>31341000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>35134000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>37005000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>40433000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>39144000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>46492000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>44612000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>43952000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>46554000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>51916000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>47316000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>45870000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>40771000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>42449000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>45488000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>40191000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>37383000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>34366000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>38857000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>36656000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>31997000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>31084000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>28627000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>25855000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>29909000.0</v>
       </c>
-      <c r="AD18"/>
-[...1 lines deleted...]
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>6972000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>4610000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>4813000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>3846000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>4105000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>6430000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>7379000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>2292000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>1356000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>1156000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>1254000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>1075000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>493000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-1541000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>2289000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-12000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>1949000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>1602000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>7983000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>9198000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>4317000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>4780000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>4790000.0</v>
       </c>
-      <c r="AL19"/>
-[...1 lines deleted...]
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...7 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>54191000.0</v>
+      </c>
+      <c r="C21">
+        <v>-50566000.0</v>
+      </c>
+      <c r="D21">
+        <v>17278000.0</v>
+      </c>
+      <c r="E21">
         <v>46851000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>95562000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>52147000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>77078000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>108178000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>95752000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>133797000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>108243000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>105244000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>144777000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>95179000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>81238000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>110931000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>23482000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>68693000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>65985000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>69173000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>63447000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>56882000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>56433000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>56682000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>30309000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>28705000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-32589000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>64805000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>22611000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>16761000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>23132000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>52342000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>20310000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>23160000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>23052000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>17479000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>17868000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>14220000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>10739000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>15006000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>11714000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>10141000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>2082000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>3292000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>11190000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>2088000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>995000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...7 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>24391000.0</v>
+      </c>
+      <c r="C23">
+        <v>141638000.0</v>
+      </c>
+      <c r="D23">
+        <v>84466000.0</v>
+      </c>
+      <c r="E23">
         <v>60658000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>18295000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>66403000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>40965000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>20190000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>54257000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>22054000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>50147000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>63580000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>23056000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>70871000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>76249000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>36570000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>94077000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>24980000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>11789000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>9058000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>12003000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>10367000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>8399000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>6605000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>37482000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>38710000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>104028000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>8130000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>52580000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>47479000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>42597000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>7482000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>32061000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>30805000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>8803000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>11258000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>6717000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>3501000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>2331000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>2668000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>782000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>108000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>124000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>1639000.0</v>
       </c>
-      <c r="AQ23">
-[...9 lines deleted...]
-    <row r="24" spans="1:45">
+      <c r="AT23">
+        <v>0.0</v>
+      </c>
+      <c r="AU23">
+        <v>0.0</v>
+      </c>
+      <c r="AV23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
+      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24"/>
+      <c r="O24">
+        <v>5326000.0</v>
+      </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24">
         <v>151000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>470000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>111000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>93000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>75000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>13000.0</v>
       </c>
-      <c r="AL24"/>
-[...1 lines deleted...]
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>130</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>992000.0</v>
+      </c>
+      <c r="D25">
+        <v>979000.0</v>
+      </c>
+      <c r="E25">
         <v>893000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>730000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>491000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>490000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>495000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>488000.0</v>
       </c>
-      <c r="H25">
-[...4 lines deleted...]
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25">
         <v>15731000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>10491000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>6582000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>3660000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>5607.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>16720.0</v>
       </c>
-      <c r="X25"/>
-[...1 lines deleted...]
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...7 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27"/>
+      <c r="E27">
+        <v>1485000.0</v>
+      </c>
       <c r="F27">
-        <v>1559001.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
-        <v>2200000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>2127000.0</v>
+      </c>
+      <c r="I27">
+        <v>1559000.0</v>
+      </c>
+      <c r="J27"/>
       <c r="K27">
         <v>2200000.0</v>
       </c>
       <c r="L27"/>
-      <c r="M27"/>
-      <c r="N27"/>
+      <c r="M27">
+        <v>1565000.0</v>
+      </c>
+      <c r="N27">
+        <v>2200000.0</v>
+      </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>6031000.0</v>
+      </c>
+      <c r="C28">
+        <v>4653000.0</v>
+      </c>
+      <c r="D28">
+        <v>4584000.0</v>
+      </c>
+      <c r="E28">
         <v>7843000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="F28">
+        <v>8164999.0</v>
+      </c>
+      <c r="G28">
         <v>10418000.0</v>
       </c>
-      <c r="E28">
-[...2 lines deleted...]
-      <c r="F28">
+      <c r="H28">
+        <v>8501000.0</v>
+      </c>
+      <c r="I28">
         <v>8314999.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>4668000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>8968000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>4992000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>9558000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>9223000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>4710000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>4690000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>4576000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>4286000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>4308000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>4446000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>3383000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>3049000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>3161000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>2938000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>2862000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>3201000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>3480000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>3003000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>2676000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>1993000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>2781000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>2361000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>1810000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>1653000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>1686000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>2663000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>1682000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>1339000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>963000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>952000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>522000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>548000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>716000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>484000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>1639000.0</v>
       </c>
-      <c r="AQ28">
-[...9 lines deleted...]
-    <row r="29" spans="1:45">
+      <c r="AT28">
+        <v>0.0</v>
+      </c>
+      <c r="AU28">
+        <v>0.0</v>
+      </c>
+      <c r="AV28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>134</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-156000.0</v>
       </c>
-      <c r="C29">
-[...7 lines deleted...]
-      </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>45000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>91000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>71000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>41000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>199000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>165000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>177000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>169000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>58000.0</v>
       </c>
-      <c r="O29">
-[...7 lines deleted...]
-      </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
         <v>427000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>106000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>103000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>48000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>157000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>96000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>213000.0</v>
       </c>
       <c r="AA29">
         <v>77000.0</v>
       </c>
       <c r="AB29">
+        <v>82000.0</v>
+      </c>
+      <c r="AC29">
+        <v>213000.0</v>
+      </c>
+      <c r="AD29">
+        <v>77000.0</v>
+      </c>
+      <c r="AE29">
         <v>280000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>9000.0</v>
       </c>
-      <c r="AD29"/>
-[...1 lines deleted...]
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>9695000.0</v>
+      </c>
+      <c r="C30">
+        <v>125866000.0</v>
+      </c>
+      <c r="D30">
+        <v>68875000.0</v>
+      </c>
+      <c r="E30">
         <v>46627000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>3914000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>53506000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>28714000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>7559000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>41892000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>9340000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>38258000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>54100000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>13602000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>61045000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>65157000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>25765000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>84890000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>16106000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>3228000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>306000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>4824000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>3129000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>1917000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-576000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>32269000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>33243000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>98123000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>2676000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>48300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>42046000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>37357000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>1682000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>24611000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>26892000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>4864000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>6000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>5000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>4000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>2988000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>2668000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>782000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>108000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>124000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>1639000.0</v>
       </c>
-      <c r="AQ30">
-[...9 lines deleted...]
-    <row r="31" spans="1:45">
+      <c r="AT30">
+        <v>0.0</v>
+      </c>
+      <c r="AU30">
+        <v>0.0</v>
+      </c>
+      <c r="AV30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>-54965000.0</v>
+      </c>
+      <c r="C31">
+        <v>-66767000.0</v>
+      </c>
+      <c r="D31">
+        <v>-74437000.0</v>
+      </c>
+      <c r="E31">
         <v>-73946000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-82790000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-82720000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-82827000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-88577000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-102989000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-108198000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-111631000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-118158000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-117778000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-115126000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-106323000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-90772000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-66397000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-43698000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-30573000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-28403000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-27670000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-25702000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-26293000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-27667000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>973000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>297000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-1901000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>-40079000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>1321000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>868000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>1125000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-31211000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>747000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>789000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>548000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>414000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>115000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>330000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>16000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>-3190000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>-1330000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>-912000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>-885000.0</v>
       </c>
-      <c r="AP31">
-[...7 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>78582000.0</v>
+      </c>
+      <c r="C32">
+        <v>91072000.0</v>
+      </c>
+      <c r="D32">
+        <v>101744000.0</v>
+      </c>
+      <c r="E32">
         <v>107509000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>113857000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>118550000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>118043000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>128368000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>150009000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>155851000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>158390000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>168824000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>167833000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>166050000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>157487000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>147501000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>117559000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>93673000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>77774000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>78231000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>75450000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>67249000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>64831999.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>63287000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>67791000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>67415000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AB32">
         <v>71439000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>72935000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>75191000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>64239999.0</v>
       </c>
-      <c r="AC32">
+      <c r="AF32">
         <v>65729000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AG32">
         <v>59824000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AH32">
         <v>52371000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AI32">
         <v>53965000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AJ32">
         <v>31855000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AK32">
         <v>28737000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>24585000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>17721000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AN32">
         <v>13070000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AO32">
         <v>12338000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>10932000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>10033000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AR32">
         <v>1958000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AS32">
         <v>4931000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>12743000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>3254000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>1382000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -13559,1083 +14160,1083 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B2">
         <v>106547000.0</v>
       </c>
       <c r="C2">
         <v>148313000.0</v>
       </c>
       <c r="D2">
         <v>250621000.0</v>
       </c>
       <c r="E2">
         <v>273770000.0</v>
       </c>
       <c r="F2">
         <v>110832000.0</v>
       </c>
       <c r="G2">
         <v>67619000.0</v>
       </c>
       <c r="H2">
         <v>86531000.0</v>
       </c>
       <c r="I2">
         <v>103520000.0</v>
       </c>
       <c r="J2">
         <v>96346000.0</v>
       </c>
       <c r="K2">
         <v>26786000.0</v>
       </c>
       <c r="L2">
         <v>61000.0</v>
       </c>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>5582000</v>
       </c>
       <c r="C3">
         <v>8106000</v>
       </c>
       <c r="D3">
         <v>1860000</v>
       </c>
       <c r="E3">
         <v>1662000</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>455000</v>
       </c>
       <c r="L3">
         <v>274000</v>
       </c>
       <c r="M3">
         <v>274000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-23149000.0</v>
       </c>
       <c r="F4">
         <v>162938000.0</v>
       </c>
       <c r="G4">
         <v>43213000.0</v>
       </c>
       <c r="H4">
         <v>-18912000.0</v>
       </c>
       <c r="I4">
         <v>-16989000.0</v>
       </c>
       <c r="J4">
         <v>7174000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>84548000.0</v>
       </c>
       <c r="F5">
         <v>-29207000.0</v>
       </c>
       <c r="G5">
         <v>-14719000.0</v>
       </c>
       <c r="H5">
         <v>-1099000.0</v>
       </c>
       <c r="I5">
         <v>-550000.0</v>
       </c>
       <c r="J5">
         <v>-2322000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B6">
         <v>-19209000.0</v>
       </c>
       <c r="C6">
         <v>-41766000.0</v>
       </c>
       <c r="D6">
         <v>-102308000.0</v>
       </c>
       <c r="E6">
         <v>-23149000.0</v>
       </c>
       <c r="F6">
         <v>162938000.0</v>
       </c>
       <c r="G6">
         <v>43213000.0</v>
       </c>
       <c r="H6">
         <v>-18912000.0</v>
       </c>
       <c r="I6">
         <v>-16989000.0</v>
       </c>
       <c r="J6">
         <v>7174000.0</v>
       </c>
       <c r="K6">
         <v>69560000.0</v>
       </c>
       <c r="L6">
         <v>26725000.0</v>
       </c>
       <c r="M6">
         <v>244000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B7">
         <v>-5005000.0</v>
       </c>
       <c r="C7">
         <v>10058000.0</v>
       </c>
       <c r="D7">
         <v>-177000.0</v>
       </c>
       <c r="E7">
         <v>-12288000.0</v>
       </c>
       <c r="F7">
         <v>1732000.0</v>
       </c>
       <c r="G7">
         <v>932000.0</v>
       </c>
       <c r="H7">
         <v>-159000.0</v>
       </c>
       <c r="I7">
         <v>-1174000.0</v>
       </c>
       <c r="J7">
         <v>-775000.0</v>
       </c>
       <c r="K7">
         <v>-2442000.0</v>
       </c>
       <c r="L7">
         <v>-145000.0</v>
       </c>
       <c r="M7">
         <v>2280000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-23764000.0</v>
       </c>
       <c r="F8">
         <v>171000.0</v>
       </c>
       <c r="G8">
         <v>893000.0</v>
       </c>
       <c r="H8">
         <v>61000.0</v>
       </c>
       <c r="I8">
         <v>-6914000.0</v>
       </c>
       <c r="J8">
         <v>-5453000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B9">
         <v>3555000.0</v>
       </c>
       <c r="C9">
         <v>12178000.0</v>
       </c>
       <c r="D9">
         <v>-1998000.0</v>
       </c>
       <c r="E9">
         <v>-23764000.0</v>
       </c>
       <c r="F9">
         <v>171000.0</v>
       </c>
       <c r="G9">
         <v>893000.0</v>
       </c>
       <c r="H9">
         <v>61000.0</v>
       </c>
       <c r="I9">
         <v>-6914000.0</v>
       </c>
       <c r="J9">
         <v>-5453000.0</v>
       </c>
       <c r="K9">
         <v>-1647000.0</v>
       </c>
       <c r="L9">
         <v>-1053000.0</v>
       </c>
       <c r="M9">
         <v>-448000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-529000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>6914000.0</v>
       </c>
       <c r="J10">
         <v>5196366000.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11055000.0</v>
       </c>
       <c r="F11">
         <v>1867000.0</v>
       </c>
       <c r="G11">
         <v>376000.0</v>
       </c>
       <c r="H11">
         <v>-541000.0</v>
       </c>
       <c r="I11">
         <v>7448000.0</v>
       </c>
       <c r="J11">
         <v>-828000.0</v>
       </c>
       <c r="K11">
         <v>-5223000.0</v>
       </c>
       <c r="L11">
         <v>4123000.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7835000.0</v>
       </c>
       <c r="F12">
         <v>-29853000.0</v>
       </c>
       <c r="G12">
         <v>51788000.0</v>
       </c>
       <c r="H12">
         <v>6779000.0</v>
       </c>
       <c r="I12">
         <v>-11027000.0</v>
       </c>
       <c r="J12">
         <v>-7628000.0</v>
       </c>
       <c r="K12">
         <v>-5353000.0</v>
       </c>
       <c r="L12">
         <v>-5251000.0</v>
       </c>
       <c r="M12">
         <v>-160000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1142000.0</v>
       </c>
       <c r="F13">
         <v>-306000.0</v>
       </c>
       <c r="G13">
         <v>-687000.0</v>
       </c>
       <c r="H13">
         <v>488000.0</v>
       </c>
       <c r="I13">
         <v>-2939000.0</v>
       </c>
       <c r="J13">
         <v>5506000.0</v>
       </c>
       <c r="K13">
         <v>4428000.0</v>
       </c>
       <c r="L13">
         <v>-3215000.0</v>
       </c>
       <c r="M13">
         <v>2728000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B14">
         <v>2604000.0</v>
       </c>
       <c r="C14">
         <v>983000.0</v>
       </c>
       <c r="D14">
         <v>26182000.0</v>
       </c>
       <c r="E14">
         <v>23858000.0</v>
       </c>
       <c r="F14">
         <v>15731000.0</v>
       </c>
       <c r="G14">
         <v>22327000.0</v>
       </c>
       <c r="H14">
         <v>16765000.0</v>
       </c>
       <c r="I14">
         <v>8590000.0</v>
       </c>
       <c r="J14">
         <v>3142000.0</v>
       </c>
       <c r="K14">
         <v>1023000.0</v>
       </c>
       <c r="L14">
         <v>4000.0</v>
       </c>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B15">
         <v>88164000.0</v>
       </c>
       <c r="C15">
         <v>103103000.0</v>
       </c>
       <c r="D15">
         <v>140158000.0</v>
       </c>
       <c r="E15">
         <v>136906000.0</v>
       </c>
       <c r="F15">
         <v>103946000.0</v>
       </c>
       <c r="G15">
         <v>97085000.0</v>
       </c>
       <c r="H15">
         <v>99546000.0</v>
       </c>
       <c r="I15">
         <v>89233000.0</v>
       </c>
       <c r="J15">
         <v>50716000.0</v>
       </c>
       <c r="K15">
         <v>21924000.0</v>
       </c>
       <c r="L15">
         <v>7560000.0</v>
       </c>
       <c r="M15">
         <v>7560000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B16">
         <v>87338000.0</v>
       </c>
       <c r="C16">
         <v>106547000.0</v>
       </c>
       <c r="D16">
         <v>148313000.0</v>
       </c>
       <c r="E16">
         <v>250621000.0</v>
       </c>
       <c r="F16">
         <v>273770000.0</v>
       </c>
       <c r="G16">
         <v>110832000.0</v>
       </c>
       <c r="H16">
         <v>67619000.0</v>
       </c>
       <c r="I16">
         <v>86531000.0</v>
       </c>
       <c r="J16">
         <v>103520000.0</v>
       </c>
       <c r="K16">
         <v>96346000.0</v>
       </c>
       <c r="L16">
         <v>26786000.0</v>
       </c>
       <c r="M16">
         <v>244000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B18">
         <v>66701000.0</v>
       </c>
       <c r="C18">
         <v>124457000.0</v>
       </c>
       <c r="D18">
         <v>153855000.0</v>
       </c>
       <c r="E18">
         <v>141125000.0</v>
       </c>
       <c r="F18">
         <v>124793000.0</v>
       </c>
       <c r="G18">
         <v>115062000.0</v>
       </c>
       <c r="H18">
         <v>91713000.0</v>
       </c>
       <c r="I18">
         <v>76830000.0</v>
       </c>
       <c r="J18">
         <v>53801000.0</v>
       </c>
       <c r="K18">
         <v>24951000.0</v>
       </c>
       <c r="L18">
         <v>11268000.0</v>
       </c>
       <c r="M18">
         <v>32000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B19">
         <v>-33520000.0</v>
       </c>
       <c r="C19">
         <v>1116237000.0</v>
       </c>
       <c r="D19">
         <v>-269523000.0</v>
       </c>
       <c r="E19">
         <v>-1175471000.0</v>
       </c>
       <c r="F19">
         <v>-1540836000.0</v>
       </c>
       <c r="G19">
         <v>88709000.0</v>
       </c>
       <c r="H19">
         <v>-926314000.0</v>
       </c>
       <c r="I19">
         <v>-1997213000.0</v>
       </c>
       <c r="J19">
         <v>-1083677000.0</v>
       </c>
       <c r="K19">
         <v>-456448000.0</v>
       </c>
       <c r="L19">
         <v>-90901000.0</v>
       </c>
       <c r="M19">
         <v>-90901000.0</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>345392000.0</v>
       </c>
       <c r="F20">
         <v>287777000.0</v>
       </c>
       <c r="G20">
         <v>167066000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>109500000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B21">
         <v>-199566000.0</v>
       </c>
       <c r="C21">
         <v>-1169189000.0</v>
       </c>
       <c r="D21">
         <v>-123885000.0</v>
       </c>
       <c r="E21">
         <v>-3562000.0</v>
       </c>
       <c r="F21">
         <v>1425570000.0</v>
       </c>
       <c r="G21">
         <v>-36958000.0</v>
       </c>
       <c r="H21">
         <v>920980000.0</v>
       </c>
       <c r="I21">
         <v>1109348000.0</v>
       </c>
       <c r="J21">
         <v>523765000.0</v>
       </c>
       <c r="K21">
         <v>321682000.0</v>
       </c>
       <c r="L21">
         <v>123900000.0</v>
       </c>
       <c r="M21">
         <v>123900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B22">
         <v>-50489000.0</v>
       </c>
       <c r="C22">
         <v>34327000.0</v>
       </c>
       <c r="D22">
         <v>-31657000.0</v>
       </c>
       <c r="E22">
         <v>37593000.0</v>
       </c>
       <c r="F22">
         <v>137183000.0</v>
       </c>
       <c r="G22">
         <v>54397000.0</v>
       </c>
       <c r="H22">
         <v>89965000.0</v>
       </c>
       <c r="I22">
         <v>89807000.0</v>
       </c>
       <c r="J22">
         <v>60079000.0</v>
       </c>
       <c r="K22">
         <v>32272000.0</v>
       </c>
       <c r="L22">
         <v>17172000.0</v>
       </c>
       <c r="M22">
         <v>-2088000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B23">
         <v>-24648000.0</v>
       </c>
       <c r="C23">
         <v>-8248000.0</v>
       </c>
       <c r="D23">
         <v>-7467000.0</v>
       </c>
       <c r="E23">
         <v>3445925000.0</v>
       </c>
       <c r="F23">
         <v>-30420000.0</v>
       </c>
       <c r="G23">
         <v>-13520000.0</v>
       </c>
       <c r="H23">
         <v>-13699000.0</v>
       </c>
       <c r="I23">
         <v>-31292000.0</v>
       </c>
       <c r="J23">
         <v>564399000.0</v>
       </c>
       <c r="K23">
         <v>-9160000.0</v>
       </c>
       <c r="L23">
         <v>6325000.0</v>
       </c>
       <c r="M23">
         <v>66960000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B24">
         <v>303393000.0</v>
       </c>
       <c r="C24">
         <v>1126720000.0</v>
       </c>
       <c r="D24">
         <v>14059000.0</v>
       </c>
       <c r="E24">
         <v>-1662000.0</v>
       </c>
       <c r="F24">
         <v>-1542138000.0</v>
       </c>
       <c r="G24">
         <v>-966182000.0</v>
       </c>
       <c r="H24">
         <v>-926314000.0</v>
       </c>
       <c r="I24">
         <v>-2096960000.0</v>
       </c>
       <c r="J24">
         <v>80791000.0</v>
       </c>
       <c r="K24">
         <v>-445753000.0</v>
       </c>
       <c r="L24">
         <v>-340146000.0</v>
       </c>
       <c r="M24">
         <v>-66748000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B25">
         <v>117246000.0</v>
       </c>
       <c r="C25">
         <v>78934000.0</v>
       </c>
       <c r="D25">
         <v>179474000.0</v>
       </c>
       <c r="E25">
         <v>84127000.0</v>
       </c>
       <c r="F25">
         <v>-21549000.0</v>
       </c>
       <c r="G25">
         <v>54057000.0</v>
       </c>
       <c r="H25">
         <v>-2184000.0</v>
       </c>
       <c r="I25">
         <v>2564000.0</v>
       </c>
       <c r="J25">
         <v>-3383000.0</v>
       </c>
       <c r="K25">
         <v>-4424000.0</v>
       </c>
       <c r="L25">
         <v>-5485000.0</v>
       </c>
       <c r="M25">
         <v>-160000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B26">
         <v>-43405000.0</v>
       </c>
       <c r="C26">
         <v>-10026000.0</v>
       </c>
       <c r="D26">
         <v>-1979000.0</v>
       </c>
       <c r="E26">
         <v>-35786000.0</v>
       </c>
       <c r="F26">
         <v>4956557000.0</v>
       </c>
       <c r="G26">
         <v>-25061000.0</v>
       </c>
       <c r="H26">
         <v>-4106000.0</v>
       </c>
       <c r="I26">
         <v>-31347000.0</v>
       </c>
       <c r="J26">
         <v>-648000.0</v>
       </c>
       <c r="K26">
         <v>520408000.0</v>
       </c>
       <c r="L26">
         <v>256950000.0</v>
       </c>
       <c r="M26">
         <v>63612000.0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B27">
         <v>7927000.0</v>
       </c>
       <c r="C27">
         <v>8261000.0</v>
       </c>
       <c r="D27">
         <v>8075000.0</v>
       </c>
       <c r="E27">
         <v>7835000.0</v>
       </c>
       <c r="F27">
         <v>7427000.0</v>
       </c>
       <c r="G27">
         <v>5676000.0</v>
       </c>
       <c r="H27">
         <v>4091000.0</v>
       </c>
       <c r="I27">
         <v>1973000.0</v>
       </c>
       <c r="J27">
         <v>65000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B28">
         <v>-355783000.0</v>
       </c>
       <c r="C28">
         <v>-1290566000.0</v>
       </c>
       <c r="D28">
         <v>-271510000.0</v>
       </c>
       <c r="E28">
         <v>1012859000.0</v>
       </c>
       <c r="F28">
         <v>1578981000.0</v>
       </c>
       <c r="G28">
         <v>-160558000.0</v>
       </c>
       <c r="H28">
         <v>815689000.0</v>
       </c>
       <c r="I28">
         <v>1903394000.0</v>
       </c>
       <c r="J28">
         <v>1037050000.0</v>
       </c>
       <c r="K28">
         <v>500602000.0</v>
       </c>
       <c r="L28">
         <v>379490000.0</v>
       </c>
       <c r="M28">
         <v>66960000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B29">
         <v>72283000.0</v>
       </c>
       <c r="C29">
         <v>132563000.0</v>
       </c>
       <c r="D29">
         <v>155715000.0</v>
       </c>
       <c r="E29">
         <v>141125000.0</v>
       </c>
       <c r="F29">
         <v>124793000.0</v>
       </c>
       <c r="G29">
         <v>115062000.0</v>
       </c>
       <c r="H29">
         <v>91713000.0</v>
       </c>
       <c r="I29">
         <v>76830000.0</v>
       </c>
       <c r="J29">
         <v>53801000.0</v>
       </c>
       <c r="K29">
         <v>25406000.0</v>
       </c>
       <c r="L29">
         <v>11542000.0</v>
       </c>
       <c r="M29">
         <v>32000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B30">
         <v>264291000.0</v>
       </c>
       <c r="C30">
         <v>1116237000.0</v>
       </c>
       <c r="D30">
         <v>13487000.0</v>
       </c>
       <c r="E30">
         <v>-1177133000.0</v>
       </c>
       <c r="F30">
         <v>-1540836000.0</v>
       </c>
       <c r="G30">
         <v>88709000.0</v>
       </c>
       <c r="H30">
         <v>-926314000.0</v>
       </c>
       <c r="I30">
         <v>-1997213000.0</v>
       </c>
@@ -14651,383 +15252,401 @@
       <c r="M30">
         <v>-66748000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS30"/>
+  <dimension ref="A1:AV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
+        <v>79</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
       </c>
-      <c r="G1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
+        <v>82</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
       </c>
-      <c r="K1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
       </c>
-      <c r="O1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
       </c>
-      <c r="S1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
       </c>
-      <c r="W1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
       </c>
-      <c r="AA1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...9 lines deleted...]
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>83058000.0</v>
+      </c>
+      <c r="C2">
+        <v>137344000.0</v>
+      </c>
+      <c r="D2">
+        <v>87338000.0</v>
+      </c>
+      <c r="E2">
         <v>207136000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>109960000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>107344000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>106547000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>111143000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>112673000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>118787000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>148313000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>121628000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>222920000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>266319000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>250621000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>190637000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>125673000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>174887000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>273770000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>309316000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>119172000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>209347000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>110832000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>301375000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>127250000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>369867000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>67619000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>74517000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>182732000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>228440000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>86531000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>192771000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>40762000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>23124000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>103520000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>90576000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>57913000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>154124000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>96346000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>64508000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>54297000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>15037000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>26686000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>80695000.0</v>
       </c>
-      <c r="AQ2"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+    </row>
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>25003000</v>
+      </c>
+      <c r="C3">
+        <v>22062000</v>
+      </c>
+      <c r="D3">
+        <v>2941000</v>
+      </c>
+      <c r="E3">
         <v>2707000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>980000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>613000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>1282000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>20000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>685000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>5291000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>2110000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1387000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>213000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>306000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>868000</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
-        <v>0</v>
+        <v>520000</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
@@ -15043,3202 +15662,3396 @@
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
         <v>455000</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>24000</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>49000</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>382000</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>274000</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-43399000.0</v>
       </c>
-      <c r="M4">
+      <c r="P4">
         <v>15698000.0</v>
       </c>
-      <c r="N4">
+      <c r="Q4">
         <v>59984000.0</v>
       </c>
-      <c r="O4">
+      <c r="R4">
         <v>64964000.0</v>
       </c>
-      <c r="P4">
+      <c r="S4">
         <v>-49214000.0</v>
       </c>
-      <c r="Q4">
+      <c r="T4">
         <v>-98883000.0</v>
       </c>
-      <c r="R4">
+      <c r="U4">
         <v>-35546000.0</v>
       </c>
-      <c r="S4">
+      <c r="V4">
         <v>190144000.0</v>
       </c>
-      <c r="T4">
+      <c r="W4">
         <v>-90175000.0</v>
       </c>
-      <c r="U4">
+      <c r="X4">
         <v>98515000.0</v>
       </c>
-      <c r="V4">
+      <c r="Y4">
         <v>-190543000.0</v>
       </c>
-      <c r="W4">
+      <c r="Z4">
         <v>174125000.0</v>
       </c>
-      <c r="X4">
+      <c r="AA4">
         <v>-242617000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AB4">
         <v>302248000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AC4">
         <v>-6898000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AD4">
         <v>-108215000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AE4">
         <v>-45708000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AF4">
         <v>141909000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AG4">
         <v>-106240000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AH4">
         <v>152009000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AI4">
         <v>17638000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AJ4">
         <v>-80396000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AK4"/>
+      <c r="AL4">
         <v>32663000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AM4">
         <v>-96211000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AN4">
         <v>57778000.0</v>
       </c>
-      <c r="AL4"/>
-[...1 lines deleted...]
-      <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>49548000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>56367000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>13396000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>73174000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>5816000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-7838000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-9398000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-7985000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-6313000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-5511000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-4649000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-3468000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-4371000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-2231000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>-343000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-1364000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>452000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>156000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-30000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-250000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>5558000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-5828000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-922000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>1407000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-2842000.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B6">
+        <v>82825000.0</v>
+      </c>
+      <c r="C6">
+        <v>-52991000.0</v>
+      </c>
+      <c r="D6">
+        <v>50006000.0</v>
+      </c>
+      <c r="E6">
         <v>-119798000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>97176000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>2616000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>797000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-4596000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-1530000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-6114000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-29526000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>26685000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-101292000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-43399000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>15698000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>59984000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>64964000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-49214000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-98883000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-35546000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>190144000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-90175000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>98515000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-190543000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>174125000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-242617000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>302248000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-6898000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-108215000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-45708000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>141909000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-106240000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>152009000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>17638000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-80396000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>12944000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>32663000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-96211000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>57778000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>31838000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>10211000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>39260000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-11649000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>-53909000.0</v>
       </c>
-      <c r="AQ6"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B7">
+        <v>58000.0</v>
+      </c>
+      <c r="C7">
+        <v>4238000.0</v>
+      </c>
+      <c r="D7">
+        <v>-4296000.0</v>
+      </c>
+      <c r="E7">
         <v>-907000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>1013000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>913000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-6024000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-5932000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>15141000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-1258000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>2107000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-1426000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>2758000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-3741000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>2232000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-5828000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-3222000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-2809000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-429000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-2217000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>4201000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-1955000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>1703000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-1294000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>5218000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-4215000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>1223000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>-287000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>3272000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-5917000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>2773000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-4842000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>4771000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-1454000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>351000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>-733000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>-1389000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>2378000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>-1031000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>-2326000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>763000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>156000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>-1035000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>-5112000.0</v>
       </c>
-      <c r="AQ7"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>1000000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>-1507000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>-8431000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>-8076000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>-3407000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>-3850000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>-1317000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>2484000.0</v>
       </c>
-      <c r="T8">
+      <c r="W8">
         <v>105000.0</v>
       </c>
-      <c r="U8">
+      <c r="X8">
         <v>-1101000.0</v>
       </c>
-      <c r="V8">
+      <c r="Y8">
         <v>154000.0</v>
       </c>
-      <c r="W8">
+      <c r="Z8">
         <v>1294000.0</v>
       </c>
-      <c r="X8">
+      <c r="AA8">
         <v>403000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AB8">
         <v>-958000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AC8">
         <v>1624000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AD8">
         <v>-1436000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AE8">
         <v>-851000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AF8">
         <v>724000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AG8">
         <v>-3784000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AH8">
         <v>-975000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AI8">
         <v>-1758000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AJ8">
         <v>-397000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AK8"/>
+      <c r="AL8">
         <v>-1664000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AM8">
         <v>-1043000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AN8">
         <v>-1249000.0</v>
       </c>
-      <c r="AL8"/>
-[...1 lines deleted...]
-      <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>-846000.0</v>
+      </c>
+      <c r="C9">
+        <v>1762000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1762000.0</v>
+      </c>
+      <c r="E9">
         <v>547000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>334000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>1887000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>787000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>3528000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>4163000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>4086000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>401000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-1073000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-418000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>1000000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-1507000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-8431000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-8076000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-3407000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-3850000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-1317000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>2484000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>105000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-1101000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>154000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>1294000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>403000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-958000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>1624000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>-1436000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>-851000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>724000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-3784000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>-975000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-1758000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-397000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>-1497000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-1664000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-1043000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-1249000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-1185000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>-24000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>-107000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>-331000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>-463000.0</v>
       </c>
-      <c r="AQ9"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
-[...1 lines deleted...]
-      </c>
+      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U10">
+        <v>-6465244000.0</v>
+      </c>
+      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10">
+        <v>324339000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-323804000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-27969000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>-29381000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>979941000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>932505000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>1035245000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>939133000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>1090894000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>5166510000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>5187654000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>5257622000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>5337417000.0</v>
       </c>
-      <c r="AK10"/>
-[...1 lines deleted...]
-      <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+    </row>
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>1123000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-4223000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>3081000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>3824000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>4759000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>36000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>2436000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-286000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>1405000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-1985000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>2722000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>-2321000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>3593000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-3764000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>2868000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-1999000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>3340000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>-3461000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>1579000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>70000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>5454000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>1273000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>651000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>-828000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>-39000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>288000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>1244000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>-5223000.0</v>
       </c>
-      <c r="AM11"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:45">
+      <c r="AS11">
+        <v>4123000.0</v>
+      </c>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>5313000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>2174000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>2152000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>1494000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>2175000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>2040000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>2126000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>-15431000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>-5032000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>-4203000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>406000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>-4005000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>-170000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>-918000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>56881000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>945000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>3800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>1043000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>991000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>783000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>295000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>-13123000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>1018000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>-7628000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>-81450000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>31000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>-16000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>-5353000.0</v>
       </c>
-      <c r="AM12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:45">
+      <c r="AS12">
+        <v>-5251000.0</v>
+      </c>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+    </row>
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>2053000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-1307000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-102000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>-1132000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>178000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>1044000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>1052000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-614000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>312000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-75000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>71000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>272000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>530000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-948000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>-541000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>272000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>1345000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>-1613000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>484000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>-4117000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>2443000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>-1002000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-263000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>5506000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>834000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>6387000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>-1026000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>4428000.0</v>
       </c>
-      <c r="AM13"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:45">
+      <c r="AS13">
+        <v>-3215000.0</v>
+      </c>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+    </row>
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B14">
+        <v>7158000.0</v>
+      </c>
+      <c r="C14">
+        <v>992000.0</v>
+      </c>
+      <c r="D14">
+        <v>979000.0</v>
+      </c>
+      <c r="E14">
         <v>893000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>730000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>491000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>490000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>495000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>488000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>4251000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>5029000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>5734000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="N14"/>
+      <c r="O14">
         <v>7098000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>6796000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>23858000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>6452000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>5774000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>4844000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>15731000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>10491000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>6582000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>3660000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>22327000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>5941000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>5391000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>5388000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>16765000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>-131000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>38000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>4377000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>8590000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>-2133000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>63000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>564000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>3142000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>-338000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>-134000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>435000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>1023000.0</v>
       </c>
-      <c r="AM14"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
-      <c r="AS14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:45">
+      <c r="AS14">
+        <v>4000.0</v>
+      </c>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B15">
+        <v>4794000.0</v>
+      </c>
+      <c r="C15">
+        <v>21395000.0</v>
+      </c>
+      <c r="D15">
+        <v>21418000.0</v>
+      </c>
+      <c r="E15">
         <v>21633000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>21745000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>22282000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>22504000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>22659000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>22659000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>22654000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>35131000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>35042000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>35042000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>35037000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>35037000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>35141000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>35277000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>34773000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>31715000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>26515000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>27395000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>25754000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>24282000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>23949000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>23978000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>24136000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>25022000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>24786000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>24802000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>24788000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>25170000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>25108000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>22891000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>21370000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>19864000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>19938000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>13480000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>8843000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>8455000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>5564000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>5411000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>5320000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>5629000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>4397000.0</v>
       </c>
-      <c r="AQ15"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B16">
+        <v>165883000.0</v>
+      </c>
+      <c r="C16">
+        <v>84353000.0</v>
+      </c>
+      <c r="D16">
+        <v>137344000.0</v>
+      </c>
+      <c r="E16">
         <v>87338000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>207136000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>109960000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>107344000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>106547000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>111143000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>112673000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>118787000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>148313000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>121628000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>222920000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>266319000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>250621000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>190637000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>125673000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>174887000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>273770000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>309316000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>119172000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>209347000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>110832000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>301375000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>127250000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>369867000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>67619000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>74517000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>182732000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>228440000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>86531000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>192771000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>40762000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>23124000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>103520000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>90576000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>57913000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>154124000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>96346000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>64508000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>54297000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>15037000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>26786000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>80695000.0</v>
       </c>
-      <c r="AR16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:45">
+      <c r="AU16"/>
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B18">
+        <v>27537000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7442000.0</v>
+      </c>
+      <c r="D18">
+        <v>10203000.0</v>
+      </c>
+      <c r="E18">
         <v>14028000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>17525000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>20514000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>14634000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>18302000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>48425000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>25352000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>32378000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>36841000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>41553000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>35167000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>40767000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>37172000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>35049000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>35254000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>33130000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>27935000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>38749000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>27841000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>30268000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>23644000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>38376000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>25666000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>27376000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>23468000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>28064000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>14570000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>25611000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>19401000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>23363000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>15995000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>18071000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>97726000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>-66550000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>14953000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>7672000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>6862000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>7755000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>6272000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>4062000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>3685000.0</v>
       </c>
-      <c r="AQ18"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>158</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>24410000.0</v>
+      </c>
+      <c r="D19">
+        <v>-42501000.0</v>
+      </c>
+      <c r="E19">
         <v>-10427000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>383551000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>236679000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-220466000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>407597000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>243871000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>228013000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>236756000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>76473000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-122382000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>172782000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-112212000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-205994000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>173986000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-612989000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-530474000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-967651000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>31483000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-403438000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-201230000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>84568000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>181931000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-23197000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-154593000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>151590000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-255004000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-1059406000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>236506000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>-725155000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>-429136000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>-460671000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>-382251000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>23501000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>-453522000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>-123248000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>-234719000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AO19">
         <v>-46591000.0</v>
       </c>
-      <c r="AM19"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:45">
+      <c r="AS19">
+        <v>-90901000.0</v>
+      </c>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...7 lines deleted...]
-      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>5301000.0</v>
       </c>
-      <c r="P20">
+      <c r="S20">
         <v>53653000.0</v>
       </c>
-      <c r="Q20">
+      <c r="T20">
         <v>286438000.0</v>
       </c>
-      <c r="R20">
+      <c r="U20">
         <v>120711000.0</v>
       </c>
-      <c r="S20">
-[...4 lines deleted...]
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>160</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>-178618000.0</v>
+      </c>
+      <c r="D21">
+        <v>-194340000.0</v>
+      </c>
+      <c r="E21">
         <v>32538000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-272282000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-210893000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>251071000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-395613000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-268678000.0</v>
       </c>
-      <c r="H21"/>
-[...2 lines deleted...]
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>16415000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-216311000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>121925000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>274779000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-104040000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>528425000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-702726000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>820756000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>163011000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>145787000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>295583000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-274806000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-22203000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-218885000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>478936000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-157054000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>143864000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>1024385000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-90215000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-488675000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>796150000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>484512000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>317361000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>523765000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>577945000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-411690000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>146709000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>321682000.0</v>
       </c>
-      <c r="AM21"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:45">
+      <c r="AS21">
+        <v>123900000.0</v>
+      </c>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>-774000.0</v>
+      </c>
+      <c r="C22">
+        <v>-117333000.0</v>
+      </c>
+      <c r="D22">
+        <v>-57159000.0</v>
+      </c>
+      <c r="E22">
         <v>-26939000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>12772000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-30573000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-5749000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>19556000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>-7328000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>25528000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>-3429000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-13113000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>26834000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-20124000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-25254000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>20101000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-42915000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>24995000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>35412000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>40343000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>35671000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>31077000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>30092000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>28858000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>31186000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>28925000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-34572000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>24513000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>23855000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>17349000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>24248000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>21428000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>20972000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>23982000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>23425000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>17179000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>17863000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>14404000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>10633000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>11676000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>10313000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>9157000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>1126000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>3023000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>10976000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>1916000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>848000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:45">
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>-3398000.0</v>
+      </c>
+      <c r="C23">
+        <v>-9060000.0</v>
+      </c>
+      <c r="D23">
+        <v>5609000.0</v>
+      </c>
+      <c r="E23">
         <v>-2691000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>-6617000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>-1951000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>-13389000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>-12243000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>-3174000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-608000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-2249000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-3373000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>98162000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>392526000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>161772000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>572591000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-7248000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-8869000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>140344000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-10782000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-15704000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>165389000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-537000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-3377000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-4915000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-1824000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-3403000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-5265000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-1080000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-4994000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-1975000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>-17300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-4773000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-7035000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-2184000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>-406000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>-11708000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>-461348000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>-1443000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>-5947000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-1233000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-2959000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>979000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>138999000.0</v>
       </c>
-      <c r="AQ23"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:45">
+      <c r="AT23"/>
+      <c r="AU23"/>
+      <c r="AV23"/>
+    </row>
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B24">
+        <v>2209223000.0</v>
+      </c>
+      <c r="C24">
+        <v>-829102000.0</v>
+      </c>
+      <c r="D24">
+        <v>276963000.0</v>
+      </c>
+      <c r="E24">
         <v>-122339000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>392955000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>250886000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>-218109000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>408883000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>245040000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>233931000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>238866000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>76473000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-122169000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-306000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-868000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-543000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>173986000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-613588000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-812756000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-962525000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>31483000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>-403438000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-201230000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>84568000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>181931000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>-23197000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-334146000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>151590000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>-255004000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>-1059406000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>-325309000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-824902000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>-429136000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>-460671000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>-382251000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>929590000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>-453522000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>-123248000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>-234719000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>-33261000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>-313934000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>-57737000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>-40821000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>-192196000.0</v>
       </c>
-      <c r="AQ24"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>-5784000.0</v>
+      </c>
+      <c r="C25">
+        <v>124824000.0</v>
+      </c>
+      <c r="D25">
+        <v>71812000.0</v>
+      </c>
+      <c r="E25">
         <v>42203000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>1816000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>48155000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>25072000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>2644000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>38629000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>4147000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>33514000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>49815000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>9990000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>57164000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>55709000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-2453000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>79531000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>11028000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-3979000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-11604000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-3150000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-3274000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>-3521000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>-5225000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>582000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>-418000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>59118000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-1774000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>-104000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>2095000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>154000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>420000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>-2675000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-6410000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>-5377000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>81545000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-83049000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-1844000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>-2365000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>-2488000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-3297000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-2992000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>4353000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>6048000.0</v>
       </c>
-      <c r="AQ25"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B26">
+        <v>-11303000.0</v>
+      </c>
+      <c r="C26">
+        <v>-38117000.0</v>
+      </c>
+      <c r="D26">
+        <v>-762000.0</v>
+      </c>
+      <c r="E26">
         <v>-9274000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>-4236000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>-20064000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>-9831000.0</v>
       </c>
-      <c r="F26"/>
-[...3 lines deleted...]
-      </c>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
+        <v>-1979000.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
         <v>255000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-7446000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-10259000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-18081000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>285402000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-3861000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-6000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>166762000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-1720000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>45007000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>-1000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>-1809000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>-23252000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>473354000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>-337000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>-385000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>-4106000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>-17707000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>-184000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>-1538000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>-11918000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>523000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>-523000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>432617000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>146571000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>210004000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>234705000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>256825000.0</v>
       </c>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:45">
+      <c r="AS26">
+        <v>256825000.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B27">
+        <v>1876000.0</v>
+      </c>
+      <c r="C27">
+        <v>1899000.0</v>
+      </c>
+      <c r="D27">
+        <v>1808000.0</v>
+      </c>
+      <c r="E27">
         <v>1485000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>2174000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>2141000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>2127000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>1559000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>2180000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>2226000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>2296000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>1565000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>2184000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>2174000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>2152000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>1494000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>2175000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>2040000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>2126000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>1413000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>2027000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>1993000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>1994000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>1305000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>1390000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1374000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>1607000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>1016000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>1041000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>1043000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>991000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>783000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>295000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>-123000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>1018000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>25000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>25000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>15000.0</v>
       </c>
-      <c r="AK27"/>
-[...1 lines deleted...]
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>-1125903000.0</v>
+      </c>
+      <c r="C28">
+        <v>-237568000.0</v>
+      </c>
+      <c r="D28">
+        <v>-212610000.0</v>
+      </c>
+      <c r="E28">
         <v>-1060000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-304880000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-255190000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>205347000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-430515000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-294511000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-264770000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-300770000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-86629000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-20676000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-251348000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>87143000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>229349000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-144071000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>529120000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>398461000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>904170000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>119912000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>285422000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>269477000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-298755000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-46182000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-245086000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>429465000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-181956000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>118725000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>999128000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-120208000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>599514000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>557782000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>462314000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>283784000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>187406000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>552735000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>12084000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>284825000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>58237000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>316290000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>90725000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>35350000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>134602000.0</v>
       </c>
-      <c r="AQ28"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+    </row>
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>2534000.0</v>
+      </c>
+      <c r="C29">
+        <v>14620000.0</v>
+      </c>
+      <c r="D29">
+        <v>13144000.0</v>
+      </c>
+      <c r="E29">
         <v>16735000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>18505000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>21127000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>15916000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>18322000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>49110000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>30643000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>34488000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>36841000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>41766000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>35473000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>41635000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>37172000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>35569000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>35254000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>33130000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>27935000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>38749000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>27841000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>30268000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>23644000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>38376000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>25666000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>27376000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>23468000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>28064000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>14570000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>25611000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>19401000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>23363000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>15995000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>18071000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>97726000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>-66550000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>14953000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>7672000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>6862000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>7779000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>6321000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>4444000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>3959000.0</v>
       </c>
-      <c r="AQ29"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>1208318000.0</v>
+      </c>
+      <c r="C30">
+        <v>169957000.0</v>
+      </c>
+      <c r="D30">
+        <v>249472000.0</v>
+      </c>
+      <c r="E30">
         <v>-135473000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>383551000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>236679000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-220466000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>407597000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>243871000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>228013000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>236756000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>76473000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-122382000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>172476000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-113080000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-206537000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>173466000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-613588000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-530474000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-967651000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>31483000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-403438000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-201230000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>84568000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>181931000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-23197000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-154593000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>151590000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-255004000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-1059406000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>236506000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-725155000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-429136000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-460671000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-382251000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-272188000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-453522000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>-123248000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-234719000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-33261000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-313958000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-57786000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-51443000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-192470000.0</v>
       </c>
-      <c r="AQ30"/>
-[...1 lines deleted...]
-      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>