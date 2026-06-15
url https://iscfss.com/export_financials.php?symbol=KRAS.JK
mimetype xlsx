--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -262,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -959,80 +965,81 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1046,3200 +1053,3358 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>190105005.0</v>
+      </c>
+      <c r="C2">
         <v>208339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>234216000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>278472000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>246489000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>168123000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>238716000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>221537000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>251015000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>184859000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>152057000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>202883000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>179899000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>264465000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>221574000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>100309000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>78388695.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>72493848.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>86991313.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
+      <c r="T3"/>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5">
+        <v>1669507336.0</v>
+      </c>
+      <c r="C5">
         <v>1556828000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1544314000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1473598000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1528075000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1523513000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1453068000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1375698000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1352636000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1243687000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1166640000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-58190000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-55595000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
+      <c r="T5"/>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
+      <c r="T6"/>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7">
+        <v>4674000.0</v>
+      </c>
+      <c r="C7">
         <v>6149000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2655000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5619000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8273000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8609000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8">
         <v>987573000.0</v>
       </c>
       <c r="C8">
         <v>987573000.0</v>
       </c>
       <c r="D8">
         <v>987573000.0</v>
       </c>
       <c r="E8">
         <v>987573000.0</v>
       </c>
       <c r="F8">
         <v>987573000.0</v>
       </c>
       <c r="G8">
         <v>987573000.0</v>
       </c>
       <c r="H8">
         <v>987573000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>987573000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
         <v>175020000.0</v>
       </c>
       <c r="C9">
         <v>175020000.0</v>
       </c>
       <c r="D9">
         <v>175020000.0</v>
       </c>
       <c r="E9">
         <v>175020000.0</v>
       </c>
       <c r="F9">
         <v>175020000.0</v>
       </c>
       <c r="G9">
-        <v>122137000.0</v>
+        <v>175020000.0</v>
       </c>
       <c r="H9">
         <v>122137000.0</v>
       </c>
       <c r="I9">
         <v>122137000.0</v>
       </c>
       <c r="J9">
         <v>122137000.0</v>
       </c>
       <c r="K9">
+        <v>122137000.0</v>
+      </c>
+      <c r="L9">
         <v>116263000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
+      <c r="T9"/>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>149600763.0</v>
+      </c>
+      <c r="C10">
         <v>100304000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>102704000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78866000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>85014000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>112826000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>130249000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>173287000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>280870000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>264954000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>132589000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>236689000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>190232000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>270267000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>396724056.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>460037700.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>186732180.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>99594616.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>67778801.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
+      <c r="T11"/>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>149600763.0</v>
+      </c>
+      <c r="C12">
         <v>100304000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>102704000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>78866000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>85014000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>112826000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>130249000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>173287000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>282604000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>265959000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>132589000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>236689000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>198042000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>278109000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>414596822.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>460037700.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>201856735.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>100077976.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>72563350.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>987573000.0</v>
+        <v>988066786.0</v>
       </c>
       <c r="C13">
         <v>987573000.0</v>
       </c>
       <c r="D13">
         <v>987573000.0</v>
       </c>
       <c r="E13">
         <v>987573000.0</v>
       </c>
       <c r="F13">
         <v>987573000.0</v>
       </c>
       <c r="G13">
         <v>987573000.0</v>
       </c>
       <c r="H13">
         <v>987573000.0</v>
       </c>
       <c r="I13">
         <v>987573000.0</v>
       </c>
       <c r="J13">
         <v>987573000.0</v>
       </c>
       <c r="K13">
-        <v>855968000.0</v>
+        <v>987573000.0</v>
       </c>
       <c r="L13">
         <v>855968000.0</v>
       </c>
       <c r="M13">
         <v>855968000.0</v>
       </c>
       <c r="N13">
         <v>855968000.0</v>
       </c>
       <c r="O13">
+        <v>855968000.0</v>
+      </c>
+      <c r="P13">
         <v>870780000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>865258750.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>212200000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>181000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>212940000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>19346397000.0</v>
+      </c>
+      <c r="C14">
         <v>41128575000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19346396900.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26094863000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24686203000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19360441000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>19346397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19346396900.0</v>
       </c>
       <c r="I14">
         <v>19346396900.0</v>
       </c>
       <c r="J14">
+        <v>19346396900.0</v>
+      </c>
+      <c r="K14">
         <v>17112516344.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17925446272.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16684539175.0</v>
       </c>
       <c r="M14">
         <v>16684539175.0</v>
       </c>
       <c r="N14">
+        <v>16684539175.0</v>
+      </c>
+      <c r="O14">
         <v>16690369072.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>16684539175.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13823026428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13347631340.0</v>
       </c>
       <c r="R14">
         <v>13347631340.0</v>
       </c>
       <c r="S14">
         <v>13347631340.0</v>
       </c>
+      <c r="T14">
+        <v>13347631340.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
+      <c r="T15"/>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>84257107.0</v>
+      </c>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>160151000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>414986000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>327631000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>352341000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6732000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>116674000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>96547000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>95863000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>117847000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>97199000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>151004000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>131657961.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23982833.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10719389.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>65982373.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>9954199.0</v>
       </c>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20">
+        <v>38431206.0</v>
+      </c>
+      <c r="C20">
         <v>38412000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>401000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>1502751.0</v>
+      </c>
+      <c r="C21">
         <v>1853000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1507000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2811000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3326000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2785000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1307000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27712000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>34690000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37451000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1225000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>333159000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>412495000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-27817345.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>138925286.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>197509190.0</v>
       </c>
-      <c r="S21"/>
+      <c r="T21"/>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>213482688.0</v>
+      </c>
+      <c r="C22">
         <v>241904000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>254145000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>276576000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>366623000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>216074000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>260147000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>534527000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>488502000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>473956000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>408870000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>480871000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>519086000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>652368000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>751188317.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>718510427.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>516917183.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>738474298.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>453414312.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>2767195906.0</v>
+      </c>
+      <c r="C23">
         <v>2894616000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2849189000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3162434000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3773676000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3486349000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3286723000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4298318000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4114386000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3936713000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3702144000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2598423000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2379504000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2561947000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2374876445.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1928971272.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1357634698.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1391385643.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1183629544.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24">
+        <v>838911000.0</v>
+      </c>
+      <c r="C24">
         <v>162633000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>98929000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>110025000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1472044000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1936341000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>185250000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>811707000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>797864000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>802287000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>407527000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>247829000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>146026000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>154794000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1313189000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>862063000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>568640000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>711321000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>868301000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25">
+        <v>1091372000.0</v>
+      </c>
+      <c r="C25">
         <v>165667000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>101030000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>113907000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1475251000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2092718000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>185250000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>811707000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>797951000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>802508000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>407527000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>127150000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>129248000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>155254000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>197268000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
+      <c r="T27"/>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>941721625.0</v>
+      </c>
+      <c r="C28">
         <v>1467546000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1454269000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1766368000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1989532000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2158075000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1932169000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1892975000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1510565000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1480109000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1482160000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1103688000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>816096000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>713060000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>410485306.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>223638479.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>346292044.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>595696430.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>353436535.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29">
+        <v>1760032000.0</v>
+      </c>
+      <c r="C29">
         <v>1954665000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2082146000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2433980000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2633055000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2755170000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2460989000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3874973000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3650426000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>137544738.0</v>
+      </c>
+      <c r="C30">
         <v>163777000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>226428000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>209941000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>239394000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>230153000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>222069000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>231809000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2777132000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>197561000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>211251000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>279990000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>333159000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>412495000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-27817345.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>138925286.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1699728000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>197509190.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2401108000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>563456000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>490093000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>388496000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>863375000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1824301000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1804149000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1779775000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
+      <c r="T31"/>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32">
+        <v>-214659000.0</v>
+      </c>
+      <c r="C32">
         <v>-1573229000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1490553000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1327100000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-513697000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7846000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1802821000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-608955000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-340208000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
+      <c r="T32"/>
     </row>
-    <row r="33" spans="1:19">
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>2181032971.0</v>
+      </c>
+      <c r="C33">
         <v>2253075000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2177838000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2089922000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2800594000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2651007000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2596115000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3308598000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3092689000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2939389000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2809604000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1539800000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1284285000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1162293000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>916117968.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>581007949.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>441868410.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>345413612.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>392773366.0</v>
       </c>
     </row>
-    <row r="34" spans="1:19">
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34">
+        <v>249754000.0</v>
+      </c>
+      <c r="C34">
         <v>100214000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>87244000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>90377000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>216682000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>152147000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>66625000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>46849000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>48805000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>35395000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
+      <c r="T34"/>
     </row>
-    <row r="35" spans="1:19">
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>1240394887.0</v>
+      </c>
+      <c r="C35">
         <v>244663000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>190484000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>210236000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1764798000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2210130000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>437286000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>899430000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>899672000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>872535000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>456853000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>293260000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>189304000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>201526000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>215486116.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>134689769.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>86859825.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>118102409.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>167815139.0</v>
       </c>
     </row>
-    <row r="36" spans="1:19">
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>20483236.0</v>
+      </c>
+      <c r="C36">
         <v>172611000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>253691000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6769000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11653000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16153000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17852000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>33611000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>170748000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>170275000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>352544000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>363590000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>41226000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>37160000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>10070689.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>43512726.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11475141.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>8441390.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11051481.0</v>
       </c>
     </row>
-    <row r="37" spans="1:19">
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
+      <c r="T37"/>
     </row>
-    <row r="38" spans="1:19">
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38">
+        <v>47736000.0</v>
+      </c>
+      <c r="C38">
         <v>80652000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>62564000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>99965000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>842534000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>782877000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>377305000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>326196000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>304294000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>292291000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>185780000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>201118000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>151332000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>150499000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>949406000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>501255000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R38">
         <v>0.0</v>
       </c>
       <c r="S38">
+        <v>0.0</v>
+      </c>
+      <c r="T38">
         <v>435832000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:19">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>85534746.0</v>
+      </c>
+      <c r="C39">
         <v>135556000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>160101000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>507128999.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>282051000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>276288999.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>300212000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>273265000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>250591000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>257409000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>351081000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>341063000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>378092000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>469177000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>292880000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>32825713.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>196232691.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>207419754.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>264878514.0</v>
       </c>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>277283572.0</v>
+      </c>
+      <c r="C40">
         <v>489856000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>367068000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>139285000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9327000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1412000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>362535000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>115851000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>645000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>319000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>103189000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>85060000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>121944000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>118030591.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>47952165.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>91124941.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>59332072.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>51453758.0</v>
       </c>
     </row>
-    <row r="41" spans="1:19">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>506229000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>269559000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>261507000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>163651000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>101808000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>70248000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>43299000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>45095000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>38933000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>44593000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>591652000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>301099000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>244252000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>591700000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>498557000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:19">
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>175107510.0</v>
+      </c>
+      <c r="C42">
         <v>1878682000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1866168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>321854000.0</v>
       </c>
       <c r="E42">
         <v>321854000.0</v>
       </c>
       <c r="F42">
         <v>321854000.0</v>
       </c>
       <c r="G42">
+        <v>321854000.0</v>
+      </c>
+      <c r="H42">
         <v>1722039000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2598518000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1621607000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1512658000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1429737000.0</v>
       </c>
-      <c r="L42">
-[...1 lines deleted...]
-      </c>
       <c r="M42">
-        <v>218790000.0</v>
+        <v>210738000.0</v>
       </c>
       <c r="N42">
+        <v>213804000.0</v>
+      </c>
+      <c r="O42">
         <v>258456000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>234885075.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>267623475.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>139267710.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>117963584.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>138820484.0</v>
       </c>
     </row>
-    <row r="43" spans="1:19">
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
+      <c r="T43"/>
     </row>
-    <row r="44" spans="1:19">
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
+      <c r="T44"/>
     </row>
-    <row r="45" spans="1:19">
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45">
+        <v>3494229000.0</v>
+      </c>
+      <c r="C45">
         <v>3532263000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3315436000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3459849000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3829813000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3811955000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4092663000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
+      <c r="T45"/>
     </row>
-    <row r="46" spans="1:19">
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>1522215727.0</v>
+      </c>
+      <c r="C46">
         <v>1570974000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1388929000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1512772000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1772431000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1801434000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2126890000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2851173000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2624457000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2454393000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2359077000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1097410000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>857738000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>748936000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>623109413.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>481508404.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>358504260.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>286185706.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>338984189.0</v>
       </c>
     </row>
-    <row r="47" spans="1:19">
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47">
+        <v>1521455000.0</v>
+      </c>
+      <c r="C47">
         <v>1570974000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1388929000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1512772000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1772431000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1801434000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2124197000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2162257000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2624457000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>2454393000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2356409000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1097410000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>857738000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>748936000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5644107000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4389320000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3378928000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3162273000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3183847000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:19">
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-2158415668.0</v>
+      </c>
+      <c r="C48">
         <v>-2473291000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2325913000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2188660000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2270720000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2340062000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2311041000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-821407000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-750189000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-658631000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-504705000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-182159000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-32344000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-18358000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-5756256.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>40855900.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>263542320.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>193334787.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>188503644.0</v>
       </c>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
+      <c r="T49"/>
     </row>
-    <row r="50" spans="1:19">
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50">
+        <v>247192000.0</v>
+      </c>
+      <c r="C50">
         <v>1499282000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1542633000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1819967000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>810911000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>325951000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1877168000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1254555000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>993571000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>942776000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>65372000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
+      <c r="T50"/>
     </row>
-    <row r="51" spans="1:19">
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>1091322388.0</v>
+      </c>
+      <c r="C51">
         <v>1567850000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1556973000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1935611000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2291228000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2423048000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2062418000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2066262000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1791522000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1745284000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1616787000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1340377000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1006328000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>983327000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>807209362.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>683676179.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>533024224.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>695291046.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>421215336.0</v>
       </c>
     </row>
-    <row r="52" spans="1:19">
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>249283579.0</v>
+      </c>
+      <c r="C52">
         <v>1502397000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1543187000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1821704000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>815977000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>330330000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1877168000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1254555000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>993571000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>942776000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1209260000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1092548000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>860302000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>828533000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>661501000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>597284001.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>470197428.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>629329307.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>325591115.0</v>
       </c>
     </row>
-    <row r="53" spans="1:19">
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B53">
+        <v>11737000.0</v>
+      </c>
+      <c r="C53">
         <v>12625000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>9010000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>-129962000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-599229000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-534225000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-152347000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-119316000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1734000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1005000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>40099000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>20172000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7810000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7842000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>17872766.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>27000000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>15124554.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>483360.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>4784548.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
+      <c r="T54"/>
     </row>
-    <row r="55" spans="1:19">
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>2767195906.0</v>
+      </c>
+      <c r="C55">
         <v>2894616000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2849189000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3162434000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3773676000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3486349000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3286723000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4298318000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4114386000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3936713000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3702144000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2598423000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2379504000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2561947000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2374876445.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1928971272.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1357634698.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1391385643.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1183629544.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>586162935.0</v>
+      </c>
+      <c r="C56">
         <v>641541000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>671351000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1072512000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>973082000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>835342000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>690608000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>989720000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1021697000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>997324000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>892540000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1058623000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1095219000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1399654000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1458758477.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1347963323.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>915766288.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1045972030.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>790856178.0</v>
       </c>
     </row>
-    <row r="57" spans="1:19">
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>800929264.0</v>
+      </c>
+      <c r="C57">
         <v>2214770000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2161904000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2399612000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1486779000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>827496000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2493429000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1598675000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1361905000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1224501000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1457187000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1413295000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1138147000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1244435000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1016199101.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>760299216.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>650430453.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>777605321.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>473990385.0</v>
       </c>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>2041324152.0</v>
+      </c>
+      <c r="C58">
         <v>2459433000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2352388000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2609848000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3251577000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3037626000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2930715000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2498105000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2261577000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2097036000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1914040000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1706555000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1327451000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1445961000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1231685218.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>894988986.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>737290279.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>895707731.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>641805524.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
+      <c r="T59"/>
     </row>
-    <row r="60" spans="1:19">
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>674265964.0</v>
+      </c>
+      <c r="C60">
         <v>392964000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>527828000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>594365000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>566782000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>492878000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>398571000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1808711000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1858991000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1841600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1781000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>878765000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1032080000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1096066000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1123981075.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1019542475.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>615999411.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>492298370.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>540264127.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
+      <c r="T61"/>
     </row>
-    <row r="62" spans="1:19">
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ62"/>
+  <dimension ref="A1:BS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
       </c>
+      <c r="BS1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>161644000.0</v>
+      </c>
+      <c r="C2">
+        <v>190105005.0</v>
+      </c>
+      <c r="D2">
         <v>171484000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>188820000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>208737000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>208339000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>192293000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>180643000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>218915000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>234216000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>260095000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>286694000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>347421000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>278472000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>294075000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>323849000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>379902000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>246489000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>290127000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>276739000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>187489000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>168123000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>172475000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>174980000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>199896000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>238716000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>223365000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>207165000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>159973000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>221537000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>170557000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>215305000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>215294000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>251015000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>203216000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>140157000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>135536000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>184859000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>118741000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>161881000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>113526000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>152057000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>172439000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>148983000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>140777000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>202883000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>171631000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>251484000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>146412000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>179899000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>135818000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>171392000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>177112000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>264465000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>166812618.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>150814407.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>107679190.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>221574000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>149912418.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>117396700.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>112913950.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>100309000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>121623699.0</v>
       </c>
       <c r="BL2"/>
       <c r="BM2">
+        <v>121623699.0</v>
+      </c>
+      <c r="BN2"/>
+      <c r="BO2">
         <v>78388695.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>738819000000.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>833987000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>834943000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4265,54 +4430,56 @@
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4338,223 +4505,229 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>23</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>90928441.0</v>
+      </c>
+      <c r="D5">
         <v>148090000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
         <v>1557719999.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1520183000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1534594000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1544314000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1486399000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1503072000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1499026000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1473598000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1481530000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1514887000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1536131000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1528075000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>1521185000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1531577000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1517032000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1523513000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1606510000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1623753000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1216385000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1453068000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1404509000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1409750000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>1398018000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1375698000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1214872000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1263703000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1329118000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1352636000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1325159000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1350573000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1251271000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1243687000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1285108000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1271244000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1276570000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1166640000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-81268000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-69919000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-69085000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-58190000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-45937000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-52609000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-78712000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-55595000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-40288000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-10404000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2505000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4580,873 +4753,905 @@
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>25</v>
+      </c>
+      <c r="B7">
+        <v>2875000.0</v>
+      </c>
       <c r="C7">
+        <v>4674000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>1084000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2856000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>6149000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1321000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>713000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>862000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2655000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2123000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2397000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1995000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5619000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>6404000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>7141000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7607000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>8273000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>8864000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>9639000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5725000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>8609000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>7883000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>26</v>
+      </c>
+      <c r="B8">
+        <v>987573000.0</v>
+      </c>
       <c r="C8">
         <v>987573000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>987573000.0</v>
       </c>
       <c r="F8">
         <v>987573000.0</v>
       </c>
       <c r="G8">
         <v>987573000.0</v>
       </c>
       <c r="H8">
         <v>987573000.0</v>
       </c>
       <c r="I8">
         <v>987573000.0</v>
       </c>
       <c r="J8">
         <v>987573000.0</v>
       </c>
       <c r="K8">
         <v>987573000.0</v>
       </c>
       <c r="L8">
         <v>987573000.0</v>
       </c>
       <c r="M8">
         <v>987573000.0</v>
       </c>
       <c r="N8">
         <v>987573000.0</v>
       </c>
       <c r="O8">
         <v>987573000.0</v>
       </c>
       <c r="P8">
         <v>987573000.0</v>
       </c>
       <c r="Q8">
         <v>987573000.0</v>
       </c>
       <c r="R8">
         <v>987573000.0</v>
       </c>
       <c r="S8">
         <v>987573000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>987573000.0</v>
+      </c>
+      <c r="U8">
+        <v>987573000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>175020000.0</v>
       </c>
       <c r="D9">
         <v>175020000.0</v>
       </c>
       <c r="E9">
         <v>175020000.0</v>
       </c>
       <c r="F9">
         <v>175020000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>175020000.0</v>
+      </c>
+      <c r="H9">
+        <v>175020000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>175020000.0</v>
       </c>
       <c r="M9">
         <v>175020000.0</v>
       </c>
       <c r="N9">
         <v>175020000.0</v>
       </c>
       <c r="O9">
         <v>175020000.0</v>
       </c>
       <c r="P9">
         <v>175020000.0</v>
       </c>
       <c r="Q9">
         <v>175020000.0</v>
       </c>
       <c r="R9">
+        <v>175020000.0</v>
+      </c>
+      <c r="S9">
+        <v>175020000.0</v>
+      </c>
+      <c r="T9">
         <v>89879000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>94198000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>175020000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>175020000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>114084000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>122137000.0</v>
       </c>
       <c r="Y9">
         <v>122137000.0</v>
       </c>
       <c r="Z9">
         <v>122137000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>122137000.0</v>
+      </c>
+      <c r="AB9">
+        <v>122137000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>75589000.0</v>
+      </c>
+      <c r="C10">
+        <v>149600763.0</v>
+      </c>
+      <c r="D10">
         <v>130110000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>63585000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>77585000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>100304000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>71453000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>99270000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>97853000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>102704000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>105840000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>145136000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>118743000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>78866000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>77492000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>127453000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>123922000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>85014000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>95490000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>73031000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>117587000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>112826000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>99704000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>104397000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>63687000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>130249000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>136279000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>172448000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>72113000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>173287000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>180045000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>228061000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>254864000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>280870000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>274255000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>283869000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>284316000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>264954000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>101794000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>250515000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>133565000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>132589000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>114633000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>134034000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>192701000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>236689000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>218214000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>207717000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>194108000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>190232000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>177793000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>208677000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>217872000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>270267000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>242626428.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>364354039.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>382298837.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>396724056.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>352104177.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>404174381.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>377400752.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>460037700.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>194610456.0</v>
       </c>
       <c r="BL10"/>
       <c r="BM10">
+        <v>194610456.0</v>
+      </c>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>186732180.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...1 lines deleted...]
-      </c>
+      <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
+        <v>-1000.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11">
         <v>1000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11">
         <v>1000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>75589000.0</v>
+      </c>
+      <c r="C12">
+        <v>149600763.0</v>
+      </c>
+      <c r="D12">
         <v>130110000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>63585000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>77585000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>100304000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>71453000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>99270000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>97853000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>102704000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>105840000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>145136000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>118743000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>78866000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>77492000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>127453000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>123922000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>85014000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>95490000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>73031000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>117587000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>112826000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>99704000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>104397000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>63687000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>130249000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>136279000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>172448000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>72113000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>173287000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>180045000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>228061000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>257009000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>282604000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>275997000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>285633000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>286080000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>265959000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>102833000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>251539000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>133565000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>132589000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>154633000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>174112000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>192701000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>236689000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>238235000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>207717000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>202426000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>198042000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>185912000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>216515000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>234088000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>278109000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>250525374.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>372280489.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>400177272.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>414596822.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>362109852.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>414477175.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>377811736.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>460037700.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>194823786.0</v>
       </c>
       <c r="BL12"/>
       <c r="BM12">
+        <v>194823786.0</v>
+      </c>
+      <c r="BN12"/>
+      <c r="BO12">
         <v>201856735.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
+        <v>987573000.0</v>
+      </c>
+      <c r="C13">
+        <v>988066786.0</v>
+      </c>
+      <c r="D13">
         <v>988462000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>987573000.0</v>
       </c>
       <c r="E13">
         <v>987573000.0</v>
       </c>
       <c r="F13">
         <v>987573000.0</v>
       </c>
       <c r="G13">
         <v>987573000.0</v>
       </c>
       <c r="H13">
         <v>987573000.0</v>
       </c>
       <c r="I13">
         <v>987573000.0</v>
       </c>
       <c r="J13">
         <v>987573000.0</v>
       </c>
       <c r="K13">
         <v>987573000.0</v>
       </c>
       <c r="L13">
         <v>987573000.0</v>
       </c>
@@ -5504,342 +5709,354 @@
       <c r="AD13">
         <v>987573000.0</v>
       </c>
       <c r="AE13">
         <v>987573000.0</v>
       </c>
       <c r="AF13">
         <v>987573000.0</v>
       </c>
       <c r="AG13">
         <v>987573000.0</v>
       </c>
       <c r="AH13">
         <v>987573000.0</v>
       </c>
       <c r="AI13">
         <v>987573000.0</v>
       </c>
       <c r="AJ13">
         <v>987573000.0</v>
       </c>
       <c r="AK13">
         <v>987573000.0</v>
       </c>
       <c r="AL13">
-        <v>855968000.0</v>
+        <v>987573000.0</v>
       </c>
       <c r="AM13">
-        <v>855968000.0</v>
+        <v>987573000.0</v>
       </c>
       <c r="AN13">
         <v>855968000.0</v>
       </c>
       <c r="AO13">
         <v>855968000.0</v>
       </c>
       <c r="AP13">
         <v>855968000.0</v>
       </c>
       <c r="AQ13">
         <v>855968000.0</v>
       </c>
       <c r="AR13">
         <v>855968000.0</v>
       </c>
       <c r="AS13">
         <v>855968000.0</v>
       </c>
       <c r="AT13">
         <v>855968000.0</v>
       </c>
       <c r="AU13">
         <v>855968000.0</v>
       </c>
       <c r="AV13">
         <v>855968000.0</v>
       </c>
       <c r="AW13">
         <v>855968000.0</v>
       </c>
       <c r="AX13">
         <v>855968000.0</v>
       </c>
       <c r="AY13">
         <v>855968000.0</v>
       </c>
       <c r="AZ13">
         <v>855968000.0</v>
       </c>
       <c r="BA13">
         <v>855968000.0</v>
       </c>
       <c r="BB13">
+        <v>855968000.0</v>
+      </c>
+      <c r="BC13">
+        <v>855968000.0</v>
+      </c>
+      <c r="BD13">
         <v>824243750.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>837652499.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>860526250.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>870780000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>879456249.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>918893749.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>7887500000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>865258750.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>218800000.0</v>
       </c>
       <c r="BL13"/>
       <c r="BM13">
+        <v>218800000.0</v>
+      </c>
+      <c r="BN13"/>
+      <c r="BO13">
         <v>212200000.0</v>
       </c>
-      <c r="BN13">
-[...2 lines deleted...]
-      <c r="BO13"/>
       <c r="BP13">
         <v>2000000000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>2000000000000.0</v>
       </c>
+      <c r="BS13">
+        <v>2000000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
+        <v>25933223000.0</v>
+      </c>
+      <c r="C14">
+        <v>19346396900.0</v>
+      </c>
+      <c r="D14">
         <v>19346397000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>41795376000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>41795376000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>41461975500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19346397000.0</v>
       </c>
       <c r="H14">
         <v>19346396900.0</v>
       </c>
       <c r="I14">
         <v>19346397000.0</v>
       </c>
       <c r="J14">
+        <v>19346396900.0</v>
+      </c>
+      <c r="K14">
         <v>19346397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34380109000.0</v>
       </c>
       <c r="L14">
         <v>19346397000.0</v>
       </c>
       <c r="M14">
+        <v>34380109000.0</v>
+      </c>
+      <c r="N14">
+        <v>19346397000.0</v>
+      </c>
+      <c r="O14">
         <v>29588993000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>51053000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25596397000.0</v>
       </c>
       <c r="Q14">
         <v>51053000.0</v>
       </c>
       <c r="R14">
+        <v>25596397000.0</v>
+      </c>
+      <c r="S14">
+        <v>51053000.0</v>
+      </c>
+      <c r="T14">
         <v>19346397000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24686203000.0</v>
       </c>
       <c r="U14">
         <v>19346397000.0</v>
       </c>
       <c r="V14">
+        <v>24686203000.0</v>
+      </c>
+      <c r="W14">
         <v>19346397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19346396900.0</v>
       </c>
       <c r="X14">
         <v>19346397000.0</v>
       </c>
       <c r="Y14">
         <v>19346396900.0</v>
       </c>
       <c r="Z14">
-        <v>19346396900.0</v>
+        <v>19346397000.0</v>
       </c>
       <c r="AA14">
         <v>19346396900.0</v>
       </c>
       <c r="AB14">
         <v>19346396900.0</v>
       </c>
       <c r="AC14">
         <v>19346396900.0</v>
       </c>
       <c r="AD14">
         <v>19346396900.0</v>
       </c>
       <c r="AE14">
         <v>19346396900.0</v>
       </c>
       <c r="AF14">
         <v>19346396900.0</v>
       </c>
       <c r="AG14">
         <v>19346396900.0</v>
       </c>
       <c r="AH14">
         <v>19346396900.0</v>
       </c>
       <c r="AI14">
-        <v>19346392729.0</v>
+        <v>19346396900.0</v>
       </c>
       <c r="AJ14">
         <v>19346396900.0</v>
       </c>
       <c r="AK14">
         <v>19346392729.0</v>
       </c>
       <c r="AL14">
+        <v>19346396900.0</v>
+      </c>
+      <c r="AM14">
         <v>19346392729.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
-        <v>16684539175.0</v>
+        <v>19346392729.0</v>
       </c>
       <c r="AO14">
         <v>16684539175.0</v>
       </c>
       <c r="AP14">
         <v>16684539175.0</v>
       </c>
       <c r="AQ14">
         <v>16684539175.0</v>
       </c>
       <c r="AR14">
         <v>16684539175.0</v>
       </c>
       <c r="AS14">
         <v>16684539175.0</v>
       </c>
       <c r="AT14">
         <v>16684539175.0</v>
       </c>
       <c r="AU14">
         <v>16684539175.0</v>
       </c>
       <c r="AV14">
-        <v>16877288046.0</v>
+        <v>16684539175.0</v>
       </c>
       <c r="AW14">
         <v>16684539175.0</v>
       </c>
       <c r="AX14">
-        <v>16684539175.0</v>
+        <v>16877288046.0</v>
       </c>
       <c r="AY14">
         <v>16684539175.0</v>
       </c>
       <c r="AZ14">
         <v>16684539175.0</v>
       </c>
       <c r="BA14">
         <v>16684539175.0</v>
       </c>
       <c r="BB14">
         <v>16684539175.0</v>
       </c>
       <c r="BC14">
         <v>16684539175.0</v>
       </c>
       <c r="BD14">
         <v>16684539175.0</v>
       </c>
       <c r="BE14">
         <v>16684539175.0</v>
       </c>
       <c r="BF14">
         <v>16684539175.0</v>
       </c>
       <c r="BG14">
         <v>16684539175.0</v>
       </c>
       <c r="BH14">
         <v>16684539175.0</v>
       </c>
       <c r="BI14">
         <v>16684539175.0</v>
       </c>
       <c r="BJ14">
         <v>16684539175.0</v>
       </c>
       <c r="BK14">
-        <v>15775000000.0</v>
+        <v>16684539175.0</v>
       </c>
       <c r="BL14">
         <v>16684539175.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14"/>
+      <c r="BM14">
+        <v>15775000000.0</v>
+      </c>
+      <c r="BN14">
+        <v>16684539175.0</v>
+      </c>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5865,235 +6082,241 @@
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>34</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>84257107.0</v>
+      </c>
+      <c r="D16">
         <v>53242000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>209642000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>204340000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>135447000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>171731000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>180187000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>160151000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>414986000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>322335000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>353511000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>322538000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>327631000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>403395000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>376104000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>346581000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>352341000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>205896000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>143355000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>96071000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>121955000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>102440000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>111470000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>116391000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>116674000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>116826000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>93947000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>91414000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>96547000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>87102000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>127567000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>102609000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>95863000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>113595000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>98262000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>117047000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>117847000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>113064000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>105997000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>123330000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>97199000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>131611000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>125840000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>147493000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>151004000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>112832934.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>158480029.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>85741690.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>131657961.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>133225886.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>140584743.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>15990951.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>23982833.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>101568054.0</v>
       </c>
       <c r="BL16"/>
       <c r="BM16">
+        <v>101568054.0</v>
+      </c>
+      <c r="BN16"/>
+      <c r="BO16">
         <v>10719389.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6119,54 +6342,56 @@
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -6192,54 +6417,56 @@
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6265,69 +6492,75 @@
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20">
+        <v>38412000.0</v>
+      </c>
+      <c r="C20">
+        <v>38431206.0</v>
+      </c>
+      <c r="D20">
         <v>36897000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>37920000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>37147000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>38412000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
@@ -6346,1040 +6579,1072 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21">
+        <v>2414000.0</v>
+      </c>
+      <c r="C21">
+        <v>1502751.0</v>
+      </c>
+      <c r="D21">
         <v>2533000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>2727000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2486000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1853000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1309000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2651000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1570000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1507000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3003000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2938000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>3044000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2811000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2809000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7162000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3590000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3326000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>5525000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>5012000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2078000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2785000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2914000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3456000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2547000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1307000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>25271000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>25762000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>26549000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>27712000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>27575000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>29852000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>32566000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>34690000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>33303000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>35827000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>36392000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>37451000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>200844000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>174232000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>1225000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>272685000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>244222000.0</v>
       </c>
-      <c r="AR21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21">
+        <v>308704000.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21">
         <v>336909000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>378065000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>346377000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>368879000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>414497000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>412495000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>325691722.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>374057215.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>380841588.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-27817345.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>327657244.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>312129013.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21">
         <v>196908622.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>295328000.0</v>
+      </c>
+      <c r="C22">
+        <v>213482688.0</v>
+      </c>
+      <c r="D22">
         <v>208480000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>254681000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>255930000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>241904000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>205328000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>198576000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>222540000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>254145000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>276325000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>290776000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>248475000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>276576000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>379870000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>378906000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>300512000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>366623000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>377163000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>375674000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>270832000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>216074000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>192011000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>245436000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>243160000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>260147000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>346925000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>360879000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>388974000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>534527000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>464125000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>527744000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>446651000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>488502000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>415067000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>501585000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>467283000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>473956000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>454042000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>422235000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>413012000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>408870000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>352173000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>399824000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>541267000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>480871000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>554714000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>610352000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>424770000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>519086000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>576159000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>768540000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>534582000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>652368000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>698520113.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>702638209.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>624322240.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>751188317.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>822081360.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>819482086.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>756923009.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>718510427.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>564914687.0</v>
       </c>
       <c r="BL22"/>
       <c r="BM22">
+        <v>564914687.0</v>
+      </c>
+      <c r="BN22"/>
+      <c r="BO22">
         <v>516917183.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>4871981000000.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>8159937000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>4258611000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>2910381000.0</v>
+      </c>
+      <c r="C23">
+        <v>2767195906.0</v>
+      </c>
+      <c r="D23">
         <v>2823000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2912334000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2918457000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2894616000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2754176000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2715376000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2794250000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2849189000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2922908000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3021803000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3248698000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3162434000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3729902000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3892740000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3915316000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3773676000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3742961000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3590753000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3454929000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3486349000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3220364000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3324157000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2929603000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3286723000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4297548000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4270829000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4162076000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4298318000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4035567000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4140345000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4104984000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4114386000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4020688000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4089326000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3948647000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3936713000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3832284000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3910250000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>3735916000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3702144000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>3545227000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2525491000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2671202000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2598423000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2601200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2569386000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2331037000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2379504000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2452747000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2670734000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2490610000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2561947000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2442800151.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2461675536.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2353281545.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2374876445.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2311351625.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2338112243.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2026061806.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1928971272.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1459800890.0</v>
       </c>
       <c r="BL23"/>
       <c r="BM23">
+        <v>1459800890.0</v>
+      </c>
+      <c r="BN23"/>
+      <c r="BO23">
         <v>1357634698.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24">
+        <v>881265000.0</v>
+      </c>
+      <c r="C24">
+        <v>1088665000.0</v>
+      </c>
+      <c r="D24">
         <v>149504000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>143634000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>143933000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>162633000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>144597000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>49736000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>51690000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>11685000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>173398000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>126636000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>104983000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>110025000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1460043000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1238990000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1246222000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1472044000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1636644000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1922765000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2096104000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1936341000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1487720000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1817642000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1684060000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>185250000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1521104000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>770109000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>833176000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>811707000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>859309000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>827812000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>807185000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>797864000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>782705000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>804403000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>798060000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>802287000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>808915000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>799929000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>526899000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>405489000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>265998000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>237770000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>265403000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>247829000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>268831000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>223529000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>223906000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>146026000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>180678000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>147605000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>164458000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>154794000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1408799000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>1337925000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>152769000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>144391000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1088525000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1056197000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>989222000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>862063000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>584548000000.0</v>
       </c>
       <c r="BL24"/>
       <c r="BM24">
+        <v>584548000000.0</v>
+      </c>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>568640000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>568640000000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>711321000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>868301000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1091372000.0</v>
+      </c>
+      <c r="D25">
         <v>150273000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>144543000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>146686000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>165667000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>145577000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>174396000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>128008000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>105882000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>113907000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1463314000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1481419000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1487045000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1475251000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1640751000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2117574000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2099482000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2092718000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1487720000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1817642000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1691943000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>185250000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1521104000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>82864000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>108354000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>120187000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>127150000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>120485000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7405,1513 +7670,1565 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>1181668000.0</v>
+      </c>
+      <c r="C28">
+        <v>941721625.0</v>
+      </c>
+      <c r="D28">
         <v>1265890000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1519528000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1490889000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1467546000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1516984000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1433219000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1441099000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1454269000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1494498000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1452689000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1580808000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1766368000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1859014000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1935554000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1931493000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1989532000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2284878000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2166646000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2077979000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2158075000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1902664000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1960269000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1865030000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1932169000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1989482000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1910165000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1937142000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1892975000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1802018000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1735668000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1590867000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1510565000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1492603000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1596245000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1527575000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1480109000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1660598000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1494893000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1486470000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1482160000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1283253000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1347991000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1327087000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1103688000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1116117000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1000925000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>842022000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>816096000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>878653000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>995647000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>778160000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>713060000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>794405342.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>490972689.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>355848415.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>410485306.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>468838879.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>382330166.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>324852086.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>223638479.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>267740200.0</v>
       </c>
       <c r="BL28"/>
       <c r="BM28">
+        <v>267740200.0</v>
+      </c>
+      <c r="BN28"/>
+      <c r="BO28">
         <v>346292044.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>47</v>
+      </c>
+      <c r="B29">
+        <v>1946498000.0</v>
+      </c>
       <c r="C29">
+        <v>1760032000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>1915793000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1943003000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1954665000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1943126000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1971318000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2027055000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2082146000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2143972000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2182380000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2292577000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2433980000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2531181000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2686927000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2649105000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2633055000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2836602000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2682627000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2698324000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2755170000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2456819000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2578381000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2156751000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>180921000.0</v>
+      </c>
+      <c r="C30">
+        <v>137544738.0</v>
+      </c>
+      <c r="D30">
         <v>171986000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>176311000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>171467000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>163777000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>165158000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>180042000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>210303000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>226428000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>343855000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>354775000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>469103000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>209941000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4115536000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4053208000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5269386000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3411963000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4447753000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>498515000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>429421000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>241334000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>222400000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>200004000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>212321000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>222069000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>244925000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>197778000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>310264000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>231809000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>223993000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>235677000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>249076000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>244833000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>229529000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>196545000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>195519000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>197561000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>200844000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>174232000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>177126000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>232061000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>272685000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>244222000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>210020000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>320891000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>308704000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>326510000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>336909000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>378065000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>346377000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>368879000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>414497000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>412495000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>325691722.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>374057215.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>380841588.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-27817345.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>327657244.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>312129013.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1851426000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>138925286.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>196908622.0</v>
       </c>
       <c r="BL30"/>
       <c r="BM30">
+        <v>196908622.0</v>
+      </c>
+      <c r="BN30"/>
+      <c r="BO30">
         <v>1699728000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>1699728000000.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>2168828000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2401108000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:69">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>542754000.0</v>
       </c>
-      <c r="K31"/>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>598270000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>623899000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>597707000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>563456000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>459573000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>447577000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>506405000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>490093000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>451538000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>510259000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>233370000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>397264000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1601232000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1684171000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1744283000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1780999000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1656270000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
     </row>
-    <row r="32" spans="1:69">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>50</v>
+      </c>
+      <c r="B32">
+        <v>-180625000.0</v>
+      </c>
       <c r="C32">
+        <v>-214659000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>-1675178000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-1632330000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-1573229000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-1613171000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-1485944000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-1476647000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-1490553000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-1363256000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-1398217000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-1126912000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-1327100000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-483349000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-468586000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-478440000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-513697000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-514646000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-1336000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>41190000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>7846000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-527921000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-186441000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-212849000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
     </row>
-    <row r="33" spans="1:69">
+    <row r="33" spans="1:71">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>2199451000.0</v>
+      </c>
+      <c r="C33">
+        <v>2181032971.0</v>
+      </c>
+      <c r="D33">
         <v>2262000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2281336000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2282065000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2253075000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2179959000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2124776000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2163128000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2177838000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2196887000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2231115000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2286559000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2089922000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2788391000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2811642000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2812547000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2800594000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2692653000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2643532000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2637090000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2651007000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2647548000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2701872000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2335868000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2596115000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3183533000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3421989000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3390727000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3308598000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3118581000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3114456000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3121896000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3092689000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3040742000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3049984000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2944762000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>2939389000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>2999971000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>2971166000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>2891687000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2809604000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2701111000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1642743000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1563615000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1539800000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1376995000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1351005000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1290778000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1284285000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1286095000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1227210000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1190098000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1162293000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1053371913.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1012699517.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>947940224.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>916117968.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>796492667.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>788878235.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>657106475.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>581007949.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>481499266.0</v>
       </c>
       <c r="BL33"/>
       <c r="BM33">
+        <v>481499266.0</v>
+      </c>
+      <c r="BN33"/>
+      <c r="BO33">
         <v>441868410.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
     </row>
-    <row r="34" spans="1:69">
+    <row r="34" spans="1:71">
       <c r="A34" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>52</v>
+      </c>
+      <c r="B34">
+        <v>245693000.0</v>
+      </c>
       <c r="C34">
+        <v>249754000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>83097000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>83169000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>100214000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>91011000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>88311000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>86157000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>87244000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>103205000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>101128000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>212390000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>90377000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>256331000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>238786000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>236927000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>216682000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>208129000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>189928000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>168910000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>152147000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>73990000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>75059000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>75228000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>66625000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>85589000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>92594000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>92790000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
     </row>
-    <row r="35" spans="1:69">
+    <row r="35" spans="1:71">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>1273152000.0</v>
+      </c>
+      <c r="C35">
+        <v>1240394887.0</v>
+      </c>
+      <c r="D35">
         <v>234286000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>228441000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>228625000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>244663000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>243279000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>226162000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>226746000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>190484000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>276383000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>231646000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>551404000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>210236000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1746920000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1755618000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1777528000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1764798000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1757076000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2233201000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2212960000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2210130000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1706848000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2044098000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1923725000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>437286000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1648519000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>908462000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>968703000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>899430000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>960991000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>928860000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>910137000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>899672000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>879080000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>899068000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>882779000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>872535000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>873094000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>859920000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>591426000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>456853000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>326970000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>299827000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>324048000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>293260000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>310028000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>264151000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>269599000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>189304000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>236465000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>195553000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>207209000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>201526000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>212656873.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>208378418.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>195496835.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>215486116.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>167602785.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>169238035.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>157570806.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>134689769.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>104060842.0</v>
       </c>
       <c r="BL35"/>
       <c r="BM35">
+        <v>104060842.0</v>
+      </c>
+      <c r="BN35"/>
+      <c r="BO35">
         <v>86859825.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
     </row>
-    <row r="36" spans="1:69">
+    <row r="36" spans="1:71">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>31969061.0</v>
+      </c>
+      <c r="C36">
+        <v>20483236.0</v>
+      </c>
+      <c r="D36">
         <v>22959000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>169912000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>173161000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>172611000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>233385000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>701052000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>8971000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4773000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1116000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>12408000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>11896000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>6769000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>599912000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>592965000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>814149000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>11653000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>25687000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>26038370.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-889021000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>16153000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>34793000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>31658000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-57113000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>17852000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>45972000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>53858000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>46275000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>33611000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>51039000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>61278000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>190028000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>170748000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>162017000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>160412000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>181997000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>170275000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>21102000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>59873000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>307823000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>154051000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>25210000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>50563000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>311577000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>363590000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>16241000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>360244000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>11258000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>41226000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>32601000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>36038000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>3378000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>37160000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>11934109.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>12348832.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>77066605.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>10070689.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>11790681.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>23575758.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>76452668.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>96576699.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>10538284.0</v>
       </c>
       <c r="BL36"/>
       <c r="BM36">
+        <v>10538284.0</v>
+      </c>
+      <c r="BN36"/>
+      <c r="BO36">
         <v>11475141.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
     </row>
-    <row r="37" spans="1:69">
+    <row r="37" spans="1:71">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8937,1035 +9254,1061 @@
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
     </row>
-    <row r="38" spans="1:69">
+    <row r="38" spans="1:71">
       <c r="A38" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>47736000.0</v>
+      </c>
+      <c r="D38">
         <v>74854000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>75856000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>80976000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>80652000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>70989000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>200918000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>96048000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>101825000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>99965000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>823512000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>-1000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>838895000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>842534000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>749827000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>784611000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>782877000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>336758000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>362582000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>381470000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>375991000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>212211000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>350954000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>333859000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>302563000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>308787000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>472816000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>473307000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>468232000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>451062000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>466663000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>483867000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>484996000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>413955000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>437489000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>417702000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>450527000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>428762000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>445642000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>397452000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>442390000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>392775000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>414647000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>417289000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>426547000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>407372000.0</v>
       </c>
       <c r="AZ38">
         <v>1000.0</v>
       </c>
       <c r="BA38">
+        <v>407372000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1000.0</v>
+      </c>
+      <c r="BC38">
         <v>413357000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>3389425000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>3099049000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>307630700.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>296208000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>1978795000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>0.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>-15043621.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>907015000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>457733000000.0</v>
       </c>
       <c r="BL38"/>
       <c r="BM38">
+        <v>457733000000.0</v>
+      </c>
+      <c r="BN38"/>
+      <c r="BO38">
         <v>0.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>785713000000.0</v>
       </c>
-      <c r="BO38"/>
-      <c r="BP38">
+      <c r="BQ38"/>
+      <c r="BR38">
         <v>654452000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>505205000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:69">
+    <row r="39" spans="1:71">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>159092000.0</v>
+      </c>
+      <c r="C39">
+        <v>85534746.0</v>
+      </c>
+      <c r="D39">
         <v>50707000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>136421000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>131410000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>135556000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>132278000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>292754000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>310729000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>314502000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>594921000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>507128999.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>521445000.0</v>
       </c>
       <c r="R39">
         <v>-1000.0</v>
       </c>
       <c r="S39">
-        <v>1000.0</v>
+        <v>521445000.0</v>
       </c>
       <c r="T39">
         <v>-1000.0</v>
       </c>
       <c r="U39">
+        <v>1000.0</v>
+      </c>
+      <c r="V39">
+        <v>-1000.0</v>
+      </c>
+      <c r="W39">
         <v>506442000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>281101000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>272452000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>286888000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>300212000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>630811000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>315513000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>310262000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>273265000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>272816000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>270084000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>279428000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>248864000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>288882000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>252124000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>250522000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>257409000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>275438000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>265310000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>297652000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>351081000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>337310000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>308812000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>373619000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>341063000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>431256000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>400312000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>413063000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>378092000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>404580000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>458469000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>531841000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>469177000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>114736482.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>374057320.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>380841806.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>292880000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>330667744.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>315274745.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>249264206.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>32825713.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>21654526.0</v>
       </c>
       <c r="BL39"/>
       <c r="BM39">
+        <v>21654526.0</v>
+      </c>
+      <c r="BN39"/>
+      <c r="BO39">
         <v>196232691.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>156939000000.0</v>
       </c>
-      <c r="BO39"/>
-      <c r="BP39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>123103000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>86715000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:69">
+    <row r="40" spans="1:71">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>344363000.0</v>
+      </c>
+      <c r="C40">
+        <v>277283572.0</v>
+      </c>
+      <c r="D40">
         <v>537572000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>586893000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>542500000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>489856000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>456107000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>403627000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>394977000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>367068000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>164588000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>159535000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>155320000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>139285000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>401263000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>405462000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>396009000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>9327000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4745000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>6275000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1629000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1412000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>378393000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>361548000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>345546000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>362535000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>198485000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>136176000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>89373000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>115851000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>96533000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>104629000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>105030000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>103797000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>102131000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>87182000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>79169000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>86143000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>67193000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>111877000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>84040000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>85857000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>102630000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>87560000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>99927000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>103189000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>78148000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>97232000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>81115000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>85060000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>97984000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>115936000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>111886000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>121944000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>98364805.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>144869439.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>158084374.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>118030591.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>117558800.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>130030427.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>51674007.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>47952165.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>92553934.0</v>
       </c>
       <c r="BL40"/>
       <c r="BM40">
+        <v>92553934.0</v>
+      </c>
+      <c r="BN40"/>
+      <c r="BO40">
         <v>91124941.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>959890000000.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>708099000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>566491000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:69">
+    <row r="41" spans="1:71">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>205192000.0</v>
       </c>
-      <c r="K41"/>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>539936000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>512985000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>527411000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>506229000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>324454000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>305556000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>282387000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>269559000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>219128000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>226456000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>231782000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>252036000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>127415000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>138353000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>135527000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>87723000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>101682000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>99453000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>101979000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>101482000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>95452000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>93857000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>83760000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>69192000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>60030000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>59262000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>64475000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>51350000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>60905000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>62002000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>56820000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>45095000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>37515000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>37730000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>43866000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>38933000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>47841000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>44477000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>39335000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>44593000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>610398000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>607233000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>40989800.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>65217000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>356803000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>326760000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>309529000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>301099000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>279375000000.0</v>
       </c>
       <c r="BL41"/>
       <c r="BM41">
+        <v>279375000000.0</v>
+      </c>
+      <c r="BN41"/>
+      <c r="BO41">
         <v>244252000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>244252000000.0</v>
       </c>
-      <c r="BO41"/>
-      <c r="BP41">
+      <c r="BQ41"/>
+      <c r="BR41">
         <v>591700000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>498557000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:69">
+    <row r="42" spans="1:71">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
+        <v>1859294000.0</v>
+      </c>
+      <c r="C42">
+        <v>1753686405.0</v>
+      </c>
+      <c r="D42">
         <v>1766178000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1926597000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1910012000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1878682000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>175020000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1842037000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1856448000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1866168000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>321854000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1820880000.0</v>
       </c>
       <c r="M42">
         <v>321854000.0</v>
       </c>
       <c r="N42">
-        <v>321854000.0</v>
+        <v>1820880000.0</v>
       </c>
       <c r="O42">
         <v>321854000.0</v>
       </c>
       <c r="P42">
+        <v>321854000.0</v>
+      </c>
+      <c r="Q42">
+        <v>321854000.0</v>
+      </c>
+      <c r="R42">
         <v>1857985000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1849929000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1757898000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1772609000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1838886000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1845367000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1867428000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1892724000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1485356000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1722039000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1673480000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1678721000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1666989000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>2598518000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1483843000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1532674000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1598089000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>2539640000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1594130000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1619544000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1520242000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>1512658000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1548205000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1534341000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1539667000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1429737000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>181829000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>193178000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>194012000.0</v>
       </c>
-      <c r="AS42">
-[...2 lines deleted...]
-      <c r="AT42">
+      <c r="AU42">
+        <v>210738000.0</v>
+      </c>
+      <c r="AV42">
         <v>217974000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>211302000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>185339000.0</v>
       </c>
-      <c r="AW42">
-[...2 lines deleted...]
-      <c r="AX42">
+      <c r="AY42">
+        <v>213804000.0</v>
+      </c>
+      <c r="AZ42">
         <v>223502000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>253389000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>261285000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>258456000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>250983005.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>106935330.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>110557904.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>234885075.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>115288992.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>120458902.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1024186019.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>267623475.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>144619470.0</v>
       </c>
       <c r="BL42"/>
       <c r="BM42">
+        <v>144619470.0</v>
+      </c>
+      <c r="BN42"/>
+      <c r="BO42">
         <v>139267710.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
     </row>
-    <row r="43" spans="1:69">
+    <row r="43" spans="1:71">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9991,54 +10334,56 @@
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
     </row>
-    <row r="44" spans="1:69">
+    <row r="44" spans="1:71">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10064,94 +10409,100 @@
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
     </row>
-    <row r="45" spans="1:69">
+    <row r="45" spans="1:71">
       <c r="A45" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>63</v>
+      </c>
+      <c r="B45">
+        <v>3521341000.0</v>
+      </c>
       <c r="C45">
+        <v>3494229000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>3587313000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3566967000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>3532263000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>3347872000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3306607000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3311083000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3315436000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>3484192000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>3501149000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>3509485000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3459849000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>3801555000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -10161,651 +10512,669 @@
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
     </row>
-    <row r="46" spans="1:69">
+    <row r="46" spans="1:71">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>1546247000.0</v>
+      </c>
+      <c r="C46">
+        <v>1522215727.0</v>
+      </c>
+      <c r="D46">
         <v>1609000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1618796000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1612204000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1570974000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1404741000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1376759000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1382670000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1388929000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1517631000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1536203000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1563084000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1512772000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1726031000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1748785000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1765804000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1772431000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1765044000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1796912630.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2692691000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1801434000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2244291000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2286330000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1967535000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2126890000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2773560000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2936920000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2910132000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2851173000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2661734000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2641641000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2648600000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2624457000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>2589679000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>2583321000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>2460894000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>2454393000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>2586015000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>2533677000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>2473984000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2359077000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2272349000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1197101000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1166164000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1097410000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>984218000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>936358000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>873487000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>857738000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>878376000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>819838000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>793983000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>748936000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>699176896.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>683580619.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>641077927.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>623109413.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>575857025.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>545476183.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>542173307.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>481508404.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>431423276.0</v>
       </c>
       <c r="BL46"/>
       <c r="BM46">
+        <v>431423276.0</v>
+      </c>
+      <c r="BN46"/>
+      <c r="BO46">
         <v>358504260.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
     </row>
-    <row r="47" spans="1:69">
+    <row r="47" spans="1:71">
       <c r="A47" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1521455000.0</v>
+      </c>
+      <c r="D47">
         <v>1607194000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1618797000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1612205000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1570974000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1404739000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1517629000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1536204000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1538107000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1512772000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1726030000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1748784000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1765805000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1772431000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1765044000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1796912000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1786001000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1801434000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2244291000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2282891000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1884838000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2124197000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>2773561000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>2936919000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>2910132000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>2851173000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>2661734000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2641640000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2648589000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>2624457000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>2589680000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>2583321000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>2460895000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>2454393000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>2586016000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>2533677000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>2473985000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2359077000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>2272349000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1197101000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1166163000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1097410000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>984220000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>936358000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>873489000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>857738000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>878376000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>819838000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>793984000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>748936000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>6690689000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>6436729000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>642683300.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>615754000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>5164637000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>4682199000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>4722764000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>4389320000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3943540000000.0</v>
       </c>
       <c r="BL47"/>
       <c r="BM47">
+        <v>3943540000000.0</v>
+      </c>
+      <c r="BN47"/>
+      <c r="BO47">
         <v>3378928000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>3378928000000.0</v>
       </c>
-      <c r="BO47"/>
-      <c r="BP47">
+      <c r="BQ47"/>
+      <c r="BR47">
         <v>3162273000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>3183847000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:69">
+    <row r="48" spans="1:71">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-2154751000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2158415668.0</v>
+      </c>
+      <c r="D48">
         <v>-2453000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2580406000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2520200000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-2473291000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-2511137000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2390068000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-2355056000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-2325913000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-2250069000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-2225547000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-2213432000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-2188660000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-2189878000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-2193253000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-2244261000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-2270720000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-2280373000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-2307593000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-2317976000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-2340062000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-2400550000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-2366582000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-2237012000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-2311041000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-1034549000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-956361000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-883730000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-821407000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-787571000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-766201000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-755053000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-750189000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-739063000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-721962000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-679331000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-658631000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-603628000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-576349000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-564506000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-504705000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>745988000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-325328000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-227476000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-182159000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-149823000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-121020000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-78775000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-32344000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-28448000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-7724000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-9259000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-18358000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-35374190.5</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>122430014.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>147394863.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-5756256.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>146395597.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>190332573.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>59044969.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>40855900.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>362555757.0</v>
       </c>
       <c r="BL48"/>
       <c r="BM48">
+        <v>362555757.0</v>
+      </c>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>263542320.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>2483905000000.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>2136296000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>1770486000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:69">
+    <row r="49" spans="1:71">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -10831,756 +11200,780 @@
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
     </row>
-    <row r="50" spans="1:69">
+    <row r="50" spans="1:71">
       <c r="A50" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>68</v>
+      </c>
+      <c r="B50">
+        <v>373117000.0</v>
+      </c>
       <c r="C50">
+        <v>247192000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>1521492000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1504854000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1499282000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1533530000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1482040000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1486400000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1542633000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1528022000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1569920000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1553612000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1819967000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>726389000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>816876000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>801586000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>810911000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>942989000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>307273000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>262646000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>325951000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>514648000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>247024000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>236774000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1877168000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>604657000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1312504000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>1176079000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>123363000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>62102000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
     </row>
-    <row r="51" spans="1:69">
+    <row r="51" spans="1:71">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>1257257000.0</v>
+      </c>
+      <c r="C51">
+        <v>1091322388.0</v>
+      </c>
+      <c r="D51">
         <v>1396000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1583113000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1568474000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1567850000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1588437000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1532489000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1538952000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1556973000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1703543000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1698953000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1699551000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1935611000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2192836000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2301793000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>2292343000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2291228000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2588497000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2429606000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2364475000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2423048000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2002368000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2064666000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1928717000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2062418000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2125761000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>2082613000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>2009255000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>2066262000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1982063000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1963729000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1845731000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1791435000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1766858000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1880114000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1811891000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1745063000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1762392000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1745408000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1620035000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1614749000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1397886000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1482025000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1519788000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1340377000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1334331000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1208642000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1036130000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1006328000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1056446000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1204324000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>996032000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>983327000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1037031770.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>855326728.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>738147252.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>807209362.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>820943056.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>786504547.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>702252838.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>683676179.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>462350656.0</v>
       </c>
       <c r="BL51"/>
       <c r="BM51">
+        <v>462350656.0</v>
+      </c>
+      <c r="BN51"/>
+      <c r="BO51">
         <v>533024224.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
     </row>
-    <row r="52" spans="1:69">
+    <row r="52" spans="1:71">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>373627000.0</v>
+      </c>
+      <c r="C52">
+        <v>249283579.0</v>
+      </c>
+      <c r="D52">
         <v>1335000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1521667000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1504957000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1502397000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1533871000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1482231000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1487083000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1543187000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1529147000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1570945000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1554713000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1821704000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>729522000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>820374000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>805298000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>815977000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>947746000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>312032000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>264993000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>330330000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>514648000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>247024000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>236774000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1877168000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>604657000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1312504000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1176079000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>1254555000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1122754000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1135917000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1038546000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>993571000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>984153000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1075711000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1013831000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>942776000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>953477000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>945479000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1093136000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1209260000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1131888000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1244255000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1254385000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>1092548000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1065500000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>985113000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>812224000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>860302000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>875768000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>1056719000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>831574000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>828533000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>889812275.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>855326728.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>738147252.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>661501000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>699572519.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>663457597.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>588690152.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>597284001.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>398401104.0</v>
       </c>
       <c r="BL52"/>
       <c r="BM52">
+        <v>398401104.0</v>
+      </c>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>470197428.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
     </row>
-    <row r="53" spans="1:69">
+    <row r="53" spans="1:71">
       <c r="A53" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>71</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>11737000.0</v>
+      </c>
+      <c r="D53">
         <v>15668000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>14768000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>18225000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>12625000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>11737000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-138374000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-146732000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-150601000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-129962000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>8653000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>9737000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>9965000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>-599229000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>-607207000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>-577713000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>-537448000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>-534225000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>-143911000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>-152913000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>-161530000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>-152347000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>-100803000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>-119500000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>-118972000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>-119316000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>-114887000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>-126205000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>2145000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1734000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>1742000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1764000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1764000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>1005000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1039000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1024000.0</v>
       </c>
-      <c r="AN53"/>
-[...1 lines deleted...]
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>40000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>40078000.0</v>
       </c>
-      <c r="AR53"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53">
+        <v>20021000.0</v>
+      </c>
+      <c r="AW53"/>
+      <c r="AX53">
         <v>8318000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>7810000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>8119000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>7838000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>16216000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>7842000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>7898946.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>7926449.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>17878435.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>17872766.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>10005675.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>10302793.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>410984.0</v>
       </c>
-      <c r="BI53"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53">
+        <v>213330.0</v>
+      </c>
+      <c r="BN53"/>
+      <c r="BO53">
         <v>15124554.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
     </row>
-    <row r="54" spans="1:69">
+    <row r="54" spans="1:71">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -11606,860 +11999,886 @@
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
     </row>
-    <row r="55" spans="1:69">
+    <row r="55" spans="1:71">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>2910381000.0</v>
+      </c>
+      <c r="C55">
+        <v>2767195906.0</v>
+      </c>
+      <c r="D55">
         <v>2823000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2912334000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2918457000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2894616000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2754176000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2715376000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2794250000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2849189000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2922908000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3021803000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3248698000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3162434000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3729902000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3892740000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3915316000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3773676000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3742961000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3590753000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3454929000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3486349000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3220364000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3324157000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2929603000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3286723000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>4297548000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4270829000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4162076000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4298318000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4035567000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>4140345000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4104984000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4114386000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4020688000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>4089326000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>3948647000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3936713000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>3832284000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>3910250000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>3735916000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>3702144000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>3545227000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2525491000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2671202000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2598423000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2601200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2569386000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2331037000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2379504000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2452747000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2670734000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2490610000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2561947000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>2442800151.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>2461675536.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2353281545.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2374876445.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2311351625.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2338112243.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2026061806.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1928971272.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1459800890.0</v>
       </c>
       <c r="BL55"/>
       <c r="BM55">
+        <v>1459800890.0</v>
+      </c>
+      <c r="BN55"/>
+      <c r="BO55">
         <v>1357634698.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>12795803000000.0</v>
       </c>
-      <c r="BO55"/>
-      <c r="BP55">
+      <c r="BQ55"/>
+      <c r="BR55">
         <v>15374427000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>11117024000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:69">
+    <row r="56" spans="1:71">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>710930000.0</v>
+      </c>
+      <c r="C56">
+        <v>586162935.0</v>
+      </c>
+      <c r="D56">
         <v>561283000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>630998000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>636392000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>641541000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>574217000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>590600000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>631122000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>671351000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>726021000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>790688000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>962139000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1072512000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>941511000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1081099000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1102769000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>973082000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1050307000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>947221000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>817839000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>835342000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>572816000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>622285000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>593735000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>690608000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1114015000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>848840000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>771349000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>989720000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>916986000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>1025889000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>983088000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1021697000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>979946000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1039342000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1003885000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>997324000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>832313000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>939084000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>844229000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>892540000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>844116000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>882748000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1107587000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1058623000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1224205000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1218381000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1040259000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1095219000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1166651000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1443524000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1300511000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1399654000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1389428238.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1448976019.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>1405341320.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>1458758477.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>1514858957.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>1549234008.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>1383998952.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>1347963323.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>978301623.0</v>
       </c>
       <c r="BL56"/>
       <c r="BM56">
+        <v>978301623.0</v>
+      </c>
+      <c r="BN56"/>
+      <c r="BO56">
         <v>915766288.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
     </row>
-    <row r="57" spans="1:69">
+    <row r="57" spans="1:71">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>891555000.0</v>
+      </c>
+      <c r="C57">
+        <v>800929264.0</v>
+      </c>
+      <c r="D57">
         <v>2098000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2306176000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2268722000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2214770000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2187388000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2076544000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2107769000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2161904000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2089277000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2188905000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2089051000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2399612000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1424860000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1549685000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1581209000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1486779000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1564953000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>948557000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>776649000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>827496000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1100737000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>808726000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>806584000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2493429000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1034494000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1663600000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1432700000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1598675000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1396324000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1463345000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1370875000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1361905000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1304439000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1310411000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1240858000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1224501000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1159327000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1234934000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1309279000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1457187000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1423396000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1491510000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1512301000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1413295000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1352036000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1343219000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1082181000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1138147000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1143380000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1354619000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1156561000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1244435000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1172403996.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1167937791.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1020375533.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1016199101.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>983179570.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>922016182.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>785260011.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>760299216.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>621957270.0</v>
       </c>
       <c r="BL57"/>
       <c r="BM57">
+        <v>621957270.0</v>
+      </c>
+      <c r="BN57"/>
+      <c r="BO57">
         <v>650430453.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>6130353000000.0</v>
       </c>
-      <c r="BO57"/>
-      <c r="BP57">
+      <c r="BQ57"/>
+      <c r="BR57">
         <v>8592324000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>4451868000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:69">
+    <row r="58" spans="1:71">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>2164707000.0</v>
+      </c>
+      <c r="C58">
+        <v>2041324152.0</v>
+      </c>
+      <c r="D58">
         <v>2332000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2534617000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2497347000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2459433000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2430667000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2302706000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2334515000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2352388000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2365660000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2420551000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2640455000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2609848000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3171780000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3305303000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3358737000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3251577000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3322029000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3181758000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2989609000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3037626000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2807585000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2852824000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2730309000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2930715000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2683013000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2572062000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2401403000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2498105000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2357315000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2392205000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2281012000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>2261577000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>2183519000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2209479000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2123637000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2097036000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2032421000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2094854000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1900705000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1914040000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1750366000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1791337000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1836349000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1706555000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1662064000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1607370000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1351780000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1327451000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1379845000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1550172000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1363770000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1445961000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1385060869.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1376316210.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1215872368.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1231685218.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1150782356.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1091254218.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>942830818.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>894988986.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>726018112.0</v>
       </c>
       <c r="BL58"/>
       <c r="BM58">
+        <v>726018112.0</v>
+      </c>
+      <c r="BN58"/>
+      <c r="BO58">
         <v>737290279.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>6949013000000.0</v>
       </c>
-      <c r="BO58"/>
-      <c r="BP58">
+      <c r="BQ58"/>
+      <c r="BR58">
         <v>9897323000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>6028041000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:69">
+    <row r="59" spans="1:71">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -12485,261 +12904,269 @@
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
     </row>
-    <row r="60" spans="1:69">
+    <row r="60" spans="1:71">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>692116000.0</v>
+      </c>
+      <c r="C60">
+        <v>674265964.0</v>
+      </c>
+      <c r="D60">
         <v>449833000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>333764000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>377385000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>392964000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>356010000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>439542000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>488965000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>527828000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>545757000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>586952000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>595021000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>594365000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>601079000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>631061000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>601297000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>566782000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>465098000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>452589000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>508483000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>492878000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>454451000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>513715000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>235917000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>398571000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1626504000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1709933000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1770832000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1808711000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1683845000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1754046000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1830609000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1858991000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1842640000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1885155000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1828484000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1841600000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1800545000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1813960000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1831129000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1781000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1783785000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>723818000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>822504000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>878765000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>924119000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>946250000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>962532000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1032080000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1051022000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1101633000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1107994000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1096066000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1039798930.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>1067017843.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>1118479017.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1123981075.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>1141140839.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>1229685226.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>1083230988.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>1019542475.0</v>
       </c>
-      <c r="BJ60"/>
-      <c r="BK60">
+      <c r="BL60"/>
+      <c r="BM60">
         <v>725975227.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>5846790000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>615999411.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>5805838000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>5477104000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>5439761000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>5074332000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:69">
+    <row r="61" spans="1:71">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -12765,54 +13192,56 @@
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
     </row>
-    <row r="62" spans="1:69">
+    <row r="62" spans="1:71">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -12838,102 +13267,105 @@
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S32"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -12947,8409 +13379,2238 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>911337137.0</v>
+      </c>
+      <c r="C2">
         <v>847653000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1341061000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2036065000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1950654000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1214874000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1403601000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1580697000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1229897000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1189489000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1358255000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1827703000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1988828000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2165025000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1801349439.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1384564947.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1668756290.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1621340713.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1390862007.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>24750488.0</v>
+      </c>
+      <c r="C3">
         <v>13746000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13023000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8428000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5405000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5517000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11587000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17263000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>28198000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>29262000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18211000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16677000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5916000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5362000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>35523739.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>55057223.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>95602253.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-22858127.99</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-1027435.5</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
+      <c r="T4"/>
     </row>
-    <row r="5" spans="1:19">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5">
+        <v>-86280017.0</v>
+      </c>
+      <c r="C5">
         <v>9635000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>20983000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>377752000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>191701000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>144773000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-383080000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-72747000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21357000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>46022000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-239126000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-131515000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>30905000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25152000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39586238.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>125147625.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2752234.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>123115112.99</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>84402281.5</v>
       </c>
     </row>
-    <row r="6" spans="1:19">
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-61529529.0</v>
+      </c>
+      <c r="C6">
         <v>23381000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>34006000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>386180000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>197106000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>150290000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-371493000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-55484000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49555000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>75284000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-220915000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-114838000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36821000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30514000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>75109977.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>180204848.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>98354487.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>100256985.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>83374846.0</v>
       </c>
     </row>
-    <row r="7" spans="1:19">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
+      <c r="T7"/>
     </row>
-    <row r="8" spans="1:19">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>138</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>0.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1071000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>-3453000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-3288000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
+      <c r="T8"/>
     </row>
-    <row r="9" spans="1:19">
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9">
+        <v>36722740.0</v>
+      </c>
+      <c r="C9">
         <v>106944000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>112907000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>202468000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>205416000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>138783000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16899000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>158838000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>219123000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>155226000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-36432000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>41142000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>95620000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>122420000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>176508734.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>245155366.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>125769773.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>245803791.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>188728935.0</v>
       </c>
     </row>
-    <row r="10" spans="1:19">
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10">
+        <v>453310862.0</v>
+      </c>
+      <c r="C10">
         <v>-140474000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-102756000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>212252000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>76854000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6425000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-533085000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-78222000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-77931000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-191700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-327458000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-182853000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-14747000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15471000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>123743716.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>152170135.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>49724719.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>67044481.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>52954238.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11">
+        <v>117838916.0</v>
+      </c>
+      <c r="C11">
         <v>7948000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>29968000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>186155000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>14721000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-16210000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-27695000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1059000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8166000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-10976000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-944000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-25961000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1147000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4089000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10821849.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>35793025.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2922524.5</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25087866.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>19254354.0</v>
       </c>
     </row>
-    <row r="12" spans="1:19">
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12">
+        <v>155226397.0</v>
+      </c>
+      <c r="C12">
         <v>150109000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>123739000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>165500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>121414000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>138348000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>150005000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>112334000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>99288000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>127651000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>88332000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>51470000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45652000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>40623000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33661180.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28034712.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>48629767.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>33212504.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30420608.0</v>
       </c>
     </row>
-    <row r="13" spans="1:19">
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13">
+        <v>126867000.0</v>
+      </c>
+      <c r="C13">
         <v>162222000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>87193000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>182363000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9753000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6602000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>81779000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>79957000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>126437000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>194527000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>142757000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
+      <c r="T13"/>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>-14181000.0</v>
+      </c>
+      <c r="C14">
         <v>-6290000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1443000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3170000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>692000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-44155000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-42563000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-40861000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-6182000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1923000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7029000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>386000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>875000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>1532000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4038000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3079000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:19">
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15">
+        <v>321464974.0</v>
+      </c>
+      <c r="C15">
         <v>-154712000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-130210000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>26097000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>62825000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>23675000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-505390000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-74817000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-81745000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-171693000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-320029000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-149815000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-13986000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-20435000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>113161987.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>116576325.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>52484699.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>41591175.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>33372063.0</v>
       </c>
     </row>
-    <row r="16" spans="1:19">
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>325459000.0</v>
+      </c>
+      <c r="C16">
         <v>-154712000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-130210000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19474000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62825000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23675000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-503658000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-167500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-81745000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-171693000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-320029000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1025018000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1062683000000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
+      <c r="T16"/>
     </row>
-    <row r="17" spans="1:19">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17">
+        <v>339640000.0</v>
+      </c>
+      <c r="C17">
         <v>-148422000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-132724000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>26097000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>62133000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>22635000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-505390000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-77163000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-86097000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-180724000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-326514000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
+      <c r="T17"/>
     </row>
-    <row r="18" spans="1:19">
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-152916000.0</v>
+      </c>
+      <c r="C18">
         <v>-149947000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-125711000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-167148000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-116123000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-131746000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12557000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-95036000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-81779000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-116659000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
+      <c r="T18"/>
     </row>
-    <row r="19" spans="1:19">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
+      <c r="T19"/>
     </row>
-    <row r="20" spans="1:19">
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
+      <c r="T20"/>
     </row>
-    <row r="21" spans="1:19">
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21">
+        <v>-86280018.0</v>
+      </c>
+      <c r="C21">
         <v>26687000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8043000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>155211000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>199050000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>114068000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-195586000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3318000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50744000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4390000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-183549000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-70444000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1067000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15930000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>39586238.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>108924311.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2752233.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>123115113.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>84402282.0</v>
       </c>
     </row>
-    <row r="22" spans="1:19">
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
+      <c r="T22"/>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B23">
+        <v>1034339896.0</v>
+      </c>
+      <c r="C23">
         <v>927910000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1462011000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2180608000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2090609000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1222159000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1616086000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1745313000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1401704000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1345626000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1506600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1956443000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2097737000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2278498000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1922963871.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1520796002.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1791773829.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1744029391.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1495188659.0</v>
       </c>
     </row>
-    <row r="24" spans="1:19">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
+      <c r="T24"/>
     </row>
-    <row r="25" spans="1:19">
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B25">
+        <v>13310000.0</v>
+      </c>
+      <c r="C25">
         <v>13746000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13023000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8428000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6184000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5517000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11587000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17263000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28198000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
+      <c r="T25"/>
     </row>
-    <row r="26" spans="1:19">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
+      <c r="T26"/>
     </row>
-    <row r="27" spans="1:19">
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>157</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>16035000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20037000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>29942000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>30218000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19492000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>28833000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24770000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20993000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24494000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23536000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25027000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>32238000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>34432000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>30933859.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>29006215.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>28371988.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>30854255.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>25721661.0</v>
       </c>
     </row>
-    <row r="28" spans="1:19">
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28">
+        <v>122891000.0</v>
+      </c>
+      <c r="C28">
         <v>36380000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>38062000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23162000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21910000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27243000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51213000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30912000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32133000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32752000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28287000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31269000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>24036000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24676000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>105988636.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>107224838.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>94645550.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>91834422.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>78604990.0</v>
       </c>
     </row>
-    <row r="29" spans="1:19">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B29">
+        <v>119303000.0</v>
+      </c>
+      <c r="C29">
         <v>7948000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>29968000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>186155000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14721000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16210000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-27695000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8713000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3755000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14375000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6799000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
+      <c r="T29"/>
     </row>
-    <row r="30" spans="1:19">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B30">
+        <v>123002758.0</v>
+      </c>
+      <c r="C30">
         <v>80257000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>120950000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>144543000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>139955000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7285000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>212485000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>164616000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171807000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>156137000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>148345000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>128740000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>108909000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>113473000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>121614432.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>136231054.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>123017538.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>122688677.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>104326652.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B31">
+        <v>539590880.0</v>
+      </c>
+      <c r="C31">
         <v>-167161000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-94713000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>59409000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-137724000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-107643000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-288373000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-172927000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-128675000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-196090000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-143909000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-111999000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1458000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-31401000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>122421762.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>39542791.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>46972486.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-56070632.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-31448044.0</v>
       </c>
     </row>
-    <row r="32" spans="1:19">
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B32">
+        <v>948059878.0</v>
+      </c>
+      <c r="C32">
         <v>954597000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1453968000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2238533000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2156070000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1353657000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1420500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1739535000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1449020000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1344715000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1321823000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1868845000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2084448000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2287445000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1977858173.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1629720313.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1794526063.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1867144504.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1579590942.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
-[...6251 lines deleted...]
-  <sheetData>
     <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>161</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>163</v>
       </c>
       <c r="BR1" t="s">
-        <v>18</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>162</v>
+        <v>132</v>
       </c>
       <c r="B2">
-        <v>149025000.0</v>
+        <v>224184000.0</v>
       </c>
       <c r="C2">
-        <v>77585000.0</v>
+        <v>256984406.0</v>
       </c>
       <c r="D2">
-        <v>100304000.0</v>
+        <v>228815000.0</v>
       </c>
       <c r="E2">
-        <v>71453000.0</v>
+        <v>205055000.0</v>
       </c>
       <c r="F2">
-        <v>99270000.0</v>
+        <v>221808000.0</v>
       </c>
       <c r="G2">
-        <v>97853000.0</v>
+        <v>254421000.0</v>
       </c>
       <c r="H2">
-        <v>102704000.0</v>
+        <v>196791000.0</v>
       </c>
       <c r="I2">
-        <v>105840000.0</v>
+        <v>184589000.0</v>
       </c>
       <c r="J2">
-        <v>145136000.0</v>
+        <v>211852000.0</v>
       </c>
       <c r="K2">
-        <v>118743000.0</v>
+        <v>184434000.0</v>
       </c>
       <c r="L2">
-        <v>92411000.0</v>
+        <v>250050000.0</v>
       </c>
       <c r="M2">
-        <v>77492000.0</v>
+        <v>269185000.0</v>
       </c>
       <c r="N2">
-        <v>127453000.0</v>
+        <v>637392000.0</v>
       </c>
       <c r="O2">
-        <v>123922000.0</v>
+        <v>383899000.0</v>
       </c>
       <c r="P2">
-        <v>85014000.0</v>
+        <v>444960000.0</v>
       </c>
       <c r="Q2">
-        <v>95490000.0</v>
+        <v>599388000.0</v>
       </c>
       <c r="R2">
-        <v>73031000.0</v>
+        <v>607818000.0</v>
       </c>
       <c r="S2">
-        <v>117587000.0</v>
+        <v>533971000.0</v>
       </c>
       <c r="T2">
-        <v>112826000.0</v>
+        <v>490380000.0</v>
       </c>
       <c r="U2">
-        <v>99704000.0</v>
+        <v>513585000.0</v>
       </c>
       <c r="V2">
-        <v>104397000.0</v>
+        <v>412718000.0</v>
       </c>
       <c r="W2">
-        <v>63687000.0</v>
+        <v>388443000.0</v>
       </c>
       <c r="X2">
-        <v>130249000.0</v>
+        <v>360539000.0</v>
       </c>
       <c r="Y2">
-        <v>136279000.0</v>
+        <v>208807000.0</v>
       </c>
       <c r="Z2">
-        <v>172448000.0</v>
+        <v>257085000.0</v>
       </c>
       <c r="AA2">
-        <v>72113000.0</v>
+        <v>408248000.0</v>
       </c>
       <c r="AB2">
-        <v>173287000.0</v>
+        <v>317283000.0</v>
       </c>
       <c r="AC2">
-        <v>180045000.0</v>
+        <v>270835000.0</v>
       </c>
       <c r="AD2">
-        <v>228061000.0</v>
+        <v>407235000.0</v>
       </c>
       <c r="AE2">
-        <v>254864000.0</v>
+        <v>418778000.0</v>
       </c>
       <c r="AF2">
-        <v>280870000.0</v>
+        <v>408041000.0</v>
       </c>
       <c r="AG2">
-        <v>274255000.0</v>
+        <v>334499000.0</v>
       </c>
       <c r="AH2">
-        <v>283869000.0</v>
+        <v>419379000.0</v>
       </c>
       <c r="AI2">
-        <v>284316000.0</v>
+        <v>345906000.0</v>
       </c>
       <c r="AJ2">
-        <v>264954000.0</v>
+        <v>343125000.0</v>
       </c>
       <c r="AK2">
-        <v>101794000.0</v>
+        <v>251255000.0</v>
       </c>
       <c r="AL2">
-        <v>250515000.0</v>
+        <v>289611000.0</v>
       </c>
       <c r="AM2">
-        <v>133565000.0</v>
+        <v>345188000.0</v>
       </c>
       <c r="AN2">
-        <v>132589000.0</v>
+        <v>285069000.0</v>
       </c>
       <c r="AO2">
-        <v>114633000.0</v>
+        <v>290510000.0</v>
       </c>
       <c r="AP2">
-        <v>134034000.0</v>
+        <v>268722000.0</v>
       </c>
       <c r="AQ2">
-        <v>192701000.0</v>
+        <v>343982000.0</v>
       </c>
       <c r="AR2">
-        <v>236689000.0</v>
+        <v>298148000.0</v>
       </c>
       <c r="AS2">
-        <v>218214000.0</v>
+        <v>366774000.0</v>
       </c>
       <c r="AT2">
-        <v>207717000.0</v>
+        <v>349351000.0</v>
       </c>
       <c r="AU2">
-        <v>194108000.0</v>
+        <v>499051000.0</v>
       </c>
       <c r="AV2">
-        <v>190232000.0</v>
+        <v>446900000.0</v>
       </c>
       <c r="AW2">
-        <v>177793000.0</v>
+        <v>432814000.0</v>
       </c>
       <c r="AX2">
-        <v>208677000.0</v>
+        <v>448938000.0</v>
       </c>
       <c r="AY2">
-        <v>221988000.0</v>
+        <v>504275000.0</v>
       </c>
       <c r="AZ2">
-        <v>270267000.0</v>
+        <v>483271000.0</v>
       </c>
       <c r="BA2">
-        <v>176165911.0</v>
+        <v>437256000.0</v>
       </c>
       <c r="BB2">
-        <v>203666629.0</v>
+        <v>564026000.0</v>
       </c>
       <c r="BC2">
-        <v>382298837.0</v>
+        <v>625909394.0</v>
       </c>
       <c r="BD2">
-        <v>392052377.0</v>
+        <v>459829644.0</v>
       </c>
       <c r="BE2">
-        <v>352104177.32</v>
+        <v>507882457.0</v>
       </c>
       <c r="BF2">
-        <v>404174381.0</v>
+        <v>571403503.0</v>
       </c>
       <c r="BG2">
-        <v>377400752.0</v>
+        <v>525417029.0</v>
       </c>
       <c r="BH2">
-        <v>481425050.0</v>
+        <v>401349551.0</v>
       </c>
       <c r="BI2">
-        <v>140356526.0</v>
+        <v>436789728.0</v>
       </c>
       <c r="BJ2">
-        <v>166166456.0</v>
+        <v>437793129.0</v>
       </c>
       <c r="BK2">
-        <v>193517983.0</v>
+        <v>297476787.0</v>
       </c>
       <c r="BL2">
-        <v>249118936.0</v>
-[...6 lines deleted...]
-      <c r="BR2"/>
+        <v>309732346.0</v>
+      </c>
+      <c r="BM2">
+        <v>390631719.0</v>
+      </c>
+      <c r="BN2">
+        <v>386724093.0</v>
+      </c>
+      <c r="BO2">
+        <v>3587740500000.0</v>
+      </c>
+      <c r="BP2">
+        <v>3587740500000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>4128645500000.0</v>
+      </c>
+      <c r="BR2">
+        <v>4128645500000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="B3">
-        <v>3151325</v>
+        <v>1148000.0</v>
       </c>
       <c r="C3">
-        <v>4176000</v>
+        <v>8189320.0</v>
       </c>
       <c r="D3">
-        <v>3136000</v>
+        <v>6616000.0</v>
       </c>
       <c r="E3">
-        <v>13076000</v>
+        <v>955000.0</v>
       </c>
       <c r="F3">
-        <v>6646000</v>
+        <v>831000.0</v>
       </c>
       <c r="G3">
-        <v>4145000</v>
+        <v>9426000.0</v>
       </c>
       <c r="H3">
-        <v>1235000</v>
+        <v>1596000.0</v>
       </c>
       <c r="I3">
-        <v>15943000</v>
+        <v>1440000.0</v>
       </c>
       <c r="J3">
-        <v>7587000</v>
+        <v>1284000.0</v>
       </c>
       <c r="K3">
-        <v>527000</v>
+        <v>7088000.0</v>
       </c>
       <c r="L3">
-        <v>3934000</v>
+        <v>2378000.0</v>
       </c>
       <c r="M3">
-        <v>23180000</v>
+        <v>2135000.0</v>
       </c>
       <c r="N3">
-        <v>2249000</v>
+        <v>1493000.0</v>
       </c>
       <c r="O3">
-        <v>4495000</v>
+        <v>1205000.0</v>
       </c>
       <c r="P3">
-        <v>2763000</v>
+        <v>3549000.0</v>
       </c>
       <c r="Q3">
-        <v>66432000</v>
+        <v>1993000.0</v>
       </c>
       <c r="R3">
-        <v>1269000</v>
+        <v>1681000.0</v>
       </c>
       <c r="S3">
-        <v>2295000</v>
+        <v>1365000.0</v>
       </c>
       <c r="T3">
-        <v>7576000</v>
+        <v>1685000.0</v>
       </c>
       <c r="U3">
-        <v>9557000</v>
+        <v>1658000.0</v>
       </c>
       <c r="V3">
-        <v>5549000</v>
+        <v>1476000.0</v>
       </c>
       <c r="W3">
-        <v>16088000</v>
+        <v>315000.0</v>
       </c>
       <c r="X3">
-        <v>14329000</v>
+        <v>1824000.0</v>
       </c>
       <c r="Y3">
-        <v>114771000</v>
+        <v>1697000.0</v>
       </c>
       <c r="Z3">
-        <v>10018000</v>
+        <v>1681000.0</v>
       </c>
       <c r="AA3">
-        <v>21135000</v>
+        <v>-5189000.0</v>
       </c>
       <c r="AB3">
-        <v>54195000</v>
+        <v>3230000.0</v>
       </c>
       <c r="AC3">
-        <v>124840000</v>
+        <v>7147000.0</v>
       </c>
       <c r="AD3">
-        <v>96539000</v>
+        <v>6399000.0</v>
       </c>
       <c r="AE3">
-        <v>6476000</v>
+        <v>3204000.0</v>
       </c>
       <c r="AF3">
-        <v>49452000</v>
+        <v>2651000.0</v>
       </c>
       <c r="AG3">
-        <v>81861000</v>
+        <v>5117000.0</v>
       </c>
       <c r="AH3">
-        <v>18323000</v>
+        <v>6291000.0</v>
       </c>
       <c r="AI3">
-        <v>40863000</v>
+        <v>6715000.0</v>
       </c>
       <c r="AJ3">
-        <v>16327000</v>
+        <v>7775000.0</v>
       </c>
       <c r="AK3">
-        <v>9250000</v>
+        <v>6184000.0</v>
       </c>
       <c r="AL3">
-        <v>88817000</v>
+        <v>7524000.0</v>
       </c>
       <c r="AM3">
-        <v>29029000</v>
+        <v>7953000.0</v>
       </c>
       <c r="AN3">
-        <v>19850000</v>
+        <v>7272000.0</v>
       </c>
       <c r="AO3">
-        <v>5720000</v>
+        <v>7953000.0</v>
       </c>
       <c r="AP3">
-        <v>69301000</v>
+        <v>6084000.0</v>
       </c>
       <c r="AQ3">
-        <v>2893000</v>
+        <v>4285000.0</v>
       </c>
       <c r="AR3">
-        <v>118931000</v>
+        <v>4788000.0</v>
       </c>
       <c r="AS3">
-        <v>73262000</v>
+        <v>4816000.0</v>
       </c>
       <c r="AT3">
-        <v>39443000</v>
+        <v>4322000.0</v>
       </c>
       <c r="AU3">
-        <v>50857000</v>
+        <v>5661000.0</v>
       </c>
       <c r="AV3">
-        <v>35506000</v>
+        <v>4557000.0</v>
       </c>
       <c r="AW3">
-        <v>17438000</v>
+        <v>5389000.0</v>
       </c>
       <c r="AX3">
-        <v>58593000</v>
+        <v>1070000.0</v>
       </c>
       <c r="AY3">
-        <v>42236000</v>
+        <v>1091000.0</v>
       </c>
       <c r="AZ3">
-        <v>59409000</v>
+        <v>2032000.0</v>
       </c>
       <c r="BA3">
-        <v>5698376.49</v>
+        <v>1619000.0</v>
       </c>
       <c r="BB3">
-        <v>29447262.55</v>
+        <v>1174000.0</v>
       </c>
       <c r="BC3">
-        <v>111121213.25</v>
+        <v>-1704008788.58</v>
       </c>
       <c r="BD3">
-        <v>24247147.7</v>
+        <v>1713230894.0</v>
       </c>
       <c r="BE3">
-        <v>49035370.74</v>
+        <v>-2911221.5</v>
       </c>
       <c r="BF3">
-        <v>49901031.96</v>
+        <v>2911115.0</v>
       </c>
       <c r="BG3">
-        <v>42287886.96</v>
+        <v>12128697.0</v>
       </c>
       <c r="BH3">
-        <v>27662208.01</v>
+        <v>156250476.0</v>
       </c>
       <c r="BI3">
-        <v>44081464.81</v>
+        <v>-128016270.55</v>
       </c>
       <c r="BJ3">
-        <v>17418392.8</v>
+        <v>-4839164.4</v>
       </c>
       <c r="BK3">
-        <v>44255988.62</v>
+        <v>34981563.0</v>
       </c>
       <c r="BL3">
-        <v>10732389.8</v>
+        <v>-6125640.45</v>
       </c>
       <c r="BM3">
-        <v>473600000000</v>
+        <v>6086749.0</v>
       </c>
       <c r="BN3">
-        <v>314823500000</v>
-[...12 lines deleted...]
-      </c>
+        <v>7938221.0</v>
+      </c>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
     </row>
     <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -21379,458 +15640,552 @@
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>165</v>
-[...65 lines deleted...]
-      <c r="BN5"/>
+        <v>135</v>
+      </c>
+      <c r="B5">
+        <v>28919000.0</v>
+      </c>
+      <c r="C5">
+        <v>-64403472.0</v>
+      </c>
+      <c r="D5">
+        <v>166354000.0</v>
+      </c>
+      <c r="E5">
+        <v>-21207000.0</v>
+      </c>
+      <c r="F5">
+        <v>-9185000.0</v>
+      </c>
+      <c r="G5">
+        <v>100202000.0</v>
+      </c>
+      <c r="H5">
+        <v>-94668000.0</v>
+      </c>
+      <c r="I5">
+        <v>-5115000.0</v>
+      </c>
+      <c r="J5">
+        <v>4143000.0</v>
+      </c>
+      <c r="K5">
+        <v>-20163000.0</v>
+      </c>
+      <c r="L5">
+        <v>16294000.0</v>
+      </c>
+      <c r="M5">
+        <v>13247000.0</v>
+      </c>
+      <c r="N5">
+        <v>10080000.0</v>
+      </c>
+      <c r="O5">
+        <v>167072000.0</v>
+      </c>
+      <c r="P5">
+        <v>44405000.0</v>
+      </c>
+      <c r="Q5">
+        <v>97023000.0</v>
+      </c>
+      <c r="R5">
+        <v>69252000.0</v>
+      </c>
+      <c r="S5">
+        <v>16780000.0</v>
+      </c>
+      <c r="T5">
+        <v>66543000.0</v>
+      </c>
+      <c r="U5">
+        <v>51184000.0</v>
+      </c>
+      <c r="V5">
+        <v>63761000.0</v>
+      </c>
+      <c r="W5">
+        <v>35504000.0</v>
+      </c>
+      <c r="X5">
+        <v>20386000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-32553000.0</v>
+      </c>
+      <c r="Z5">
+        <v>121436000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-143806000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-20457000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-48269000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-50123000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-8085000.0</v>
+      </c>
+      <c r="AF5">
+        <v>3405000.0</v>
+      </c>
+      <c r="AG5">
+        <v>18219000.0</v>
+      </c>
+      <c r="AH5">
+        <v>20573000.0</v>
+      </c>
+      <c r="AI5">
+        <v>28498000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>11333000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-23483000.0</v>
+      </c>
+      <c r="AL5">
+        <v>5009000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-14193000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-6898000.0</v>
+      </c>
+      <c r="AO5">
+        <v>23339000.0</v>
+      </c>
+      <c r="AP5">
+        <v>21200000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-47649000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-3744000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-63614000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-23294000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-12410000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-14307000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-21239000.0</v>
+      </c>
+      <c r="AX5">
+        <v>14323000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-8014000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-15351000.0</v>
+      </c>
+      <c r="BA5">
+        <v>17059000.0</v>
+      </c>
+      <c r="BB5">
+        <v>23833000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-2050897.0</v>
+      </c>
+      <c r="BD5">
+        <v>-4534246.0</v>
+      </c>
+      <c r="BE5">
+        <v>4608996.5</v>
+      </c>
+      <c r="BF5">
+        <v>19230885.0</v>
+      </c>
+      <c r="BG5">
+        <v>11735100.0</v>
+      </c>
+      <c r="BH5">
+        <v>-10166073.0</v>
+      </c>
+      <c r="BI5">
+        <v>20437887.98</v>
+      </c>
+      <c r="BJ5">
+        <v>17579323.4</v>
+      </c>
+      <c r="BK5">
+        <v>-33228080.0</v>
+      </c>
+      <c r="BL5">
+        <v>25362370.45</v>
+      </c>
+      <c r="BM5">
+        <v>72921319.0</v>
+      </c>
+      <c r="BN5">
+        <v>60092014.52</v>
+      </c>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="B6">
-        <v>-19000000.0</v>
+        <v>30067000.0</v>
       </c>
       <c r="C6">
-        <v>-14000000.0</v>
+        <v>-56214152.0</v>
       </c>
       <c r="D6">
-        <v>-22719000.0</v>
+        <v>172970000.0</v>
       </c>
       <c r="E6">
-        <v>28851000.0</v>
+        <v>-20252000.0</v>
       </c>
       <c r="F6">
-        <v>-27817000.0</v>
+        <v>-8354000.0</v>
       </c>
       <c r="G6">
-        <v>1417000.0</v>
+        <v>109628000.0</v>
       </c>
       <c r="H6">
-        <v>-4851000.0</v>
+        <v>-93072000.0</v>
       </c>
       <c r="I6">
-        <v>-3136000.0</v>
+        <v>-3675000.0</v>
       </c>
       <c r="J6">
-        <v>-39296000.0</v>
+        <v>5427000.0</v>
       </c>
       <c r="K6">
-        <v>26393000.0</v>
+        <v>-13075000.0</v>
       </c>
       <c r="L6">
-        <v>26332000.0</v>
+        <v>18672000.0</v>
       </c>
       <c r="M6">
-        <v>1374000.0</v>
+        <v>15382000.0</v>
       </c>
       <c r="N6">
-        <v>-49961000.0</v>
+        <v>11573000.0</v>
       </c>
       <c r="O6">
-        <v>3531000.0</v>
+        <v>168277000.0</v>
       </c>
       <c r="P6">
-        <v>38908000.0</v>
+        <v>47954000.0</v>
       </c>
       <c r="Q6">
-        <v>-10476000.0</v>
+        <v>99016000.0</v>
       </c>
       <c r="R6">
-        <v>22459000.0</v>
+        <v>70933000.0</v>
       </c>
       <c r="S6">
-        <v>-44556000.0</v>
+        <v>18145000.0</v>
       </c>
       <c r="T6">
-        <v>4761000.0</v>
+        <v>68228000.0</v>
       </c>
       <c r="U6">
-        <v>13122000.0</v>
+        <v>52842000.0</v>
       </c>
       <c r="V6">
-        <v>-4693000.0</v>
+        <v>65237000.0</v>
       </c>
       <c r="W6">
-        <v>40710000.0</v>
+        <v>35819000.0</v>
       </c>
       <c r="X6">
-        <v>-66562000.0</v>
+        <v>22210000.0</v>
       </c>
       <c r="Y6">
-        <v>-6030000.0</v>
+        <v>-30856000.0</v>
       </c>
       <c r="Z6">
-        <v>-36169000.0</v>
+        <v>123117000.0</v>
       </c>
       <c r="AA6">
-        <v>100335000.0</v>
+        <v>-148995000.0</v>
       </c>
       <c r="AB6">
-        <v>-101174000.0</v>
+        <v>-17227000.0</v>
       </c>
       <c r="AC6">
-        <v>-6758000.0</v>
+        <v>-41122000.0</v>
       </c>
       <c r="AD6">
-        <v>-48016000.0</v>
+        <v>-43724000.0</v>
       </c>
       <c r="AE6">
-        <v>-26803000.0</v>
+        <v>-4881000.0</v>
       </c>
       <c r="AF6">
-        <v>-26006000.0</v>
+        <v>6056000.0</v>
       </c>
       <c r="AG6">
-        <v>6615000.0</v>
+        <v>23336000.0</v>
       </c>
       <c r="AH6">
-        <v>-9614000.0</v>
+        <v>26864000.0</v>
       </c>
       <c r="AI6">
-        <v>-447000.0</v>
+        <v>35213000.0</v>
       </c>
       <c r="AJ6">
-        <v>19362000.0</v>
+        <v>19108000.0</v>
       </c>
       <c r="AK6">
-        <v>163160000.0</v>
+        <v>-17299000.0</v>
       </c>
       <c r="AL6">
-        <v>-148721000.0</v>
+        <v>12533000.0</v>
       </c>
       <c r="AM6">
-        <v>116950000.0</v>
+        <v>-6240000.0</v>
       </c>
       <c r="AN6">
-        <v>976000.0</v>
+        <v>374000.0</v>
       </c>
       <c r="AO6">
-        <v>17956000.0</v>
+        <v>31292000.0</v>
       </c>
       <c r="AP6">
-        <v>-19401000.0</v>
+        <v>27284000.0</v>
       </c>
       <c r="AQ6">
-        <v>-58667000.0</v>
+        <v>-43364000.0</v>
       </c>
       <c r="AR6">
-        <v>-43988000.0</v>
+        <v>1044000.0</v>
       </c>
       <c r="AS6">
-        <v>18475000.0</v>
+        <v>-58798000.0</v>
       </c>
       <c r="AT6">
-        <v>10497000.0</v>
+        <v>-18972000.0</v>
       </c>
       <c r="AU6">
-        <v>13609000.0</v>
+        <v>-6749000.0</v>
       </c>
       <c r="AV6">
-        <v>3876000.0</v>
+        <v>-9750000.0</v>
       </c>
       <c r="AW6">
-        <v>12439000.0</v>
+        <v>-15850000.0</v>
       </c>
       <c r="AX6">
-        <v>-30884000.0</v>
+        <v>15393000.0</v>
       </c>
       <c r="AY6">
-        <v>-13311000.0</v>
+        <v>-6923000.0</v>
       </c>
       <c r="AZ6">
-        <v>-48279000.0</v>
+        <v>-13319000.0</v>
       </c>
       <c r="BA6">
-        <v>94101089.0</v>
+        <v>18678000.0</v>
       </c>
       <c r="BB6">
-        <v>-191751539.0</v>
+        <v>25007000.0</v>
       </c>
       <c r="BC6">
-        <v>-17944798.0</v>
+        <v>-1706059685.58</v>
       </c>
       <c r="BD6">
-        <v>-9753540.0</v>
+        <v>1708696648.0</v>
       </c>
       <c r="BE6">
-        <v>-89646143.9</v>
+        <v>1697775.0</v>
       </c>
       <c r="BF6">
-        <v>-52070204.0</v>
+        <v>22142000.0</v>
       </c>
       <c r="BG6">
-        <v>26773629.0</v>
+        <v>23863797.0</v>
       </c>
       <c r="BH6">
-        <v>-104024298.0</v>
+        <v>146084403.0</v>
       </c>
       <c r="BI6">
-        <v>319681174.0</v>
+        <v>-107578382.57</v>
       </c>
       <c r="BJ6">
-        <v>-25809930.0</v>
+        <v>12740159.0</v>
       </c>
       <c r="BK6">
-        <v>-27351527.0</v>
+        <v>1753483.0</v>
       </c>
       <c r="BL6">
-        <v>-98491512.0</v>
-[...2 lines deleted...]
-      <c r="BN6"/>
+        <v>19236730.0</v>
+      </c>
+      <c r="BM6">
+        <v>79008068.0</v>
+      </c>
+      <c r="BN6">
+        <v>68030235.62</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>167</v>
-[...15 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
-[...49 lines deleted...]
-      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8"/>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8"/>
+      <c r="O8">
+        <v>-3453000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
@@ -21845,1383 +16200,1833 @@
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
     </row>
     <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>169</v>
-[...67 lines deleted...]
-      <c r="BP9"/>
+        <v>139</v>
+      </c>
+      <c r="B9">
+        <v>38180000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3435198.0</v>
+      </c>
+      <c r="D9">
+        <v>12203000.0</v>
+      </c>
+      <c r="E9">
+        <v>21011000.0</v>
+      </c>
+      <c r="F9">
+        <v>12954000.0</v>
+      </c>
+      <c r="G9">
+        <v>42656000.0</v>
+      </c>
+      <c r="H9">
+        <v>16056000.0</v>
+      </c>
+      <c r="I9">
+        <v>28291000.0</v>
+      </c>
+      <c r="J9">
+        <v>19941000.0</v>
+      </c>
+      <c r="K9">
+        <v>6115000.0</v>
+      </c>
+      <c r="L9">
+        <v>28737000.0</v>
+      </c>
+      <c r="M9">
+        <v>25615000.0</v>
+      </c>
+      <c r="N9">
+        <v>52440000.0</v>
+      </c>
+      <c r="O9">
+        <v>11490000.0</v>
+      </c>
+      <c r="P9">
+        <v>59768000.0</v>
+      </c>
+      <c r="Q9">
+        <v>63037000.0</v>
+      </c>
+      <c r="R9">
+        <v>68173000.0</v>
+      </c>
+      <c r="S9">
+        <v>11965000.0</v>
+      </c>
+      <c r="T9">
+        <v>64477000.0</v>
+      </c>
+      <c r="U9">
+        <v>57485000.0</v>
+      </c>
+      <c r="V9">
+        <v>71489000.0</v>
+      </c>
+      <c r="W9">
+        <v>26421000.0</v>
+      </c>
+      <c r="X9">
+        <v>25428000.0</v>
+      </c>
+      <c r="Y9">
+        <v>32831000.0</v>
+      </c>
+      <c r="Z9">
+        <v>54103000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-40821000.0</v>
+      </c>
+      <c r="AB9">
+        <v>33740000.0</v>
+      </c>
+      <c r="AC9">
+        <v>12233000.0</v>
+      </c>
+      <c r="AD9">
+        <v>11747000.0</v>
+      </c>
+      <c r="AE9">
+        <v>44661000.0</v>
+      </c>
+      <c r="AF9">
+        <v>13784000.0</v>
+      </c>
+      <c r="AG9">
+        <v>33598000.0</v>
+      </c>
+      <c r="AH9">
+        <v>66795000.0</v>
+      </c>
+      <c r="AI9">
+        <v>63201000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>62809000.0</v>
+      </c>
+      <c r="AK9">
+        <v>32585000.0</v>
+      </c>
+      <c r="AL9">
+        <v>60528000.0</v>
+      </c>
+      <c r="AM9">
+        <v>17239000.0</v>
+      </c>
+      <c r="AN9">
+        <v>38068000.0</v>
+      </c>
+      <c r="AO9">
+        <v>57435000.0</v>
+      </c>
+      <c r="AP9">
+        <v>42484000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-15542000.0</v>
+      </c>
+      <c r="AR9">
+        <v>17997000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-41565000.0</v>
+      </c>
+      <c r="AT9">
+        <v>2678000.0</v>
+      </c>
+      <c r="AU9">
+        <v>9103000.0</v>
+      </c>
+      <c r="AV9">
+        <v>4594000.0</v>
+      </c>
+      <c r="AW9">
+        <v>16892000.0</v>
+      </c>
+      <c r="AX9">
+        <v>10553000.0</v>
+      </c>
+      <c r="AY9">
+        <v>9176000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-21463000.0</v>
+      </c>
+      <c r="BA9">
+        <v>55964000.0</v>
+      </c>
+      <c r="BB9">
+        <v>51943000.0</v>
+      </c>
+      <c r="BC9">
+        <v>2279171.0</v>
+      </c>
+      <c r="BD9">
+        <v>28773889.0</v>
+      </c>
+      <c r="BE9">
+        <v>38928788.0</v>
+      </c>
+      <c r="BF9">
+        <v>52438152.0</v>
+      </c>
+      <c r="BG9">
+        <v>41551253.0</v>
+      </c>
+      <c r="BH9">
+        <v>29687033.0</v>
+      </c>
+      <c r="BI9">
+        <v>56795345.0</v>
+      </c>
+      <c r="BJ9">
+        <v>48475104.0</v>
+      </c>
+      <c r="BK9">
+        <v>2483298.0</v>
+      </c>
+      <c r="BL9">
+        <v>35404907.0</v>
+      </c>
+      <c r="BM9">
+        <v>109972037.0</v>
+      </c>
+      <c r="BN9">
+        <v>97295124.0</v>
+      </c>
+      <c r="BO9">
+        <v>955070500000.0</v>
+      </c>
+      <c r="BP9">
+        <v>955070500000.0</v>
+      </c>
       <c r="BQ9"/>
       <c r="BR9"/>
     </row>
     <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>170</v>
-[...67 lines deleted...]
-      <c r="BP10"/>
+        <v>140</v>
+      </c>
+      <c r="B10">
+        <v>6924000.0</v>
+      </c>
+      <c r="C10">
+        <v>426812896.0</v>
+      </c>
+      <c r="D10">
+        <v>130302000.0</v>
+      </c>
+      <c r="E10">
+        <v>-57503000.0</v>
+      </c>
+      <c r="F10">
+        <v>-42464000.0</v>
+      </c>
+      <c r="G10">
+        <v>42801000.0</v>
+      </c>
+      <c r="H10">
+        <v>-126545000.0</v>
+      </c>
+      <c r="I10">
+        <v>-30853000.0</v>
+      </c>
+      <c r="J10">
+        <v>-25877000.0</v>
+      </c>
+      <c r="K10">
+        <v>-51481000.0</v>
+      </c>
+      <c r="L10">
+        <v>-19165000.0</v>
+      </c>
+      <c r="M10">
+        <v>-14527000.0</v>
+      </c>
+      <c r="N10">
+        <v>-17583000.0</v>
+      </c>
+      <c r="O10">
+        <v>109745000.0</v>
+      </c>
+      <c r="P10">
+        <v>9737000.0</v>
+      </c>
+      <c r="Q10">
+        <v>60324000.0</v>
+      </c>
+      <c r="R10">
+        <v>32446000.0</v>
+      </c>
+      <c r="S10">
+        <v>1896000.0</v>
+      </c>
+      <c r="T10">
+        <v>31162000.0</v>
+      </c>
+      <c r="U10">
+        <v>16442000.0</v>
+      </c>
+      <c r="V10">
+        <v>27354000.0</v>
+      </c>
+      <c r="W10">
+        <v>-5344000.0</v>
+      </c>
+      <c r="X10">
+        <v>-12153000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-67247000.0</v>
+      </c>
+      <c r="Z10">
+        <v>91169000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-321881000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-51208000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-80416000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-79580000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-41313000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-26335000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-8008000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-2566000.0</v>
+      </c>
+      <c r="AI10">
+        <v>3680000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-13358000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-46073000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-22180000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-53496000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-36438000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-31262000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-70504000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-142142000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-23224000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-118368000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-43724000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-49689000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-30241000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-48506000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-54417000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-7299000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-24842000.0</v>
+      </c>
+      <c r="BA10">
+        <v>3235000.0</v>
+      </c>
+      <c r="BB10">
+        <v>14159000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-1726093468.58</v>
+      </c>
+      <c r="BD10">
+        <v>1695227185.0</v>
+      </c>
+      <c r="BE10">
+        <v>8135005.0</v>
+      </c>
+      <c r="BF10">
+        <v>7260277.0</v>
+      </c>
+      <c r="BG10">
+        <v>-5129098.07</v>
+      </c>
+      <c r="BH10">
+        <v>-43490100.01</v>
+      </c>
+      <c r="BI10">
+        <v>149314748.0</v>
+      </c>
+      <c r="BJ10">
+        <v>23048166.0</v>
+      </c>
+      <c r="BK10">
+        <v>-3441165.09</v>
+      </c>
+      <c r="BL10">
+        <v>8670362.0</v>
+      </c>
+      <c r="BM10">
+        <v>78910592.0</v>
+      </c>
+      <c r="BN10">
+        <v>68030345.0</v>
+      </c>
+      <c r="BO10">
+        <v>946566000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>946566000000.0</v>
+      </c>
       <c r="BQ10"/>
       <c r="BR10"/>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>171</v>
-[...8 lines deleted...]
-      <c r="I11"/>
+        <v>141</v>
+      </c>
+      <c r="B11">
+        <v>2360000.0</v>
+      </c>
+      <c r="C11">
+        <v>111470086.0</v>
+      </c>
+      <c r="D11">
+        <v>3116000.0</v>
+      </c>
+      <c r="E11">
+        <v>2475000.0</v>
+      </c>
+      <c r="F11">
+        <v>2939000.0</v>
+      </c>
+      <c r="G11">
+        <v>4525000.0</v>
+      </c>
+      <c r="H11">
+        <v>153000.0</v>
+      </c>
+      <c r="I11">
+        <v>1801000.0</v>
+      </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>1469000.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>21867000.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
+        <v>2819000.0</v>
       </c>
       <c r="M11">
-        <v>0.0</v>
+        <v>3006000.0</v>
       </c>
       <c r="N11">
-        <v>0.0</v>
+        <v>2276000.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>165822000.0</v>
       </c>
       <c r="P11">
-        <v>0.0</v>
+        <v>6213000.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>8222000.0</v>
       </c>
       <c r="R11">
-        <v>0.0</v>
+        <v>5898000.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>-691000.0</v>
       </c>
       <c r="T11">
-        <v>0.0</v>
+        <v>4644000.0</v>
       </c>
       <c r="U11">
-        <v>0.0</v>
+        <v>6494000.0</v>
       </c>
       <c r="V11">
-        <v>0.0</v>
+        <v>4274000.0</v>
       </c>
       <c r="W11">
-        <v>0.0</v>
+        <v>-53854000.0</v>
       </c>
       <c r="X11">
-        <v>0.0</v>
+        <v>18394000.0</v>
       </c>
       <c r="Y11">
-        <v>0.0</v>
+        <v>8279000.0</v>
       </c>
       <c r="Z11">
-        <v>0.0</v>
+        <v>10971000.0</v>
       </c>
       <c r="AA11">
-        <v>0.0</v>
+        <v>-31889000.0</v>
       </c>
       <c r="AB11">
-        <v>0.0</v>
+        <v>26551000.0</v>
       </c>
       <c r="AC11">
-        <v>0.0</v>
+        <v>-6774000.0</v>
       </c>
       <c r="AD11">
-        <v>0.0</v>
-[...38 lines deleted...]
-      <c r="BP11"/>
+        <v>-15583000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-866000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-5311000.0</v>
+      </c>
+      <c r="AG11">
+        <v>2375000.0</v>
+      </c>
+      <c r="AH11">
+        <v>2743000.0</v>
+      </c>
+      <c r="AI11">
+        <v>11156000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5142000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-8187000.0</v>
+      </c>
+      <c r="AL11">
+        <v>55000.0</v>
+      </c>
+      <c r="AM11">
+        <v>4706000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-7197000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-821000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-7664000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>22391000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1139000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-23670000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-804000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-15366000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-699000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-5154000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-4742000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-1598000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-7017000.0</v>
+      </c>
+      <c r="BA11">
+        <v>1609000.0</v>
+      </c>
+      <c r="BB11">
+        <v>5859000.0</v>
+      </c>
+      <c r="BC11">
+        <v>5566107.0</v>
+      </c>
+      <c r="BD11">
+        <v>-5631757.7</v>
+      </c>
+      <c r="BE11">
+        <v>3259157.0</v>
+      </c>
+      <c r="BF11">
+        <v>895492.0</v>
+      </c>
+      <c r="BG11">
+        <v>-1658902.89</v>
+      </c>
+      <c r="BH11">
+        <v>-673262.5</v>
+      </c>
+      <c r="BI11">
+        <v>6395394.0</v>
+      </c>
+      <c r="BJ11">
+        <v>6758620.0</v>
+      </c>
+      <c r="BK11">
+        <v>-6603539.27</v>
+      </c>
+      <c r="BL11">
+        <v>4512438.0</v>
+      </c>
+      <c r="BM11">
+        <v>21199523.0</v>
+      </c>
+      <c r="BN11">
+        <v>16684602.0</v>
+      </c>
+      <c r="BO11">
+        <v>148069000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>148069000000.0</v>
+      </c>
       <c r="BQ11"/>
       <c r="BR11"/>
     </row>
     <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>172</v>
-[...8 lines deleted...]
-      <c r="I12"/>
+        <v>142</v>
+      </c>
+      <c r="B12">
+        <v>21995000.0</v>
+      </c>
+      <c r="C12">
+        <v>50074160.0</v>
+      </c>
+      <c r="D12">
+        <v>36052000.0</v>
+      </c>
+      <c r="E12">
+        <v>36296000.0</v>
+      </c>
+      <c r="F12">
+        <v>33279000.0</v>
+      </c>
+      <c r="G12">
+        <v>57401000.0</v>
+      </c>
+      <c r="H12">
+        <v>31877000.0</v>
+      </c>
+      <c r="I12">
+        <v>30811000.0</v>
+      </c>
       <c r="J12">
-        <v>20661000.0</v>
+        <v>30020000.0</v>
       </c>
       <c r="K12">
-        <v>20661000.0</v>
+        <v>31418000.0</v>
       </c>
       <c r="L12">
-        <v>95877000.0</v>
+        <v>35459000.0</v>
       </c>
       <c r="M12">
-        <v>95877000.0</v>
+        <v>27774000.0</v>
       </c>
       <c r="N12">
-        <v>61374000.0</v>
+        <v>29088000.0</v>
       </c>
       <c r="O12">
-        <v>-57921000.0</v>
+        <v>57327000.0</v>
       </c>
       <c r="P12">
-        <v>23760000.0</v>
+        <v>34668000.0</v>
       </c>
       <c r="Q12">
-        <v>157374000.0</v>
+        <v>36699000.0</v>
       </c>
       <c r="R12">
-        <v>-74333000.0</v>
+        <v>36806000.0</v>
       </c>
       <c r="S12">
-        <v>-60603000.0</v>
+        <v>14884000.0</v>
       </c>
       <c r="T12">
-        <v>-12066000.0</v>
+        <v>35381000.0</v>
       </c>
       <c r="U12">
-        <v>-46410000.0</v>
+        <v>34742000.0</v>
       </c>
       <c r="V12">
-        <v>74126000.0</v>
+        <v>36407000.0</v>
       </c>
       <c r="W12">
-        <v>39660000.0</v>
+        <v>40848000.0</v>
       </c>
       <c r="X12">
-        <v>-74669000.0</v>
+        <v>32539000.0</v>
       </c>
       <c r="Y12">
-        <v>343623000.0</v>
+        <v>34694000.0</v>
       </c>
       <c r="Z12">
-        <v>66629000.0</v>
+        <v>30267000.0</v>
       </c>
       <c r="AA12">
-        <v>140120000.0</v>
+        <v>57181000.0</v>
       </c>
       <c r="AB12">
-        <v>64601000.0</v>
+        <v>30751000.0</v>
       </c>
       <c r="AC12">
-        <v>102080000.0</v>
+        <v>32147000.0</v>
       </c>
       <c r="AD12">
-        <v>37573000.0</v>
-[...25 lines deleted...]
-      <c r="BC12"/>
+        <v>29926000.0</v>
+      </c>
+      <c r="AE12">
+        <v>33228000.0</v>
+      </c>
+      <c r="AF12">
+        <v>29740000.0</v>
+      </c>
+      <c r="AG12">
+        <v>26227000.0</v>
+      </c>
+      <c r="AH12">
+        <v>23139000.0</v>
+      </c>
+      <c r="AI12">
+        <v>24818000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>24691000.0</v>
+      </c>
+      <c r="AK12">
+        <v>22590000.0</v>
+      </c>
+      <c r="AL12">
+        <v>27189000.0</v>
+      </c>
+      <c r="AM12">
+        <v>37275000.0</v>
+      </c>
+      <c r="AN12">
+        <v>29540000.0</v>
+      </c>
+      <c r="AO12">
+        <v>31135000.0</v>
+      </c>
+      <c r="AP12">
+        <v>29701000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>28514000.0</v>
+      </c>
+      <c r="AR12">
+        <v>19676000.0</v>
+      </c>
+      <c r="AS12">
+        <v>20136000.0</v>
+      </c>
+      <c r="AT12">
+        <v>20006000.0</v>
+      </c>
+      <c r="AU12">
+        <v>14082000.0</v>
+      </c>
+      <c r="AV12">
+        <v>15934000.0</v>
+      </c>
+      <c r="AW12">
+        <v>10253000.0</v>
+      </c>
+      <c r="AX12">
+        <v>11201000.0</v>
+      </c>
+      <c r="AY12">
+        <v>11507000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>10648000.0</v>
+      </c>
+      <c r="BA12">
+        <v>13824000.0</v>
+      </c>
+      <c r="BB12">
+        <v>9673000.0</v>
+      </c>
+      <c r="BC12">
+        <v>40623000.0</v>
+      </c>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12"/>
-[...1 lines deleted...]
-      <c r="BH12"/>
+      <c r="BF12">
+        <v>12194000.0</v>
+      </c>
+      <c r="BG12">
+        <v>10568527.0</v>
+      </c>
+      <c r="BH12">
+        <v>23092652.0</v>
+      </c>
       <c r="BI12"/>
       <c r="BJ12"/>
-      <c r="BK12"/>
-      <c r="BL12"/>
+      <c r="BK12">
+        <v>5194648.0</v>
+      </c>
+      <c r="BL12">
+        <v>10566368.0</v>
+      </c>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12"/>
-[...2 lines deleted...]
-      <c r="BR12"/>
+      <c r="BO12">
+        <v>64994000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>64994000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>164175500000.0</v>
+      </c>
+      <c r="BR12">
+        <v>164175500000.0</v>
+      </c>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>173</v>
-[...29 lines deleted...]
-      <c r="AD13"/>
+        <v>143</v>
+      </c>
+      <c r="B13">
+        <v>534000.0</v>
+      </c>
+      <c r="C13">
+        <v>1556000.0</v>
+      </c>
+      <c r="D13">
+        <v>7900000.0</v>
+      </c>
+      <c r="E13">
+        <v>50391000.0</v>
+      </c>
+      <c r="F13">
+        <v>26409000.0</v>
+      </c>
+      <c r="G13">
+        <v>4765000.0</v>
+      </c>
+      <c r="H13">
+        <v>106017000.0</v>
+      </c>
+      <c r="I13">
+        <v>652000.0</v>
+      </c>
+      <c r="J13">
+        <v>705000.0</v>
+      </c>
+      <c r="K13">
+        <v>1859000.0</v>
+      </c>
+      <c r="L13">
+        <v>13453000.0</v>
+      </c>
+      <c r="M13">
+        <v>59000.0</v>
+      </c>
+      <c r="N13">
+        <v>37788000.0</v>
+      </c>
+      <c r="O13">
+        <v>172169000.0</v>
+      </c>
+      <c r="P13">
+        <v>11444000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1204000.0</v>
+      </c>
+      <c r="R13">
+        <v>1330000.0</v>
+      </c>
+      <c r="S13">
+        <v>21522000.0</v>
+      </c>
+      <c r="T13">
+        <v>13691000.0</v>
+      </c>
+      <c r="U13">
+        <v>1363000.0</v>
+      </c>
+      <c r="V13">
+        <v>11691000.0</v>
+      </c>
+      <c r="W13">
+        <v>4818000.0</v>
+      </c>
+      <c r="X13">
+        <v>14276000.0</v>
+      </c>
+      <c r="Y13">
+        <v>158494000.0</v>
+      </c>
+      <c r="Z13">
+        <v>38124000.0</v>
+      </c>
+      <c r="AA13">
+        <v>37480000.0</v>
+      </c>
+      <c r="AB13">
+        <v>32355000.0</v>
+      </c>
+      <c r="AC13">
+        <v>3404000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3994000.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="B14">
-        <v>6616000.0</v>
-[...1 lines deleted...]
-      <c r="C14"/>
+        <v>-1978000.0</v>
+      </c>
+      <c r="C14">
+        <v>-12319000.0</v>
+      </c>
       <c r="D14"/>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>-228000.0</v>
+      </c>
+      <c r="F14">
+        <v>-1506000.0</v>
+      </c>
       <c r="G14">
-        <v>1213000.0</v>
+        <v>-7764000.0</v>
       </c>
       <c r="H14">
-        <v>6818000.0</v>
+        <v>5629000.0</v>
       </c>
       <c r="I14">
-        <v>3756000.0</v>
+        <v>-2358000.0</v>
       </c>
       <c r="J14">
-        <v>5759000.0</v>
+        <v>-1797000.0</v>
       </c>
       <c r="K14">
-        <v>7227000.0</v>
+        <v>3476000.0</v>
       </c>
       <c r="L14">
-        <v>7922000.0</v>
+        <v>-2539000.0</v>
       </c>
       <c r="M14">
-        <v>10338000.0</v>
+        <v>-1090000.0</v>
       </c>
       <c r="N14">
-        <v>3549000.0</v>
+        <v>1596000.0</v>
       </c>
       <c r="O14">
-        <v>1993000.0</v>
+        <v>-1152000.0</v>
       </c>
       <c r="P14">
-        <v>1681000.0</v>
+        <v>-835000.0</v>
       </c>
       <c r="Q14">
-        <v>9762000.0</v>
+        <v>-1094000.0</v>
       </c>
       <c r="R14">
-        <v>13475000.0</v>
+        <v>-89000.0</v>
       </c>
       <c r="S14">
-        <v>9204000.0</v>
+        <v>514000.0</v>
       </c>
       <c r="T14">
-        <v>13356000.0</v>
+        <v>738000.0</v>
       </c>
       <c r="U14">
-        <v>1010000.0</v>
+        <v>-43594000.0</v>
       </c>
       <c r="V14">
-        <v>31147000.0</v>
+        <v>-43163000.0</v>
       </c>
       <c r="W14">
-        <v>11950000.0</v>
+        <v>-44155000.0</v>
       </c>
       <c r="X14">
-        <v>10338000.0</v>
+        <v>-41672000.0</v>
       </c>
       <c r="Y14">
-        <v>5591000.0</v>
+        <v>-42382000.0</v>
       </c>
       <c r="Z14">
-        <v>17625000.0</v>
+        <v>-36623000.0</v>
       </c>
       <c r="AA14">
-        <v>25470000.0</v>
+        <v>-42563000.0</v>
       </c>
       <c r="AB14">
-        <v>16124000.0</v>
+        <v>-11969000.0</v>
       </c>
       <c r="AC14">
-        <v>15615000.0</v>
+        <v>-11166000.0</v>
       </c>
       <c r="AD14">
-        <v>16304000.0</v>
+        <v>-10159000.0</v>
       </c>
       <c r="AE14">
-        <v>15628000.0</v>
+        <v>-8498000.0</v>
       </c>
       <c r="AF14">
-        <v>17771000.0</v>
+        <v>-5593000.0</v>
       </c>
       <c r="AG14">
-        <v>21493000.0</v>
-[...30 lines deleted...]
-      </c>
+        <v>762000.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
       <c r="AR14">
-        <v>20889000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>944000.0</v>
+      </c>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
       <c r="AZ14">
-        <v>23211000.0</v>
+        <v>2899000.0</v>
       </c>
       <c r="BA14">
-        <v>11508000.0</v>
-[...4 lines deleted...]
-      <c r="BC14"/>
+        <v>91000.0</v>
+      </c>
+      <c r="BB14"/>
+      <c r="BC14">
+        <v>1117100.0</v>
+      </c>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-      <c r="BG14"/>
+      <c r="BG14">
+        <v>348700.0</v>
+      </c>
       <c r="BH14"/>
-      <c r="BI14"/>
+      <c r="BI14">
+        <v>272004000000.0</v>
+      </c>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
-      <c r="BO14"/>
-[...2 lines deleted...]
-      <c r="BR14"/>
+      <c r="BO14">
+        <v>621500000.0</v>
+      </c>
+      <c r="BP14">
+        <v>621500000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>144500000.0</v>
+      </c>
+      <c r="BR14">
+        <v>144500000.0</v>
+      </c>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-      <c r="E15"/>
+        <v>145</v>
+      </c>
+      <c r="B15">
+        <v>2586000.0</v>
+      </c>
+      <c r="C15">
+        <v>303033849.0</v>
+      </c>
+      <c r="D15">
+        <v>127060000.0</v>
+      </c>
+      <c r="E15">
+        <v>-60206000.0</v>
+      </c>
       <c r="F15">
-        <v>0.0</v>
-[...3 lines deleted...]
-      <c r="I15"/>
+        <v>-46909000.0</v>
+      </c>
+      <c r="G15">
+        <v>30512000.0</v>
+      </c>
+      <c r="H15">
+        <v>-121069000.0</v>
+      </c>
+      <c r="I15">
+        <v>-35012000.0</v>
+      </c>
       <c r="J15">
-        <v>4446000.0</v>
-[...42 lines deleted...]
-      <c r="AZ15"/>
+        <v>-29143000.0</v>
+      </c>
+      <c r="K15">
+        <v>-68801000.0</v>
+      </c>
+      <c r="L15">
+        <v>-24522000.0</v>
+      </c>
+      <c r="M15">
+        <v>-18624000.0</v>
+      </c>
+      <c r="N15">
+        <v>-19859000.0</v>
+      </c>
+      <c r="O15">
+        <v>-56077000.0</v>
+      </c>
+      <c r="P15">
+        <v>2689000.0</v>
+      </c>
+      <c r="Q15">
+        <v>51008000.0</v>
+      </c>
+      <c r="R15">
+        <v>26459000.0</v>
+      </c>
+      <c r="S15">
+        <v>3101000.0</v>
+      </c>
+      <c r="T15">
+        <v>27256000.0</v>
+      </c>
+      <c r="U15">
+        <v>10381000.0</v>
+      </c>
+      <c r="V15">
+        <v>22087000.0</v>
+      </c>
+      <c r="W15">
+        <v>51071000.0</v>
+      </c>
+      <c r="X15">
+        <v>-31908000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-69629000.0</v>
+      </c>
+      <c r="Z15">
+        <v>74141000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-291746000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-76958000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-72632000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-62322000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-37435000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-21370000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-11147000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-4865000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-6696000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-18349000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-36000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-20700000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-56997000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-27151000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-27744000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-59801000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-159790000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-25307000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-92652000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-42280000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-32336000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-28803000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-42245000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-46431000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-3896000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-20724000.0</v>
+      </c>
       <c r="BA15">
-        <v>872182.0</v>
+        <v>1535000.0</v>
       </c>
       <c r="BB15">
-        <v>25242000.0</v>
-[...2 lines deleted...]
-      <c r="BD15"/>
+        <v>9099000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-21245502.0</v>
+      </c>
+      <c r="BD15">
+        <v>-10568084.6</v>
+      </c>
       <c r="BE15">
-        <v>12501000.0</v>
+        <v>4959797.0</v>
       </c>
       <c r="BF15">
-        <v>94650000000.0</v>
-[...2 lines deleted...]
-      <c r="BH15"/>
+        <v>6418789.0</v>
+      </c>
+      <c r="BG15">
+        <v>-3230075.19</v>
+      </c>
+      <c r="BH15">
+        <v>-42816837.51</v>
+      </c>
       <c r="BI15">
-        <v>335388.52</v>
+        <v>142851736.0</v>
       </c>
       <c r="BJ15">
-        <v>16615087.93</v>
-[...2 lines deleted...]
-      <c r="BL15"/>
+        <v>16357163.0</v>
+      </c>
+      <c r="BK15">
+        <v>3361589.0</v>
+      </c>
+      <c r="BL15">
+        <v>4060557.0</v>
+      </c>
       <c r="BM15">
-        <v>137872000000.0</v>
+        <v>57808544.0</v>
       </c>
       <c r="BN15">
-        <v>82395000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>51345633.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
       <c r="BR15"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B16"/>
       <c r="C16">
-        <v>63585000.0</v>
+        <v>303281000.0</v>
       </c>
       <c r="D16">
-        <v>77585000.0</v>
+        <v>129293000.0</v>
       </c>
       <c r="E16">
-        <v>100304000.0</v>
+        <v>-60206000.0</v>
       </c>
       <c r="F16">
-        <v>71453000.0</v>
+        <v>-46909000.0</v>
       </c>
       <c r="G16">
-        <v>99270000.0</v>
+        <v>30512000.0</v>
       </c>
       <c r="H16">
-        <v>97853000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-121069000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
-        <v>118743000.0</v>
+        <v>-24522000.0</v>
       </c>
       <c r="M16">
-        <v>78866000.0</v>
+        <v>-24522000.0</v>
       </c>
       <c r="N16">
-        <v>77492000.0</v>
+        <v>-24522000.0</v>
       </c>
       <c r="O16">
-        <v>127453000.0</v>
+        <v>-24522000.0</v>
       </c>
       <c r="P16">
-        <v>123922000.0</v>
+        <v>2689000.0</v>
       </c>
       <c r="Q16">
-        <v>85014000.0</v>
+        <v>51008000.0</v>
       </c>
       <c r="R16">
-        <v>95490000.0</v>
+        <v>26459000.0</v>
       </c>
       <c r="S16">
-        <v>73031000.0</v>
+        <v>3101000.0</v>
       </c>
       <c r="T16">
-        <v>117587000.0</v>
+        <v>27256000.0</v>
       </c>
       <c r="U16">
-        <v>112826000.0</v>
+        <v>10381000.0</v>
       </c>
       <c r="V16">
-        <v>99704000.0</v>
+        <v>22087000.0</v>
       </c>
       <c r="W16">
-        <v>104397000.0</v>
+        <v>51071000.0</v>
       </c>
       <c r="X16">
-        <v>63687000.0</v>
+        <v>-31908000.0</v>
       </c>
       <c r="Y16">
-        <v>130249000.0</v>
+        <v>-69629000.0</v>
       </c>
       <c r="Z16">
-        <v>136279000.0</v>
+        <v>74141000.0</v>
       </c>
       <c r="AA16">
-        <v>172448000.0</v>
+        <v>-291746000.0</v>
       </c>
       <c r="AB16">
-        <v>72113000.0</v>
+        <v>-76958000.0</v>
       </c>
       <c r="AC16">
-        <v>173287000.0</v>
+        <v>-72632000.0</v>
       </c>
       <c r="AD16">
-        <v>180045000.0</v>
+        <v>-62322000.0</v>
       </c>
       <c r="AE16">
-        <v>228061000.0</v>
+        <v>-37435000.0</v>
       </c>
       <c r="AF16">
-        <v>254864000.0</v>
-[...99 lines deleted...]
-      </c>
+        <v>-21370000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
     </row>
     <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="C17"/>
+        <v>147</v>
+      </c>
+      <c r="B17">
+        <v>4564000.0</v>
+      </c>
+      <c r="C17">
+        <v>315600000.0</v>
+      </c>
       <c r="D17"/>
-      <c r="E17"/>
-[...26 lines deleted...]
-      <c r="AF17"/>
+      <c r="E17">
+        <v>-59978000.0</v>
+      </c>
+      <c r="F17">
+        <v>-45403000.0</v>
+      </c>
+      <c r="G17">
+        <v>38276000.0</v>
+      </c>
+      <c r="H17">
+        <v>-126698000.0</v>
+      </c>
+      <c r="I17">
+        <v>-32654000.0</v>
+      </c>
+      <c r="J17">
+        <v>-27346000.0</v>
+      </c>
+      <c r="K17">
+        <v>-73348000.0</v>
+      </c>
+      <c r="L17">
+        <v>-21984000.0</v>
+      </c>
+      <c r="M17">
+        <v>-17533000.0</v>
+      </c>
+      <c r="N17">
+        <v>-19859000.0</v>
+      </c>
+      <c r="O17">
+        <v>-56077000.0</v>
+      </c>
+      <c r="P17">
+        <v>3524000.0</v>
+      </c>
+      <c r="Q17">
+        <v>52102000.0</v>
+      </c>
+      <c r="R17">
+        <v>26548000.0</v>
+      </c>
+      <c r="S17">
+        <v>2587000.0</v>
+      </c>
+      <c r="T17">
+        <v>26518000.0</v>
+      </c>
+      <c r="U17">
+        <v>9948000.0</v>
+      </c>
+      <c r="V17">
+        <v>23080000.0</v>
+      </c>
+      <c r="W17">
+        <v>48510000.0</v>
+      </c>
+      <c r="X17">
+        <v>-30547000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-75526000.0</v>
+      </c>
+      <c r="Z17">
+        <v>80198000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-289992000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-77759000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-73642000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-63997000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-40447000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-21023000.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
     </row>
     <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>178</v>
+        <v>148</v>
       </c>
       <c r="B18">
-        <v>6169000.0</v>
+        <v>-22059000.0</v>
       </c>
       <c r="C18">
-        <v>-26023000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-48559000.0</v>
+      </c>
+      <c r="D18"/>
       <c r="E18">
-        <v>58012000.0</v>
+        <v>-35541000.0</v>
       </c>
       <c r="F18">
-        <v>12717000.0</v>
+        <v>-32942000.0</v>
       </c>
       <c r="G18">
-        <v>14128000.0</v>
+        <v>-57583000.0</v>
       </c>
       <c r="H18">
-        <v>-21812000.0</v>
+        <v>-31788000.0</v>
       </c>
       <c r="I18">
-        <v>-55302000.0</v>
+        <v>-30675000.0</v>
       </c>
       <c r="J18">
-        <v>-5689000.0</v>
+        <v>-29901000.0</v>
       </c>
       <c r="K18">
-        <v>102009000.0</v>
+        <v>-31016000.0</v>
       </c>
       <c r="L18">
-        <v>81602000.0</v>
+        <v>-36517000.0</v>
       </c>
       <c r="M18">
-        <v>140551000.0</v>
+        <v>-29773000.0</v>
       </c>
       <c r="N18">
-        <v>3989000.0</v>
+        <v>-28405000.0</v>
       </c>
       <c r="O18">
-        <v>48506000.0</v>
+        <v>-62646000.0</v>
       </c>
       <c r="P18">
-        <v>-1082000.0</v>
+        <v>-33531000.0</v>
       </c>
       <c r="Q18">
-        <v>103805000.0</v>
+        <v>-35495000.0</v>
       </c>
       <c r="R18">
-        <v>-34388000.0</v>
+        <v>-35476000.0</v>
       </c>
       <c r="S18">
-        <v>-43272000.0</v>
+        <v>-13187000.0</v>
       </c>
       <c r="T18">
-        <v>16168000.0</v>
+        <v>-34228000.0</v>
       </c>
       <c r="U18">
-        <v>34340000.0</v>
+        <v>-33379000.0</v>
       </c>
       <c r="V18">
-        <v>46907000.0</v>
+        <v>-35329000.0</v>
       </c>
       <c r="W18">
-        <v>-33857000.0</v>
+        <v>-36030000.0</v>
       </c>
       <c r="X18">
-        <v>-4369000.0</v>
+        <v>-32140000.0</v>
       </c>
       <c r="Y18">
-        <v>-60702000.0</v>
+        <v>-34067000.0</v>
       </c>
       <c r="Z18">
-        <v>-2159000.0</v>
+        <v>-29509000.0</v>
       </c>
       <c r="AA18">
-        <v>72750000.0</v>
+        <v>96283000.0</v>
       </c>
       <c r="AB18">
-        <v>-33883000.0</v>
+        <v>-29051000.0</v>
       </c>
       <c r="AC18">
-        <v>-44580000.0</v>
+        <v>-28743000.0</v>
       </c>
       <c r="AD18">
-        <v>-62668000.0</v>
-[...102 lines deleted...]
-      </c>
+        <v>-25932000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
     </row>
     <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>179</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...82 lines deleted...]
-      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
     </row>
     <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23251,989 +18056,733 @@
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
     </row>
     <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>151</v>
+      </c>
+      <c r="B21">
+        <v>13569000.0</v>
+      </c>
       <c r="C21">
-        <v>4562000.0</v>
+        <v>-64403473.0</v>
       </c>
       <c r="D21">
-        <v>1583000.0</v>
+        <v>-8259833.0</v>
       </c>
       <c r="E21">
-        <v>-12398000.0</v>
+        <v>-7307000.0</v>
       </c>
       <c r="F21">
-        <v>2077000.0</v>
+        <v>-15081000.0</v>
       </c>
       <c r="G21">
-        <v>6169000.0</v>
-[...2 lines deleted...]
-      <c r="I21"/>
+        <v>49229000.0</v>
+      </c>
+      <c r="H21">
+        <v>-17715000.0</v>
+      </c>
+      <c r="I21">
+        <v>-4099000.0</v>
+      </c>
       <c r="J21">
-        <v>-24221000.0</v>
+        <v>-728000.0</v>
       </c>
       <c r="K21">
-        <v>-24221000.0</v>
+        <v>-14694000.0</v>
       </c>
       <c r="L21">
-        <v>-24221000.0</v>
+        <v>-3222000.0</v>
       </c>
       <c r="M21">
-        <v>-24221000.0</v>
+        <v>-11990000.0</v>
       </c>
       <c r="N21">
-        <v>-96686000.0</v>
+        <v>10736000.0</v>
       </c>
       <c r="O21">
-        <v>9336000.0</v>
+        <v>-36110000.0</v>
       </c>
       <c r="P21">
-        <v>-1964000.0</v>
+        <v>49054000.0</v>
       </c>
       <c r="Q21">
-        <v>-93516000.0</v>
+        <v>90827000.0</v>
       </c>
       <c r="R21">
-        <v>102727000.0</v>
+        <v>66843000.0</v>
       </c>
       <c r="S21">
-        <v>46521000.0</v>
+        <v>-18591000.0</v>
       </c>
       <c r="T21">
-        <v>-60211000.0</v>
+        <v>17865000.0</v>
       </c>
       <c r="U21">
-        <v>235540000.0</v>
+        <v>30722000.0</v>
       </c>
       <c r="V21">
-        <v>-34340000.0</v>
+        <v>39548000.0</v>
       </c>
       <c r="W21">
-        <v>44263000.0</v>
+        <v>93985000.0</v>
       </c>
       <c r="X21">
-        <v>-20336000.0</v>
+        <v>2405000.0</v>
       </c>
       <c r="Y21">
-        <v>31875000.0</v>
+        <v>16626000.0</v>
       </c>
       <c r="Z21">
-        <v>59926000.0</v>
+        <v>53641000.0</v>
       </c>
       <c r="AA21">
-        <v>71680000.0</v>
+        <v>-358636000.0</v>
       </c>
       <c r="AB21">
-        <v>-66052000.0</v>
+        <v>-19383000.0</v>
       </c>
       <c r="AC21">
-        <v>72457000.0</v>
+        <v>-34526000.0</v>
       </c>
       <c r="AD21">
-        <v>34487000.0</v>
-[...38 lines deleted...]
-      <c r="BP21"/>
+        <v>-36218000.0</v>
+      </c>
+      <c r="AE21">
+        <v>7386000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-20046000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-11892000.0</v>
+      </c>
+      <c r="AH21">
+        <v>21234000.0</v>
+      </c>
+      <c r="AI21">
+        <v>27547000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>18752000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>21445000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-24407000.0</v>
+      </c>
+      <c r="AN21">
+        <v>2104000.0</v>
+      </c>
+      <c r="AO21">
+        <v>19127000.0</v>
+      </c>
+      <c r="AP21">
+        <v>7566000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-60327000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-15827000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-77467000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-29928000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-11435000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-28882000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-20630000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-9497000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-9224000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-36387000.0</v>
+      </c>
+      <c r="BA21">
+        <v>28954000.0</v>
+      </c>
+      <c r="BB21">
+        <v>15590000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-2050897.0</v>
+      </c>
+      <c r="BD21">
+        <v>-4534246.39</v>
+      </c>
+      <c r="BE21">
+        <v>4608996.0</v>
+      </c>
+      <c r="BF21">
+        <v>17906146.0</v>
+      </c>
+      <c r="BG21">
+        <v>11735099.0</v>
+      </c>
+      <c r="BH21">
+        <v>-10166073.0</v>
+      </c>
+      <c r="BI21">
+        <v>20437887.0</v>
+      </c>
+      <c r="BJ21">
+        <v>17579324.0</v>
+      </c>
+      <c r="BK21">
+        <v>-32933823.0</v>
+      </c>
+      <c r="BL21">
+        <v>8844800.0</v>
+      </c>
+      <c r="BM21">
+        <v>72921319.0</v>
+      </c>
+      <c r="BN21">
+        <v>60092014.0</v>
+      </c>
+      <c r="BO21">
+        <v>584336000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>584336000000.0</v>
+      </c>
       <c r="BQ21"/>
       <c r="BR21"/>
     </row>
     <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>143</v>
-[...195 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
     </row>
     <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>153</v>
       </c>
       <c r="B23">
-        <v>-2733000.0</v>
+        <v>248794000.0</v>
       </c>
       <c r="C23">
-        <v>-1113000.0</v>
+        <v>317952681.0</v>
       </c>
       <c r="D23">
-        <v>-702000.0</v>
+        <v>249279000.0</v>
       </c>
       <c r="E23">
-        <v>-10770000.0</v>
+        <v>233373000.0</v>
       </c>
       <c r="F23">
-        <v>-796000.0</v>
+        <v>249843000.0</v>
       </c>
       <c r="G23">
-        <v>-691000.0</v>
+        <v>247848000.0</v>
       </c>
       <c r="H23">
-        <v>-1541000.0</v>
+        <v>230562000.0</v>
       </c>
       <c r="I23">
-        <v>-1207000.0</v>
+        <v>216979000.0</v>
       </c>
       <c r="J23">
-        <v>-8131000.0</v>
+        <v>232940000.0</v>
       </c>
       <c r="K23">
-        <v>-7142000.0</v>
+        <v>201725000.0</v>
       </c>
       <c r="L23">
-        <v>-12684000.0</v>
+        <v>282107000.0</v>
       </c>
       <c r="M23">
-        <v>-52599000.0</v>
+        <v>306119000.0</v>
       </c>
       <c r="N23">
-        <v>-8836000.0</v>
+        <v>669219000.0</v>
       </c>
       <c r="O23">
-        <v>-11857000.0</v>
+        <v>431499000.0</v>
       </c>
       <c r="P23">
-        <v>-9350000.0</v>
+        <v>480716000.0</v>
       </c>
       <c r="Q23">
-        <v>-40747000.0</v>
+        <v>632480000.0</v>
       </c>
       <c r="R23">
-        <v>-14368000.0</v>
+        <v>635913000.0</v>
       </c>
       <c r="S23">
-        <v>-11477000.0</v>
+        <v>560187000.0</v>
       </c>
       <c r="T23">
-        <v>-7653000.0</v>
+        <v>541554000.0</v>
       </c>
       <c r="U23">
-        <v>-43561000.0</v>
+        <v>543505000.0</v>
       </c>
       <c r="V23">
-        <v>-4408000.0</v>
+        <v>445363000.0</v>
       </c>
       <c r="W23">
-        <v>4323000.0</v>
+        <v>353653000.0</v>
       </c>
       <c r="X23">
-        <v>-68201000.0</v>
+        <v>385949000.0</v>
       </c>
       <c r="Y23">
-        <v>-19846000.0</v>
+        <v>225009000.0</v>
       </c>
       <c r="Z23">
-        <v>-29363000.0</v>
+        <v>257548000.0</v>
       </c>
       <c r="AA23">
-        <v>-10980000.0</v>
+        <v>471068000.0</v>
       </c>
       <c r="AB23">
-        <v>-25213000.0</v>
+        <v>370742000.0</v>
       </c>
       <c r="AC23">
-        <v>-35921000.0</v>
+        <v>318276000.0</v>
       </c>
       <c r="AD23">
-        <v>-20205000.0</v>
+        <v>456000000.0</v>
       </c>
       <c r="AE23">
-        <v>-14029000.0</v>
+        <v>455878000.0</v>
       </c>
       <c r="AF23">
-        <v>-16906000.0</v>
+        <v>442890000.0</v>
       </c>
       <c r="AG23">
-        <v>-12644000.0</v>
+        <v>380792000.0</v>
       </c>
       <c r="AH23">
-        <v>-29122000.0</v>
+        <v>465753000.0</v>
       </c>
       <c r="AI23">
-        <v>-17057000.0</v>
+        <v>380299000.0</v>
       </c>
       <c r="AJ23">
-        <v>-26321000.0</v>
+        <v>390981000.0</v>
       </c>
       <c r="AK23">
-        <v>119594000.0</v>
+        <v>300939000.0</v>
       </c>
       <c r="AL23">
-        <v>-26195000.0</v>
+        <v>329485000.0</v>
       </c>
       <c r="AM23">
-        <v>-31111000.0</v>
+        <v>386341000.0</v>
       </c>
       <c r="AN23">
-        <v>-20998000.0</v>
+        <v>321333000.0</v>
       </c>
       <c r="AO23">
-        <v>-29023000.0</v>
+        <v>334153000.0</v>
       </c>
       <c r="AP23">
-        <v>-2998000.0</v>
+        <v>303799000.0</v>
       </c>
       <c r="AQ23">
-        <v>-27420000.0</v>
+        <v>389596000.0</v>
       </c>
       <c r="AR23">
-        <v>-12849000.0</v>
+        <v>332371000.0</v>
       </c>
       <c r="AS23">
-        <v>-18417000.0</v>
+        <v>402677000.0</v>
       </c>
       <c r="AT23">
-        <v>-17240000.0</v>
+        <v>381956000.0</v>
       </c>
       <c r="AU23">
-        <v>-9931000.0</v>
+        <v>530150000.0</v>
       </c>
       <c r="AV23">
-        <v>-7948000.0</v>
+        <v>482130000.0</v>
       </c>
       <c r="AW23">
-        <v>-16839000.0</v>
+        <v>475177000.0</v>
       </c>
       <c r="AX23">
-        <v>-7034000.0</v>
+        <v>468986000.0</v>
       </c>
       <c r="AY23">
-        <v>-8727000.0</v>
+        <v>534899000.0</v>
       </c>
       <c r="AZ23">
-        <v>-6363000.0</v>
+        <v>498193000.0</v>
       </c>
       <c r="BA23">
-        <v>-200592.0</v>
+        <v>464267000.0</v>
       </c>
       <c r="BB23">
-        <v>186670705.0</v>
+        <v>600378000.0</v>
       </c>
       <c r="BC23">
-        <v>-10064746.0</v>
+        <v>2350453251.0</v>
       </c>
       <c r="BD23">
-        <v>-13146246.0</v>
+        <v>1220093115.32</v>
       </c>
       <c r="BE23">
-        <v>-17291979.71</v>
+        <v>542202464.0</v>
       </c>
       <c r="BF23">
-        <v>-11218919.0</v>
+        <v>605935399.0</v>
       </c>
       <c r="BG23">
-        <v>8487427.0</v>
+        <v>539925119.0</v>
       </c>
       <c r="BH23">
-        <v>-6518344.0</v>
+        <v>441202657.0</v>
       </c>
       <c r="BI23">
-        <v>8146538.0</v>
+        <v>473147185.0</v>
       </c>
       <c r="BJ23">
-        <v>3390294.0</v>
+        <v>468688909.0</v>
       </c>
       <c r="BK23">
-        <v>25890586.0</v>
+        <v>332893908.0</v>
       </c>
       <c r="BL23">
-        <v>-83641862.02</v>
+        <v>336292453.0</v>
       </c>
       <c r="BM23">
-        <v>5151000000.0</v>
+        <v>427682437.0</v>
       </c>
       <c r="BN23">
-        <v>1178000000.0</v>
+        <v>423927203.0</v>
       </c>
       <c r="BO23"/>
       <c r="BP23"/>
-      <c r="BQ23">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ23"/>
       <c r="BR23"/>
     </row>
     <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>183</v>
-[...162 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
-[...19 lines deleted...]
-      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
-[...4 lines deleted...]
-      </c>
+      <c r="BM24"/>
+      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ24"/>
       <c r="BR24"/>
     </row>
     <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="B25">
-        <v>-124355000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="C25">
-        <v>-21847000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10462000.0</v>
+      </c>
+      <c r="D25"/>
       <c r="E25">
-        <v>71088000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="F25">
-        <v>19363000.0</v>
+        <v>831000.0</v>
       </c>
       <c r="G25">
-        <v>52072000.0</v>
+        <v>9426000.0</v>
       </c>
       <c r="H25">
-        <v>1748000.0</v>
+        <v>1596000.0</v>
       </c>
       <c r="I25">
-        <v>25687000.0</v>
+        <v>1440000.0</v>
       </c>
       <c r="J25">
-        <v>20661000.0</v>
+        <v>1284000.0</v>
       </c>
       <c r="K25">
-        <v>113933000.0</v>
+        <v>7088000.0</v>
       </c>
       <c r="L25">
-        <v>95877000.0</v>
+        <v>2378000.0</v>
       </c>
       <c r="M25">
-        <v>214075000.0</v>
+        <v>2135000.0</v>
       </c>
       <c r="N25">
-        <v>-6238000.0</v>
+        <v>1422000.0</v>
       </c>
       <c r="O25">
-        <v>-53001000.0</v>
+        <v>1205000.0</v>
       </c>
       <c r="P25">
-        <v>-28140000.0</v>
+        <v>3549000.0</v>
       </c>
       <c r="Q25">
-        <v>-3101000.0</v>
+        <v>1993000.0</v>
       </c>
       <c r="R25">
-        <v>-27256000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="S25">
-        <v>-10381000.0</v>
+        <v>1365000.0</v>
       </c>
       <c r="T25">
-        <v>-11699000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="U25">
-        <v>-51071000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="V25">
-        <v>31908000.0</v>
+        <v>1476000.0</v>
       </c>
       <c r="W25">
-        <v>69629000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="X25">
-        <v>-74141000.0</v>
+        <v>1824000.0</v>
       </c>
       <c r="Y25">
-        <v>291746000.0</v>
+        <v>1697000.0</v>
       </c>
       <c r="Z25">
-        <v>76958000.0</v>
-[...114 lines deleted...]
-      </c>
+        <v>1681000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
     </row>
     <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -24263,745 +18812,7049 @@
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
     </row>
     <row r="27" spans="1:70">
       <c r="A27" t="s">
+        <v>157</v>
+      </c>
+      <c r="B27">
+        <v>3469000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>3939000.0</v>
+      </c>
+      <c r="F27">
+        <v>3770000.0</v>
+      </c>
+      <c r="G27">
+        <v>4141000.0</v>
+      </c>
+      <c r="H27">
+        <v>4100000.0</v>
+      </c>
+      <c r="I27">
+        <v>4186000.0</v>
+      </c>
+      <c r="J27">
+        <v>3608000.0</v>
+      </c>
+      <c r="K27">
+        <v>5151000.0</v>
+      </c>
+      <c r="L27">
+        <v>3929000.0</v>
+      </c>
+      <c r="M27">
+        <v>5244000.0</v>
+      </c>
+      <c r="N27">
+        <v>5812000.0</v>
+      </c>
+      <c r="O27">
+        <v>7941000.0</v>
+      </c>
+      <c r="P27">
+        <v>7504000.0</v>
+      </c>
+      <c r="Q27">
+        <v>8260000.0</v>
+      </c>
+      <c r="R27">
+        <v>6429000.0</v>
+      </c>
+      <c r="S27">
+        <v>6836000.0</v>
+      </c>
+      <c r="T27">
+        <v>7134000.0</v>
+      </c>
+      <c r="U27">
+        <v>7960000.0</v>
+      </c>
+      <c r="V27">
+        <v>8288000.0</v>
+      </c>
+      <c r="W27">
+        <v>1818000.0</v>
+      </c>
+      <c r="X27">
+        <v>9238000.0</v>
+      </c>
+      <c r="Y27">
+        <v>5022000.0</v>
+      </c>
+      <c r="Z27">
+        <v>7050000.0</v>
+      </c>
+      <c r="AA27">
+        <v>9138000.0</v>
+      </c>
+      <c r="AB27">
+        <v>8301000.0</v>
+      </c>
+      <c r="AC27">
+        <v>4749000.0</v>
+      </c>
+      <c r="AD27">
+        <v>6645000.0</v>
+      </c>
+      <c r="AE27">
+        <v>6711000.0</v>
+      </c>
+      <c r="AF27">
+        <v>5948000.0</v>
+      </c>
+      <c r="AG27">
+        <v>4988000.0</v>
+      </c>
+      <c r="AH27">
+        <v>7123000.0</v>
+      </c>
+      <c r="AI27">
+        <v>5795000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>6079000.0</v>
+      </c>
+      <c r="AK27">
+        <v>3420000.0</v>
+      </c>
+      <c r="AL27">
+        <v>5699000.0</v>
+      </c>
+      <c r="AM27">
+        <v>6018000.0</v>
+      </c>
+      <c r="AN27">
+        <v>5856000.0</v>
+      </c>
+      <c r="AO27">
+        <v>6733000.0</v>
+      </c>
+      <c r="AP27">
+        <v>5887000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>6255000.0</v>
+      </c>
+      <c r="AR27">
+        <v>6027000.0</v>
+      </c>
+      <c r="AS27">
+        <v>5530000.0</v>
+      </c>
+      <c r="AT27">
+        <v>5724000.0</v>
+      </c>
+      <c r="AU27">
+        <v>6208000.0</v>
+      </c>
+      <c r="AV27">
+        <v>6346000.0</v>
+      </c>
+      <c r="AW27">
+        <v>5312000.0</v>
+      </c>
+      <c r="AX27">
+        <v>7161000.0</v>
+      </c>
+      <c r="AY27">
+        <v>4452000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>7220000.0</v>
+      </c>
+      <c r="BA27">
+        <v>8270000.0</v>
+      </c>
+      <c r="BB27">
+        <v>12296000.0</v>
+      </c>
+      <c r="BC27">
+        <v>12258319.0</v>
+      </c>
+      <c r="BD27">
+        <v>9191735.0</v>
+      </c>
+      <c r="BE27">
+        <v>10152039.0</v>
+      </c>
+      <c r="BF27">
+        <v>10860905.0</v>
+      </c>
+      <c r="BG27">
+        <v>8356335.0</v>
+      </c>
+      <c r="BH27">
+        <v>6721756.0</v>
+      </c>
+      <c r="BI27">
+        <v>8097123.0</v>
+      </c>
+      <c r="BJ27">
+        <v>7758643.0</v>
+      </c>
+      <c r="BK27">
+        <v>4716829.0</v>
+      </c>
+      <c r="BL27">
+        <v>8021277.0</v>
+      </c>
+      <c r="BM27">
+        <v>7770526.0</v>
+      </c>
+      <c r="BN27">
+        <v>8497581.0</v>
+      </c>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+    </row>
+    <row r="28" spans="1:70">
+      <c r="A28" t="s">
+        <v>158</v>
+      </c>
+      <c r="B28">
+        <v>5366000.0</v>
+      </c>
+      <c r="C28">
+        <v>13450000.0</v>
+      </c>
+      <c r="D28">
+        <v>25927000.0</v>
+      </c>
+      <c r="E28">
+        <v>7839000.0</v>
+      </c>
+      <c r="F28">
+        <v>6811000.0</v>
+      </c>
+      <c r="G28">
+        <v>7528000.0</v>
+      </c>
+      <c r="H28">
+        <v>10401000.0</v>
+      </c>
+      <c r="I28">
+        <v>10100000.0</v>
+      </c>
+      <c r="J28">
+        <v>8351000.0</v>
+      </c>
+      <c r="K28">
+        <v>5410000.0</v>
+      </c>
+      <c r="L28">
+        <v>14235000.0</v>
+      </c>
+      <c r="M28">
+        <v>11404000.0</v>
+      </c>
+      <c r="N28">
+        <v>6914000.0</v>
+      </c>
+      <c r="O28">
+        <v>447000.0</v>
+      </c>
+      <c r="P28">
+        <v>6308000.0</v>
+      </c>
+      <c r="Q28">
+        <v>10573000.0</v>
+      </c>
+      <c r="R28">
+        <v>5642000.0</v>
+      </c>
+      <c r="S28">
+        <v>8449000.0</v>
+      </c>
+      <c r="T28">
+        <v>18334000.0</v>
+      </c>
+      <c r="U28">
+        <v>4089000.0</v>
+      </c>
+      <c r="V28">
+        <v>7936000.0</v>
+      </c>
+      <c r="W28">
+        <v>4816000.0</v>
+      </c>
+      <c r="X28">
+        <v>6074000.0</v>
+      </c>
+      <c r="Y28">
+        <v>8151000.0</v>
+      </c>
+      <c r="Z28">
+        <v>8202000.0</v>
+      </c>
+      <c r="AA28">
+        <v>20438000.0</v>
+      </c>
+      <c r="AB28">
+        <v>11205000.0</v>
+      </c>
+      <c r="AC28">
+        <v>9723000.0</v>
+      </c>
+      <c r="AD28">
+        <v>9847000.0</v>
+      </c>
+      <c r="AE28">
+        <v>7253000.0</v>
+      </c>
+      <c r="AF28">
+        <v>6363000.0</v>
+      </c>
+      <c r="AG28">
+        <v>8400000.0</v>
+      </c>
+      <c r="AH28">
+        <v>8896000.0</v>
+      </c>
+      <c r="AI28">
+        <v>5202000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>10917000.0</v>
+      </c>
+      <c r="AK28">
+        <v>8486000.0</v>
+      </c>
+      <c r="AL28">
+        <v>7528000.0</v>
+      </c>
+      <c r="AM28">
+        <v>8142000.0</v>
+      </c>
+      <c r="AN28">
+        <v>8568000.0</v>
+      </c>
+      <c r="AO28">
+        <v>8797000.0</v>
+      </c>
+      <c r="AP28">
+        <v>7245000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5865000.0</v>
+      </c>
+      <c r="AR28">
+        <v>9642000.0</v>
+      </c>
+      <c r="AS28">
+        <v>7710000.0</v>
+      </c>
+      <c r="AT28">
+        <v>5070000.0</v>
+      </c>
+      <c r="AU28">
+        <v>11470000.0</v>
+      </c>
+      <c r="AV28">
+        <v>7699000.0</v>
+      </c>
+      <c r="AW28">
+        <v>7680000.0</v>
+      </c>
+      <c r="AX28">
+        <v>4420000.0</v>
+      </c>
+      <c r="AY28">
+        <v>9039000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>4903000.0</v>
+      </c>
+      <c r="BA28">
+        <v>4790000.0</v>
+      </c>
+      <c r="BB28">
+        <v>5304000.0</v>
+      </c>
+      <c r="BC28">
+        <v>96631251.0</v>
+      </c>
+      <c r="BD28">
+        <v>119794103.49</v>
+      </c>
+      <c r="BE28">
+        <v>24167861.0</v>
+      </c>
+      <c r="BF28">
+        <v>23670990.0</v>
+      </c>
+      <c r="BG28">
+        <v>21459817.0</v>
+      </c>
+      <c r="BH28">
+        <v>33131348.0</v>
+      </c>
+      <c r="BI28">
+        <v>28260333.0</v>
+      </c>
+      <c r="BJ28">
+        <v>23137136.0</v>
+      </c>
+      <c r="BK28">
+        <v>30700290.0</v>
+      </c>
+      <c r="BL28">
+        <v>18538828.0</v>
+      </c>
+      <c r="BM28">
+        <v>29280191.0</v>
+      </c>
+      <c r="BN28">
+        <v>28705528.0</v>
+      </c>
+      <c r="BO28">
+        <v>284495000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>284495000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>264875000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>264875000000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:70">
+      <c r="A29" t="s">
+        <v>159</v>
+      </c>
+      <c r="B29">
+        <v>2360000.0</v>
+      </c>
+      <c r="C29">
+        <v>111906000.0</v>
+      </c>
+      <c r="D29">
+        <v>3171000.0</v>
+      </c>
+      <c r="E29">
+        <v>1632000.0</v>
+      </c>
+      <c r="F29">
+        <v>2939000.0</v>
+      </c>
+      <c r="G29">
+        <v>4525000.0</v>
+      </c>
+      <c r="H29">
+        <v>153000.0</v>
+      </c>
+      <c r="I29">
+        <v>1801000.0</v>
+      </c>
+      <c r="J29">
+        <v>1469000.0</v>
+      </c>
+      <c r="K29">
+        <v>21867000.0</v>
+      </c>
+      <c r="L29">
+        <v>2819000.0</v>
+      </c>
+      <c r="M29">
+        <v>3006000.0</v>
+      </c>
+      <c r="N29">
+        <v>2276000.0</v>
+      </c>
+      <c r="O29">
+        <v>165822000.0</v>
+      </c>
+      <c r="P29">
+        <v>6213000.0</v>
+      </c>
+      <c r="Q29">
+        <v>8222000.0</v>
+      </c>
+      <c r="R29">
+        <v>5898000.0</v>
+      </c>
+      <c r="S29">
+        <v>-691000.0</v>
+      </c>
+      <c r="T29">
+        <v>4644000.0</v>
+      </c>
+      <c r="U29">
+        <v>6494000.0</v>
+      </c>
+      <c r="V29">
+        <v>4274000.0</v>
+      </c>
+      <c r="W29">
+        <v>-53854000.0</v>
+      </c>
+      <c r="X29">
+        <v>18394000.0</v>
+      </c>
+      <c r="Y29">
+        <v>8279000.0</v>
+      </c>
+      <c r="Z29">
+        <v>10971000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-30326000.0</v>
+      </c>
+      <c r="AB29">
+        <v>24988000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-6774000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-15583000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+    </row>
+    <row r="30" spans="1:70">
+      <c r="A30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B30">
+        <v>24610000.0</v>
+      </c>
+      <c r="C30">
+        <v>60968275.0</v>
+      </c>
+      <c r="D30">
+        <v>20464000.0</v>
+      </c>
+      <c r="E30">
+        <v>28318000.0</v>
+      </c>
+      <c r="F30">
+        <v>28035000.0</v>
+      </c>
+      <c r="G30">
+        <v>-6573000.0</v>
+      </c>
+      <c r="H30">
+        <v>33771000.0</v>
+      </c>
+      <c r="I30">
+        <v>32590000.0</v>
+      </c>
+      <c r="J30">
+        <v>21088000.0</v>
+      </c>
+      <c r="K30">
+        <v>17291000.0</v>
+      </c>
+      <c r="L30">
+        <v>32057000.0</v>
+      </c>
+      <c r="M30">
+        <v>36934000.0</v>
+      </c>
+      <c r="N30">
+        <v>31827000.0</v>
+      </c>
+      <c r="O30">
+        <v>47600000.0</v>
+      </c>
+      <c r="P30">
+        <v>35756000.0</v>
+      </c>
+      <c r="Q30">
+        <v>33092000.0</v>
+      </c>
+      <c r="R30">
+        <v>28095000.0</v>
+      </c>
+      <c r="S30">
+        <v>26216000.0</v>
+      </c>
+      <c r="T30">
+        <v>51174000.0</v>
+      </c>
+      <c r="U30">
+        <v>29920000.0</v>
+      </c>
+      <c r="V30">
+        <v>32645000.0</v>
+      </c>
+      <c r="W30">
+        <v>-34790000.0</v>
+      </c>
+      <c r="X30">
+        <v>25410000.0</v>
+      </c>
+      <c r="Y30">
+        <v>16202000.0</v>
+      </c>
+      <c r="Z30">
+        <v>463000.0</v>
+      </c>
+      <c r="AA30">
+        <v>62820000.0</v>
+      </c>
+      <c r="AB30">
+        <v>53459000.0</v>
+      </c>
+      <c r="AC30">
+        <v>47441000.0</v>
+      </c>
+      <c r="AD30">
+        <v>48765000.0</v>
+      </c>
+      <c r="AE30">
+        <v>37100000.0</v>
+      </c>
+      <c r="AF30">
+        <v>34849000.0</v>
+      </c>
+      <c r="AG30">
+        <v>46293000.0</v>
+      </c>
+      <c r="AH30">
+        <v>46374000.0</v>
+      </c>
+      <c r="AI30">
+        <v>34393000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>47856000.0</v>
+      </c>
+      <c r="AK30">
+        <v>49684000.0</v>
+      </c>
+      <c r="AL30">
+        <v>39874000.0</v>
+      </c>
+      <c r="AM30">
+        <v>41153000.0</v>
+      </c>
+      <c r="AN30">
+        <v>36264000.0</v>
+      </c>
+      <c r="AO30">
+        <v>43643000.0</v>
+      </c>
+      <c r="AP30">
+        <v>35077000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>45614000.0</v>
+      </c>
+      <c r="AR30">
+        <v>34223000.0</v>
+      </c>
+      <c r="AS30">
+        <v>35903000.0</v>
+      </c>
+      <c r="AT30">
+        <v>32605000.0</v>
+      </c>
+      <c r="AU30">
+        <v>31099000.0</v>
+      </c>
+      <c r="AV30">
+        <v>35230000.0</v>
+      </c>
+      <c r="AW30">
+        <v>42363000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20048000.0</v>
+      </c>
+      <c r="AY30">
+        <v>30624000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>14922000.0</v>
+      </c>
+      <c r="BA30">
+        <v>27011000.0</v>
+      </c>
+      <c r="BB30">
+        <v>36352000.0</v>
+      </c>
+      <c r="BC30">
+        <v>185428251.0</v>
+      </c>
+      <c r="BD30">
+        <v>-140807154.08</v>
+      </c>
+      <c r="BE30">
+        <v>34320006.0</v>
+      </c>
+      <c r="BF30">
+        <v>34531895.0</v>
+      </c>
+      <c r="BG30">
+        <v>14508089.0</v>
+      </c>
+      <c r="BH30">
+        <v>39853105.0</v>
+      </c>
+      <c r="BI30">
+        <v>36357456.0</v>
+      </c>
+      <c r="BJ30">
+        <v>30895779.0</v>
+      </c>
+      <c r="BK30">
+        <v>35417120.0</v>
+      </c>
+      <c r="BL30">
+        <v>26560106.0</v>
+      </c>
+      <c r="BM30">
+        <v>37050718.0</v>
+      </c>
+      <c r="BN30">
+        <v>37203109.0</v>
+      </c>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+    </row>
+    <row r="31" spans="1:70">
+      <c r="A31" t="s">
+        <v>161</v>
+      </c>
+      <c r="B31">
+        <v>-6645000.0</v>
+      </c>
+      <c r="C31">
+        <v>491216369.0</v>
+      </c>
+      <c r="D31">
+        <v>138562000.0</v>
+      </c>
+      <c r="E31">
+        <v>-50196000.0</v>
+      </c>
+      <c r="F31">
+        <v>-27383000.0</v>
+      </c>
+      <c r="G31">
+        <v>-6428000.0</v>
+      </c>
+      <c r="H31">
+        <v>-108830000.0</v>
+      </c>
+      <c r="I31">
+        <v>-26754000.0</v>
+      </c>
+      <c r="J31">
+        <v>-25149000.0</v>
+      </c>
+      <c r="K31">
+        <v>-36787000.0</v>
+      </c>
+      <c r="L31">
+        <v>-15943000.0</v>
+      </c>
+      <c r="M31">
+        <v>-2537000.0</v>
+      </c>
+      <c r="N31">
+        <v>-28319000.0</v>
+      </c>
+      <c r="O31">
+        <v>145855000.0</v>
+      </c>
+      <c r="P31">
+        <v>-11700000.0</v>
+      </c>
+      <c r="Q31">
+        <v>24536000.0</v>
+      </c>
+      <c r="R31">
+        <v>-10042000.0</v>
+      </c>
+      <c r="S31">
+        <v>20487000.0</v>
+      </c>
+      <c r="T31">
+        <v>13692000.0</v>
+      </c>
+      <c r="U31">
+        <v>-14280000.0</v>
+      </c>
+      <c r="V31">
+        <v>-12194000.0</v>
+      </c>
+      <c r="W31">
+        <v>-99329000.0</v>
+      </c>
+      <c r="X31">
+        <v>-14558000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-83873000.0</v>
+      </c>
+      <c r="Z31">
+        <v>38123000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-167295000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-31825000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-45890000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-43362000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-48699000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-6289000.0</v>
+      </c>
+      <c r="AG31">
+        <v>3884000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-23800000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-25025000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-32110000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-29073000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-43625000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-29089000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-38542000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-50389000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-78070000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-81815000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-7397000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-40901000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-13796000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-38254000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1359000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-27876000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-44920000.0</v>
+      </c>
+      <c r="AY31">
+        <v>14147000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>11545000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-25719000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1430000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1724042571.58</v>
+      </c>
+      <c r="BD31">
+        <v>1699761431.0</v>
+      </c>
+      <c r="BE31">
+        <v>3526009.0</v>
+      </c>
+      <c r="BF31">
+        <v>-9050146.0</v>
+      </c>
+      <c r="BG31">
+        <v>-16864197.07</v>
+      </c>
+      <c r="BH31">
+        <v>-33324027.01</v>
+      </c>
+      <c r="BI31">
+        <v>128876861.0</v>
+      </c>
+      <c r="BJ31">
+        <v>5468842.0</v>
+      </c>
+      <c r="BK31">
+        <v>29492657.0</v>
+      </c>
+      <c r="BL31">
+        <v>-174438.0</v>
+      </c>
+      <c r="BM31">
+        <v>5989273.0</v>
+      </c>
+      <c r="BN31">
+        <v>7938330.0</v>
+      </c>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+    </row>
+    <row r="32" spans="1:70">
+      <c r="A32" t="s">
+        <v>162</v>
+      </c>
+      <c r="B32">
+        <v>262363000.0</v>
+      </c>
+      <c r="C32">
+        <v>253549208.0</v>
+      </c>
+      <c r="D32">
+        <v>241018000.0</v>
+      </c>
+      <c r="E32">
+        <v>226066000.0</v>
+      </c>
+      <c r="F32">
+        <v>234762000.0</v>
+      </c>
+      <c r="G32">
+        <v>297077000.0</v>
+      </c>
+      <c r="H32">
+        <v>212847000.0</v>
+      </c>
+      <c r="I32">
+        <v>212880000.0</v>
+      </c>
+      <c r="J32">
+        <v>231793000.0</v>
+      </c>
+      <c r="K32">
+        <v>190549000.0</v>
+      </c>
+      <c r="L32">
+        <v>278787000.0</v>
+      </c>
+      <c r="M32">
+        <v>294800000.0</v>
+      </c>
+      <c r="N32">
+        <v>689832000.0</v>
+      </c>
+      <c r="O32">
+        <v>395389000.0</v>
+      </c>
+      <c r="P32">
+        <v>504728000.0</v>
+      </c>
+      <c r="Q32">
+        <v>662425000.0</v>
+      </c>
+      <c r="R32">
+        <v>675991000.0</v>
+      </c>
+      <c r="S32">
+        <v>545936000.0</v>
+      </c>
+      <c r="T32">
+        <v>554857000.0</v>
+      </c>
+      <c r="U32">
+        <v>571070000.0</v>
+      </c>
+      <c r="V32">
+        <v>484207000.0</v>
+      </c>
+      <c r="W32">
+        <v>414864000.0</v>
+      </c>
+      <c r="X32">
+        <v>385967000.0</v>
+      </c>
+      <c r="Y32">
+        <v>241638000.0</v>
+      </c>
+      <c r="Z32">
+        <v>311188000.0</v>
+      </c>
+      <c r="AA32">
+        <v>367427000.0</v>
+      </c>
+      <c r="AB32">
+        <v>351023000.0</v>
+      </c>
+      <c r="AC32">
+        <v>283068000.0</v>
+      </c>
+      <c r="AD32">
+        <v>418982000.0</v>
+      </c>
+      <c r="AE32">
+        <v>463439000.0</v>
+      </c>
+      <c r="AF32">
+        <v>421825000.0</v>
+      </c>
+      <c r="AG32">
+        <v>368097000.0</v>
+      </c>
+      <c r="AH32">
+        <v>486174000.0</v>
+      </c>
+      <c r="AI32">
+        <v>409107000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>405934000.0</v>
+      </c>
+      <c r="AK32">
+        <v>283840000.0</v>
+      </c>
+      <c r="AL32">
+        <v>350139000.0</v>
+      </c>
+      <c r="AM32">
+        <v>362427000.0</v>
+      </c>
+      <c r="AN32">
+        <v>323137000.0</v>
+      </c>
+      <c r="AO32">
+        <v>347945000.0</v>
+      </c>
+      <c r="AP32">
+        <v>311206000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>328440000.0</v>
+      </c>
+      <c r="AR32">
+        <v>316145000.0</v>
+      </c>
+      <c r="AS32">
+        <v>325209000.0</v>
+      </c>
+      <c r="AT32">
+        <v>352029000.0</v>
+      </c>
+      <c r="AU32">
+        <v>508154000.0</v>
+      </c>
+      <c r="AV32">
+        <v>451494000.0</v>
+      </c>
+      <c r="AW32">
+        <v>449706000.0</v>
+      </c>
+      <c r="AX32">
+        <v>459491000.0</v>
+      </c>
+      <c r="AY32">
+        <v>513451000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>461808000.0</v>
+      </c>
+      <c r="BA32">
+        <v>493220000.0</v>
+      </c>
+      <c r="BB32">
+        <v>615969000.0</v>
+      </c>
+      <c r="BC32">
+        <v>628188565.0</v>
+      </c>
+      <c r="BD32">
+        <v>488603533.0</v>
+      </c>
+      <c r="BE32">
+        <v>546811245.0</v>
+      </c>
+      <c r="BF32">
+        <v>623841655.0</v>
+      </c>
+      <c r="BG32">
+        <v>566968282.0</v>
+      </c>
+      <c r="BH32">
+        <v>431036584.0</v>
+      </c>
+      <c r="BI32">
+        <v>493585073.0</v>
+      </c>
+      <c r="BJ32">
+        <v>486268233.0</v>
+      </c>
+      <c r="BK32">
+        <v>299960085.0</v>
+      </c>
+      <c r="BL32">
+        <v>345137253.0</v>
+      </c>
+      <c r="BM32">
+        <v>500603756.0</v>
+      </c>
+      <c r="BN32">
+        <v>484019217.0</v>
+      </c>
+      <c r="BO32">
+        <v>4542811000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>4542811000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>3913956500000.0</v>
+      </c>
+      <c r="BR32">
+        <v>3913956500000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2">
+        <v>185623956.0</v>
+      </c>
+      <c r="C2">
+        <v>102704000.0</v>
+      </c>
+      <c r="D2">
+        <v>78866000.0</v>
+      </c>
+      <c r="E2">
+        <v>85014000.0</v>
+      </c>
+      <c r="F2">
+        <v>112826000.0</v>
+      </c>
+      <c r="G2">
+        <v>130249000.0</v>
+      </c>
+      <c r="H2">
+        <v>173287000.0</v>
+      </c>
+      <c r="I2">
+        <v>280870000.0</v>
+      </c>
+      <c r="J2">
+        <v>264954000.0</v>
+      </c>
+      <c r="K2">
+        <v>132589000.0</v>
+      </c>
+      <c r="L2">
+        <v>236689000.0</v>
+      </c>
+      <c r="M2">
+        <v>190232000.0</v>
+      </c>
+      <c r="N2">
+        <v>270267000.0</v>
+      </c>
+      <c r="O2">
+        <v>396285000.0</v>
+      </c>
+      <c r="P2">
+        <v>466422000.0</v>
+      </c>
+      <c r="Q2">
+        <v>193068050.0</v>
+      </c>
+      <c r="R2">
+        <v>116762307.0</v>
+      </c>
+      <c r="S2">
+        <v>57612299.0</v>
+      </c>
+      <c r="T2">
+        <v>90693381.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3">
+        <v>34284039</v>
+      </c>
+      <c r="C3">
+        <v>25102000</v>
+      </c>
+      <c r="D3">
+        <v>27991000</v>
+      </c>
+      <c r="E3">
+        <v>32687000</v>
+      </c>
+      <c r="F3">
+        <v>77572000</v>
+      </c>
+      <c r="G3">
+        <v>26409000</v>
+      </c>
+      <c r="H3">
+        <v>200119000</v>
+      </c>
+      <c r="I3">
+        <v>277307000</v>
+      </c>
+      <c r="J3">
+        <v>157374000</v>
+      </c>
+      <c r="K3">
+        <v>146946000</v>
+      </c>
+      <c r="L3">
+        <v>191059000</v>
+      </c>
+      <c r="M3">
+        <v>199068000</v>
+      </c>
+      <c r="N3">
+        <v>177676000</v>
+      </c>
+      <c r="O3">
+        <v>170514000</v>
+      </c>
+      <c r="P3">
+        <v>177602000</v>
+      </c>
+      <c r="Q3">
+        <v>116488236.03</v>
+      </c>
+      <c r="R3">
+        <v>50248959.99</v>
+      </c>
+      <c r="S3">
+        <v>22391238.49</v>
+      </c>
+      <c r="T3">
+        <v>17839900.25</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>168</v>
+      </c>
+      <c r="B6">
+        <v>-36023193.0</v>
+      </c>
+      <c r="C6">
+        <v>-2400000.0</v>
+      </c>
+      <c r="D6">
+        <v>23838000.0</v>
+      </c>
+      <c r="E6">
+        <v>-6148000.0</v>
+      </c>
+      <c r="F6">
+        <v>-27812000.0</v>
+      </c>
+      <c r="G6">
+        <v>-17423000.0</v>
+      </c>
+      <c r="H6">
+        <v>-43038000.0</v>
+      </c>
+      <c r="I6">
+        <v>-107583000.0</v>
+      </c>
+      <c r="J6">
+        <v>15916000.0</v>
+      </c>
+      <c r="K6">
+        <v>132365000.0</v>
+      </c>
+      <c r="L6">
+        <v>-104100000.0</v>
+      </c>
+      <c r="M6">
+        <v>46457000.0</v>
+      </c>
+      <c r="N6">
+        <v>-80035000.0</v>
+      </c>
+      <c r="O6">
+        <v>-126018000.0</v>
+      </c>
+      <c r="P6">
+        <v>-70137000.0</v>
+      </c>
+      <c r="Q6">
+        <v>266969650.0</v>
+      </c>
+      <c r="R6">
+        <v>69969873.0</v>
+      </c>
+      <c r="S6">
+        <v>41982317.0</v>
+      </c>
+      <c r="T6">
+        <v>-22914580.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B7">
+        <v>-97503000.0</v>
+      </c>
+      <c r="C7">
+        <v>-82351000.0</v>
+      </c>
+      <c r="D7">
+        <v>-93068000.0</v>
+      </c>
+      <c r="E7">
+        <v>-106178000.0</v>
+      </c>
+      <c r="F7">
+        <v>-106177000.0</v>
+      </c>
+      <c r="G7">
+        <v>-107435000.0</v>
+      </c>
+      <c r="H7">
+        <v>-191104000.0</v>
+      </c>
+      <c r="I7">
+        <v>-295843000.0</v>
+      </c>
+      <c r="J7">
+        <v>-255310000.0</v>
+      </c>
+      <c r="K7">
+        <v>-260256000.0</v>
+      </c>
+      <c r="L7">
+        <v>-195100000.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>174</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>10372000.0</v>
+      </c>
+      <c r="G12">
+        <v>-7293000.0</v>
+      </c>
+      <c r="H12">
+        <v>614973000.0</v>
+      </c>
+      <c r="I12">
+        <v>-74929000.0</v>
+      </c>
+      <c r="J12">
+        <v>212383000.0</v>
+      </c>
+      <c r="K12">
+        <v>164162000.0</v>
+      </c>
+      <c r="L12">
+        <v>172247000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>175</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>176</v>
+      </c>
+      <c r="B14">
+        <v>24750488.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
+        <v>24140000.0</v>
+      </c>
+      <c r="E14">
+        <v>40772000.0</v>
+      </c>
+      <c r="F14">
+        <v>46688000.0</v>
+      </c>
+      <c r="G14">
+        <v>54445000.0</v>
+      </c>
+      <c r="H14">
+        <v>64810000.0</v>
+      </c>
+      <c r="I14">
+        <v>69595000.0</v>
+      </c>
+      <c r="J14">
+        <v>73522000.0</v>
+      </c>
+      <c r="K14">
+        <v>74746000.0</v>
+      </c>
+      <c r="L14">
+        <v>73860000.0</v>
+      </c>
+      <c r="M14">
+        <v>70638000.0</v>
+      </c>
+      <c r="N14">
+        <v>73833000.0</v>
+      </c>
+      <c r="O14">
+        <v>53466000.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
+        <v>8000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15">
+        <v>25242000.0</v>
+      </c>
+      <c r="P15">
+        <v>12501000.0</v>
+      </c>
+      <c r="Q15">
+        <v>16279699.4</v>
+      </c>
+      <c r="R15">
+        <v>14628219.2</v>
+      </c>
+      <c r="S15">
+        <v>8609084.0</v>
+      </c>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>178</v>
+      </c>
+      <c r="B16">
+        <v>149600763.0</v>
+      </c>
+      <c r="C16">
+        <v>100304000.0</v>
+      </c>
+      <c r="D16">
+        <v>102704000.0</v>
+      </c>
+      <c r="E16">
+        <v>78866000.0</v>
+      </c>
+      <c r="F16">
+        <v>85014000.0</v>
+      </c>
+      <c r="G16">
+        <v>112826000.0</v>
+      </c>
+      <c r="H16">
+        <v>130249000.0</v>
+      </c>
+      <c r="I16">
+        <v>173287000.0</v>
+      </c>
+      <c r="J16">
+        <v>280870000.0</v>
+      </c>
+      <c r="K16">
+        <v>264954000.0</v>
+      </c>
+      <c r="L16">
+        <v>132589000.0</v>
+      </c>
+      <c r="M16">
+        <v>236689000.0</v>
+      </c>
+      <c r="N16">
+        <v>190232000.0</v>
+      </c>
+      <c r="O16">
+        <v>270267000.0</v>
+      </c>
+      <c r="P16">
+        <v>396285000.0</v>
+      </c>
+      <c r="Q16">
+        <v>460037700.0</v>
+      </c>
+      <c r="R16">
+        <v>186732180.0</v>
+      </c>
+      <c r="S16">
+        <v>99594616.0</v>
+      </c>
+      <c r="T16">
+        <v>67778801.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>179</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>180</v>
+      </c>
+      <c r="B18">
+        <v>-33459286.0</v>
+      </c>
+      <c r="C18">
+        <v>63045000.0</v>
+      </c>
+      <c r="D18">
+        <v>136165000.0</v>
+      </c>
+      <c r="E18">
+        <v>269409000.0</v>
+      </c>
+      <c r="F18">
+        <v>42313000.0</v>
+      </c>
+      <c r="G18">
+        <v>43021000.0</v>
+      </c>
+      <c r="H18">
+        <v>-23994000.0</v>
+      </c>
+      <c r="I18">
+        <v>-357458000.0</v>
+      </c>
+      <c r="J18">
+        <v>46786000.0</v>
+      </c>
+      <c r="K18">
+        <v>-79731000.0</v>
+      </c>
+      <c r="L18">
+        <v>-264981000.0</v>
+      </c>
+      <c r="M18">
+        <v>-201366000.0</v>
+      </c>
+      <c r="N18">
+        <v>-38801000.0</v>
+      </c>
+      <c r="O18">
+        <v>-150066000.0</v>
+      </c>
+      <c r="P18">
+        <v>-115334000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-23415575.03</v>
+      </c>
+      <c r="R18">
+        <v>43477551.0</v>
+      </c>
+      <c r="S18">
+        <v>32553392.0</v>
+      </c>
+      <c r="T18">
+        <v>11460217.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B19">
+        <v>1675000.0</v>
+      </c>
+      <c r="C19">
+        <v>-65426000.0</v>
+      </c>
+      <c r="D19">
+        <v>228646000.0</v>
+      </c>
+      <c r="E19">
+        <v>168831000.0</v>
+      </c>
+      <c r="F19">
+        <v>-682000.0</v>
+      </c>
+      <c r="G19">
+        <v>-760000.0</v>
+      </c>
+      <c r="H19">
+        <v>-1329000.0</v>
+      </c>
+      <c r="I19">
+        <v>439000.0</v>
+      </c>
+      <c r="J19">
+        <v>-780000.0</v>
+      </c>
+      <c r="K19">
+        <v>-14241000.0</v>
+      </c>
+      <c r="L19">
+        <v>-16513000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>182</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>183</v>
+      </c>
+      <c r="B21">
+        <v>3474000.0</v>
+      </c>
+      <c r="C21">
+        <v>-8668000.0</v>
+      </c>
+      <c r="D21">
+        <v>-320264000.0</v>
+      </c>
+      <c r="E21">
+        <v>-388043000.0</v>
+      </c>
+      <c r="F21">
+        <v>-4479000.0</v>
+      </c>
+      <c r="G21">
+        <v>225127000.0</v>
+      </c>
+      <c r="H21">
+        <v>97429000.0</v>
+      </c>
+      <c r="I21">
+        <v>329280000.0</v>
+      </c>
+      <c r="J21">
+        <v>46372000.0</v>
+      </c>
+      <c r="K21">
+        <v>130315000.0</v>
+      </c>
+      <c r="L21">
+        <v>274374000.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>145</v>
+      </c>
+      <c r="B22">
+        <v>321464974.0</v>
+      </c>
+      <c r="C22">
+        <v>-154712000.0</v>
+      </c>
+      <c r="D22">
+        <v>-130210000.0</v>
+      </c>
+      <c r="E22">
+        <v>19474000.0</v>
+      </c>
+      <c r="F22">
+        <v>44434000.0</v>
+      </c>
+      <c r="G22">
+        <v>23675000.0</v>
+      </c>
+      <c r="H22">
+        <v>-503658000.0</v>
+      </c>
+      <c r="I22">
+        <v>-74817000.0</v>
+      </c>
+      <c r="J22">
+        <v>-81745000.0</v>
+      </c>
+      <c r="K22">
+        <v>-171693000.0</v>
+      </c>
+      <c r="L22">
+        <v>-320029000.0</v>
+      </c>
+      <c r="M22">
+        <v>-149815000.0</v>
+      </c>
+      <c r="N22">
+        <v>-13986000.0</v>
+      </c>
+      <c r="O22">
+        <v>-20435000.0</v>
+      </c>
+      <c r="P22">
+        <v>113161987.26</v>
+      </c>
+      <c r="Q22">
+        <v>116576325.0</v>
+      </c>
+      <c r="R22">
+        <v>52484699.0</v>
+      </c>
+      <c r="S22">
+        <v>41591175.0</v>
+      </c>
+      <c r="T22">
+        <v>33372063.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>184</v>
+      </c>
+      <c r="B23">
+        <v>-10188414.0</v>
+      </c>
+      <c r="C23">
+        <v>-13798000.0</v>
+      </c>
+      <c r="D23">
+        <v>-29163000.0</v>
+      </c>
+      <c r="E23">
+        <v>-82642000.0</v>
+      </c>
+      <c r="F23">
+        <v>-74245000.0</v>
+      </c>
+      <c r="G23">
+        <v>-111847000.0</v>
+      </c>
+      <c r="H23">
+        <v>-85402000.0</v>
+      </c>
+      <c r="I23">
+        <v>-87060000.0</v>
+      </c>
+      <c r="J23">
+        <v>-85144000.0</v>
+      </c>
+      <c r="K23">
+        <v>-95708000.0</v>
+      </c>
+      <c r="L23">
+        <v>-72290000.0</v>
+      </c>
+      <c r="M23">
+        <v>-53528000.0</v>
+      </c>
+      <c r="N23">
+        <v>-38963000.0</v>
+      </c>
+      <c r="O23">
+        <v>-28785000.0</v>
+      </c>
+      <c r="P23">
+        <v>-22028000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-12484078.6</v>
+      </c>
+      <c r="R23">
+        <v>546521.0</v>
+      </c>
+      <c r="S23">
+        <v>1786560.0</v>
+      </c>
+      <c r="T23">
+        <v>7670418.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>185</v>
+      </c>
+      <c r="B24">
+        <v>14597000.0</v>
+      </c>
+      <c r="C24">
+        <v>-48469000.0</v>
+      </c>
+      <c r="D24">
+        <v>48839000.0</v>
+      </c>
+      <c r="E24">
+        <v>204364000.0</v>
+      </c>
+      <c r="F24">
+        <v>3111000.0</v>
+      </c>
+      <c r="G24">
+        <v>-182967000.0</v>
+      </c>
+      <c r="H24">
+        <v>-37709000.0</v>
+      </c>
+      <c r="I24">
+        <v>1647000.0</v>
+      </c>
+      <c r="J24">
+        <v>6159000.0</v>
+      </c>
+      <c r="K24">
+        <v>36636000.0</v>
+      </c>
+      <c r="L24">
+        <v>-26197000.0</v>
+      </c>
+      <c r="M24">
+        <v>-28525000.0</v>
+      </c>
+      <c r="N24">
+        <v>-1375000.0</v>
+      </c>
+      <c r="O24">
+        <v>-13766000.0</v>
+      </c>
+      <c r="P24">
+        <v>3825000.0</v>
+      </c>
+      <c r="Q24">
+        <v>4262174.0</v>
+      </c>
+      <c r="R24">
+        <v>-8559935.8</v>
+      </c>
+      <c r="S24">
+        <v>4000733.0</v>
+      </c>
+      <c r="T24">
+        <v>-621784.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
         <v>186</v>
+      </c>
+      <c r="B25">
+        <v>-345390710.0</v>
+      </c>
+      <c r="C25">
+        <v>88147000.0</v>
+      </c>
+      <c r="D25">
+        <v>270226000.0</v>
+      </c>
+      <c r="E25">
+        <v>241850000.0</v>
+      </c>
+      <c r="F25">
+        <v>28763000.0</v>
+      </c>
+      <c r="G25">
+        <v>-8690000.0</v>
+      </c>
+      <c r="H25">
+        <v>614973000.0</v>
+      </c>
+      <c r="I25">
+        <v>74817000.0</v>
+      </c>
+      <c r="J25">
+        <v>81745000.0</v>
+      </c>
+      <c r="K25">
+        <v>171693000.0</v>
+      </c>
+      <c r="L25">
+        <v>320029000.0</v>
+      </c>
+      <c r="M25">
+        <v>149815000.0</v>
+      </c>
+      <c r="N25">
+        <v>13986000.0</v>
+      </c>
+      <c r="O25">
+        <v>20435000.0</v>
+      </c>
+      <c r="P25">
+        <v>62268000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-23503663.81</v>
+      </c>
+      <c r="R25">
+        <v>-52484699.19</v>
+      </c>
+      <c r="S25">
+        <v>-41591175.49</v>
+      </c>
+      <c r="T25">
+        <v>-33372063.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>188</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27">
+        <v>954000.0</v>
+      </c>
+      <c r="N27">
+        <v>261000.0</v>
+      </c>
+      <c r="O27">
+        <v>940000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>189</v>
+      </c>
+      <c r="B28">
+        <v>-6757047.0</v>
+      </c>
+      <c r="C28">
+        <v>-22466000.0</v>
+      </c>
+      <c r="D28">
+        <v>-349427000.0</v>
+      </c>
+      <c r="E28">
+        <v>-470685000.0</v>
+      </c>
+      <c r="F28">
+        <v>-72217000.0</v>
+      </c>
+      <c r="G28">
+        <v>119464000.0</v>
+      </c>
+      <c r="H28">
+        <v>12027000.0</v>
+      </c>
+      <c r="I28">
+        <v>242220000.0</v>
+      </c>
+      <c r="J28">
+        <v>-38772000.0</v>
+      </c>
+      <c r="K28">
+        <v>171770000.0</v>
+      </c>
+      <c r="L28">
+        <v>202084000.0</v>
+      </c>
+      <c r="M28">
+        <v>280512000.0</v>
+      </c>
+      <c r="N28">
+        <v>-14841000.0</v>
+      </c>
+      <c r="O28">
+        <v>56695000.0</v>
+      </c>
+      <c r="P28">
+        <v>46753000.0</v>
+      </c>
+      <c r="Q28">
+        <v>292178490.0</v>
+      </c>
+      <c r="R28">
+        <v>-19522506.1</v>
+      </c>
+      <c r="S28">
+        <v>-675854.0</v>
+      </c>
+      <c r="T28">
+        <v>-33711702.55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>190</v>
+      </c>
+      <c r="B29">
+        <v>824752.0</v>
+      </c>
+      <c r="C29">
+        <v>88147000.0</v>
+      </c>
+      <c r="D29">
+        <v>164156000.0</v>
+      </c>
+      <c r="E29">
+        <v>302096000.0</v>
+      </c>
+      <c r="F29">
+        <v>119885000.0</v>
+      </c>
+      <c r="G29">
+        <v>69430000.0</v>
+      </c>
+      <c r="H29">
+        <v>176125000.0</v>
+      </c>
+      <c r="I29">
+        <v>-80151000.0</v>
+      </c>
+      <c r="J29">
+        <v>204160000.0</v>
+      </c>
+      <c r="K29">
+        <v>67215000.0</v>
+      </c>
+      <c r="L29">
+        <v>-73922000.0</v>
+      </c>
+      <c r="M29">
+        <v>-2298000.0</v>
+      </c>
+      <c r="N29">
+        <v>138875000.0</v>
+      </c>
+      <c r="O29">
+        <v>20448000.0</v>
+      </c>
+      <c r="P29">
+        <v>62268000.0</v>
+      </c>
+      <c r="Q29">
+        <v>93072661.0</v>
+      </c>
+      <c r="R29">
+        <v>93726511.0</v>
+      </c>
+      <c r="S29">
+        <v>54944631.0</v>
+      </c>
+      <c r="T29">
+        <v>29300118.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>191</v>
+      </c>
+      <c r="B30">
+        <v>-28338904.0</v>
+      </c>
+      <c r="C30">
+        <v>-65426000.0</v>
+      </c>
+      <c r="D30">
+        <v>228646000.0</v>
+      </c>
+      <c r="E30">
+        <v>168831000.0</v>
+      </c>
+      <c r="F30">
+        <v>-74678000.0</v>
+      </c>
+      <c r="G30">
+        <v>-203880000.0</v>
+      </c>
+      <c r="H30">
+        <v>-237055000.0</v>
+      </c>
+      <c r="I30">
+        <v>-274238000.0</v>
+      </c>
+      <c r="J30">
+        <v>-151995000.0</v>
+      </c>
+      <c r="K30">
+        <v>-101460000.0</v>
+      </c>
+      <c r="L30">
+        <v>-228044000.0</v>
+      </c>
+      <c r="M30">
+        <v>-226097000.0</v>
+      </c>
+      <c r="N30">
+        <v>-201590000.0</v>
+      </c>
+      <c r="O30">
+        <v>-193141000.0</v>
+      </c>
+      <c r="P30">
+        <v>-190160000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-112815370.33</v>
+      </c>
+      <c r="R30">
+        <v>-1932717.6</v>
+      </c>
+      <c r="S30">
+        <v>-18390504.99</v>
+      </c>
+      <c r="T30">
+        <v>-18176345.45</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BT30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:72">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:72">
+      <c r="A2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2">
+        <v>61957000.0</v>
+      </c>
+      <c r="C2">
+        <v>129980000.0</v>
+      </c>
+      <c r="D2">
+        <v>149025000.0</v>
+      </c>
+      <c r="E2">
+        <v>77585000.0</v>
+      </c>
+      <c r="F2">
+        <v>100304000.0</v>
+      </c>
+      <c r="G2">
+        <v>71453000.0</v>
+      </c>
+      <c r="H2">
+        <v>99270000.0</v>
+      </c>
+      <c r="I2">
+        <v>97853000.0</v>
+      </c>
+      <c r="J2">
+        <v>102704000.0</v>
+      </c>
+      <c r="K2">
+        <v>105840000.0</v>
+      </c>
+      <c r="L2">
+        <v>145136000.0</v>
+      </c>
+      <c r="M2">
+        <v>118743000.0</v>
+      </c>
+      <c r="N2">
+        <v>92411000.0</v>
+      </c>
+      <c r="O2">
+        <v>77492000.0</v>
+      </c>
+      <c r="P2">
+        <v>127453000.0</v>
+      </c>
+      <c r="Q2">
+        <v>123922000.0</v>
+      </c>
+      <c r="R2">
+        <v>85014000.0</v>
+      </c>
+      <c r="S2">
+        <v>95490000.0</v>
+      </c>
+      <c r="T2">
+        <v>73031000.0</v>
+      </c>
+      <c r="U2">
+        <v>117587000.0</v>
+      </c>
+      <c r="V2">
+        <v>112826000.0</v>
+      </c>
+      <c r="W2">
+        <v>99704000.0</v>
+      </c>
+      <c r="X2">
+        <v>104397000.0</v>
+      </c>
+      <c r="Y2">
+        <v>63687000.0</v>
+      </c>
+      <c r="Z2">
+        <v>130249000.0</v>
+      </c>
+      <c r="AA2">
+        <v>136279000.0</v>
+      </c>
+      <c r="AB2">
+        <v>172448000.0</v>
+      </c>
+      <c r="AC2">
+        <v>72113000.0</v>
+      </c>
+      <c r="AD2">
+        <v>173287000.0</v>
+      </c>
+      <c r="AE2">
+        <v>180045000.0</v>
+      </c>
+      <c r="AF2">
+        <v>228061000.0</v>
+      </c>
+      <c r="AG2">
+        <v>254864000.0</v>
+      </c>
+      <c r="AH2">
+        <v>280870000.0</v>
+      </c>
+      <c r="AI2">
+        <v>274255000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>283869000.0</v>
+      </c>
+      <c r="AK2">
+        <v>284316000.0</v>
+      </c>
+      <c r="AL2">
+        <v>264954000.0</v>
+      </c>
+      <c r="AM2">
+        <v>101794000.0</v>
+      </c>
+      <c r="AN2">
+        <v>250515000.0</v>
+      </c>
+      <c r="AO2">
+        <v>133565000.0</v>
+      </c>
+      <c r="AP2">
+        <v>132589000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>114633000.0</v>
+      </c>
+      <c r="AR2">
+        <v>134034000.0</v>
+      </c>
+      <c r="AS2">
+        <v>192701000.0</v>
+      </c>
+      <c r="AT2">
+        <v>236689000.0</v>
+      </c>
+      <c r="AU2">
+        <v>218214000.0</v>
+      </c>
+      <c r="AV2">
+        <v>207717000.0</v>
+      </c>
+      <c r="AW2">
+        <v>194108000.0</v>
+      </c>
+      <c r="AX2">
+        <v>190232000.0</v>
+      </c>
+      <c r="AY2">
+        <v>177793000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>208677000.0</v>
+      </c>
+      <c r="BA2">
+        <v>221988000.0</v>
+      </c>
+      <c r="BB2">
+        <v>270267000.0</v>
+      </c>
+      <c r="BC2">
+        <v>176165911.0</v>
+      </c>
+      <c r="BD2">
+        <v>203666629.0</v>
+      </c>
+      <c r="BE2">
+        <v>382298837.0</v>
+      </c>
+      <c r="BF2">
+        <v>392052377.0</v>
+      </c>
+      <c r="BG2">
+        <v>352104177.32</v>
+      </c>
+      <c r="BH2">
+        <v>404174381.0</v>
+      </c>
+      <c r="BI2">
+        <v>377400752.0</v>
+      </c>
+      <c r="BJ2">
+        <v>481425050.0</v>
+      </c>
+      <c r="BK2">
+        <v>140356526.0</v>
+      </c>
+      <c r="BL2">
+        <v>166166456.0</v>
+      </c>
+      <c r="BM2">
+        <v>193517983.0</v>
+      </c>
+      <c r="BN2">
+        <v>249118936.0</v>
+      </c>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+    </row>
+    <row r="3" spans="1:72">
+      <c r="A3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B3">
+        <v>4563000</v>
+      </c>
+      <c r="C3">
+        <v>23933733</v>
+      </c>
+      <c r="D3">
+        <v>3151325</v>
+      </c>
+      <c r="E3">
+        <v>4176000</v>
+      </c>
+      <c r="F3">
+        <v>3136000</v>
+      </c>
+      <c r="G3">
+        <v>13076000</v>
+      </c>
+      <c r="H3">
+        <v>6646000</v>
+      </c>
+      <c r="I3">
+        <v>4145000</v>
+      </c>
+      <c r="J3">
+        <v>1235000</v>
+      </c>
+      <c r="K3">
+        <v>15943000</v>
+      </c>
+      <c r="L3">
+        <v>7587000</v>
+      </c>
+      <c r="M3">
+        <v>527000</v>
+      </c>
+      <c r="N3">
+        <v>3934000</v>
+      </c>
+      <c r="O3">
+        <v>23180000</v>
+      </c>
+      <c r="P3">
+        <v>2249000</v>
+      </c>
+      <c r="Q3">
+        <v>4495000</v>
+      </c>
+      <c r="R3">
+        <v>2763000</v>
+      </c>
+      <c r="S3">
+        <v>66432000</v>
+      </c>
+      <c r="T3">
+        <v>1269000</v>
+      </c>
+      <c r="U3">
+        <v>2295000</v>
+      </c>
+      <c r="V3">
+        <v>7576000</v>
+      </c>
+      <c r="W3">
+        <v>9557000</v>
+      </c>
+      <c r="X3">
+        <v>5549000</v>
+      </c>
+      <c r="Y3">
+        <v>16088000</v>
+      </c>
+      <c r="Z3">
+        <v>14329000</v>
+      </c>
+      <c r="AA3">
+        <v>114771000</v>
+      </c>
+      <c r="AB3">
+        <v>10018000</v>
+      </c>
+      <c r="AC3">
+        <v>21135000</v>
+      </c>
+      <c r="AD3">
+        <v>54195000</v>
+      </c>
+      <c r="AE3">
+        <v>124840000</v>
+      </c>
+      <c r="AF3">
+        <v>96539000</v>
+      </c>
+      <c r="AG3">
+        <v>6476000</v>
+      </c>
+      <c r="AH3">
+        <v>49452000</v>
+      </c>
+      <c r="AI3">
+        <v>81861000</v>
+      </c>
+      <c r="AJ3">
+        <v>18323000</v>
+      </c>
+      <c r="AK3">
+        <v>40863000</v>
+      </c>
+      <c r="AL3">
+        <v>16327000</v>
+      </c>
+      <c r="AM3">
+        <v>9250000</v>
+      </c>
+      <c r="AN3">
+        <v>88817000</v>
+      </c>
+      <c r="AO3">
+        <v>29029000</v>
+      </c>
+      <c r="AP3">
+        <v>19850000</v>
+      </c>
+      <c r="AQ3">
+        <v>5720000</v>
+      </c>
+      <c r="AR3">
+        <v>69301000</v>
+      </c>
+      <c r="AS3">
+        <v>2893000</v>
+      </c>
+      <c r="AT3">
+        <v>118931000</v>
+      </c>
+      <c r="AU3">
+        <v>73262000</v>
+      </c>
+      <c r="AV3">
+        <v>39443000</v>
+      </c>
+      <c r="AW3">
+        <v>50857000</v>
+      </c>
+      <c r="AX3">
+        <v>35506000</v>
+      </c>
+      <c r="AY3">
+        <v>17438000</v>
+      </c>
+      <c r="AZ3">
+        <v>58593000</v>
+      </c>
+      <c r="BA3">
+        <v>42236000</v>
+      </c>
+      <c r="BB3">
+        <v>59409000</v>
+      </c>
+      <c r="BC3">
+        <v>5698376.49</v>
+      </c>
+      <c r="BD3">
+        <v>29447262.55</v>
+      </c>
+      <c r="BE3">
+        <v>111121213.25</v>
+      </c>
+      <c r="BF3">
+        <v>24247147.7</v>
+      </c>
+      <c r="BG3">
+        <v>49035370.74</v>
+      </c>
+      <c r="BH3">
+        <v>49901031.96</v>
+      </c>
+      <c r="BI3">
+        <v>42287886.96</v>
+      </c>
+      <c r="BJ3">
+        <v>27662208.01</v>
+      </c>
+      <c r="BK3">
+        <v>44081464.81</v>
+      </c>
+      <c r="BL3">
+        <v>17418392.8</v>
+      </c>
+      <c r="BM3">
+        <v>44255988.62</v>
+      </c>
+      <c r="BN3">
+        <v>10732389.8</v>
+      </c>
+      <c r="BO3">
+        <v>473600000000</v>
+      </c>
+      <c r="BP3">
+        <v>314823500000</v>
+      </c>
+      <c r="BQ3">
+        <v>156047000000</v>
+      </c>
+      <c r="BR3">
+        <v>78023500000</v>
+      </c>
+      <c r="BS3">
+        <v>247417000000</v>
+      </c>
+      <c r="BT3">
+        <v>167558000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:72">
+      <c r="A4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+    </row>
+    <row r="5" spans="1:72">
+      <c r="A5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+    </row>
+    <row r="6" spans="1:72">
+      <c r="A6" t="s">
+        <v>168</v>
+      </c>
+      <c r="B6">
+        <v>13632000.0</v>
+      </c>
+      <c r="C6">
+        <v>19620762.0</v>
+      </c>
+      <c r="D6">
+        <v>-19000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-14000000.0</v>
+      </c>
+      <c r="F6">
+        <v>-22719000.0</v>
+      </c>
+      <c r="G6">
+        <v>28851000.0</v>
+      </c>
+      <c r="H6">
+        <v>-27817000.0</v>
+      </c>
+      <c r="I6">
+        <v>1417000.0</v>
+      </c>
+      <c r="J6">
+        <v>-4851000.0</v>
+      </c>
+      <c r="K6">
+        <v>-3136000.0</v>
+      </c>
+      <c r="L6">
+        <v>-39296000.0</v>
+      </c>
+      <c r="M6">
+        <v>26393000.0</v>
+      </c>
+      <c r="N6">
+        <v>26332000.0</v>
+      </c>
+      <c r="O6">
+        <v>1374000.0</v>
+      </c>
+      <c r="P6">
+        <v>-49961000.0</v>
+      </c>
+      <c r="Q6">
+        <v>3531000.0</v>
+      </c>
+      <c r="R6">
+        <v>38908000.0</v>
+      </c>
+      <c r="S6">
+        <v>-10476000.0</v>
+      </c>
+      <c r="T6">
+        <v>22459000.0</v>
+      </c>
+      <c r="U6">
+        <v>-44556000.0</v>
+      </c>
+      <c r="V6">
+        <v>4761000.0</v>
+      </c>
+      <c r="W6">
+        <v>13122000.0</v>
+      </c>
+      <c r="X6">
+        <v>-4693000.0</v>
+      </c>
+      <c r="Y6">
+        <v>40710000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-66562000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-6030000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-36169000.0</v>
+      </c>
+      <c r="AC6">
+        <v>100335000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-101174000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-6758000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-48016000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-26803000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-26006000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6615000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-9614000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-447000.0</v>
+      </c>
+      <c r="AL6">
+        <v>19362000.0</v>
+      </c>
+      <c r="AM6">
+        <v>163160000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-148721000.0</v>
+      </c>
+      <c r="AO6">
+        <v>116950000.0</v>
+      </c>
+      <c r="AP6">
+        <v>976000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>17956000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-19401000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-58667000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-43988000.0</v>
+      </c>
+      <c r="AU6">
+        <v>18475000.0</v>
+      </c>
+      <c r="AV6">
+        <v>10497000.0</v>
+      </c>
+      <c r="AW6">
+        <v>13609000.0</v>
+      </c>
+      <c r="AX6">
+        <v>3876000.0</v>
+      </c>
+      <c r="AY6">
+        <v>12439000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-30884000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-13311000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-48279000.0</v>
+      </c>
+      <c r="BC6">
+        <v>94101089.0</v>
+      </c>
+      <c r="BD6">
+        <v>-191751539.0</v>
+      </c>
+      <c r="BE6">
+        <v>-17944798.0</v>
+      </c>
+      <c r="BF6">
+        <v>-9753540.0</v>
+      </c>
+      <c r="BG6">
+        <v>-89646143.9</v>
+      </c>
+      <c r="BH6">
+        <v>-52070204.0</v>
+      </c>
+      <c r="BI6">
+        <v>26773629.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-104024298.0</v>
+      </c>
+      <c r="BK6">
+        <v>319681174.0</v>
+      </c>
+      <c r="BL6">
+        <v>-25809930.0</v>
+      </c>
+      <c r="BM6">
+        <v>-27351527.0</v>
+      </c>
+      <c r="BN6">
+        <v>-98491512.0</v>
+      </c>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+    </row>
+    <row r="7" spans="1:72">
+      <c r="A7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-97503000.0</v>
+      </c>
+      <c r="D7">
+        <v>-68367000.0</v>
+      </c>
+      <c r="E7">
+        <v>-40914000.0</v>
+      </c>
+      <c r="F7">
+        <v>-21932000.0</v>
+      </c>
+      <c r="G7">
+        <v>-82351000.0</v>
+      </c>
+      <c r="H7">
+        <v>-55685000.0</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>-75597000.0</v>
+      </c>
+      <c r="M7">
+        <v>-46918000.0</v>
+      </c>
+      <c r="N7">
+        <v>-27937000.0</v>
+      </c>
+      <c r="O7">
+        <v>-106178000.0</v>
+      </c>
+      <c r="P7">
+        <v>-86412000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-52443000.0</v>
+      </c>
+      <c r="R7">
+        <v>-21160000.0</v>
+      </c>
+      <c r="S7">
+        <v>-106177000.0</v>
+      </c>
+      <c r="T7">
+        <v>-78019000.0</v>
+      </c>
+      <c r="U7">
+        <v>-55539000.0</v>
+      </c>
+      <c r="V7">
+        <v>-28159000.0</v>
+      </c>
+      <c r="W7">
+        <v>-107435000.0</v>
+      </c>
+      <c r="X7">
+        <v>-113379000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-71296000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-12807000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-191104000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-140766000.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+    </row>
+    <row r="8" spans="1:72">
+      <c r="A8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+    </row>
+    <row r="9" spans="1:72">
+      <c r="A9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+    </row>
+    <row r="10" spans="1:72">
+      <c r="A10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+    </row>
+    <row r="11" spans="1:72">
+      <c r="A11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+    </row>
+    <row r="12" spans="1:72">
+      <c r="A12" t="s">
+        <v>174</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>20661000.0</v>
+      </c>
+      <c r="M12">
+        <v>20661000.0</v>
+      </c>
+      <c r="N12">
+        <v>95877000.0</v>
+      </c>
+      <c r="O12">
+        <v>95877000.0</v>
+      </c>
+      <c r="P12">
+        <v>61374000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-57921000.0</v>
+      </c>
+      <c r="R12">
+        <v>23760000.0</v>
+      </c>
+      <c r="S12">
+        <v>157374000.0</v>
+      </c>
+      <c r="T12">
+        <v>-74333000.0</v>
+      </c>
+      <c r="U12">
+        <v>-60603000.0</v>
+      </c>
+      <c r="V12">
+        <v>-12066000.0</v>
+      </c>
+      <c r="W12">
+        <v>-46410000.0</v>
+      </c>
+      <c r="X12">
+        <v>74126000.0</v>
+      </c>
+      <c r="Y12">
+        <v>39660000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-74669000.0</v>
+      </c>
+      <c r="AA12">
+        <v>343623000.0</v>
+      </c>
+      <c r="AB12">
+        <v>66629000.0</v>
+      </c>
+      <c r="AC12">
+        <v>140120000.0</v>
+      </c>
+      <c r="AD12">
+        <v>64601000.0</v>
+      </c>
+      <c r="AE12">
+        <v>102080000.0</v>
+      </c>
+      <c r="AF12">
+        <v>37573000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+    </row>
+    <row r="13" spans="1:72">
+      <c r="A13" t="s">
+        <v>175</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+    </row>
+    <row r="14" spans="1:72">
+      <c r="A14" t="s">
+        <v>176</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>8189320.0</v>
+      </c>
+      <c r="D14">
+        <v>6616000.0</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
+        <v>1213000.0</v>
+      </c>
+      <c r="J14">
+        <v>6818000.0</v>
+      </c>
+      <c r="K14">
+        <v>3756000.0</v>
+      </c>
+      <c r="L14">
+        <v>5759000.0</v>
+      </c>
+      <c r="M14">
+        <v>7227000.0</v>
+      </c>
+      <c r="N14">
+        <v>7922000.0</v>
+      </c>
+      <c r="O14">
+        <v>10338000.0</v>
+      </c>
+      <c r="P14">
+        <v>3549000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1993000.0</v>
+      </c>
+      <c r="R14">
+        <v>1681000.0</v>
+      </c>
+      <c r="S14">
+        <v>9762000.0</v>
+      </c>
+      <c r="T14">
+        <v>13475000.0</v>
+      </c>
+      <c r="U14">
+        <v>9204000.0</v>
+      </c>
+      <c r="V14">
+        <v>13356000.0</v>
+      </c>
+      <c r="W14">
+        <v>1010000.0</v>
+      </c>
+      <c r="X14">
+        <v>31147000.0</v>
+      </c>
+      <c r="Y14">
+        <v>11950000.0</v>
+      </c>
+      <c r="Z14">
+        <v>10338000.0</v>
+      </c>
+      <c r="AA14">
+        <v>5591000.0</v>
+      </c>
+      <c r="AB14">
+        <v>17625000.0</v>
+      </c>
+      <c r="AC14">
+        <v>25470000.0</v>
+      </c>
+      <c r="AD14">
+        <v>16124000.0</v>
+      </c>
+      <c r="AE14">
+        <v>15615000.0</v>
+      </c>
+      <c r="AF14">
+        <v>16304000.0</v>
+      </c>
+      <c r="AG14">
+        <v>15628000.0</v>
+      </c>
+      <c r="AH14">
+        <v>17771000.0</v>
+      </c>
+      <c r="AI14">
+        <v>21493000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>16912000.0</v>
+      </c>
+      <c r="AK14">
+        <v>16280000.0</v>
+      </c>
+      <c r="AL14">
+        <v>18837000.0</v>
+      </c>
+      <c r="AM14">
+        <v>17112000.0</v>
+      </c>
+      <c r="AN14">
+        <v>20844000.0</v>
+      </c>
+      <c r="AO14">
+        <v>16958000.0</v>
+      </c>
+      <c r="AP14">
+        <v>19832000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>21922000.0</v>
+      </c>
+      <c r="AR14">
+        <v>15755000.0</v>
+      </c>
+      <c r="AS14">
+        <v>15294000.0</v>
+      </c>
+      <c r="AT14">
+        <v>20889000.0</v>
+      </c>
+      <c r="AU14">
+        <v>14121000.0</v>
+      </c>
+      <c r="AV14">
+        <v>20975000.0</v>
+      </c>
+      <c r="AW14">
+        <v>10960000.0</v>
+      </c>
+      <c r="AX14">
+        <v>24582000.0</v>
+      </c>
+      <c r="AY14">
+        <v>11359000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>23068000.0</v>
+      </c>
+      <c r="BA14">
+        <v>16195000.0</v>
+      </c>
+      <c r="BB14">
+        <v>23211000.0</v>
+      </c>
+      <c r="BC14">
+        <v>11508000.0</v>
+      </c>
+      <c r="BD14">
+        <v>6448000.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+    </row>
+    <row r="15" spans="1:72">
+      <c r="A15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
+        <v>4446000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15">
+        <v>872182.0</v>
+      </c>
+      <c r="BD15">
+        <v>25242000.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
+        <v>12501000.0</v>
+      </c>
+      <c r="BH15">
+        <v>94650000000.0</v>
+      </c>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
+        <v>335388.52</v>
+      </c>
+      <c r="BL15">
+        <v>16615087.93</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
+        <v>137872000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>82395000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>26918000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>13459000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>95128000000.0</v>
+      </c>
+      <c r="BT15"/>
+    </row>
+    <row r="16" spans="1:72">
+      <c r="A16" t="s">
+        <v>178</v>
+      </c>
+      <c r="B16">
+        <v>75589000.0</v>
+      </c>
+      <c r="C16">
+        <v>149600763.0</v>
+      </c>
+      <c r="D16">
+        <v>130110000.0</v>
+      </c>
+      <c r="E16">
+        <v>63585000.0</v>
+      </c>
+      <c r="F16">
+        <v>77585000.0</v>
+      </c>
+      <c r="G16">
+        <v>100304000.0</v>
+      </c>
+      <c r="H16">
+        <v>71453000.0</v>
+      </c>
+      <c r="I16">
+        <v>99270000.0</v>
+      </c>
+      <c r="J16">
+        <v>97853000.0</v>
+      </c>
+      <c r="K16">
+        <v>102704000.0</v>
+      </c>
+      <c r="L16">
+        <v>105840000.0</v>
+      </c>
+      <c r="M16">
+        <v>145136000.0</v>
+      </c>
+      <c r="N16">
+        <v>118743000.0</v>
+      </c>
+      <c r="O16">
+        <v>78866000.0</v>
+      </c>
+      <c r="P16">
+        <v>77492000.0</v>
+      </c>
+      <c r="Q16">
+        <v>127453000.0</v>
+      </c>
+      <c r="R16">
+        <v>123922000.0</v>
+      </c>
+      <c r="S16">
+        <v>85014000.0</v>
+      </c>
+      <c r="T16">
+        <v>95490000.0</v>
+      </c>
+      <c r="U16">
+        <v>73031000.0</v>
+      </c>
+      <c r="V16">
+        <v>117587000.0</v>
+      </c>
+      <c r="W16">
+        <v>112826000.0</v>
+      </c>
+      <c r="X16">
+        <v>99704000.0</v>
+      </c>
+      <c r="Y16">
+        <v>104397000.0</v>
+      </c>
+      <c r="Z16">
+        <v>63687000.0</v>
+      </c>
+      <c r="AA16">
+        <v>130249000.0</v>
+      </c>
+      <c r="AB16">
+        <v>136279000.0</v>
+      </c>
+      <c r="AC16">
+        <v>172448000.0</v>
+      </c>
+      <c r="AD16">
+        <v>72113000.0</v>
+      </c>
+      <c r="AE16">
+        <v>173287000.0</v>
+      </c>
+      <c r="AF16">
+        <v>180045000.0</v>
+      </c>
+      <c r="AG16">
+        <v>228061000.0</v>
+      </c>
+      <c r="AH16">
+        <v>254864000.0</v>
+      </c>
+      <c r="AI16">
+        <v>280870000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>274255000.0</v>
+      </c>
+      <c r="AK16">
+        <v>283869000.0</v>
+      </c>
+      <c r="AL16">
+        <v>284316000.0</v>
+      </c>
+      <c r="AM16">
+        <v>264954000.0</v>
+      </c>
+      <c r="AN16">
+        <v>101794000.0</v>
+      </c>
+      <c r="AO16">
+        <v>250515000.0</v>
+      </c>
+      <c r="AP16">
+        <v>133565000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>132589000.0</v>
+      </c>
+      <c r="AR16">
+        <v>114633000.0</v>
+      </c>
+      <c r="AS16">
+        <v>134034000.0</v>
+      </c>
+      <c r="AT16">
+        <v>192701000.0</v>
+      </c>
+      <c r="AU16">
+        <v>236689000.0</v>
+      </c>
+      <c r="AV16">
+        <v>218214000.0</v>
+      </c>
+      <c r="AW16">
+        <v>207717000.0</v>
+      </c>
+      <c r="AX16">
+        <v>194108000.0</v>
+      </c>
+      <c r="AY16">
+        <v>190232000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>177793000.0</v>
+      </c>
+      <c r="BA16">
+        <v>208677000.0</v>
+      </c>
+      <c r="BB16">
+        <v>221988000.0</v>
+      </c>
+      <c r="BC16">
+        <v>270267000.0</v>
+      </c>
+      <c r="BD16">
+        <v>11915090.0</v>
+      </c>
+      <c r="BE16">
+        <v>364354039.0</v>
+      </c>
+      <c r="BF16">
+        <v>382298837.0</v>
+      </c>
+      <c r="BG16">
+        <v>-89646143.9</v>
+      </c>
+      <c r="BH16">
+        <v>352104177.0</v>
+      </c>
+      <c r="BI16">
+        <v>404174381.0</v>
+      </c>
+      <c r="BJ16">
+        <v>377400752.0</v>
+      </c>
+      <c r="BK16">
+        <v>460037700.0</v>
+      </c>
+      <c r="BL16">
+        <v>140356526.0</v>
+      </c>
+      <c r="BM16">
+        <v>166166456.0</v>
+      </c>
+      <c r="BN16">
+        <v>150627424.0</v>
+      </c>
+      <c r="BO16">
+        <v>249118936.77</v>
+      </c>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+    </row>
+    <row r="17" spans="1:72">
+      <c r="A17" t="s">
+        <v>179</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+    </row>
+    <row r="18" spans="1:72">
+      <c r="A18" t="s">
+        <v>180</v>
+      </c>
+      <c r="B18">
+        <v>-150138000.0</v>
+      </c>
+      <c r="C18">
+        <v>875788.0</v>
+      </c>
+      <c r="D18">
+        <v>6169000.0</v>
+      </c>
+      <c r="E18">
+        <v>-26023000.0</v>
+      </c>
+      <c r="F18">
+        <v>-14129000.0</v>
+      </c>
+      <c r="G18">
+        <v>58012000.0</v>
+      </c>
+      <c r="H18">
+        <v>12717000.0</v>
+      </c>
+      <c r="I18">
+        <v>14128000.0</v>
+      </c>
+      <c r="J18">
+        <v>-21812000.0</v>
+      </c>
+      <c r="K18">
+        <v>-55302000.0</v>
+      </c>
+      <c r="L18">
+        <v>-5689000.0</v>
+      </c>
+      <c r="M18">
+        <v>102009000.0</v>
+      </c>
+      <c r="N18">
+        <v>81602000.0</v>
+      </c>
+      <c r="O18">
+        <v>140551000.0</v>
+      </c>
+      <c r="P18">
+        <v>3989000.0</v>
+      </c>
+      <c r="Q18">
+        <v>48506000.0</v>
+      </c>
+      <c r="R18">
+        <v>-1082000.0</v>
+      </c>
+      <c r="S18">
+        <v>103805000.0</v>
+      </c>
+      <c r="T18">
+        <v>-34388000.0</v>
+      </c>
+      <c r="U18">
+        <v>-43272000.0</v>
+      </c>
+      <c r="V18">
+        <v>16168000.0</v>
+      </c>
+      <c r="W18">
+        <v>34340000.0</v>
+      </c>
+      <c r="X18">
+        <v>46907000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-33857000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-4369000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-60702000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-2159000.0</v>
+      </c>
+      <c r="AC18">
+        <v>72750000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-33883000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-44580000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-62668000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-156131000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-94079000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-4833000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>130877000.0</v>
+      </c>
+      <c r="AK18">
+        <v>-49070000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-30188000.0</v>
+      </c>
+      <c r="AM18">
+        <v>36766000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-137980000.0</v>
+      </c>
+      <c r="AO18">
+        <v>10012000.0</v>
+      </c>
+      <c r="AP18">
+        <v>11471000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-79534000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-47802000.0</v>
+      </c>
+      <c r="AS18">
+        <v>43216000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-180861000.0</v>
+      </c>
+      <c r="AU18">
+        <v>11717000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-68316000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-155429000.0</v>
+      </c>
+      <c r="AX18">
+        <v>10662000.0</v>
+      </c>
+      <c r="AY18">
+        <v>115129000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>106158000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-201073000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-59015000.0</v>
+      </c>
+      <c r="BC18">
+        <v>54233459.0</v>
+      </c>
+      <c r="BD18">
+        <v>-9207151.55</v>
+      </c>
+      <c r="BE18">
+        <v>-112218866.71</v>
+      </c>
+      <c r="BF18">
+        <v>-82204231.61</v>
+      </c>
+      <c r="BG18">
+        <v>-49035370.74</v>
+      </c>
+      <c r="BH18">
+        <v>-169864433.49</v>
+      </c>
+      <c r="BI18">
+        <v>-4440473.96</v>
+      </c>
+      <c r="BJ18">
+        <v>-19280775.01</v>
+      </c>
+      <c r="BK18">
+        <v>-18063466.81</v>
+      </c>
+      <c r="BL18">
+        <v>-52942068.01</v>
+      </c>
+      <c r="BM18">
+        <v>-44255988.62</v>
+      </c>
+      <c r="BN18">
+        <v>-10732389.8</v>
+      </c>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+    </row>
+    <row r="19" spans="1:72">
+      <c r="A19" t="s">
+        <v>181</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-32405000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
+        <v>2658000.0</v>
+      </c>
+      <c r="F19">
+        <v>-7004000.0</v>
+      </c>
+      <c r="G19">
+        <v>-11742000.0</v>
+      </c>
+      <c r="H19">
+        <v>-54977000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1448000.0</v>
+      </c>
+      <c r="J19">
+        <v>2741000.0</v>
+      </c>
+      <c r="K19">
+        <v>27029000.0</v>
+      </c>
+      <c r="L19">
+        <v>1024000.0</v>
+      </c>
+      <c r="M19">
+        <v>1024000.0</v>
+      </c>
+      <c r="N19">
+        <v>1024000.0</v>
+      </c>
+      <c r="O19">
+        <v>1024000.0</v>
+      </c>
+      <c r="P19">
+        <v>-990000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-990000.0</v>
+      </c>
+      <c r="R19">
+        <v>-990000.0</v>
+      </c>
+      <c r="S19">
+        <v>-682000.0</v>
+      </c>
+      <c r="T19">
+        <v>-682000.0</v>
+      </c>
+      <c r="U19">
+        <v>-682000.0</v>
+      </c>
+      <c r="V19">
+        <v>-682000.0</v>
+      </c>
+      <c r="W19">
+        <v>-760000.0</v>
+      </c>
+      <c r="X19">
+        <v>-760000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-760000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-760000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-900000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-74561000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-53667000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-30194000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-1295000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-1295000.0</v>
+      </c>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+    </row>
+    <row r="20" spans="1:72">
+      <c r="A20" t="s">
+        <v>182</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+    </row>
+    <row r="21" spans="1:72">
+      <c r="A21" t="s">
+        <v>183</v>
+      </c>
+      <c r="B21">
+        <v>171273000.0</v>
+      </c>
+      <c r="C21">
+        <v>28539000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
+        <v>4562000.0</v>
+      </c>
+      <c r="F21">
+        <v>1583000.0</v>
+      </c>
+      <c r="G21">
+        <v>-12398000.0</v>
+      </c>
+      <c r="H21">
+        <v>2077000.0</v>
+      </c>
+      <c r="I21">
+        <v>6169000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>-24221000.0</v>
+      </c>
+      <c r="M21">
+        <v>-24221000.0</v>
+      </c>
+      <c r="N21">
+        <v>-24221000.0</v>
+      </c>
+      <c r="O21">
+        <v>-24221000.0</v>
+      </c>
+      <c r="P21">
+        <v>-96686000.0</v>
+      </c>
+      <c r="Q21">
+        <v>9336000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1964000.0</v>
+      </c>
+      <c r="S21">
+        <v>-93516000.0</v>
+      </c>
+      <c r="T21">
+        <v>102727000.0</v>
+      </c>
+      <c r="U21">
+        <v>46521000.0</v>
+      </c>
+      <c r="V21">
+        <v>-60211000.0</v>
+      </c>
+      <c r="W21">
+        <v>235540000.0</v>
+      </c>
+      <c r="X21">
+        <v>-34340000.0</v>
+      </c>
+      <c r="Y21">
+        <v>44263000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-20336000.0</v>
+      </c>
+      <c r="AA21">
+        <v>31875000.0</v>
+      </c>
+      <c r="AB21">
+        <v>59926000.0</v>
+      </c>
+      <c r="AC21">
+        <v>71680000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-66052000.0</v>
+      </c>
+      <c r="AE21">
+        <v>72457000.0</v>
+      </c>
+      <c r="AF21">
+        <v>34487000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+    </row>
+    <row r="22" spans="1:72">
+      <c r="A22" t="s">
+        <v>145</v>
+      </c>
+      <c r="B22">
+        <v>2586000.0</v>
+      </c>
+      <c r="C22">
+        <v>303033849.0</v>
+      </c>
+      <c r="D22">
+        <v>127060000.0</v>
+      </c>
+      <c r="E22">
+        <v>-60206000.0</v>
+      </c>
+      <c r="F22">
+        <v>-46909000.0</v>
+      </c>
+      <c r="G22">
+        <v>30512000.0</v>
+      </c>
+      <c r="H22">
+        <v>-121069000.0</v>
+      </c>
+      <c r="I22">
+        <v>-35012000.0</v>
+      </c>
+      <c r="J22">
+        <v>-29143000.0</v>
+      </c>
+      <c r="K22">
+        <v>-68802000.0</v>
+      </c>
+      <c r="L22">
+        <v>-24522000.0</v>
+      </c>
+      <c r="M22">
+        <v>-18624000.0</v>
+      </c>
+      <c r="N22">
+        <v>-18263000.0</v>
+      </c>
+      <c r="O22">
+        <v>-60682000.0</v>
+      </c>
+      <c r="P22">
+        <v>2689000.0</v>
+      </c>
+      <c r="Q22">
+        <v>51008000.0</v>
+      </c>
+      <c r="R22">
+        <v>26459000.0</v>
+      </c>
+      <c r="S22">
+        <v>3101000.0</v>
+      </c>
+      <c r="T22">
+        <v>27256000.0</v>
+      </c>
+      <c r="U22">
+        <v>10381000.0</v>
+      </c>
+      <c r="V22">
+        <v>22087000.0</v>
+      </c>
+      <c r="W22">
+        <v>51071000.0</v>
+      </c>
+      <c r="X22">
+        <v>-31908000.0</v>
+      </c>
+      <c r="Y22">
+        <v>-69629000.0</v>
+      </c>
+      <c r="Z22">
+        <v>74141000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-291746000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-76958000.0</v>
+      </c>
+      <c r="AC22">
+        <v>-72632000.0</v>
+      </c>
+      <c r="AD22">
+        <v>-62322000.0</v>
+      </c>
+      <c r="AE22">
+        <v>-37435000.0</v>
+      </c>
+      <c r="AF22">
+        <v>-21370000.0</v>
+      </c>
+      <c r="AG22">
+        <v>-11147000.0</v>
+      </c>
+      <c r="AH22">
+        <v>-4865000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-6696000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>-18349000.0</v>
+      </c>
+      <c r="AK22">
+        <v>-36000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>-20700000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-56997000.0</v>
+      </c>
+      <c r="AN22">
+        <v>-27151000.0</v>
+      </c>
+      <c r="AO22">
+        <v>-27744000.0</v>
+      </c>
+      <c r="AP22">
+        <v>-59801000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-159790000.0</v>
+      </c>
+      <c r="AR22">
+        <v>-25307000.0</v>
+      </c>
+      <c r="AS22">
+        <v>-92652000.0</v>
+      </c>
+      <c r="AT22">
+        <v>-42280000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-32336000.0</v>
+      </c>
+      <c r="AV22">
+        <v>-28803000.0</v>
+      </c>
+      <c r="AW22">
+        <v>-42245000.0</v>
+      </c>
+      <c r="AX22">
+        <v>-46431000.0</v>
+      </c>
+      <c r="AY22">
+        <v>-3896000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>-20724000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1535000.0</v>
+      </c>
+      <c r="BB22">
+        <v>9099000.0</v>
+      </c>
+      <c r="BC22">
+        <v>-21245502.0</v>
+      </c>
+      <c r="BD22">
+        <v>-10568084.6</v>
+      </c>
+      <c r="BE22">
+        <v>4959797.0</v>
+      </c>
+      <c r="BF22">
+        <v>6418789.0</v>
+      </c>
+      <c r="BG22">
+        <v>-3230075.19</v>
+      </c>
+      <c r="BH22">
+        <v>-42816837.51</v>
+      </c>
+      <c r="BI22">
+        <v>142851736.0</v>
+      </c>
+      <c r="BJ22">
+        <v>16357163.0</v>
+      </c>
+      <c r="BK22">
+        <v>3361589.0</v>
+      </c>
+      <c r="BL22">
+        <v>4060557.0</v>
+      </c>
+      <c r="BM22">
+        <v>57808544.0</v>
+      </c>
+      <c r="BN22">
+        <v>51345633.0</v>
+      </c>
+      <c r="BO22">
+        <v>797875500000.0</v>
+      </c>
+      <c r="BP22">
+        <v>797875500000.0</v>
+      </c>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+    </row>
+    <row r="23" spans="1:72">
+      <c r="A23" t="s">
+        <v>184</v>
+      </c>
+      <c r="B23">
+        <v>-3747000.0</v>
+      </c>
+      <c r="C23">
+        <v>-10188414.0</v>
+      </c>
+      <c r="D23">
+        <v>-2733000.0</v>
+      </c>
+      <c r="E23">
+        <v>-1113000.0</v>
+      </c>
+      <c r="F23">
+        <v>-702000.0</v>
+      </c>
+      <c r="G23">
+        <v>-10770000.0</v>
+      </c>
+      <c r="H23">
+        <v>-796000.0</v>
+      </c>
+      <c r="I23">
+        <v>-691000.0</v>
+      </c>
+      <c r="J23">
+        <v>-1541000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1207000.0</v>
+      </c>
+      <c r="L23">
+        <v>-8131000.0</v>
+      </c>
+      <c r="M23">
+        <v>-7142000.0</v>
+      </c>
+      <c r="N23">
+        <v>-12684000.0</v>
+      </c>
+      <c r="O23">
+        <v>-52599000.0</v>
+      </c>
+      <c r="P23">
+        <v>-8836000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-11857000.0</v>
+      </c>
+      <c r="R23">
+        <v>-9350000.0</v>
+      </c>
+      <c r="S23">
+        <v>-40747000.0</v>
+      </c>
+      <c r="T23">
+        <v>-14368000.0</v>
+      </c>
+      <c r="U23">
+        <v>-11477000.0</v>
+      </c>
+      <c r="V23">
+        <v>-7653000.0</v>
+      </c>
+      <c r="W23">
+        <v>-43561000.0</v>
+      </c>
+      <c r="X23">
+        <v>-4408000.0</v>
+      </c>
+      <c r="Y23">
+        <v>4323000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-68201000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-19846000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-29363000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-10980000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-25213000.0</v>
+      </c>
+      <c r="AE23">
+        <v>-35921000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-20205000.0</v>
+      </c>
+      <c r="AG23">
+        <v>-14029000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-16906000.0</v>
+      </c>
+      <c r="AI23">
+        <v>-12644000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>-29122000.0</v>
+      </c>
+      <c r="AK23">
+        <v>-17057000.0</v>
+      </c>
+      <c r="AL23">
+        <v>-26321000.0</v>
+      </c>
+      <c r="AM23">
+        <v>119594000.0</v>
+      </c>
+      <c r="AN23">
+        <v>-26195000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-31111000.0</v>
+      </c>
+      <c r="AP23">
+        <v>-20998000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-29023000.0</v>
+      </c>
+      <c r="AR23">
+        <v>-2998000.0</v>
+      </c>
+      <c r="AS23">
+        <v>-27420000.0</v>
+      </c>
+      <c r="AT23">
+        <v>-12849000.0</v>
+      </c>
+      <c r="AU23">
+        <v>-18417000.0</v>
+      </c>
+      <c r="AV23">
+        <v>-17240000.0</v>
+      </c>
+      <c r="AW23">
+        <v>-9931000.0</v>
+      </c>
+      <c r="AX23">
+        <v>-7948000.0</v>
+      </c>
+      <c r="AY23">
+        <v>-16839000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>-7034000.0</v>
+      </c>
+      <c r="BA23">
+        <v>-8727000.0</v>
+      </c>
+      <c r="BB23">
+        <v>-6363000.0</v>
+      </c>
+      <c r="BC23">
+        <v>-200592.0</v>
+      </c>
+      <c r="BD23">
+        <v>186670705.0</v>
+      </c>
+      <c r="BE23">
+        <v>-10064746.0</v>
+      </c>
+      <c r="BF23">
+        <v>-13146246.0</v>
+      </c>
+      <c r="BG23">
+        <v>-17291979.71</v>
+      </c>
+      <c r="BH23">
+        <v>-11218919.0</v>
+      </c>
+      <c r="BI23">
+        <v>8487427.0</v>
+      </c>
+      <c r="BJ23">
+        <v>-6518344.0</v>
+      </c>
+      <c r="BK23">
+        <v>8146538.0</v>
+      </c>
+      <c r="BL23">
+        <v>3390294.0</v>
+      </c>
+      <c r="BM23">
+        <v>25890586.0</v>
+      </c>
+      <c r="BN23">
+        <v>-83641862.02</v>
+      </c>
+      <c r="BO23">
+        <v>5151000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>1178000000.0</v>
+      </c>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23">
+        <v>19741000000.0</v>
+      </c>
+      <c r="BT23"/>
+    </row>
+    <row r="24" spans="1:72">
+      <c r="A24" t="s">
+        <v>185</v>
+      </c>
+      <c r="B24">
+        <v>-5151000.0</v>
+      </c>
+      <c r="C24">
+        <v>14597000.0</v>
+      </c>
+      <c r="D24">
+        <v>-37000.0</v>
+      </c>
+      <c r="E24">
+        <v>6834000.0</v>
+      </c>
+      <c r="F24">
+        <v>-3868000.0</v>
+      </c>
+      <c r="G24">
+        <v>-6811000.0</v>
+      </c>
+      <c r="H24">
+        <v>-48331000.0</v>
+      </c>
+      <c r="I24">
+        <v>2697000.0</v>
+      </c>
+      <c r="J24">
+        <v>755000.0</v>
+      </c>
+      <c r="K24">
+        <v>41052000.0</v>
+      </c>
+      <c r="L24">
+        <v>219000.0</v>
+      </c>
+      <c r="M24">
+        <v>822000.0</v>
+      </c>
+      <c r="N24">
+        <v>26000.0</v>
+      </c>
+      <c r="O24">
+        <v>190745000.0</v>
+      </c>
+      <c r="P24">
+        <v>633000.0</v>
+      </c>
+      <c r="Q24">
+        <v>13608000.0</v>
+      </c>
+      <c r="R24">
+        <v>-11806000.0</v>
+      </c>
+      <c r="S24">
+        <v>19882000.0</v>
+      </c>
+      <c r="T24">
+        <v>-32288000.0</v>
+      </c>
+      <c r="U24">
+        <v>-39398000.0</v>
+      </c>
+      <c r="V24">
+        <v>62169000.0</v>
+      </c>
+      <c r="W24">
+        <v>-218729000.0</v>
+      </c>
+      <c r="X24">
+        <v>-10184000.0</v>
+      </c>
+      <c r="Y24">
+        <v>19091000.0</v>
+      </c>
+      <c r="Z24">
+        <v>31523000.0</v>
+      </c>
+      <c r="AA24">
+        <v>37038000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-64493000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-32459000.0</v>
+      </c>
+      <c r="AD24">
+        <v>24307000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-2622000.0</v>
+      </c>
+      <c r="AF24">
+        <v>2230000.0</v>
+      </c>
+      <c r="AG24">
+        <v>1298000.0</v>
+      </c>
+      <c r="AH24">
+        <v>128000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-5521000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>39000.0</v>
+      </c>
+      <c r="AK24">
+        <v>6302000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1000.0</v>
+      </c>
+      <c r="AM24">
+        <v>36635000.0</v>
+      </c>
+      <c r="AN24">
+        <v>-35825000.0</v>
+      </c>
+      <c r="AO24">
+        <v>25213000.0</v>
+      </c>
+      <c r="AP24">
+        <v>10613000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-42863000.0</v>
+      </c>
+      <c r="AR24">
+        <v>17119000.0</v>
+      </c>
+      <c r="AS24">
+        <v>24179000.0</v>
+      </c>
+      <c r="AT24">
+        <v>-23825000.0</v>
+      </c>
+      <c r="AU24">
+        <v>1847000.0</v>
+      </c>
+      <c r="AV24">
+        <v>-3426000.0</v>
+      </c>
+      <c r="AW24">
+        <v>-4397000.0</v>
+      </c>
+      <c r="AX24">
+        <v>23000.0</v>
+      </c>
+      <c r="AY24">
+        <v>-5444000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>2751000.0</v>
+      </c>
+      <c r="BA24">
+        <v>-8791000.0</v>
+      </c>
+      <c r="BB24">
+        <v>10227000.0</v>
+      </c>
+      <c r="BC24">
+        <v>10631370.0</v>
+      </c>
+      <c r="BD24">
+        <v>-9719479.1</v>
+      </c>
+      <c r="BE24">
+        <v>8922923.0</v>
+      </c>
+      <c r="BF24"/>
+      <c r="BG24">
+        <v>-3285236.0</v>
+      </c>
+      <c r="BH24">
+        <v>2736404.0</v>
+      </c>
+      <c r="BI24">
+        <v>137847.0</v>
+      </c>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
+        <v>25253330.0</v>
+      </c>
+      <c r="BL24">
+        <v>-43971908.54</v>
+      </c>
+      <c r="BM24">
+        <v>15256048.0</v>
+      </c>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>24745000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>7231000000.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
+        <v>2638000000.0</v>
+      </c>
+      <c r="BT24"/>
+    </row>
+    <row r="25" spans="1:72">
+      <c r="A25" t="s">
+        <v>186</v>
+      </c>
+      <c r="B25">
+        <v>-145575000.0</v>
+      </c>
+      <c r="C25">
+        <v>-286413648.0</v>
+      </c>
+      <c r="D25">
+        <v>-124355000.0</v>
+      </c>
+      <c r="E25">
+        <v>-21847000.0</v>
+      </c>
+      <c r="F25">
+        <v>-10993000.0</v>
+      </c>
+      <c r="G25">
+        <v>71088000.0</v>
+      </c>
+      <c r="H25">
+        <v>19363000.0</v>
+      </c>
+      <c r="I25">
+        <v>52072000.0</v>
+      </c>
+      <c r="J25">
+        <v>1748000.0</v>
+      </c>
+      <c r="K25">
+        <v>25687000.0</v>
+      </c>
+      <c r="L25">
+        <v>20661000.0</v>
+      </c>
+      <c r="M25">
+        <v>113933000.0</v>
+      </c>
+      <c r="N25">
+        <v>95877000.0</v>
+      </c>
+      <c r="O25">
+        <v>214075000.0</v>
+      </c>
+      <c r="P25">
+        <v>-6238000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-53001000.0</v>
+      </c>
+      <c r="R25">
+        <v>-28140000.0</v>
+      </c>
+      <c r="S25">
+        <v>-3101000.0</v>
+      </c>
+      <c r="T25">
+        <v>-27256000.0</v>
+      </c>
+      <c r="U25">
+        <v>-10381000.0</v>
+      </c>
+      <c r="V25">
+        <v>-11699000.0</v>
+      </c>
+      <c r="W25">
+        <v>-51071000.0</v>
+      </c>
+      <c r="X25">
+        <v>31908000.0</v>
+      </c>
+      <c r="Y25">
+        <v>69629000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-74141000.0</v>
+      </c>
+      <c r="AA25">
+        <v>291746000.0</v>
+      </c>
+      <c r="AB25">
+        <v>76958000.0</v>
+      </c>
+      <c r="AC25">
+        <v>72632000.0</v>
+      </c>
+      <c r="AD25">
+        <v>62322000.0</v>
+      </c>
+      <c r="AE25">
+        <v>37435000.0</v>
+      </c>
+      <c r="AF25">
+        <v>21370000.0</v>
+      </c>
+      <c r="AG25">
+        <v>11147000.0</v>
+      </c>
+      <c r="AH25">
+        <v>4865000.0</v>
+      </c>
+      <c r="AI25">
+        <v>6696000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>18349000.0</v>
+      </c>
+      <c r="AK25">
+        <v>36000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>20700000.0</v>
+      </c>
+      <c r="AM25">
+        <v>56997000.0</v>
+      </c>
+      <c r="AN25">
+        <v>27151000.0</v>
+      </c>
+      <c r="AO25">
+        <v>27744000.0</v>
+      </c>
+      <c r="AP25">
+        <v>59801000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>159790000.0</v>
+      </c>
+      <c r="AR25">
+        <v>25307000.0</v>
+      </c>
+      <c r="AS25">
+        <v>92652000.0</v>
+      </c>
+      <c r="AT25">
+        <v>42280000.0</v>
+      </c>
+      <c r="AU25">
+        <v>32336000.0</v>
+      </c>
+      <c r="AV25">
+        <v>28803000.0</v>
+      </c>
+      <c r="AW25">
+        <v>42245000.0</v>
+      </c>
+      <c r="AX25">
+        <v>46431000.0</v>
+      </c>
+      <c r="AY25">
+        <v>3896000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>20724000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-1535000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-9099000.0</v>
+      </c>
+      <c r="BC25">
+        <v>21245502.0</v>
+      </c>
+      <c r="BD25">
+        <v>10568084.0</v>
+      </c>
+      <c r="BE25">
+        <v>-4959797.2</v>
+      </c>
+      <c r="BF25">
+        <v>-6418789.4</v>
+      </c>
+      <c r="BG25">
+        <v>3230075.0</v>
+      </c>
+      <c r="BH25">
+        <v>42816837.0</v>
+      </c>
+      <c r="BI25">
+        <v>-142851736.74</v>
+      </c>
+      <c r="BJ25">
+        <v>-16357163.21</v>
+      </c>
+      <c r="BK25">
+        <v>-3361589.37</v>
+      </c>
+      <c r="BL25">
+        <v>-4060557.51</v>
+      </c>
+      <c r="BM25">
+        <v>-57808544.74</v>
+      </c>
+      <c r="BN25">
+        <v>-51345633.51</v>
+      </c>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+    </row>
+    <row r="26" spans="1:72">
+      <c r="A26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+    </row>
+    <row r="27" spans="1:72">
+      <c r="A27" t="s">
+        <v>188</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
-[...1 lines deleted...]
-      </c>
+      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27">
+        <v>1094000.0</v>
+      </c>
+      <c r="AV27"/>
+      <c r="AW27">
         <v>-143000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>258000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AZ27"/>
       <c r="BA27">
+        <v>3000.0</v>
+      </c>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>940000.0</v>
       </c>
-      <c r="BB27"/>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>167526000.0</v>
+      </c>
+      <c r="C28">
+        <v>17903639.0</v>
+      </c>
+      <c r="D28">
         <v>-30744065.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3449000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>881000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-23168000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1281000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5478000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-6057000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>28442000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-32352000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-72197000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-273320000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-351328000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-105522000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2521000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-11314000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-127756000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>88359000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>35044000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-67864000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>198163000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-38748000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>48586000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-88537000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>12029000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>30563000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>60700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-91265000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>36536000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>14282000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>126122000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>65280000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>11933000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-142378000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>51165000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>40508000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>103188000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-10132000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>94396000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-15682000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>96649000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4055000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-65325000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>166705000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-11981000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>110464000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>164235000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>17794000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-66715000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-154923000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>195822000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>10975000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>94101088.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-191751539.85</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>79613696.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>74731754.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-45301942.76</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>97208660.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>51767916.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-81780879.64</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>312185406.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>37744359.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>25890586.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-83641862.02</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>-145575000.0</v>
+      </c>
+      <c r="C29">
+        <v>24809521.0</v>
+      </c>
+      <c r="D29">
         <v>9321000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-21847000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-10993000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>71088000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>19363000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>18273000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-20577000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-39359000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1898000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>102536000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>85536000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>163731000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6238000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>53001000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1681000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>170237000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-33119000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-40977000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>23744000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>24783000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>52456000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-17769000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9960000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>54069000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>7859000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>93885000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>20312000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>80260000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>33871000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-149655000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-44627000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>77028000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>149200000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-8207000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-13861000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>46016000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-49163000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>39041000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>31321000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-73814000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>21499000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>40323000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-61930000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>84979000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-28873000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-104572000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>46168000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>132567000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>164751000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-158837000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>394000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>59931836.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>20240111.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-1097653.46</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-57957083.91</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>62268000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-119963401.53</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>37847413.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>8381433.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>26017998.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-35523675.21</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>942471000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>533883000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>883379000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>928003000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>972627000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>486313500000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>607123000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>275196000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>-6131000.0</v>
+      </c>
+      <c r="C30">
+        <v>-55284136.0</v>
+      </c>
+      <c r="D30">
         <v>32096000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2658000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-7004000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-11742000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-54977000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1448000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2741000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>27029000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-7368000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-3439000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>212424000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>175903000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1616000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9113000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-14569000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-54021000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-33557000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-41693000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>54593000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-208344000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-15733000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3003000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>17194000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-78633000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-74561000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-53667000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-30194000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-128757000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-96043000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-3033000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-46405000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-85018000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-15525000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-41125000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-10327000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>14685000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-88763000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-13168000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-14214000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-5698000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-41250000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-34740000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-146356000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-52125000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-69444000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-44052000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-60476000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-36755000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-55952000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-49613000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-59270000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-37996746.99</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-21079497.05</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-105046556.15</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-29018199.8</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-44344201.15</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-36967049.97</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-62162292.96</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-27251224.01</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-18815993.5</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-25907613.4</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-53242113.23</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-14849650.2</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>