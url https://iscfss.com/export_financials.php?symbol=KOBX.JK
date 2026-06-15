--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -935,78 +941,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1014,2674 +1021,2814 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>1234042872000.0</v>
+      </c>
+      <c r="C2">
         <v>1010321339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1540128286000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1744074475000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>827529353000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>359257854000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>546916400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>942371960080.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>440913738690.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>145665033757.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>292206572550.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>532164872500.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>512613283215.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37728000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>701403917000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>288365935000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>115326484000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>524665103000.0</v>
+      </c>
+      <c r="C5">
         <v>192291863000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>222175778000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-21438471000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1413449000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1730721000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7303417000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6303012840.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2170840702.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>694871132.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>821282730.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1026159175.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5273989770.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
         <v>74988835910.0</v>
       </c>
       <c r="C9">
         <v>74988835910.0</v>
       </c>
       <c r="D9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="E9">
         <v>121374443088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7812970.0</v>
       </c>
       <c r="F9">
         <v>7812970.0</v>
       </c>
       <c r="G9">
         <v>7812970.0</v>
       </c>
       <c r="H9">
         <v>7812970.0</v>
       </c>
       <c r="I9">
         <v>7812970.0</v>
       </c>
       <c r="J9">
         <v>7812970.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>7812970.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>59638263000.0</v>
+      </c>
+      <c r="C10">
         <v>99208390000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>114236283000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>509468855000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>66709040000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24120422000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35683606000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>109743112620.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>78495626002.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>8759374907.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13084473870.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42664021390.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11943013080.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4278000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>50910891000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>36914299000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14435449000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>7631650.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5785560.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>650170.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>59638263000.0</v>
+      </c>
+      <c r="C12">
         <v>99208390000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>114236283000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>509468855000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>66764981000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24457804000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>54614574000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>135591665920.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>84349825875.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17210175675.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22292605740.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>42664021390.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11943013080.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
         <v>227250000000.0</v>
       </c>
       <c r="C13">
         <v>227250000000.0</v>
       </c>
       <c r="D13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="E13">
         <v>388289691000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>355490530000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>350439708000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>346261868000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>358670676640.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>338405035140.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>336035513980.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>343829991480.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>308910732280.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>303423420120.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>24942000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>200000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000000.0</v>
       </c>
       <c r="Q13">
         <v>100000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13">
+        <v>100000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
         <v>2272500000.0</v>
       </c>
       <c r="C14">
         <v>2272500000.0</v>
       </c>
       <c r="D14">
         <v>2272500000.0</v>
       </c>
       <c r="E14">
         <v>2272500000.0</v>
       </c>
       <c r="F14">
         <v>2272500000.0</v>
       </c>
       <c r="G14">
         <v>2272500000.0</v>
       </c>
       <c r="H14">
         <v>2272500000.0</v>
       </c>
       <c r="I14">
         <v>2272500000.0</v>
       </c>
       <c r="J14">
         <v>2272500000.0</v>
       </c>
       <c r="K14">
         <v>2272500000.0</v>
       </c>
       <c r="L14">
         <v>2272500000.0</v>
       </c>
       <c r="M14">
         <v>2272500000.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>2272500000.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>12510072000.0</v>
+      </c>
+      <c r="C16">
         <v>18224465000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41855086000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>17461598000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15502287000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11062436000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15785138000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11473140520.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>38745673042.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>36614711732.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20325086475.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>1676995000.0</v>
+      </c>
+      <c r="C21">
         <v>2124610000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2628011000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3603689000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7121000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14218000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>73428895.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>105283818.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>233629550.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>759758851.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1522438510.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2506464435.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>283000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2630335000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>1254726086000.0</v>
+      </c>
+      <c r="C22">
         <v>1427243651000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1604667410000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>796205407000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>489516793000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>720773767000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>774076941000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>618625270440.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>354576464010.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>506357836402.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>698791632375.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>820039335500.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>891943517550.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>78621000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>588169517000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>258369926000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>177113433000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>3372119720000.0</v>
+      </c>
+      <c r="C23">
         <v>3399225834000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3504469146000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2874737610000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1660882164000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1595244208000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1713706624000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1609433887820.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1208971989517.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1156595546422.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1368069786525.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1528575698590.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1467368904855.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>133132445760.0</v>
+      </c>
+      <c r="C24">
         <v>197389274670.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>235142827820.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>196776022697.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>599590.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>701090.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>807300.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9267360.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>15898930.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3683329.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6369000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8990000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25">
+        <v>182121291030.0</v>
+      </c>
+      <c r="C25">
         <v>263569045640.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>305368820670.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>274683396859.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3518150.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3161800.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3835100.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1438380.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10781910.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16210880.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>1388289063000.0</v>
+      </c>
+      <c r="C28">
         <v>1724857543000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1121473091000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-109210138000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>138174439000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>792733175000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>582032253000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4534819280.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>188241844590.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>545880870183.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>538148631135.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>368256172095.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>381608081925.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>443857449000.0</v>
+      </c>
+      <c r="C30">
         <v>659874401000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>533231503000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>423846079000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>410599232000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>335616564000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>387826906000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>386245733115.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>431816933452.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>311574492695.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>339919697025.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>364705355440.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>232697409920.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27747000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>198807874000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>161023956000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>128845845000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>35275499.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>21727620.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>31789798.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>31780944.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>29093482.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>27759849.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>33582412.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>1504358967000.0</v>
+      </c>
+      <c r="C33">
         <v>1149999335000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1110426041000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>992698455000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>644451615000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>474003824000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>472413784000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>407677702260.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>317743089390.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>306604029379.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>294847254719.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>288729065155.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>307575979365.0</v>
       </c>
-      <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>241097533000.0</v>
+      </c>
+      <c r="C35">
         <v>353913109000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>358020229000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>328793290000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>102898090000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>110976791000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>120354431000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>71692971140.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>187818796372.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>249543842350.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>76360877130.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>108633689920.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>139900930530.0</v>
       </c>
-      <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
-    </row>
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>38959087000.0</v>
+      </c>
+      <c r="C36">
         <v>55922682000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>124371104000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>66059690000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>26688291000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>40841413000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>49782712000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>33295246065.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8648860641.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>17824801670.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>18590107798.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>32057061530.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>37135085805.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38">
+        <v>132353402110.0</v>
+      </c>
+      <c r="C38">
         <v>83076560890.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>37057347710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="E38">
         <v>1.0</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38">
         <v>4671974.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3093699.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>703330.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>705710.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2626000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3053000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1914000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3741208000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2406095000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>12790925000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>109538955000.0</v>
+      </c>
+      <c r="C39">
         <v>62900057000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>141907909000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>152518814000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>49549543000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>40392247000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>24774418000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>87027594650.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>20485676790.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14849012269.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12218596665.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12271157080.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>20954050430.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4926000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>55520799000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>11432090000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12078211000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>52665099000.0</v>
+      </c>
+      <c r="C40">
         <v>62944096000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>85682341000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>83886112000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>54162607000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>34238558000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19578087000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38077621660.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>25550573783.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10882169371.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13360408215.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>62031672005.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>52584927765.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5043000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>140769313000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>72494814000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>18910017000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>3701507.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4736908.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4834410.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3547220.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>3061379.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>2311576.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1802710.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>2551000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2510000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2292000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>22908878000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>11566888000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5306505000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
         <v>74988836000.0</v>
       </c>
       <c r="C42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="D42">
         <v>76297080000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>121628333000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>111354284000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>109772158000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>108463487000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>112350436700.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>106002402637.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>105260170962.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>107701722525.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>103057417980.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>95044719225.0</v>
       </c>
-      <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>1068995634000.0</v>
+      </c>
+      <c r="C46">
         <v>747609125000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>722702414000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>655351882000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>376182438000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>300374767000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>288639387000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>238142506500.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>178878546517.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>157232818652.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>140863979970.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>255149565115.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>267934429125.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47">
+        <v>1068995633670.0</v>
+      </c>
+      <c r="C47">
         <v>747609125270.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>722702414140.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>656752129942.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>42000129.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>29782532.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>29356450.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>25251527.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>13184340.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>11670650.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>19428710.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>20601000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>22025000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>22243000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>180396562000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>72258666000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>77135957000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-264885561000.0</v>
+      </c>
+      <c r="C48">
         <v>-104569130000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-47941614000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>83925342000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>37332685000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-153201003000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-6085880000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-7634773400.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-47405523375.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-67762404217.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>11339430720.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>88671868930.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>84651283845.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>7611000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>7640417000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>45215475000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>27739636000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>2973333.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4040000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2600000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>1447927326000.0</v>
+      </c>
+      <c r="C51">
         <v>1824065933000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1303737013000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>400258717000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>204883479000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>816853596000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>617715859000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>105208293340.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>266737470592.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>554640245090.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>551233105005.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>410920193485.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>393551095005.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>1265806035000.0</v>
+      </c>
+      <c r="C52">
         <v>1560496888000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>998368192000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>125000611000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>154741117000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>772430363000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>564475125000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>84524345800.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>120453933802.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>336239110400.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>500458414740.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>332034158915.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>284189618415.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>330595083532.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>55941000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>337383000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>18930968000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>25848553300.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5854199872.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>8450800767.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9208131870.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>194000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4267000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>40262972000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>10712777000.0</v>
       </c>
-      <c r="Q53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>3372119720000.0</v>
+      </c>
+      <c r="C55">
         <v>3399225834000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3504469146000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2874737610000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1660882164000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1595244208000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1713706624000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1609433887820.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1208971989517.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1156595546422.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1368069786525.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1528575698590.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1467368904855.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>145124000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1120440158000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>573150307000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>442432319000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>1867760752000.0</v>
+      </c>
+      <c r="C56">
         <v>2249226499000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2394043105000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1882039155000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1016430549000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1121240383000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1241292840000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1201756185560.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>891228900127.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>849991517042.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1073222531805.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1239846633435.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1159792925490.0</v>
       </c>
-      <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
-    </row>
-    <row r="57" spans="1:17">
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>2565024077000.0</v>
+      </c>
+      <c r="C57">
         <v>2651986789000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2666417124000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1970742194000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1052893176000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1177059291000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1147787372000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1077161121340.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>626006308747.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>532500939730.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>827612609010.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>926230703420.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>849387829395.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>102559000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>889780230000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>416303751000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>309334286000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>2806121610000.0</v>
+      </c>
+      <c r="C58">
         <v>3005899898000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3024437353000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2299535484000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1155791266000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1288036082000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1268141803000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1148854092480.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>813825105120.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>782044782080.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>903973486140.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1034864393340.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>989288759925.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>104851000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>912689108000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>427870639000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>314640790000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>562018378000.0</v>
+      </c>
+      <c r="C60">
         <v>389961569000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>477781243000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>572404895000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>502764049000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>305280142000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>441336059000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>457083327100.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>394831073700.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>374228151857.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>463692427455.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>493320013560.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>477845433420.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>40255000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>207640417000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>145215475000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>127739636000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BJ1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>1430879137000.0</v>
+      </c>
+      <c r="C2">
+        <v>1234042872000.0</v>
+      </c>
+      <c r="D2">
         <v>1161539934000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1315915986000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1164152104000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1010321339000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1148726993000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1188714909000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1345615881000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1540128286000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1874017026681.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2074834891319.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2048154419067.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1744074474740.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1829971558282.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1606994814750.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1171487295888.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>827529353372.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>440667118812.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>345211055500.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>276998634850.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>25569954.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>32209902.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>35293336.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>33652643.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>39396103.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>54590771.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1025023313510.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1059690774879.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>942371960080.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>841830439500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>715698078870.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>526964857821.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>440913738690.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>303793335407.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>305693640495.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>162763544460.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>145665033757.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>199885500873.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>260675693745.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>272977367805.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>292545731430.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>326414786065.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>410001443775.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>578100168150.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>532164872500.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>507330017515.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>457065093900.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>475896278080.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>512613283215.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>366721291375.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>194463234525.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>353542158000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>37727900.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>598285683500.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>54908600.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>77349400.0</v>
       </c>
       <c r="BF2"/>
       <c r="BG2">
+        <v>77349400.0</v>
+      </c>
+      <c r="BH2"/>
+      <c r="BI2">
         <v>288365935300.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>115326483800.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3698,14238 +3845,56 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-[...14182 lines deleted...]
-      </c>
+      <c r="BI3"/>
+      <c r="BJ3"/>
     </row>
     <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17951,51 +3916,14751 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
     </row>
     <row r="5" spans="1:62">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5">
+        <v>524665103000.0</v>
+      </c>
+      <c r="C5">
+        <v>524665103000.0</v>
+      </c>
+      <c r="D5">
+        <v>460878519000.0</v>
+      </c>
+      <c r="E5">
+        <v>190983619000.0</v>
+      </c>
+      <c r="F5">
+        <v>190983619000.0</v>
+      </c>
+      <c r="G5">
+        <v>192291863000.0</v>
+      </c>
+      <c r="H5">
+        <v>223484022000.0</v>
+      </c>
+      <c r="I5">
+        <v>222175778000.0</v>
+      </c>
+      <c r="J5">
+        <v>226761849000.0</v>
+      </c>
+      <c r="K5">
+        <v>223484022000.0</v>
+      </c>
+      <c r="L5">
+        <v>170249988190.0</v>
+      </c>
+      <c r="M5">
+        <v>170249988190.0</v>
+      </c>
+      <c r="N5">
+        <v>170149988190.0</v>
+      </c>
+      <c r="O5">
+        <v>-21438471275.0</v>
+      </c>
+      <c r="P5">
+        <v>-14462181077.0</v>
+      </c>
+      <c r="Q5">
+        <v>-8933941365.0</v>
+      </c>
+      <c r="R5">
+        <v>-2357274037.0</v>
+      </c>
+      <c r="S5">
+        <v>-1413448930.0</v>
+      </c>
+      <c r="T5">
+        <v>-3670297500.0</v>
+      </c>
+      <c r="U5">
+        <v>-5509956499.0</v>
+      </c>
+      <c r="V5">
+        <v>-6261117450.0</v>
+      </c>
+      <c r="W5">
+        <v>-2759648021.0</v>
+      </c>
+      <c r="X5">
+        <v>-16193295943.0</v>
+      </c>
+      <c r="Y5">
+        <v>-10383136031.0</v>
+      </c>
+      <c r="Z5">
+        <v>-29915376188.0</v>
+      </c>
+      <c r="AA5">
+        <v>-8322478376.0</v>
+      </c>
+      <c r="AB5">
+        <v>5681376042.0</v>
+      </c>
+      <c r="AC5">
+        <v>5660937996.0</v>
+      </c>
+      <c r="AD5">
+        <v>-5725621055.0</v>
+      </c>
+      <c r="AE5">
+        <v>-7347970935.0</v>
+      </c>
+      <c r="AF5">
+        <v>-9070419700.0</v>
+      </c>
+      <c r="AG5">
+        <v>-6753669659.0</v>
+      </c>
+      <c r="AH5">
+        <v>-3993114784.0</v>
+      </c>
+      <c r="AI5">
+        <v>-3150344797.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-473740574.0</v>
+      </c>
+      <c r="AK5">
+        <v>-86398578.0</v>
+      </c>
+      <c r="AL5">
+        <v>-91745830.0</v>
+      </c>
+      <c r="AM5">
+        <v>-277019050.0</v>
+      </c>
+      <c r="AN5">
+        <v>1604268449.0</v>
+      </c>
+      <c r="AO5">
+        <v>1181658869.0</v>
+      </c>
+      <c r="AP5">
+        <v>957813644.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-173299157.0</v>
+      </c>
+      <c r="AR5">
+        <v>-13834763610.0</v>
+      </c>
+      <c r="AS5">
+        <v>-9215351774.0</v>
+      </c>
+      <c r="AT5">
+        <v>-8386082724.0</v>
+      </c>
+      <c r="AU5">
+        <v>-1026159175.0</v>
+      </c>
+      <c r="AV5">
+        <v>-5627191404.0</v>
+      </c>
+      <c r="AW5">
+        <v>-4839575549.0</v>
+      </c>
+      <c r="AX5">
+        <v>-766811359.0</v>
+      </c>
+      <c r="AY5">
+        <v>-5273989770.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-1121293400.0</v>
+      </c>
+      <c r="BA5">
+        <v>-1798489400.0</v>
+      </c>
+      <c r="BB5">
+        <v>716383439.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="D9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="E9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="F9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="G9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="H9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="M9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="N9">
+        <v>74988835910.0</v>
+      </c>
+      <c r="O9">
+        <v>124108971025.0</v>
+      </c>
+      <c r="P9">
+        <v>7812970.0</v>
+      </c>
+      <c r="Q9">
+        <v>7812970.0</v>
+      </c>
+      <c r="R9">
+        <v>7812970.0</v>
+      </c>
+      <c r="S9">
+        <v>7812970.0</v>
+      </c>
+      <c r="T9">
+        <v>7812970.0</v>
+      </c>
+      <c r="U9">
+        <v>7812970.0</v>
+      </c>
+      <c r="V9">
+        <v>7812970.0</v>
+      </c>
+      <c r="W9">
+        <v>7812970.0</v>
+      </c>
+      <c r="X9">
+        <v>7812970.0</v>
+      </c>
+      <c r="Y9">
+        <v>7812970.0</v>
+      </c>
+      <c r="Z9">
+        <v>7812970.0</v>
+      </c>
+      <c r="AA9">
+        <v>7812970.0</v>
+      </c>
+      <c r="AB9">
+        <v>7812970.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+    </row>
+    <row r="10" spans="1:62">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10">
+        <v>22582650000.0</v>
+      </c>
+      <c r="C10">
+        <v>59638263000.0</v>
+      </c>
+      <c r="D10">
+        <v>33211629000.0</v>
+      </c>
+      <c r="E10">
+        <v>43645894000.0</v>
+      </c>
+      <c r="F10">
+        <v>54219844000.0</v>
+      </c>
+      <c r="G10">
+        <v>99208390000.0</v>
+      </c>
+      <c r="H10">
+        <v>36454528000.0</v>
+      </c>
+      <c r="I10">
+        <v>45666667000.0</v>
+      </c>
+      <c r="J10">
+        <v>58626806000.0</v>
+      </c>
+      <c r="K10">
+        <v>114236283000.0</v>
+      </c>
+      <c r="L10">
+        <v>43694748805.0</v>
+      </c>
+      <c r="M10">
+        <v>112654527196.0</v>
+      </c>
+      <c r="N10">
+        <v>296013946323.0</v>
+      </c>
+      <c r="O10">
+        <v>509468854700.0</v>
+      </c>
+      <c r="P10">
+        <v>396177065275.0</v>
+      </c>
+      <c r="Q10">
+        <v>327153733122.0</v>
+      </c>
+      <c r="R10">
+        <v>262158181087.0</v>
+      </c>
+      <c r="S10">
+        <v>66709040037.0</v>
+      </c>
+      <c r="T10">
+        <v>33211655312.0</v>
+      </c>
+      <c r="U10">
+        <v>47182579500.0</v>
+      </c>
+      <c r="V10">
+        <v>31000881800.0</v>
+      </c>
+      <c r="W10">
+        <v>24256045524.0</v>
+      </c>
+      <c r="X10">
+        <v>18080430582.0</v>
+      </c>
+      <c r="Y10">
+        <v>12872977354.0</v>
+      </c>
+      <c r="Z10">
+        <v>14077348600.0</v>
+      </c>
+      <c r="AA10">
+        <v>35759432624.0</v>
+      </c>
+      <c r="AB10">
+        <v>1634030.0</v>
+      </c>
+      <c r="AC10">
+        <v>16878959636.0</v>
+      </c>
+      <c r="AD10">
+        <v>41184859100.0</v>
+      </c>
+      <c r="AE10">
+        <v>109857587355.0</v>
+      </c>
+      <c r="AF10">
+        <v>73833925300.0</v>
+      </c>
+      <c r="AG10">
+        <v>127567667150.0</v>
+      </c>
+      <c r="AH10">
+        <v>66415066149.0</v>
+      </c>
+      <c r="AI10">
+        <v>78515875473.0</v>
+      </c>
+      <c r="AJ10">
+        <v>21366472050.0</v>
+      </c>
+      <c r="AK10">
+        <v>15045362000.0</v>
+      </c>
+      <c r="AL10">
+        <v>30142318470.0</v>
+      </c>
+      <c r="AM10">
+        <v>8761000325.0</v>
+      </c>
+      <c r="AN10">
+        <v>30474186390.0</v>
+      </c>
+      <c r="AO10">
+        <v>18569836935.0</v>
+      </c>
+      <c r="AP10">
+        <v>12317569425.0</v>
+      </c>
+      <c r="AQ10">
+        <v>13099660782.0</v>
+      </c>
+      <c r="AR10">
+        <v>15007909660.0</v>
+      </c>
+      <c r="AS10">
+        <v>61518075465.0</v>
+      </c>
+      <c r="AT10">
+        <v>28094801650.0</v>
+      </c>
+      <c r="AU10">
+        <v>42664021390.0</v>
+      </c>
+      <c r="AV10">
+        <v>14197438045.0</v>
+      </c>
+      <c r="AW10">
+        <v>17009857349.0</v>
+      </c>
+      <c r="AX10">
+        <v>9290162560.0</v>
+      </c>
+      <c r="AY10">
+        <v>11943013080.0</v>
+      </c>
+      <c r="AZ10">
+        <v>37209376975.0</v>
+      </c>
+      <c r="BA10">
+        <v>41675055150.0</v>
+      </c>
+      <c r="BB10">
+        <v>36423678240.0</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+    </row>
+    <row r="11" spans="1:62">
+      <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>43694748810.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+    </row>
+    <row r="12" spans="1:62">
+      <c r="A12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12">
+        <v>22582650000.0</v>
+      </c>
+      <c r="C12">
+        <v>59638263000.0</v>
+      </c>
+      <c r="D12">
+        <v>33211629000.0</v>
+      </c>
+      <c r="E12">
+        <v>43645894000.0</v>
+      </c>
+      <c r="F12">
+        <v>54219844000.0</v>
+      </c>
+      <c r="G12">
+        <v>99208390000.0</v>
+      </c>
+      <c r="H12">
+        <v>36454528000.0</v>
+      </c>
+      <c r="I12">
+        <v>45666667000.0</v>
+      </c>
+      <c r="J12">
+        <v>58626806000.0</v>
+      </c>
+      <c r="K12">
+        <v>114236283000.0</v>
+      </c>
+      <c r="L12">
+        <v>43694748805.0</v>
+      </c>
+      <c r="M12">
+        <v>112654527196.0</v>
+      </c>
+      <c r="N12">
+        <v>302013946323.0</v>
+      </c>
+      <c r="O12">
+        <v>509468854700.0</v>
+      </c>
+      <c r="P12">
+        <v>396177065275.0</v>
+      </c>
+      <c r="Q12">
+        <v>327209926492.0</v>
+      </c>
+      <c r="R12">
+        <v>262214237925.0</v>
+      </c>
+      <c r="S12">
+        <v>66764981100.0</v>
+      </c>
+      <c r="T12">
+        <v>33323951187.0</v>
+      </c>
+      <c r="U12">
+        <v>47521372000.0</v>
+      </c>
+      <c r="V12">
+        <v>31338486375.0</v>
+      </c>
+      <c r="W12">
+        <v>1716760.0</v>
+      </c>
+      <c r="X12">
+        <v>1216230.0</v>
+      </c>
+      <c r="Y12">
+        <v>889200.0</v>
+      </c>
+      <c r="Z12">
+        <v>863800.0</v>
+      </c>
+      <c r="AA12">
+        <v>2570400.0</v>
+      </c>
+      <c r="AB12">
+        <v>1634030.0</v>
+      </c>
+      <c r="AC12">
+        <v>16878959636.0</v>
+      </c>
+      <c r="AD12">
+        <v>41184859100.0</v>
+      </c>
+      <c r="AE12">
+        <v>109857587355.0</v>
+      </c>
+      <c r="AF12">
+        <v>73833925300.0</v>
+      </c>
+      <c r="AG12">
+        <v>127567667150.0</v>
+      </c>
+      <c r="AH12">
+        <v>66415066149.0</v>
+      </c>
+      <c r="AI12">
+        <v>78515875473.0</v>
+      </c>
+      <c r="AJ12">
+        <v>21366472050.0</v>
+      </c>
+      <c r="AK12">
+        <v>15045362000.0</v>
+      </c>
+      <c r="AL12">
+        <v>30142318470.0</v>
+      </c>
+      <c r="AM12">
+        <v>8761000325.0</v>
+      </c>
+      <c r="AN12">
+        <v>30474186390.0</v>
+      </c>
+      <c r="AO12">
+        <v>18569836935.0</v>
+      </c>
+      <c r="AP12">
+        <v>12317569425.0</v>
+      </c>
+      <c r="AQ12">
+        <v>13099660782.0</v>
+      </c>
+      <c r="AR12">
+        <v>15007909660.0</v>
+      </c>
+      <c r="AS12">
+        <v>61518075465.0</v>
+      </c>
+      <c r="AT12">
+        <v>28094801650.0</v>
+      </c>
+      <c r="AU12">
+        <v>42664021390.0</v>
+      </c>
+      <c r="AV12">
+        <v>14197438045.0</v>
+      </c>
+      <c r="AW12">
+        <v>17009857349.0</v>
+      </c>
+      <c r="AX12">
+        <v>9290162560.0</v>
+      </c>
+      <c r="AY12">
+        <v>11943013080.0</v>
+      </c>
+      <c r="AZ12">
+        <v>37209376975.0</v>
+      </c>
+      <c r="BA12">
+        <v>41675055150.0</v>
+      </c>
+      <c r="BB12">
+        <v>36423678240.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+    </row>
+    <row r="13" spans="1:62">
+      <c r="A13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="C13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="D13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="E13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="F13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="G13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="H13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="I13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="J13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="K13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="L13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="M13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="N13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="O13">
+        <v>388289691140.0</v>
+      </c>
+      <c r="P13">
+        <v>379809299620.0</v>
+      </c>
+      <c r="Q13">
+        <v>371578331380.0</v>
+      </c>
+      <c r="R13">
+        <v>358234185900.0</v>
+      </c>
+      <c r="S13">
+        <v>355490529820.0</v>
+      </c>
+      <c r="T13">
+        <v>356987069500.0</v>
+      </c>
+      <c r="U13">
+        <v>361663756000.0</v>
+      </c>
+      <c r="V13">
+        <v>362287314200.0</v>
+      </c>
+      <c r="W13">
+        <v>24942328.0</v>
+      </c>
+      <c r="X13">
+        <v>24942328.0</v>
+      </c>
+      <c r="Y13">
+        <v>24942328.0</v>
+      </c>
+      <c r="Z13">
+        <v>24942328.0</v>
+      </c>
+      <c r="AA13">
+        <v>24942328.0</v>
+      </c>
+      <c r="AB13">
+        <v>24942330.0</v>
+      </c>
+      <c r="AC13">
+        <v>352335325328.0</v>
+      </c>
+      <c r="AD13">
+        <v>355303462360.0</v>
+      </c>
+      <c r="AE13">
+        <v>359044811560.0</v>
+      </c>
+      <c r="AF13">
+        <v>371640687200.0</v>
+      </c>
+      <c r="AG13">
+        <v>355852193576.0</v>
+      </c>
+      <c r="AH13">
+        <v>343031836984.0</v>
+      </c>
+      <c r="AI13">
+        <v>338492333288.0</v>
+      </c>
+      <c r="AJ13">
+        <v>336097869800.0</v>
+      </c>
+      <c r="AK13">
+        <v>332456289912.0</v>
+      </c>
+      <c r="AL13">
+        <v>331982385680.0</v>
+      </c>
+      <c r="AM13">
+        <v>336097869800.0</v>
+      </c>
+      <c r="AN13">
+        <v>326619785160.0</v>
+      </c>
+      <c r="AO13">
+        <v>329612864520.0</v>
+      </c>
+      <c r="AP13">
+        <v>331857674040.0</v>
+      </c>
+      <c r="AQ13">
+        <v>344229068728.0</v>
+      </c>
+      <c r="AR13">
+        <v>364532123720.0</v>
+      </c>
+      <c r="AS13">
+        <v>332605943880.0</v>
+      </c>
+      <c r="AT13">
+        <v>326120938600.0</v>
+      </c>
+      <c r="AU13">
+        <v>308910732280.0</v>
+      </c>
+      <c r="AV13">
+        <v>303922266680.0</v>
+      </c>
+      <c r="AW13">
+        <v>295566586800.0</v>
+      </c>
+      <c r="AX13">
+        <v>283344846080.0</v>
+      </c>
+      <c r="AY13">
+        <v>303423420120.0</v>
+      </c>
+      <c r="AZ13">
+        <v>288707446600.0</v>
+      </c>
+      <c r="BA13">
+        <v>247552605400.0</v>
+      </c>
+      <c r="BB13">
+        <v>242439428160.0</v>
+      </c>
+      <c r="BC13">
+        <v>24942300.0</v>
+      </c>
+      <c r="BD13">
+        <v>227250000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>21299200.0</v>
+      </c>
+      <c r="BF13"/>
+      <c r="BG13">
+        <v>22103200.0</v>
+      </c>
+      <c r="BH13"/>
+      <c r="BI13">
+        <v>100000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>100000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:62">
+      <c r="A14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="C14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="D14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="E14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="F14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="G14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="H14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="I14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="J14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="K14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="L14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="M14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="N14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="O14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="P14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="R14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="S14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="T14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="U14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="V14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="W14">
+        <v>158400.0</v>
+      </c>
+      <c r="X14">
+        <v>154900.0</v>
+      </c>
+      <c r="Y14">
+        <v>152600.0</v>
+      </c>
+      <c r="Z14">
+        <v>159400.0</v>
+      </c>
+      <c r="AA14">
+        <v>161600.0</v>
+      </c>
+      <c r="AB14">
+        <v>160900.0</v>
+      </c>
+      <c r="AC14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AD14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AE14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AF14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AG14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AI14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AK14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AL14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AN14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AO14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AP14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AR14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AS14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AT14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AU14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AW14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AX14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AY14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="BA14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="BB14">
+        <v>2272500000.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
+      <c r="A15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
+      <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16">
+        <v>13793001000.0</v>
+      </c>
+      <c r="C16">
+        <v>12510072000.0</v>
+      </c>
+      <c r="D16">
+        <v>13137682000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
+        <v>18224465000.0</v>
+      </c>
+      <c r="H16">
+        <v>47945907000.0</v>
+      </c>
+      <c r="I16">
+        <v>70746274000.0</v>
+      </c>
+      <c r="J16">
+        <v>68011072000.0</v>
+      </c>
+      <c r="K16">
+        <v>41855086000.0</v>
+      </c>
+      <c r="L16">
+        <v>41972483268.0</v>
+      </c>
+      <c r="M16">
+        <v>66758227574.0</v>
+      </c>
+      <c r="N16">
+        <v>63692780509.0</v>
+      </c>
+      <c r="O16">
+        <v>17461597725.0</v>
+      </c>
+      <c r="P16">
+        <v>81726540690.0</v>
+      </c>
+      <c r="Q16">
+        <v>33892602067.0</v>
+      </c>
+      <c r="R16">
+        <v>20916008212.0</v>
+      </c>
+      <c r="S16">
+        <v>15502287472.0</v>
+      </c>
+      <c r="T16">
+        <v>22728464687.0</v>
+      </c>
+      <c r="U16">
+        <v>16009087500.0</v>
+      </c>
+      <c r="V16">
+        <v>14322216475.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
+      <c r="A18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
+      <c r="A19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
+      <c r="A20" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
+      <c r="A21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21">
+        <v>1579037000.0</v>
+      </c>
+      <c r="C21">
+        <v>1676995000.0</v>
+      </c>
+      <c r="D21">
+        <v>1837711000.0</v>
+      </c>
+      <c r="E21">
+        <v>1914749000.0</v>
+      </c>
+      <c r="F21">
+        <v>2005733000.0</v>
+      </c>
+      <c r="G21">
+        <v>2124610000.0</v>
+      </c>
+      <c r="H21">
+        <v>2313219000.0</v>
+      </c>
+      <c r="I21">
+        <v>2473935000.0</v>
+      </c>
+      <c r="J21">
+        <v>2551973000.0</v>
+      </c>
+      <c r="K21">
+        <v>2628011000.0</v>
+      </c>
+      <c r="L21">
+        <v>2759027078.0</v>
+      </c>
+      <c r="M21">
+        <v>2986692881.0</v>
+      </c>
+      <c r="N21">
+        <v>3239755670.0</v>
+      </c>
+      <c r="O21">
+        <v>3603688942.0</v>
+      </c>
+      <c r="P21">
+        <v>3081644676.0</v>
+      </c>
+      <c r="Q21">
+        <v>221291895.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21">
+        <v>0.0</v>
+      </c>
+      <c r="T21">
+        <v>1775432.0</v>
+      </c>
+      <c r="U21">
+        <v>10185700.0</v>
+      </c>
+      <c r="V21">
+        <v>5330424.0</v>
+      </c>
+      <c r="W21">
+        <v>500.0</v>
+      </c>
+      <c r="X21">
+        <v>600.0</v>
+      </c>
+      <c r="Y21">
+        <v>750.0</v>
+      </c>
+      <c r="Z21">
+        <v>760.0</v>
+      </c>
+      <c r="AA21">
+        <v>1020.0</v>
+      </c>
+      <c r="AB21">
+        <v>1130.0</v>
+      </c>
+      <c r="AC21">
+        <v>17742256.0</v>
+      </c>
+      <c r="AD21">
+        <v>59088260.0</v>
+      </c>
+      <c r="AE21">
+        <v>73428895.0</v>
+      </c>
+      <c r="AF21">
+        <v>65560000.0</v>
+      </c>
+      <c r="AG21">
+        <v>78083291.0</v>
+      </c>
+      <c r="AH21">
+        <v>91938805.0</v>
+      </c>
+      <c r="AI21">
+        <v>105283818.0</v>
+      </c>
+      <c r="AJ21">
+        <v>128376325.0</v>
+      </c>
+      <c r="AK21">
+        <v>154536426.0</v>
+      </c>
+      <c r="AL21">
+        <v>184862590.0</v>
+      </c>
+      <c r="AM21">
+        <v>233629550.0</v>
+      </c>
+      <c r="AN21">
+        <v>304917075.0</v>
+      </c>
+      <c r="AO21">
+        <v>379944465.0</v>
+      </c>
+      <c r="AP21">
+        <v>450733485.0</v>
+      </c>
+      <c r="AQ21">
+        <v>759758851.0</v>
+      </c>
+      <c r="AR21">
+        <v>1200885320.0</v>
+      </c>
+      <c r="AS21">
+        <v>1432952430.0</v>
+      </c>
+      <c r="AT21">
+        <v>1714707800.0</v>
+      </c>
+      <c r="AU21">
+        <v>1522438510.0</v>
+      </c>
+      <c r="AV21">
+        <v>1917285380.0</v>
+      </c>
+      <c r="AW21">
+        <v>2132324549.0</v>
+      </c>
+      <c r="AX21">
+        <v>2307261440.0</v>
+      </c>
+      <c r="AY21">
+        <v>2506464435.0</v>
+      </c>
+      <c r="AZ21">
+        <v>2919643275.0</v>
+      </c>
+      <c r="BA21">
+        <v>2724481975.0</v>
+      </c>
+      <c r="BB21">
+        <v>2869149600.0</v>
+      </c>
+      <c r="BC21">
+        <v>283100.0</v>
+      </c>
+      <c r="BD21">
+        <v>2965169500.0</v>
+      </c>
+      <c r="BE21">
+        <v>315500.0</v>
+      </c>
+      <c r="BF21"/>
+      <c r="BG21">
+        <v>305300.0</v>
+      </c>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+    </row>
+    <row r="22" spans="1:62">
+      <c r="A22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22">
+        <v>1377183352000.0</v>
+      </c>
+      <c r="C22">
+        <v>1254726086000.0</v>
+      </c>
+      <c r="D22">
+        <v>1397582494000.0</v>
+      </c>
+      <c r="E22">
+        <v>1416351661000.0</v>
+      </c>
+      <c r="F22">
+        <v>1477781349000.0</v>
+      </c>
+      <c r="G22">
+        <v>1427243651000.0</v>
+      </c>
+      <c r="H22">
+        <v>1512682114000.0</v>
+      </c>
+      <c r="I22">
+        <v>1613803965000.0</v>
+      </c>
+      <c r="J22">
+        <v>1505291809000.0</v>
+      </c>
+      <c r="K22">
+        <v>1604667410000.0</v>
+      </c>
+      <c r="L22">
+        <v>1609618016261.0</v>
+      </c>
+      <c r="M22">
+        <v>1459080081485.0</v>
+      </c>
+      <c r="N22">
+        <v>1210822331490.0</v>
+      </c>
+      <c r="O22">
+        <v>796205407367.0</v>
+      </c>
+      <c r="P22">
+        <v>779965158370.0</v>
+      </c>
+      <c r="Q22">
+        <v>815119051407.0</v>
+      </c>
+      <c r="R22">
+        <v>476055992362.0</v>
+      </c>
+      <c r="S22">
+        <v>489516792575.0</v>
+      </c>
+      <c r="T22">
+        <v>351359451750.0</v>
+      </c>
+      <c r="U22">
+        <v>441708671500.0</v>
+      </c>
+      <c r="V22">
+        <v>596414394800.0</v>
+      </c>
+      <c r="W22">
+        <v>51300624.0</v>
+      </c>
+      <c r="X22">
+        <v>57178342.0</v>
+      </c>
+      <c r="Y22">
+        <v>59696258.0</v>
+      </c>
+      <c r="Z22">
+        <v>56069992.0</v>
+      </c>
+      <c r="AA22">
+        <v>55759189.0</v>
+      </c>
+      <c r="AB22">
+        <v>56256710.0</v>
+      </c>
+      <c r="AC22">
+        <v>914273467618.0</v>
+      </c>
+      <c r="AD22">
+        <v>777012114725.0</v>
+      </c>
+      <c r="AE22">
+        <v>619270568010.0</v>
+      </c>
+      <c r="AF22">
+        <v>532739606400.0</v>
+      </c>
+      <c r="AG22">
+        <v>459929573367.0</v>
+      </c>
+      <c r="AH22">
+        <v>359546714444.0</v>
+      </c>
+      <c r="AI22">
+        <v>354667933892.0</v>
+      </c>
+      <c r="AJ22">
+        <v>466193928200.0</v>
+      </c>
+      <c r="AK22">
+        <v>491442002757.0</v>
+      </c>
+      <c r="AL22">
+        <v>485618291510.0</v>
+      </c>
+      <c r="AM22">
+        <v>506451797775.0</v>
+      </c>
+      <c r="AN22">
+        <v>506288567205.0</v>
+      </c>
+      <c r="AO22">
+        <v>561358214190.0</v>
+      </c>
+      <c r="AP22">
+        <v>605143092510.0</v>
+      </c>
+      <c r="AQ22">
+        <v>699602707175.0</v>
+      </c>
+      <c r="AR22">
+        <v>773729762770.0</v>
+      </c>
+      <c r="AS22">
+        <v>760295145015.0</v>
+      </c>
+      <c r="AT22">
+        <v>808023363250.0</v>
+      </c>
+      <c r="AU22">
+        <v>820039335500.0</v>
+      </c>
+      <c r="AV22">
+        <v>763524723660.0</v>
+      </c>
+      <c r="AW22">
+        <v>766108673850.0</v>
+      </c>
+      <c r="AX22">
+        <v>827294805920.0</v>
+      </c>
+      <c r="AY22">
+        <v>891943517550.0</v>
+      </c>
+      <c r="AZ22">
+        <v>758555783775.0</v>
+      </c>
+      <c r="BA22">
+        <v>630490815775.0</v>
+      </c>
+      <c r="BB22">
+        <v>728558712000.0</v>
+      </c>
+      <c r="BC22">
+        <v>78620700.0</v>
+      </c>
+      <c r="BD22">
+        <v>817820844700.0</v>
+      </c>
+      <c r="BE22">
+        <v>65461200.0</v>
+      </c>
+      <c r="BF22"/>
+      <c r="BG22">
+        <v>65973800.0</v>
+      </c>
+      <c r="BH22"/>
+      <c r="BI22">
+        <v>258369925700.0</v>
+      </c>
+      <c r="BJ22">
+        <v>177113433300.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:62">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23">
+        <v>3432837351000.0</v>
+      </c>
+      <c r="C23">
+        <v>3372119720000.0</v>
+      </c>
+      <c r="D23">
+        <v>3297287433000.0</v>
+      </c>
+      <c r="E23">
+        <v>3278864836000.0</v>
+      </c>
+      <c r="F23">
+        <v>3358222791000.0</v>
+      </c>
+      <c r="G23">
+        <v>3399225834000.0</v>
+      </c>
+      <c r="H23">
+        <v>3574406548000.0</v>
+      </c>
+      <c r="I23">
+        <v>3582724649000.0</v>
+      </c>
+      <c r="J23">
+        <v>3551648399000.0</v>
+      </c>
+      <c r="K23">
+        <v>3504469146000.0</v>
+      </c>
+      <c r="L23">
+        <v>3429670370042.0</v>
+      </c>
+      <c r="M23">
+        <v>3375453281197.0</v>
+      </c>
+      <c r="N23">
+        <v>3187753123619.0</v>
+      </c>
+      <c r="O23">
+        <v>2874737609705.0</v>
+      </c>
+      <c r="P23">
+        <v>2805839037115.0</v>
+      </c>
+      <c r="Q23">
+        <v>2457250186012.0</v>
+      </c>
+      <c r="R23">
+        <v>2010661239750.0</v>
+      </c>
+      <c r="S23">
+        <v>1660882164225.0</v>
+      </c>
+      <c r="T23">
+        <v>1431968831000.0</v>
+      </c>
+      <c r="U23">
+        <v>1609396470000.0</v>
+      </c>
+      <c r="V23">
+        <v>1573400304525.0</v>
+      </c>
+      <c r="W23">
+        <v>1604213908177.0</v>
+      </c>
+      <c r="X23">
+        <v>1754253038749.0</v>
+      </c>
+      <c r="Y23">
+        <v>1744999150828.0</v>
+      </c>
+      <c r="Z23">
+        <v>1870338584836.0</v>
+      </c>
+      <c r="AA23">
+        <v>1717348211832.0</v>
+      </c>
+      <c r="AB23">
+        <v>1775297685007.0</v>
+      </c>
+      <c r="AC23">
+        <v>1822466440914.0</v>
+      </c>
+      <c r="AD23">
+        <v>1821613477530.0</v>
+      </c>
+      <c r="AE23">
+        <v>1611112713155.0</v>
+      </c>
+      <c r="AF23">
+        <v>1494041699500.0</v>
+      </c>
+      <c r="AG23">
+        <v>1344030424913.0</v>
+      </c>
+      <c r="AH23">
+        <v>1164373085871.0</v>
+      </c>
+      <c r="AI23">
+        <v>1209283867311.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1118758007674.0</v>
+      </c>
+      <c r="AK23">
+        <v>1137433333986.0</v>
+      </c>
+      <c r="AL23">
+        <v>1144111801030.0</v>
+      </c>
+      <c r="AM23">
+        <v>1156810167975.0</v>
+      </c>
+      <c r="AN23">
+        <v>1199599741079.0</v>
+      </c>
+      <c r="AO23">
+        <v>1250015466180.0</v>
+      </c>
+      <c r="AP23">
+        <v>1286668832910.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1369657680365.0</v>
+      </c>
+      <c r="AR23">
+        <v>1538378466060.0</v>
+      </c>
+      <c r="AS23">
+        <v>1518296003280.0</v>
+      </c>
+      <c r="AT23">
+        <v>1579769851350.0</v>
+      </c>
+      <c r="AU23">
+        <v>1528575698590.0</v>
+      </c>
+      <c r="AV23">
+        <v>1468729027625.0</v>
+      </c>
+      <c r="AW23">
+        <v>1407712774950.0</v>
+      </c>
+      <c r="AX23">
+        <v>1382849176160.0</v>
+      </c>
+      <c r="AY23">
+        <v>1467368904855.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1291716616100.0</v>
+      </c>
+      <c r="BA23">
+        <v>1200391958025.0</v>
+      </c>
+      <c r="BB23">
+        <v>1351657970640.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
+      <c r="A24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>133132445760.0</v>
+      </c>
+      <c r="D24">
+        <v>155216294380.0</v>
+      </c>
+      <c r="E24">
+        <v>152826354350.0</v>
+      </c>
+      <c r="F24">
+        <v>178004210800.0</v>
+      </c>
+      <c r="G24">
+        <v>197389274670.0</v>
+      </c>
+      <c r="H24">
+        <v>209780145970.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>312761617710.0</v>
+      </c>
+      <c r="M24">
+        <v>231110560870.0</v>
+      </c>
+      <c r="N24">
+        <v>182749493840.0</v>
+      </c>
+      <c r="O24">
+        <v>201209324450.0</v>
+      </c>
+      <c r="P24">
+        <v>495540.0</v>
+      </c>
+      <c r="Q24">
+        <v>531310.0</v>
+      </c>
+      <c r="R24">
+        <v>573020.0</v>
+      </c>
+      <c r="S24">
+        <v>599590.0</v>
+      </c>
+      <c r="T24">
+        <v>621300.0</v>
+      </c>
+      <c r="U24">
+        <v>636190.0</v>
+      </c>
+      <c r="V24">
+        <v>655750.0</v>
+      </c>
+      <c r="W24">
+        <v>701090.0</v>
+      </c>
+      <c r="X24">
+        <v>685230.0</v>
+      </c>
+      <c r="Y24">
+        <v>738050.0</v>
+      </c>
+      <c r="Z24">
+        <v>651720.0</v>
+      </c>
+      <c r="AA24">
+        <v>807300.0</v>
+      </c>
+      <c r="AB24">
+        <v>831310.0</v>
+      </c>
+      <c r="AC24">
+        <v>844229.0</v>
+      </c>
+      <c r="AD24">
+        <v>1074279.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>1659700.0</v>
+      </c>
+      <c r="AG24">
+        <v>170900.0</v>
+      </c>
+      <c r="AH24">
+        <v>1317400.0</v>
+      </c>
+      <c r="AI24">
+        <v>10781900.0</v>
+      </c>
+      <c r="AJ24">
+        <v>11216600.0</v>
+      </c>
+      <c r="AK24">
+        <v>14989800.0</v>
+      </c>
+      <c r="AL24">
+        <v>15086000.0</v>
+      </c>
+      <c r="AM24">
+        <v>16210900.0</v>
+      </c>
+      <c r="AN24">
+        <v>2097000.0</v>
+      </c>
+      <c r="AO24">
+        <v>2407200.0</v>
+      </c>
+      <c r="AP24">
+        <v>3064300.0</v>
+      </c>
+      <c r="AQ24">
+        <v>3736700.0</v>
+      </c>
+      <c r="AR24">
+        <v>4428900.0</v>
+      </c>
+      <c r="AS24">
+        <v>5048300.0</v>
+      </c>
+      <c r="AT24">
+        <v>5700200.0</v>
+      </c>
+      <c r="AU24">
+        <v>6369500.0</v>
+      </c>
+      <c r="AV24">
+        <v>6992800.0</v>
+      </c>
+      <c r="AW24">
+        <v>7655800.0</v>
+      </c>
+      <c r="AX24">
+        <v>8299800.0</v>
+      </c>
+      <c r="AY24">
+        <v>8989800.0</v>
+      </c>
+      <c r="AZ24">
+        <v>9533300.0</v>
+      </c>
+      <c r="BA24">
+        <v>10183300.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>585200.0</v>
+      </c>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
+      <c r="A25" t="s">
+        <v>41</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>182121291030.0</v>
+      </c>
+      <c r="D25">
+        <v>201634763150.0</v>
+      </c>
+      <c r="E25">
+        <v>201420503680.0</v>
+      </c>
+      <c r="F25">
+        <v>229766291770.0</v>
+      </c>
+      <c r="G25">
+        <v>263569045640.0</v>
+      </c>
+      <c r="H25">
+        <v>268309060750.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>377378253910.0</v>
+      </c>
+      <c r="M25">
+        <v>297614275440.0</v>
+      </c>
+      <c r="N25">
+        <v>252201917880.0</v>
+      </c>
+      <c r="O25">
+        <v>280871927190.0</v>
+      </c>
+      <c r="P25">
+        <v>5158740.0</v>
+      </c>
+      <c r="Q25">
+        <v>3260250.0</v>
+      </c>
+      <c r="R25">
+        <v>3599340.0</v>
+      </c>
+      <c r="S25">
+        <v>3518150.0</v>
+      </c>
+      <c r="T25">
+        <v>3388280.0</v>
+      </c>
+      <c r="U25">
+        <v>3069850.0</v>
+      </c>
+      <c r="V25">
+        <v>3065710.0</v>
+      </c>
+      <c r="W25">
+        <v>3161800.0</v>
+      </c>
+      <c r="X25">
+        <v>3251560.0</v>
+      </c>
+      <c r="Y25">
+        <v>3558890.0</v>
+      </c>
+      <c r="Z25">
+        <v>3416380.0</v>
+      </c>
+      <c r="AA25">
+        <v>3835100.0</v>
+      </c>
+      <c r="AB25">
+        <v>2241500.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
+      <c r="A26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
+      <c r="A27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
+      <c r="A28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28">
+        <v>1295211057000.0</v>
+      </c>
+      <c r="C28">
+        <v>1388289063000.0</v>
+      </c>
+      <c r="D28">
+        <v>1450834172000.0</v>
+      </c>
+      <c r="E28">
+        <v>1425033671000.0</v>
+      </c>
+      <c r="F28">
+        <v>1566305071000.0</v>
+      </c>
+      <c r="G28">
+        <v>1724857543000.0</v>
+      </c>
+      <c r="H28">
+        <v>1703799652000.0</v>
+      </c>
+      <c r="I28">
+        <v>1692942911000.0</v>
+      </c>
+      <c r="J28">
+        <v>1486829921000.0</v>
+      </c>
+      <c r="K28">
+        <v>1189500730000.0</v>
+      </c>
+      <c r="L28">
+        <v>833160778291.0</v>
+      </c>
+      <c r="M28">
+        <v>391652112779.0</v>
+      </c>
+      <c r="N28">
+        <v>43378105145.0</v>
+      </c>
+      <c r="O28">
+        <v>-109210137888.0</v>
+      </c>
+      <c r="P28">
+        <v>-256338120885.0</v>
+      </c>
+      <c r="Q28">
+        <v>-228816214575.0</v>
+      </c>
+      <c r="R28">
+        <v>-146370018450.0</v>
+      </c>
+      <c r="S28">
+        <v>138174438628.0</v>
+      </c>
+      <c r="T28">
+        <v>434037697625.0</v>
+      </c>
+      <c r="U28">
+        <v>718212187500.0</v>
+      </c>
+      <c r="V28">
+        <v>818139347725.0</v>
+      </c>
+      <c r="W28">
+        <v>766701340246.0</v>
+      </c>
+      <c r="X28">
+        <v>704981457863.0</v>
+      </c>
+      <c r="Y28">
+        <v>662937776391.0</v>
+      </c>
+      <c r="Z28">
+        <v>660362246262.0</v>
+      </c>
+      <c r="AA28">
+        <v>551698000415.0</v>
+      </c>
+      <c r="AB28">
+        <v>377863125250.0</v>
+      </c>
+      <c r="AC28">
+        <v>180014115960.0</v>
+      </c>
+      <c r="AD28">
+        <v>104305451250.0</v>
+      </c>
+      <c r="AE28">
+        <v>-24374564070.0</v>
+      </c>
+      <c r="AF28">
+        <v>18839679200.0</v>
+      </c>
+      <c r="AG28">
+        <v>-29212167579.0</v>
+      </c>
+      <c r="AH28">
+        <v>43168961628.0</v>
+      </c>
+      <c r="AI28">
+        <v>176011500138.0</v>
+      </c>
+      <c r="AJ28">
+        <v>303245765900.0</v>
+      </c>
+      <c r="AK28">
+        <v>346346240877.0</v>
+      </c>
+      <c r="AL28">
+        <v>484037582600.0</v>
+      </c>
+      <c r="AM28">
+        <v>543342601725.0</v>
+      </c>
+      <c r="AN28">
+        <v>497729085930.0</v>
+      </c>
+      <c r="AO28">
+        <v>475468471395.0</v>
+      </c>
+      <c r="AP28">
+        <v>479467308930.0</v>
+      </c>
+      <c r="AQ28">
+        <v>539509934088.0</v>
+      </c>
+      <c r="AR28">
+        <v>570510029260.0</v>
+      </c>
+      <c r="AS28">
+        <v>450797449304.0</v>
+      </c>
+      <c r="AT28">
+        <v>389436142325.0</v>
+      </c>
+      <c r="AU28">
+        <v>368256172095.0</v>
+      </c>
+      <c r="AV28">
+        <v>393791235425.0</v>
+      </c>
+      <c r="AW28">
+        <v>385314232651.0</v>
+      </c>
+      <c r="AX28">
+        <v>357321620479.0</v>
+      </c>
+      <c r="AY28">
+        <v>381608081925.0</v>
+      </c>
+      <c r="AZ28">
+        <v>348058154925.0</v>
+      </c>
+      <c r="BA28">
+        <v>476484312875.0</v>
+      </c>
+      <c r="BB28">
+        <v>489225280680.0</v>
+      </c>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+    </row>
+    <row r="29" spans="1:62">
+      <c r="A29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
+      <c r="A30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30">
+        <v>402026224000.0</v>
+      </c>
+      <c r="C30">
+        <v>443857449000.0</v>
+      </c>
+      <c r="D30">
+        <v>394241967000.0</v>
+      </c>
+      <c r="E30">
+        <v>552398129000.0</v>
+      </c>
+      <c r="F30">
+        <v>552507809000.0</v>
+      </c>
+      <c r="G30">
+        <v>659874401000.0</v>
+      </c>
+      <c r="H30">
+        <v>800133698000.0</v>
+      </c>
+      <c r="I30">
+        <v>629382735000.0</v>
+      </c>
+      <c r="J30">
+        <v>697610227000.0</v>
+      </c>
+      <c r="K30">
+        <v>533231503000.0</v>
+      </c>
+      <c r="L30">
+        <v>558598761783.0</v>
+      </c>
+      <c r="M30">
+        <v>561765088677.0</v>
+      </c>
+      <c r="N30">
+        <v>462521192122.0</v>
+      </c>
+      <c r="O30">
+        <v>423846079085.0</v>
+      </c>
+      <c r="P30">
+        <v>496523589336.0</v>
+      </c>
+      <c r="Q30">
+        <v>466080354475.0</v>
+      </c>
+      <c r="R30">
+        <v>535207062624.0</v>
+      </c>
+      <c r="S30">
+        <v>395234343804.0</v>
+      </c>
+      <c r="T30">
+        <v>463864054588.0</v>
+      </c>
+      <c r="U30">
+        <v>560002059419.0</v>
+      </c>
+      <c r="V30">
+        <v>429851246088.0</v>
+      </c>
+      <c r="W30">
+        <v>24499473.0</v>
+      </c>
+      <c r="X30">
+        <v>24975759.0</v>
+      </c>
+      <c r="Y30">
+        <v>24602539.0</v>
+      </c>
+      <c r="Z30">
+        <v>23310127.0</v>
+      </c>
+      <c r="AA30">
+        <v>27936388.0</v>
+      </c>
+      <c r="AB30">
+        <v>32915650.0</v>
+      </c>
+      <c r="AC30">
+        <v>420701224174.0</v>
+      </c>
+      <c r="AD30">
+        <v>547242629395.0</v>
+      </c>
+      <c r="AE30">
+        <v>386245733115.0</v>
+      </c>
+      <c r="AF30">
+        <v>387983707500.0</v>
+      </c>
+      <c r="AG30">
+        <v>334966033193.0</v>
+      </c>
+      <c r="AH30">
+        <v>373197295853.0</v>
+      </c>
+      <c r="AI30">
+        <v>427464107850.0</v>
+      </c>
+      <c r="AJ30">
+        <v>273379088675.0</v>
+      </c>
+      <c r="AK30">
+        <v>301718029761.0</v>
+      </c>
+      <c r="AL30">
+        <v>289484540620.0</v>
+      </c>
+      <c r="AM30">
+        <v>306856122650.0</v>
+      </c>
+      <c r="AN30">
+        <v>353889481005.0</v>
+      </c>
+      <c r="AO30">
+        <v>357770421825.0</v>
+      </c>
+      <c r="AP30">
+        <v>366385506150.0</v>
+      </c>
+      <c r="AQ30">
+        <v>331541436801.0</v>
+      </c>
+      <c r="AR30">
+        <v>392043034345.0</v>
+      </c>
+      <c r="AS30">
+        <v>345204065115.0</v>
+      </c>
+      <c r="AT30">
+        <v>410844715850.0</v>
+      </c>
+      <c r="AU30">
+        <v>352837354880.0</v>
+      </c>
+      <c r="AV30">
+        <v>350201420635.0</v>
+      </c>
+      <c r="AW30">
+        <v>296921776500.0</v>
+      </c>
+      <c r="AX30">
+        <v>222949826400.0</v>
+      </c>
+      <c r="AY30">
+        <v>220710762840.0</v>
+      </c>
+      <c r="AZ30">
+        <v>158430937350.0</v>
+      </c>
+      <c r="BA30">
+        <v>197670756325.0</v>
+      </c>
+      <c r="BB30">
+        <v>247018938120.0</v>
+      </c>
+      <c r="BC30">
+        <v>27747000.0</v>
+      </c>
+      <c r="BD30">
+        <v>227054018300.0</v>
+      </c>
+      <c r="BE30">
+        <v>32621900.0</v>
+      </c>
+      <c r="BF30"/>
+      <c r="BG30">
+        <v>21924100.0</v>
+      </c>
+      <c r="BH30"/>
+      <c r="BI30">
+        <v>161023955200.0</v>
+      </c>
+      <c r="BJ30">
+        <v>128845844600.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:62">
+      <c r="A31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>540740536264.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
+        <v>39194163.0</v>
+      </c>
+      <c r="Q31">
+        <v>39761009.0</v>
+      </c>
+      <c r="R31">
+        <v>39154354.0</v>
+      </c>
+      <c r="S31">
+        <v>35275499.0</v>
+      </c>
+      <c r="T31">
+        <v>26278545.0</v>
+      </c>
+      <c r="U31">
+        <v>24516541.0</v>
+      </c>
+      <c r="V31">
+        <v>22416859.0</v>
+      </c>
+      <c r="W31">
+        <v>21727620.0</v>
+      </c>
+      <c r="X31">
+        <v>25829018.0</v>
+      </c>
+      <c r="Y31">
+        <v>27626585.0</v>
+      </c>
+      <c r="Z31">
+        <v>28721369.0</v>
+      </c>
+      <c r="AA31">
+        <v>31789798.0</v>
+      </c>
+      <c r="AB31">
+        <v>33250174.0</v>
+      </c>
+      <c r="AC31">
+        <v>32990180.0</v>
+      </c>
+      <c r="AD31">
+        <v>33099398.0</v>
+      </c>
+      <c r="AE31">
+        <v>31780944.0</v>
+      </c>
+      <c r="AF31">
+        <v>30582138.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
+      <c r="A32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+    </row>
+    <row r="33" spans="1:62">
+      <c r="A33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B33">
+        <v>1501355544000.0</v>
+      </c>
+      <c r="C33">
+        <v>1504358967000.0</v>
+      </c>
+      <c r="D33">
+        <v>1393861429000.0</v>
+      </c>
+      <c r="E33">
+        <v>1156008896000.0</v>
+      </c>
+      <c r="F33">
+        <v>1137578362000.0</v>
+      </c>
+      <c r="G33">
+        <v>1149999335000.0</v>
+      </c>
+      <c r="H33">
+        <v>1099587996000.0</v>
+      </c>
+      <c r="I33">
+        <v>1088145760000.0</v>
+      </c>
+      <c r="J33">
+        <v>1128625587000.0</v>
+      </c>
+      <c r="K33">
+        <v>1110426041000.0</v>
+      </c>
+      <c r="L33">
+        <v>1047106392337.0</v>
+      </c>
+      <c r="M33">
+        <v>1004955855612.0</v>
+      </c>
+      <c r="N33">
+        <v>982753428795.0</v>
+      </c>
+      <c r="O33">
+        <v>992698454637.0</v>
+      </c>
+      <c r="P33">
+        <v>949405707977.0</v>
+      </c>
+      <c r="Q33">
+        <v>708470426174.0</v>
+      </c>
+      <c r="R33">
+        <v>662479533224.0</v>
+      </c>
+      <c r="S33">
+        <v>644451615354.0</v>
+      </c>
+      <c r="T33">
+        <v>515702160500.0</v>
+      </c>
+      <c r="U33">
+        <v>507999206000.0</v>
+      </c>
+      <c r="V33">
+        <v>480960398800.0</v>
+      </c>
+      <c r="W33">
+        <v>476669041583.0</v>
+      </c>
+      <c r="X33">
+        <v>497584762048.0</v>
+      </c>
+      <c r="Y33">
+        <v>493226902130.0</v>
+      </c>
+      <c r="Z33">
+        <v>535956554431.0</v>
+      </c>
+      <c r="AA33">
+        <v>473417652752.0</v>
+      </c>
+      <c r="AB33">
+        <v>422624280766.0</v>
+      </c>
+      <c r="AC33">
+        <v>409732201536.0</v>
+      </c>
+      <c r="AD33">
+        <v>404365649765.0</v>
+      </c>
+      <c r="AE33">
+        <v>408102957165.0</v>
+      </c>
+      <c r="AF33">
+        <v>379910321300.0</v>
+      </c>
+      <c r="AG33">
+        <v>345217314970.0</v>
+      </c>
+      <c r="AH33">
+        <v>324997638108.0</v>
+      </c>
+      <c r="AI33">
+        <v>317825057388.0</v>
+      </c>
+      <c r="AJ33">
+        <v>327374586000.0</v>
+      </c>
+      <c r="AK33">
+        <v>302017105863.0</v>
+      </c>
+      <c r="AL33">
+        <v>315637306380.0</v>
+      </c>
+      <c r="AM33">
+        <v>306660923800.0</v>
+      </c>
+      <c r="AN33">
+        <v>289015423650.0</v>
+      </c>
+      <c r="AO33">
+        <v>291266000400.0</v>
+      </c>
+      <c r="AP33">
+        <v>282183456540.0</v>
+      </c>
+      <c r="AQ33">
+        <v>295189478592.0</v>
+      </c>
+      <c r="AR33">
+        <v>318449143385.0</v>
+      </c>
+      <c r="AS33">
+        <v>292915516530.0</v>
+      </c>
+      <c r="AT33">
+        <v>303289948900.0</v>
+      </c>
+      <c r="AU33">
+        <v>288729065155.0</v>
+      </c>
+      <c r="AV33">
+        <v>287398322215.0</v>
+      </c>
+      <c r="AW33">
+        <v>279496991400.0</v>
+      </c>
+      <c r="AX33">
+        <v>285643530720.0</v>
+      </c>
+      <c r="AY33">
+        <v>307575979365.0</v>
+      </c>
+      <c r="AZ33">
+        <v>292604274525.0</v>
+      </c>
+      <c r="BA33">
+        <v>246431169725.0</v>
+      </c>
+      <c r="BB33">
+        <v>241606220040.0</v>
+      </c>
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+    </row>
+    <row r="34" spans="1:62">
+      <c r="A34" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+    </row>
+    <row r="35" spans="1:62">
+      <c r="A35" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35">
+        <v>212888468000.0</v>
+      </c>
+      <c r="C35">
+        <v>241097533000.0</v>
+      </c>
+      <c r="D35">
+        <v>292019587000.0</v>
+      </c>
+      <c r="E35">
+        <v>301511542000.0</v>
+      </c>
+      <c r="F35">
+        <v>340789280000.0</v>
+      </c>
+      <c r="G35">
+        <v>353913109000.0</v>
+      </c>
+      <c r="H35">
+        <v>326223603000.0</v>
+      </c>
+      <c r="I35">
+        <v>344141877000.0</v>
+      </c>
+      <c r="J35">
+        <v>378360776000.0</v>
+      </c>
+      <c r="K35">
+        <v>358020229000.0</v>
+      </c>
+      <c r="L35">
+        <v>435324528285.0</v>
+      </c>
+      <c r="M35">
+        <v>354298259196.0</v>
+      </c>
+      <c r="N35">
+        <v>307634674769.0</v>
+      </c>
+      <c r="O35">
+        <v>328793290344.0</v>
+      </c>
+      <c r="P35">
+        <v>137272623359.0</v>
+      </c>
+      <c r="Q35">
+        <v>105284282387.0</v>
+      </c>
+      <c r="R35">
+        <v>106005677175.0</v>
+      </c>
+      <c r="S35">
+        <v>102898090129.0</v>
+      </c>
+      <c r="T35">
+        <v>111295016187.0</v>
+      </c>
+      <c r="U35">
+        <v>110413135500.0</v>
+      </c>
+      <c r="V35">
+        <v>111629984725.0</v>
+      </c>
+      <c r="W35">
+        <v>111600788816.0</v>
+      </c>
+      <c r="X35">
+        <v>125662981836.0</v>
+      </c>
+      <c r="Y35">
+        <v>122335659042.0</v>
+      </c>
+      <c r="Z35">
+        <v>130777264734.0</v>
+      </c>
+      <c r="AA35">
+        <v>120610181384.0</v>
+      </c>
+      <c r="AB35">
+        <v>81391971656.0</v>
+      </c>
+      <c r="AC35">
+        <v>87729409992.0</v>
+      </c>
+      <c r="AD35">
+        <v>71140769315.0</v>
+      </c>
+      <c r="AE35">
+        <v>71767755186.0</v>
+      </c>
+      <c r="AF35">
+        <v>70553988300.0</v>
+      </c>
+      <c r="AG35">
+        <v>59829677457.0</v>
+      </c>
+      <c r="AH35">
+        <v>60532454200.0</v>
+      </c>
+      <c r="AI35">
+        <v>187867247877.0</v>
+      </c>
+      <c r="AJ35">
+        <v>183063103300.0</v>
+      </c>
+      <c r="AK35">
+        <v>233306790642.0</v>
+      </c>
+      <c r="AL35">
+        <v>231483992850.0</v>
+      </c>
+      <c r="AM35">
+        <v>249590148500.0</v>
+      </c>
+      <c r="AN35">
+        <v>48861465165.0</v>
+      </c>
+      <c r="AO35">
+        <v>53484369105.0</v>
+      </c>
+      <c r="AP35">
+        <v>62007726315.0</v>
+      </c>
+      <c r="AQ35">
+        <v>76449507818.0</v>
+      </c>
+      <c r="AR35">
+        <v>98919391405.0</v>
+      </c>
+      <c r="AS35">
+        <v>99544534845.0</v>
+      </c>
+      <c r="AT35">
+        <v>106437102875.0</v>
+      </c>
+      <c r="AU35">
+        <v>108633689920.0</v>
+      </c>
+      <c r="AV35">
+        <v>115326553105.0</v>
+      </c>
+      <c r="AW35">
+        <v>120340956750.0</v>
+      </c>
+      <c r="AX35">
+        <v>122882187840.0</v>
+      </c>
+      <c r="AY35">
+        <v>139900930530.0</v>
+      </c>
+      <c r="AZ35">
+        <v>130720977675.0</v>
+      </c>
+      <c r="BA35">
+        <v>120001190000.0</v>
+      </c>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+    </row>
+    <row r="36" spans="1:62">
+      <c r="A36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36">
+        <v>47634390000.0</v>
+      </c>
+      <c r="C36">
+        <v>38959087000.0</v>
+      </c>
+      <c r="D36">
+        <v>35441695000.0</v>
+      </c>
+      <c r="E36">
+        <v>-116276125000.0</v>
+      </c>
+      <c r="F36">
+        <v>-118371030000.0</v>
+      </c>
+      <c r="G36">
+        <v>55922682000.0</v>
+      </c>
+      <c r="H36">
+        <v>51882267000.0</v>
+      </c>
+      <c r="I36">
+        <v>-211100571000.0</v>
+      </c>
+      <c r="J36">
+        <v>90980180000.0</v>
+      </c>
+      <c r="K36">
+        <v>88409346000.0</v>
+      </c>
+      <c r="L36">
+        <v>91456983837.0</v>
+      </c>
+      <c r="M36">
+        <v>75054440677.0</v>
+      </c>
+      <c r="N36">
+        <v>81707947648.0</v>
+      </c>
+      <c r="O36">
+        <v>66059690429.0</v>
+      </c>
+      <c r="P36">
+        <v>61964997064.0</v>
+      </c>
+      <c r="Q36">
+        <v>45140522985.0</v>
+      </c>
+      <c r="R36">
+        <v>31057455637.0</v>
+      </c>
+      <c r="S36">
+        <v>26688290835.0</v>
+      </c>
+      <c r="T36">
+        <v>36254563694.0</v>
+      </c>
+      <c r="U36">
+        <v>42888818300.0</v>
+      </c>
+      <c r="V36">
+        <v>43484640226.0</v>
+      </c>
+      <c r="W36">
+        <v>55864525939.0</v>
+      </c>
+      <c r="X36">
+        <v>68271495494.0</v>
+      </c>
+      <c r="Y36">
+        <v>64986862121.0</v>
+      </c>
+      <c r="Z36">
+        <v>76968351638.0</v>
+      </c>
+      <c r="AA36">
+        <v>64996502288.0</v>
+      </c>
+      <c r="AB36">
+        <v>43405068758.0</v>
+      </c>
+      <c r="AC36">
+        <v>40108417958.0</v>
+      </c>
+      <c r="AD36">
+        <v>40521412470.0</v>
+      </c>
+      <c r="AE36">
+        <v>44533797105.0</v>
+      </c>
+      <c r="AF36">
+        <v>25072617400.0</v>
+      </c>
+      <c r="AG36">
+        <v>24210414184.0</v>
+      </c>
+      <c r="AH36">
+        <v>18979525084.0</v>
+      </c>
+      <c r="AI36">
+        <v>18183375770.0</v>
+      </c>
+      <c r="AJ36">
+        <v>28118861925.0</v>
+      </c>
+      <c r="AK36">
+        <v>25808382882.0</v>
+      </c>
+      <c r="AL36">
+        <v>27198399360.0</v>
+      </c>
+      <c r="AM36">
+        <v>27233217550.0</v>
+      </c>
+      <c r="AN36">
+        <v>23574496366.0</v>
+      </c>
+      <c r="AO36">
+        <v>26814450780.0</v>
+      </c>
+      <c r="AP36">
+        <v>25881005745.0</v>
+      </c>
+      <c r="AQ36">
+        <v>26294093032.0</v>
+      </c>
+      <c r="AR36">
+        <v>29832605680.0</v>
+      </c>
+      <c r="AS36">
+        <v>26053509616.0</v>
+      </c>
+      <c r="AT36">
+        <v>36131559600.0</v>
+      </c>
+      <c r="AU36">
+        <v>32057061530.0</v>
+      </c>
+      <c r="AV36">
+        <v>29762922595.0</v>
+      </c>
+      <c r="AW36">
+        <v>23855282401.0</v>
+      </c>
+      <c r="AX36">
+        <v>36427918880.0</v>
+      </c>
+      <c r="AY36">
+        <v>37135085805.0</v>
+      </c>
+      <c r="AZ36">
+        <v>30658945575.0</v>
+      </c>
+      <c r="BA36">
+        <v>21703066975.0</v>
+      </c>
+      <c r="BB36">
+        <v>18607219560.0</v>
+      </c>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+    </row>
+    <row r="37" spans="1:62">
+      <c r="A37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+    </row>
+    <row r="38" spans="1:62">
+      <c r="A38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>132353402110.0</v>
+      </c>
+      <c r="D38">
+        <v>83080860890.0</v>
+      </c>
+      <c r="E38">
+        <v>83080860890.0</v>
+      </c>
+      <c r="F38">
+        <v>83080860890.0</v>
+      </c>
+      <c r="G38">
+        <v>83076560890.0</v>
+      </c>
+      <c r="H38">
+        <v>35961758120.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
+        <v>19187718890.0</v>
+      </c>
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+      <c r="P38">
+        <v>1.0</v>
+      </c>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
+        <v>1.0</v>
+      </c>
+      <c r="S38">
+        <v>0.0</v>
+      </c>
+      <c r="T38">
+        <v>3578028.0</v>
+      </c>
+      <c r="U38">
+        <v>4000929.0</v>
+      </c>
+      <c r="V38">
+        <v>4036114.0</v>
+      </c>
+      <c r="W38">
+        <v>3953891.0</v>
+      </c>
+      <c r="X38">
+        <v>4592459.0</v>
+      </c>
+      <c r="Y38">
+        <v>4488973.0</v>
+      </c>
+      <c r="Z38">
+        <v>4722854.0</v>
+      </c>
+      <c r="AA38">
+        <v>4671974.0</v>
+      </c>
+      <c r="AB38">
+        <v>744620.0</v>
+      </c>
+      <c r="AC38">
+        <v>2839333.0</v>
+      </c>
+      <c r="AD38">
+        <v>2844606.0</v>
+      </c>
+      <c r="AE38">
+        <v>3093699.0</v>
+      </c>
+      <c r="AF38">
+        <v>1682726.0</v>
+      </c>
+      <c r="AG38">
+        <v>1702400.0</v>
+      </c>
+      <c r="AH38">
+        <v>1386700.0</v>
+      </c>
+      <c r="AI38">
+        <v>1347600.0</v>
+      </c>
+      <c r="AJ38">
+        <v>2096300.0</v>
+      </c>
+      <c r="AK38">
+        <v>1947900.0</v>
+      </c>
+      <c r="AL38">
+        <v>2057300.0</v>
+      </c>
+      <c r="AM38">
+        <v>2038400.0</v>
+      </c>
+      <c r="AN38">
+        <v>1823600.0</v>
+      </c>
+      <c r="AO38">
+        <v>2057800.0</v>
+      </c>
+      <c r="AP38">
+        <v>1979100.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1960300.0</v>
+      </c>
+      <c r="AR38">
+        <v>2123400.0</v>
+      </c>
+      <c r="AS38">
+        <v>2061200.0</v>
+      </c>
+      <c r="AT38">
+        <v>2894600.0</v>
+      </c>
+      <c r="AU38">
+        <v>2748600.0</v>
+      </c>
+      <c r="AV38">
+        <v>2599900.0</v>
+      </c>
+      <c r="AW38">
+        <v>2193000.0</v>
+      </c>
+      <c r="AX38">
+        <v>3409800.0</v>
+      </c>
+      <c r="AY38">
+        <v>3258700.0</v>
+      </c>
+      <c r="AZ38">
+        <v>2901000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2461200.0</v>
+      </c>
+      <c r="BB38">
+        <v>3053800.0</v>
+      </c>
+      <c r="BC38">
+        <v>3041800.0</v>
+      </c>
+      <c r="BD38">
+        <v>6706377600.0</v>
+      </c>
+      <c r="BE38">
+        <v>713900.0</v>
+      </c>
+      <c r="BF38"/>
+      <c r="BG38">
+        <v>717900.0</v>
+      </c>
+      <c r="BH38"/>
+      <c r="BI38">
+        <v>22438595400.0</v>
+      </c>
+      <c r="BJ38">
+        <v>32823424600.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:62">
+      <c r="A39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39">
+        <v>129689581000.0</v>
+      </c>
+      <c r="C39">
+        <v>109538955000.0</v>
+      </c>
+      <c r="D39">
+        <v>78389914000.0</v>
+      </c>
+      <c r="E39">
+        <v>110460256000.0</v>
+      </c>
+      <c r="F39">
+        <v>136135427000.0</v>
+      </c>
+      <c r="G39">
+        <v>62900057000.0</v>
+      </c>
+      <c r="H39">
+        <v>125548213000.0</v>
+      </c>
+      <c r="I39">
+        <v>205725522000.0</v>
+      </c>
+      <c r="J39">
+        <v>161493970000.0</v>
+      </c>
+      <c r="K39">
+        <v>141907909000.0</v>
+      </c>
+      <c r="L39">
+        <v>170652450855.0</v>
+      </c>
+      <c r="M39">
+        <v>236997728226.0</v>
+      </c>
+      <c r="N39">
+        <v>229642224889.0</v>
+      </c>
+      <c r="O39">
+        <v>152518813915.0</v>
+      </c>
+      <c r="P39">
+        <v>183767516156.0</v>
+      </c>
+      <c r="Q39">
+        <v>157594814663.0</v>
+      </c>
+      <c r="R39">
+        <v>75052444104.0</v>
+      </c>
+      <c r="S39">
+        <v>64914431391.0</v>
+      </c>
+      <c r="T39">
+        <v>67719212975.0</v>
+      </c>
+      <c r="U39">
+        <v>52165161081.0</v>
+      </c>
+      <c r="V39">
+        <v>34835778462.0</v>
+      </c>
+      <c r="W39">
+        <v>1726309.0</v>
+      </c>
+      <c r="X39">
+        <v>442699.0</v>
+      </c>
+      <c r="Y39">
+        <v>445267.0</v>
+      </c>
+      <c r="Z39">
+        <v>714679.0</v>
+      </c>
+      <c r="AA39">
+        <v>1964684.0</v>
+      </c>
+      <c r="AB39">
+        <v>768270.0</v>
+      </c>
+      <c r="AC39">
+        <v>60880587950.0</v>
+      </c>
+      <c r="AD39">
+        <v>52080956070.0</v>
+      </c>
+      <c r="AE39">
+        <v>88281165080.0</v>
+      </c>
+      <c r="AF39">
+        <v>119574139000.0</v>
+      </c>
+      <c r="AG39">
+        <v>57981730740.0</v>
+      </c>
+      <c r="AH39">
+        <v>41375002814.0</v>
+      </c>
+      <c r="AI39">
+        <v>31959381583.0</v>
+      </c>
+      <c r="AJ39">
+        <v>33222156441.0</v>
+      </c>
+      <c r="AK39">
+        <v>29706288031.0</v>
+      </c>
+      <c r="AL39">
+        <v>24579976752.0</v>
+      </c>
+      <c r="AM39">
+        <v>29393609251.0</v>
+      </c>
+      <c r="AN39">
+        <v>22489126106.0</v>
+      </c>
+      <c r="AO39">
+        <v>21050992829.0</v>
+      </c>
+      <c r="AP39">
+        <v>20639208285.0</v>
+      </c>
+      <c r="AQ39">
+        <v>30224397014.0</v>
+      </c>
+      <c r="AR39">
+        <v>39148615899.0</v>
+      </c>
+      <c r="AS39">
+        <v>58363201154.0</v>
+      </c>
+      <c r="AT39">
+        <v>29517021699.0</v>
+      </c>
+      <c r="AU39">
+        <v>24305921665.0</v>
+      </c>
+      <c r="AV39">
+        <v>53407123069.0</v>
+      </c>
+      <c r="AW39">
+        <v>48175475850.0</v>
+      </c>
+      <c r="AX39">
+        <v>37670850560.0</v>
+      </c>
+      <c r="AY39">
+        <v>35195632020.0</v>
+      </c>
+      <c r="AZ39">
+        <v>44916243474.0</v>
+      </c>
+      <c r="BA39">
+        <v>84124161050.0</v>
+      </c>
+      <c r="BB39">
+        <v>117943461719.0</v>
+      </c>
+      <c r="BC39">
+        <v>4926100.0</v>
+      </c>
+      <c r="BD39">
+        <v>63018088600.0</v>
+      </c>
+      <c r="BE39">
+        <v>6306500.0</v>
+      </c>
+      <c r="BF39"/>
+      <c r="BG39">
+        <v>6251900.0</v>
+      </c>
+      <c r="BH39"/>
+      <c r="BI39">
+        <v>11432089600.0</v>
+      </c>
+      <c r="BJ39">
+        <v>12078210700.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:62">
+      <c r="A40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40">
+        <v>68652752000.0</v>
+      </c>
+      <c r="C40">
+        <v>52665099000.0</v>
+      </c>
+      <c r="D40">
+        <v>43996350000.0</v>
+      </c>
+      <c r="E40">
+        <v>92657421000.0</v>
+      </c>
+      <c r="F40">
+        <v>122969024000.0</v>
+      </c>
+      <c r="G40">
+        <v>62944096000.0</v>
+      </c>
+      <c r="H40">
+        <v>77021211000.0</v>
+      </c>
+      <c r="I40">
+        <v>95935573000.0</v>
+      </c>
+      <c r="J40">
+        <v>96873516000.0</v>
+      </c>
+      <c r="K40">
+        <v>85682341000.0</v>
+      </c>
+      <c r="L40">
+        <v>80265165910.0</v>
+      </c>
+      <c r="M40">
+        <v>126282114598.0</v>
+      </c>
+      <c r="N40">
+        <v>224015299096.0</v>
+      </c>
+      <c r="O40">
+        <v>84205510415.0</v>
+      </c>
+      <c r="P40">
+        <v>90480617256.0</v>
+      </c>
+      <c r="Q40">
+        <v>62199907923.0</v>
+      </c>
+      <c r="R40">
+        <v>80267458138.0</v>
+      </c>
+      <c r="S40">
+        <v>54162607047.0</v>
+      </c>
+      <c r="T40">
+        <v>59340340626.0</v>
+      </c>
+      <c r="U40">
+        <v>58899493000.0</v>
+      </c>
+      <c r="V40">
+        <v>37788530500.0</v>
+      </c>
+      <c r="W40">
+        <v>1255036.0</v>
+      </c>
+      <c r="X40">
+        <v>1274560.0</v>
+      </c>
+      <c r="Y40">
+        <v>1436355.0</v>
+      </c>
+      <c r="Z40">
+        <v>2634775.0</v>
+      </c>
+      <c r="AA40">
+        <v>1476878.0</v>
+      </c>
+      <c r="AB40">
+        <v>1954943.0</v>
+      </c>
+      <c r="AC40">
+        <v>79294591754.0</v>
+      </c>
+      <c r="AD40">
+        <v>90314855741.0</v>
+      </c>
+      <c r="AE40">
+        <v>71135264654.0</v>
+      </c>
+      <c r="AF40">
+        <v>57489936500.0</v>
+      </c>
+      <c r="AG40">
+        <v>41546602560.0</v>
+      </c>
+      <c r="AH40">
+        <v>68954502587.0</v>
+      </c>
+      <c r="AI40">
+        <v>77047958394.0</v>
+      </c>
+      <c r="AJ40">
+        <v>68428179050.0</v>
+      </c>
+      <c r="AK40">
+        <v>55218008313.0</v>
+      </c>
+      <c r="AL40">
+        <v>59185390660.0</v>
+      </c>
+      <c r="AM40">
+        <v>53272778393.0</v>
+      </c>
+      <c r="AN40">
+        <v>49978861515.0</v>
+      </c>
+      <c r="AO40">
+        <v>48673065120.0</v>
+      </c>
+      <c r="AP40">
+        <v>50640958800.0</v>
+      </c>
+      <c r="AQ40">
+        <v>34988184793.0</v>
+      </c>
+      <c r="AR40">
+        <v>36061051000.0</v>
+      </c>
+      <c r="AS40">
+        <v>35714863800.0</v>
+      </c>
+      <c r="AT40">
+        <v>33812446850.0</v>
+      </c>
+      <c r="AU40">
+        <v>62031672005.0</v>
+      </c>
+      <c r="AV40">
+        <v>43430837095.0</v>
+      </c>
+      <c r="AW40">
+        <v>46956703350.0</v>
+      </c>
+      <c r="AX40">
+        <v>57123646401.0</v>
+      </c>
+      <c r="AY40">
+        <v>52584927765.0</v>
+      </c>
+      <c r="AZ40">
+        <v>65055620700.0</v>
+      </c>
+      <c r="BA40">
+        <v>75203183975.0</v>
+      </c>
+      <c r="BB40">
+        <v>76604525280.0</v>
+      </c>
+      <c r="BC40">
+        <v>4428000.0</v>
+      </c>
+      <c r="BD40">
+        <v>50078710000.0</v>
+      </c>
+      <c r="BE40">
+        <v>18476000.0</v>
+      </c>
+      <c r="BF40"/>
+      <c r="BG40">
+        <v>15632000.0</v>
+      </c>
+      <c r="BH40"/>
+      <c r="BI40">
+        <v>72494814000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>18910016000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:62">
+      <c r="A41" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>56683983758.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>3856044.0</v>
+      </c>
+      <c r="Q41">
+        <v>3806995.0</v>
+      </c>
+      <c r="R41">
+        <v>3781388.0</v>
+      </c>
+      <c r="S41">
+        <v>3701507.0</v>
+      </c>
+      <c r="T41">
+        <v>4387791.0</v>
+      </c>
+      <c r="U41">
+        <v>4544850.0</v>
+      </c>
+      <c r="V41">
+        <v>4619659.0</v>
+      </c>
+      <c r="W41">
+        <v>4736908.0</v>
+      </c>
+      <c r="X41">
+        <v>5201486.0</v>
+      </c>
+      <c r="Y41">
+        <v>4891456.0</v>
+      </c>
+      <c r="Z41">
+        <v>4608245.0</v>
+      </c>
+      <c r="AA41">
+        <v>4834410.0</v>
+      </c>
+      <c r="AB41">
+        <v>3499626.0</v>
+      </c>
+      <c r="AC41">
+        <v>3660490.0</v>
+      </c>
+      <c r="AD41">
+        <v>3583241.0</v>
+      </c>
+      <c r="AE41">
+        <v>3547220.0</v>
+      </c>
+      <c r="AF41">
+        <v>3075462.0</v>
+      </c>
+      <c r="AG41">
+        <v>4022700.0</v>
+      </c>
+      <c r="AH41">
+        <v>3084000.0</v>
+      </c>
+      <c r="AI41">
+        <v>3061400.0</v>
+      </c>
+      <c r="AJ41">
+        <v>2368800.0</v>
+      </c>
+      <c r="AK41">
+        <v>2513800.0</v>
+      </c>
+      <c r="AL41">
+        <v>2305700.0</v>
+      </c>
+      <c r="AM41">
+        <v>2311600.0</v>
+      </c>
+      <c r="AN41">
+        <v>1634400.0</v>
+      </c>
+      <c r="AO41">
+        <v>1640000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1596100.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1802700.0</v>
+      </c>
+      <c r="AR41">
+        <v>2339500.0</v>
+      </c>
+      <c r="AS41">
+        <v>2416600.0</v>
+      </c>
+      <c r="AT41">
+        <v>2440300.0</v>
+      </c>
+      <c r="AU41">
+        <v>2551100.0</v>
+      </c>
+      <c r="AV41">
+        <v>2471800.0</v>
+      </c>
+      <c r="AW41">
+        <v>2499600.0</v>
+      </c>
+      <c r="AX41">
+        <v>2517300.0</v>
+      </c>
+      <c r="AY41">
+        <v>2510400.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1760100.0</v>
+      </c>
+      <c r="BA41">
+        <v>1907500.0</v>
+      </c>
+      <c r="BB41">
+        <v>2046600.0</v>
+      </c>
+      <c r="BC41">
+        <v>1706700.0</v>
+      </c>
+      <c r="BD41">
+        <v>17190895100.0</v>
+      </c>
+      <c r="BE41">
+        <v>1684200.0</v>
+      </c>
+      <c r="BF41"/>
+      <c r="BG41">
+        <v>2525900.0</v>
+      </c>
+      <c r="BH41"/>
+      <c r="BI41">
+        <v>11566888000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>5306504300.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:62">
+      <c r="A42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="C42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="D42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="E42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="F42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="G42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="H42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="I42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="J42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="K42">
+        <v>74988836000.0</v>
+      </c>
+      <c r="L42">
+        <v>74988835907.0</v>
+      </c>
+      <c r="M42">
+        <v>74988835907.0</v>
+      </c>
+      <c r="N42">
+        <v>74988835907.0</v>
+      </c>
+      <c r="O42">
+        <v>121628332638.0</v>
+      </c>
+      <c r="P42">
+        <v>118971924537.0</v>
+      </c>
+      <c r="Q42">
+        <v>116393646088.0</v>
+      </c>
+      <c r="R42">
+        <v>112213709812.0</v>
+      </c>
+      <c r="S42">
+        <v>111354283662.0</v>
+      </c>
+      <c r="T42">
+        <v>111823061562.0</v>
+      </c>
+      <c r="U42">
+        <v>113287992499.0</v>
+      </c>
+      <c r="V42">
+        <v>113483316625.0</v>
+      </c>
+      <c r="W42">
+        <v>-195318.0</v>
+      </c>
+      <c r="X42">
+        <v>-1089284.0</v>
+      </c>
+      <c r="Y42">
+        <v>-717216.0</v>
+      </c>
+      <c r="Z42">
+        <v>-1835637.0</v>
+      </c>
+      <c r="AA42">
+        <v>-598223.0</v>
+      </c>
+      <c r="AB42">
+        <v>400750.0</v>
+      </c>
+      <c r="AC42">
+        <v>110365943590.0</v>
+      </c>
+      <c r="AD42">
+        <v>111295686425.0</v>
+      </c>
+      <c r="AE42">
+        <v>112467631175.0</v>
+      </c>
+      <c r="AF42">
+        <v>116413178500.0</v>
+      </c>
+      <c r="AG42">
+        <v>111467571655.0</v>
+      </c>
+      <c r="AH42">
+        <v>107451707644.0</v>
+      </c>
+      <c r="AI42">
+        <v>106029748014.0</v>
+      </c>
+      <c r="AJ42">
+        <v>105279703373.0</v>
+      </c>
+      <c r="AK42">
+        <v>104139010485.0</v>
+      </c>
+      <c r="AL42">
+        <v>103990564150.0</v>
+      </c>
+      <c r="AM42">
+        <v>105279703375.0</v>
+      </c>
+      <c r="AN42">
+        <v>102310776675.0</v>
+      </c>
+      <c r="AO42">
+        <v>103248332476.0</v>
+      </c>
+      <c r="AP42">
+        <v>103951499326.0</v>
+      </c>
+      <c r="AQ42">
+        <v>107826729965.0</v>
+      </c>
+      <c r="AR42">
+        <v>114186483475.0</v>
+      </c>
+      <c r="AS42">
+        <v>104185888274.0</v>
+      </c>
+      <c r="AT42">
+        <v>102154517374.0</v>
+      </c>
+      <c r="AU42">
+        <v>96763571525.0</v>
+      </c>
+      <c r="AV42">
+        <v>95200978524.0</v>
+      </c>
+      <c r="AW42">
+        <v>92583635249.0</v>
+      </c>
+      <c r="AX42">
+        <v>88755282399.0</v>
+      </c>
+      <c r="AY42">
+        <v>95044719225.0</v>
+      </c>
+      <c r="AZ42">
+        <v>90435069875.0</v>
+      </c>
+      <c r="BA42">
+        <v>77543677625.0</v>
+      </c>
+      <c r="BB42">
+        <v>75942019801.0</v>
+      </c>
+      <c r="BC42"/>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+    </row>
+    <row r="43" spans="1:62">
+      <c r="A43" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+    </row>
+    <row r="44" spans="1:62">
+      <c r="A44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+    </row>
+    <row r="45" spans="1:62">
+      <c r="A45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+    </row>
+    <row r="46" spans="1:62">
+      <c r="A46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46">
+        <v>1052225689000.0</v>
+      </c>
+      <c r="C46">
+        <v>1068995634000.0</v>
+      </c>
+      <c r="D46">
+        <v>1012239105000.0</v>
+      </c>
+      <c r="E46">
+        <v>1008989634000.0</v>
+      </c>
+      <c r="F46">
+        <v>992563022000.0</v>
+      </c>
+      <c r="G46">
+        <v>747609125000.0</v>
+      </c>
+      <c r="H46">
+        <v>749577219000.0</v>
+      </c>
+      <c r="I46">
+        <v>1000086133000.0</v>
+      </c>
+      <c r="J46">
+        <v>738407171000.0</v>
+      </c>
+      <c r="K46">
+        <v>722702414000.0</v>
+      </c>
+      <c r="L46">
+        <v>683958136465.0</v>
+      </c>
+      <c r="M46">
+        <v>657982477097.0</v>
+      </c>
+      <c r="N46">
+        <v>628873480520.0</v>
+      </c>
+      <c r="O46">
+        <v>655351881632.0</v>
+      </c>
+      <c r="P46">
+        <v>626420885335.0</v>
+      </c>
+      <c r="Q46">
+        <v>410695456902.0</v>
+      </c>
+      <c r="R46">
+        <v>387990528300.0</v>
+      </c>
+      <c r="S46">
+        <v>376182437592.0</v>
+      </c>
+      <c r="T46">
+        <v>345945619812.0</v>
+      </c>
+      <c r="U46">
+        <v>329293637000.0</v>
+      </c>
+      <c r="V46">
+        <v>300854770825.0</v>
+      </c>
+      <c r="W46">
+        <v>420797394628.0</v>
+      </c>
+      <c r="X46">
+        <v>429304421284.0</v>
+      </c>
+      <c r="Y46">
+        <v>428229254644.0</v>
+      </c>
+      <c r="Z46">
+        <v>458975817073.0</v>
+      </c>
+      <c r="AA46">
+        <v>408406932400.0</v>
+      </c>
+      <c r="AB46">
+        <v>379203220352.0</v>
+      </c>
+      <c r="AC46">
+        <v>369606041322.0</v>
+      </c>
+      <c r="AD46">
+        <v>363785149035.0</v>
+      </c>
+      <c r="AE46">
+        <v>363495731165.0</v>
+      </c>
+      <c r="AF46">
+        <v>354772143900.0</v>
+      </c>
+      <c r="AG46">
+        <v>320928817495.0</v>
+      </c>
+      <c r="AH46">
+        <v>305926174219.0</v>
+      </c>
+      <c r="AI46">
+        <v>299536397800.0</v>
+      </c>
+      <c r="AJ46">
+        <v>299127347750.0</v>
+      </c>
+      <c r="AK46">
+        <v>276054186555.0</v>
+      </c>
+      <c r="AL46">
+        <v>288254044430.0</v>
+      </c>
+      <c r="AM46">
+        <v>279194076700.0</v>
+      </c>
+      <c r="AN46">
+        <v>265136010209.0</v>
+      </c>
+      <c r="AO46">
+        <v>264071605155.0</v>
+      </c>
+      <c r="AP46">
+        <v>255851717310.0</v>
+      </c>
+      <c r="AQ46">
+        <v>268135626709.0</v>
+      </c>
+      <c r="AR46">
+        <v>287415652385.0</v>
+      </c>
+      <c r="AS46">
+        <v>265429054484.0</v>
+      </c>
+      <c r="AT46">
+        <v>265443681500.0</v>
+      </c>
+      <c r="AU46">
+        <v>255149565115.0</v>
+      </c>
+      <c r="AV46">
+        <v>255718114240.0</v>
+      </c>
+      <c r="AW46">
+        <v>253509384450.0</v>
+      </c>
+      <c r="AX46">
+        <v>246908350400.0</v>
+      </c>
+      <c r="AY46">
+        <v>267934429125.0</v>
+      </c>
+      <c r="AZ46">
+        <v>259025685675.0</v>
+      </c>
+      <c r="BA46">
+        <v>222003620775.0</v>
+      </c>
+      <c r="BB46">
+        <v>211922992440.0</v>
+      </c>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+    </row>
+    <row r="47" spans="1:62">
+      <c r="A47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1068995633670.0</v>
+      </c>
+      <c r="D47">
+        <v>1012239104730.0</v>
+      </c>
+      <c r="E47">
+        <v>747608996990.0</v>
+      </c>
+      <c r="F47">
+        <v>731182384290.0</v>
+      </c>
+      <c r="G47">
+        <v>747609125270.0</v>
+      </c>
+      <c r="H47">
+        <v>749577218900.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>683958136470.0</v>
+      </c>
+      <c r="M47">
+        <v>657982477097.0</v>
+      </c>
+      <c r="N47">
+        <v>628873480520.0</v>
+      </c>
+      <c r="O47">
+        <v>671548548374.0</v>
+      </c>
+      <c r="P47">
+        <v>56743466.0</v>
+      </c>
+      <c r="Q47">
+        <v>43174071.0</v>
+      </c>
+      <c r="R47">
+        <v>42620128.0</v>
+      </c>
+      <c r="S47">
+        <v>42000129.0</v>
+      </c>
+      <c r="T47">
+        <v>32453440.0</v>
+      </c>
+      <c r="U47">
+        <v>31032799.0</v>
+      </c>
+      <c r="V47">
+        <v>29076112.0</v>
+      </c>
+      <c r="W47">
+        <v>29782532.0</v>
+      </c>
+      <c r="X47">
+        <v>28878274.0</v>
+      </c>
+      <c r="Y47">
+        <v>29579972.0</v>
+      </c>
+      <c r="Z47">
+        <v>28163209.0</v>
+      </c>
+      <c r="AA47">
+        <v>29356450.0</v>
+      </c>
+      <c r="AB47">
+        <v>18142600.0</v>
+      </c>
+      <c r="AC47">
+        <v>26164947.0</v>
+      </c>
+      <c r="AD47">
+        <v>25537743.0</v>
+      </c>
+      <c r="AE47">
+        <v>25251527.0</v>
+      </c>
+      <c r="AF47">
+        <v>23810211.0</v>
+      </c>
+      <c r="AG47">
+        <v>22494500.0</v>
+      </c>
+      <c r="AH47">
+        <v>22244300.0</v>
+      </c>
+      <c r="AI47">
+        <v>22071800.0</v>
+      </c>
+      <c r="AJ47">
+        <v>22198700.0</v>
+      </c>
+      <c r="AK47">
+        <v>20710800.0</v>
+      </c>
+      <c r="AL47">
+        <v>21657000.0</v>
+      </c>
+      <c r="AM47">
+        <v>20719400.0</v>
+      </c>
+      <c r="AN47">
+        <v>20247100.0</v>
+      </c>
+      <c r="AO47">
+        <v>19982700.0</v>
+      </c>
+      <c r="AP47">
+        <v>19229700.0</v>
+      </c>
+      <c r="AQ47">
+        <v>19428700.0</v>
+      </c>
+      <c r="AR47">
+        <v>19665800.0</v>
+      </c>
+      <c r="AS47">
+        <v>19904700.0</v>
+      </c>
+      <c r="AT47">
+        <v>20301600.0</v>
+      </c>
+      <c r="AU47">
+        <v>20601500.0</v>
+      </c>
+      <c r="AV47">
+        <v>20986300.0</v>
+      </c>
+      <c r="AW47">
+        <v>21393200.0</v>
+      </c>
+      <c r="AX47">
+        <v>21734900.0</v>
+      </c>
+      <c r="AY47">
+        <v>22025000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>22378000.0</v>
+      </c>
+      <c r="BA47">
+        <v>22368100.0</v>
+      </c>
+      <c r="BB47">
+        <v>21802800.0</v>
+      </c>
+      <c r="BC47">
+        <v>22243300.0</v>
+      </c>
+      <c r="BD47">
+        <v>204636386700.0</v>
+      </c>
+      <c r="BE47">
+        <v>20265000.0</v>
+      </c>
+      <c r="BF47"/>
+      <c r="BG47">
+        <v>20407900.0</v>
+      </c>
+      <c r="BH47"/>
+      <c r="BI47">
+        <v>72258665900.0</v>
+      </c>
+      <c r="BJ47">
+        <v>77135956700.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:62">
+      <c r="A48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48">
+        <v>-287925508000.0</v>
+      </c>
+      <c r="C48">
+        <v>-264885561000.0</v>
+      </c>
+      <c r="D48">
+        <v>-262215882000.0</v>
+      </c>
+      <c r="E48">
+        <v>-195055673000.0</v>
+      </c>
+      <c r="F48">
+        <v>-156943748000.0</v>
+      </c>
+      <c r="G48">
+        <v>-104569130000.0</v>
+      </c>
+      <c r="H48">
+        <v>-84235858000.0</v>
+      </c>
+      <c r="I48">
+        <v>-157534814000.0</v>
+      </c>
+      <c r="J48">
+        <v>-89848347000.0</v>
+      </c>
+      <c r="K48">
+        <v>-47941614000.0</v>
+      </c>
+      <c r="L48">
+        <v>23328221188.0</v>
+      </c>
+      <c r="M48">
+        <v>71238405048.0</v>
+      </c>
+      <c r="N48">
+        <v>105598898563.0</v>
+      </c>
+      <c r="O48">
+        <v>83925342117.0</v>
+      </c>
+      <c r="P48">
+        <v>115591617495.0</v>
+      </c>
+      <c r="Q48">
+        <v>113522331732.0</v>
+      </c>
+      <c r="R48">
+        <v>94263787650.0</v>
+      </c>
+      <c r="S48">
+        <v>37332684945.0</v>
+      </c>
+      <c r="T48">
+        <v>-89026383500.0</v>
+      </c>
+      <c r="U48">
+        <v>-113941797500.0</v>
+      </c>
+      <c r="V48">
+        <v>-143899320250.0</v>
+      </c>
+      <c r="W48">
+        <v>-10831851.0</v>
+      </c>
+      <c r="X48">
+        <v>-5836396.0</v>
+      </c>
+      <c r="Y48">
+        <v>-4410747.0</v>
+      </c>
+      <c r="Z48">
+        <v>-2197527.0</v>
+      </c>
+      <c r="AA48">
+        <v>-366250.0</v>
+      </c>
+      <c r="AB48">
+        <v>95260.0</v>
+      </c>
+      <c r="AC48">
+        <v>-2325181978.0</v>
+      </c>
+      <c r="AD48">
+        <v>10686485040.0</v>
+      </c>
+      <c r="AE48">
+        <v>-6604354025.0</v>
+      </c>
+      <c r="AF48">
+        <v>-23244029800.0</v>
+      </c>
+      <c r="AG48">
+        <v>-26934968907.0</v>
+      </c>
+      <c r="AH48">
+        <v>-30606462567.0</v>
+      </c>
+      <c r="AI48">
+        <v>-46438808465.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-51424871575.0</v>
+      </c>
+      <c r="AK48">
+        <v>-55336103253.0</v>
+      </c>
+      <c r="AL48">
+        <v>-59013824760.0</v>
+      </c>
+      <c r="AM48">
+        <v>-66802959300.0</v>
+      </c>
+      <c r="AN48">
+        <v>-31478978835.0</v>
+      </c>
+      <c r="AO48">
+        <v>-9487973550.0</v>
+      </c>
+      <c r="AP48">
+        <v>12865775340.0</v>
+      </c>
+      <c r="AQ48">
+        <v>12348127327.0</v>
+      </c>
+      <c r="AR48">
+        <v>90869990160.0</v>
+      </c>
+      <c r="AS48">
+        <v>100033435950.0</v>
+      </c>
+      <c r="AT48">
+        <v>98088087775.0</v>
+      </c>
+      <c r="AU48">
+        <v>88671868930.0</v>
+      </c>
+      <c r="AV48">
+        <v>86014548620.0</v>
+      </c>
+      <c r="AW48">
+        <v>88126317000.0</v>
+      </c>
+      <c r="AX48">
+        <v>83051062880.0</v>
+      </c>
+      <c r="AY48">
+        <v>84651283845.0</v>
+      </c>
+      <c r="AZ48">
+        <v>76068330350.0</v>
+      </c>
+      <c r="BA48">
+        <v>70154723550.0</v>
+      </c>
+      <c r="BB48">
+        <v>76587874920.0</v>
+      </c>
+      <c r="BC48">
+        <v>7610600.0</v>
+      </c>
+      <c r="BD48">
+        <v>69037134300.0</v>
+      </c>
+      <c r="BE48">
+        <v>7223000.0</v>
+      </c>
+      <c r="BF48"/>
+      <c r="BG48">
+        <v>2432600.0</v>
+      </c>
+      <c r="BH48"/>
+      <c r="BI48">
+        <v>45215475200.0</v>
+      </c>
+      <c r="BJ48">
+        <v>27739636100.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:62">
+      <c r="A49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+    </row>
+    <row r="50" spans="1:62">
+      <c r="A50" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>1235039.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+    </row>
+    <row r="51" spans="1:62">
+      <c r="A51" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51">
+        <v>1317793707000.0</v>
+      </c>
+      <c r="C51">
+        <v>1447927326000.0</v>
+      </c>
+      <c r="D51">
+        <v>1484045801000.0</v>
+      </c>
+      <c r="E51">
+        <v>1468679565000.0</v>
+      </c>
+      <c r="F51">
+        <v>1620524915000.0</v>
+      </c>
+      <c r="G51">
+        <v>1824065933000.0</v>
+      </c>
+      <c r="H51">
+        <v>1798783094000.0</v>
+      </c>
+      <c r="I51">
+        <v>1800394366000.0</v>
+      </c>
+      <c r="J51">
+        <v>1545456727000.0</v>
+      </c>
+      <c r="K51">
+        <v>1303737013000.0</v>
+      </c>
+      <c r="L51">
+        <v>876855527100.0</v>
+      </c>
+      <c r="M51">
+        <v>504306639977.0</v>
+      </c>
+      <c r="N51">
+        <v>339392051468.0</v>
+      </c>
+      <c r="O51">
+        <v>405872538380.0</v>
+      </c>
+      <c r="P51">
+        <v>139838944390.0</v>
+      </c>
+      <c r="Q51">
+        <v>98337518547.0</v>
+      </c>
+      <c r="R51">
+        <v>115788162637.0</v>
+      </c>
+      <c r="S51">
+        <v>204883478665.0</v>
+      </c>
+      <c r="T51">
+        <v>467249352937.0</v>
+      </c>
+      <c r="U51">
+        <v>765394767000.0</v>
+      </c>
+      <c r="V51">
+        <v>849140229525.0</v>
+      </c>
+      <c r="W51">
+        <v>55886610.0</v>
+      </c>
+      <c r="X51">
+        <v>48549250.0</v>
+      </c>
+      <c r="Y51">
+        <v>46588460.0</v>
+      </c>
+      <c r="Z51">
+        <v>41302820.0</v>
+      </c>
+      <c r="AA51">
+        <v>42170720.0</v>
+      </c>
+      <c r="AB51">
+        <v>28287280.0</v>
+      </c>
+      <c r="AC51">
+        <v>196893075596.0</v>
+      </c>
+      <c r="AD51">
+        <v>145490310350.0</v>
+      </c>
+      <c r="AE51">
+        <v>85483023285.0</v>
+      </c>
+      <c r="AF51">
+        <v>92673604500.0</v>
+      </c>
+      <c r="AG51">
+        <v>98355499571.0</v>
+      </c>
+      <c r="AH51">
+        <v>109584027777.0</v>
+      </c>
+      <c r="AI51">
+        <v>254527375611.0</v>
+      </c>
+      <c r="AJ51">
+        <v>324612237950.0</v>
+      </c>
+      <c r="AK51">
+        <v>361391602878.0</v>
+      </c>
+      <c r="AL51">
+        <v>514179901070.0</v>
+      </c>
+      <c r="AM51">
+        <v>552103602050.0</v>
+      </c>
+      <c r="AN51">
+        <v>528203272320.0</v>
+      </c>
+      <c r="AO51">
+        <v>494038308330.0</v>
+      </c>
+      <c r="AP51">
+        <v>491784878355.0</v>
+      </c>
+      <c r="AQ51">
+        <v>552609594870.0</v>
+      </c>
+      <c r="AR51">
+        <v>585517938920.0</v>
+      </c>
+      <c r="AS51">
+        <v>512315524769.0</v>
+      </c>
+      <c r="AT51">
+        <v>417530943975.0</v>
+      </c>
+      <c r="AU51">
+        <v>410920193485.0</v>
+      </c>
+      <c r="AV51">
+        <v>407988673470.0</v>
+      </c>
+      <c r="AW51">
+        <v>402324090000.0</v>
+      </c>
+      <c r="AX51">
+        <v>366611783039.0</v>
+      </c>
+      <c r="AY51">
+        <v>393551095005.0</v>
+      </c>
+      <c r="AZ51">
+        <v>385267531900.0</v>
+      </c>
+      <c r="BA51">
+        <v>518159368025.0</v>
+      </c>
+      <c r="BB51">
+        <v>525648958920.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+    </row>
+    <row r="52" spans="1:62">
+      <c r="A52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B52">
+        <v>1163676922000.0</v>
+      </c>
+      <c r="C52">
+        <v>1265806035000.0</v>
+      </c>
+      <c r="D52">
+        <v>1282411038000.0</v>
+      </c>
+      <c r="E52">
+        <v>1267259061000.0</v>
+      </c>
+      <c r="F52">
+        <v>1390758624000.0</v>
+      </c>
+      <c r="G52">
+        <v>1560496888000.0</v>
+      </c>
+      <c r="H52">
+        <v>1530474033000.0</v>
+      </c>
+      <c r="I52">
+        <v>1512282270000.0</v>
+      </c>
+      <c r="J52">
+        <v>1218156509000.0</v>
+      </c>
+      <c r="K52">
+        <v>998368192000.0</v>
+      </c>
+      <c r="L52">
+        <v>499477273190.0</v>
+      </c>
+      <c r="M52">
+        <v>206692364537.0</v>
+      </c>
+      <c r="N52">
+        <v>26212837726.0</v>
+      </c>
+      <c r="O52">
+        <v>125000611190.0</v>
+      </c>
+      <c r="P52">
+        <v>61284231040.0</v>
+      </c>
+      <c r="Q52">
+        <v>49767944172.0</v>
+      </c>
+      <c r="R52">
+        <v>64092670612.0</v>
+      </c>
+      <c r="S52">
+        <v>154741117052.0</v>
+      </c>
+      <c r="T52">
+        <v>418754595437.0</v>
+      </c>
+      <c r="U52">
+        <v>720881956500.0</v>
+      </c>
+      <c r="V52">
+        <v>804610791775.0</v>
+      </c>
+      <c r="W52">
+        <v>52724810.0</v>
+      </c>
+      <c r="X52">
+        <v>45297690.0</v>
+      </c>
+      <c r="Y52">
+        <v>43029570.0</v>
+      </c>
+      <c r="Z52">
+        <v>37886440.0</v>
+      </c>
+      <c r="AA52">
+        <v>38335620.0</v>
+      </c>
+      <c r="AB52">
+        <v>26045780.0</v>
+      </c>
+      <c r="AC52">
+        <v>160871747344.0</v>
+      </c>
+      <c r="AD52">
+        <v>125392809080.0</v>
+      </c>
+      <c r="AE52">
+        <v>64777500000.0</v>
+      </c>
+      <c r="AF52">
+        <v>67944000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>95917197936.0</v>
+      </c>
+      <c r="AH52">
+        <v>91465179186.0</v>
+      </c>
+      <c r="AI52">
+        <v>108206102143.0</v>
+      </c>
+      <c r="AJ52">
+        <v>173468162175.0</v>
+      </c>
+      <c r="AK52">
+        <v>161591905557.0</v>
+      </c>
+      <c r="AL52">
+        <v>313384961560.0</v>
+      </c>
+      <c r="AM52">
+        <v>333661940150.0</v>
+      </c>
+      <c r="AN52">
+        <v>500743685880.0</v>
+      </c>
+      <c r="AO52">
+        <v>462226671375.0</v>
+      </c>
+      <c r="AP52">
+        <v>451013768130.0</v>
+      </c>
+      <c r="AQ52">
+        <v>501039287763.0</v>
+      </c>
+      <c r="AR52">
+        <v>520790296170.0</v>
+      </c>
+      <c r="AS52">
+        <v>444996964335.0</v>
+      </c>
+      <c r="AT52">
+        <v>343001155850.0</v>
+      </c>
+      <c r="AU52">
+        <v>332034158915.0</v>
+      </c>
+      <c r="AV52">
+        <v>322781332360.0</v>
+      </c>
+      <c r="AW52">
+        <v>311602824450.0</v>
+      </c>
+      <c r="AX52">
+        <v>272325589279.0</v>
+      </c>
+      <c r="AY52">
+        <v>284189618415.0</v>
+      </c>
+      <c r="AZ52">
+        <v>274919202425.0</v>
+      </c>
+      <c r="BA52">
+        <v>417089788000.0</v>
+      </c>
+      <c r="BB52">
+        <v>525648958920.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+    </row>
+    <row r="53" spans="1:62">
+      <c r="A53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53">
+        <v>6000000000.0</v>
+      </c>
+      <c r="O53">
+        <v>338043286537.0</v>
+      </c>
+      <c r="P53">
+        <v>10716580.0</v>
+      </c>
+      <c r="Q53">
+        <v>56193370.0</v>
+      </c>
+      <c r="R53">
+        <v>56056837.0</v>
+      </c>
+      <c r="S53">
+        <v>55941062.0</v>
+      </c>
+      <c r="T53">
+        <v>112295875.0</v>
+      </c>
+      <c r="U53">
+        <v>338792500.0</v>
+      </c>
+      <c r="V53">
+        <v>337604575.0</v>
+      </c>
+      <c r="W53">
+        <v>8510.0</v>
+      </c>
+      <c r="X53">
+        <v>8040.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+    </row>
+    <row r="54" spans="1:62">
+      <c r="A54" t="s">
+        <v>70</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+    </row>
+    <row r="55" spans="1:62">
+      <c r="A55" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55">
+        <v>3432837351000.0</v>
+      </c>
+      <c r="C55">
+        <v>3372119720000.0</v>
+      </c>
+      <c r="D55">
+        <v>3297287433000.0</v>
+      </c>
+      <c r="E55">
+        <v>3278864836000.0</v>
+      </c>
+      <c r="F55">
+        <v>3358222791000.0</v>
+      </c>
+      <c r="G55">
+        <v>3399225834000.0</v>
+      </c>
+      <c r="H55">
+        <v>3574406548000.0</v>
+      </c>
+      <c r="I55">
+        <v>3582724649000.0</v>
+      </c>
+      <c r="J55">
+        <v>3551648399000.0</v>
+      </c>
+      <c r="K55">
+        <v>3504469146000.0</v>
+      </c>
+      <c r="L55">
+        <v>3429670370042.0</v>
+      </c>
+      <c r="M55">
+        <v>3375453281197.0</v>
+      </c>
+      <c r="N55">
+        <v>3187753123619.0</v>
+      </c>
+      <c r="O55">
+        <v>2874737609705.0</v>
+      </c>
+      <c r="P55">
+        <v>2805839037115.0</v>
+      </c>
+      <c r="Q55">
+        <v>2457250186012.0</v>
+      </c>
+      <c r="R55">
+        <v>2010661239750.0</v>
+      </c>
+      <c r="S55">
+        <v>1660882164225.0</v>
+      </c>
+      <c r="T55">
+        <v>1431968831000.0</v>
+      </c>
+      <c r="U55">
+        <v>1609396470000.0</v>
+      </c>
+      <c r="V55">
+        <v>1573400304525.0</v>
+      </c>
+      <c r="W55">
+        <v>113540510.0</v>
+      </c>
+      <c r="X55">
+        <v>118004380.0</v>
+      </c>
+      <c r="Y55">
+        <v>120535960.0</v>
+      </c>
+      <c r="Z55">
+        <v>114765820.0</v>
+      </c>
+      <c r="AA55">
+        <v>123443660.0</v>
+      </c>
+      <c r="AB55">
+        <v>125223790.0</v>
+      </c>
+      <c r="AC55">
+        <v>1822466440914.0</v>
+      </c>
+      <c r="AD55">
+        <v>1821613477530.0</v>
+      </c>
+      <c r="AE55">
+        <v>1611112713155.0</v>
+      </c>
+      <c r="AF55">
+        <v>1494041699500.0</v>
+      </c>
+      <c r="AG55">
+        <v>1344030424913.0</v>
+      </c>
+      <c r="AH55">
+        <v>1164373085871.0</v>
+      </c>
+      <c r="AI55">
+        <v>1209283867311.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1118758007675.0</v>
+      </c>
+      <c r="AK55">
+        <v>1137433333986.0</v>
+      </c>
+      <c r="AL55">
+        <v>1144111801030.0</v>
+      </c>
+      <c r="AM55">
+        <v>1156810167975.0</v>
+      </c>
+      <c r="AN55">
+        <v>1199599741080.0</v>
+      </c>
+      <c r="AO55">
+        <v>1250015466180.0</v>
+      </c>
+      <c r="AP55">
+        <v>1286668832910.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1369657680365.0</v>
+      </c>
+      <c r="AR55">
+        <v>1538378466060.0</v>
+      </c>
+      <c r="AS55">
+        <v>1518296003280.0</v>
+      </c>
+      <c r="AT55">
+        <v>1579769851350.0</v>
+      </c>
+      <c r="AU55">
+        <v>1528575698590.0</v>
+      </c>
+      <c r="AV55">
+        <v>1468729027625.0</v>
+      </c>
+      <c r="AW55">
+        <v>1407712774950.0</v>
+      </c>
+      <c r="AX55">
+        <v>1382849176160.0</v>
+      </c>
+      <c r="AY55">
+        <v>1467368904855.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1291716616100.0</v>
+      </c>
+      <c r="BA55">
+        <v>1200391958025.0</v>
+      </c>
+      <c r="BB55">
+        <v>1371551010120.0</v>
+      </c>
+      <c r="BC55">
+        <v>145123700.0</v>
+      </c>
+      <c r="BD55">
+        <v>1405257676100.0</v>
+      </c>
+      <c r="BE55">
+        <v>134391400.0</v>
+      </c>
+      <c r="BF55"/>
+      <c r="BG55">
+        <v>125330100.0</v>
+      </c>
+      <c r="BH55"/>
+      <c r="BI55">
+        <v>573150307200.0</v>
+      </c>
+      <c r="BJ55">
+        <v>442432318800.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:62">
+      <c r="A56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B56">
+        <v>1931481807000.0</v>
+      </c>
+      <c r="C56">
+        <v>1867760752000.0</v>
+      </c>
+      <c r="D56">
+        <v>1903426004000.0</v>
+      </c>
+      <c r="E56">
+        <v>2122855940000.0</v>
+      </c>
+      <c r="F56">
+        <v>2220644429000.0</v>
+      </c>
+      <c r="G56">
+        <v>2249226499000.0</v>
+      </c>
+      <c r="H56">
+        <v>2474818552000.0</v>
+      </c>
+      <c r="I56">
+        <v>2494578889000.0</v>
+      </c>
+      <c r="J56">
+        <v>2423022812000.0</v>
+      </c>
+      <c r="K56">
+        <v>2394043105000.0</v>
+      </c>
+      <c r="L56">
+        <v>2382563977704.0</v>
+      </c>
+      <c r="M56">
+        <v>2370497425584.0</v>
+      </c>
+      <c r="N56">
+        <v>2204999694824.0</v>
+      </c>
+      <c r="O56">
+        <v>1882039155067.0</v>
+      </c>
+      <c r="P56">
+        <v>1856433329137.0</v>
+      </c>
+      <c r="Q56">
+        <v>1748779759837.0</v>
+      </c>
+      <c r="R56">
+        <v>1348181706525.0</v>
+      </c>
+      <c r="S56">
+        <v>1016430548870.0</v>
+      </c>
+      <c r="T56">
+        <v>916266670500.0</v>
+      </c>
+      <c r="U56">
+        <v>1101397264000.0</v>
+      </c>
+      <c r="V56">
+        <v>1092439905725.0</v>
+      </c>
+      <c r="W56">
+        <v>79803586.0</v>
+      </c>
+      <c r="X56">
+        <v>84533047.0</v>
+      </c>
+      <c r="Y56">
+        <v>86466274.0</v>
+      </c>
+      <c r="Z56">
+        <v>81878998.0</v>
+      </c>
+      <c r="AA56">
+        <v>89414215.0</v>
+      </c>
+      <c r="AB56">
+        <v>95413230.0</v>
+      </c>
+      <c r="AC56">
+        <v>1412734239378.0</v>
+      </c>
+      <c r="AD56">
+        <v>1417247827765.0</v>
+      </c>
+      <c r="AE56">
+        <v>1203009755990.0</v>
+      </c>
+      <c r="AF56">
+        <v>1114131378200.0</v>
+      </c>
+      <c r="AG56">
+        <v>998813109943.0</v>
+      </c>
+      <c r="AH56">
+        <v>839375447763.0</v>
+      </c>
+      <c r="AI56">
+        <v>891458809923.0</v>
+      </c>
+      <c r="AJ56">
+        <v>791383421675.0</v>
+      </c>
+      <c r="AK56">
+        <v>835416228123.0</v>
+      </c>
+      <c r="AL56">
+        <v>828474494650.0</v>
+      </c>
+      <c r="AM56">
+        <v>850149244175.0</v>
+      </c>
+      <c r="AN56">
+        <v>910584317430.0</v>
+      </c>
+      <c r="AO56">
+        <v>958749465780.0</v>
+      </c>
+      <c r="AP56">
+        <v>1004485376370.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1074468201773.0</v>
+      </c>
+      <c r="AR56">
+        <v>1219929322675.0</v>
+      </c>
+      <c r="AS56">
+        <v>1225380486750.0</v>
+      </c>
+      <c r="AT56">
+        <v>1276479902450.0</v>
+      </c>
+      <c r="AU56">
+        <v>1239846633435.0</v>
+      </c>
+      <c r="AV56">
+        <v>1181330705410.0</v>
+      </c>
+      <c r="AW56">
+        <v>1128215783550.0</v>
+      </c>
+      <c r="AX56">
+        <v>1097205645440.0</v>
+      </c>
+      <c r="AY56">
+        <v>1159792925490.0</v>
+      </c>
+      <c r="AZ56">
+        <v>999112341575.0</v>
+      </c>
+      <c r="BA56">
+        <v>953960788300.0</v>
+      </c>
+      <c r="BB56">
+        <v>1129944790080.0</v>
+      </c>
+      <c r="BC56"/>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+    </row>
+    <row r="57" spans="1:62">
+      <c r="A57" t="s">
+        <v>73</v>
+      </c>
+      <c r="B57">
+        <v>2677001812000.0</v>
+      </c>
+      <c r="C57">
+        <v>2565024077000.0</v>
+      </c>
+      <c r="D57">
+        <v>2501085004000.0</v>
+      </c>
+      <c r="E57">
+        <v>2675832468000.0</v>
+      </c>
+      <c r="F57">
+        <v>2677879751000.0</v>
+      </c>
+      <c r="G57">
+        <v>2651986789000.0</v>
+      </c>
+      <c r="H57">
+        <v>2804168145000.0</v>
+      </c>
+      <c r="I57">
+        <v>2869339273000.0</v>
+      </c>
+      <c r="J57">
+        <v>2731635075000.0</v>
+      </c>
+      <c r="K57">
+        <v>2666417124000.0</v>
+      </c>
+      <c r="L57">
+        <v>2495731949049.0</v>
+      </c>
+      <c r="M57">
+        <v>2474567598028.0</v>
+      </c>
+      <c r="N57">
+        <v>2299171402609.0</v>
+      </c>
+      <c r="O57">
+        <v>1970742194070.0</v>
+      </c>
+      <c r="P57">
+        <v>2065913828620.0</v>
+      </c>
+      <c r="Q57">
+        <v>1756801080352.0</v>
+      </c>
+      <c r="R57">
+        <v>1339847751000.0</v>
+      </c>
+      <c r="S57">
+        <v>1052893175700.0</v>
+      </c>
+      <c r="T57">
+        <v>942458903312.0</v>
+      </c>
+      <c r="U57">
+        <v>1141471276500.0</v>
+      </c>
+      <c r="V57">
+        <v>1134181647375.0</v>
+      </c>
+      <c r="W57">
+        <v>83776462.0</v>
+      </c>
+      <c r="X57">
+        <v>83416344.0</v>
+      </c>
+      <c r="Y57">
+        <v>84150036.0</v>
+      </c>
+      <c r="Z57">
+        <v>77736262.0</v>
+      </c>
+      <c r="AA57">
+        <v>82678723.0</v>
+      </c>
+      <c r="AB57">
+        <v>85976970.0</v>
+      </c>
+      <c r="AC57">
+        <v>1265189652608.0</v>
+      </c>
+      <c r="AD57">
+        <v>1275398439700.0</v>
+      </c>
+      <c r="AE57">
+        <v>1078284724734.0</v>
+      </c>
+      <c r="AF57">
+        <v>967179636500.0</v>
+      </c>
+      <c r="AG57">
+        <v>850015404909.0</v>
+      </c>
+      <c r="AH57">
+        <v>687384539594.0</v>
+      </c>
+      <c r="AI57">
+        <v>626167799227.0</v>
+      </c>
+      <c r="AJ57">
+        <v>545825006650.0</v>
+      </c>
+      <c r="AK57">
+        <v>522537959952.0</v>
+      </c>
+      <c r="AL57">
+        <v>535333896680.0</v>
+      </c>
+      <c r="AM57">
+        <v>532599752300.0</v>
+      </c>
+      <c r="AN57">
+        <v>751281940080.0</v>
+      </c>
+      <c r="AO57">
+        <v>771575430240.0</v>
+      </c>
+      <c r="AP57">
+        <v>774632094735.0</v>
+      </c>
+      <c r="AQ57">
+        <v>828573203986.0</v>
+      </c>
+      <c r="AR57">
+        <v>883266133235.0</v>
+      </c>
+      <c r="AS57">
+        <v>890713271910.0</v>
+      </c>
+      <c r="AT57">
+        <v>954913770850.0</v>
+      </c>
+      <c r="AU57">
+        <v>926230703420.0</v>
+      </c>
+      <c r="AV57">
+        <v>873542186970.0</v>
+      </c>
+      <c r="AW57">
+        <v>815624621700.0</v>
+      </c>
+      <c r="AX57">
+        <v>805345513760.0</v>
+      </c>
+      <c r="AY57">
+        <v>849387829395.0</v>
+      </c>
+      <c r="AZ57">
+        <v>706696114500.0</v>
+      </c>
+      <c r="BA57">
+        <v>686756206500.0</v>
+      </c>
+      <c r="BB57">
+        <v>955795642200.0</v>
+      </c>
+      <c r="BC57">
+        <v>102559100.0</v>
+      </c>
+      <c r="BD57">
+        <v>1014648181500.0</v>
+      </c>
+      <c r="BE57">
+        <v>104172000.0</v>
+      </c>
+      <c r="BF57"/>
+      <c r="BG57">
+        <v>98231000.0</v>
+      </c>
+      <c r="BH57"/>
+      <c r="BI57">
+        <v>416303750600.0</v>
+      </c>
+      <c r="BJ57">
+        <v>309334285900.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:62">
+      <c r="A58" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58">
+        <v>2889890280000.0</v>
+      </c>
+      <c r="C58">
+        <v>2806121610000.0</v>
+      </c>
+      <c r="D58">
+        <v>2793104590000.0</v>
+      </c>
+      <c r="E58">
+        <v>2977344010000.0</v>
+      </c>
+      <c r="F58">
+        <v>3018669031000.0</v>
+      </c>
+      <c r="G58">
+        <v>3005899898000.0</v>
+      </c>
+      <c r="H58">
+        <v>3130391748000.0</v>
+      </c>
+      <c r="I58">
+        <v>3213481150000.0</v>
+      </c>
+      <c r="J58">
+        <v>3109995852000.0</v>
+      </c>
+      <c r="K58">
+        <v>3024437353000.0</v>
+      </c>
+      <c r="L58">
+        <v>2931056477335.0</v>
+      </c>
+      <c r="M58">
+        <v>2828865857224.0</v>
+      </c>
+      <c r="N58">
+        <v>2606806077379.0</v>
+      </c>
+      <c r="O58">
+        <v>2299535484415.0</v>
+      </c>
+      <c r="P58">
+        <v>2203186451980.0</v>
+      </c>
+      <c r="Q58">
+        <v>1862085362740.0</v>
+      </c>
+      <c r="R58">
+        <v>1445853428175.0</v>
+      </c>
+      <c r="S58">
+        <v>1155791265830.0</v>
+      </c>
+      <c r="T58">
+        <v>1053753919500.0</v>
+      </c>
+      <c r="U58">
+        <v>1251884412000.0</v>
+      </c>
+      <c r="V58">
+        <v>1245811632100.0</v>
+      </c>
+      <c r="W58">
+        <v>91812390.0</v>
+      </c>
+      <c r="X58">
+        <v>92174760.0</v>
+      </c>
+      <c r="Y58">
+        <v>92908630.0</v>
+      </c>
+      <c r="Z58">
+        <v>86043690.0</v>
+      </c>
+      <c r="AA58">
+        <v>91652840.0</v>
+      </c>
+      <c r="AB58">
+        <v>91972490.0</v>
+      </c>
+      <c r="AC58">
+        <v>1352919062600.0</v>
+      </c>
+      <c r="AD58">
+        <v>1346539209015.0</v>
+      </c>
+      <c r="AE58">
+        <v>1150052479920.0</v>
+      </c>
+      <c r="AF58">
+        <v>1037733624800.0</v>
+      </c>
+      <c r="AG58">
+        <v>909845082366.0</v>
+      </c>
+      <c r="AH58">
+        <v>747916993794.0</v>
+      </c>
+      <c r="AI58">
+        <v>814035047104.0</v>
+      </c>
+      <c r="AJ58">
+        <v>728888109950.0</v>
+      </c>
+      <c r="AK58">
+        <v>755844750594.0</v>
+      </c>
+      <c r="AL58">
+        <v>766817889530.0</v>
+      </c>
+      <c r="AM58">
+        <v>782189900800.0</v>
+      </c>
+      <c r="AN58">
+        <v>800143405245.0</v>
+      </c>
+      <c r="AO58">
+        <v>825059799345.0</v>
+      </c>
+      <c r="AP58">
+        <v>836639821050.0</v>
+      </c>
+      <c r="AQ58">
+        <v>905022711804.0</v>
+      </c>
+      <c r="AR58">
+        <v>982185524640.0</v>
+      </c>
+      <c r="AS58">
+        <v>990257806755.0</v>
+      </c>
+      <c r="AT58">
+        <v>1061350873725.0</v>
+      </c>
+      <c r="AU58">
+        <v>1034864393340.0</v>
+      </c>
+      <c r="AV58">
+        <v>988868740075.0</v>
+      </c>
+      <c r="AW58">
+        <v>935965578450.0</v>
+      </c>
+      <c r="AX58">
+        <v>928227701600.0</v>
+      </c>
+      <c r="AY58">
+        <v>989288759925.0</v>
+      </c>
+      <c r="AZ58">
+        <v>837417092175.0</v>
+      </c>
+      <c r="BA58">
+        <v>806757396500.0</v>
+      </c>
+      <c r="BB58">
+        <v>955795642200.0</v>
+      </c>
+      <c r="BC58">
+        <v>104851000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1031839077000.0</v>
+      </c>
+      <c r="BE58">
+        <v>105856000.0</v>
+      </c>
+      <c r="BF58"/>
+      <c r="BG58">
+        <v>100757000.0</v>
+      </c>
+      <c r="BH58"/>
+      <c r="BI58">
+        <v>427870639000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>314640790000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:62">
+      <c r="A59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+    </row>
+    <row r="60" spans="1:62">
+      <c r="A60" t="s">
+        <v>76</v>
+      </c>
+      <c r="B60">
+        <v>538978431000.0</v>
+      </c>
+      <c r="C60">
+        <v>562018378000.0</v>
+      </c>
+      <c r="D60">
+        <v>500901472000.0</v>
+      </c>
+      <c r="E60">
+        <v>298166782000.0</v>
+      </c>
+      <c r="F60">
+        <v>336278706000.0</v>
+      </c>
+      <c r="G60">
+        <v>389961569000.0</v>
+      </c>
+      <c r="H60">
+        <v>441486999000.0</v>
+      </c>
+      <c r="I60">
+        <v>366879799000.0</v>
+      </c>
+      <c r="J60">
+        <v>439152337000.0</v>
+      </c>
+      <c r="K60">
+        <v>477781243000.0</v>
+      </c>
+      <c r="L60">
+        <v>495817045285.0</v>
+      </c>
+      <c r="M60">
+        <v>543727229145.0</v>
+      </c>
+      <c r="N60">
+        <v>577987722660.0</v>
+      </c>
+      <c r="O60">
+        <v>572404894620.0</v>
+      </c>
+      <c r="P60">
+        <v>599910660575.0</v>
+      </c>
+      <c r="Q60">
+        <v>592560367835.0</v>
+      </c>
+      <c r="R60">
+        <v>562354409325.0</v>
+      </c>
+      <c r="S60">
+        <v>502764049497.0</v>
+      </c>
+      <c r="T60">
+        <v>376113450062.0</v>
+      </c>
+      <c r="U60">
+        <v>355499994500.0</v>
+      </c>
+      <c r="V60">
+        <v>325610193125.0</v>
+      </c>
+      <c r="W60">
+        <v>21728120.0</v>
+      </c>
+      <c r="X60">
+        <v>25829610.0</v>
+      </c>
+      <c r="Y60">
+        <v>27627330.0</v>
+      </c>
+      <c r="Z60">
+        <v>28722130.0</v>
+      </c>
+      <c r="AA60">
+        <v>31790820.0</v>
+      </c>
+      <c r="AB60">
+        <v>33251300.0</v>
+      </c>
+      <c r="AC60">
+        <v>466037024936.0</v>
+      </c>
+      <c r="AD60">
+        <v>471560012770.0</v>
+      </c>
+      <c r="AE60">
+        <v>457560117775.0</v>
+      </c>
+      <c r="AF60">
+        <v>455739416200.0</v>
+      </c>
+      <c r="AG60">
+        <v>433631126665.0</v>
+      </c>
+      <c r="AH60">
+        <v>415883967277.0</v>
+      </c>
+      <c r="AI60">
+        <v>394932928040.0</v>
+      </c>
+      <c r="AJ60">
+        <v>389478961024.0</v>
+      </c>
+      <c r="AK60">
+        <v>381172798566.0</v>
+      </c>
+      <c r="AL60">
+        <v>376867379240.0</v>
+      </c>
+      <c r="AM60">
+        <v>374297594825.0</v>
+      </c>
+      <c r="AN60">
+        <v>399055851449.0</v>
+      </c>
+      <c r="AO60">
+        <v>424554882315.0</v>
+      </c>
+      <c r="AP60">
+        <v>449632762350.0</v>
+      </c>
+      <c r="AQ60">
+        <v>464230626863.0</v>
+      </c>
+      <c r="AR60">
+        <v>555753833745.0</v>
+      </c>
+      <c r="AS60">
+        <v>527609916330.0</v>
+      </c>
+      <c r="AT60">
+        <v>517977461025.0</v>
+      </c>
+      <c r="AU60">
+        <v>493320013560.0</v>
+      </c>
+      <c r="AV60">
+        <v>479510602420.0</v>
+      </c>
+      <c r="AW60">
+        <v>471436963500.0</v>
+      </c>
+      <c r="AX60">
+        <v>454384380000.0</v>
+      </c>
+      <c r="AY60">
+        <v>477845433420.0</v>
+      </c>
+      <c r="AZ60">
+        <v>454089553425.0</v>
+      </c>
+      <c r="BA60">
+        <v>393452517175.0</v>
+      </c>
+      <c r="BB60">
+        <v>395685706320.0</v>
+      </c>
+      <c r="BC60">
+        <v>40255400.0</v>
+      </c>
+      <c r="BD60">
+        <v>371275970200.0</v>
+      </c>
+      <c r="BE60">
+        <v>28522300.0</v>
+      </c>
+      <c r="BF60">
+        <v>24573200.0</v>
+      </c>
+      <c r="BG60">
+        <v>24561200.0</v>
+      </c>
+      <c r="BH60">
+        <v>145279668600.0</v>
+      </c>
+      <c r="BI60">
+        <v>145215475200.0</v>
+      </c>
+      <c r="BJ60">
+        <v>127739636100.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:62">
+      <c r="A61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+    </row>
+    <row r="62" spans="1:62">
+      <c r="A62" t="s">
+        <v>78</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:R32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2">
+        <v>1466875132000.0</v>
+      </c>
+      <c r="C2">
+        <v>1753955109000.0</v>
+      </c>
+      <c r="D2">
+        <v>1664355751000.0</v>
+      </c>
+      <c r="E2">
+        <v>2071007867000.0</v>
+      </c>
+      <c r="F2">
+        <v>1405344642000.0</v>
+      </c>
+      <c r="G2">
+        <v>640459130000.0</v>
+      </c>
+      <c r="H2">
+        <v>819010507000.0</v>
+      </c>
+      <c r="I2">
+        <v>1170205398191.0</v>
+      </c>
+      <c r="J2">
+        <v>811012063558.0</v>
+      </c>
+      <c r="K2">
+        <v>488979753202.0</v>
+      </c>
+      <c r="L2">
+        <v>561655786852.0</v>
+      </c>
+      <c r="M2">
+        <v>730873738545.0</v>
+      </c>
+      <c r="N2">
+        <v>782054116455.0</v>
+      </c>
+      <c r="O2">
+        <v>103098000.0</v>
+      </c>
+      <c r="P2">
+        <v>1014544475000.0</v>
+      </c>
+      <c r="Q2">
+        <v>606242765000.0</v>
+      </c>
+      <c r="R2">
+        <v>390027162000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>122790949000.0</v>
+      </c>
+      <c r="C3">
+        <v>126129158000.0</v>
+      </c>
+      <c r="D3">
+        <v>86060908000.0</v>
+      </c>
+      <c r="E3">
+        <v>86397179000.0</v>
+      </c>
+      <c r="F3">
+        <v>51266845000.0</v>
+      </c>
+      <c r="G3">
+        <v>49571722000.0</v>
+      </c>
+      <c r="H3">
+        <v>37982957000.0</v>
+      </c>
+      <c r="I3">
+        <v>28836229774.0</v>
+      </c>
+      <c r="J3">
+        <v>20528473065.0</v>
+      </c>
+      <c r="K3">
+        <v>18249714519.0</v>
+      </c>
+      <c r="L3">
+        <v>19265112335.0</v>
+      </c>
+      <c r="M3">
+        <v>22385837960.0</v>
+      </c>
+      <c r="N3">
+        <v>25104399570.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>-58738744000.0</v>
+      </c>
+      <c r="C5">
+        <v>100988097000.0</v>
+      </c>
+      <c r="D5">
+        <v>-9501521000.0</v>
+      </c>
+      <c r="E5">
+        <v>119967930000.0</v>
+      </c>
+      <c r="F5">
+        <v>247119874000.0</v>
+      </c>
+      <c r="G5">
+        <v>-81677589000.0</v>
+      </c>
+      <c r="H5">
+        <v>38164026000.0</v>
+      </c>
+      <c r="I5">
+        <v>98485096617.0</v>
+      </c>
+      <c r="J5">
+        <v>65498670242.0</v>
+      </c>
+      <c r="K5">
+        <v>-37407687225.0</v>
+      </c>
+      <c r="L5">
+        <v>-51225437080.0</v>
+      </c>
+      <c r="M5">
+        <v>39449458885.0</v>
+      </c>
+      <c r="N5">
+        <v>44728454475.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>64052205000.0</v>
+      </c>
+      <c r="C6">
+        <v>227117255000.0</v>
+      </c>
+      <c r="D6">
+        <v>76559387000.0</v>
+      </c>
+      <c r="E6">
+        <v>206365109000.0</v>
+      </c>
+      <c r="F6">
+        <v>298386719000.0</v>
+      </c>
+      <c r="G6">
+        <v>-32105867000.0</v>
+      </c>
+      <c r="H6">
+        <v>76146983000.0</v>
+      </c>
+      <c r="I6">
+        <v>127321326391.0</v>
+      </c>
+      <c r="J6">
+        <v>86027143307.0</v>
+      </c>
+      <c r="K6">
+        <v>-19157972706.0</v>
+      </c>
+      <c r="L6">
+        <v>-31960324745.0</v>
+      </c>
+      <c r="M6">
+        <v>61835296845.0</v>
+      </c>
+      <c r="N6">
+        <v>69832854045.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>208608188000.0</v>
+      </c>
+      <c r="C9">
+        <v>347627104000.0</v>
+      </c>
+      <c r="D9">
+        <v>297928602000.0</v>
+      </c>
+      <c r="E9">
+        <v>431919771000.0</v>
+      </c>
+      <c r="F9">
+        <v>300350778000.0</v>
+      </c>
+      <c r="G9">
+        <v>100712362000.0</v>
+      </c>
+      <c r="H9">
+        <v>191637600000.0</v>
+      </c>
+      <c r="I9">
+        <v>274807857181.0</v>
+      </c>
+      <c r="J9">
+        <v>190850259119.0</v>
+      </c>
+      <c r="K9">
+        <v>73934821019.0</v>
+      </c>
+      <c r="L9">
+        <v>78331124084.0</v>
+      </c>
+      <c r="M9">
+        <v>195380273445.0</v>
+      </c>
+      <c r="N9">
+        <v>226279680870.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>-213221938000.0</v>
+      </c>
+      <c r="C10">
+        <v>-112832291000.0</v>
+      </c>
+      <c r="D10">
+        <v>-95222391000.0</v>
+      </c>
+      <c r="E10">
+        <v>76397805000.0</v>
+      </c>
+      <c r="F10">
+        <v>196926704000.0</v>
+      </c>
+      <c r="G10">
+        <v>-140353910000.0</v>
+      </c>
+      <c r="H10">
+        <v>9692435000.0</v>
+      </c>
+      <c r="I10">
+        <v>74565069344.0</v>
+      </c>
+      <c r="J10">
+        <v>34395422764.0</v>
+      </c>
+      <c r="K10">
+        <v>-76796084369.0</v>
+      </c>
+      <c r="L10">
+        <v>-76549719710.0</v>
+      </c>
+      <c r="M10">
+        <v>18660714815.0</v>
+      </c>
+      <c r="N10">
+        <v>8410783680.0</v>
+      </c>
+      <c r="O10">
+        <v>6725000.0</v>
+      </c>
+      <c r="P10">
+        <v>111657360000.0</v>
+      </c>
+      <c r="Q10">
+        <v>32533054000.0</v>
+      </c>
+      <c r="R10">
+        <v>29196879000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>-53264046000.0</v>
+      </c>
+      <c r="C11">
+        <v>-57309815000.0</v>
+      </c>
+      <c r="D11">
+        <v>-10389294000.0</v>
+      </c>
+      <c r="E11">
+        <v>13950604000.0</v>
+      </c>
+      <c r="F11">
+        <v>3298285000.0</v>
+      </c>
+      <c r="G11">
+        <v>11411682000.0</v>
+      </c>
+      <c r="H11">
+        <v>7728702000.0</v>
+      </c>
+      <c r="I11">
+        <v>30011860440.0</v>
+      </c>
+      <c r="J11">
+        <v>13845057086.0</v>
+      </c>
+      <c r="K11">
+        <v>1011575753.0</v>
+      </c>
+      <c r="L11">
+        <v>7421026664.0</v>
+      </c>
+      <c r="M11">
+        <v>11030279160.0</v>
+      </c>
+      <c r="N11">
+        <v>2274623865.0</v>
+      </c>
+      <c r="O11">
+        <v>1543000.0</v>
+      </c>
+      <c r="P11">
+        <v>31710978000.0</v>
+      </c>
+      <c r="Q11">
+        <v>12329914000.0</v>
+      </c>
+      <c r="R11">
+        <v>5413728000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>144084488000.0</v>
+      </c>
+      <c r="C12">
+        <v>213820387000.0</v>
+      </c>
+      <c r="D12">
+        <v>85720869000.0</v>
+      </c>
+      <c r="E12">
+        <v>43570125000.0</v>
+      </c>
+      <c r="F12">
+        <v>50193171000.0</v>
+      </c>
+      <c r="G12">
+        <v>58676321000.0</v>
+      </c>
+      <c r="H12">
+        <v>28471591000.0</v>
+      </c>
+      <c r="I12">
+        <v>23920027267.0</v>
+      </c>
+      <c r="J12">
+        <v>31103247481.0</v>
+      </c>
+      <c r="K12">
+        <v>39388397138.0</v>
+      </c>
+      <c r="L12">
+        <v>25324282633.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13">
+        <v>143895637810.0</v>
+      </c>
+      <c r="C13">
+        <v>213422146900.0</v>
+      </c>
+      <c r="D13">
+        <v>77885934920.0</v>
+      </c>
+      <c r="E13">
+        <v>7145165200.0</v>
+      </c>
+      <c r="F13">
+        <v>2631790.0</v>
+      </c>
+      <c r="G13">
+        <v>3679760.0</v>
+      </c>
+      <c r="H13">
+        <v>1510020.0</v>
+      </c>
+      <c r="I13">
+        <v>407150.0</v>
+      </c>
+      <c r="J13">
+        <v>1791340.0</v>
+      </c>
+      <c r="K13">
+        <v>2634150.0</v>
+      </c>
+      <c r="L13">
+        <v>1876100.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>137223.0</v>
+      </c>
+      <c r="H14">
+        <v>304611.0</v>
+      </c>
+      <c r="I14">
+        <v>243148.0</v>
+      </c>
+      <c r="J14">
+        <v>23277.0</v>
+      </c>
+      <c r="K14">
+        <v>23946.0</v>
+      </c>
+      <c r="L14">
+        <v>29298.0</v>
+      </c>
+      <c r="M14">
+        <v>8000.0</v>
+      </c>
+      <c r="N14">
+        <v>2000.0</v>
+      </c>
+      <c r="O14">
+        <v>4000.0</v>
+      </c>
+      <c r="P14">
+        <v>21440000.0</v>
+      </c>
+      <c r="Q14">
+        <v>12301000.0</v>
+      </c>
+      <c r="R14">
+        <v>19293000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>-160316432000.0</v>
+      </c>
+      <c r="C15">
+        <v>-56627515000.0</v>
+      </c>
+      <c r="D15">
+        <v>-84759866000.0</v>
+      </c>
+      <c r="E15">
+        <v>61845433000.0</v>
+      </c>
+      <c r="F15">
+        <v>193314818000.0</v>
+      </c>
+      <c r="G15">
+        <v>-152187578000.0</v>
+      </c>
+      <c r="H15">
+        <v>1308736000.0</v>
+      </c>
+      <c r="I15">
+        <v>42185290539.0</v>
+      </c>
+      <c r="J15">
+        <v>20549522625.0</v>
+      </c>
+      <c r="K15">
+        <v>-77837639239.0</v>
+      </c>
+      <c r="L15">
+        <v>-83932256101.0</v>
+      </c>
+      <c r="M15">
+        <v>7529522675.0</v>
+      </c>
+      <c r="N15">
+        <v>6111781155.0</v>
+      </c>
+      <c r="O15">
+        <v>5178000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16">
+        <v>-160316431540.0</v>
+      </c>
+      <c r="C16">
+        <v>-56627515280.0</v>
+      </c>
+      <c r="D16">
+        <v>-84759865530.0</v>
+      </c>
+      <c r="E16">
+        <v>64688492307.0</v>
+      </c>
+      <c r="F16">
+        <v>13523364.0</v>
+      </c>
+      <c r="G16">
+        <v>-10465601.0</v>
+      </c>
+      <c r="H16">
+        <v>92545.0</v>
+      </c>
+      <c r="I16">
+        <v>2963120.0</v>
+      </c>
+      <c r="J16">
+        <v>1535633.0</v>
+      </c>
+      <c r="K16">
+        <v>-5852275.0</v>
+      </c>
+      <c r="L16">
+        <v>-6264890.0</v>
+      </c>
+      <c r="M16">
+        <v>514000.0</v>
+      </c>
+      <c r="N16">
+        <v>502000.0</v>
+      </c>
+      <c r="O16">
+        <v>5178000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>3129444.0</v>
+      </c>
+      <c r="J17">
+        <v>1535696.0</v>
+      </c>
+      <c r="K17">
+        <v>-5850021.0</v>
+      </c>
+      <c r="L17">
+        <v>-6267764.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-58738744000.0</v>
+      </c>
+      <c r="C21">
+        <v>112634085000.0</v>
+      </c>
+      <c r="D21">
+        <v>-37615935000.0</v>
+      </c>
+      <c r="E21">
+        <v>182823688000.0</v>
+      </c>
+      <c r="F21">
+        <v>124908616000.0</v>
+      </c>
+      <c r="G21">
+        <v>-76381634000.0</v>
+      </c>
+      <c r="H21">
+        <v>14351036000.0</v>
+      </c>
+      <c r="I21">
+        <v>110400143370.0</v>
+      </c>
+      <c r="J21">
+        <v>77187920510.0</v>
+      </c>
+      <c r="K21">
+        <v>-41683581870.0</v>
+      </c>
+      <c r="L21">
+        <v>-48807020680.0</v>
+      </c>
+      <c r="M21">
+        <v>42060648960.0</v>
+      </c>
+      <c r="N21">
+        <v>44728454475.0</v>
+      </c>
+      <c r="O21">
+        <v>7749000.0</v>
+      </c>
+      <c r="P21">
+        <v>113542596000.0</v>
+      </c>
+      <c r="Q21">
+        <v>38752805000.0</v>
+      </c>
+      <c r="R21">
+        <v>38928169000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>1734222065000.0</v>
+      </c>
+      <c r="C23">
+        <v>1988948128000.0</v>
+      </c>
+      <c r="D23">
+        <v>1999900288000.0</v>
+      </c>
+      <c r="E23">
+        <v>2320103950000.0</v>
+      </c>
+      <c r="F23">
+        <v>1580786804000.0</v>
+      </c>
+      <c r="G23">
+        <v>817553127000.0</v>
+      </c>
+      <c r="H23">
+        <v>996297071000.0</v>
+      </c>
+      <c r="I23">
+        <v>1334613112000.0</v>
+      </c>
+      <c r="J23">
+        <v>924674402165.0</v>
+      </c>
+      <c r="K23">
+        <v>604598156089.0</v>
+      </c>
+      <c r="L23">
+        <v>688793931613.0</v>
+      </c>
+      <c r="M23">
+        <v>884193363030.0</v>
+      </c>
+      <c r="N23">
+        <v>963605342850.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>44475380000.0</v>
+      </c>
+      <c r="D27">
+        <v>64301781000.0</v>
+      </c>
+      <c r="E27">
+        <v>47789999000.0</v>
+      </c>
+      <c r="F27">
+        <v>78242602000.0</v>
+      </c>
+      <c r="G27">
+        <v>51703465000.0</v>
+      </c>
+      <c r="H27">
+        <v>62633299000.0</v>
+      </c>
+      <c r="I27">
+        <v>68933322105.0</v>
+      </c>
+      <c r="J27">
+        <v>47405796499.0</v>
+      </c>
+      <c r="K27">
+        <v>45903032175.0</v>
+      </c>
+      <c r="L27">
+        <v>50289422497.0</v>
+      </c>
+      <c r="M27">
+        <v>58118457865.0</v>
+      </c>
+      <c r="N27">
+        <v>61196275800.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28">
+        <v>266464288490.0</v>
+      </c>
+      <c r="C28">
+        <v>23998303000.0</v>
+      </c>
+      <c r="D28">
+        <v>79941889000.0</v>
+      </c>
+      <c r="E28">
+        <v>64364614000.0</v>
+      </c>
+      <c r="F28">
+        <v>116501830000.0</v>
+      </c>
+      <c r="G28">
+        <v>140265012000.0</v>
+      </c>
+      <c r="H28">
+        <v>121561581000.0</v>
+      </c>
+      <c r="I28">
+        <v>113852113485.0</v>
+      </c>
+      <c r="J28">
+        <v>78684088018.0</v>
+      </c>
+      <c r="K28">
+        <v>81205025825.0</v>
+      </c>
+      <c r="L28">
+        <v>87566061507.0</v>
+      </c>
+      <c r="M28">
+        <v>99444589630.0</v>
+      </c>
+      <c r="N28">
+        <v>111342814470.0</v>
+      </c>
+      <c r="O28">
+        <v>16968000.0</v>
+      </c>
+      <c r="P28">
+        <v>144474309000.0</v>
+      </c>
+      <c r="Q28">
+        <v>94770457000.0</v>
+      </c>
+      <c r="R28">
+        <v>56126996000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29">
+        <v>-53264045910.0</v>
+      </c>
+      <c r="C29">
+        <v>-57309815450.0</v>
+      </c>
+      <c r="D29">
+        <v>-10389293840.0</v>
+      </c>
+      <c r="E29">
+        <v>14591864636.0</v>
+      </c>
+      <c r="F29">
+        <v>230730.0</v>
+      </c>
+      <c r="G29">
+        <v>784760.0</v>
+      </c>
+      <c r="H29">
+        <v>546520.0</v>
+      </c>
+      <c r="I29">
+        <v>2108050.0</v>
+      </c>
+      <c r="J29">
+        <v>1034620.0</v>
+      </c>
+      <c r="K29">
+        <v>76060.0</v>
+      </c>
+      <c r="L29">
+        <v>553920.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>267346933000.0</v>
+      </c>
+      <c r="C30">
+        <v>234993018000.0</v>
+      </c>
+      <c r="D30">
+        <v>327639088000.0</v>
+      </c>
+      <c r="E30">
+        <v>249096083000.0</v>
+      </c>
+      <c r="F30">
+        <v>175442162000.0</v>
+      </c>
+      <c r="G30">
+        <v>177093996000.0</v>
+      </c>
+      <c r="H30">
+        <v>177286564000.0</v>
+      </c>
+      <c r="I30">
+        <v>164407713809.0</v>
+      </c>
+      <c r="J30">
+        <v>113662338606.0</v>
+      </c>
+      <c r="K30">
+        <v>115618402883.0</v>
+      </c>
+      <c r="L30">
+        <v>127138144761.0</v>
+      </c>
+      <c r="M30">
+        <v>153319624485.0</v>
+      </c>
+      <c r="N30">
+        <v>181551226395.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-154483193000.0</v>
+      </c>
+      <c r="C31">
+        <v>-225466376000.0</v>
+      </c>
+      <c r="D31">
+        <v>-57606456000.0</v>
+      </c>
+      <c r="E31">
+        <v>-106425882000.0</v>
+      </c>
+      <c r="F31">
+        <v>72018088000.0</v>
+      </c>
+      <c r="G31">
+        <v>-63972275000.0</v>
+      </c>
+      <c r="H31">
+        <v>-4658601000.0</v>
+      </c>
+      <c r="I31">
+        <v>-35835074026.0</v>
+      </c>
+      <c r="J31">
+        <v>-24796610812.0</v>
+      </c>
+      <c r="K31">
+        <v>-35112502499.0</v>
+      </c>
+      <c r="L31">
+        <v>-27742699030.0</v>
+      </c>
+      <c r="M31">
+        <v>-23399934145.0</v>
+      </c>
+      <c r="N31">
+        <v>-37504797559.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>1675483321000.0</v>
+      </c>
+      <c r="C32">
+        <v>2101582213000.0</v>
+      </c>
+      <c r="D32">
+        <v>1962284353000.0</v>
+      </c>
+      <c r="E32">
+        <v>2502927638000.0</v>
+      </c>
+      <c r="F32">
+        <v>1705695420000.0</v>
+      </c>
+      <c r="G32">
+        <v>741171493000.0</v>
+      </c>
+      <c r="H32">
+        <v>1010648106000.0</v>
+      </c>
+      <c r="I32">
+        <v>1445013255372.0</v>
+      </c>
+      <c r="J32">
+        <v>1001862322677.0</v>
+      </c>
+      <c r="K32">
+        <v>562914574221.0</v>
+      </c>
+      <c r="L32">
+        <v>639986910936.0</v>
+      </c>
+      <c r="M32">
+        <v>926254011990.0</v>
+      </c>
+      <c r="N32">
+        <v>1008333797325.0</v>
+      </c>
+      <c r="O32">
+        <v>131774000.0</v>
+      </c>
+      <c r="P32">
+        <v>1306673912000.0</v>
+      </c>
+      <c r="Q32">
+        <v>741767742000.0</v>
+      </c>
+      <c r="R32">
+        <v>469245602000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:62">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
+      <c r="A2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B2">
+        <v>383223210000.0</v>
+      </c>
+      <c r="C2">
+        <v>372855283000.0</v>
+      </c>
+      <c r="D2">
+        <v>294343729000.0</v>
+      </c>
+      <c r="E2">
+        <v>403564933000.0</v>
+      </c>
+      <c r="F2">
+        <v>379436551000.0</v>
+      </c>
+      <c r="G2">
+        <v>466751778000.0</v>
+      </c>
+      <c r="H2">
+        <v>551841731000.0</v>
+      </c>
+      <c r="I2">
+        <v>289709120000.0</v>
+      </c>
+      <c r="J2">
+        <v>437321073000.0</v>
+      </c>
+      <c r="K2">
+        <v>414962370000.0</v>
+      </c>
+      <c r="L2">
+        <v>347898123180.0</v>
+      </c>
+      <c r="M2">
+        <v>453360632889.0</v>
+      </c>
+      <c r="N2">
+        <v>448134624817.0</v>
+      </c>
+      <c r="O2">
+        <v>557503588803.0</v>
+      </c>
+      <c r="P2">
+        <v>562454729991.0</v>
+      </c>
+      <c r="Q2">
+        <v>408606174280.0</v>
+      </c>
+      <c r="R2">
+        <v>543698206247.0</v>
+      </c>
+      <c r="S2">
+        <v>349935323293.0</v>
+      </c>
+      <c r="T2">
+        <v>410679356383.0</v>
+      </c>
+      <c r="U2">
+        <v>393153568243.0</v>
+      </c>
+      <c r="V2">
+        <v>252981422913.0</v>
+      </c>
+      <c r="W2">
+        <v>200992711176.0</v>
+      </c>
+      <c r="X2">
+        <v>140461460464.0</v>
+      </c>
+      <c r="Y2">
+        <v>126512505174.0</v>
+      </c>
+      <c r="Z2">
+        <v>173532493125.0</v>
+      </c>
+      <c r="AA2">
+        <v>173704383368.0</v>
+      </c>
+      <c r="AB2">
+        <v>205706852300.0</v>
+      </c>
+      <c r="AC2">
+        <v>151089336958.0</v>
+      </c>
+      <c r="AD2">
+        <v>282190572510.0</v>
+      </c>
+      <c r="AE2">
+        <v>367249644870.0</v>
+      </c>
+      <c r="AF2">
+        <v>342366225100.0</v>
+      </c>
+      <c r="AG2">
+        <v>206219983178.0</v>
+      </c>
+      <c r="AH2">
+        <v>260742508115.0</v>
+      </c>
+      <c r="AI2">
+        <v>325678622230.0</v>
+      </c>
+      <c r="AJ2">
+        <v>186693861200.0</v>
+      </c>
+      <c r="AK2">
+        <v>157879405845.0</v>
+      </c>
+      <c r="AL2">
+        <v>139649411770.0</v>
+      </c>
+      <c r="AM2">
+        <v>125637787275.0</v>
+      </c>
+      <c r="AN2">
+        <v>99169417125.0</v>
+      </c>
+      <c r="AO2">
+        <v>124100029890.0</v>
+      </c>
+      <c r="AP2">
+        <v>131721469140.0</v>
+      </c>
+      <c r="AQ2">
+        <v>78100825070.0</v>
+      </c>
+      <c r="AR2">
+        <v>149337370735.0</v>
+      </c>
+      <c r="AS2">
+        <v>167014380855.0</v>
+      </c>
+      <c r="AT2">
+        <v>167418549850.0</v>
+      </c>
+      <c r="AU2">
+        <v>123128276510.0</v>
+      </c>
+      <c r="AV2">
+        <v>171219489285.0</v>
+      </c>
+      <c r="AW2">
+        <v>216870239100.0</v>
+      </c>
+      <c r="AX2">
+        <v>189918115840.0</v>
+      </c>
+      <c r="AY2">
+        <v>135673361895.0</v>
+      </c>
+      <c r="AZ2">
+        <v>167723740900.0</v>
+      </c>
+      <c r="BA2">
+        <v>223762459800.0</v>
+      </c>
+      <c r="BB2">
+        <v>156481852320.0</v>
+      </c>
+      <c r="BC2">
+        <v>23968000.0</v>
+      </c>
+      <c r="BD2">
+        <v>182479327400.0</v>
+      </c>
+      <c r="BE2">
+        <v>25288400.0</v>
+      </c>
+      <c r="BF2">
+        <v>37173500.0</v>
+      </c>
+      <c r="BG2">
+        <v>36943300.0</v>
+      </c>
+      <c r="BH2">
+        <v>306918670000.0</v>
+      </c>
+      <c r="BI2">
+        <v>206175919100.0</v>
+      </c>
+      <c r="BJ2">
+        <v>206175919100.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:62">
+      <c r="A3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B3">
+        <v>31210282000.0</v>
+      </c>
+      <c r="C3">
+        <v>19662490000.0</v>
+      </c>
+      <c r="D3">
+        <v>31908038000.0</v>
+      </c>
+      <c r="E3">
+        <v>33440129000.0</v>
+      </c>
+      <c r="F3">
+        <v>30745077000.0</v>
+      </c>
+      <c r="G3">
+        <v>35720473000.0</v>
+      </c>
+      <c r="H3">
+        <v>32145505000.0</v>
+      </c>
+      <c r="I3">
+        <v>11326774000.0</v>
+      </c>
+      <c r="J3">
+        <v>27520938000.0</v>
+      </c>
+      <c r="K3">
+        <v>22311130000.0</v>
+      </c>
+      <c r="L3">
+        <v>8873713284.0</v>
+      </c>
+      <c r="M3">
+        <v>33083037199.0</v>
+      </c>
+      <c r="N3">
+        <v>21793028326.0</v>
+      </c>
+      <c r="O3">
+        <v>35633744279.0</v>
+      </c>
+      <c r="P3">
+        <v>21342306902.0</v>
+      </c>
+      <c r="Q3">
+        <v>15250855971.0</v>
+      </c>
+      <c r="R3">
+        <v>15083897827.0</v>
+      </c>
+      <c r="S3">
+        <v>12925765504.0</v>
+      </c>
+      <c r="T3">
+        <v>13749779583.0</v>
+      </c>
+      <c r="U3">
+        <v>12677135520.0</v>
+      </c>
+      <c r="V3">
+        <v>11921533799.0</v>
+      </c>
+      <c r="W3">
+        <v>18290711079.0</v>
+      </c>
+      <c r="X3">
+        <v>5536559246.0</v>
+      </c>
+      <c r="Y3">
+        <v>5603221511.0</v>
+      </c>
+      <c r="Z3">
+        <v>6035463574.0</v>
+      </c>
+      <c r="AA3">
+        <v>28127893728.0</v>
+      </c>
+      <c r="AB3">
+        <v>3336925552.0</v>
+      </c>
+      <c r="AC3">
+        <v>3111180870.0</v>
+      </c>
+      <c r="AD3">
+        <v>2969156574.0</v>
+      </c>
+      <c r="AE3">
+        <v>21817997675.0</v>
+      </c>
+      <c r="AF3">
+        <v>2705139700.0</v>
+      </c>
+      <c r="AG3">
+        <v>2361573709.0</v>
+      </c>
+      <c r="AH3">
+        <v>2238011937.0</v>
+      </c>
+      <c r="AI3">
+        <v>14003779190.0</v>
+      </c>
+      <c r="AJ3">
+        <v>5630245775.0</v>
+      </c>
+      <c r="AK3">
+        <v>4593413322.0</v>
+      </c>
+      <c r="AL3">
+        <v>2292075170.0</v>
+      </c>
+      <c r="AM3">
+        <v>10181898650.0</v>
+      </c>
+      <c r="AN3">
+        <v>2746741725.0</v>
+      </c>
+      <c r="AO3">
+        <v>2688525675.0</v>
+      </c>
+      <c r="AP3">
+        <v>2704946415.0</v>
+      </c>
+      <c r="AQ3">
+        <v>5999101486.0</v>
+      </c>
+      <c r="AR3">
+        <v>4516692675.0</v>
+      </c>
+      <c r="AS3">
+        <v>4973688300.0</v>
+      </c>
+      <c r="AT3">
+        <v>4200736000.0</v>
+      </c>
+      <c r="AU3">
+        <v>7164375720.0</v>
+      </c>
+      <c r="AV3">
+        <v>4733616615.0</v>
+      </c>
+      <c r="AW3">
+        <v>4916802000.0</v>
+      </c>
+      <c r="AX3">
+        <v>4835100000.0</v>
+      </c>
+      <c r="AY3">
+        <v>11393142915.0</v>
+      </c>
+      <c r="AZ3">
+        <v>4158527100.0</v>
+      </c>
+      <c r="BA3">
+        <v>3344238675.0</v>
+      </c>
+      <c r="BB3">
+        <v>4188231360.0</v>
+      </c>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+    </row>
+    <row r="4" spans="1:62">
+      <c r="A4" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+    </row>
+    <row r="5" spans="1:62">
+      <c r="A5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5">
+        <v>26200109000.0</v>
+      </c>
+      <c r="C5">
+        <v>-29287414000.0</v>
+      </c>
+      <c r="D5">
+        <v>-34998267000.0</v>
+      </c>
+      <c r="E5">
+        <v>-4782794000.0</v>
+      </c>
+      <c r="F5">
+        <v>5919176000.0</v>
+      </c>
+      <c r="G5">
+        <v>-5618877000.0</v>
+      </c>
+      <c r="H5">
+        <v>131730772000.0</v>
+      </c>
+      <c r="I5">
+        <v>6549679000.0</v>
+      </c>
+      <c r="J5">
+        <v>2918417000.0</v>
+      </c>
+      <c r="K5">
+        <v>-66162451000.0</v>
+      </c>
+      <c r="L5">
+        <v>-38770509949.0</v>
+      </c>
+      <c r="M5">
+        <v>15738031784.0</v>
+      </c>
+      <c r="N5">
+        <v>79693406874.0</v>
+      </c>
+      <c r="O5">
+        <v>-17133446859.0</v>
+      </c>
+      <c r="P5">
+        <v>25885567931.0</v>
+      </c>
+      <c r="Q5">
+        <v>22740709114.0</v>
+      </c>
+      <c r="R5">
+        <v>63408450484.0</v>
+      </c>
+      <c r="S5">
+        <v>138289479928.0</v>
+      </c>
+      <c r="T5">
+        <v>37611070351.0</v>
+      </c>
+      <c r="U5">
+        <v>43237900457.0</v>
+      </c>
+      <c r="V5">
+        <v>27824661478.0</v>
+      </c>
+      <c r="W5">
+        <v>-49493823810.0</v>
+      </c>
+      <c r="X5">
+        <v>-10193234768.0</v>
+      </c>
+      <c r="Y5">
+        <v>-17627878272.0</v>
+      </c>
+      <c r="Z5">
+        <v>-8212204210.0</v>
+      </c>
+      <c r="AA5">
+        <v>-9174272128.0</v>
+      </c>
+      <c r="AB5">
+        <v>14411896369.0</v>
+      </c>
+      <c r="AC5">
+        <v>832367464.0</v>
+      </c>
+      <c r="AD5">
+        <v>32109254784.0</v>
+      </c>
+      <c r="AE5">
+        <v>34233224535.0</v>
+      </c>
+      <c r="AF5">
+        <v>22380669086.0</v>
+      </c>
+      <c r="AG5">
+        <v>8848108060.0</v>
+      </c>
+      <c r="AH5">
+        <v>27824753281.0</v>
+      </c>
+      <c r="AI5">
+        <v>10033147745.0</v>
+      </c>
+      <c r="AJ5">
+        <v>10014095523.0</v>
+      </c>
+      <c r="AK5">
+        <v>13461475587.0</v>
+      </c>
+      <c r="AL5">
+        <v>17986641530.0</v>
+      </c>
+      <c r="AM5">
+        <v>-31239173350.0</v>
+      </c>
+      <c r="AN5">
+        <v>-5624721540.0</v>
+      </c>
+      <c r="AO5">
+        <v>-13338639540.0</v>
+      </c>
+      <c r="AP5">
+        <v>8214280815.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-55781599452.0</v>
+      </c>
+      <c r="AR5">
+        <v>-13160632120.0</v>
+      </c>
+      <c r="AS5">
+        <v>7039186455.0</v>
+      </c>
+      <c r="AT5">
+        <v>7540692450.0</v>
+      </c>
+      <c r="AU5">
+        <v>19939082130.0</v>
+      </c>
+      <c r="AV5">
+        <v>-185833435.0</v>
+      </c>
+      <c r="AW5">
+        <v>10095204600.0</v>
+      </c>
+      <c r="AX5">
+        <v>10786240480.0</v>
+      </c>
+      <c r="AY5">
+        <v>10230886650.0</v>
+      </c>
+      <c r="AZ5">
+        <v>5341793050.0</v>
+      </c>
+      <c r="BA5">
+        <v>12227510675.0</v>
+      </c>
+      <c r="BB5">
+        <v>11103350400.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+    </row>
+    <row r="6" spans="1:62">
+      <c r="A6" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6">
+        <v>57410391000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9624924000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3090229000.0</v>
+      </c>
+      <c r="E6">
+        <v>28657335000.0</v>
+      </c>
+      <c r="F6">
+        <v>36664253000.0</v>
+      </c>
+      <c r="G6">
+        <v>30101596000.0</v>
+      </c>
+      <c r="H6">
+        <v>163876277000.0</v>
+      </c>
+      <c r="I6">
+        <v>17876453000.0</v>
+      </c>
+      <c r="J6">
+        <v>30439355000.0</v>
+      </c>
+      <c r="K6">
+        <v>-43851321000.0</v>
+      </c>
+      <c r="L6">
+        <v>-29896796665.0</v>
+      </c>
+      <c r="M6">
+        <v>48821068983.0</v>
+      </c>
+      <c r="N6">
+        <v>101486435200.0</v>
+      </c>
+      <c r="O6">
+        <v>18500297420.0</v>
+      </c>
+      <c r="P6">
+        <v>47227874833.0</v>
+      </c>
+      <c r="Q6">
+        <v>37991565085.0</v>
+      </c>
+      <c r="R6">
+        <v>78492348311.0</v>
+      </c>
+      <c r="S6">
+        <v>151215245432.0</v>
+      </c>
+      <c r="T6">
+        <v>51360849934.0</v>
+      </c>
+      <c r="U6">
+        <v>55915035977.0</v>
+      </c>
+      <c r="V6">
+        <v>39746195277.0</v>
+      </c>
+      <c r="W6">
+        <v>-31203112731.0</v>
+      </c>
+      <c r="X6">
+        <v>-4656675522.0</v>
+      </c>
+      <c r="Y6">
+        <v>-12024656761.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2176740636.0</v>
+      </c>
+      <c r="AA6">
+        <v>18953621600.0</v>
+      </c>
+      <c r="AB6">
+        <v>17748821921.0</v>
+      </c>
+      <c r="AC6">
+        <v>3943548334.0</v>
+      </c>
+      <c r="AD6">
+        <v>35078411358.0</v>
+      </c>
+      <c r="AE6">
+        <v>56051222210.0</v>
+      </c>
+      <c r="AF6">
+        <v>25085808786.0</v>
+      </c>
+      <c r="AG6">
+        <v>11209681769.0</v>
+      </c>
+      <c r="AH6">
+        <v>30062765218.0</v>
+      </c>
+      <c r="AI6">
+        <v>24036926935.0</v>
+      </c>
+      <c r="AJ6">
+        <v>15644341298.0</v>
+      </c>
+      <c r="AK6">
+        <v>18054888909.0</v>
+      </c>
+      <c r="AL6">
+        <v>20278716700.0</v>
+      </c>
+      <c r="AM6">
+        <v>-21057274700.0</v>
+      </c>
+      <c r="AN6">
+        <v>-2877979815.0</v>
+      </c>
+      <c r="AO6">
+        <v>-10650113865.0</v>
+      </c>
+      <c r="AP6">
+        <v>10919227230.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-49782497966.0</v>
+      </c>
+      <c r="AR6">
+        <v>-8643939445.0</v>
+      </c>
+      <c r="AS6">
+        <v>12012874755.0</v>
+      </c>
+      <c r="AT6">
+        <v>11741428450.0</v>
+      </c>
+      <c r="AU6">
+        <v>27103457850.0</v>
+      </c>
+      <c r="AV6">
+        <v>4547783180.0</v>
+      </c>
+      <c r="AW6">
+        <v>15012006600.0</v>
+      </c>
+      <c r="AX6">
+        <v>15621340480.0</v>
+      </c>
+      <c r="AY6">
+        <v>21624029565.0</v>
+      </c>
+      <c r="AZ6">
+        <v>9500320150.0</v>
+      </c>
+      <c r="BA6">
+        <v>15571749350.0</v>
+      </c>
+      <c r="BB6">
+        <v>15291581760.0</v>
+      </c>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+    </row>
+    <row r="7" spans="1:62">
+      <c r="A7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
+      <c r="A8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
+      <c r="A9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B9">
+        <v>75808462000.0</v>
+      </c>
+      <c r="C9">
+        <v>81536006000.0</v>
+      </c>
+      <c r="D9">
+        <v>26106482000.0</v>
+      </c>
+      <c r="E9">
+        <v>51311932000.0</v>
+      </c>
+      <c r="F9">
+        <v>66328405000.0</v>
+      </c>
+      <c r="G9">
+        <v>76219666000.0</v>
+      </c>
+      <c r="H9">
+        <v>118084210000.0</v>
+      </c>
+      <c r="I9">
+        <v>67039402000.0</v>
+      </c>
+      <c r="J9">
+        <v>94615232000.0</v>
+      </c>
+      <c r="K9">
+        <v>67955622000.0</v>
+      </c>
+      <c r="L9">
+        <v>78759615608.0</v>
+      </c>
+      <c r="M9">
+        <v>74232615337.0</v>
+      </c>
+      <c r="N9">
+        <v>76980748738.0</v>
+      </c>
+      <c r="O9">
+        <v>76710855000.0</v>
+      </c>
+      <c r="P9">
+        <v>134797237743.0</v>
+      </c>
+      <c r="Q9">
+        <v>94686634279.0</v>
+      </c>
+      <c r="R9">
+        <v>123709885048.0</v>
+      </c>
+      <c r="S9">
+        <v>75493058150.0</v>
+      </c>
+      <c r="T9">
+        <v>64871849290.0</v>
+      </c>
+      <c r="U9">
+        <v>93689900797.0</v>
+      </c>
+      <c r="V9">
+        <v>66409498951.0</v>
+      </c>
+      <c r="W9">
+        <v>21751779177.0</v>
+      </c>
+      <c r="X9">
+        <v>38277616038.0</v>
+      </c>
+      <c r="Y9">
+        <v>20696550832.0</v>
+      </c>
+      <c r="Z9">
+        <v>38521332979.0</v>
+      </c>
+      <c r="AA9">
+        <v>56875469672.0</v>
+      </c>
+      <c r="AB9">
+        <v>33443954133.0</v>
+      </c>
+      <c r="AC9">
+        <v>35778756580.0</v>
+      </c>
+      <c r="AD9">
+        <v>71007008765.0</v>
+      </c>
+      <c r="AE9">
+        <v>93296802025.0</v>
+      </c>
+      <c r="AF9">
+        <v>70663101000.0</v>
+      </c>
+      <c r="AG9">
+        <v>48932856731.0</v>
+      </c>
+      <c r="AH9">
+        <v>67966253266.0</v>
+      </c>
+      <c r="AI9">
+        <v>83708235070.0</v>
+      </c>
+      <c r="AJ9">
+        <v>29563799650.0</v>
+      </c>
+      <c r="AK9">
+        <v>40592683089.0</v>
+      </c>
+      <c r="AL9">
+        <v>43525723120.0</v>
+      </c>
+      <c r="AM9">
+        <v>17472197050.0</v>
+      </c>
+      <c r="AN9">
+        <v>19073221065.0</v>
+      </c>
+      <c r="AO9">
+        <v>14550190740.0</v>
+      </c>
+      <c r="AP9">
+        <v>30349636350.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-15087584424.0</v>
+      </c>
+      <c r="AR9">
+        <v>26902298180.0</v>
+      </c>
+      <c r="AS9">
+        <v>38807476995.0</v>
+      </c>
+      <c r="AT9">
+        <v>37998525775.0</v>
+      </c>
+      <c r="AU9">
+        <v>49900725510.0</v>
+      </c>
+      <c r="AV9">
+        <v>38225624425.0</v>
+      </c>
+      <c r="AW9">
+        <v>56045499299.0</v>
+      </c>
+      <c r="AX9">
+        <v>44073937280.0</v>
+      </c>
+      <c r="AY9">
+        <v>55578503130.0</v>
+      </c>
+      <c r="AZ9">
+        <v>45551120650.0</v>
+      </c>
+      <c r="BA9">
+        <v>52705134425.0</v>
+      </c>
+      <c r="BB9">
+        <v>46524906360.0</v>
+      </c>
+      <c r="BC9">
+        <v>5840000.0</v>
+      </c>
+      <c r="BD9">
+        <v>45706507000.0</v>
+      </c>
+      <c r="BE9">
+        <v>7492000.0</v>
+      </c>
+      <c r="BF9">
+        <v>11732000.0</v>
+      </c>
+      <c r="BG9">
+        <v>10798000.0</v>
+      </c>
+      <c r="BH9">
+        <v>95101312000.0</v>
+      </c>
+      <c r="BI9">
+        <v>57378912000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>57378912000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62">
+      <c r="A10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10">
+        <v>-28240215000.0</v>
+      </c>
+      <c r="C10">
+        <v>-55492188000.0</v>
+      </c>
+      <c r="D10">
+        <v>-65924639000.0</v>
+      </c>
+      <c r="E10">
+        <v>-39439379000.0</v>
+      </c>
+      <c r="F10">
+        <v>-52365731000.0</v>
+      </c>
+      <c r="G10">
+        <v>-81123642000.0</v>
+      </c>
+      <c r="H10">
+        <v>77766854000.0</v>
+      </c>
+      <c r="I10">
+        <v>-71754032000.0</v>
+      </c>
+      <c r="J10">
+        <v>-37721472000.0</v>
+      </c>
+      <c r="K10">
+        <v>-100377815000.0</v>
+      </c>
+      <c r="L10">
+        <v>-58309472878.0</v>
+      </c>
+      <c r="M10">
+        <v>-2409406406.0</v>
+      </c>
+      <c r="N10">
+        <v>65874303778.0</v>
+      </c>
+      <c r="O10">
+        <v>-28644223776.0</v>
+      </c>
+      <c r="P10">
+        <v>21712116941.0</v>
+      </c>
+      <c r="Q10">
+        <v>19344151867.0</v>
+      </c>
+      <c r="R10">
+        <v>60271308912.0</v>
+      </c>
+      <c r="S10">
+        <v>127437609608.0</v>
+      </c>
+      <c r="T10">
+        <v>23774783067.0</v>
+      </c>
+      <c r="U10">
+        <v>30685597407.0</v>
+      </c>
+      <c r="V10">
+        <v>14869278970.0</v>
+      </c>
+      <c r="W10">
+        <v>-61926799453.0</v>
+      </c>
+      <c r="X10">
+        <v>-23130039132.0</v>
+      </c>
+      <c r="Y10">
+        <v>-29130908940.0</v>
+      </c>
+      <c r="Z10">
+        <v>-27717073859.0</v>
+      </c>
+      <c r="AA10">
+        <v>-21722335920.0</v>
+      </c>
+      <c r="AB10">
+        <v>8334814247.0</v>
+      </c>
+      <c r="AC10">
+        <v>-4132942702.0</v>
+      </c>
+      <c r="AD10">
+        <v>27798547700.0</v>
+      </c>
+      <c r="AE10">
+        <v>34940522860.0</v>
+      </c>
+      <c r="AF10">
+        <v>10258948000.0</v>
+      </c>
+      <c r="AG10">
+        <v>6606719559.0</v>
+      </c>
+      <c r="AH10">
+        <v>22811138390.0</v>
+      </c>
+      <c r="AI10">
+        <v>12186961565.0</v>
+      </c>
+      <c r="AJ10">
+        <v>5520518850.0</v>
+      </c>
+      <c r="AK10">
+        <v>6078263922.0</v>
+      </c>
+      <c r="AL10">
+        <v>10735792760.0</v>
+      </c>
+      <c r="AM10">
+        <v>-39129904275.0</v>
+      </c>
+      <c r="AN10">
+        <v>-17345204865.0</v>
+      </c>
+      <c r="AO10">
+        <v>-22300576800.0</v>
+      </c>
+      <c r="AP10">
+        <v>1889456355.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-62682734298.0</v>
+      </c>
+      <c r="AR10">
+        <v>-18660358925.0</v>
+      </c>
+      <c r="AS10">
+        <v>-47845980.0</v>
+      </c>
+      <c r="AT10">
+        <v>1417839925.0</v>
+      </c>
+      <c r="AU10">
+        <v>14438965555.0</v>
+      </c>
+      <c r="AV10">
+        <v>-6274190535.0</v>
+      </c>
+      <c r="AW10">
+        <v>3943810350.0</v>
+      </c>
+      <c r="AX10">
+        <v>5941007360.0</v>
+      </c>
+      <c r="AY10">
+        <v>4414143240.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-6250604175.0</v>
+      </c>
+      <c r="BA10">
+        <v>4261616350.0</v>
+      </c>
+      <c r="BB10">
+        <v>4268664359.0</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10">
+        <v>3228400.0</v>
+      </c>
+      <c r="BF10">
+        <v>5586700.0</v>
+      </c>
+      <c r="BG10">
+        <v>4515500.0</v>
+      </c>
+      <c r="BH10">
+        <v>39703309000.0</v>
+      </c>
+      <c r="BI10">
+        <v>23377872100.0</v>
+      </c>
+      <c r="BJ10">
+        <v>23377872100.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62">
+      <c r="A11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11">
+        <v>-5189176000.0</v>
+      </c>
+      <c r="C11">
+        <v>-53264046000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
+        <v>1406445000.0</v>
+      </c>
+      <c r="F11">
+        <v>1406445000.0</v>
+      </c>
+      <c r="G11">
+        <v>-61618158000.0</v>
+      </c>
+      <c r="H11">
+        <v>2995553000.0</v>
+      </c>
+      <c r="I11">
+        <v>-2642811000.0</v>
+      </c>
+      <c r="J11">
+        <v>3955601000.0</v>
+      </c>
+      <c r="K11">
+        <v>-11446518000.0</v>
+      </c>
+      <c r="L11">
+        <v>-10335800562.0</v>
+      </c>
+      <c r="M11">
+        <v>9118082837.0</v>
+      </c>
+      <c r="N11">
+        <v>2274942245.0</v>
+      </c>
+      <c r="O11">
+        <v>5505822216.0</v>
+      </c>
+      <c r="P11">
+        <v>1635579943.0</v>
+      </c>
+      <c r="Q11">
+        <v>3384150846.0</v>
+      </c>
+      <c r="R11">
+        <v>3495651134.0</v>
+      </c>
+      <c r="S11">
+        <v>1260466823.0</v>
+      </c>
+      <c r="T11">
+        <v>176177864.0</v>
+      </c>
+      <c r="U11">
+        <v>1166047810.0</v>
+      </c>
+      <c r="V11">
+        <v>693909407.0</v>
+      </c>
+      <c r="W11">
+        <v>8708380892.0</v>
+      </c>
+      <c r="X11">
+        <v>2079470946.0</v>
+      </c>
+      <c r="Y11">
+        <v>2688407854.0</v>
+      </c>
+      <c r="Z11">
+        <v>1997800339.0</v>
+      </c>
+      <c r="AA11">
+        <v>4987758064.0</v>
+      </c>
+      <c r="AB11">
+        <v>4304165554.0</v>
+      </c>
+      <c r="AC11">
+        <v>1883928116.0</v>
+      </c>
+      <c r="AD11">
+        <v>10467339960.0</v>
+      </c>
+      <c r="AE11">
+        <v>16698286370.0</v>
+      </c>
+      <c r="AF11">
+        <v>5362733500.0</v>
+      </c>
+      <c r="AG11">
+        <v>1804261888.0</v>
+      </c>
+      <c r="AH11">
+        <v>6349292498.0</v>
+      </c>
+      <c r="AI11">
+        <v>6805924355.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1032562300.0</v>
+      </c>
+      <c r="AK11">
+        <v>2327656599.0</v>
+      </c>
+      <c r="AL11">
+        <v>3751490050.0</v>
+      </c>
+      <c r="AM11">
+        <v>4732460425.0</v>
+      </c>
+      <c r="AN11">
+        <v>4728617595.0</v>
+      </c>
+      <c r="AO11">
+        <v>41072220.0</v>
+      </c>
+      <c r="AP11">
+        <v>921584130.0</v>
+      </c>
+      <c r="AQ11">
+        <v>6470557447.0</v>
+      </c>
+      <c r="AR11">
+        <v>135364130.0</v>
+      </c>
+      <c r="AS11">
+        <v>20655915.0</v>
+      </c>
+      <c r="AT11">
+        <v>1011508150.0</v>
+      </c>
+      <c r="AU11">
+        <v>8117029920.0</v>
+      </c>
+      <c r="AV11">
+        <v>1701769285.0</v>
+      </c>
+      <c r="AW11">
+        <v>2437853100.0</v>
+      </c>
+      <c r="AX11">
+        <v>1921646240.0</v>
+      </c>
+      <c r="AY11">
+        <v>-427125315.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-498847775.0</v>
+      </c>
+      <c r="BA11">
+        <v>950179800.0</v>
+      </c>
+      <c r="BB11">
+        <v>1647083160.0</v>
+      </c>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11">
+        <v>1591400.0</v>
+      </c>
+      <c r="BF11">
+        <v>684000.0</v>
+      </c>
+      <c r="BG11">
+        <v>1271900.0</v>
+      </c>
+      <c r="BH11">
+        <v>9925827300.0</v>
+      </c>
+      <c r="BI11">
+        <v>5844468000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>5844468000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62">
+      <c r="A12" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12">
+        <v>39195421000.0</v>
+      </c>
+      <c r="C12">
+        <v>24963858000.0</v>
+      </c>
+      <c r="D12">
+        <v>30926372000.0</v>
+      </c>
+      <c r="E12">
+        <v>38583095000.0</v>
+      </c>
+      <c r="F12">
+        <v>49611163000.0</v>
+      </c>
+      <c r="G12">
+        <v>75504764000.0</v>
+      </c>
+      <c r="H12">
+        <v>53963917000.0</v>
+      </c>
+      <c r="I12">
+        <v>43711817000.0</v>
+      </c>
+      <c r="J12">
+        <v>40639889000.0</v>
+      </c>
+      <c r="K12">
+        <v>34215365000.0</v>
+      </c>
+      <c r="L12">
+        <v>19538962926.0</v>
+      </c>
+      <c r="M12">
+        <v>18147438190.0</v>
+      </c>
+      <c r="N12">
+        <v>13819103092.0</v>
+      </c>
+      <c r="O12">
+        <v>11510776920.0</v>
+      </c>
+      <c r="P12">
+        <v>4173450990.0</v>
+      </c>
+      <c r="Q12">
+        <v>3396557244.0</v>
+      </c>
+      <c r="R12">
+        <v>3137141572.0</v>
+      </c>
+      <c r="S12">
+        <v>10851870315.0</v>
+      </c>
+      <c r="T12">
+        <v>13836287285.0</v>
+      </c>
+      <c r="U12">
+        <v>12552303046.0</v>
+      </c>
+      <c r="V12">
+        <v>12955382503.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
+        <v>416196.0</v>
+      </c>
+      <c r="AC12">
+        <v>268009.0</v>
+      </c>
+      <c r="AD12">
+        <v>159381.0</v>
+      </c>
+      <c r="AE12">
+        <v>95517.0</v>
+      </c>
+      <c r="AF12">
+        <v>116245.0</v>
+      </c>
+      <c r="AG12">
+        <v>208700.0</v>
+      </c>
+      <c r="AH12">
+        <v>370900.0</v>
+      </c>
+      <c r="AI12">
+        <v>468200.0</v>
+      </c>
+      <c r="AJ12">
+        <v>339500.0</v>
+      </c>
+      <c r="AK12">
+        <v>451300.0</v>
+      </c>
+      <c r="AL12">
+        <v>548000.0</v>
+      </c>
+      <c r="AM12">
+        <v>593800.0</v>
+      </c>
+      <c r="AN12">
+        <v>902500.0</v>
+      </c>
+      <c r="AO12">
+        <v>679200.0</v>
+      </c>
+      <c r="AP12">
+        <v>479000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>505100.0</v>
+      </c>
+      <c r="AR12">
+        <v>379300.0</v>
+      </c>
+      <c r="AS12">
+        <v>534800.0</v>
+      </c>
+      <c r="AT12">
+        <v>471100.0</v>
+      </c>
+      <c r="AU12">
+        <v>445900.0</v>
+      </c>
+      <c r="AV12">
+        <v>499700.0</v>
+      </c>
+      <c r="AW12">
+        <v>519100.0</v>
+      </c>
+      <c r="AX12">
+        <v>475700.0</v>
+      </c>
+      <c r="AY12">
+        <v>478200.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1048200.0</v>
+      </c>
+      <c r="BA12">
+        <v>851400.0</v>
+      </c>
+      <c r="BB12">
+        <v>782100.0</v>
+      </c>
+      <c r="BC12">
+        <v>508200.0</v>
+      </c>
+      <c r="BD12">
+        <v>3783021600.0</v>
+      </c>
+      <c r="BE12">
+        <v>220400.0</v>
+      </c>
+      <c r="BF12">
+        <v>169500.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12">
+        <v>3335907100.0</v>
+      </c>
+      <c r="BI12">
+        <v>775712200.0</v>
+      </c>
+      <c r="BJ12">
+        <v>775712200.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62">
+      <c r="A13" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>29040604190.0</v>
+      </c>
+      <c r="D13">
+        <v>29718280190.0</v>
+      </c>
+      <c r="E13">
+        <v>41848113970.0</v>
+      </c>
+      <c r="F13">
+        <v>43288639470.0</v>
+      </c>
+      <c r="G13">
+        <v>79434596820.0</v>
+      </c>
+      <c r="H13">
+        <v>52849279180.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>12119479840.0</v>
+      </c>
+      <c r="M13">
+        <v>6656440080.0</v>
+      </c>
+      <c r="N13">
+        <v>5147282560.0</v>
+      </c>
+      <c r="O13">
+        <v>2278225646.0</v>
+      </c>
+      <c r="P13">
+        <v>80940.0</v>
+      </c>
+      <c r="Q13">
+        <v>52590.0</v>
+      </c>
+      <c r="R13">
+        <v>182990.0</v>
+      </c>
+      <c r="S13">
+        <v>358170.0</v>
+      </c>
+      <c r="T13">
+        <v>494860.0</v>
+      </c>
+      <c r="U13">
+        <v>867290.0</v>
+      </c>
+      <c r="V13">
+        <v>911480.0</v>
+      </c>
+      <c r="W13">
+        <v>870360.0</v>
+      </c>
+      <c r="X13">
+        <v>866250.0</v>
+      </c>
+      <c r="Y13">
+        <v>964550.0</v>
+      </c>
+      <c r="Z13">
+        <v>978600.0</v>
+      </c>
+      <c r="AA13">
+        <v>707140.0</v>
+      </c>
+      <c r="AB13">
+        <v>408370.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
+      <c r="A14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>138763.0</v>
+      </c>
+      <c r="V14">
+        <v>136212.0</v>
+      </c>
+      <c r="W14">
+        <v>137223.0</v>
+      </c>
+      <c r="X14">
+        <v>305372.0</v>
+      </c>
+      <c r="Y14">
+        <v>308252.0</v>
+      </c>
+      <c r="Z14">
+        <v>282808.0</v>
+      </c>
+      <c r="AA14">
+        <v>304611.0</v>
+      </c>
+      <c r="AB14">
+        <v>254390.0</v>
+      </c>
+      <c r="AC14">
+        <v>248503.0</v>
+      </c>
+      <c r="AD14">
+        <v>246701.0</v>
+      </c>
+      <c r="AE14">
+        <v>243148.0</v>
+      </c>
+      <c r="AF14">
+        <v>38165.0</v>
+      </c>
+      <c r="AG14"/>
+      <c r="AH14">
+        <v>500.0</v>
+      </c>
+      <c r="AI14">
+        <v>2100.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14">
+        <v>1000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1000.0</v>
+      </c>
+      <c r="AN14">
+        <v>300.0</v>
+      </c>
+      <c r="AO14">
+        <v>500.0</v>
+      </c>
+      <c r="AP14">
+        <v>500.0</v>
+      </c>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14">
+        <v>2100.0</v>
+      </c>
+      <c r="AU14">
+        <v>3000.0</v>
+      </c>
+      <c r="AV14">
+        <v>2500.0</v>
+      </c>
+      <c r="AW14">
+        <v>1100.0</v>
+      </c>
+      <c r="AX14">
+        <v>1600.0</v>
+      </c>
+      <c r="AY14">
+        <v>1200.0</v>
+      </c>
+      <c r="AZ14"/>
+      <c r="BA14">
+        <v>200.0</v>
+      </c>
+      <c r="BB14">
+        <v>900.0</v>
+      </c>
+      <c r="BC14">
+        <v>1000.0</v>
+      </c>
+      <c r="BD14">
+        <v>21519100.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14">
+        <v>15600.0</v>
+      </c>
+      <c r="BG14">
+        <v>1200.0</v>
+      </c>
+      <c r="BH14">
+        <v>3743900.0</v>
+      </c>
+      <c r="BI14">
+        <v>3557300.0</v>
+      </c>
+      <c r="BJ14">
+        <v>3557300.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:62">
+      <c r="A15" t="s">
+        <v>136</v>
+      </c>
+      <c r="B15">
+        <v>-23039947000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2669679000.0</v>
+      </c>
+      <c r="D15">
+        <v>-65851965000.0</v>
+      </c>
+      <c r="E15">
+        <v>-38111925000.0</v>
+      </c>
+      <c r="F15">
+        <v>-53682863000.0</v>
+      </c>
+      <c r="G15">
+        <v>-20333271000.0</v>
+      </c>
+      <c r="H15">
+        <v>74607200000.0</v>
+      </c>
+      <c r="I15">
+        <v>-68994711000.0</v>
+      </c>
+      <c r="J15">
+        <v>-41906733000.0</v>
+      </c>
+      <c r="K15">
+        <v>-88905557000.0</v>
+      </c>
+      <c r="L15">
+        <v>-47890324910.0</v>
+      </c>
+      <c r="M15">
+        <v>-11428360491.0</v>
+      </c>
+      <c r="N15">
+        <v>63464376789.0</v>
+      </c>
+      <c r="O15">
+        <v>-34246656298.0</v>
+      </c>
+      <c r="P15">
+        <v>19938205406.0</v>
+      </c>
+      <c r="Q15">
+        <v>15797829596.0</v>
+      </c>
+      <c r="R15">
+        <v>56576111221.0</v>
+      </c>
+      <c r="S15">
+        <v>126020479022.0</v>
+      </c>
+      <c r="T15">
+        <v>23544110238.0</v>
+      </c>
+      <c r="U15">
+        <v>29477483197.0</v>
+      </c>
+      <c r="V15">
+        <v>14115423583.0</v>
+      </c>
+      <c r="W15">
+        <v>-70580783695.0</v>
+      </c>
+      <c r="X15">
+        <v>-21193698034.0</v>
+      </c>
+      <c r="Y15">
+        <v>-32040785940.0</v>
+      </c>
+      <c r="Z15">
+        <v>-29844321269.0</v>
+      </c>
+      <c r="AA15">
+        <v>-16953538824.0</v>
+      </c>
+      <c r="AB15">
+        <v>3814364381.0</v>
+      </c>
+      <c r="AC15">
+        <v>-2357177368.0</v>
+      </c>
+      <c r="AD15">
+        <v>17222019815.0</v>
+      </c>
+      <c r="AE15">
+        <v>15851874765.0</v>
+      </c>
+      <c r="AF15">
+        <v>4885993100.0</v>
+      </c>
+      <c r="AG15">
+        <v>4815369306.0</v>
+      </c>
+      <c r="AH15">
+        <v>16455134428.0</v>
+      </c>
+      <c r="AI15">
+        <v>5352429542.0</v>
+      </c>
+      <c r="AJ15">
+        <v>4517359000.0</v>
+      </c>
+      <c r="AK15">
+        <v>3761963631.0</v>
+      </c>
+      <c r="AL15">
+        <v>6971139120.0</v>
+      </c>
+      <c r="AM15">
+        <v>-34410501125.0</v>
+      </c>
+      <c r="AN15">
+        <v>-22077161685.0</v>
+      </c>
+      <c r="AO15">
+        <v>-22266719970.0</v>
+      </c>
+      <c r="AP15">
+        <v>961432605.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-69135943888.0</v>
+      </c>
+      <c r="AR15">
+        <v>-18765455390.0</v>
+      </c>
+      <c r="AS15">
+        <v>-5160645.0</v>
+      </c>
+      <c r="AT15">
+        <v>378782750.0</v>
+      </c>
+      <c r="AU15">
+        <v>6285337960.0</v>
+      </c>
+      <c r="AV15">
+        <v>-4603103080.0</v>
+      </c>
+      <c r="AW15">
+        <v>1492945950.0</v>
+      </c>
+      <c r="AX15">
+        <v>4001446400.0</v>
+      </c>
+      <c r="AY15">
+        <v>4827230145.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-5749429825.0</v>
+      </c>
+      <c r="BA15">
+        <v>3309521025.0</v>
+      </c>
+      <c r="BB15">
+        <v>2613241440.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+    </row>
+    <row r="16" spans="1:62">
+      <c r="A16" t="s">
+        <v>137</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-2669678710.0</v>
+      </c>
+      <c r="D16">
+        <v>-65851965130.0</v>
+      </c>
+      <c r="E16">
+        <v>-38111924920.0</v>
+      </c>
+      <c r="F16">
+        <v>-53682862770.0</v>
+      </c>
+      <c r="G16">
+        <v>-20333271440.0</v>
+      </c>
+      <c r="H16">
+        <v>74607200070.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-47890324910.0</v>
+      </c>
+      <c r="M16">
+        <v>-11428360491.0</v>
+      </c>
+      <c r="N16">
+        <v>-11428360491.0</v>
+      </c>
+      <c r="O16">
+        <v>-11428360491.0</v>
+      </c>
+      <c r="P16">
+        <v>1335252.0</v>
+      </c>
+      <c r="Q16">
+        <v>1084904.0</v>
+      </c>
+      <c r="R16">
+        <v>3943810.0</v>
+      </c>
+      <c r="S16">
+        <v>8839562.0</v>
+      </c>
+      <c r="T16">
+        <v>1637871.0</v>
+      </c>
+      <c r="U16">
+        <v>2048955.0</v>
+      </c>
+      <c r="V16">
+        <v>996976.0</v>
+      </c>
+      <c r="W16">
+        <v>-4995455.0</v>
+      </c>
+      <c r="X16">
+        <v>-1425649.0</v>
+      </c>
+      <c r="Y16">
+        <v>-2213220.0</v>
+      </c>
+      <c r="Z16">
+        <v>-1831277.0</v>
+      </c>
+      <c r="AA16">
+        <v>-1218627.0</v>
+      </c>
+      <c r="AB16">
+        <v>269050.0</v>
+      </c>
+      <c r="AC16">
+        <v>-166868.0</v>
+      </c>
+      <c r="AD16">
+        <v>1208987.0</v>
+      </c>
+      <c r="AE16">
+        <v>1101207.0</v>
+      </c>
+      <c r="AF16">
+        <v>327919.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
+      <c r="A17" t="s">
+        <v>138</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>284309.0</v>
+      </c>
+      <c r="AC17">
+        <v>-159211.0</v>
+      </c>
+      <c r="AD17">
+        <v>1216652.0</v>
+      </c>
+      <c r="AE17">
+        <v>1267262.0</v>
+      </c>
+      <c r="AF17">
+        <v>328605.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
+      <c r="A18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
+      <c r="A19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
+      <c r="A20" t="s">
+        <v>141</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
+      <c r="A21" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>26200109000.0</v>
+      </c>
+      <c r="C21">
+        <v>-29287414000.0</v>
+      </c>
+      <c r="D21">
+        <v>-22023031000.0</v>
+      </c>
+      <c r="E21">
+        <v>-11369877000.0</v>
+      </c>
+      <c r="F21">
+        <v>-9077092000.0</v>
+      </c>
+      <c r="G21">
+        <v>19879152000.0</v>
+      </c>
+      <c r="H21">
+        <v>52648480000.0</v>
+      </c>
+      <c r="I21">
+        <v>-181646000.0</v>
+      </c>
+      <c r="J21">
+        <v>40288100000.0</v>
+      </c>
+      <c r="K21">
+        <v>-67850848000.0</v>
+      </c>
+      <c r="L21">
+        <v>17350176470.0</v>
+      </c>
+      <c r="M21">
+        <v>5484909830.0</v>
+      </c>
+      <c r="N21">
+        <v>7399826560.0</v>
+      </c>
+      <c r="O21">
+        <v>26639225250.0</v>
+      </c>
+      <c r="P21">
+        <v>39052274670.0</v>
+      </c>
+      <c r="Q21">
+        <v>30889586620.0</v>
+      </c>
+      <c r="R21">
+        <v>61406543770.0</v>
+      </c>
+      <c r="S21">
+        <v>22738186220.0</v>
+      </c>
+      <c r="T21">
+        <v>27768440290.0</v>
+      </c>
+      <c r="U21">
+        <v>44293689410.0</v>
+      </c>
+      <c r="V21">
+        <v>30192400260.0</v>
+      </c>
+      <c r="W21">
+        <v>-53419785069.0</v>
+      </c>
+      <c r="X21">
+        <v>-10252366632.0</v>
+      </c>
+      <c r="Y21">
+        <v>-15167162021.0</v>
+      </c>
+      <c r="Z21">
+        <v>-11768862253.0</v>
+      </c>
+      <c r="AA21">
+        <v>-11884632064.0</v>
+      </c>
+      <c r="AB21">
+        <v>14124332445.0</v>
+      </c>
+      <c r="AC21">
+        <v>-609098994.0</v>
+      </c>
+      <c r="AD21">
+        <v>29864827685.0</v>
+      </c>
+      <c r="AE21">
+        <v>34233224535.0</v>
+      </c>
+      <c r="AF21">
+        <v>9285024400.0</v>
+      </c>
+      <c r="AG21">
+        <v>8848108060.0</v>
+      </c>
+      <c r="AH21">
+        <v>27824753281.0</v>
+      </c>
+      <c r="AI21">
+        <v>18425618120.0</v>
+      </c>
+      <c r="AJ21">
+        <v>10066471800.0</v>
+      </c>
+      <c r="AK21">
+        <v>12069742725.0</v>
+      </c>
+      <c r="AL21">
+        <v>17986641530.0</v>
+      </c>
+      <c r="AM21">
+        <v>-31239173350.0</v>
+      </c>
+      <c r="AN21">
+        <v>-5624721540.0</v>
+      </c>
+      <c r="AO21">
+        <v>-13338639540.0</v>
+      </c>
+      <c r="AP21">
+        <v>8214280815.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-55781599452.0</v>
+      </c>
+      <c r="AR21">
+        <v>-13160632120.0</v>
+      </c>
+      <c r="AS21">
+        <v>7039186455.0</v>
+      </c>
+      <c r="AT21">
+        <v>7540692450.0</v>
+      </c>
+      <c r="AU21">
+        <v>19939082130.0</v>
+      </c>
+      <c r="AV21">
+        <v>-185833435.0</v>
+      </c>
+      <c r="AW21">
+        <v>10095204600.0</v>
+      </c>
+      <c r="AX21">
+        <v>10786240480.0</v>
+      </c>
+      <c r="AY21">
+        <v>10230886650.0</v>
+      </c>
+      <c r="AZ21">
+        <v>5341793050.0</v>
+      </c>
+      <c r="BA21">
+        <v>12227510675.0</v>
+      </c>
+      <c r="BB21">
+        <v>11103350400.0</v>
+      </c>
+      <c r="BC21"/>
+      <c r="BD21">
+        <v>2448245000.0</v>
+      </c>
+      <c r="BE21">
+        <v>3431000.0</v>
+      </c>
+      <c r="BF21">
+        <v>5680000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4297000.0</v>
+      </c>
+      <c r="BH21">
+        <v>42790536000.0</v>
+      </c>
+      <c r="BI21">
+        <v>23981210000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>23981210000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
+      <c r="A23" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23">
+        <v>432831563000.0</v>
+      </c>
+      <c r="C23">
+        <v>483678703000.0</v>
+      </c>
+      <c r="D23">
+        <v>342473242000.0</v>
+      </c>
+      <c r="E23">
+        <v>452468131000.0</v>
+      </c>
+      <c r="F23">
+        <v>454842047000.0</v>
+      </c>
+      <c r="G23">
+        <v>523092293000.0</v>
+      </c>
+      <c r="H23">
+        <v>617277461000.0</v>
+      </c>
+      <c r="I23">
+        <v>356930169000.0</v>
+      </c>
+      <c r="J23">
+        <v>491648206000.0</v>
+      </c>
+      <c r="K23">
+        <v>550768841000.0</v>
+      </c>
+      <c r="L23">
+        <v>409307562318.0</v>
+      </c>
+      <c r="M23">
+        <v>522108338394.0</v>
+      </c>
+      <c r="N23">
+        <v>517715546998.0</v>
+      </c>
+      <c r="O23">
+        <v>607575218551.0</v>
+      </c>
+      <c r="P23">
+        <v>658199693064.0</v>
+      </c>
+      <c r="Q23">
+        <v>472403221941.0</v>
+      </c>
+      <c r="R23">
+        <v>606001547530.0</v>
+      </c>
+      <c r="S23">
+        <v>402690195219.0</v>
+      </c>
+      <c r="T23">
+        <v>447782765389.0</v>
+      </c>
+      <c r="U23">
+        <v>442549779631.0</v>
+      </c>
+      <c r="V23">
+        <v>289198521600.0</v>
+      </c>
+      <c r="W23">
+        <v>272373916850.0</v>
+      </c>
+      <c r="X23">
+        <v>188991443134.0</v>
+      </c>
+      <c r="Y23">
+        <v>162376218027.0</v>
+      </c>
+      <c r="Z23">
+        <v>223822688357.0</v>
+      </c>
+      <c r="AA23">
+        <v>242464485104.0</v>
+      </c>
+      <c r="AB23">
+        <v>225026473988.0</v>
+      </c>
+      <c r="AC23">
+        <v>187477192532.0</v>
+      </c>
+      <c r="AD23">
+        <v>323332753590.0</v>
+      </c>
+      <c r="AE23">
+        <v>426313222360.0</v>
+      </c>
+      <c r="AF23">
+        <v>403744301699.0</v>
+      </c>
+      <c r="AG23">
+        <v>246304731849.0</v>
+      </c>
+      <c r="AH23">
+        <v>300884008100.0</v>
+      </c>
+      <c r="AI23">
+        <v>390961239179.0</v>
+      </c>
+      <c r="AJ23">
+        <v>206191189050.0</v>
+      </c>
+      <c r="AK23">
+        <v>186402346209.0</v>
+      </c>
+      <c r="AL23">
+        <v>165188493360.0</v>
+      </c>
+      <c r="AM23">
+        <v>174349157675.0</v>
+      </c>
+      <c r="AN23">
+        <v>123867359730.0</v>
+      </c>
+      <c r="AO23">
+        <v>151988860170.0</v>
+      </c>
+      <c r="AP23">
+        <v>153856824675.0</v>
+      </c>
+      <c r="AQ23">
+        <v>118794840098.0</v>
+      </c>
+      <c r="AR23">
+        <v>189400301035.0</v>
+      </c>
+      <c r="AS23">
+        <v>198782671395.0</v>
+      </c>
+      <c r="AT23">
+        <v>197876383175.0</v>
+      </c>
+      <c r="AU23">
+        <v>153089919889.0</v>
+      </c>
+      <c r="AV23">
+        <v>209630947145.0</v>
+      </c>
+      <c r="AW23">
+        <v>262820533800.0</v>
+      </c>
+      <c r="AX23">
+        <v>223205812639.0</v>
+      </c>
+      <c r="AY23">
+        <v>181020978375.0</v>
+      </c>
+      <c r="AZ23">
+        <v>207933068500.0</v>
+      </c>
+      <c r="BA23">
+        <v>264240093475.0</v>
+      </c>
+      <c r="BB23">
+        <v>191903398560.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+    </row>
+    <row r="24" spans="1:62">
+      <c r="A24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
+      <c r="A25" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+    </row>
+    <row r="26" spans="1:62">
+      <c r="A26" t="s">
+        <v>147</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
+      <c r="A27" t="s">
+        <v>148</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>19200301000.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
+        <v>3144073000.0</v>
+      </c>
+      <c r="H27">
+        <v>41331306000.0</v>
+      </c>
+      <c r="I27">
+        <v>20560265000.0</v>
+      </c>
+      <c r="J27">
+        <v>6469244000.0</v>
+      </c>
+      <c r="K27">
+        <v>30366073000.0</v>
+      </c>
+      <c r="L27">
+        <v>21956669516.0</v>
+      </c>
+      <c r="M27">
+        <v>33728326671.0</v>
+      </c>
+      <c r="N27">
+        <v>12683084000.0</v>
+      </c>
+      <c r="O27">
+        <v>29631840370.0</v>
+      </c>
+      <c r="P27">
+        <v>25782873900.0</v>
+      </c>
+      <c r="Q27">
+        <v>26189703873.0</v>
+      </c>
+      <c r="R27">
+        <v>25449261124.0</v>
+      </c>
+      <c r="S27">
+        <v>23388990216.0</v>
+      </c>
+      <c r="T27">
+        <v>20706519784.0</v>
+      </c>
+      <c r="U27">
+        <v>19001496105.0</v>
+      </c>
+      <c r="V27">
+        <v>15910835028.0</v>
+      </c>
+      <c r="W27">
+        <v>17893262309.0</v>
+      </c>
+      <c r="X27">
+        <v>7900089720.0</v>
+      </c>
+      <c r="Y27">
+        <v>12809611525.0</v>
+      </c>
+      <c r="Z27">
+        <v>15917605840.0</v>
+      </c>
+      <c r="AA27">
+        <v>25365123560.0</v>
+      </c>
+      <c r="AB27">
+        <v>5376854082.0</v>
+      </c>
+      <c r="AC27">
+        <v>14528350858.0</v>
+      </c>
+      <c r="AD27">
+        <v>18106847990.0</v>
+      </c>
+      <c r="AE27">
+        <v>25952097725.0</v>
+      </c>
+      <c r="AF27">
+        <v>12306729500.0</v>
+      </c>
+      <c r="AG27">
+        <v>12881046552.0</v>
+      </c>
+      <c r="AH27">
+        <v>17287974849.0</v>
+      </c>
+      <c r="AI27">
+        <v>18455297897.0</v>
+      </c>
+      <c r="AJ27">
+        <v>8712355575.0</v>
+      </c>
+      <c r="AK27">
+        <v>9601985007.0</v>
+      </c>
+      <c r="AL27">
+        <v>10199745820.0</v>
+      </c>
+      <c r="AM27">
+        <v>18531817150.0</v>
+      </c>
+      <c r="AN27">
+        <v>5562886950.0</v>
+      </c>
+      <c r="AO27">
+        <v>10319487780.0</v>
+      </c>
+      <c r="AP27">
+        <v>10984035885.0</v>
+      </c>
+      <c r="AQ27">
+        <v>15177470337.0</v>
+      </c>
+      <c r="AR27">
+        <v>11883295735.0</v>
+      </c>
+      <c r="AS27">
+        <v>11137218645.0</v>
+      </c>
+      <c r="AT27">
+        <v>11713683300.0</v>
+      </c>
+      <c r="AU27">
+        <v>13719743835.0</v>
+      </c>
+      <c r="AV27">
+        <v>13748030875.0</v>
+      </c>
+      <c r="AW27">
+        <v>14562062100.0</v>
+      </c>
+      <c r="AX27">
+        <v>13947092320.0</v>
+      </c>
+      <c r="AY27">
+        <v>14002425930.0</v>
+      </c>
+      <c r="AZ27">
+        <v>13301932125.0</v>
+      </c>
+      <c r="BA27">
+        <v>16802498974.0</v>
+      </c>
+      <c r="BB27">
+        <v>10082905920.0</v>
+      </c>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+    </row>
+    <row r="28" spans="1:62">
+      <c r="A28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>93855985640.0</v>
+      </c>
+      <c r="D28">
+        <v>54647313230.0</v>
+      </c>
+      <c r="E28">
+        <v>13892750000.0</v>
+      </c>
+      <c r="F28">
+        <v>60523151430.0</v>
+      </c>
+      <c r="G28">
+        <v>3596487000.0</v>
+      </c>
+      <c r="H28">
+        <v>20401816000.0</v>
+      </c>
+      <c r="I28">
+        <v>13414005000.0</v>
+      </c>
+      <c r="J28">
+        <v>12033827000.0</v>
+      </c>
+      <c r="K28">
+        <v>62536810000.0</v>
+      </c>
+      <c r="L28">
+        <v>47631310773.0</v>
+      </c>
+      <c r="M28">
+        <v>44375041280.0</v>
+      </c>
+      <c r="N28">
+        <v>11976408885.0</v>
+      </c>
+      <c r="O28">
+        <v>79784945613.0</v>
+      </c>
+      <c r="P28">
+        <v>68365785866.0</v>
+      </c>
+      <c r="Q28">
+        <v>38004783388.0</v>
+      </c>
+      <c r="R28">
+        <v>37778990297.0</v>
+      </c>
+      <c r="S28">
+        <v>35822410776.0</v>
+      </c>
+      <c r="T28">
+        <v>24577004498.0</v>
+      </c>
+      <c r="U28">
+        <v>33901036207.0</v>
+      </c>
+      <c r="V28">
+        <v>23422582128.0</v>
+      </c>
+      <c r="W28">
+        <v>76142339578.0</v>
+      </c>
+      <c r="X28">
+        <v>17131504070.0</v>
+      </c>
+      <c r="Y28">
+        <v>25167424834.0</v>
+      </c>
+      <c r="Z28">
+        <v>26849894192.0</v>
+      </c>
+      <c r="AA28">
+        <v>47288487880.0</v>
+      </c>
+      <c r="AB28">
+        <v>22878388936.0</v>
+      </c>
+      <c r="AC28">
+        <v>23726891286.0</v>
+      </c>
+      <c r="AD28">
+        <v>29136010750.0</v>
+      </c>
+      <c r="AE28">
+        <v>45726624385.0</v>
+      </c>
+      <c r="AF28">
+        <v>26948780700.0</v>
+      </c>
+      <c r="AG28">
+        <v>21411314386.0</v>
+      </c>
+      <c r="AH28">
+        <v>19572980787.0</v>
+      </c>
+      <c r="AI28">
+        <v>31967901884.0</v>
+      </c>
+      <c r="AJ28">
+        <v>13771382625.0</v>
+      </c>
+      <c r="AK28">
+        <v>16040225232.0</v>
+      </c>
+      <c r="AL28">
+        <v>16197617810.0</v>
+      </c>
+      <c r="AM28">
+        <v>30851955750.0</v>
+      </c>
+      <c r="AN28">
+        <v>15727199760.0</v>
+      </c>
+      <c r="AO28">
+        <v>16210364760.0</v>
+      </c>
+      <c r="AP28">
+        <v>17417642025.0</v>
+      </c>
+      <c r="AQ28">
+        <v>31921202363.0</v>
+      </c>
+      <c r="AR28">
+        <v>18470057010.0</v>
+      </c>
+      <c r="AS28">
+        <v>18884013540.0</v>
+      </c>
+      <c r="AT28">
+        <v>17678001450.0</v>
+      </c>
+      <c r="AU28">
+        <v>27240175865.0</v>
+      </c>
+      <c r="AV28">
+        <v>21960891465.0</v>
+      </c>
+      <c r="AW28">
+        <v>26433155100.0</v>
+      </c>
+      <c r="AX28">
+        <v>20414533440.0</v>
+      </c>
+      <c r="AY28">
+        <v>32977332105.0</v>
+      </c>
+      <c r="AZ28">
+        <v>19951040400.0</v>
+      </c>
+      <c r="BA28">
+        <v>23517585250.0</v>
+      </c>
+      <c r="BB28">
+        <v>22829548680.0</v>
+      </c>
+      <c r="BC28">
+        <v>4740100.0</v>
+      </c>
+      <c r="BD28">
+        <v>35547835100.0</v>
+      </c>
+      <c r="BE28">
+        <v>3617100.0</v>
+      </c>
+      <c r="BF28">
+        <v>5661300.0</v>
+      </c>
+      <c r="BG28">
+        <v>5003200.0</v>
+      </c>
+      <c r="BH28">
+        <v>40742866200.0</v>
+      </c>
+      <c r="BI28">
+        <v>31853030100.0</v>
+      </c>
+      <c r="BJ28">
+        <v>31853030100.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62">
+      <c r="A29" t="s">
+        <v>150</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-53264045910.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>-1406445260.0</v>
+      </c>
+      <c r="F29">
+        <v>1406445260.0</v>
+      </c>
+      <c r="G29">
+        <v>-61618157810.0</v>
+      </c>
+      <c r="H29">
+        <v>2995552570.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>-10335800560.0</v>
+      </c>
+      <c r="M29">
+        <v>9118082840.0</v>
+      </c>
+      <c r="N29">
+        <v>2274942250.0</v>
+      </c>
+      <c r="O29">
+        <v>5618204200.0</v>
+      </c>
+      <c r="P29">
+        <v>109530.0</v>
+      </c>
+      <c r="Q29">
+        <v>232400.0</v>
+      </c>
+      <c r="R29">
+        <v>243680.0</v>
+      </c>
+      <c r="S29">
+        <v>88410.0</v>
+      </c>
+      <c r="T29">
+        <v>12260.0</v>
+      </c>
+      <c r="U29">
+        <v>81050.0</v>
+      </c>
+      <c r="V29">
+        <v>49010.0</v>
+      </c>
+      <c r="W29">
+        <v>616350.0</v>
+      </c>
+      <c r="X29">
+        <v>-139880.0</v>
+      </c>
+      <c r="Y29">
+        <v>185700.0</v>
+      </c>
+      <c r="Z29">
+        <v>122590.0</v>
+      </c>
+      <c r="AA29">
+        <v>-358520.0</v>
+      </c>
+      <c r="AB29">
+        <v>303600.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
+      <c r="A30" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30">
+        <v>49608353000.0</v>
+      </c>
+      <c r="C30">
+        <v>110823420000.0</v>
+      </c>
+      <c r="D30">
+        <v>48129513000.0</v>
+      </c>
+      <c r="E30">
+        <v>48903197000.0</v>
+      </c>
+      <c r="F30">
+        <v>75405497000.0</v>
+      </c>
+      <c r="G30">
+        <v>56340514000.0</v>
+      </c>
+      <c r="H30">
+        <v>65435730000.0</v>
+      </c>
+      <c r="I30">
+        <v>58889642000.0</v>
+      </c>
+      <c r="J30">
+        <v>54327133000.0</v>
+      </c>
+      <c r="K30">
+        <v>135806471000.0</v>
+      </c>
+      <c r="L30">
+        <v>61409439141.0</v>
+      </c>
+      <c r="M30">
+        <v>68747705502.0</v>
+      </c>
+      <c r="N30">
+        <v>69580922182.0</v>
+      </c>
+      <c r="O30">
+        <v>50071629748.0</v>
+      </c>
+      <c r="P30">
+        <v>95744963076.0</v>
+      </c>
+      <c r="Q30">
+        <v>63797047660.0</v>
+      </c>
+      <c r="R30">
+        <v>62303341280.0</v>
+      </c>
+      <c r="S30">
+        <v>52754871929.0</v>
+      </c>
+      <c r="T30">
+        <v>37103409002.0</v>
+      </c>
+      <c r="U30">
+        <v>49396211386.0</v>
+      </c>
+      <c r="V30">
+        <v>36217098687.0</v>
+      </c>
+      <c r="W30">
+        <v>71381205674.0</v>
+      </c>
+      <c r="X30">
+        <v>48529982670.0</v>
+      </c>
+      <c r="Y30">
+        <v>35863712853.0</v>
+      </c>
+      <c r="Z30">
+        <v>50290195232.0</v>
+      </c>
+      <c r="AA30">
+        <v>68760101736.0</v>
+      </c>
+      <c r="AB30">
+        <v>19319621688.0</v>
+      </c>
+      <c r="AC30">
+        <v>36387855574.0</v>
+      </c>
+      <c r="AD30">
+        <v>41142181080.0</v>
+      </c>
+      <c r="AE30">
+        <v>59063577490.0</v>
+      </c>
+      <c r="AF30">
+        <v>61378076599.0</v>
+      </c>
+      <c r="AG30">
+        <v>40084748671.0</v>
+      </c>
+      <c r="AH30">
+        <v>40141499985.0</v>
+      </c>
+      <c r="AI30">
+        <v>65282616949.0</v>
+      </c>
+      <c r="AJ30">
+        <v>19497327850.0</v>
+      </c>
+      <c r="AK30">
+        <v>28522940364.0</v>
+      </c>
+      <c r="AL30">
+        <v>25539081590.0</v>
+      </c>
+      <c r="AM30">
+        <v>48711370400.0</v>
+      </c>
+      <c r="AN30">
+        <v>24697942605.0</v>
+      </c>
+      <c r="AO30">
+        <v>27888830280.0</v>
+      </c>
+      <c r="AP30">
+        <v>22135355535.0</v>
+      </c>
+      <c r="AQ30">
+        <v>40694015028.0</v>
+      </c>
+      <c r="AR30">
+        <v>40062930300.0</v>
+      </c>
+      <c r="AS30">
+        <v>31768290540.0</v>
+      </c>
+      <c r="AT30">
+        <v>30457833325.0</v>
+      </c>
+      <c r="AU30">
+        <v>29961643379.0</v>
+      </c>
+      <c r="AV30">
+        <v>38411457860.0</v>
+      </c>
+      <c r="AW30">
+        <v>45950294700.0</v>
+      </c>
+      <c r="AX30">
+        <v>33287696799.0</v>
+      </c>
+      <c r="AY30">
+        <v>45347616480.0</v>
+      </c>
+      <c r="AZ30">
+        <v>40209327600.0</v>
+      </c>
+      <c r="BA30">
+        <v>40477633675.0</v>
+      </c>
+      <c r="BB30">
+        <v>35421546240.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+    </row>
+    <row r="31" spans="1:62">
+      <c r="A31" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31">
+        <v>-54440323000.0</v>
+      </c>
+      <c r="C31">
+        <v>-26204774000.0</v>
+      </c>
+      <c r="D31">
+        <v>-43901608000.0</v>
+      </c>
+      <c r="E31">
+        <v>-28069502000.0</v>
+      </c>
+      <c r="F31">
+        <v>-43288639000.0</v>
+      </c>
+      <c r="G31">
+        <v>-101002793000.0</v>
+      </c>
+      <c r="H31">
+        <v>25118374000.0</v>
+      </c>
+      <c r="I31">
+        <v>-71572386000.0</v>
+      </c>
+      <c r="J31">
+        <v>-78009571000.0</v>
+      </c>
+      <c r="K31">
+        <v>-32526967000.0</v>
+      </c>
+      <c r="L31">
+        <v>-75659649348.0</v>
+      </c>
+      <c r="M31">
+        <v>-7894316236.0</v>
+      </c>
+      <c r="N31">
+        <v>58474477218.0</v>
+      </c>
+      <c r="O31">
+        <v>-55283449026.0</v>
+      </c>
+      <c r="P31">
+        <v>-17340157729.0</v>
+      </c>
+      <c r="Q31">
+        <v>-11545434753.0</v>
+      </c>
+      <c r="R31">
+        <v>-4759475799.0</v>
+      </c>
+      <c r="S31">
+        <v>104699423388.0</v>
+      </c>
+      <c r="T31">
+        <v>-3993657223.0</v>
+      </c>
+      <c r="U31">
+        <v>-13608092003.0</v>
+      </c>
+      <c r="V31">
+        <v>-15323121290.0</v>
+      </c>
+      <c r="W31">
+        <v>-9442202547.0</v>
+      </c>
+      <c r="X31">
+        <v>-12877672500.0</v>
+      </c>
+      <c r="Y31">
+        <v>-14801695064.0</v>
+      </c>
+      <c r="Z31">
+        <v>-12475365954.0</v>
+      </c>
+      <c r="AA31">
+        <v>-9837703856.0</v>
+      </c>
+      <c r="AB31">
+        <v>-5789518198.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3523843708.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2287042770.0</v>
+      </c>
+      <c r="AE31">
+        <v>707298325.0</v>
+      </c>
+      <c r="AF31">
+        <v>973923600.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2386434904.0</v>
+      </c>
+      <c r="AH31">
+        <v>-5305994502.0</v>
+      </c>
+      <c r="AI31">
+        <v>-6238656555.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-4604454536.0</v>
+      </c>
+      <c r="AK31">
+        <v>-5999523246.0</v>
+      </c>
+      <c r="AL31">
+        <v>-7220828276.0</v>
+      </c>
+      <c r="AM31">
+        <v>-7890730925.0</v>
+      </c>
+      <c r="AN31">
+        <v>-11767215197.0</v>
+      </c>
+      <c r="AO31">
+        <v>-8961937260.0</v>
+      </c>
+      <c r="AP31">
+        <v>-6324824460.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-6901134846.0</v>
+      </c>
+      <c r="AR31">
+        <v>-5499726805.0</v>
+      </c>
+      <c r="AS31">
+        <v>-7087032435.0</v>
+      </c>
+      <c r="AT31">
+        <v>-6122852525.0</v>
+      </c>
+      <c r="AU31">
+        <v>-5500116575.0</v>
+      </c>
+      <c r="AV31">
+        <v>-6088357100.0</v>
+      </c>
+      <c r="AW31">
+        <v>-6151394250.0</v>
+      </c>
+      <c r="AX31">
+        <v>-4845233120.0</v>
+      </c>
+      <c r="AY31">
+        <v>-5816743410.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-11592397225.0</v>
+      </c>
+      <c r="BA31">
+        <v>-7965894325.0</v>
+      </c>
+      <c r="BB31">
+        <v>-6834686041.0</v>
+      </c>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+    </row>
+    <row r="32" spans="1:62">
+      <c r="A32" t="s">
+        <v>153</v>
+      </c>
+      <c r="B32">
+        <v>459031671000.0</v>
+      </c>
+      <c r="C32">
+        <v>454391288000.0</v>
+      </c>
+      <c r="D32">
+        <v>320450211000.0</v>
+      </c>
+      <c r="E32">
+        <v>454876865000.0</v>
+      </c>
+      <c r="F32">
+        <v>445764956000.0</v>
+      </c>
+      <c r="G32">
+        <v>542971444000.0</v>
+      </c>
+      <c r="H32">
+        <v>669925941000.0</v>
+      </c>
+      <c r="I32">
+        <v>356748522000.0</v>
+      </c>
+      <c r="J32">
+        <v>531936305000.0</v>
+      </c>
+      <c r="K32">
+        <v>482917992000.0</v>
+      </c>
+      <c r="L32">
+        <v>426657738788.0</v>
+      </c>
+      <c r="M32">
+        <v>527593248226.0</v>
+      </c>
+      <c r="N32">
+        <v>525115373555.0</v>
+      </c>
+      <c r="O32">
+        <v>634214443803.0</v>
+      </c>
+      <c r="P32">
+        <v>697251967734.0</v>
+      </c>
+      <c r="Q32">
+        <v>503292808559.0</v>
+      </c>
+      <c r="R32">
+        <v>667408091295.0</v>
+      </c>
+      <c r="S32">
+        <v>425428381443.0</v>
+      </c>
+      <c r="T32">
+        <v>475551205673.0</v>
+      </c>
+      <c r="U32">
+        <v>486843469040.0</v>
+      </c>
+      <c r="V32">
+        <v>319390921864.0</v>
+      </c>
+      <c r="W32">
+        <v>222744490353.0</v>
+      </c>
+      <c r="X32">
+        <v>178739076502.0</v>
+      </c>
+      <c r="Y32">
+        <v>147209056006.0</v>
+      </c>
+      <c r="Z32">
+        <v>212053826104.0</v>
+      </c>
+      <c r="AA32">
+        <v>230579853040.0</v>
+      </c>
+      <c r="AB32">
+        <v>239150806433.0</v>
+      </c>
+      <c r="AC32">
+        <v>186868093538.0</v>
+      </c>
+      <c r="AD32">
+        <v>353197581275.0</v>
+      </c>
+      <c r="AE32">
+        <v>460546446895.0</v>
+      </c>
+      <c r="AF32">
+        <v>413029326100.0</v>
+      </c>
+      <c r="AG32">
+        <v>255152839909.0</v>
+      </c>
+      <c r="AH32">
+        <v>328708761381.0</v>
+      </c>
+      <c r="AI32">
+        <v>409386857300.0</v>
+      </c>
+      <c r="AJ32">
+        <v>216257660850.0</v>
+      </c>
+      <c r="AK32">
+        <v>198472088934.0</v>
+      </c>
+      <c r="AL32">
+        <v>183175134890.0</v>
+      </c>
+      <c r="AM32">
+        <v>143109984325.0</v>
+      </c>
+      <c r="AN32">
+        <v>118242638190.0</v>
+      </c>
+      <c r="AO32">
+        <v>138650220630.0</v>
+      </c>
+      <c r="AP32">
+        <v>162071105490.0</v>
+      </c>
+      <c r="AQ32">
+        <v>63013240646.0</v>
+      </c>
+      <c r="AR32">
+        <v>176239668915.0</v>
+      </c>
+      <c r="AS32">
+        <v>205821857850.0</v>
+      </c>
+      <c r="AT32">
+        <v>205417075625.0</v>
+      </c>
+      <c r="AU32">
+        <v>173029002020.0</v>
+      </c>
+      <c r="AV32">
+        <v>209445113710.0</v>
+      </c>
+      <c r="AW32">
+        <v>272915738399.0</v>
+      </c>
+      <c r="AX32">
+        <v>233992053120.0</v>
+      </c>
+      <c r="AY32">
+        <v>191251865025.0</v>
+      </c>
+      <c r="AZ32">
+        <v>213274861550.0</v>
+      </c>
+      <c r="BA32">
+        <v>276467594225.0</v>
+      </c>
+      <c r="BB32">
+        <v>203006758680.0</v>
+      </c>
+      <c r="BC32">
+        <v>29808100.0</v>
+      </c>
+      <c r="BD32">
+        <v>228185833900.0</v>
+      </c>
+      <c r="BE32">
+        <v>32779700.0</v>
+      </c>
+      <c r="BF32">
+        <v>48905300.0</v>
+      </c>
+      <c r="BG32">
+        <v>47741200.0</v>
+      </c>
+      <c r="BH32">
+        <v>402019981600.0</v>
+      </c>
+      <c r="BI32">
+        <v>263554830500.0</v>
+      </c>
+      <c r="BJ32">
+        <v>263554830500.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:R30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>99208390000.0</v>
+      </c>
+      <c r="C2">
+        <v>114236283000.0</v>
+      </c>
+      <c r="D2">
+        <v>514819628000.0</v>
+      </c>
+      <c r="E2">
+        <v>66709040000.0</v>
+      </c>
+      <c r="F2">
+        <v>24120422000.0</v>
+      </c>
+      <c r="G2">
+        <v>35683606000.0</v>
+      </c>
+      <c r="H2">
+        <v>109743113000.0</v>
+      </c>
+      <c r="I2">
+        <v>78495626002.0</v>
+      </c>
+      <c r="J2">
+        <v>8759374907.0</v>
+      </c>
+      <c r="K2">
+        <v>13099660782.0</v>
+      </c>
+      <c r="L2">
+        <v>42664021390.0</v>
+      </c>
+      <c r="M2">
+        <v>11943013080.0</v>
+      </c>
+      <c r="N2">
+        <v>101589842010.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
         <v>157</v>
+      </c>
+      <c r="B3">
+        <v>92199862000</v>
+      </c>
+      <c r="C3">
+        <v>245068332000</v>
+      </c>
+      <c r="D3">
+        <v>186487840000</v>
+      </c>
+      <c r="E3">
+        <v>333549148000</v>
+      </c>
+      <c r="F3">
+        <v>23719517000</v>
+      </c>
+      <c r="G3">
+        <v>15258004000</v>
+      </c>
+      <c r="H3">
+        <v>11375640000</v>
+      </c>
+      <c r="I3">
+        <v>10564602661</v>
+      </c>
+      <c r="J3">
+        <v>1330698857</v>
+      </c>
+      <c r="K3">
+        <v>1182565785</v>
+      </c>
+      <c r="L3">
+        <v>5294187822</v>
+      </c>
+      <c r="M3">
+        <v>10161657185</v>
+      </c>
+      <c r="N3">
+        <v>24937410615</v>
+      </c>
+      <c r="O3">
+        <v>2742000</v>
+      </c>
+      <c r="P3">
+        <v>24380886000</v>
+      </c>
+      <c r="Q3">
+        <v>7507704000</v>
+      </c>
+      <c r="R3">
+        <v>8625974000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B6">
+        <v>-39570127000.0</v>
+      </c>
+      <c r="C6">
+        <v>-15027893000.0</v>
+      </c>
+      <c r="D6">
+        <v>-400583344000.0</v>
+      </c>
+      <c r="E6">
+        <v>442759815000.0</v>
+      </c>
+      <c r="F6">
+        <v>42588618000.0</v>
+      </c>
+      <c r="G6">
+        <v>-11563184000.0</v>
+      </c>
+      <c r="H6">
+        <v>-74059507000.0</v>
+      </c>
+      <c r="I6">
+        <v>31247486618.0</v>
+      </c>
+      <c r="J6">
+        <v>69736251095.0</v>
+      </c>
+      <c r="K6">
+        <v>-4340285875.0</v>
+      </c>
+      <c r="L6">
+        <v>-29579547520.0</v>
+      </c>
+      <c r="M6">
+        <v>30721008310.0</v>
+      </c>
+      <c r="N6">
+        <v>-89646828930.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7">
+        <v>-462925255670.0</v>
+      </c>
+      <c r="C7">
+        <v>-165936775860.0</v>
+      </c>
+      <c r="D7">
+        <v>-443063485310.0</v>
+      </c>
+      <c r="E7">
+        <v>5965593096.0</v>
+      </c>
+      <c r="F7">
+        <v>44290.0</v>
+      </c>
+      <c r="G7">
+        <v>1355730.0</v>
+      </c>
+      <c r="H7">
+        <v>481160.0</v>
+      </c>
+      <c r="I7">
+        <v>-268450.0</v>
+      </c>
+      <c r="J7">
+        <v>-4260050.0</v>
+      </c>
+      <c r="K7">
+        <v>-4483780.0</v>
+      </c>
+      <c r="L7">
+        <v>-10834360.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>30793501.0</v>
+      </c>
+      <c r="G12">
+        <v>-7704980.0</v>
+      </c>
+      <c r="H12">
+        <v>-44102853.0</v>
+      </c>
+      <c r="I12">
+        <v>11094457.0</v>
+      </c>
+      <c r="J12">
+        <v>23497564.0</v>
+      </c>
+      <c r="K12">
+        <v>3082351.0</v>
+      </c>
+      <c r="L12">
+        <v>-3482910.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14">
+        <v>122790949000.0</v>
+      </c>
+      <c r="C14">
+        <v>126129158000.0</v>
+      </c>
+      <c r="D14">
+        <v>86060908000.0</v>
+      </c>
+      <c r="E14">
+        <v>86397179000.0</v>
+      </c>
+      <c r="F14">
+        <v>51266845000.0</v>
+      </c>
+      <c r="G14">
+        <v>48164871000.0</v>
+      </c>
+      <c r="H14">
+        <v>37982957000.0</v>
+      </c>
+      <c r="I14">
+        <v>28836229774.0</v>
+      </c>
+      <c r="J14">
+        <v>20528473065.0</v>
+      </c>
+      <c r="K14">
+        <v>18249714519.0</v>
+      </c>
+      <c r="L14">
+        <v>19265112335.0</v>
+      </c>
+      <c r="M14">
+        <v>22385837960.0</v>
+      </c>
+      <c r="N14">
+        <v>25104399570.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>169</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>22497750000.0</v>
+      </c>
+      <c r="E15">
+        <v>20362642000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
+        <v>14042947545.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15">
+        <v>17500000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2715000000.0</v>
+      </c>
+      <c r="R15">
+        <v>20000000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16">
+        <v>59638263000.0</v>
+      </c>
+      <c r="C16">
+        <v>99208390000.0</v>
+      </c>
+      <c r="D16">
+        <v>114236283000.0</v>
+      </c>
+      <c r="E16">
+        <v>509468855000.0</v>
+      </c>
+      <c r="F16">
+        <v>66709040000.0</v>
+      </c>
+      <c r="G16">
+        <v>24120422000.0</v>
+      </c>
+      <c r="H16">
+        <v>35683606000.0</v>
+      </c>
+      <c r="I16">
+        <v>109743112620.0</v>
+      </c>
+      <c r="J16">
+        <v>78495626002.0</v>
+      </c>
+      <c r="K16">
+        <v>8759374907.0</v>
+      </c>
+      <c r="L16">
+        <v>13084473870.0</v>
+      </c>
+      <c r="M16">
+        <v>42664021390.0</v>
+      </c>
+      <c r="N16">
+        <v>11943013080.0</v>
+      </c>
+      <c r="O16">
+        <v>101589842010.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18">
+        <v>278159740000.0</v>
+      </c>
+      <c r="C18">
+        <v>-497685166000.0</v>
+      </c>
+      <c r="D18">
+        <v>-1271877165000.0</v>
+      </c>
+      <c r="E18">
+        <v>271443162000.0</v>
+      </c>
+      <c r="F18">
+        <v>661051437000.0</v>
+      </c>
+      <c r="G18">
+        <v>-229917329000.0</v>
+      </c>
+      <c r="H18">
+        <v>-595769401000.0</v>
+      </c>
+      <c r="I18">
+        <v>218406272362.0</v>
+      </c>
+      <c r="J18">
+        <v>354186829622.0</v>
+      </c>
+      <c r="K18">
+        <v>-19773967759.0</v>
+      </c>
+      <c r="L18">
+        <v>-116622717093.0</v>
+      </c>
+      <c r="M18">
+        <v>10995068605.0</v>
+      </c>
+      <c r="N18">
+        <v>261874093755.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>-48735978.0</v>
+      </c>
+      <c r="G21">
+        <v>11627439.0</v>
+      </c>
+      <c r="H21">
+        <v>32510208.0</v>
+      </c>
+      <c r="I21">
+        <v>-14225113.0</v>
+      </c>
+      <c r="J21">
+        <v>-21603882.0</v>
+      </c>
+      <c r="K21">
+        <v>1024605.0</v>
+      </c>
+      <c r="L21">
+        <v>6707768.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>136</v>
+      </c>
+      <c r="B22">
+        <v>-160316432000.0</v>
+      </c>
+      <c r="C22">
+        <v>-56627515000.0</v>
+      </c>
+      <c r="D22">
+        <v>-84759866000.0</v>
+      </c>
+      <c r="E22">
+        <v>61845433000.0</v>
+      </c>
+      <c r="F22">
+        <v>193314818000.0</v>
+      </c>
+      <c r="G22">
+        <v>-152187578000.0</v>
+      </c>
+      <c r="H22">
+        <v>-16953539000.0</v>
+      </c>
+      <c r="I22">
+        <v>42185290539.0</v>
+      </c>
+      <c r="J22">
+        <v>20549522625.0</v>
+      </c>
+      <c r="K22">
+        <v>-77837639239.0</v>
+      </c>
+      <c r="L22">
+        <v>-83932256101.0</v>
+      </c>
+      <c r="M22">
+        <v>7529522675.0</v>
+      </c>
+      <c r="N22">
+        <v>6111781155.0</v>
+      </c>
+      <c r="O22">
+        <v>5178000.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>176</v>
+      </c>
+      <c r="B23">
+        <v>-67717959000.0</v>
+      </c>
+      <c r="C23">
+        <v>-64310310000.0</v>
+      </c>
+      <c r="D23">
+        <v>-35259691000.0</v>
+      </c>
+      <c r="E23">
+        <v>-62866510000.0</v>
+      </c>
+      <c r="F23">
+        <v>-646050993000.0</v>
+      </c>
+      <c r="G23">
+        <v>208103352000.0</v>
+      </c>
+      <c r="H23">
+        <v>459746761000.0</v>
+      </c>
+      <c r="I23">
+        <v>-204250741370.0</v>
+      </c>
+      <c r="J23">
+        <v>-289098672633.0</v>
+      </c>
+      <c r="K23">
+        <v>13806552375.0</v>
+      </c>
+      <c r="L23">
+        <v>89865586112.0</v>
+      </c>
+      <c r="M23">
+        <v>6908538775.0</v>
+      </c>
+      <c r="N23">
+        <v>-344399276220.0</v>
+      </c>
+      <c r="O23">
+        <v>1000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>177</v>
+      </c>
+      <c r="B24">
+        <v>31089774510.0</v>
+      </c>
+      <c r="C24">
+        <v>77548024760.0</v>
+      </c>
+      <c r="D24">
+        <v>22486831000.0</v>
+      </c>
+      <c r="E24">
+        <v>122385460506.0</v>
+      </c>
+      <c r="F24">
+        <v>-82038.0</v>
+      </c>
+      <c r="G24">
+        <v>-82038.0</v>
+      </c>
+      <c r="H24">
+        <v>76916000.0</v>
+      </c>
+      <c r="I24">
+        <v>22577017235.0</v>
+      </c>
+      <c r="J24">
+        <v>1027134706.0</v>
+      </c>
+      <c r="K24">
+        <v>1649070500.0</v>
+      </c>
+      <c r="L24">
+        <v>1891427050.0</v>
+      </c>
+      <c r="M24">
+        <v>10366368850.0</v>
+      </c>
+      <c r="N24">
+        <v>6921301080.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>178</v>
+      </c>
+      <c r="B25">
+        <v>407885084000.0</v>
+      </c>
+      <c r="C25">
+        <v>-322118477000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1086690368000.0</v>
+      </c>
+      <c r="E25">
+        <v>456749698000.0</v>
+      </c>
+      <c r="F25">
+        <v>440189292000.0</v>
+      </c>
+      <c r="G25">
+        <v>-110636618000.0</v>
+      </c>
+      <c r="H25">
+        <v>-605423179000.0</v>
+      </c>
+      <c r="I25">
+        <v>215621814258.0</v>
+      </c>
+      <c r="J25">
+        <v>355496478919.0</v>
+      </c>
+      <c r="K25">
+        <v>77495951784.0</v>
+      </c>
+      <c r="L25">
+        <v>-8131160834.0</v>
+      </c>
+      <c r="M25">
+        <v>-8758634845.0</v>
+      </c>
+      <c r="N25">
+        <v>255595323645.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>179</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>180</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>181</v>
+      </c>
+      <c r="B28">
+        <v>-349181557000.0</v>
+      </c>
+      <c r="C28">
+        <v>404747333000.0</v>
+      </c>
+      <c r="D28">
+        <v>848806990000.0</v>
+      </c>
+      <c r="E28">
+        <v>28858998000.0</v>
+      </c>
+      <c r="F28">
+        <v>-696674784000.0</v>
+      </c>
+      <c r="G28">
+        <v>169082671000.0</v>
+      </c>
+      <c r="H28">
+        <v>459746761000.0</v>
+      </c>
+      <c r="I28">
+        <v>-202519818591.0</v>
+      </c>
+      <c r="J28">
+        <v>-289098672633.0</v>
+      </c>
+      <c r="K28">
+        <v>13627663490.0</v>
+      </c>
+      <c r="L28">
+        <v>89865586112.0</v>
+      </c>
+      <c r="M28">
+        <v>6908538775.0</v>
+      </c>
+      <c r="N28">
+        <v>-358442223765.0</v>
+      </c>
+      <c r="O28">
+        <v>63360000.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>182</v>
+      </c>
+      <c r="B29">
+        <v>370359602000.0</v>
+      </c>
+      <c r="C29">
+        <v>-252616834000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1085389325000.0</v>
+      </c>
+      <c r="E29">
+        <v>604992311000.0</v>
+      </c>
+      <c r="F29">
+        <v>684770954000.0</v>
+      </c>
+      <c r="G29">
+        <v>-214659324000.0</v>
+      </c>
+      <c r="H29">
+        <v>-584393761000.0</v>
+      </c>
+      <c r="I29">
+        <v>228970875023.0</v>
+      </c>
+      <c r="J29">
+        <v>355517528479.0</v>
+      </c>
+      <c r="K29">
+        <v>-18591401974.0</v>
+      </c>
+      <c r="L29">
+        <v>-111328529271.0</v>
+      </c>
+      <c r="M29">
+        <v>21156725790.0</v>
+      </c>
+      <c r="N29">
+        <v>286811504370.0</v>
+      </c>
+      <c r="O29"/>
+      <c r="P29">
+        <v>119100029000.0</v>
+      </c>
+      <c r="Q29">
+        <v>155406986000.0</v>
+      </c>
+      <c r="R29">
+        <v>35530151000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B30">
+        <v>-61110087000.0</v>
+      </c>
+      <c r="C30">
+        <v>-167520307000.0</v>
+      </c>
+      <c r="D30">
+        <v>-164001009000.0</v>
+      </c>
+      <c r="E30">
+        <v>-216542516000.0</v>
+      </c>
+      <c r="F30">
+        <v>53983243000.0</v>
+      </c>
+      <c r="G30">
+        <v>13682499000.0</v>
+      </c>
+      <c r="H30">
+        <v>46937072000.0</v>
+      </c>
+      <c r="I30">
+        <v>9123413320.0</v>
+      </c>
+      <c r="J30">
+        <v>-317884488.0</v>
+      </c>
+      <c r="K30">
+        <v>445138020.0</v>
+      </c>
+      <c r="L30">
+        <v>-3202918656.0</v>
+      </c>
+      <c r="M30">
+        <v>204711665.0</v>
+      </c>
+      <c r="N30">
+        <v>-18016109535.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30">
+        <v>221589000.0</v>
+      </c>
+      <c r="R30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BL30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:64">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:64">
+      <c r="A2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2">
+        <v>59638263000.0</v>
+      </c>
+      <c r="C2">
+        <v>33211629000.0</v>
+      </c>
+      <c r="D2">
+        <v>43645894000.0</v>
+      </c>
+      <c r="E2">
+        <v>54219844000.0</v>
+      </c>
+      <c r="F2">
+        <v>99208390000.0</v>
+      </c>
+      <c r="G2">
+        <v>36454528000.0</v>
+      </c>
+      <c r="H2">
+        <v>45666667000.0</v>
+      </c>
+      <c r="I2">
+        <v>58626906000.0</v>
+      </c>
+      <c r="J2">
+        <v>114236283000.0</v>
+      </c>
+      <c r="K2">
+        <v>43694749000.0</v>
+      </c>
+      <c r="L2">
+        <v>112654527196.0</v>
+      </c>
+      <c r="M2">
+        <v>296013946323.0</v>
+      </c>
+      <c r="N2">
+        <v>509468854700.0</v>
+      </c>
+      <c r="O2">
+        <v>396177065275.0</v>
+      </c>
+      <c r="P2">
+        <v>327153733122.0</v>
+      </c>
+      <c r="Q2">
+        <v>262158181087.0</v>
+      </c>
+      <c r="R2">
+        <v>66709040037.0</v>
+      </c>
+      <c r="S2">
+        <v>33224417869.0</v>
+      </c>
+      <c r="T2">
+        <v>47348532021.0</v>
+      </c>
+      <c r="U2">
+        <v>31084119968.0</v>
+      </c>
+      <c r="V2">
+        <v>24256045524.0</v>
+      </c>
+      <c r="W2">
+        <v>18080430582.0</v>
+      </c>
+      <c r="X2">
+        <v>12872977354.0</v>
+      </c>
+      <c r="Y2">
+        <v>14077348600.0</v>
+      </c>
+      <c r="Z2">
+        <v>35759432624.0</v>
+      </c>
+      <c r="AA2">
+        <v>23165643310.0</v>
+      </c>
+      <c r="AB2">
+        <v>16878959636.0</v>
+      </c>
+      <c r="AC2">
+        <v>41184859100.0</v>
+      </c>
+      <c r="AD2">
+        <v>109857587355.0</v>
+      </c>
+      <c r="AE2">
+        <v>73833925300.0</v>
+      </c>
+      <c r="AF2">
+        <v>127567667150.0</v>
+      </c>
+      <c r="AG2">
+        <v>66415066149.0</v>
+      </c>
+      <c r="AH2">
+        <v>78515875473.0</v>
+      </c>
+      <c r="AI2">
+        <v>21366472050.0</v>
+      </c>
+      <c r="AJ2">
+        <v>15045362000.0</v>
+      </c>
+      <c r="AK2">
+        <v>30142318470.0</v>
+      </c>
+      <c r="AL2">
+        <v>8761000325.0</v>
+      </c>
+      <c r="AM2">
+        <v>30474186390.0</v>
+      </c>
+      <c r="AN2">
+        <v>18569836935.0</v>
+      </c>
+      <c r="AO2">
+        <v>12317569425.0</v>
+      </c>
+      <c r="AP2">
+        <v>13099660782.0</v>
+      </c>
+      <c r="AQ2">
+        <v>15007909660.0</v>
+      </c>
+      <c r="AR2">
+        <v>61518075465.0</v>
+      </c>
+      <c r="AS2">
+        <v>28094801650.0</v>
+      </c>
+      <c r="AT2">
+        <v>42664021390.0</v>
+      </c>
+      <c r="AU2">
+        <v>14197438045.0</v>
+      </c>
+      <c r="AV2">
+        <v>17009857349.0</v>
+      </c>
+      <c r="AW2">
+        <v>9290162560.0</v>
+      </c>
+      <c r="AX2">
+        <v>11943013080.0</v>
+      </c>
+      <c r="AY2">
+        <v>37209376975.0</v>
+      </c>
+      <c r="AZ2">
+        <v>41675055150.0</v>
+      </c>
+      <c r="BA2">
+        <v>60543006175.0</v>
+      </c>
+      <c r="BB2">
+        <v>44193797640.0</v>
+      </c>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+    </row>
+    <row r="3" spans="1:64">
+      <c r="A3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3">
+        <v>15293319000</v>
+      </c>
+      <c r="C3">
+        <v>28328744000</v>
+      </c>
+      <c r="D3">
+        <v>22257029000</v>
+      </c>
+      <c r="E3">
+        <v>24111469000</v>
+      </c>
+      <c r="F3">
+        <v>62016678000</v>
+      </c>
+      <c r="G3">
+        <v>61729664000</v>
+      </c>
+      <c r="H3">
+        <v>21587176000</v>
+      </c>
+      <c r="I3">
+        <v>157172622000</v>
+      </c>
+      <c r="J3">
+        <v>4578870000</v>
+      </c>
+      <c r="K3">
+        <v>126052728000</v>
+      </c>
+      <c r="L3">
+        <v>6751861138</v>
+      </c>
+      <c r="M3">
+        <v>35308476456</v>
+      </c>
+      <c r="N3">
+        <v>18374774682</v>
+      </c>
+      <c r="O3">
+        <v>322010457251</v>
+      </c>
+      <c r="P3">
+        <v>4655417460</v>
+      </c>
+      <c r="Q3">
+        <v>3827901778</v>
+      </c>
+      <c r="R3">
+        <v>3055371955</v>
+      </c>
+      <c r="S3">
+        <v>53594505619</v>
+      </c>
+      <c r="T3">
+        <v>28648498768</v>
+      </c>
+      <c r="U3">
+        <v>43044844989</v>
+      </c>
+      <c r="V3">
+        <v>5620678941</v>
+      </c>
+      <c r="W3">
+        <v>12121353874</v>
+      </c>
+      <c r="X3">
+        <v>835915180</v>
+      </c>
+      <c r="Y3">
+        <v>20872069980</v>
+      </c>
+      <c r="Z3">
+        <v>8501411534</v>
+      </c>
+      <c r="AA3">
+        <v>3034721944</v>
+      </c>
+      <c r="AB3">
+        <v>2286268082</v>
+      </c>
+      <c r="AC3">
+        <v>1109060512</v>
+      </c>
+      <c r="AD3">
+        <v>4935807030</v>
+      </c>
+      <c r="AE3">
+        <v>9925064600</v>
+      </c>
+      <c r="AF3">
+        <v>591544900</v>
+      </c>
+      <c r="AG3">
+        <v>75015886</v>
+      </c>
+      <c r="AH3">
+        <v>104866625</v>
+      </c>
+      <c r="AI3">
+        <v>1115495487</v>
+      </c>
+      <c r="AJ3">
+        <v>618327325</v>
+      </c>
+      <c r="AK3">
+        <v>756634014</v>
+      </c>
+      <c r="AL3">
+        <v>84718150</v>
+      </c>
+      <c r="AM3">
+        <v>622989675</v>
+      </c>
+      <c r="AN3">
+        <v>237124260</v>
+      </c>
+      <c r="AO3">
+        <v>2525650800</v>
+      </c>
+      <c r="AP3">
+        <v>2869768755</v>
+      </c>
+      <c r="AQ3">
+        <v>2970044205</v>
+      </c>
+      <c r="AR3">
+        <v>2275365505</v>
+      </c>
+      <c r="AS3">
+        <v>503276235</v>
+      </c>
+      <c r="AT3">
+        <v>3646146800</v>
+      </c>
+      <c r="AU3">
+        <v>6690265535</v>
+      </c>
+      <c r="AV3">
+        <v>1574630995</v>
+      </c>
+      <c r="AW3">
+        <v>17538000</v>
+      </c>
+      <c r="AX3">
+        <v>1732888480</v>
+      </c>
+      <c r="AY3">
+        <v>838764585</v>
+      </c>
+      <c r="AZ3">
+        <v>16929247749</v>
+      </c>
+      <c r="BA3">
+        <v>4040110200</v>
+      </c>
+      <c r="BB3">
+        <v>1082302560</v>
+      </c>
+      <c r="BC3">
+        <v>2742000</v>
+      </c>
+      <c r="BD3">
+        <v>42029795000</v>
+      </c>
+      <c r="BE3">
+        <v>2385700</v>
+      </c>
+      <c r="BF3">
+        <v>37800</v>
+      </c>
+      <c r="BG3">
+        <v>24380886400</v>
+      </c>
+      <c r="BH3">
+        <v>17119769000</v>
+      </c>
+      <c r="BI3">
+        <v>8326985400</v>
+      </c>
+      <c r="BJ3">
+        <v>4163492700</v>
+      </c>
+      <c r="BK3">
+        <v>7507703500</v>
+      </c>
+      <c r="BL3">
+        <v>8625973800</v>
+      </c>
+    </row>
+    <row r="4" spans="1:64">
+      <c r="A4" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
+      <c r="A5" t="s">
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18014,332 +18679,344 @@
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5"/>
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-37055612000.0</v>
+      </c>
+      <c r="C6">
+        <v>26426634000.0</v>
+      </c>
+      <c r="D6">
         <v>-10434265000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-10573949000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-44988546000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>62753862000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9212140000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-12960239000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-55609477000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>70541535000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-68959778391.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-183359419127.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-213454908377.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>113291789425.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>69023332153.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>64995552035.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>195449141050.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>33484622168.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-14136876709.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>16098459532.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6744836276.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>6175614942.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5207453228.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1204371246.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-21682084024.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>12593789314.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6286683674.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-24305899464.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-68672728255.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>36023662055.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-53733741850.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>61152601000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-12100809324.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>57149403423.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>6321110049.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-15096956469.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>21381318145.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-21713186065.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>11904349455.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>6252267510.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-782091357.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1908248878.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-46510165805.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>33423273815.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-14569219740.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>28466583345.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-2812419304.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>7719694789.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-2652850520.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-25266363895.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-4465678175.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-18867951025.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-7770119400.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
-    </row>
-    <row r="7" spans="1:62">
+      <c r="BK6"/>
+      <c r="BL6"/>
+    </row>
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>161</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-462925255670.0</v>
+      </c>
+      <c r="D7">
         <v>157381230.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>110238950.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>64947840.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-165936775860.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>337145630.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>7740609060.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5185085630.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3383011930.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6099996028.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>418590.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>215990.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>35690.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>44290.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5920910.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>9420.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4340.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1355730.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1903410.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1343980.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1184040.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>481160.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-2972860.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7"/>
+      <c r="BL7"/>
+    </row>
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18358,54 +19035,56 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -18424,54 +19103,56 @@
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9"/>
+      <c r="BL9"/>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18490,70 +19171,68 @@
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10"/>
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -18564,192 +19243,200 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="BK11"/>
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>-291594347870.0</v>
       </c>
       <c r="N12">
+        <v>-291594347870.0</v>
+      </c>
+      <c r="O12">
+        <v>-291594347870.0</v>
+      </c>
+      <c r="P12">
         <v>3938679.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1988519.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>16348973.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>6224641.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>18823934.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7798114.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-2053188.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-263298.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-2040598.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-300983.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-4115531.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-12251251.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-14802405.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-6816668.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-10232529.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1485264.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-4547172.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12"/>
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18768,488 +19455,504 @@
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>31210282000.0</v>
+      </c>
+      <c r="C14">
+        <v>19662490000.0</v>
+      </c>
+      <c r="D14">
         <v>31908038000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>37060617000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>34159804000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>35720473000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>32145505000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>30742242000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>27520938000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>22311130000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8873713284.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>33083037199.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>21793028326.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>35633744279.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>21342306902.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>15250855971.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>15083897827.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>12925765504.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>13749779583.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>12677135520.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>11921533799.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>32201700609.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5536559246.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5603221511.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>6035463574.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>28127893728.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>3336925552.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3111180870.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2969156575.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>21817997675.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2705139700.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2361573709.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2238011937.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>14003779190.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-2813795600.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4593413322.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2292075170.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10181898650.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2746741725.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2688525675.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2704946415.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5999101486.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>4516692675.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>4973688300.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4200736000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>7164375720.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4733616615.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4916802000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4835100000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>11393142915.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4158527100.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3344238675.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>4188231360.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="BK14"/>
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>0.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>304086000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>70015000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>22731820922.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>22731820922.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>461164993.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>19807629870.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>93846727.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1364501.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1364501.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>14042947545.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>17500000000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>2715000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>20000000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:62">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>22582650000.0</v>
+      </c>
+      <c r="C16">
+        <v>59638263000.0</v>
+      </c>
+      <c r="D16">
         <v>33211629000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>43645894000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>54219844000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>99208390000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>36454528000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>45666667000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>58626806000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>114236283000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>43694748805.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>112654527196.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>296013946323.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>509468854700.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>396177065275.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>327153733122.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>262158181087.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>66709040037.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>33211655312.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>47182579500.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>31000881800.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>24256045524.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>18080430582.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12872977354.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14077348600.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>35759432624.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>23165643310.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16878959636.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>41184859100.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>109857587355.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>73833925300.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>127567667150.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>66415066149.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>78515875473.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>21366472050.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>15045362000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>30142318470.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8761000325.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>30474186390.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>18569836935.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>12317569425.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>13099660782.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>15007909660.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>61518075465.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>28094801650.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>42664021390.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>14197438045.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>17009857349.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>9290162560.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>11943013080.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>37209376975.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>41675055150.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>36423678240.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>44193797640.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16"/>
+      <c r="BL16"/>
+    </row>
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19268,222 +19971,230 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>95901076000.0</v>
+      </c>
+      <c r="C18">
+        <v>-65202514000.0</v>
+      </c>
+      <c r="D18">
         <v>70402013000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>163464227000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>109496014000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>125029644000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-46302596000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-838555848000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>262143634000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-391914779000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-406680477912.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-360124213143.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-113157694658.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-186197206587.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>96464436868.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>58036336236.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>303139595622.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>282083785070.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>277562757684.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>110058140715.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-8653246116.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-63352924197.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-38805091450.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-43700156384.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-92861821620.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-180352343864.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-198550983196.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-90585136278.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-124604134655.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>36635692455.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-42934618200.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>78586987435.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>139856608763.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>187007443601.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-10885064575.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>133507902492.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>46309935540.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-22658886250.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-28530521730.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>425034045.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>31152353610.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>13325155321.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-268996996330.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>121691582880.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-4859193000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>24935104435.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3257001760.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-20396374050.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>3730158240.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>13448577810.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>20154366851.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>137823165125.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>46594472400.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+      <c r="BL18"/>
+    </row>
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -19502,54 +20213,56 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19568,838 +20281,864 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>188253356154.0</v>
       </c>
       <c r="N21">
+        <v>188253356154.0</v>
+      </c>
+      <c r="O21">
+        <v>188253356154.0</v>
+      </c>
+      <c r="P21">
         <v>-850487.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1687702.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7575045.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-20598031.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-21383896.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7066366.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>312315.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5040823.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2534286.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2101150.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1951180.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10523576.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>14018669.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3871580.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4096383.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1494728.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-699897.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21"/>
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>-23039947000.0</v>
+      </c>
+      <c r="C22">
+        <v>-2669679000.0</v>
+      </c>
+      <c r="D22">
         <v>-65851965000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-38111925000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-53682863000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-20333271000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>74607200000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-68994711000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-41906733000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-88905557000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-47890324910.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-11428360491.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>63464376789.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-34246656298.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>19938205406.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>15797829596.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>56576111221.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>126020479022.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>23544110238.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>29477483197.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>14115423583.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-70580783695.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-21193698034.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-32040785940.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-29844321269.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-16953538824.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3814364381.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2357177368.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>17222019815.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>15851874765.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4885993100.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4815369306.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>16455134428.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5352429542.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>4517359000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>3761963631.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>6971139120.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-34410501125.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-22077161685.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-22266719970.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>961432605.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-69135943888.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-18765455390.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-5160645.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>378782750.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>6285337960.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-4603103080.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1492945950.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4001446400.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>4827230145.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-5749429825.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>3309521025.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2613241440.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>1212880000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1639500.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4887100.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>3242300.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>29773737900.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>17529846700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>17529846700.0</v>
       </c>
-      <c r="BI22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:62">
+      <c r="BK22"/>
+      <c r="BL22"/>
+    </row>
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>-11165959000.0</v>
+      </c>
+      <c r="C23">
+        <v>-8013550000.0</v>
+      </c>
+      <c r="D23">
         <v>-24942089000.0</v>
       </c>
-      <c r="C23"/>
-[...1 lines deleted...]
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>-55736103000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>22051316000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-15311893000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-15313630000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>889691039000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>337614769392.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>188253356154.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-15130979713.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>196724858777.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-12723379290.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-25211167733.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-108668163127.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-294611724830.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-306174622928.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-100824527313.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4421830130.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>68729065213.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>37674695676.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>31245460652.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>31798380460.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>146493415648.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>199103314780.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>55206353534.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>58352975835.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-20996849295.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-12636678991.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-17440765485.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-148642877849.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-127691072523.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>-148757797998.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-31711208100.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8127486675.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>40405657005.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>5583139275.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-41067372660.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-13594261020.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>189833811165.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-56514076710.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-13835402775.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-6131256175.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-5311587720.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>24663322050.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-6730924960.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-30695689035.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-49964679725.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-167559269050.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-44597692800.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-    </row>
-    <row r="24" spans="1:62">
+      <c r="BK23"/>
+      <c r="BL23"/>
+    </row>
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>177</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>31089774510.0</v>
+      </c>
+      <c r="D24">
         <v>5200576450.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>45844559810.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>44948174650.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>77548024760.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>99687507740.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
+        <v>-100000.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
         <v>175945129.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>5243258784.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>483461378.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>94237566305.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1305517699.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>22931581809.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>232812687.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>44946040572.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>14567577058.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>6845619807.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>10422755728.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1578336461.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6029471208.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>11372552120.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>14076419670.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>55168759424.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1241012050.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>633678234.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>272193460.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>21416089275.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>282921200.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>838072114.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>40131254.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-1519952.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>450347975.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>261355032.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>303055390.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>204833475.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>197826165.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>327414840.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>895373280.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-803273404.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>431084040.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>427160055.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1748454375.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>9596467710.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-2602058010.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>3052026750.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>206240800.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>3297895005.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>2403571899.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>10868152900.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-9766899000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-    </row>
-    <row r="25" spans="1:62">
+      <c r="BK24"/>
+      <c r="BL24"/>
+    </row>
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>103024059000.0</v>
+      </c>
+      <c r="C25">
+        <v>-53866582000.0</v>
+      </c>
+      <c r="D25">
         <v>82088911000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>188627004000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>191035751000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>171372106000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-131468125000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-643130757000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>378173384000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-199267624000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-343164578580.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-280304338997.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-136454268439.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>205693651242.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>102523955824.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>61317264390.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>264702754183.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>115394565933.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>296416925797.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>136302638028.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-5226456959.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-37095194985.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-23983867842.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3609478025.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-60551552391.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-188491976824.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-203416005047.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-90230079268.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-139859504015.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>8890884615.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-49934206100.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>71485060306.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>121268329023.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>168766730356.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-13206955300.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>125909159553.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>37131439400.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2192705900.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-8962977510.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>17477577540.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>30355743345.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>79432041928.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-257023599120.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>117226331460.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-5792564950.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>18175656290.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4701119220.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-26823660000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-3373499680.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-1933030665.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>38674517325.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>135209515625.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>40875302160.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+      <c r="BL25"/>
+    </row>
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20418,54 +21157,56 @@
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20484,578 +21225,598 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-133919616000.0</v>
+      </c>
+      <c r="C28">
+        <v>65378034000.0</v>
+      </c>
+      <c r="D28">
         <v>-40192295000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-174934561000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-199432735000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-40498214000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>22008799000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>743633060000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-320396312000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>445872144000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>337544754392.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>165521535232.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-100131443767.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>196263693784.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-33431517973.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-25305014460.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-108668163127.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-294611724830.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-305660362062.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-100824527313.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4421830130.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>68729065213.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>37674695676.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>30418348550.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>31798380460.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>146493415648.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>198742670413.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>54689939080.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>58352975835.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-20996849295.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-10428465300.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-17440765485.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-148642877849.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-127691072523.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>18167035425.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-148757797998.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-31711208100.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>8127486675.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>40405657005.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5583139275.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-41067372660.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-13594261020.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>189833811165.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-56514076710.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-13835402775.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-6131256175.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-5311587720.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>24663322050.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-6730924960.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-44738636580.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-49964679725.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-167559269050.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-44597692800.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>63360000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>376648424600.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>24120900.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28"/>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28">
         <v>24127196100.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>12063598100.0</v>
       </c>
-      <c r="BI28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:62">
+      <c r="BK28"/>
+      <c r="BL28"/>
+    </row>
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>111194395000.0</v>
+      </c>
+      <c r="C29">
+        <v>-36873770000.0</v>
+      </c>
+      <c r="D29">
         <v>48144984000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>187575696000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>171512692000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>186759308000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-24715420000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-681383226000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>363787589000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-265862052000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-399928616774.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-324815736687.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-94782919976.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>135813250664.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>101119854328.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>61864238014.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>306194967577.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>228489279451.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>306211256452.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>153102985704.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3032567175.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-75474278071.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-39641006630.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-22828086404.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-84360410086.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-177317621920.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-196264715114.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-89476075766.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-119668327625.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>46560757055.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-42343073300.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>78662003321.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>139961475388.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>188122939088.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-11503391900.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>134264536506.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>46394653690.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-22035896575.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-28293397470.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-2100616755.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>34022122365.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>16295199526.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-271272361835.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>122194859115.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-1213046200.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>31625369970.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>4831632755.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-20413912050.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>5463046720.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>14287342395.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>37083614600.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>141863275325.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>47676774960.0</v>
       </c>
-      <c r="BA29"/>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-      <c r="BE29">
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29">
         <v>119100028700.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>144761822100.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>59633359100.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>29816679500.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>155406986100.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>35530150900.0</v>
       </c>
     </row>
-    <row r="30" spans="1:62">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>-14330392000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2439546000.0</v>
+      </c>
+      <c r="D30">
         <v>-18386954000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-23215084000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-17068504000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-83869147000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-6505518000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-75210074000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-99000753000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-109468563000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-6575916009.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-30065217672.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-17891313304.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-225913866279.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-6294347302.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>18488312545.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2822615457.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>99810887655.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-14091828167.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-36247509064.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4511692467.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>13699690335.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6865386388.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-9499517860.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5575008136.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>52134037480.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1045256032.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-475382278.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-4663613570.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>8301063885.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-308623700.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>763056228.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-64735371.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1117015439.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1068675300.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-495278982.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>218337240.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-418156200.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-39298095.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2853065640.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1974395475.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-3773317609.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2706449545.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-76116180.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-1897692425.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2906202175.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-4176689005.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3069564750.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-1526647680.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2459130420.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-14525675850.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>6828042700.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-10849201560.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>221589200.0</v>
       </c>
-      <c r="BJ30"/>
+      <c r="BL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>