--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2168,51 +2168,51 @@
       <c r="F5">
         <v>-9239000.0</v>
       </c>
       <c r="G5">
         <v>-9302000.0</v>
       </c>
       <c r="H5">
         <v>-11086000.0</v>
       </c>
       <c r="I5">
         <v>-11164000.0</v>
       </c>
       <c r="J5">
         <v>-11241000.0</v>
       </c>
       <c r="K5">
         <v>-11319000.0</v>
       </c>
       <c r="L5">
         <v>-12135000.0</v>
       </c>
       <c r="M5">
         <v>-12184000.0</v>
       </c>
       <c r="N5">
-        <v>-15885000.0</v>
+        <v>-12258999.0</v>
       </c>
       <c r="O5">
         <v>-12352000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
         <v>952844000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
@@ -3218,66 +3218,66 @@
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>227300000.0</v>
       </c>
       <c r="C30">
         <v>278100000.0</v>
       </c>
       <c r="D30">
         <v>584650000.0</v>
       </c>
       <c r="E30">
         <v>428098000.0</v>
       </c>
       <c r="F30">
         <v>238066000.0</v>
       </c>
       <c r="G30">
         <v>267240000.0</v>
       </c>
       <c r="H30">
-        <v>449188000.0</v>
+        <v>518496999.0</v>
       </c>
       <c r="I30">
         <v>422941000.0</v>
       </c>
       <c r="J30">
         <v>183708000.0</v>
       </c>
       <c r="K30">
         <v>266785000.0</v>
       </c>
       <c r="L30">
-        <v>491866000.0</v>
+        <v>542411000.0</v>
       </c>
       <c r="M30">
-        <v>418620000.0</v>
+        <v>476640000.0</v>
       </c>
       <c r="N30">
         <v>222424000.0</v>
       </c>
       <c r="O30">
         <v>226207000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
@@ -3586,66 +3586,66 @@
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
         <v>159000000.0</v>
       </c>
       <c r="C39">
         <v>123700000.0</v>
       </c>
       <c r="D39">
         <v>33029000.0</v>
       </c>
       <c r="E39">
         <v>169047000.0</v>
       </c>
       <c r="F39">
         <v>155469000.0</v>
       </c>
       <c r="G39">
         <v>58958000.0</v>
       </c>
       <c r="H39">
-        <v>95705000.0</v>
+        <v>26396001.0</v>
       </c>
       <c r="I39">
         <v>125900000.0</v>
       </c>
       <c r="J39">
         <v>87610000.0</v>
       </c>
       <c r="K39">
         <v>64815000.0</v>
       </c>
       <c r="L39">
-        <v>88639000.0</v>
+        <v>38094000.0</v>
       </c>
       <c r="M39">
-        <v>96840000.0</v>
+        <v>38820000.0</v>
       </c>
       <c r="N39">
         <v>36301000.0</v>
       </c>
       <c r="O39">
         <v>48993000.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
         <v>179300000.0</v>
       </c>
       <c r="C40">
         <v>193500000.0</v>
       </c>
       <c r="D40">
         <v>193921000.0</v>
       </c>
       <c r="E40">
@@ -3732,51 +3732,51 @@
       <c r="F42">
         <v>617416000.0</v>
       </c>
       <c r="G42">
         <v>617271000.0</v>
       </c>
       <c r="H42">
         <v>615173000.0</v>
       </c>
       <c r="I42">
         <v>613131000.0</v>
       </c>
       <c r="J42">
         <v>611053000.0</v>
       </c>
       <c r="K42">
         <v>610887000.0</v>
       </c>
       <c r="L42">
         <v>609398000.0</v>
       </c>
       <c r="M42">
         <v>607936000.0</v>
       </c>
       <c r="N42">
-        <v>548174000.0</v>
+        <v>544547999.0</v>
       </c>
       <c r="O42">
         <v>545480000.0</v>
       </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
@@ -5417,51 +5417,51 @@
         <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
-        <v>-84233000.0</v>
+        <v>-86900000.0</v>
       </c>
       <c r="C5">
         <v>66500000.0</v>
       </c>
       <c r="D5">
         <v>216399000.0</v>
       </c>
       <c r="E5">
         <v>90283000.0</v>
       </c>
       <c r="F5">
         <v>-78086000.0</v>
       </c>
       <c r="G5">
         <v>46540000.0</v>
       </c>
       <c r="H5">
         <v>211624000.0</v>
       </c>
       <c r="I5">
         <v>118050000.0</v>
       </c>
       <c r="J5">
         <v>-49979000.0</v>
       </c>
@@ -5473,51 +5473,51 @@
       </c>
       <c r="M5">
         <v>96011000.0</v>
       </c>
       <c r="N5">
         <v>-43737000.0</v>
       </c>
       <c r="O5">
         <v>7817000.0</v>
       </c>
       <c r="P5">
         <v>141638000.0</v>
       </c>
       <c r="Q5">
         <v>57675000.0</v>
       </c>
       <c r="R5">
         <v>-46541000.0</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>85</v>
       </c>
       <c r="B6">
-        <v>-32083000.0</v>
+        <v>-34750000.0</v>
       </c>
       <c r="C6">
         <v>117800000.0</v>
       </c>
       <c r="D6">
         <v>269871000.0</v>
       </c>
       <c r="E6">
         <v>140488000.0</v>
       </c>
       <c r="F6">
         <v>-39324000.0</v>
       </c>
       <c r="G6">
         <v>81892000.0</v>
       </c>
       <c r="H6">
         <v>246419000.0</v>
       </c>
       <c r="I6">
         <v>152562000.0</v>
       </c>
       <c r="J6">
         <v>-17767000.0</v>
       </c>
@@ -6826,51 +6826,51 @@
       </c>
       <c r="C6">
         <v>18814000.0</v>
       </c>
       <c r="D6">
         <v>252230000.0</v>
       </c>
       <c r="E6">
         <v>-3758000.0</v>
       </c>
       <c r="F6">
         <v>6776000.0</v>
       </c>
       <c r="G6">
         <v>-1398000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>117</v>
       </c>
       <c r="B7">
         <v>-88100000.0</v>
       </c>
       <c r="C7">
-        <v>-24086000.0</v>
+        <v>-16030000.0</v>
       </c>
       <c r="D7">
         <v>20090000.0</v>
       </c>
       <c r="E7">
         <v>-29015000.0</v>
       </c>
       <c r="F7">
         <v>-64636000.0</v>
       </c>
       <c r="G7">
         <v>-7761000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
@@ -6939,51 +6939,51 @@
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>124</v>
       </c>
       <c r="B14">
         <v>193740000.0</v>
       </c>
       <c r="C14">
-        <v>139633000.0</v>
+        <v>136871000.0</v>
       </c>
       <c r="D14">
         <v>123805000.0</v>
       </c>
       <c r="E14">
         <v>117798000.0</v>
       </c>
       <c r="F14">
         <v>93471000.0</v>
       </c>
       <c r="G14">
         <v>83401000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
@@ -7154,51 +7154,51 @@
       </c>
       <c r="C24">
         <v>8607000.0</v>
       </c>
       <c r="D24">
         <v>6394000.0</v>
       </c>
       <c r="E24">
         <v>22878000.0</v>
       </c>
       <c r="F24">
         <v>-162212000.0</v>
       </c>
       <c r="G24">
         <v>8205000.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>134</v>
       </c>
       <c r="B25">
         <v>212100000.0</v>
       </c>
       <c r="C25">
-        <v>-2727000.0</v>
+        <v>-7671000.0</v>
       </c>
       <c r="D25">
         <v>7677000.0</v>
       </c>
       <c r="E25">
         <v>-909000.0</v>
       </c>
       <c r="F25">
         <v>-12060000.0</v>
       </c>
       <c r="G25">
         <v>89306000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26">
         <v>-2600000.0</v>
       </c>
       <c r="C26">
         <v>-1673000.0</v>
       </c>
       <c r="D26"/>
@@ -7604,78 +7604,78 @@
       </c>
       <c r="O6">
         <v>-8938000.0</v>
       </c>
       <c r="P6">
         <v>6315000.0</v>
       </c>
       <c r="Q6">
         <v>722000.0</v>
       </c>
       <c r="R6">
         <v>-1857000.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>117</v>
       </c>
       <c r="B7">
         <v>-31130000.0</v>
       </c>
       <c r="C7">
         <v>95516000.0</v>
       </c>
       <c r="D7">
-        <v>46007000.0</v>
+        <v>45036000.0</v>
       </c>
       <c r="E7">
-        <v>-183796000.0</v>
+        <v>-137036000.0</v>
       </c>
       <c r="F7">
         <v>-94797000.0</v>
       </c>
       <c r="G7">
         <v>126811000.0</v>
       </c>
       <c r="H7">
-        <v>24125000.0</v>
+        <v>49566000.0</v>
       </c>
       <c r="I7">
         <v>-162444000.0</v>
       </c>
       <c r="J7">
         <v>-27816000.0</v>
       </c>
       <c r="K7">
-        <v>218243000.0</v>
+        <v>155778000.0</v>
       </c>
       <c r="L7">
         <v>35756000.0</v>
       </c>
       <c r="M7">
-        <v>-177258000.0</v>
+        <v>-106760000.0</v>
       </c>
       <c r="N7">
         <v>-64684000.0</v>
       </c>
       <c r="O7">
         <v>125914000.0</v>
       </c>
       <c r="P7">
         <v>53528000.0</v>
       </c>
       <c r="Q7">
         <v>-143601000.0</v>
       </c>
       <c r="R7">
         <v>-61912000.0</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
@@ -7709,51 +7709,51 @@
       <c r="E9">
         <v>-218500000.0</v>
       </c>
       <c r="F9">
         <v>41081000.0</v>
       </c>
       <c r="G9">
         <v>238819000.0</v>
       </c>
       <c r="H9">
         <v>-46656000.0</v>
       </c>
       <c r="I9">
         <v>-254918000.0</v>
       </c>
       <c r="J9">
         <v>76816000.0</v>
       </c>
       <c r="K9">
         <v>247719000.0</v>
       </c>
       <c r="L9">
         <v>-66141000.0</v>
       </c>
       <c r="M9">
-        <v>-270663000.0</v>
+        <v>-253803000.0</v>
       </c>
       <c r="N9">
         <v>34268000.0</v>
       </c>
       <c r="O9">
         <v>197797000.0</v>
       </c>
       <c r="P9">
         <v>-24407000.0</v>
       </c>
       <c r="Q9">
         <v>-226001000.0</v>
       </c>
       <c r="R9">
         <v>10843000.0</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>120</v>
       </c>
       <c r="B10">
         <v>-41100000.0</v>
       </c>
       <c r="C10">
@@ -7894,63 +7894,63 @@
         <v>94544000.0</v>
       </c>
       <c r="N13">
         <v>94544000.0</v>
       </c>
       <c r="O13">
         <v>-8780000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13">
         <v>35687000.0</v>
       </c>
       <c r="R13">
         <v>35687000.0</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>51300000.0</v>
       </c>
       <c r="D14">
-        <v>54451000.0</v>
+        <v>53472000.0</v>
       </c>
       <c r="E14">
-        <v>51184000.0</v>
+        <v>50205000.0</v>
       </c>
       <c r="F14">
         <v>38762000.0</v>
       </c>
       <c r="G14">
         <v>35352000.0</v>
       </c>
       <c r="H14">
-        <v>35486000.0</v>
+        <v>34795000.0</v>
       </c>
       <c r="I14">
         <v>34512000.0</v>
       </c>
       <c r="J14">
         <v>32212000.0</v>
       </c>
       <c r="K14">
         <v>31984000.0</v>
       </c>
       <c r="L14">
         <v>32563000.0</v>
       </c>
       <c r="M14">
         <v>33058000.0</v>
       </c>
       <c r="N14">
         <v>26647000.0</v>
       </c>
       <c r="O14">
         <v>19680000.0</v>
       </c>
       <c r="P14">
         <v>30577000.0</v>
       </c>
@@ -8371,107 +8371,107 @@
       <c r="E24">
         <v>13803000.0</v>
       </c>
       <c r="F24">
         <v>14764000.0</v>
       </c>
       <c r="G24">
         <v>4265000.0</v>
       </c>
       <c r="H24">
         <v>709000.0</v>
       </c>
       <c r="I24">
         <v>5013000.0</v>
       </c>
       <c r="J24">
         <v>-1380000.0</v>
       </c>
       <c r="K24">
         <v>2931000.0</v>
       </c>
       <c r="L24">
         <v>1110000.0</v>
       </c>
       <c r="M24">
-        <v>807000.0</v>
+        <v>896000.0</v>
       </c>
       <c r="N24">
         <v>3221000.0</v>
       </c>
       <c r="O24">
         <v>17162000.0</v>
       </c>
       <c r="P24">
         <v>804000.0</v>
       </c>
       <c r="Q24">
         <v>1736000.0</v>
       </c>
       <c r="R24">
         <v>-38233000.0</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>134</v>
       </c>
       <c r="B25">
         <v>57130000.0</v>
       </c>
       <c r="C25">
         <v>17101000.0</v>
       </c>
       <c r="D25">
-        <v>3921000.0</v>
+        <v>-794000.0</v>
       </c>
       <c r="E25">
-        <v>36539000.0</v>
+        <v>-8638000.0</v>
       </c>
       <c r="F25">
         <v>-3768000.0</v>
       </c>
       <c r="G25">
         <v>-1318000.0</v>
       </c>
       <c r="H25">
-        <v>30152000.0</v>
+        <v>-3533000.0</v>
       </c>
       <c r="I25">
         <v>-3414000.0</v>
       </c>
       <c r="J25">
         <v>-1477000.0</v>
       </c>
       <c r="K25">
-        <v>-88717000.0</v>
+        <v>5281000.0</v>
       </c>
       <c r="L25">
         <v>3398000.0</v>
       </c>
       <c r="M25">
-        <v>96365000.0</v>
+        <v>63211000.0</v>
       </c>
       <c r="N25">
         <v>382000.0</v>
       </c>
       <c r="O25">
         <v>26614000.0</v>
       </c>
       <c r="P25">
         <v>3246000.0</v>
       </c>
       <c r="Q25">
         <v>6000.0</v>
       </c>
       <c r="R25">
         <v>808000.0</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-2600000.0</v>
       </c>
@@ -8500,78 +8500,78 @@
       <c r="L26">
         <v>-26000.0</v>
       </c>
       <c r="M26">
         <v>-26000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>136</v>
       </c>
       <c r="B27">
         <v>-5400000.0</v>
       </c>
       <c r="C27">
         <v>2864000.0</v>
       </c>
       <c r="D27">
-        <v>2900000.0</v>
+        <v>2865000.0</v>
       </c>
       <c r="E27">
-        <v>2900000.0</v>
+        <v>2866000.0</v>
       </c>
       <c r="F27">
         <v>2799000.0</v>
       </c>
       <c r="G27">
         <v>2098000.0</v>
       </c>
       <c r="H27">
-        <v>1800000.0</v>
+        <v>2042000.0</v>
       </c>
       <c r="I27">
         <v>1800000.0</v>
       </c>
       <c r="J27">
         <v>1811000.0</v>
       </c>
       <c r="K27">
-        <v>588000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="L27">
         <v>1462000.0</v>
       </c>
       <c r="M27">
-        <v>-100000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="N27">
         <v>453000.0</v>
       </c>
       <c r="O27">
         <v>472000.0</v>
       </c>
       <c r="P27">
         <v>200000.0</v>
       </c>
       <c r="Q27">
         <v>333000.0</v>
       </c>
       <c r="R27">
         <v>333000.0</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>137</v>
       </c>
       <c r="B28">
         <v>261700000.0</v>
       </c>
       <c r="C28">